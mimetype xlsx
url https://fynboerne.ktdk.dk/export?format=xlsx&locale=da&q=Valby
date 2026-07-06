--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2401" uniqueCount="1576" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2412" uniqueCount="1585" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -8127,50 +8127,85 @@
 Viggo Winkel</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen ejede to møller, som begge lå på Møllebakken i Kerteminde ganske nær ved deres hus. Den ene, Kirkemøllen, var i dårlig stand, og man tog i 1921 byggematerialer fra den til at reparere den anden, Svanemøllen. Herefter var Svanemøllen i mange år i brug, mens Kirkemøllen fungerede som bolig. 
 Tavlerne er de plancher af fugle, som Johannes Larsen malede til Eiler Lehn Schiølers bogværk Danmarks Fugle.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for rapporten om nedrivningen af møllen.
 Larsen sidder hos Lehn Schiøler og maler tavler. Han deltager i megen selskabelighed, hvilket er hårdt. Larsen håber at komme hjem den 1.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Dqi</t>
   </si>
   <si>
     <t>[Fortrykt:]
 E. LEHN SCHIØLER
 URANIAVEJ 14-16
 KØBENHAVN V.
 [Håndskrevet:]
 22 Febr. 1921
 Kære Puf!
 Tak for de lange Breve og den udførlige Besked om Arbejdet med Nedbrydningen af Møllen. Jeg ved ikke hvad Ottekanter er, men jeg er glad ved at Du tager Dig saa godt af det Hele. Der er solgt for ca 2600 siden, saavidt jeg ved. Jeg sidder her hos Schiøler og laver Tavler saameget som jeg kan komme til, men vi kommer jo en Del ud og det er anstrængende. I Lørdags var vi hos Alfred Eckards sammen med Laurentius, i Søndags hos Magisteren til Frokost og hos Pang til Aften, i Dag har vi været til Frokost hos Dahlerup, og hos W &amp;amp; M og Xylografen, som har faaet 3 forskellige Valser hjem fra Tyskland. I Overmorgen skal vi hos Giersings og paa Lørdag til Fødselsdag her hos Schiøler og paa Søndag hele Dagen med Lysse ogsaa Fødselsdag. Jeg skal have lavet en Tavle med Gæs til og vilde forfærdelig gerne se at blive færdig til den 1ste saa vi kunde komme hjem hvad jeg længes meget efter. Dette her er strængt Vangberg kommer ikke mig ved i Forbindelse med Møllen. Mange Hilsner. Hils ogsaa Tante Elle og Pigerne.
 Din Far.</t>
   </si>
   <si>
+    <t>1921-08-01</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Langegade 30 Valby</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1803</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen rejser til Sønderjylland på sommerferie.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kx6w</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Dis Warberg
+Langegade 30
+Valby
+[I brevet:]
+Lemvig 1/8 1921.
+Kære Dis!
+Mange Tak for dit smukke og venlige Brev. Vi har haft rasende travlt for at naa at faa Sommerferie, og nu skal vi endelig have den. Vi rejser til Sønderjylland i Morgen tidlig og trænger svært til lidt Fritagelse fra Pligter og Byrder.
+Mange venlige Hilsner fra os begge. Din heng. Thøger</t>
+  </si>
+  <si>
     <t>1921-11-11</t>
   </si>
   <si>
     <t>Martha Adolfsen
 Harald Giersing
 Johanne Giersing
 Christian  Houmark
 Marie Larsen
 Eiler Lehn Schiøler
 Elisabeth Mackie
 Johannes Madsen
 Christine Swane
 Poul Uttenreitter</t>
   </si>
   <si>
     <t>Andreas Larsen er elev på Birkerød kostskole. Johan Larsen er færdig som student og går nu muligvis på Harald Giersings malerskole i Valby. 
 Alhed og Johannes Larsens økonomiske problemer skyldtes flere forhold. De havde kautioneret for flere venner, som ikke kunne betale afdragene, der var afmatning på kunstmarkedet, deres egne byggeaktiviteter havde været omfattende, deres forbrug højt mv. Se Erland Porsmose: Johannes Larsen, Gyldendal 1999 s. 216f.
 Alhed Larsen udstillede i 1922 sammen med Asta Krohn og Christine Swane.
 Sidensvans er det svenske ord for silkehale. Alhed og Johannes Larsens drenge fangede, da de var små, silkehaler med et fuglenet. 
 Træsnittet af gejrfuglene (indsat) er en illustration til Lehn Schiølers Danmarks Fugle. Et eksempel på en allerede dengang uddød fugl.</t>
   </si>
   <si>
     <t>Alhed Larsen har travlt med at gemme frugt og nødder, med at sy gardiner og passe huset. Hun og Johannes sparer, så de har ikke piger i huset, men Marie (Johannes' søster) og Putte (Elisabeth, Alheds niece) hjælper, og maden smager desuden bedre, når man selv har lavet den. Drengene får snart 200 kr, men de må være sparsommelige.
 Der har været silkehaler i haven, og Johannes Larsen har malet dem. Han har også lavet et træsnit af gejrfugle. Alhed når ikke selv at tegne og male. Hun er spændt på, hvordan hendes akvareller klarer transporten.</t>
   </si>
@@ -9824,142 +9859,173 @@
 Lever den unge Mand endnu – jeg husker ikke hans Navn, som kørte Fisk og arbejdede for Jer og havde været Kommis. Hvordan gik det han med hans stakkels Kvartalsdrankeri, mon han gik i Hundene?
 Du hørte vel, at de har sprængt Torkilds Villa i Luften? Men tillige den glædelige Efterr. at han er i Frøslev. Jeg synes, det var ængsteligt at han var i Aalborg, hvis der nu, som de for nogen Tid siden talte om fra London, skal begynde der med de allieredes Angreb paa Danmark. De ulykkelige Fanger, som saa sidder i aflaasede Celler. 
 Ja Dis, det er næsten ikke til at bære mere, gid vi havde Bibbe vel hjemme, hun er saa frygtelig uforsigtig, sætter sig i Vinduet for at se til, naar der er Skyderi i Gaden. Det lille Bæst.
 Mon du har set hende ude hos Jer? Hos Janna var hun jo omkring ved Manses Fødselsdag, hun afsendte en Pakke til ham fra Bagsværd Station. 
 Vi var paa Lindø d. 30_te_, Tinges Fødselsdag, Langfredag. Grethe havde fint Kaffebord med Lagkage, og det var saa nydeligt og saa hyggeligt.
 Elle havde Breve med fra Lugge; de har lejet Mornines ledige Værelse til deres mest værdifulde Sager; de selv bor saa udsat, nu graver de Løbegrave af Sted der lige ved Huset. De er da endnu ikke begyndt at befæste Lases Have, der er kun gravet Pæle ned. 
 - - Vi er i Dag begyndt med Hovedrengøringen nemlig Rullestuen, som jeg regner for det værste; jeg arbejdede deroppe til Kl 11 ½, saa maatte jeg pausere og tog fat paa dit Brev, vi faar knusende travlt i hele denne Maaned, vi faar jo ny Pige til Maj, skal baade gøre rent slagte og vaske; desværre har A.M. bedt sig fri de sidste 3 Dage af April og den nye kommer først d. 3_die_. Det vil sige, at jeg bliver alene i 6 Dage og skulde jeg gerne have Huset skinnende rent til en ny Pige; jeg var temmelig ked af det, og er. 
 Nu faar du ikke mere i Dag, jeg skal om lidt op og tage fat igen paa min Rullestue.
 Tusinde Hilsner søde Dis fra din Junge
 Hils den gode Axel. 
 [Skrevet langs venstre kant s. 2:]
 Jeg havde Brev fra Marie Ladersen til Paaske; de har haft Besøg af Line som er i Arbejde og rask. Henrik og Gøga har det godt. 
 [Skrevet på hovedet øverst s. 1:]
 Tænk at mine Breve er 3 Dage undervejs, dine kun 2. Du skal nok faa Vintergækkeløg. Vil du have Scilla? Jeg har har en Urtepottefuld her inde, de er allerede afblomstrede, dem kan du faa, hvis du ikke har Scilla selv. Husk at svare. 
 [Skrevet langs venstre kant s. 1:]
 X hvor er jeg tit fiks med mine Ordstillinger.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
+HC  Andersen
 Carl Becher 
+Albrecht Benzon
+Christian Benzon
 Hans  Bless
 Johan Peder Bless
+Niels Bom
 - Brandt, inspektør
+Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
+- Holbeck
 Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
 Ellen Hørup
+- Ibsen, organist
 Anders Klinkby
 Ane Kold
 Christen Kold
 Anders  Kragh
 Alfred Larsen
 Andreas Larsen
-Cathrine Larsen
+Anton Larsen
+Caroline Larsen
 Dorthea Larsen
+Erik Larsen
 Helga Larsen
+Ida Larsen
+Jacob Larsen
 Jeppe Andreas Larsen
 Johan Larsen
-Johanne  Larsen
 Lars Larsen
+Laurits  Larsen
 Urban Larsen
 Valdemar Larsen
 Vilhelm Larsen
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
 Niels Lindberg
+Karl Madsen
+- Madsen, Bager
 Johan Mantzius
 Karl  Mantzius
+August Meyer
 Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
 Marie Meyer
 Sophie Meyer
 Sophus  Meyer
 Wolfgang Mozart
 Elias Muus
 Karen Mygdal Meyer
+Anna Møller
 Peder Nielsen
+Rudolf Nielsen
 Johan  Norden
+Anders Ottesen
+Christian Rex
 Emil Sanne
 Viggo Sanne
 Anton Frederik Schondel
 Otto Emil Schondel
 Anton  Svendsen
+Wilhelm Tagge
 Asta Thalbitzer
 Wenzel Heinrich Tornøe
 Hans Christian Tvedskov
 William Wandahl</t>
   </si>
   <si>
     <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
 Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
 Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
 Det vides ikke, hvem Axel Larsen og garver Holst var. 
 S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
 S. 31: Toldforvalteren kendes ikke.
 S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
 S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
 S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
-S. 40: Marie Brødkone er ukendt.</t>
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PMSd</t>
   </si>
   <si>
     <t>[Fortrykt på hæftets omslag, for:]
 R.E.K.
 Kollegiebogen
 Birkerød Boghandel
 E. Axelsen Drejer
 Tlf. 165 – Birkerød – Tlf. 165
 [Håndskrevet på hæftets omslag, for:]
 Barndommen.
 [Håndskrevet i hæftet:]
 Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
 [Med blæk:]
 Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
 [2]
 i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
 Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
-__[3]
+[3]
 Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
 Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
-[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, 
-hvilken person oplysningerne hører sammen med).
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
 [Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
 [I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
 [I venstre margen s. 3 er med blyant skrevet:]
 Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
 Oldemor 1780-1834. [ulæseligt tegn] 
 [4]
-født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
 Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
 Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
 Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
 [5]
 bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
 Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
 Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
 [6]
 lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
 [7]
 Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
 Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
 En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
 [8]
 til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
 I vores Gaard i Albanigade var der en [Hele linjen overstreget]
 Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
 [9]
 med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
 Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
 Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
 Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
 I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
 [10]
 Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
@@ -10082,51 +10148,121 @@
 Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
 Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
 I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
 [41]
 Tobak til behagelig Afbenyttelse. 
 Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
 Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
 [42]
 ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
 [43]
 gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
 Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
 I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
 [44]
 og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
 I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
 I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
 Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
 Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
 Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
 [45]
 Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
 Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
 [46]
 gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
-Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge.</t>
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
     <t>1914-9-31</t>
   </si>
   <si>
     <t>Bertram -
 Esther Dahlerup
 Marie Schou</t>
   </si>
   <si>
     <t>Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930. Efter sin skilsmisse fra maleren Karl Schou i juli 1913 flyttede Marie Schou og sønnen Jørgen ind på Valdal. 
 Jørgen Schou og Astrid blev et par formodentlig allerede inden, at Astrid var skilt fra Alfred Goldschmidt. 
 Det er uklart, om den omtalte Bertram er den person, som er biograferet i databasen eller en anden af dette navn. 
 1 dansk mil er 7.532,48 meter.
 Verte: Vend (bladet).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Jørgen Schou til Astrid Warberg, 1914-09-31, 2411</t>
   </si>
   <si>
     <t>Jørgen ville ønske, at han skrev lige så godt som Astrid. 
 De 14 dage med Astrid i Kerteminde var de lykkeligste i Jørgens liv. Han skal dagen efter begynde på kontoret og har allerede skrevet på en ansøgning.
 Jørgen og hans mor har været på en cykeltur.
 Familiens stuepige kunne se på Jørgens læber, at han havde kysset Fru Dallerup. Jørgen er meget bange for, at hans mor skal opdage hans og Astrids forhold, og han gemmer brevet i skuffen ved den mindste lyd.</t>
   </si>
@@ -10243,59 +10379,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U3l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vDX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hgWT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZDOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eu4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IZDb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KeCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XKgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4pWs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lPa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nPmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exYw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6mK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a26A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CSEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9dP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UVU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NYwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4aKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KILC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4kielGcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U3l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vDX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hgWT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZDOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eu4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IZDb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KeCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XKgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4pWs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lPa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nPmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exYw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6mK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a26A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CSEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9dP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UVU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NYwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4aKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KILC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kx6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4kielGcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M221"/>
+  <dimension ref="A1:M222"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -18307,1861 +18443,1902 @@
       </c>
       <c r="I180" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="J180" s="5" t="s">
         <v>305</v>
       </c>
       <c r="K180" s="5" t="s">
         <v>1292</v>
       </c>
       <c r="L180" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="M180" s="5" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
         <v>1295</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>44</v>
+        <v>1296</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>1200</v>
-[...9 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>1298</v>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1296</v>
-[...3 lines deleted...]
-      </c>
+        <v>1299</v>
+      </c>
+      <c r="I181" s="5"/>
       <c r="J181" s="5" t="s">
-        <v>305</v>
+        <v>1300</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>1302</v>
+        <v>44</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>1200</v>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="J182" s="5" t="s">
         <v>305</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>1302</v>
+        <v>1311</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>1309</v>
+        <v>18</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="J183" s="5" t="s">
         <v>305</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>1316</v>
+        <v>1311</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>1317</v>
+        <v>526</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="G184" s="5" t="s">
         <v>1318</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H184" s="5" t="s">
         <v>1319</v>
       </c>
-      <c r="I184" s="5"/>
+      <c r="I184" s="5" t="s">
+        <v>1320</v>
+      </c>
       <c r="J184" s="5" t="s">
-        <v>1320</v>
+        <v>305</v>
       </c>
       <c r="K184" s="5" t="s">
         <v>1321</v>
       </c>
       <c r="L184" s="6" t="s">
         <v>1322</v>
       </c>
       <c r="M184" s="5" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
         <v>1324</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>397</v>
+        <v>1326</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="s">
-        <v>1318</v>
+        <v>1327</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1325</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328</v>
+      </c>
+      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>1320</v>
+        <v>1329</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>397</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="s">
-        <v>1331</v>
+        <v>1327</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1332</v>
-[...1 lines deleted...]
-      <c r="I186" s="5"/>
+        <v>1334</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>1335</v>
+      </c>
       <c r="J186" s="5" t="s">
-        <v>1320</v>
+        <v>1329</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>16</v>
+        <v>1325</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>44</v>
+        <v>397</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1338</v>
-[...3 lines deleted...]
-      </c>
+        <v>1341</v>
+      </c>
+      <c r="I187" s="5"/>
       <c r="J187" s="5" t="s">
-        <v>22</v>
+        <v>1329</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D188" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D188" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E188" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="J188" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D189" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D189" s="5" t="s">
-[...6 lines deleted...]
-        <v>1351</v>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G189" s="5" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>305</v>
+        <v>22</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>1084</v>
+        <v>16</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>1134</v>
+        <v>44</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>1135</v>
-[...9 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F190" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>1361</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="J190" s="5" t="s">
-        <v>1104</v>
+        <v>305</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>387</v>
+        <v>1084</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>33</v>
+        <v>1134</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>1365</v>
-[...5 lines deleted...]
-        <v>1366</v>
+        <v>1135</v>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>1369</v>
+        <v>1104</v>
       </c>
       <c r="K191" s="5" t="s">
         <v>1370</v>
       </c>
       <c r="L191" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="M191" s="5" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>1084</v>
+        <v>387</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>1101</v>
+        <v>33</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>1111</v>
-[...9 lines deleted...]
-        </is>
+        <v>1374</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>1375</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="J192" s="5" t="s">
-        <v>1104</v>
+        <v>1378</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>1380</v>
+        <v>1084</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>526</v>
+        <v>1101</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1111</v>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="J193" s="5" t="s">
-        <v>305</v>
+        <v>1104</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>1387</v>
+        <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1389</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1388</v>
-[...5 lines deleted...]
-        </is>
+        <v>1390</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="J194" s="5" t="s">
+        <v>305</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1390</v>
-[...1 lines deleted...]
-      <c r="M194" s="5"/>
+        <v>1393</v>
+      </c>
+      <c r="M194" s="5" t="s">
+        <v>1394</v>
+      </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1393</v>
+        <v>1399</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1394</v>
+        <v>1400</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>14</v>
+        <v>1396</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D196" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F196" s="5" t="s">
-[...3 lines deleted...]
-        <v>1396</v>
+      <c r="F196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1397</v>
-[...1 lines deleted...]
-      <c r="I196" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="I196" s="5"/>
+      <c r="J196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K196" s="5" t="s">
         <v>1398</v>
       </c>
-      <c r="J196" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L196" s="6" t="s">
-        <v>1400</v>
-[...3 lines deleted...]
-      </c>
+        <v>1402</v>
+      </c>
+      <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>1387</v>
+        <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D197" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D197" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F197" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F197" s="5" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G197" s="5" t="s">
+        <v>1405</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1403</v>
-[...5 lines deleted...]
-        </is>
+        <v>1406</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J197" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1389</v>
+        <v>1408</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c r="M197" s="5"/>
+        <v>1409</v>
+      </c>
+      <c r="M197" s="5" t="s">
+        <v>1410</v>
+      </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1405</v>
+        <v>1411</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1406</v>
+        <v>1412</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1407</v>
+        <v>1398</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>1413</v>
+        <v>16</v>
       </c>
       <c r="D200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="I200" s="5"/>
       <c r="J200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>14</v>
+        <v>1396</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>387</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>1422</v>
+      </c>
+      <c r="D201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1418</v>
-[...5 lines deleted...]
-        <v>1420</v>
+        <v>1423</v>
+      </c>
+      <c r="I201" s="5"/>
+      <c r="J201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1422</v>
-[...3 lines deleted...]
-      </c>
+        <v>1425</v>
+      </c>
+      <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>387</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>180</v>
-[...9 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F202" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>1420</v>
+        <v>1429</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1429</v>
+        <v>1426</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>33</v>
+        <v>387</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>387</v>
+        <v>180</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F203" s="5" t="s">
-        <v>1430</v>
+      <c r="F203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1433</v>
+        <v>1429</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>1387</v>
+        <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>387</v>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F204" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F204" s="5" t="s">
+        <v>1439</v>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1438</v>
-[...5 lines deleted...]
-        </is>
+        <v>1440</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>1441</v>
+      </c>
+      <c r="J204" s="5" t="s">
+        <v>1442</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1440</v>
-[...1 lines deleted...]
-      <c r="M204" s="5"/>
+        <v>1444</v>
+      </c>
+      <c r="M204" s="5" t="s">
+        <v>1445</v>
+      </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>14</v>
+        <v>1396</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>16</v>
+      </c>
+      <c r="D205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1442</v>
-[...5 lines deleted...]
-        <v>1444</v>
+        <v>1447</v>
+      </c>
+      <c r="I205" s="5"/>
+      <c r="J205" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1446</v>
-[...3 lines deleted...]
-      </c>
+        <v>1449</v>
+      </c>
+      <c r="M205" s="5"/>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>1100</v>
+        <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>1084</v>
+        <v>539</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>1449</v>
-[...5 lines deleted...]
-        <v>1450</v>
+        <v>397</v>
+      </c>
+      <c r="E206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="I206" s="5" t="s">
         <v>1452</v>
       </c>
       <c r="J206" s="5" t="s">
         <v>1453</v>
       </c>
       <c r="K206" s="5" t="s">
         <v>1454</v>
       </c>
       <c r="L206" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="M206" s="5" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
         <v>1457</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>14</v>
+        <v>1100</v>
       </c>
       <c r="C207" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D207" s="5" t="s">
         <v>1458</v>
       </c>
-      <c r="D207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E207" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F207" s="5" t="s">
         <v>1459</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
         <v>1460</v>
       </c>
       <c r="I207" s="5" t="s">
         <v>1461</v>
       </c>
       <c r="J207" s="5" t="s">
         <v>1462</v>
       </c>
       <c r="K207" s="5" t="s">
         <v>1463</v>
       </c>
       <c r="L207" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="M207" s="5" t="s">
         <v>1465</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>1084</v>
+        <v>1467</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1449</v>
+        <v>397</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>1450</v>
+        <v>1468</v>
+      </c>
+      <c r="F208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1449</v>
+        <v>1458</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>1135</v>
       </c>
-      <c r="F209" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F209" s="5" t="s">
+        <v>1459</v>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1474</v>
-[...1 lines deleted...]
-      <c r="I209" s="5"/>
+        <v>1476</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1477</v>
+      </c>
       <c r="J209" s="5" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>1449</v>
+        <v>1458</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1480</v>
-[...3 lines deleted...]
-      </c>
+        <v>1483</v>
+      </c>
+      <c r="I210" s="5"/>
       <c r="J210" s="5" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>1487</v>
+        <v>1084</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>1488</v>
+        <v>1458</v>
       </c>
       <c r="E211" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H211" s="5" t="s">
         <v>1489</v>
       </c>
-      <c r="F211" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H211" s="5" t="s">
+      <c r="I211" s="5" t="s">
         <v>1490</v>
       </c>
-      <c r="I211" s="5" t="s">
+      <c r="J211" s="5" t="s">
         <v>1491</v>
       </c>
-      <c r="J211" s="5" t="s">
+      <c r="K211" s="5" t="s">
         <v>1492</v>
       </c>
-      <c r="K211" s="5" t="s">
+      <c r="L211" s="6" t="s">
         <v>1493</v>
       </c>
-      <c r="L211" s="6" t="s">
+      <c r="M211" s="5" t="s">
         <v>1494</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>33</v>
+        <v>1496</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>387</v>
+        <v>1497</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>1497</v>
-[...1 lines deleted...]
-      <c r="F212" s="5" t="s">
         <v>1498</v>
+      </c>
+      <c r="F212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
         <v>1499</v>
       </c>
       <c r="I212" s="5" t="s">
         <v>1500</v>
       </c>
       <c r="J212" s="5" t="s">
         <v>1501</v>
       </c>
       <c r="K212" s="5" t="s">
         <v>1502</v>
       </c>
       <c r="L212" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="M212" s="5" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
         <v>1505</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D213" s="5" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>1506</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>1507</v>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
         <v>1508</v>
       </c>
       <c r="I213" s="5" t="s">
         <v>1509</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>1510</v>
       </c>
       <c r="K213" s="5" t="s">
         <v>1511</v>
       </c>
       <c r="L213" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="M213" s="5" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
         <v>1514</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>1084</v>
+        <v>387</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1449</v>
+        <v>33</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>1135</v>
+        <v>1515</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>1084</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1523</v>
+        <v>1458</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>1524</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
         <v>1525</v>
       </c>
-      <c r="I215" s="5"/>
+      <c r="I215" s="5" t="s">
+        <v>1526</v>
+      </c>
       <c r="J215" s="5" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>1531</v>
+        <v>1084</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>526</v>
+        <v>1532</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>1532</v>
-[...4 lines deleted...]
-        </is>
+        <v>1135</v>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>1533</v>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1533</v>
-[...1 lines deleted...]
-      <c r="I216" s="5" t="s">
         <v>1534</v>
       </c>
+      <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
         <v>1535</v>
       </c>
       <c r="K216" s="5" t="s">
         <v>1536</v>
       </c>
       <c r="L216" s="6" t="s">
         <v>1537</v>
       </c>
       <c r="M216" s="5" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
         <v>1539</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>33</v>
+        <v>1540</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>387</v>
+        <v>526</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>1497</v>
-[...2 lines deleted...]
-        <v>1540</v>
+        <v>1541</v>
+      </c>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>1548</v>
+        <v>33</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>526</v>
+        <v>387</v>
       </c>
       <c r="E218" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F218" s="5" t="s">
         <v>1549</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
         <v>1550</v>
       </c>
       <c r="I218" s="5" t="s">
         <v>1551</v>
       </c>
       <c r="J218" s="5" t="s">
         <v>1552</v>
       </c>
       <c r="K218" s="5" t="s">
         <v>1553</v>
       </c>
       <c r="L218" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="M218" s="5" t="s">
         <v>1555</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
         <v>1556</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H219" s="5" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J219" s="5" t="s">
+        <v>1561</v>
+      </c>
+      <c r="K219" s="5" t="s">
+        <v>1562</v>
+      </c>
+      <c r="L219" s="6" t="s">
+        <v>1563</v>
+      </c>
+      <c r="M219" s="5" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="5" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B220" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C220" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D219" s="5" t="s">
+      <c r="D220" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="E219" s="5" t="s">
-[...30 lines deleted...]
-      <c r="A220" s="5" t="n">
+      <c r="E220" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="I220" s="5" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J220" s="5" t="s">
+        <v>1568</v>
+      </c>
+      <c r="K220" s="5" t="s">
+        <v>1569</v>
+      </c>
+      <c r="L220" s="6" t="s">
+        <v>1570</v>
+      </c>
+      <c r="M220" s="5" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="5" t="n">
         <v>1949</v>
       </c>
-      <c r="B220" s="5" t="s">
-[...31 lines deleted...]
-      <c r="J220" s="5" t="s">
+      <c r="B221" s="5" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>1574</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>1575</v>
+      </c>
+      <c r="J221" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="K220" s="5" t="inlineStr">
-[...15 lines deleted...]
-      <c r="B221" s="5" t="s">
+      <c r="K221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="6" t="s">
+        <v>1576</v>
+      </c>
+      <c r="M221" s="5" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="5" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C221" s="5" t="s">
+      <c r="C222" s="5" t="s">
         <v>1064</v>
       </c>
-      <c r="D221" s="5" t="s">
+      <c r="D222" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="E221" s="5" t="s">
+      <c r="E222" s="5" t="s">
         <v>914</v>
       </c>
-      <c r="F221" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>1575</v>
+      <c r="F222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H222" s="5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J222" s="5" t="s">
+        <v>1581</v>
+      </c>
+      <c r="K222" s="5" t="s">
+        <v>1582</v>
+      </c>
+      <c r="L222" s="6" t="s">
+        <v>1583</v>
+      </c>
+      <c r="M222" s="5" t="s">
+        <v>1584</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -20343,44 +20520,45 @@
     <hyperlink ref="M197" r:id="rId202"/>
     <hyperlink ref="M198" r:id="rId203"/>
     <hyperlink ref="M199" r:id="rId204"/>
     <hyperlink ref="M200" r:id="rId205"/>
     <hyperlink ref="M201" r:id="rId206"/>
     <hyperlink ref="M202" r:id="rId207"/>
     <hyperlink ref="M203" r:id="rId208"/>
     <hyperlink ref="M204" r:id="rId209"/>
     <hyperlink ref="M205" r:id="rId210"/>
     <hyperlink ref="M206" r:id="rId211"/>
     <hyperlink ref="M207" r:id="rId212"/>
     <hyperlink ref="M208" r:id="rId213"/>
     <hyperlink ref="M209" r:id="rId214"/>
     <hyperlink ref="M210" r:id="rId215"/>
     <hyperlink ref="M211" r:id="rId216"/>
     <hyperlink ref="M212" r:id="rId217"/>
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
+    <hyperlink ref="M222" r:id="rId227"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>