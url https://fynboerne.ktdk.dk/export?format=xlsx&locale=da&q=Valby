--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -3,212 +3,4040 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2412" uniqueCount="1585" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2445" uniqueCount="1606" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1885-02-16</t>
+    <t>1901-02-23</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Valby</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Andreas Larsen
+Frederik Lützhøft
+Marie Oppermann
+Theodor Oppermann
+Emil Vett
+Theodor Wessel
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>"Anbefaling til Bjelke": Johannes Larsen skal have anbefaling fra Kristian Zahrtmann for at kunne få Bjelkes Legat.
+"Den nye" som Alhed skal kysse må være sønnen Johan, som først blev født 27. februar 1901, fire dage efter at brevet er skrevet.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er hos Oppermann i Valby og har været til fest. Han har ikke fået anbefaling til Bjelkes legat endnu.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KeCc</t>
+  </si>
+  <si>
+    <t>Valby 23 Febr. 1901
+Kæreste Alhed!
+Jeg sidder nu her hos Oppermann hvor jeg har spist sammen med Poul S Christiansen. Jeg skal hilse fra Brandstrups og Dr Lützhøft, Zahrtmann traf jeg ikke saa jeg har ikke faaet Anbefaling til Bjelke og det maa jeg jo have inden jeg rejser. Vett &amp;amp; Wessel skulde skrive til England for at faa Underskaalen. Jeg længes meget efter Dig og lille Puf vil du kysse ham fra mig, ogsaa den nye. Festen var helt vellykket i Aftes. Mange Hilsner fra 
+Din Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1904-06-08</t>
+  </si>
+  <si>
+    <t>Bjerregårds Sidevej 5, Velby</t>
+  </si>
+  <si>
+    <t>Gustav Esmann
+Martin Grosell
+Thomas Hansen
+Andreas Larsen
+Johan Larsen
+Marie Oppermann
+Theodor Oppermann
+Karl Schou
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Oppermann-parret boede på Bjerregaards Sidevej i Valby. 
+"jeg skød Bus": Johannes Larsen brugte dette udtryk om ikke at ramme byttet. 
+Larsen er bange for at "det er forbi": Faderen, I.A. Larsen, gennemgik en "gradvis konkurs" og mistede i årene skibe, virksomheder og huse.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været i Sverige med Muus. Han nød naturen, men var ked af det ved tanken om måske ikke at skulle se stedet mere.
+Han har malet et fad og glæder sig til at få det overstået. 
+Larsen er under brevskrivningen i Valby, og han skal høre Gustav Esmann om aftenen.
+Der er vist ikke meget udsigt til at få noget fra Grosell.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VQAV</t>
+  </si>
+  <si>
+    <t>8 Juni 1904
+[Trykt på brevpapiret: 5 BJERREGAARDS SIDEVEJ
+VALBY]
+Kæreste Alhed!
+Du kan tro det var en dejlig Tur op til Sverige. Vi gik ude næsten hele Dagen, var paa Sneppetræk om Aftenen, kom ikke i Seng før hen ved et og var i Aam Kl. 6-7 i det dejligste stille Vejr og Solskin. Vi var 2 Aftenen paa Sneppetræk hos en Mand. Böhult der ligger paa den anden Side Ware kørende i nogle forfærdelige Vogne ad endnu frygteligere Veje. Den første Aften skød Muus en Sneppe, den anden var der næsten ingen jeg skød Bus til en og de andre fik ingen paa Skud, men det var en henrivende Aften, jeg sad paa en hugget Bakke ud til en Mose og hørte Urhanerne rundt om og Kukkerne kukkede uafladelig og der kom en Grævling næsten helt hen til mig inden den mærkede mig, saa standsede den lidt og løb saa ind i Skoven igen, den saa nydelig ud. Der var dejligt deroppe, Granerne havde smaa lysegrønne Ender paa alle Kvistene, Toppene fulde af smaa Kraplakrøde Kogler, Du kan tro det var kønt, men det stak jo i mig af og til ved Tanken om at det var forbi og at jeg maaske ikke skal se det mere. Det saa nu saa mange Gange bedre ud end jeg havde tænkt, alt det dejlige Foraarsgrønne dækkede de forhuggede Vederstyggeligheder, og der laa heller ikke saameget Top eller Spaaner mere, der var forfærdeligt kønt. I Dag har jeg malet et lille Fad færdigt og jeg skal nu male et i Morgen og et i Overmorgen og saa vil jeg ikke mere. Jeg tænker meget paa Jer og glæder mig til at faa dette overstaaet og komme hjem, Jeg haaber at blive færdig Søndag eller Mandag. Fru Oppermann er rejst til Kullen i dag. Jeg skal nu med Oppermann hen paa Sommerlyst og høre en konference af Gustav Esman. Jeg haaber at faa Brev fra Dig i Morgen, jeg længes efter Dig, for jeg holder forfærdeligt meget af Dig. Mange kærlige Hilsner til Dig og Puf og Lysse. Kys Dig selv og dem fra Din 
+Johannes Larsen. 
+Jeg var oppe hos Schous i Aftes for at hente min Kuffert. De var i godt Humør, Marie sad og skrev sin Stenografi ren. hun havde været heldig og faaet det letteste at stenografere. Jeg traf Thomas da jeg gik derfra, det vil sige han havde set mig og indhentede mig, han mente nu ikke der var megen Udsigt til at faa noget fra Grossel, men vilde forsøge med en Sagfører. Han lod for resten til at have temmeligt rent Mel i Posen. Oppermann beder mig hilse.
+JL.</t>
+  </si>
+  <si>
+    <t>1905-11-18</t>
+  </si>
+  <si>
+    <t>Postkort</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Christian  Brandstrup
+Ludvig Brandstrup, billedhugger
+Christian Eckardt
+Anna Henriksen
+Andreas Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Det er formodentlig enten Christian Brandstrup eller Christian Eckardt, som Alhed og Puf Larsen har spist frokost med på Bernina (en café).</t>
+  </si>
+  <si>
+    <t>Alhed og Puf Larsen er i København. De har spist på Bernina med Christian og været i Valby.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nPmU</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Rejsen gik udmærket, jeg har været hos Henriksen og det der ud som Cardeza [?] han skulde aflevere Tæppet her i Morgen Form. inden 12, det bliver spændende. Vi behandlede ham i Telefonen. – Chr. har haft Puf og mig til varm Frokost paa Bernina. Vi har tilbragt en behagelig Dag. Var et Svip i Valby, Lud ville helst udbetale, men havde ingen Penge. Jeg skal derud i Morgen, han vilde betænke sig. – Hvordan har I det. Her ligger tykt med Sne. Vejret er yndigt. Kys lille Bip. 1000 Hilsner Din A. 
+[Håndskrevet på kortet]: Maleren Hr. Joh. Larsen
+Kerteminde</t>
+  </si>
+  <si>
+    <t>1899-01-18</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Julie Brandt
+Peter Hansen
+Marie Oppermann
+Theodor Oppermann
+Otto Emil  Paludan
+Joakim  Skovgaard</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er assistent på Joakim Skovgaards arbejde med kalkmalerier til Viborg Domkirke.
+Peter Hansen med familie skal til Italien i længere tid.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er begyndt at arbejde for Joakim Skovgaard i København. Han vil ikke bo hos Oppermann mere, så han overvejer at flytte på pensionat (måske tante Mis'). Alhed Larsen kan måske bo hos Pan (Julie Brandt), når hun kommer. De kan låne Peter Hansens lejlighed, når han og familien er rejst</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Y1ii</t>
+  </si>
+  <si>
+    <t>Valby 18 Januar 1899.
+Min egen kæreste Ven!
+Tak for Dit Brev som jeg i Aften, det glæder mig at høre at I har det godt. Jeg har begyndt hos S[kovgaard] i Dag, og jeg gik tidlig [noget af papiret mangler] da jeg først skulde [noget af papiret mangler] ud at se det han la[noget af papiret mangler] i en Villa paa Stra[noget af papiret mangler] saa jeg naaede ikke [at faa] skreven saa tidlig, saa Du kan først faa dette i Overmorgen hvis I ikke faar Bud til Staden i Morgen. Jeg længes meget efter Dig, men Du kommer vel ikke før efter Fredag og Du skal vel ogsaa have sendt nogle Penge til at rejse herover for. Jeg mener nu at jeg maa se at komme væk fra Oppermanns, og at vi maa [noget af papiret mangler] faa et møbleret [noget af papiret mangler] eller ogsaa tage ind [paa et Pe]nsionat i den Tid [der gaar] inden Peters rejser, [jeg er n]æsten mest stemt [for] Pensionatet. Tante Mis? – eller kunde jeg ikke tage i Pensionat for 14 Dage eller 1 Maaned og Du maaske bo hos Pan til vi kan flytte ind i Peters Lejlighed. Jeg skal spekulere paa det men jeg vil ikke love at jeg venter paa Svar fra Dig, skjønt jeg skal ikke nægte at jeg meget gerne vilde forhandle med Dig om det først. Vil Du hilse Palam [det] gør mig ondt at [noget af papiret mangler] har takket for a[noget af papiret mangler] Hilsen, er det ikke [noget af papiret mangler] har overset det? J[noget af papiret mangler] forfærdelig meget [noget af papiret mangler] Dig. Mange Hilsner til alle derovre, men allerflest til Dig min lille søde Ven fra Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1901-10-21</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Andreas Larsen
+Johan Larsen
+Peter Magnussen
+- Mundus
+Karl Schou
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Johannes Larsen åbnede stor separatudstilling hos Winkel &amp;amp; Magnussen 29. okt. 1901. 
+"Den fede" er Alhed og Johannes Larsens yngste barn, Johan (Lysse).</t>
+  </si>
+  <si>
+    <t>Karl Schou har hjulpet med at hænge udstilling op hos Winkel &amp;amp; Magnussen. Johannes Larsen er nu hos Brandstrups.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XKgZ</t>
+  </si>
+  <si>
+    <t>Valby 21 October 1901.
+Kæreste Alhed!
+Jeg sidder nu hos Brandstrups og skriver. Jeg var først hos Schou i Morges, jeg skal hilse fra dem. Schou gik med op hos W &amp;amp; M og hjalp mig med at hænge op . Lokalet var ryddet og Billederne hentet saa vi fik temmelig hurtigt et Overblik over det og fik begyndt at hænge op, saa jeg tænker at vi i nogenlunde Magelighed kan blive færdig i Morgen. Hr. Mundus var der oppe og lovede at virke hvad han kunde for at sende Folk derop. Ja nu holder jeg op da der staar en varm Toddy og venter paa mig. Jeg skal hilse mange Gange fra Lud og Berta. Jeg har tænkt meget paa i Dag hvordan det Jer og især den fede, det lille Skind, bare han maa være kommen sig. Mange kærlige Hilsner
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1901-10-24</t>
+  </si>
+  <si>
+    <t>Johannes Larsen havde udstilling hos Winkel &amp;amp; Magnussen i København i oktober 1901.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er kommet godt frem og skal i gang.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4pWs</t>
+  </si>
+  <si>
+    <t>Valby 24 Octbr 1901
+Kæreste Alhed!
+Jeg kom godt herover i Aftes og har det helt godt [noget af papiret mangler] Du faar ikke [meget d]a jeg maa skyn[de mig n]ed til Byen [noget af papiret mangler] Gang i det.
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1901-10-29</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Johanne Kampmann
+Peter Magnussen
+Marie Oppermann
+Ulrik Plesner
+Harris Sawyer
+Fritz Syberg
+Peter Tom-Petersen
+Andreas Warberg
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Der blev holdt auktion over Johannes Larsens billeder hos Winkel &amp;amp; Magnussen på Højbro Plads, København, 29. oktober 1901 kl. 11.</t>
+  </si>
+  <si>
+    <t>Peter Tom-Petersen og Johannes Larsen har været til auktion over Johannes Larsens billeder. Oliemalerierne solgte dårligt, men akvarellerne gik godt. 
+Larsen mødte Harry Eastman og Dede (Frederik Warberg). 
+Fru Kampmann har købt akvareller.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/g5zo</t>
+  </si>
+  <si>
+    <t>Valby 29 October 1901.
+Kæreste Alhed!
+Tak for Dit Brev som jeg læste nu efter at være vendt hjem fra Auktionen, den gik ret anstændigt, hvad Du kan se af vedlagte Katalog. Tom Petersen og jeg sad i et Par forgyldte Lænestole bag et grønt Tæppe og skrev Priserne op. Det var ikke saa morsomt i Begyndelsen da Oljebillederne jo gik ret daarligt men jeg købte jo da 7 af de bedste selv, dem med x ved. Derimod var det ret spændende for Aquarellernes Vedkommende, de gik jo ganske godt med Undtagelse af de 10 sidste, dem som W &amp;amp; M havde sat i Ramme og givet Navne. Jeg traf Eastman og Dede, Eastman rejser hjem i Morgen og vilde følges med mig men jeg tror ikke jeg kan blive færdig før tidligst i Overmorgen og det kan vel endda knibe, skønt jeg længes forfærdeligt efter Jer, men det er jo ikke godt at vide hvornaar jeg kommer her igen. Jeg vilde forfærdelig gerne en Gang i zoologisk Have og paa zoologisk Musæum. Jeg skal hilse Dig fra Fru Oppermann. Pang var der med Fru Kampmann som købte et Par Aquareller, Isfuglen og Fader og Tjalfe og Treff. Plesner i Birkerød købte ogsaa nogle. Fru Oppermann siger at jeg skal gaa nu hvis Brevet skal med Aftentoget Mange kærlige Hilsner
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1902-04-18</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Andreas Larsen
+Johan Larsen
+Theodor Oppermann
+Karl Schou
+- Wedel
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Johannes Larsen maler på et landskab og har nu styr på kompositionen. 
+Oppermann mener ikke, at det bliver til noget med at købe Karl Schous billede, for Schou bestiller ikke noget, og man mener derfor, at han skal straffes. Oppermann synes, at Schou behandlede ham som en idiot den anden dag, og han vil derfor stemme imod købet af billedet.
+Brandstrup arbejder på en buste af Baron Wedel. Brandstrup tog med i Zoo og så på Larsens maleri. Larsen håber nu på bedre vejr.
+Larsen takker Alhed for, at hun fik ham til at male "det Billede alligevel".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HVTd</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 18 April 1902.
+Kæreste Alhed!
+Jeg fik ikke lavet meget i zoologisk Have i Dag, jeg begyndte med at male paa Landskabet og det er nogenlunde klaret nu og saa gik det op for mig hvordan jeg skal have Fuglene anbragt, det bedste ved det er at det hele kan gøres ved at sætte en til i Mellemgrunden og flytte en som kun lige var antydet et Par Tommer ned saa tror jeg Kompositionen er i Orden ogsaa og jeg mangler saa kun at male Fuglene i gennem. Desværre begyndte det at sne allerede før 12 saa jeg maatte pakke sammen. Jeg gik saa over til Valby til Oppermann for at høre lidt om Kunstforeningen, han mente der skulde være Møde omkring d. 25 da Zahrtmann skulde rejse d. 27. Han troede ikke det blev til noget med Købet af Schous Billede da der i Bestyrelsen var stærk Stemning mod ham fordi han ingen Ting bestilte og de saa mente at burde straffe ham ved ikke at købe, Jeg fik ud af ham at Zahrtmann var af den Mening, Oppermann fik jeg da snakket til Fornuft. Han sagde bl.a. at han var bleven gal paa ham den Dag de var sammen hos Kleis for at købe Ramme han havde faaet det Indtryk at Schou behandlede ham som Idiot og var gaaet fra ham med den Beslutning at stemme mod Billedet, det var da gaaet over da han saa det. Jeg var inde hos Brandtstrups efter min Skitsebog som jeg havde glemt der, han har faaet den lille Byste af den lille Baron Wedel derud og den er gaaet voldsomt frem, han er glad ved at lave den nu og jeg synes den tegner til at blive udmærket god. Han gik med hen i zoologisk Have og saa paa Billedet der traf vi Schou, de syntes begge 2 godt om det, saa det kan jo være der naar at blive et Billede ud af det. Bare vi nu maa faa noget godt Vejr saa jeg kan faa taget nogle ordentlige Tag i det. Hidtil tror jeg for Resten ikke at jeg har haft Skade af Vejret, tvært imod tror jeg at jeg er kommen til Klarhed over forskellige Ting som jeg let kunde været kørt fast I, men det er jo godt at vide hvordan det kunde være gaaet. Fra zoologisk Have tog jeg med Sporvogn lige ind til Zahrtmann for at behandle ham mens jeg var varm, desværre traf jeg ham ikke hjemme, men jeg haaber at kunne holde Galden flydende til jeg ser ham. Ja saa ved jeg egentlig ikke mer om i Dag andet end at jeg er bleven barberet og nu sidder her hos Schous og venter paa at de skal komme hjem. Mange Kys til Jer alle tre, skriv noget til mig. 
+Din 
+Johannes Larsen
+Jo, jeg vil dog sige Dig at jeg er forfærdelig glad ved at Du fik mig til at male det Billede alligevel og jeg gaar og beundrer Dig for det hver Dag og jeg tror det vil virke langt ud I Fremtiden, enten nu Billedet bliver til noget eller ej, men jeg skal nu gøre mit bedste for at du kan få Ære af det, hvis Du var her vilde jeg kysse Dig voldsomt for det
+Din 
+JL.</t>
+  </si>
+  <si>
+    <t>1902-10-17</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+- Brøchner
+Christen Dalsgaard
+Heinrich Hirschsprung
+Andreas Larsen
+Johan Larsen
+Marie Oppermann
+Theodor Oppermann</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København.
+Den omtalte kvindefigur af Ludvig Brandstrup er muligvis Atlante, 1903.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København og besøger bl.a. Brandstrup, som skal til at støbe sin kvindefigur.
+Larsen skal mødes med en grosserer Brøchner, som er interesseret i at købe billeder. Han skal også nå rundt og se en masse udstillinger i byen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JG1z</t>
+  </si>
+  <si>
+    <t>Valby 17 October 1902.
+Kæreste Alhed!
+Jeg sidder her hos Brandstrups og skriver. Jeg var hos Oppermanns i Formiddags i zoologisk Have og derfra til Hr Brøchner som er Grosserer og ikke kom fra Gelskov. Jeg havde ikke mine Sager med men gik derhen for at høre hvad Tid jeg kunde komme derud med dem da jeg nok vilde tale i Ro med ham. Jeg skal derud i Morgen Kl. 12, han rejser til England i Morgen Aften saa det var i sidste Øjeblik jeg fik fat i ham. Der bliver vist ikke nogen Forretning med ham denne Gang da han absolut vil have Oljebilleder. Han har den sidste Tid købt en hel del mindre Billeder af Harald Holm. Kl. 10 i Morgen skal vi mødes med Sporon for at conferere med ham om Minimuspriser, og om Eftermiddagen vil jeg i zoologisk Have igen, jeg fik ikke saa meget ud af Rævene i Dag. Det begynder ellers at knibe med at naa hvad jeg gerne vilde naa og saa komme hjem Tirsdag. Der er nemlig en Dalsgaard Udstilling i Kunstforeningen og saa er der jo Hirschsprung Udstilling og Galleriet og desuden vilde jeg gerne paa zoologisk Museum. Brandstrup har taget Formen af sin ny Kvindefigur i Dag og skal støbe den i Morgen. Du skriver vel nok hver Dag. Jeg skal hilse fra Brandstrups de er oppe at bade den lille Pige, hun er ualmindelig nydelig synes jeg. Jeg synes ogsaa Hans Ebbe har forskønnet sig, han ligner for Resten Postmesteren en hel Del. Mange Hilsner og Kys til Jer alle tre
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1902-10-18</t>
+  </si>
+  <si>
+    <t>London
+Charlottenborg, Nyhavn 2, København</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+- Brøchner
+Peter Hansen
+Andreas Larsen
+Johan Larsen
+Karl Schou
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skrev i sidste brev til Alhed, at Grosserer Brøchner ville købe billeder, men var på vej til London.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skriver om en urhane og om, at Alhed havde bildt ham ind, at denne optog ham mere end hendes fars død.
+Grosserer Brøchner har taget 18 af Johannes Larsens studier med til London.
+Ludvig Brandstrups skulptur er kommet ud af formen, men den mangler hovedet og armene.
+Larsens billeder skal hænges op på Charlottenborg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KBSu</t>
+  </si>
+  <si>
+    <t>Valby 18 October 1902.
+Kæreste Alhed!
+Tak for Dit Brev, det lettede svært da jeg saa at det ikke var andet end Urhanen [noget af papiret mangler]lt med. Ja det [er i] det hele taget [noget af papiret mangler]inde paa mig [noget af papiret mangler] været i godt [noget af papiret mangler]iden, Du havde desuden faaet mig bildt ind at Urhanen optog mig mere end Din Faders Sygdom og Død og nu ser jeg da at det er en Løgn. Det skal Du ikke tage nær. Jeg var ude hos Hr. Brøchner i Dag han tog 18 af Studierne med til London. Det gik mig bedre i zoologisk Have i Dag og nu er jeg her hos [Brand]strups samme[n med Karl] Schou. Peters [noget af papiret mangler] er kommen [noget af papiret mangler] min jeg har ikke [noget af papiret mangler] Brandstrup har faaet sin Figur ud af Formen i Dag men der er endnu ikke Hoved og Arme paa, jeg synes den ser udmærket ud og glæder mig til at se den færdig. Det er kedeligt at Du er saa bange for at være alene for saa maa jeg [jo snar]t komme hjem [noget af papiret mangler] egentlig nok [noget af papiret mangler]t her et Par [noget af papiret mangler] Mine Billeder [noget af papiret mangler]nd er nu kommen til Charlottenborg og blive hængt op i Morgen tidlig, ja nu maa jeg holde op. Mange Kys til jer alle tre. Hils De andre.
+Din
+Johannes Lar[sen]</t>
+  </si>
+  <si>
+    <t>1903-04-15</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Andreas Larsen
+Johan Larsen
+Karl Schou
+Fritz Syberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>"Haven" = Zoologisk Have.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har fået brev fra Fritz Syberg (Baronen) med en anmeldelse af Den frie Udstilling, som han enten skal levere til Politiken eller brænde. Han maler i Zoologisk Have, og Karl Schou vil også male hjortene eller zebraerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9NeQ</t>
+  </si>
+  <si>
+    <t>Valby 15 April 1903.
+Kæreste Alhed!
+Tak for Dit Brev, tænkt at Du allerede rejser Hjem i Morgen, saa faar Du altsaa dette Brev der. I Dag har jeg da faaet udrettet en Del i Haven, jeg malede til henad 3, og gik saa til Brandstrups hvor jeg skriver dette. Det var for Resten en nederdrægtig kold Tur, men det lader til at Vejret er i Bedring saa jeg har det bedste Haab for i Morgen. Jeg har faaet Brev fra Baronen med en Anmeldelse af den frie Udstilling som jeg skal rykke ind i Politiken hvis de vil have den d.v.s. jeg maa ogsaa brænde den, men jeg maa ikke vise nogen den, jeg leverer den altsaa ind da jeg ikke tør paatage mig det Ansvar at tilintetgøre den. Jeg synes der er meget godt i den, men er ikke sikker paa at det er en god Artikel, da jeg ikke maa raadføre mig med nogen og ikke maa betænke mig synes jeg ikke der er andet at gøre. Der stod ikke ret meget i Dit Brev, men jeg faar vel et til i Morgen. Bare jeg nu maa faa godt Vejr i et Par Dage, saa jeg kan faa gjort en Del ved Billedet. Fodermesteren har lovet mig en Hvedeknop hver Dag mens jeg maler, saa jeg kan faa den til at staa i Nærheden. Schou var derude i Dag han tænker paa at male henne ved Hjortene eller Zebraerne. Marie er helt godt ved Humøret nu. De er forfærdelig flinke at være hos. Mange Hilsner og Kys til Jer alle tre. Det var rart at Dis kunde tage med til Kjerteminde, vil Du hilse hende.
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1903-04-16</t>
+  </si>
+  <si>
+    <t>Svend Hammershøi
+Karl Schou
+Marie Schou
+Fritz Syberg
+- Søborg</t>
+  </si>
+  <si>
+    <t>Haven = Zoologisk Have. Larsen maler tilsyneladende et udendørs motiv her og muligvis også indendørs hos påfuglene.
+Artiklen: Fritz Syberg (Baronen) har bedt Larsen aflevere en anmeldelse af den frie Udstilling i Politikens Hus (se Larsens forrige brev til Alhed).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen maler i Zoologisk Have og spiser sin frokost inde hos påfuglene. Han har lagt Fritz Sybergs artikel i postkassen hos Politiken. 
+Johannes Larsen sover meget om natten, for han opholder sig længe i frisk luft hver dag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FhmC</t>
+  </si>
+  <si>
+    <t>Valby 16 April 1903.
+Min egen Kæreste!
+I Dag havde jeg det nogenlunde i Haven, jeg frøs ikke, men blev slemt afbrudt af Byger, men efter at jeg er gaaet derfra ved 3 Tiden har det været et dejligt Solskin saa jeg haaber paa det bedste for i Morgen. Det gaar godt fremad med Billedet synes jeg. Lille Slav var i Haven i dag og bød mig ud paa en Kop Kaffe. Jeg har lagt Baronens Artikel i, Politikens Brevkasse, da der ikke var aabent i Morges da jeg gik i Haven jeg skrev til dem om at sende mig den hvis den ikke kom i Bladet og hvis den gjorde det et Korrekturark. Nu er jeg spændt paa hvad de gør med den, det Bæst Søborg skal vel bestemme det. De to sidste Nætter har jeg sovet mine 10 Timer i Træk og kan næsten ikke vaagne om Morgenen men jeg er jo ogsaa i Luften næsten hele Dagen. Jeg spiste 2 blødkogte Æg til Kaffen og faar Smørrebrød med som jeg spiser inde hos Paafuglene. Jeg skal hilse fra Schous. Mange Hilsner
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1903-04-19</t>
+  </si>
+  <si>
+    <t>Bjerregårds Sidevej 5, Valby</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Peter Magnussen
+Marie Oppermann
+Theodor Oppermann
+Karl Schou
+Marie Schou
+Christine Swane
+Laura Warberg
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Det er uvist, hvilket udstilling Johannes Larsen afleverer billeder til (Winkel &amp;amp; Magnussen).</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været i Zoo for at male, men det blæste og var for koldt, og siden blev det snestorm, så han gik hjem til Oppermann. Det ærgrer ham, at vejret bliver ved med at være så dårligt.
+Christine Larsen (Uglen) rejser først om torsdagen. 
+Larsen har været hos Winkel &amp;amp; Magnussen med billeder til indramning og anden ophængning, og han har købt tubefarver til påfuglebilledet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gsHm</t>
+  </si>
+  <si>
+    <t>19 – 4 [påtrykt brevpapiret:] 5 BJERREGAARDS SIDEVEJ VALBY [håndskrevet:] 1903
+Kæreste Alhed!
+Det er et kedeligt Vejr. Da jeg gik i zoologisk Have i Morges var det 3 Gr. Varme og Storm, saa jeg ikke kunde sidde der med Billederne jeg gik saa rundt og saa paa Dyrene til Kl. var henad 12 og saa var Temperaturen falden til + 1 ½ og det var bleven til en regulær Snestorm som har raset uafbrudt siden og der ligger omkring et Kvarter Sne udenfor. Kl. er 7 ½ nu og jeg sidder hos Oppermanns hvor jeg har været siden jeg gik fra Haven og haft det lunt og godt. Uglen var oppe hos Schous i Aftes og fortalte til min Sorg at hun først rejser hjem paa Torsdag paa Grund af at Grethe først kommer tilbage Onsdag og hun mener at hun ikke kan lade Huset passe sig selv. Kunde Marie ikke ligge ovre hos Dig om Natten. Det er forfærdeligt kedeligt at Vejret er mig saa ugunstigt tænk at det nu har snét hver Dag siden jeg begyndte og i Dag været Snestorm hele Dagen med 1 ½ Gr. Varme, Det ser ganske mærkeligt ud udenfor. Oppermann og Fru Oppermann beder mig hilse. Jeg var oppe hos Winkel &amp;amp; Magnussen i Gaar med Blomsterbilledet og M[noget af papiret mangler] og rejserne for at faa dem indrammede, jeg faar altsaa 4 Billeder til anden Ophængning naar jeg tillige sender den lange Aquarel og Paafuglene. Jeg fik mig ogsaa et Par grønne Farver og en Tube Cobalt til Paafuglene jeg troede jo at jeg skulde ordentlig til at male løs paa dem i Dag. Jeg tænker meget paa hvor trist det maa være for Dig at være derovre alene, bare jeg dog snart maa blive færdig saa jeg kan komme over til Dig, jeg længes meget efter [Di]g. Har I hørt fra Sverige? Jeg har naturligvis ikke faaet skreven derover endnu. Hvordan er det med Din Moder? Skriv lidt til mig, jeg mente jo ikke at Du skal skrive at Du har det rart og at jeg godt kan blive væk, men jeg er alligevel glad ved at faa Brev fra Dig. Mange kærlige Hilsner
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1903-04-22</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+Marie Krøyer
+Peder Severin Krøyer
+Andreas Larsen
+Johan Larsen
+Marie Oppermann
+Theodor Oppermann
+Otto Emil  Paludan
+Johan Rohde
+Karl Schou
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>"Der var naturligvis ingen ingen Brydekamp": Alhed har i et brev spurgt Johannes Larsen, om han skulle se Bech-Olsen. Magnus Bech-Olsen var bryder og en stor sportsstjerne, men netop i 1903 tabte han en kamp til først en tyrkisk og siden en dansk bryder, og hans sportskarriere stoppede. Bech-Olsen begyndte i stedet at optræde som stærk mand i cirkus.
+Det er uvist, hvem lille Marie er. Det kan være Marie Krøyer. 
+Akvarellen med uglen var muligvis en illustration til Kolds "Lille Mis". 
+Kurvemøbler: Alhed spurgte i sit sidste brev til Johannes Larsen, om han ville se på kurvemøbler for Jørgen Paludan (Palam). Paludan var ansat under Albrecht Warberg (Alheds far) ved grevskabet Mouckadell. Da Albrecht i 1902 døde, overtog Paludan hans arbejde som godsforvalter, og han fik stillet gården Erikshaab (Alheds barndomshjem) til rådighed. Eftersom Paludan formodentlig tidligere boede på et værelse på Erikshaab, fik han nu brug for flere møbler.</t>
+  </si>
+  <si>
+    <t>Zahrtmann har set på Karl Schous billede. Johan Rohde skal supplere forsamlingen.
+Johannes Larsen har købt galocher til brug i Zoo og har arbejdet godt. Det var udmærket, at han skrabede sneen væk dagen i forvejen.
+Larsen har solgt en akvarel af en ugle til P.S. Krøyer.
+Brydekampen var udsat p.gr.a. vejret. Larsen skal nok se på kurvemøbler til Paludan (Palam).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RYTh</t>
+  </si>
+  <si>
+    <t>Valby 22 April 1903.
+Kære lille Alhed!
+Jeg elsker dig! Du kan tro jeg blev glad ved Dit Brev i Aftes da jeg kom hjem, jeg havde siddet i Sporvognen og var kommen i Tan[ker om] at jeg muligvis irrit[erede Dig] ved at skrive hver D[ag og har over]vejet om jeg maas[ke] gjorde bedst i at ho[lde inde] med Skriveriet i nog[le Dage] saa Du kan jo nok forstaa at det livede mig forfærdelig op at læse Dit Brev. Jeg var saa ovre hos Oppermann da jeg gik herfra, Zahrtmann havde dog været inde at se paa Schous Billede men det hjælper jo ikke stort da der ikke bliver Møde inden han rejser. Rohde skal suplere Forsamlingen, maaske kunde hjælpe at snakke med ham jeg ved det ikke. [noget af papiret mangler] her hos Brandstrup [noget af papiret mangler] i Dag. Jeg fik Bager[noget af papiret mangler] og The hos Opper[mann] og Fru Oppermann [noget af papiret mangler] mig med en stor [noget af papiret mangler]ter og endelig laant [noget af papiret mangler] hos Oppermann. Brandstrup raadede mig til at købe et Par Galoscher da jeg havde vaade Fødder i Gaar, og i Morges da jeg gik i zoologisk Have bestemte jeg mig ogsaa til det og fik et Par til 4 Kr 75 Øre og jeg har ogsaa haft udmærket Nytte af dem. Det har været et dejligt vejr i dag og jeg har faaet gjort et godt Stykke Arbejde derude jeg var der til Kl. henad 4. Det viste sig at være udmærket at jeg havde kastet Sneen væk i Gaar, da det [noget af papiret mangler] Jord jeg maler var [noget af papiret mangler] tørt mens der jo ell[ers ligger] tyk Sne overalt se[nt i] Aften skønt Solen [har skinnet] hele Dagen. Der stod [noget af papiret mangler] i Morges at jeg havde solgt den Aquarel med Uglen, og da jeg mødte lille Marie paa Gaden fortalte hun mig at Krøyer havde købt den i Søndags. Du skal se der gaar nok lidt efter Haanden. Jeg var for resten tilfreds jeg snart skulde i Seng jeg er saa øm over hele min Krop af den Snekastning. Der var naturligvis ingen Brydekamp i det Vejr den er udsat til paa Søndag men det skulde gaa [mærke]ligt til om jeg kom der, [men jeg s]kal nok gaa ned [og se pa]a Kurvemøbler for [Palam]. Uglen har faaet en [noget af papiret mangler]ing paa 10 Kr. saa [noget af papiret mangler]ner ikke hun rejser før Fredag. Det er sært, men det maa jo ikke have sneet ovre hos Jer siden Du ikke nævner noget om det. Bare Du var her for jeg elsker Dig Kys Puf og Lysse
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1903-04-27</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Frits Drechsel
+Ludvig Find
+Andreas Larsen
+Johan Larsen
+August Liebman
+Peter Magnussen
+Marie Oppermann
+Theodor Oppermann
+Karl Schou
+Marie Schou
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Det omtalte billede forestiller påfugle, og Larsen malede det i Zoo. Se "Omtalte genstande". Det blev ophængt på den frie Udstilling under "anden ophængning".
+Urhanen har Johannes Larsen sandsynligvis set i Zoo.
+"den modbydelige Spand": Alhed skrev i et tidligere brev, at hun hjemme i Kerteminde måtte tømme lokumsspanden, som flød over, og at den var for tung for hende.</t>
+  </si>
+  <si>
+    <t>Vejret er godt, så Johannes Larsen har fået malet. Han har været hos Winkel &amp;amp; Magnussen og bestille ramme til det nye billede. Han er spændt på, hvordan det tager sig ud, når det kommer under tag.
+En urhane har skogret, og det var et fint syn. 
+Larsen har været til middag hos Oppermanns med en del andre.
+Trist, at Alhed har forløftet sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tRea</t>
+  </si>
+  <si>
+    <t>Valby 27 April 1903.
+Kæreste Alhed!
+Sikken et dejligt Vejr vi har i dag, jeg har ogsaa faaet malet en hel Masse, selv om jeg har kludret mere en heldigt med det. Jeg fik det jo maalt i Gaar, men glemte Maalene i Morges og kom først op ad Dagen i Tanker om at jeg skulde have været op hos Winkel og Magnussen med dem, jeg tog saa ind til Schous men der var ingen hjemme saa gik jeg op og bestilte Rammen efter Hukommelsen og jeg tror nok det er rigtigt A A 3 ½ x 2 AL 16 ½ skrev jeg ikke saadan i Gaar, Winkel lovede at jeg nok skulde faa den paa Torsdag, der aabnes Fredag. Jeg traf Find deroppe han skal have Anmeldelsen sendt ud i Aften. Den ene Urhane skogrede hele Formiddagen det saa forfærdeligt godt ud den rendte omkring og slæbte Vingerne og bøjede Halen helt op over Ryggen og det røde over Øjnene var lige saa tykt som Enden af en Finger og stod over over Panden. Jeg blev forfærdelig glad ved Dit Brev i Morges. Jeg havde det meget godt ude hos Oppermanns i Aftes der var Drechsels og Liebmanns og Find og nogle Tanter og Kusiner til Fru Oppermann. Fru Oppermann bad mig om at hilse Dig naar jeg skrev til Dig. Jeg skal ogsaa hilse fra Brandstrups hvor jeg er nu. Det var kedeligt at Du har forløftet Dig paa den modbydelige Spand bare det ikke er noget slemt. Jeg er frygtelig spændt paa hvordan det Billede bliver jeg maler, jeg har ikke nogen rigtig Anelse om hvordan det vil se ud naar det kommer under Tag, og faar vi godt Vejr i Morgen igen kan det jo maaske forandre sig meget. Mange kærlige Hilsner og Kys til Jer alle 3
+Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1903-12-27</t>
+  </si>
+  <si>
+    <t>Karl Schou</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen. Du må få det billede, du har ønsket dig i mange år.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lPa8</t>
+  </si>
+  <si>
+    <t>Kære Las.
+Til Lykke med Fødselsdagen. Marie og jeg er bleven enige om, at Du skal have det Billede med Hæssene, som det i mange Aar har været Dit højeste Ønske at faa, i Fødselsdagsgave. Det er i Valby og B kan faa det med hjem, naar hun kommer. Det er forhaabentlig ikke noget alvorligt med Lysse. Din K S</t>
+  </si>
+  <si>
+    <t>1906-10-13</t>
+  </si>
+  <si>
+    <t>Hans -
+Valdemar -
+Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Harald Meyer
+Christian Møller, maler
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Det fremgår af det følgende brev fra Johannes Larsen til Alhed, at hun er i Malmø.
+Det er ikke muligt at afgøre, om den person, som har hjulpet Puf med at bygge en mølle, er Hans, som sommetider hjalp Larsen-ægteparret i haven, Anna og Fritz Sybergs ældste søn, Hans (f. 1895) eller en helt tredje.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har plukket champignons med børnene og Møller, og han har ordnet haven. Puf og Hans har sammen bygget en mølle. 
+Amanda spørger, om der skal laves lage til sildene.
+Glarmesteren har været hos Larsen med billeder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/h4h2</t>
+  </si>
+  <si>
+    <t>Kjerteminde Søndag 13/10 1906.
+Kæreste Alhed!
+Jeg var saa med Møller, Leo og Puf og Lysse ude at plukke Champion i gaar og Junge var ovre og sejlte i Aftes. De fleste var for store og dem lod jeg Amanda stuve til os til Aften og der blev saa mange at vi levnede, af de syltede blev der et lille Glas. I Dag har jeg gjort Gaarden ren og arbejdet i Haven hele Dagen, reven og klippet Plænerne og skuffet og reven Gangene derefter vandet alle Dine Blomster. Puf har med Hans’ Hjælp lavet en ny Mølle som ser en hel del mere solid ud end den forrige. Begge Børnene har spist til Aften med mig. Amanda havde smurt Smørrebrød til Lysse og Fedtebrød til Puf og dertil fik de hver et Stykke Spegesild, hver en halv røget Sild, Bøf og Hvalkød og Basilikum. Harald Meyer kom mens vi spiste og spurgte om han komme herop med Valdemar saa dem venter jeg nu. Jeg fik et Frimærke da det ikke var mig muligt at finde det som jeg bildte mig ind at have set i Forgaars. Amanda beder mig spørge om der ikke skal laves Lage til de Sild? Hun vil saa faa Junge til det da hun ikke selv forstaar det, vil Du svare paa det omgaaende. Jeg har glemt at faa Adressen at vide saa jeg lar Amanda gaa over til Junge for at faa den competteret. Jeg har gjort Evighedsblomsterne i Stand og hængt dem op. Glarmesteren var her i Dag med en Del af Billederne jeg fik Resten med ned. Min Frakke kom i Formiddags fra Valby. Ja saa ved jeg ikke mere end mange Hilsner og Kys fra Din Johannes Larsen
+[indsat nederst på side 2 og 3:] Jeg var ikke videre stolt af Situationen da du gled med Toget.</t>
+  </si>
+  <si>
+    <t>1908-07-10</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Christian Cato
+Peter Hansen
+Hans Hvenegaard
+Andreas Larsen
+Johan Larsen
+A C Mohr
+Theodor Philipsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København for at trykke litografier hos Mohr &amp;amp; Hvenegaard (tidligere Winkel &amp;amp; Magnussen). 
+Når Larsen boede i Valby, var det som oftest hos ægteparret Oppermann. 
+1908 var et uroligt år inden for de grafiske fag."http://filmcentralen.dk/museum/danmark-paa-film/film/typografernes-strejke
+": Litografisk Forbund havde i marts opsagt overenskomsten med Litografisk Principal Forening og krævet en nedsættelse af arbejdstiden fra 9 til 8 timer, en uges sommerferie med løn samt en forhøjelse af lønningerne. De litografiske arbejdsgivere støttet af Dansk Arbejdsgiverforening sagde nej til en arbejdstidsforkortelse, hvorefter litograferne gik i strejke den 10. juli. Arbejdsgiverne varslede som modtræk lockout af 4000 arbejdere i grafiske fag, dagspressen dog undtaget. Det fik med stort flertal typograferne til at gå i sympatistrejke hvor medlemmerne i forvejen ikke var ramt af lockout, nemlig dagbladene.</t>
+  </si>
+  <si>
+    <t>Der er strejke, så Johannes Larsen kan ikke komme videre med sine litografiske tryk, som han kunne have tjent penge på. Han kan måske få hjælp af en ung mand, som ikke er færdigudlært, og som derfor ikke må strejke.
+Larsen har trykt billeder adf krager, blishøns og gærdesmutter.
+Johannes Larsen har besøgt Peter Hansen samt set Philipsens nye lejlighed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LyoQ</t>
+  </si>
+  <si>
+    <t>Valby 10 Juli 1908.
+Kæreste Alhed!
+Ja Du skal have et Par Ord i Aften, skønt det ikke er meget jeg har at berette. Den Skidt Strike kom saa alligevel i Dag, saa jeg kan ikke fortælle stort om hvordan og hvornaar jeg bliver færdig. Jeg har nu faaet Tryk af Kragerne efter at jeg har rettet paa Stenene og i Aften fik jeg det første Tryk af det med Blishønsene, det saa ikke helt galt ud, d.v.s. noget maa der jo gøres ved det. Gærdesmutten har jeg lavet Farvepladerne til og er meget spændt paa at se hvordan de vil se ud, da jeg har muntret mig en Del mere med den. Cato raadede mig til at leje den unge Mand, der træffer dem paa Søndag hvis jeg kan faa det arrangeret, han er nemlig ikke helt udlært og derfor bunden ved Kontrakt, som forhindrer ham i at strike. Det hele kom meget ubelejligt, jeg kunde maaske have tjent 200-300 Kr paa nogle Dage ved at lave et Lithografi af Svanerne efter den store Aquarel til Mohr &amp;amp; Hvenegaard, nu gaar det vel i Vadsken. Vi var hos P. i Aftes i Morges var jeg oppe at se Philipsens ny Lejlighed inden jeg gik paa Arbejde, den ser udmærket ud. Kys Børnene fra mig. Hils de andre. Hilsen fra Lut og Berta. Din
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1908-07-11</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+-  Brønnum
+Victor Bøttern
+Hans Hansen
+Peter Hansen
+Hans Hvenegaard
+Andreas Larsen
+Johan Larsen
+Karl Madsen
+Peter Magnussen
+A C Mohr
+Karl Schou
+Marie Schou
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>"Grossereren" er formodentlig Victor Bøttern og ikke Johannes Larsens bror, Georg, som blev kaldt Grossereren.
+Johannes Larsen er i København for at trykke litografier hos Winkel &amp;amp; Magnussen/Mohr &amp;amp; Hvenegaard.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen beder Alhed betale Landbosparekassen.
+Magnussen mener, at han og Winkel vil give 400 kr. for Larsens billede af svaner. 
+Larsen har fået prøvetryk af et billede af en gærdesmutte, og det er helt galt, men han har lært en masse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/exYw</t>
+  </si>
+  <si>
+    <t>Valby Lørdag 11 Juli 1908.
+Kæreste Alhed!
+Tænk at det allerede er den 11, Jeg maa nok sende Dig nogle Penge til Landbosparekassen vil Du saa ikke nok gaa ned og betale dem, det var dumt at jeg ikke gav Dig dem med nu skylder vi vel ikke Strafferenter. Kvitteringsbogen ligger enten i det lille Rum i Chatollet eller i Skuffen i det grønne Bord paa Værkstedet. Hvis Du synes kan Du jo spørge om vi kan nøjes med at betale Renter denne Gang ogsaa, de Penge kunde jo saa anvendes til nogle nødtørftige Haandværkere, men det er kun hvis Du gider. Jeg underskrev i Gaar en Vexel til Grosseren til Hans Hansen (bag Kirken) paa 200 Kr. Jeg spiste Frokost hos Brønnum i Forgaars med Magnussen han mente nok De vilde give 400 Kr for Svanerne saa jeg fik Halvdelen, men jeg kunde vist godt faa nogle flere Penge i Banken paa Deres Kaution, det vilde jeg snakke med Winkel om han kommer paa Mandag Magnussen rejste i Dag. Mohr og Hvenegard, gaar stadig og regner paa det Lithografi. I Dag fik jeg nogle Prøvetryk af den med Gærdesmutter, de saa helt gale ud og jeg mener jeg har lært en voldsom Masse, men navnlig hvordan jeg ikke skal bære mig ad. Det var kedeligt med Børnene der var daarlige, Gud ske Lov de kom sig igen. I Aften kommer Karl Madsens + Viggo – Schous og Peters her de er begyndt. 
+Mange kærlige Hilsner 
+Din Johannes Larsen
+Kys Børnene
+Hilsen fra Berta og Marie Schou</t>
+  </si>
+  <si>
+    <t>1909-04-04</t>
+  </si>
+  <si>
+    <t>Røl -
+Camilla Bertram
+Jens Birkholm
+Thora  Branner
+Peter Hansen
+Erik Henrichsen
+Johannes V. Jensen
+Viggo Johansen
+Andreas Larsen
+Johan Larsen
+Marie Larsen
+Henrik Lund
+Frederik Lützhøft
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Karen Meisner-Jensen
+Kai Nielsen
+Ketty Nielsen
+Johan Rohde
+Karl Schou
+Peter Schou</t>
+  </si>
+  <si>
+    <t>Johannes Larsen står model for Johan Rohde til dennes billede af Kristian Zahrtmann omgivet af eleverne.</t>
+  </si>
+  <si>
+    <t>Dr. Lützhøft skal have et håndkoloreret tryk til at forære væk.
+Johannes Larsen har været med Birkholm hos Mads Rasmussen (Tomat Mads), som havde købt en del kunst på auktion. 
+Kai Nielsen modellerer en statuette af Karl Schou.
+Johannes Larsen har siddet model for Johan Rohde.
+Johannes Larsen spørger Alhed, hvordan han skulle kunne hente penge 31 marts og sende dem, når han først fik besked om dem 3. april.
+Den følgende dag skal Larsen hjem til Johannes V. Jensen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cHqV</t>
+  </si>
+  <si>
+    <t>Valby 4 April 1909.
+Kæreste Alhed!
+Tak for Dit Brev i Dag og Tak ogsaa lille Lysse mange Gange for hans Brev, som jeg blev forfærdelig glad ved. Jeg var hos dr. Lützhøft i Gaar efter at have skrevet til Dig, han skal have et koloreret Tryk med Svanen til at forære bort. Saa var jeg med Peter og Birkholm ude hos Tomat Mads om Aftenen hvor vi blev til Kl 12 og havde det ganske morsomt. Han havde købt en hel Del paa Cord[ulæseligt] Auktion, som vi reviderede, saaledes at han blev sat til at sælge det meste igen undtagen en Skitse af Viggo Johansen og et Billede af gamle P.A. Schou som var gode. I Dag har jeg været ude i zoologisk Have, hvor Marie og Røl hentede mig til Frokost, der var ogsaa Bertram som jeg skal hilse fra, og Kai Nielsen som modelerer en Statuette af Schou og senere kom hans Kone og hentede ham. Saa har jeg været inde og blive malet af Rohde i 3 Timer og nu sidder jeg her og venter paa Schous, sammen med Viggo Madsen og hans Kone (Henrik Lunds Svigerinde). Schous er ude at spasere i det gode Vejr. Jeg sender saa 280 Kr til Hr Henriksen, som jeg aldrig har mistænkt for at være Sagfører. Det udmærket at Du skriver at det var nærliggende at hente Pengene hos Tutte, men vil Du ikke forklare mig hvordan jeg skulde bære mig ad med at hente dem der og sende dem den 31 Marts naar jeg først faar at vide at de er der 3 April. Jeg skrev for øvrigt og bad ham sende Dig Resten hvis der var for mange. Jeg skriver med Blyant fordi jeg ikke kan finde Schous Blækhus. I Morgen tidlig skal jeg ud til Johannes V Jensen og aftale hvad Tid vi kan gaa ind til Forlæggeren. Jeg glæder mig til at komme hjem til Jer. Jeg skal til Gilde hos Lysses i Mrg Aften og hos Karen Broes paa Tirsdag. Hils lille Lysse og Puf og Kys dem fra mig. Mange Kys til Dig selv fra
+Din
+Johannes Larsen
+Hilsen fra Schous</t>
+  </si>
+  <si>
+    <t>1909-07-18</t>
+  </si>
+  <si>
+    <t>Tivoli, København</t>
+  </si>
+  <si>
+    <t>Camilla Bertram
+Ludvig Brandstrup, billedhugger
+- Brorson
+Franziska  Erichsen
+Marie Eriksen
+Mogens Frijs
+Erik Henrichsen
+Karl Isakson
+Anker Kyster
+Peter Lundsgaard
+Nicolaus Lützhøft
+Karl Madsen
+Peter Magnussen
+Karen Meisner-Jensen
+- Multh
+Kai Nielsen
+Theodor Oppermann
+Theodor Philipsen
+Karl Schou
+Johan Svendsen
+- Westh
+Viggo Winkel
+- Ørkild</t>
+  </si>
+  <si>
+    <t>Greven: Det er omtalt i tidligere breve, at grev Mogens Frijs havde hyret Johannes Larsen til at illustrere hans private jagtdagbøger. Bogbinder Anker Kyster indbandt.
+"hos Brorson om Krediten": Det er uvist, hvad Johannes Larsen er inde på. 
+Johannes Larsen skrev også i følgende breve til Alhed om "Friluftsgymnasiet", som lå ved Helgoland. Han og Kai Nielsen tog boksetimer på dette sted.</t>
+  </si>
+  <si>
+    <t>Greven var meget tilfreds med bogen. Larsen har været hos Anker Kyster med den.
+Johannes Larsen har besøgt Brorson for at tale om kredit og fik ham ned på 50 kr.
+Larsen skal til frokost hos Philipsen. Han har truffet en masse mennesker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x4us</t>
+  </si>
+  <si>
+    <t>P.T. Valby 18 Juli 1909
+Hr. Ørkild [ordene overstreget]
+Kæreste Alhed!
+Jeg fik en hel del udrettet i Gaar. Først hos Greven som var meget tilfreds med Bogen, saa var jeg hos Oppermann, Xylografen som jeg skal hilse fra, lille Henriksen som var meget interesseret men som jeg skal op til i Mrg da der holdt en Bil og ventede paa ham. Saa var jeg hos Brorson om Krediten, da W &amp;amp; M ikke var i Byen, han var meget flink men maatte have et Afdrag da det hele ellers skulde til Bestyrelsen igen, men jeg fik ham pruttet ned til 50 K. Saa var jeg hos Anker Kyster med Bogen der skal jeg ogsaa op i Mrg. igen. Philipsen rendte rundt og ledte efter mig, Schou og jeg skal der til Frokost der i Dag. Her var Middag i Gaar med Karl Madsen Bertram og Isakson (Mange Hilsner) sender lille Marie og Fransiska bagefter i Tivoli til Johan Svendsen, traf der Lysse og Wests (Hilsner) og Muth. Nu skal jeg ud til Kai Nielsen paa Friluftsgymnasium. Luds i Jylland Bisters paa Reconvalescenthjem, Karen Broe en Dreng paa 9 Pund. Mange kærlige Hilsner til Jer alle
+Din Johannes Larsen
+Har skreven til Ørkild</t>
+  </si>
+  <si>
+    <t>1913-12-27</t>
+  </si>
+  <si>
+    <t>Det er muligvis maleren Th. Oppermann,som bor i Valby.</t>
+  </si>
+  <si>
+    <t>Fødselsdagshilsen. Du skal have billedet, som du har ønsket dig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PfYD</t>
+  </si>
+  <si>
+    <t>Kære Las.
+Til Lykke med Fødselsdagen. Marie og jeg er bleven enige om, at Du skal have det Billede med Hæssene, som det i mange Aar har været Dit højeste Ønske at faa, i Fødselsdagsgave. Det er i Valby og B kan faa det med hjem, naar [tilføjet langs siden: hun kommer. Det er forhaabentlig ikke noget alvorligt med Lysse. Din K S]</t>
+  </si>
+  <si>
+    <t>1916-02-09</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Christine Rasmussen
+Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>P.A.  Schou</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 33</t>
+  </si>
+  <si>
+    <t>Fritz Syberg beretter om sine oplevelser og sit udbytte ved P.A. Schous auktion.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ljIF</t>
+  </si>
+  <si>
+    <t>Langgade 30 Kbhvn Valby
+9-2-16
+Kære Etatsraad Rasmussen og Frue.
+Hermed sender jeg Dem Regningen fra P.A. Schous Auktion. Jeg fik omtrent alle de Billeder jeg vilde have. Kun et interiør og et Selvportræt gik fra mig. Interiøret fulgte jeg til 500 Kr. med det gik først ved 800, Selvportrætet fulgte op til 480 (jeg havde kun 400 Kr. tilbage den Gang) saa maatte jeg slippe; det blev først solgt da det var naaet op med 700. Men iøvrigt fik jeg en smuk Samling Billeder. Jeg synes selv jeg fik det næstbedste Selvportræt der var, og der var mange, og det kostede kun lidt over 200. Jeg vilde have været ud til Dem, men er stadig meget plaget af Influenza og holder derfor ikke af at komme til nogen, dels er jeg smittefarlig dels gaar jeg i Seng med Hønsene.
+(Det blev betragtet som en ren Scandale, jeg fik Syrenerne for 500 Kr.)
+Jeg glæder mig til at hænge Billederne op paa Museet jeg haaber de vil pynte. De venligste Hilsner til Dem begge.
+Deres hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1916-02-26</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>Fritz Syberg sender Mads Rasmussen en rykker, som han har glemt et par dage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7DXk</t>
+  </si>
+  <si>
+    <t>Langgade 30 Valby
+26-2-16
+Kære Hr Etatsraad Rasmussen
+Hermed sender jeg Dem et Skyldnerbrev. Jeg har glemt det et Par Dage, som De vil se af Datoen. Med venligste Hilsener til Dem og Deres Frue er jeg Deres hengivne
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1917-6</t>
+  </si>
+  <si>
+    <t>Poul S. Christiansen
+Peter Hansen
+Karl Isakson
+Johannes V. Jensen
+Theodor Philipsen
+Anna Syberg
+Fritz Syberg
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Familien Oppermann bor i Valby</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har sammen med andre malere været til Zahrtmanns begravelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KILC</t>
+  </si>
+  <si>
+    <t>Kæreste Alhed! Vi er her hos Johs. V. Baronens og P’s og Isakson og Philipsen og Poul Chr. Jeg skal hilse. Isakson og jeg var med Baronen henne at se Zahrtmans Have efter Begr. og gik saa med ud til Valby og spiste til Middag. Nu er vi altsaa her og her har Du Billeder fra Johs V. Din Paraply er ikke i Valby.</t>
+  </si>
+  <si>
+    <t>1918-12-29</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Berta Brandstrup
+Birgit Brandstrup
+Ebbe Brandstrup
+Jørgen Brandstrup
+Mogens Brandstrup
+Kate Brünniche
+Christian Caspersen
+Johanne Caspersen
+Erik Hirschsprung
+Johan Hirschsprung
+Grethe Jungstedt
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrups kone, Berta, døde 18. sept. 1918.
+Det vides ikke, hvem Holger var. Frøknerne Anna og Eva Hirschsprung kendes heller ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2657</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup og børnene savner Berta. 
+De har været rundt hos Hirschsprung-familien i juledagene og også haft mange besøg.
+Birgit Brandstrup skal fremover kun have få fag i skolen og ellers koncentrere sig om sin musik. 
+(Jo)hanne Caspersen har været på besøg.
+Jørgen Brandstrup skal giftes den følgende dag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GLgZ</t>
+  </si>
+  <si>
+    <t>Valby 29/12 1918
+Kære Søster Laura!
+Tak for Din Hilsen og glædeligt Nytaar.
+Du kan tænke Dig at vi har det temmelig trist og føler Savnet af det elskede lille Menneske forfærdeligt i disse Dage. Hvor er det slemt at savne saadan, og dog vil man jo ikke undvære sit Savn, og kan ikke lade være at mane Billederne frem af hende hvor sørgelige de end er; de staar saa fast i mine Tanker som om de var skaaren ind med Knive. Jeg tænker nu at de med Tiden viger Pladsen for de mange lysere Minder fra tidligere Aar.
+Vi var hos Kate Brünniche Juleaften og 1ste Juledag var vi herhjemme med Frøknerne Anna og Eva Hirschsprung og Mis. Saa skal vi i Morgen til Johan og ogsaa en Dag til Holger og en til Erik; saa har vi været Familien rundt og dermed har jeg nok.
+Børnene ere meget søde og besøger deres Venner og her kommer ogsaa en Del Unge her til Dem; det er jeg glad ved.
+Birgit skal nu ikke mere i Skole og det glæder jeg mig meget til. Hun er meldt ud men har faaet Lov at læse et Par Fag paa Skolen, saa hun ikke helt slipper sine Klassekammerater. og saa skal hun rigtig dyrke sin Musik det er meget bedre end at slide med Bøgerne fra Morgen til sen Aften for at faa den Studenterexamen og saa glemme det altsammen bagefter.
+Hanne var ude hos mig igaar og vi sad og snakkede saa hyggeligt om Berta. Hun vil have os hen en Aften og vi er saa glade ved de to og kan allesammen snakke med dem. 
+I Morgen har Jørgen Brandstrup Bryllup og jeg har været i Byen og købt en smuk stor Ske. De skal have Middag i Ny Rosenborg Restaurant. Igaar var de paa Visit her.
+Hils Pelle og hendes Datter og ønsker om godt glædeligt Nytaar til Jer
+Hilsen fra Børnene og Din Broder
+Lut.</t>
+  </si>
+  <si>
+    <t>1920-09-18</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Birgit Brandstrup
+Ebbe Brandstrup
+Mogens Brandstrup
+Grethe Jungstedt
+Adolph Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Ellen  Sawyer
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg flyttede ind hos datteren Ellen i kirkemøllehuset på Møllebakken i Kerteminde i 1920.
+De fire børn, som Laura Warberg havde omkring sig må være Christine Mackie, Alhed Larsen, Ellen Sawyer og Johanne C. Larsen, som alle boede i eller nær Kerteminde i 1920. 
+Berta Brandstrup døde 18. sept. 1918. 
+Laura Warberg kendte flere personer ved navn Caspersen, så det kan ikke afgøres, hvem hun i 1920 var i selskab med.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, BB2650</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup var glad for Lauras brev. Han har også hørt fra Mogens Brandstrup, som er i Firenze, hvor han har været "biskoppens tjener" ved en procession. Mogens maler flittigt.
+Ludvig glæder sig over Lauras flytning og over, at hun er omgivet af fire af sine børn. Han kan ikke forstå, at det netop den dag, hvor han modtog Lauras brev, er to år siden, at han mistede Berta. 
+Ludvigs stuepige fra Båxhult har aldrig været udenfor Smålands skove. Hun er kvik, men meget uvidende om alt.
+Det er dejligt, at Grethe skal til Italien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/O1lf</t>
+  </si>
+  <si>
+    <t>18/9 1920, Valby
+Kære Laura!
+Tak for Dit Brev som jeg lige har læst, og som jeg var meget glad ved.
+Jeg fik samtidig et Brev fra Mogens der antagelig i Dag er i Firenze igjen, Via degli artisti E. Jeg er bange at vore Breve, som ere sendte til det Sted Argenia, hvor han har boet, ikke naa ham. Der har været stor Kirkefest for en undergørende Madonna med Biskop i Laterancapellet fra Rom og Pragt og Processioner. Mogens var hædret med at Bønderne i Byen havde valgt ham til "camerione del vescovo" Biskoppens Tjener, en stor Ære ved Festen. Jeg gad vide i hvilke præstelige Ærinder han har forrettet denne Tjeneste.
+Han har nu i lange Tider kun set Italienere og taler Sproget godt. Jeg haaber at han gaar frem som Maler, i hvert Fald arbejder han flittigt tror jeg at kunne mærke.
+Det er store Nyheder du fortæller om Dig selv og Din Flytning. Jeg synes det er udmærket. Hils Elle og Las og P[ulæseligt] og Agrarens fra mig. Morsomt at Du har fire Børn og Caspersen om Dig. Ja Du kan tænke Dig hvor vemodig Dagen er for mig og sagtens ogsaa for Mogens. Jeg kan ikke forstaa at det er to Aar siden jeg mistede min elskede Berta og hver Krog i Huset hver Plante i Haven vinker til mig om hende. [Der mangler formodentlig en eller flere sider af brevet her]
+vi have alligevel ikke faaet Pigen. To havde jeg antaget og lovede mig meget af men de sagde fra den ene efter den anden. Naa der lader ikke til at være saa knap Tid paa dem og jeg faar nok en. Den lille Stuepige paa 17 Aar fra Båxhult er vældig flink og hurtig og flittig og meget sød. Hun har aldrig været uden for Skoven i Småland, og er utrolig uvidende om Verden og alt, men et godt Hoved. Det er morsomt at lære hende noget.
+Det er jo morsomt at Grethe skal til Italien i Vinter, saa træffe de nok Mogens, og han har godt af at faa en nordisk Kunstkammerat til Sammenligning.
+Birgit og Ebbe hilser Hils ogsaa Caspersen fra mig
+Din Lut.</t>
+  </si>
+  <si>
+    <t>1900-10-10</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Valby
+Kastrup</t>
+  </si>
+  <si>
+    <t>Vittoria Bacci
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Andreas Larsen
+Marie Oppermann
+Theodor Oppermann
+Theodor Philipsen
+Karl Schou</t>
+  </si>
+  <si>
+    <t>I flere breve i træk er det blevet nævnt, at Alhed halter og må ligge i sengen.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen besøger venner og kolleger i København. Han rejser til Alhed (på Erikshaab) den følgende dag. Det er trist, at hun halter og må ligge i sengen, men Larsen tror, hun får det bedre, når den lille ny er født.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7vxi</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 10 Octbr 1[noget af papiret mangler]
+Kæreste Alhed!
+Tak for Dine 2 Breve med de forskellige Husnumre, jeg glemte jo at rette det efter det første men da det var omtrent rigtigt gad jeg ikke lukke Brevet op igen, Du havde nemlig skreven 55 og det er 57. Jeg var i zoologisk Have i Gaar med Schou og derfra alene til Oppermanns og Brandstrups hvor jeg blev om Aftenen, jeg skal hilse fra dem. Vi talte netop om at det var [noget af papiret mangler]i havde hørt fra Vittoria og saa da jeg kom hjem laa der Dit Brev, hvor Du skrev at Du havde faaet Brev. Jeg gaar imidlertid ikke til Valby mere, jeg har nu været alle Vegne undtagen hos Philipsen, hvor jeg skal i Eftermiddag, og saa rejser jeg hjem i Morgen, d.v.s. over til Jer, jeg længes efter Jer og gider ikke gaa at drive her mere. Det er kedeligt at Du skal ligge saa længe men der er jo ikke andet at gøre, det [var] frygteligt om Du skulde faa varigt Men af det, og gaa og halte altid. Jeg kan nu ikke forestille mig andet end at Du bliver helt rask naar Du har faaet den lille ny. Naa jeg kommer altsaa i Morgen, saa jeg ved ikke mere at meddele, som ikke ligesaa godt kan vente til vi ses. Det er da udmærket at lille Puf har vundet et halvt Pund. Kys ham fra mig.
+Din Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1902-12-24</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger</t>
+  </si>
+  <si>
+    <t>Valby
+Bjerregaards Sidevej 4</t>
+  </si>
+  <si>
+    <t>Birgit Brandstrup
+Ebbe Brandstrup
+Mogens Brandstrup
+Emma Hirschsprung
+Erik Hirschsprung
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Fader Berg er Albrecht Warberg.
+Haabet = Gården Erikshaab, hvor Laura og Albrecht Warberg og deres børn boede i mange år. 
+Mester Erik = Erik Hirschsprung.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2649</t>
+  </si>
+  <si>
+    <t>Berta og Ludvig Brandstrup takker for billedet af Albrecht Warberg (Fader Berg). Den første jul uden ham bliver svær for Laura. Berta og Lud har mange gode minder fra Erikshaab.
+Drengene glæder sig til juleaften, som de skal holde hos deres mormor.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9D2q</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret:]
+BRANDSTRUP.
+BJERREGAARDS SIDEVEJ 4,
+VALBY.
+[Håndskrevet i brevet:]
+Kære Laura!
+Tak for Billedet, som vi fik imorges, og som vi blev meget glade over; Lut havde kun et meget gammelt Billede af Fader Berg og dette nye gengiver ham ganske som vi kendte ham og holdt af ham og som jeg altid vil mindes ham. Denne første Jul bliver jo den værste at komme over, men saa har I alle de gode Minder fra tidligere Aar at ty til og det maa hjælpe meget, synes jeg. Vi tænker meget paa Haabet og alle dets Beboere, for jeg personlig vil aldrig glemme den Gæstfrihed og al det Venskab, jeg har faaet dér.
+Her har vi det alle godt, og Drengene glæder sig meget til i Aften hos deres Mormor. Birgit skal med derind for første Gang. Mester Erik kommer ikke hjem til Julen, han bliver paa Lolland til Nytaar. Naa nu kun mange gode Hilsner fra os alle flest fra Lut og Berta
+24-12-02 -</t>
+  </si>
+  <si>
+    <t>1915-02-04</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Jørgen Schou</t>
+  </si>
+  <si>
+    <t>Valby
+Valdal</t>
+  </si>
+  <si>
+    <t>Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby, hvor adskillige af Fynboerne i årenes løb boede til leje. Marie Schou og sønnen Jørgen/Buf boede der efter Maries skilsmisse. Bygningen blev nedrevet i 1930.
+Astrid Goldschmidt og Jørgen Schou indledte et forhold, mens hun stadig var gift med Alfred Goldschmidt. Astrid og Jørgen var siden gift en kort periode.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid W-G til Jørgen Schou, 1905-02-04, 2413</t>
+  </si>
+  <si>
+    <t>Astrid vil komme med Østbanen kl. 4 og blive hentet af Jørgen. Hun glæder sig helt vildt til at gense sin elskede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rv9O</t>
+  </si>
+  <si>
+    <t>[Håndskreven på kuvertens forside:]
+Hr. stud polyt Jørgen Schou 
+Valdal
+Valby
+Danmark.
+[På kuvertens bagside:]
+Håndstempel og segl
+[I brevet:]
+Torsdag Eftmd 4/2-15
+Min egen elskede og allerbedste lille søde dejlige Buf! Da jeg lige nu - Kl 3 – kom hjem fra Byen, lå Dit søde Brev her - - Tusind Tak! Jeg kommer altså til Østbanen Kl c 4 præcis (herfra normalt 1⁴⁰, normalt dér 3⁴⁰ - men med ev. Forsinkelser er det jo bedst at sige Kl 4 – og så kan Du være der – ikke sandt? Det er allerbedst at komme på den Tid af Dagen – og så Du er der – åh, hvor jeg glæder mig – vildt – vanvittig – jeg spekulerer ikke på nogen Verdens Ting mere – lille søde kæreste Buf – min egen Buf! – Jeg går ned til Båden med dette. Tusind Millioner Kys og glade Hilsner og på Gensyner fra Din
+Dis</t>
+  </si>
+  <si>
+    <t>1916-02-23</t>
+  </si>
+  <si>
+    <t>Faktura</t>
+  </si>
+  <si>
+    <t>Axel  Steenbuch
+Axel  Steenbuch</t>
+  </si>
+  <si>
+    <t>Nørrevoldgade 9 København K</t>
+  </si>
+  <si>
+    <t>Valby Langgade 30</t>
+  </si>
+  <si>
+    <t>Faaborg Museums regning fra P.A. Schous maleriauktion bringes i erindring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hqAF</t>
+  </si>
+  <si>
+    <t>Til Fra
+Hr. Kunstmaler F. Syberg Overretssagfører Axel Steenbuch
+Valby Langgade 30 Nørrevoldgade 9 Hj. af Vendersgade
+København K., den 23 Februar 1916
+Telefon 69 Kontortid 9-8
+Jeg tillader mig at bringe Faaborg Musæets Regning fra P.A. Schous Maleriauktion, stor Kr. 2640 i Erindring.
+Ærbødigst
+Axel Steenbuch
+Ved A. Rasch Hansen</t>
+  </si>
+  <si>
+    <t>1920-10-09</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen
+Johannes Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Valdal var et nedlagt gartneri i Valby. Marie Schou/Syberg boede der i de sidste år af sit erhvervsaktive liv. Som pensionist flyttede hun til Pilegården i Kerteminde, hvor Fritz Syberg, hendes mand, boede. 
+Johannes V. Jensen udgav i 1920 bogen "Johannes Larsen og hans Billeder. Med et Kapitel af hans Erindringer", Gyldendalske Boghandel. I bogen optrådte blandt andet de viste billeder som illustrationer. Om portrættet af moderen skrev Johannes V. Jensen i bogen: (...) "Johannes Larsens Moder, hvis Portræt bringes i hans egen, af dyb sønlig Omhu og stum Bevægelse prægede Udførelse. Det taler for sig selv. En ung Pige er begravet i disse livsbedrøvede trætte Træk. Ak, hun har bødet sine Drenges forfærdelige Bukser i sene Aftentimers Lampelys - hvem husker ikke saadanne Øjne som man ubekymret plyndrede! Og der er det i dem som ligger dybere, det Ingenting i Verden mere kan svale, Alderens Forstemthed."
+Om billederne af Johannes Larsens far skrev Jensen i bogen: "Sin Fader har Johannes Larsen malet med den samme dybt forvarede Følsomhed; som han sidder ved sin Købmandspult og ser ud paa sine Pakhuse, med ligesom en usynlig Byrde paa Nakken der nagler ham til Stedet; eller i en Tegning med Hovedet paa Armene hvilende ud i sig selv en Stund efter Bordet, som han havde for Skik, eller spaserende med sin gamle Hund, nogenlunde skrøbelige og trofaste begge to. I det sidste Billede af ham er han malet paa Sengen, den han ikke mere skulde rejse sig fra, det har en egen skøn og bevægelig Modsætning mellem det store skæggede og kraftige Hoved og den afmægtige Stilling i Puderne, uden nogen Pathos, hverken hos den gamle en Gang saa urolige og driftige Mand, der nu er ankret ned, eller hos Sønnen der maler ham for at beholde ham paa den Maade man kan i Kunsten, men hvor det er inderligt fattet og smukt."</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
+  </si>
+  <si>
+    <t>Syberg takker for den smukke bog om Johannes Larsen. Det, som Johs. V. Jensen skriver om billederne af Larsens forældre, er så fint.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fci9</t>
+  </si>
+  <si>
+    <t>Valdal 9-10-20
+Kære Ven!
+Tak for Din smukke Bog om Las. Jeg har havt stor Glæde af at læse den, Ingen uden Du kunde skrive den. Hvor er det smukt hvad Du siger om Las’ Billeder af hans Moder og Fader. Den Bog vil blive staaende som et Dokument om Las.
+Hilsen til Dig og Else
+fra Din hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1926-07-06</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Både Johanne (Besse, Fritz Sybergs datter), hendes mand, Harald Giersing, og Marie Schou/Syberg boede på det nedlagte gartneri, Valdal, på Valby Langgade i 1926. Marie fortsatte med at arbejde i Rigsdagen, efter at hun og Fritz Syberg var blevet gift, og hun flyttede først til Kerteminde, da hun var blevet pensioneret. 
+Jensen-familien havde et hus i Tibirke, Nordsjælland.</t>
+  </si>
+  <si>
+    <t>Fritz og Lars (Sakker) Syberg vil komme på besøg hos Jensen en af de næste dage. De tager toget hjem om aftenen. 
+Fritz Syberg har haft en maveomgang, og Johanne (Besse) tilkaldte læge, men alt er godt nu.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ny9b</t>
+  </si>
+  <si>
+    <t>Valby Langg. 30 6-7-26
+Kære Joh. V. og Else.
+Jeg haaber at komme ud til Jer en af Dagene, men kan ikke sige med Sikkerhed hvilken Dag, dog bliver det snart, maaske allerede i Morgen, men bestemt ved jeg det ikke. Dersom I ikke har noget derimod, tager jeg Sakker med han har aldrig set noget af Nord-Sjælland. Vi bliver saa hos Jer og tager med Toget hjem om Aftenen, der gaar vist Tog ved 10 Tiden fra Hillerød.
+Forresten har jeg lige overstaaet et Mavetilfælde hvor Besse fandt det raadeligt at tilkalde Læge. Det var ubehageligt, men havde ingen Følger – j.m. ingen Operation til Følge – alt er nu i Orden. Altsaa paa snarlig Gensyn – (maaske i Morgen).
+Eders hengivne
+Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1929-11-02</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
+  </si>
+  <si>
+    <t>Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Valby
+Azaleavej 5</t>
+  </si>
+  <si>
+    <t>Rich[ard] Ancher
+- Bergmann
+Johanne Giersing
+- Hillingsøe
+Kirsten Syberg
+Peter von Syberg
+Ulla Syberg</t>
+  </si>
+  <si>
+    <t>Johanne/Besse Giersing var skuespiller.
+Det er muligt, at Ancher er Richard Ancher.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1270</t>
+  </si>
+  <si>
+    <t>Fritz Syberg er på vej til Aarhus for at se Johanne/Besse optræde. Han har fået en check på 2000 kr. fra Bermann og spørger Hans, om han har fået sine 500 kr.
+Syberg bliver mistroisk overfor kunsthandlere. Han har været troskyldig og givet Ancher et billede med, og nu er det solgt, men Ancher har trods flere rykkere ikke sendt Syberg penge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/SgBP</t>
+  </si>
+  <si>
+    <t>[Fortrykt på kortets adresseside:]
+KORRESPONDANCEKORT
+Til
+[Håndskrevet på kortets adresseside:]
+Billedhugger
+Hans Syberg
+Azaleavej 5 [et overstreget tegn]
+Kjøbenhavn Valby
+[Håndskrevet på kortets tekstside:]
+Posthuset Kjerteminde 2-11-29
+Kære Hans. Jeg staar og skal rejse til Aarhus og se Besse i Alladdin [det andet "l" i ordet overstreget] og netop paa Falderebet modtog jeg en Check fra Dir. Bergmann paa 2000 Kr - har Du overtaget de 500? i saa Fald er alt jo i Orden men send mig et Par Ord desangaaende. Jeg er her paa Pladsen igen Mandag Aften. Man bliver jo noget mistroisk mod Kunsthandlere - der er denne Ancher som nu i saa mange Aar har købt Billeder, men nu har jeg været letsindig og for ca. [et overstreget tegn] to Maaneder siden ladet ham faa et Billede til 500 Kr. Billedet er forlængst solgt ved jeg (fra Hillingsøe) Jeg har for ca tre Uger siden sendt ham et Rykkerbrev, og i forrige Uge sendte jeg ham en Postopkrævning men har stadig intet hørt fra ham. Det er ikke min Mening Du skal gøre noget ved det, det er blot for at forklare hvorfor jeg nu bliver urolig m.H. til Bergmann. Jeg haaber I har det godt i dette dejlige Vejr. Hils alle, alt vel. Hilsen fra Far.</t>
+  </si>
+  <si>
+    <t>1936-01-07</t>
+  </si>
+  <si>
+    <t>Pilegården Kerteminde</t>
+  </si>
+  <si>
+    <t>Olga Petersen
+Kirsten Syberg
+Peter von Syberg
+Ulla Syberg
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Poul Uttenreitters bog, "Fritz Syberg", blev udgivet af Kunstforeningen, København 1935.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1285</t>
+  </si>
+  <si>
+    <t>Fritz Syberg beder Hans om at skaffe et eksemplar af Poul Uttenreitters bog, Fritz Syberg, og sende den til Olga Petersen i Rumænien.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/I22m</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Billedhugger
+Hans Syberg
+Azaleavej 5
+Kjøbenhavn Valby
+[På kuvertens bagside:]
+Syberg - Kjerteminde
+[I brevet:]
+Pilegaarden Kjerteminde
+7-1-36
+Kære Hans.
+Jeg har lige skrevet et Brev til Olga hvis Adresse saavidt jeg har kunnet tyde den er:
+Fru Olga Petersen
+Sofia Rämiciana ["Rämiciana" overstreget] Ränniciana
+Bukaresti
+Romänia
+Med det samme erindrer jeg Dig om Dit Løfte at søge at fremskaffe nogle Eksemplarer af Uttenreitters Bog og hvis det lykkes sende hende et Eksemplar med en Hilsen fra "Jer Børn" hvad vistnok vil være hende en stor Glæde i det fremmede Land. 
+Alt vel her, jeg haaber det samme hos Jer. Hils Ulla og Børnene og Hilsen til Dig selv fra Far</t>
+  </si>
+  <si>
+    <t>1916-06-17</t>
+  </si>
+  <si>
+    <t>Langgade 30 Valby</t>
+  </si>
+  <si>
+    <t>Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Det er omsider blevet lidt varmere. Der var smukt både ude og inde hos Else og Johs. V. Jensen.
+Europas folk burde have gravet en tunnel under Atlanterhavet i stedet for at slå hinanden ihjel.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6JVL</t>
+  </si>
+  <si>
+    <t>Langgade 30 Valby
+17-6-16
+Kære Venner!
+Endelig har vi - i Dag – mærket en lille Smule Sommer. Ellers har det blæst saa Støv og gammelt Madpapir har fyldt Luften i Valby og Omegn. I zool. Have var det ved Juletid 6 Gr. Varme, igaar viste [”viste” overstreget] den 16 Juni viste Termometeret samme Sted 6 ½ Gr. Tak for Dagene ude hos Jer. Der var smukt [et overstreget, ulæseligt ord] hos Jer baade ude og inde. Gid I aldrig maa opdage hvor lykkelige I er. Det er ikke af Pessimisme jeg siger det – tværtimod. Dersom Evropas Folkeslag havde kunnet se saa klart, som de kan nu, hvilket Gode Freden var, mon de saa ikke havde mobiliseret Millionhærene til at grave en Tunnel under Atlanterhavet i Stedet for at slaa hinanden ihjel? Hils Børnene.
+Levvel og paa Gensyn
+Eders hengivne
+Fritz Syberg.
+Marie slider i sine Borgere, hun beder mig hilse mange Gange og sige Tak for sidst.</t>
+  </si>
+  <si>
+    <t>1921-08-01</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Langegade 30 Valby</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1803</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen rejser til Sønderjylland på sommerferie.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kx6w</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Dis Warberg
+Langegade 30
+Valby
+[I brevet:]
+Lemvig 1/8 1921.
+Kære Dis!
+Mange Tak for dit smukke og venlige Brev. Vi har haft rasende travlt for at naa at faa Sommerferie, og nu skal vi endelig have den. Vi rejser til Sønderjylland i Morgen tidlig og trænger svært til lidt Fritagelse fra Pligter og Byrder.
+Mange venlige Hilsner fra os begge. Din heng. Thøger</t>
+  </si>
+  <si>
+    <t>1924-11-19</t>
+  </si>
+  <si>
+    <t>Hareskov?</t>
+  </si>
+  <si>
+    <t>Uraniavej   1878 C
+Valby 1799 V
+Brønnum</t>
+  </si>
+  <si>
+    <t>Christian Gulmann
+- Jacobsen, frøken
+Johan Larsen
+Eiler Lehn Schiøler
+Annette Schiøler
+Eiler Schiøler
+Jørgen Schou
+Marie Schou
+Nalle Schou
+Viggo Stockfleth
+Fritz Syberg
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen opholder sig på Hareskov Sanatorium efter nogle smertefulde hjerteanfald (Birgit Bjerre: Marie - uundværlig husholderske i to kunstnerhjem Østfyns Museer 2012 s. 90)
+Det er uvist hvem Gru er.
+I omkring 125 år lå Café Brønnum i stueetagen af Brønnums Hus klos op ad Det Kgl. Teater og Kongens Nytorv, som var meget besøgt af skuespillere, forfattere og andre kulturpersonligheder.(aok.dk)</t>
+  </si>
+  <si>
+    <t>Hans Syberg har fået guldmedalje og legat for en figur. Gallerikommisionen ville gerne have købt den.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VcOp</t>
+  </si>
+  <si>
+    <t>19 Novbr. 1924. Uraniavej
+Kæreste Alhed!
+Ja nu kom Stockfleth, jeg skal hilse mange Gange. Det er gaaet mig godt i Dag; dejligt lyst Vejr. Bag efter kørte jeg ud til Valby og traf Baronen alene hjemme, Marie i Rigsdagen, og bagefter skulde hun spise med Buf &amp;amp; Kone, Bufs Fødselsdag. Han kom lidt efter og jeg gratulerede ham. Mange Hilsner fra Baronen. Lysse og Hr Gulmann kom ind til mig da jeg spiste Frokost hos Brønnum. Baronen var glad og stolt over at Hans havde faaet Guldmedalje og Legat. Og Gallerikommisionen vilde have haft hans Figur hvis de havde set den før de købte paa Foraarsudstillingen; jeg sad og snakkede med ham til Spisetid. Schiølers og Gru skal i Theatret og Ejler Nette Frk Jacobsen og jeg gaar nu i Biograf
+Mange Hilsner Din JL.</t>
+  </si>
+  <si>
+    <t>1939-03-21</t>
+  </si>
+  <si>
+    <t>Azaleavej 25 Valby</t>
+  </si>
+  <si>
+    <t>Viggo Jastrau
+Ernst Syberg
+Kirsten Syberg
+Peter von Syberg
+Ulla Syberg
+E Wünstedt</t>
+  </si>
+  <si>
+    <t>Kunstforeningen lå og ligger (i 2023) på Gammel strand i København.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57 A 120, Lb. 2, 1289</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har for første gang i de 39 år, han har været medlem, vundet en gevinst i Kunstforeningen. Han beder Hans om at vælge for sig. Jastrau må kunne fortælle, hvornår udleveringen finder sted. Alternativt kan Ernst/Rille måske hente gevinsten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/XYRP</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Billedhugger 
+Hans Syberg
+Azaleavej 25
+Kjøbenhavn Valby
+[I brevet:]
+Pilegaarden Kjerteminde
+21-3-39
+Kære Hans.
+Her sender jeg Dig et Kort, der tyder paa at jeg er Vinder i Kunstforeningen. Det er i saa Fald første Gang det er hændet i de ["de" indsat over linjen] 39 Aar jeg har været Medlem. Jeg kan ikke se ["Jeg kan ikke se" overstreget] Man vælger i Rækkefølge efter Lodtrækningen antager jeg, men jeg kan ikke se om jeg er "først eller sidst eller midti" Jeg ved heller ikke hvornaar Valget af Gevinst foregaar, men vil Du ikke være saa sød at foretage Valg for mig. Du kan vel faa at vide, naar det er, hos Jastrau. Kan Du ikke, er maaske Rille i Byen, (han skal jo snart have Udstilling) og kan ["kan" indsat over linjen] paatage Ulejligheden. 
+Hilsen til Jer Allesammen.
+Far. 
+[Fortrykt på kortet:]
+[Logo] Herr
+deltager som Medlem af
+Kunstforeningen i København
+med Nr.........i Fordelingen af Kunstværker
+for Aaret 19 .
+f. T. Kasserer
+[Maskinskrevet på kortet:]
+Maleren Hr. Fritz Syberg
+Overkærby
+Kerteminde
+[Håndskrevet på kortet:]
+2018
+39
+E. Wünstedt
+[Stemplet på kortet:]
+KUNSTFORENINGEN</t>
+  </si>
+  <si>
+    <t>1909-07-20</t>
+  </si>
+  <si>
+    <t>Valdal</t>
+  </si>
+  <si>
+    <t>Svendborg</t>
+  </si>
+  <si>
+    <t>Mogens Frijs
+Erik Henrichsen
+Anker Kyster
+Andreas Larsen
+Johan Larsen
+Nicolaus Lützhøft
+- Møldrup
+Theodor Oppermann
+Christine Swane
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Valdal var et nedlagt gartneri i Valby, hvor adskillige af Fynboerne i årenes løb boede til leje. 
+Det er uvist, både hvad det er "National" har skrevet og hvilke papirer, Johannes Larsen har bedt Erik Henrichsen om at rekvirere.
+"Greven": Grev Mogens Frijs har hyret Johannes Larsen til at lave illustrationer til en jagtdagbog, og Anker Kyster skal stå for indbindingen. Sagen er også omtalt i tidligere breve fra Johannes Larsen til Alhed.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har bedt Erik Henrichsen rekvirere papirer fra Svendborg.
+Larsen får lektioner i boksning og gymnastik. 
+Han skal til grev Frijs og Anker Kyster og snakke om grevens bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/lcOb</t>
+  </si>
+  <si>
+    <t>Valdal 20 Juli 1909.
+Kæreste Alhed!
+I Gaar var jeg hos Din Moder, hun fortalte mig at ”National” var gaaet til Meningen overfor Christine. Jeg skal spise Frokost hos Din Moder i Dag og følge med ud til C. Jeg var hos Møldrup i Gaar men han var ikke hjemme for Tiden, gik saa til Erik Henrichsen og fik ham til at rekvirere Papirerne fra Svendborg saa de kan være her naar Møldrup kommer tilbage. Jeg faar nu daglig 2 Lektioner i Boxning og Hjemmegymnastik, saa jeg kan lære Drengene det naar jeg kommer hjem, jeg har faaet en Gymnastikbog som er meget tydelig og faar Øvelserne gennemgaaet af Læreren. I Aftes var jeg til Middag hos Oppermann sammen med Lysse. Nu skal jeg til greven og Anker K. og snakke om Bind, jeg traf ikke førstnævnte i Gaar da han var ude med Franskmanden. Mange kærlige Hilsner til Jer alle
+Din
+Johannes Larsen
+Tak for Brevet!</t>
+  </si>
+  <si>
+    <t>1910-06-09</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens Familiearkiv, Mappe 27</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Karl Schou, at han sender bud efter malerierne mandag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/R6mK</t>
+  </si>
+  <si>
+    <t>9 Juni 1910.
+Herr
+Kunstmaler Carl Schou
+Valby Laggade 30
+Da Malerierne skal afsendes Torsdag, tillader jeg mig at lade dem afhente Mandag Formiddag.
+De bedes komme i Telefonen,da der er en Ting ,jeg gerne vil tale med Dem om.
+Ærbødigst</t>
+  </si>
+  <si>
+    <t>1918-08-18</t>
+  </si>
+  <si>
+    <t>Zoologisk Have, København
+Vedbæk
+Valby</t>
+  </si>
+  <si>
+    <t>Max Ballin
+Lauritz  Birck
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Ludvig Dahlerup
+Otto Gelsted
+Frøken Heilmann
+- Hjort
+Andreas Larsen
+Johan Larsen
+L.O. Lauridsen
+Eiler Lehn Schiøler
+Arne Manniche
+Eiler Schiøler</t>
+  </si>
+  <si>
+    <t>Rigabalsam er en type spiritus, der bliver fremstillet i Letland.
+Ballin-affæren: Max Ballin var spekulant i kredsen omkring Landmandsbanken. Professor Birck var medlem af Landmandsbank-kommissionen, som afslørede, hvordan Ballin m.fl. udnyttede krigskonjunkturerne til spekulation i ikke-eksisterende værdier.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har været i Zoo. Han har købt vindjakke, patronbælte, rygsæk og gummistøvler, så nu kan han optræde forklædt som lørdagsjæger. Han har spist frokost hos Dahlerup og Hjort. Professor Birch har været til middag, og han var lidt mat samt havde beskidt flip på som Gelsted.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0RZO</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevet]:
+FRITZ SVENSSON København, den 
+TELEGRAM ADR.: TIVOLISK
+PERSONBANEGAARDENS
+CAFÉ &amp;amp; RESTAURANT
+KØBENHAVN
+AABEN FRA KL. 5 MORGEN TIL KL. 12 NAT
+TELEFON: 2239 CAFÉ
+2163 (tegning af bygningen) &amp;amp;
+BYEN 3500 RESTAURANT
+SMØRREBRØD * FROKOSTRETTER * CABARET * DINERS * SOUPERS 
+[Skrevet med håndskrift]: 18 Aug 1918
+Kæreste Alhed!
+Tak for Brevet, det var da heldigt I fik slukket. Jeg var i zoologisk Have i Formiddags og i Eftrmdg har jeg været omkring og købe ind og tager nu til Vedbæk. Jeg naaede altsaa ikke Valby men nu skal jeg se hvordan det gaar naar Vi kommer tilbage fra Vigen. Vi kører derud i Bilen. Manniche og unge Schiøler skal med. Jeg fik da Kufferten i Gaar den havde været i Birkerød formedels en gl. Seddel. Jeg var oppe hos Smør Chr. for at hente min Skitsebog og maatte love at spise Middag hos ham paa Mandag. Jeg har købt mig en Vindjakke et Patronbælte en Rygsæk og et par Gummistøvler til Skrævet, saa jeg glæder mig til i Mrg. at optræde forklædt som Søndagsjæger. Fik Drengene saa Ferien forlænget?? Kan Du skrive til mig saa jeg kan have Brev Mandag Mrg? Jeg købte ogsaa 6 Par Sokker i Magasinet, jeg kunde ikke strække mig videre da jeg jo ikke har Kort og maa betale men jeg gaar til LO. Lauridsen Mandag og faar dem til at sende med Opkrævninger.
+Jeg spiste Frokost hos Dahlerup og Hjort i Gaar. Rigabalsam. Særlig Dahlerup var meget glad ved at se mig, jeg skal hilse fra dem begge. Det er rart at høre at det nu gaar ham saa godt. Schiøler og Frk. Heilmann er alene hjemme. I Aftes havde vi Prof. Birch til Middag. Han var en meget tiltalende Mand men aabenbart lidt mat efter Ballin Affæren og saa havde han en beskidt, blød Flip som Gelsted. Hils Magisterens.
+Mange kærlige Hilsner til Dig og Drengene fra Din Johannes Larsen.
+PS. Det er en hel Kunst at skrive med denne Pen. JL.</t>
+  </si>
+  <si>
+    <t>1923-10-09</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Møllebakken, 5300 Kerteminde, Danmark</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Peter Oluf Brønsted
+Guy  de Maupassant
+Charles Dickens
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
+  </si>
+  <si>
+    <t>Kopier findes på Johannes Larsen Museet.</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted er meget optaget af indretningen af forældrenes nye bolig. 
+Hun beretter om biograftur, om læsning af bog og om et franskkursus.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wMIk</t>
+  </si>
+  <si>
+    <t>9-10-23.
+Kære Muk!
+Tak for Brevet i Gaar. Jeg blev meget glad for det, især da jeg havde regnet ud at jeg umuligt kunde faa før Tirsdag Eftermiddag. Jeg løb strax over og viste Bedstemoder det. Hun tænker jo paa at forære jer en Sofa (du maa ikke fortælle hende, jeg har sagt det) riktig pæn, med rødt Betræk. Men da hun ikke rigtig ved om hun har foræret Dis den, skal hun høre fra hende inden hun fortæller jer det. 
+Lejligheden ser jo yndig ud. Skal vi ikke have en Masse Stikkontakter at vi bliver fri for alle de ækle Lamper i Loftet. Jeg er glad ved at du vender Sofabetrækket. Det har altid været pænere paa den anden Side; men det vil vist ikke blive helt let at faa det til at ”staa” til Væggen. Mon jeg ikke kan faa et af de tre smaa Værelser??
+I Dag har vi haft en stor Kampagne med at ordne Syltetøjskabet. Bedstemoder har været herovre og hjælpe (Det er naturligvis hende der har iscenesat det.
+I Gaar strøg vi hele Dagen. 
+Bedstemoder og jeg er begyndt at læse Fransk. Vi læser ”Le Mariage de Chiffon”. Forleden inviterede Bedstemoder mig i Biografen. Vi saa ”Store Forventninger” af Dickens. Den jeg saa blev indspillet paa Valdal – Lørdag Aften satte jeg mit Uhr til at vække Kl. 6; men det vækkede af en el. anden ubegribelig Grund Kl. 12½ Nat; maaske det var for at minde mig om at Fødselsdagen var begyndt og at jeg skulde være andagtsfuld. – Jeg syntes jeg havde saa meget at fortælle , men nu har jeg glemt det. Her er 4 Spørgsmaal: Hvad Sal? Er der Centralvarme? Vender Dagligstuevinduerne mod Nord (nordvest) el Syd (sydøst)? Hvad Gadenummer? 
+Det regner i Dag og jeg har det hyggeligt paa mit Værelse med Ild i Kakkelovnen, røde Roser paa Bordet og nogle smaa meget lette Cigaretter. Jeg læser Maupassants Fortællinger.
+Tak Bes for hendes Brev og foresten Peder for at købe sig selv et Kort. Jeg vil gerne beholde mit.
+Hilsen til jer alle fra Lomme.</t>
+  </si>
+  <si>
+    <t>14. jan. 1928</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
+  </si>
+  <si>
+    <t>Vagn Jacobsen
+Johannes V. Jensen
+Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Denne dag i Johannes Larsens dagbog indeholder en beskrivelse fra rejsen til Portugal, Madeira, De Kanariske Øer, Afrika, Italien og Frankrig.
+Dagbogen har notater fra afgangen i København den 14. januar 1928, til afrejsen fra Paris den 28, februar 1928..
+Blandt deltagerne i rejsen var Johannes V. Jensen, Brygger Jacobsen og sønnen Puf.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fKcmPEbS</t>
+  </si>
+  <si>
+    <t>1914-9-31</t>
+  </si>
+  <si>
+    <t>Bertram -
+Esther Dahlerup
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930. Efter sin skilsmisse fra maleren Karl Schou i juli 1913 flyttede Marie Schou og sønnen Jørgen ind på Valdal. 
+Jørgen Schou og Astrid blev et par formodentlig allerede inden, at Astrid var skilt fra Alfred Goldschmidt. 
+Det er uklart, om den omtalte Bertram er den person, som er biograferet i databasen eller en anden af dette navn. 
+1 dansk mil er 7.532,48 meter.
+Verte: Vend (bladet).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Jørgen Schou til Astrid Warberg, 1914-09-31, 2411</t>
+  </si>
+  <si>
+    <t>Jørgen ville ønske, at han skrev lige så godt som Astrid. 
+De 14 dage med Astrid i Kerteminde var de lykkeligste i Jørgens liv. Han skal dagen efter begynde på kontoret og har allerede skrevet på en ansøgning.
+Jørgen og hans mor har været på en cykeltur.
+Familiens stuepige kunne se på Jørgens læber, at han havde kysset Fru Dallerup. Jørgen er meget bange for, at hans mor skal opdage hans og Astrids forhold, og han gemmer brevet i skuffen ved den mindste lyd.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/V5HU</t>
+  </si>
+  <si>
+    <t>Valdal. 31 – 9 – 14.
+Min egen, kære, lille, Dis.
+Jeg griber Lejligheden nu Mor er i Byen til igen at skrive til Dig. Mit sidste brev var vist ogsaa ualmindelig kedsommeligt, men det skulde ogsaa besørges paa ½ Time og saa kan det nu ikke blive bedre. Hvor vilde jeg dog gerne kunde skrive saadan som Du saa mine Breve kunne være Dig til lige saa stor Glæde naar Du er trist og ensom, som Dine Breve Dine gode, søde, rare Breve er for mig. – Men selv om Du er i daarligt Humør saa har Du ikke Lov til at skrive saadan noget som at Du ” er duvæ et uværdigt Menneske” i Sammenligning med Mor, Bertram og de andre. Et Menneske der holder af et andet, og jeg tror Du holder meget af mig, og giver dette andet Menneske saa meget som Du har givet mig, kan ikke, hvad saa end alle andre siger, være et uværdigt Menneske. –
+Jeg har lige siden jeg kom hjem ikke tænkt paa andre og andet end vores 14 Dage i Kerteminde, de lykkeligste 14 Dage jeg nogensinde har oplevet. Jeg er sikker paa at de vil hjælpe mig i mit Arbejde og sætte mig igang igen hvis jeg er ved at gaa i staa. I Morgen skal jeg begynde. Jeg var ude paa Kontoret i Gaar for at orddne det ene "d" i ordet overstreget, og over ordet er skrevet ”uha”! noget Vrøvl med Orlogsværftet og blev uden Varsel sat til at skrive en Ansøgning – saadan en med ”Undertegnede ansøger hermed .. o.s.v.” – jeg var en Besvimelse nær af Skræk og Rædsel da jeg fik udleveret et mægtigt Ark Papir og en Pen og blev stillet op ved en Skrivepult midt i dette ærefrygtindgydende Kontor. Men tænk saa, det gik. Det er det første Resultat af Din gode Indflydelse paa mig og det imponerede mig selv umaadelig.
+Jeg har været en Cycletur paa c. 4 Mil med Mor som Bagsædepassager. Hun var begejstret og syntes det var den ideelle Cycle, uden Vanskeligheder med Modvind og Bakker. Jeg tror hun let vil blive forfalden til at cycle paa den Maade og jeg er glad for det for jeg tror hun har saa godt af det.
+I Dag kom vores Pige med en uforsigtig Bemærkning om mine Læber der gav Anledning til at Mor fik at vide at jeg havde kysset Fru Dallerup. Gud ved, om der skulde komme yderligere Spørgsmaal. Hvis vi 2 bliver opdaget stoler jeg paa Dine Breve. De maa kunne gøre Underværker og overbevise selv den mest forudindtagne om at Du kun har gjort mig godt.
+Kære, kære Dis faar jeg Dig dog ikke snart at se. Jeg længes umaadelig efter Dig og saa har jeg ikke en Gang et Fotografi af Dig, det kunde Du gerne sende naar Du igen en Gang skriver. 
+Nu vil jeg slutte Brevet Mor er nemlig kommet hjem og saa snart jeg hører den mindste Lyd i Stuen ved Siden af farer Brevet ned i min Skuffe mens jeg sidder og ser uskyldig ud. Det er meget pinligt og tager på Nerverne. 
+Mange Tusind kærlige Hilsener, min egen, egen Dis fra 
+Din 
+Buf.</t>
+  </si>
+  <si>
+    <t>1924-03-08</t>
+  </si>
+  <si>
+    <t>Fiilsø
+Odense, Fyn
+Sejerø
+Helsingør
+2500 Valby</t>
+  </si>
+  <si>
+    <t>Harald Bing
+- Bredlund
+Esther Dahlerup
+Alfred Eckardt
+Fru Engell
+Achton Friis
+Marie Henriques
+H. C. Holm
+Helge Jacobsen
+Johannes V. Jensen
+Frithiof Kemp
+Eiler Lehn Schiøler
+Ellen Dorothea Lehn Schiøler
+Christine  Mackie
+Johannes Madsen
+A Munch-Petersen
+- Pechardt
+Johan Christian Petersen
+Hans Poulsen
+Marie Schou
+Fritz Syberg
+Andreas Peter Weis</t>
+  </si>
+  <si>
+    <t>I 1917 bad vekselerer og millionæren Eiler Lehn Schiøler, hvis store interesse er fugle, Johannes Larsen om at lave en række illustrationer til et stort bogværk i 8 bind om Danmarks og Grønlands fugle. Han ville selv finansiere projektet - et sandt livsværk, men Landmandsbankens krak i 1922 kom i vejen og betød personlig ruin for Lehn-Schiøler. Støttet af fondsmidler lykkedes det dog at fortsætte værket, om end det forblev en torso med kun 3 af 8 planlagte bind fuldførte.
+Det er uklart, hvem Ellen er. 
+Vedr. loftet: Johannes Larsen malede det store loftsbillede med storkemotiv i Kongens Håndbibliotek på det nye Christiansborg.
+I slutningen af brevet skriver JL "gik op til Chr." Der er tale om Christine Mackie, Alhed Larsens søster.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har travlt i hovedstaden med arbejdet med illustrationerne til bogværket Danmarks Fugle, hvis udgiver er vekselerer og ornitolog Lehn-Schiøler.
+Han tegnede også en del skitser i Zoologisk Have og sås i selskabeligt lag med Johs. V. Jensen, Sybergs og en del andre. Alhed Larsen får en udførlig udredning vedrørende diverse regninger.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7pRJ</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 8 Marts 1924.
+Kæreste Alhed!
+Tak for Brevet i Gaar. Som Du kan se af Telegrammet som jeg sender naar jeg gaar hen med dette har jeg taget Dit Raad til Indtægt. I Morges kom Johs V. og hentede mig i zoologisk Have hvor jeg tegnede Skitser til Taffelænderne som jeg nu skal til at lave Tavler af. Jeg spiste Frokost hos Johs. V. og gik derfra ind til Papirpetersen og forsynede mig med Papir og en ny Aquarelkasse, og har nu siddet og lavet Udkast til den første Tavle. Det var forøvrigt ikke min Mening at blive hjemme mere end et Par Dage mens jeg fik lavet mig et Par nye Træskostøvler, saa vilde jeg have rejst over til Fiilsø for at male Billeder til Udstillingen i Odense og saa bagefter taget herover og male Loftet. Men maaske er det fornuftigere at vente til Vejret bliver mildere og der kommer flere Fugle derovre, i hvert Fald bliver det jo behageligere og jeg kan jo saa ogsaa faa lavet flere Billeder i kortere Tid. Men der havde maaske været en Chance for at male Ænder og Svaner i Vaager, hvis der altsaa er nogle. Men nu gaar jeg altsaa i Gang med Dykænderne. I Forgaars Aftes var jeg til Johs. V.s Foredrag i Glyptotheket og havde Uglen med. Bag efter var vi inviteret til Smørebrød Øl Kransekage og Vin nede i Kælderen, sammen med Johs. V.s Marie Henriques Baronen Marie Weis's Fr[ulæseligt] Poulsens ORS Mikkelsen og nogle unge Mennesker, samt en lille glatraget affabel Herre som gik rundt og præsenterede sig, men jeg kunde ikke høre hvad han kaldte sig og fik først bag efter at vide at det var Helge Jacobsen. Jeg kom til at sidde sammen med Fru Weis og Fru Poulsen og havde Frk Henriques ved min anden Side og Weis lige overfor, han var meget livlig. Baronen og Marie fulgtes vi med hjemad. Baronen var i Færd med at faa Influenza og Marie skældte mig ud fordi jeg ikke boede i Valby. Jeg gik derud i Gaar men traf ingen hjemme. Jeg sendte en Buket Nelliker ud til Krematoriet. Fru Dahlerup havde frabedt sig Kranse. Jeg var ude hos Achton Friis i Gaar Frmdg. Han mente det var bedst han følte sig for hos Bing med Hensyn til det han talte om. (Dyrene). Da jeg fortalte ham at jeg rejste hjem bad han mig om at sende ham Tegningerne fra sidste Tur, hvilket jeg lovede, men nu maa bede dig om. Du maa saa lade Madsen pille Sejerø Tegningerne ud af Rammerne. Desuden kommer jeg nu i Tanker om at jeg glemte at tage de 4 originale Tavler ud, men de kan godt blive derovre til videre, for de staar vel godt tørt. Jeg har hævet de 800 Kr. Kunstforeningen og har dem. Af Chequen fra H.C. Holm for Kortene har jeg betalt Munch Petersen for Leje og Avertering og sender Resten paa Cheque samt Kvitteringen. Alfred Eckardt har jeg betalt foruden de 200 Kr. - 664 Kr. 99 Øre - Resten af hvad han havde lagt ud og vedlægger foreløbig Kvittering. Dem betalte jeg med en Cheque fra Fru Engell (700). Bredlund har 50 Kr. fra Fuldmægtig Pechardt, ham med Afbetalingen. Ellers tror jeg ikke der er kommen mere ind. Skræderen fra Helsingør var her i Gaar og prøvede de 2 Jakker og Vinterfrakken færdig. I Aftes var jeg med Schiøler henne hos Ellen. Schiøler er i svært godt Humør for Tiden det gaar godt med Forretningen og der er Udsigt til at han med det allerførste kan blive helt færdig med Landmandsbanken. Det lyder forbavsende men Kemp fortalte mig noget lignende forleden. Naar jeg nu skal blive her maa jeg vel sende noget Snavsetøj hjem. Jeg skal undersøge det paa Mandag. Mange kærlige
+Hilsner
+Din
+JL
+Jeg gik op til Chr. før da jeg kom fra Byen for at kunne fortælle Dig hvordan hun havde men traf hende ikke hjemme.
+JL</t>
+  </si>
+  <si>
+    <t>1937-07-27</t>
+  </si>
+  <si>
+    <t>Franz Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Kirsten Syberg</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Marie Schou
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Fabriken: Hans Syberg producerede en tid et keramisk stel i hjemmet på Azaleavej i Valby</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv. Brev i fotokopi. Hvor originalen findes vides ikke</t>
+  </si>
+  <si>
+    <t>Marie og Fritz Syberg har næsten glemt Kirstens fødselsdag. De sender fem kroner til en bog, som hun selv må vælge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Yi5R</t>
+  </si>
+  <si>
+    <t>Pilegaarden 27-7-1937
+Kære lille Kjesser.
+Nu har vi jo igen glemt Din Fødselsdag! Det vil nu sige glemt den har vi nu ikke helt, vi ved jo nok Du har en, og naar Tante Marie har Fødselsdag den 21 Januar, Hans den 21 Februar og Du den 21 Marts saa skulde man jo tro den var let at huske. Men alligevel, den bliver ved med at smutte fra os. Men Din Fødselsdagsgave skal Du faa, og mange, mange, Lykønskninger fra hele Pilegaarden.
+Et Kys fra Bessefar
+Kære Kirsten!
+Tillykke med tilbagevirkende Kraft – de fem Kroner er fra Tante Marie og mig til en god Bog, vi kan ikke finde en virkelig god her i Kerteminde saa du maa hellere selv vælge dig en. Hils hele Fabriken med Tilbehør – 1000 Hilsener din organistiske Onkel Trylle.</t>
+  </si>
+  <si>
+    <t>1913-05-02</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft</t>
+  </si>
+  <si>
+    <t>Peter Hansen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 30</t>
+  </si>
+  <si>
+    <t>Nicolaus Lützhøft skriver om et billede af Peter Hansen, som MR har overvejet at købe, men som Peter Hansen har tilkendegivet, han ikke husker og ikke mener kan have nogen særlig værdi. NL mener, at maleriet er værd at erhverve.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Ayi5</t>
+  </si>
+  <si>
+    <t>Kære Herr Etatsraad!
+Maa jeg i al Hast have Lov at svare paa Deres Brev.
+Billedet af Peter H. er en Studie i Olie af en nøgen ung Mand i et grønt Landskab fra Valby Fælled. Solskin ikke som P.H. skriver Graavejr.
+Det er muligt, at Peter har glemt dets Existens, men det forringer ikke Billedets Værd. Det er meget smukt. Jeg har det nu hos mig, og vi kan faa det for 350 Kr. Det er ingen urimelig Pris. Giv mig den Fornøjelse at komme op og se paa det eller sende Bud efter det.
+Venligst Hilsen Deres hengivne Nic. Lützhøft</t>
+  </si>
+  <si>
+    <t>1913-05-06</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen underretter Nicolaus Lützhøft om, at han nu har set nærmere på Peter Hansens billede og ikke synes om det. Da Peter Hansen heller ikke synes om det, mener MR ikke, der er nogen grund til at købe det.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/87VJ</t>
+  </si>
+  <si>
+    <t>6' Maj 13.
+Herr Nic. Lützhøft,
+Hersteds.
+Jeg har nu set paa Peter Hansens Billede ,men synes ikke om det,og det gør Peter Hansen jo heller ikke,saa jeg synes ikke, at der er nogen Grund til at købe det.
+Med venlig Hilsen forbliver jeg
+Deres hengivne 
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1939-07-03</t>
+  </si>
+  <si>
+    <t>Hans  Syberg
+Ulla Syberg</t>
+  </si>
+  <si>
+    <t>Azaleavej 25</t>
+  </si>
+  <si>
+    <t>J. P. Christian Erichsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 2, 1290</t>
+  </si>
+  <si>
+    <t>Fritz Syberg vil ikke have fødselsdagsgave af børn og svigerbørn. Højst en æske tegnekul til 18 øre.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/55iu</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. og Fru 
+Billedhugger Syberg
+Azaleavej 25
+Kjøbenhavn Valby.
+[I brevet:]
+Pilegaarden Kjerteminde
+3-7-39
+Kære Hans og Ulla
+Blot en lille Hilsen fra Pilegaarden, bl.a. for at forhindre at I ødsler med Penge til Fødselsdagsgave. Jeg trænger til intet. Det eneste jeg har ønsket mig hos et Par af alle mine Børn og Svigerbørn er en Æske Tegnekul til 18 Øre, saa selv det er ved at blive overflødigt, men i givet Fald kan I faa den hos Bogh. Erichsen. 
+Hveden staar godt, Sol og Regn skifter og alt er vel. Paa Gensyn og mange Hilsener fra
+Far.</t>
+  </si>
+  <si>
+    <t>1913-08-02</t>
+  </si>
+  <si>
+    <t>Sverige
+Ädelfors St.</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, visedigter
+Thora  Branner
+Vilhelm Branner
+Else Birgitte Brønsted
+Louise Brønsted
+- Carlsen, Madam
+Andrew Carnegie
+Maurice Chevillard
+Grethe Jungstedt
+Carl Petersen, arkitekt
+Ellen  Sawyer
+- Sims
+- Thalbitzer</t>
+  </si>
+  <si>
+    <t>Madien er muligvis Louise Brønsted.
+Det vides ikke, hvem Ingeborg var. 
+I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
+Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
+  </si>
+  <si>
+    <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
+Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
+Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
+Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0rHr</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+p.t. Skirö Prästgård
+Ädelfors St.
+Småland
+Sverige
+[I højre hjørne er skrevet et regnestykke:] 125
+160
+---
+285
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Lørdag d. 2den
+Kære Astrid!
+Jeg var begyndt at blive bange Du ikke havde faaet mit Kort; rart endelig at høre igen fra Dig og saa gode Meddelelser, der maa jo være henrivende trods Væggetøj. – Grethe kom i Torsdags og samme Aften var vi inde ved Nyhavn at tage Afsked med Madiens, der Kl. 8 drog af i en lille beskidt Nøddeskal, der hedder ”Broge”! – Men en dejlig varm stille Nat har de haft, Børnene var henrykte, Kl. 4 om Morgenen kunde de være paa Anholt; bor 14 Dage hos en Fisker Carlsen – hvis Du vil skrive; have to Sovekamre og en stor Stue; et Kvarter fra Stranden men ”Ørkenen” - lige udenfor deres Dør. Branners sejler derfra i Aften. Elle blev i Birkerød et Par Dage hos Ingeborg og lille Else, til Thalbitzers kommer vist i Morgen og de [skrevet oven over linjen ”de”] boer der en Uge. Paa Mandag kommer Elle her nogle Dage, det glæder jeg mig meget til. Herfra vil hun til Snøde. I Dag har jeg begyndt paa Fransk med Grethe, hun er vældig lærenem, jeg skal nok faae hende lært paa de 3 Uger; det morer mig at opfriske Sproget. Vi har en vældig Varme stadig væk, godt for Høsten. Grethe skal i Morgen besøge Mr. Carnegie paa d’Angleterre; han er ven af Mr. Sims. – Vi har to Gange set Flyveren lige over at gøre sine vidunderlige Kunster Franskmanden Chevillard, Kbh. er begejstret som aldrig før. I Aftes var vi i Paladsteatret, skal i Tivoli en Gang og meget andet, Musèer især. – Grethe er rigtig rar og sød og snaksom. Forleden Aften var jeg i Valby, Ludvig og hans Kæreste var der, blev gjort Stads af, fint Aftenbord med Vin og Dessert, Berta saa elskværdig mod deres Ludvig er dog uhyre begavet og ved alt om alt! Synd han spilder den Begavelse! Nu er der vist ikke mere! Jo endelig i Gaar var Arkitekten her med Tegningen til vort Hus, det bliver dejligt, i en Etage altsammen , ingen Loftsplade næsten, store Stuer stor Trappe og Dør til Haven fra Spisestuen Grethe eget Værelse under Altan!! Hun er henrykt! – Tusind kærlige Hilsener lille Putte til Dig og de smaa! Jeg behøver vel ikke at være bange for Søen!
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1914-10-26</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+Henriette Goldschmidt
+Selmar Goldschmidt
+Ellen Hjorth
+Jørgen Schou
+Marie Schou
+Torkild Warberg</t>
+  </si>
+  <si>
+    <t>Det er ikke lykkedes at finde oplysninger om Barnekows fabrik. 
+Familien Warberg kendte flere ved navn Filip, så det vides ikke, hvem han var. 
+Det smukke hjem i Valby må være boligen på det nedlagte gartneri, Valdal. Her boede Marie og Jørgen Schou en tid, efter at Marie var blevet skilt fra Karl Schou.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0455</t>
+  </si>
+  <si>
+    <t>Astrid takker sin mor for gaven til Adam. Hun holder nu børnefødselsdag.
+Astrid ønsker sin mor tillykke med, at hun er blevet oldemor og også bedstemor.
+Fremover skal Astrid maskinskrive Marie Scous stenograferede tekster fra Borgerrepræsentationen. Hun får også lidt arbejde på Handelsskolen. Marie Schou synes, at Astrid er blevet dygtig til maskinskrivning på kort tid, og hun opfordrer hende til at komme igang med at tjene egne penge.
+Astrid tog hjem fra København for at se børnene, men Alfred havde taget dem med til sine forældre i København.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NYwl</t>
+  </si>
+  <si>
+    <t>[Fortrykt:]
+ASTRID GOLDSCHMIDT
+--------------
+26 Okt 1914
+Kæreste Mor! Tak for Brevet - og for Pengene til Adams Fødselsdag! jeg købte et nydeligt Mosaikspil, som han havde ønsket sig brændende. Her er i Øjeblikket Børneselskab – 8 ialt – 4 Drenge og 2 – udvalgte – Piger – og så de selv; her er et Spektakel, som ikke lader sig beskrive – og jeg vil håbe, at Støjen må vedvare med uformindsket Styrke - det betyder nemlig, at de morer sig; men mit Brev vil nok blive præget af den heftige Uro – hvilket Du altså må bære over med! Men tænk Mor – jeg må da allerførst gratulere Dig til Din Sønnesøn – hvor er det dog glædeligt! Helt det samme kan man vel ikke sige om Netes lille Datter – men i hvert Fald har hun dog gjort Dig til Oldemor – og det er da altid en stolt Position at indtage, selv om Forholdene bevirker, at denne Triumf må nydes i Stilhed; der begynder i det Hele at komme god Gang i Formeringen i vores Familie – i Betragtning af det voldsomme Mandefald, som Krigen bevirker, må dette dog kaldes særdeles samfundsnyttigt. Mon jeg slet ikke har fortalt Dig, at Fru Schou er min Arbejdsgiver i Kjøbenhavn; vi var jo ude hos hende til Frokost den Dag i Sommer, da vi kom rejsende sammen med Buf fra Kerteminde; hun var umådelig sød og elskværdig, hvilket glædede mig meget, da jeg jo altid har været meget ked over, at hun var uvenlig imod mig, da jeg altid har beundret hende så meget.
+Hun stenograferer hver Torsdag Aften i Borgerrepræsentationen, og nu er det Meningen, at jeg skal maskinskrive hendes Manuskripter efter Diktat - Fredag og Lørdag, hvorved jeg altså kommer til Kjøbenhavn hver Uge og slipper for at være så meget hjemme; så snart jeg får mere Øvelse vil jeg så annoncere om Hjemmearbejde og så hvergang se at få noget med herover; jeg har gennem Filip fået Adgang til endnu et Sted at skrive på Maskine, nemlig på Handelsskolen, hvis Rektor er Filips gode Ven. Hidtil har Fru Schou haft Buf til at skrive for sig, men han har ikke Tid mere for sine Studier; han har kunnet tjene 20-25 Kr. mdl. blot for de to Dage om Ugen; hvis jeg kunde få Hjemmearbejde tillige, var der jo ingen dårlig Spekulation i økonomisk Henseende; jeg var til Prøveskrivning Fredag og Lørdag – hun var imponeret over så vidt jeg kommen på de 8 Dage; det er jo bare dumt, at jeg ikke har begyndt for længe siden; jeg er så glad over at komme i det smukke Hjem i Valby, jeg befinder mig så vel derude; Fru Schou er også mageløs imod mig; jeg har fortalt hende lidt om mine Forhold, og hun styrker mig meget til at gøre, hvad jeg kan, for at tjene Penge selv, hun mener slet ikke det er nogen dårlig Ide med Maskinskrivningen; hun mente, jeg kunde begynde rigtig hos hende om 14 Dage, så nu vil jeg hænge vældig i igen. Jeg har ikke været på Barnekows Fabrik i Dag p Gr a Adams Fødselsdag – men jeg savner det meget - og i Morgen Kl ½7 begynder jeg igen; på Onsdag Eftermd. begynder jeg på Handelsskolen; så kan jeg få skreven 3-4 Timer om Dagen; men det er knusende anstrengende endnu – jeg har bogstavelig ikke andet end Typer i Hovedet bestandig – Nat og Dag; men det er naturligvis kun, til jeg læser det rigtig. 
+Jeg tog hjem fra Kjøbenhavn Søndag Morgen for at være hjemme hos de små – tænk så var de taget med deres Far til Bedsteforældrene med 1ste Båd! Jeg havde en ensom Søndag, og ærgrede mig en Del over, at jeg ikke var bleven i Valby, Fru Schou havde nemlig inviteret mig til en dejlig Koncert om Eftermiddagen. 
+Nu kun mange Hilsner fra Din A.</t>
+  </si>
+  <si>
+    <t>1916-02-15</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>4.
+Rolfsvej 17</t>
+  </si>
+  <si>
+    <t>Lise Abrahams
+Thora  Branner
+Vilhelm Branner
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Jørgen Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
+Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
+  </si>
+  <si>
+    <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
+Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
+I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
+Thora har været til en fest, hvor man afprøvede et ekko.
+Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
+  </si>
+  <si>
+    <t>[Skrevet af ukendt person:]
+”Agraren”, Junges mand.
+Kvartalsdranker.
+Rolfsvej 17⁴ d 15/2 –16.
+Kære lille søde Junge!
+Tusind Tak for Brevet! åh, Junge det var akurat som i gamle Dage, da vi skrev lange Breve til hinanden – da hele Verden altid stod i Flammer – og det, der flammede, var vore egne elskovsfyldte Hjerter - 
+Og Dit Brev nu – ja, Indholdet skifter med Alderen i os – naturligvis - men det var nærmere dét: at få et 8 sides Jungebrev, der betog mig. I alle de sidste år har jeg kun fået Breve på 1-1½ Side fra Dig – altid havde Du Tusinde Ting om Ørene og påstod, at Du helt havde glemt at skrive Breve; jeg nyder at tænke på, at Du nu endelig har Masser af Tid for Dig – og endelig engang kan få hvilet ud. Jeg vilde så gerne kunne opmuntre Dig lidt i Din Bekymring; jeg tænker på Dine egne Ord, at han vist aldrig har vidst rigtig hvor meget der stod på Spil for Jer alle, hvis han ikke tog sig sammen; men alt dette sidste må dog ganske sikkert kunne lære ham det – jeg synes ikke, Du behøver at se så håbløst på det. Tænk blot, hvor mange der helbredes helt – hvorfor så ikke han! Der er jo dog en god Grund i ham og megen Karakter, selv om den har svigtet hidtil på dette ene Punkt. Ja, jeg er jo en uforbederlig Sangviniker og kan ikke se anderledes på det. – Nej, Junge, jeg havde nu ikke ”skruet Livslysten lidt op” til Ære for Dig i mit forrige Brev – men jeg er altid skruptosset og ellevild af Glæde, når Sjums og Adam besøger mig. Det er altid så lykkelige Dage, de længes efter mig og Henrykkelsen er gensidig. De er rørende taknemmelige for alt, hvad jeg gør for dem og for hele min Menage. Vi var om Søndagen i etnografisk Musæum sammen med Mogens og Lise Abrahams: Mogens kunde det hele udenad og var en glimrende Vejviser. Det var en stor Fornøjelse for alle Parter. - .
+Skrev jeg, at jeg nu lærer Stenografi? i det Haab at kunne få en Kontorplads engang, jeg kan ikke rigtig finde mig i bestandig at tage imod alle de Penge fra Alfred – 100 om Måneden – og som Forholdene nu engang er for mig. Jeg er rasende sparsommelig – bruger c 75 om Måneden til alt (Husleje – Vand – Gas – Lys – Brændsel – etc) 25 Kr sættes af til Extraudgifter, jeg mangler jo endnu flere Ting, købte desuden en dejlig Ulster – 50 Kr! så flot en Kåbe har jeg aldrig ejet i mine Velmagtsdage som rigtig gift. Men altså – jeg sparer også gevaldig. For lidt siden solgte jeg alle Vinflaskerne fra Mors Sygdom for 35 Øre – det er til Parken i Dag. Og nu skal Du høre en kostelig Historie. Vilhelm havde allerede i Efteråret bestilt en Del Slips af mig; det første syede jeg med det samme – og forærede ham – derved var det, han bestilte flere. Jeg har nemlig fra Malmø liggende en Del Silkerester, som jeg fik på Fabriken. Nå, nu i denne yderst fattige Februar Måned, hvor man endnu halter efter Julen, Horsensrejsen o s v – så tog jeg mig altså sammen og syde 3 flotte Slips, som jeg drog ud med i Søndags til Vanløse. ”Men Gud Tutte – så mange Blomster?” 
+"Ja, Dis – ved Du ikke, det var Vilhelms Fødselsdag i Fredags?” 
+II/ Jeg himler op – beklager – undskylder og overfaldes af bange Anelser. Noget efter kommer Vilhelm. Tutte siger:” her skal Du se tre fine Slips, Dis forærer Dig!” 
+Jeg smilte tvungent – fandt Spillet og yderst slet – der havde jeg gået og regnet og regnet og spurgt alle, der kom til mig, hvad jeg kunde være bekendt at tage for dem – man mente, 5 Kr for alle tre var uhyre billig, jeg svimlede blot ved Tanken om 4 Kr – nok til at leve af en hel Uge. Og dér lå alle glade Forhåbninger! men det var nu alligevel ganske grinagtig! Jeg må i denne Forbindelse fortælle Dig endnu en Historie. Tutte var til Indvielse af en ny Villa hos en Familie derude. Gæsterne førtes ud i Gården for at høre et ganske enestående Ekko – 5-6 Gange gentages Ordet med fuldkommen Tydelighed. Blandt Gæsterne var en meget gammel og meget fin Herre – Geheimekonferens eller sådan noget – han beder om Tilladelse til at forsøge – alle tier ærbødig – den gamle Herre råber: Sludder - - 
+Men ak, Ekkoet tog sig ikke af det store Es – hvorimod Resten klang 5-6 Gange – højt og tydeligt. Ingen havde Konduite til at afbryde Virkningen var uforglemmelig!
+Nå, nu skal jeg hen og slide i det igen – jeg stenograferer og skriver på Maskine – om lidt skal jeg ud og lave Middagsmad: en Grisetå med Kartoffelsalat til og eventuelt Byggrød, hvis Ånden kommer over mig, men det er Lapseri at nyde to Retter Mad. I Morgen er jeg bedt til Middag hos Ellen Branner – vi to alene – det bliver nok hyggeligt, hun bor henrivende, en Ungkarlekvinde som jeg, men mere forfinet – hun har sin Mors gamle fine Møbler, Klaver etc. (Jeg sukker efter Klaver) Torsdag og Fredag i Valdal – ligeledes Søndag – dette forklarer jo, at man kan leve af 4 Kr. om Ugen! I Aften skal Buf og jeg t ["t" overstreget] i Dagmartheatret – Lukke sender mig Billetter. 
+Jeg skriver ikke noget om Buf – for så bliver det alt sammen om Buf – som for mig er – det Hele! 
+Åh, Junge – de 11 skrækkelige År i Malmø – hvad gør det alt sammen når man senere skal opleve alt dette! 
+Man bør nyde Lykken, mens den er der – for vi véd jo, at den er væk med det samme og altid betales i dyre Domme. 
+Gid Du kunde se min Kvist – her er guddommeligt Junge, og har aldrig før vidst, hvor dejligt det var at have et Hjem. Jeg nyder Dagenes Ensomhed – om Aftenen er jeg aldrig alene. 
+Ja, nu Farvel lille søde Junge, skriv igen, han læser endnu ikke Dine Breve. Din altid
+Dis</t>
+  </si>
+  <si>
+    <t>1917-01-05</t>
+  </si>
+  <si>
+    <t>HC  Andersen
+Marie Schou
+Anna Louise Syberg</t>
+  </si>
+  <si>
+    <t>Darwin og Fuglen er en af Johannes V. Jensens såkaldte Myter fra 1908. Samme forfatters bog Bræen udkom på Gyldendal 1908. 
+Marie Syberg/Schou boede i Valby i årene efter, at hun og Fritz Syberg var blevet gift. Hun ønskede at fortsætte med at arbejde som rigsdagsstenograf og flyttede først til Kerteminde, da hun var blevet pensioneret.</t>
+  </si>
+  <si>
+    <t>Syberg og Jensen ses for lidt, men de har glæde af at kende hinanden. 
+Syberg synes, at Johs. V. Jensen er meget koncentreret i sine Myter, og han giver Jensen ret i, at der er en parallel mellem Jensen og H.C. Andersen.
+Marie er på Pilegården. Rabbe/Anna Louise har været syg i 14 dage.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CEx7</t>
+  </si>
+  <si>
+    <t>Pilegaarden 5-1-17
+Kære Ven.
+Du har Ret vi har for lidt af simpel Sammenværen. Alligevel har jeg havt saa megen Glæde af at kende Dig og Else i de forløbne 7 Aar, saa jeg vil ønske at Du om andre 7 Aar maa have [”have” overstreget] kunne gøre den samme Beklagelse gældende, - (og ikke den modsatte) - . Jeg har læst Din Bog og føler Lyst til at sige Dig at jeg staar m. H. til det skrevne Ord hvor Du staar naar Talen er om Kunst ”jeg kunde duellere for det”. Det interesserer mig at Du sætter Din Kunstform Myter paa den Plads Du gør Jeg har ligesiden jeg læste ”Darwin og Fuglen” og ”Lærker” ”(Bræens Slutning)[”] syntes at jeg havde Dig meget konsentreret i Myten. Det var jeg klar over allerede for 8-9 Aar siden. Den Paralel Du trækker mellem Dig og H.C. Andersen har jeg ogsaa længe været [”været” overstreget] havt Øje for Rigtigheden af. Det er mindst fem Aar siden jeg har sagt det (det var til Anna). 
+Marie er her paa Pilegaarden i disse Dage, Børnene [”Børnene” overstreget] Rabbe har været Sy [”Sy” overstreget] syg i ca 14 Dage Vi sender Jer de bedste Hilsener og Ønsker for det nye Aar
+Eders Hengivne Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1917-11-14</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Thora  Branner
+Harald Giersing
+Johanne Giersing
+Ida Kattrup
+Alhed Larsen
+Janna Schou
+Jørgen Schou
+Marie Schou
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Gartnerens syge søn: Der er formodentlig tale om den gartner, som ejede det det nedlagte gartneri Valdal, Valby Langgade 30, hvor adskillige af Fynbomalerne gennem årene boede til leje. Marie og Jørgen/Buf Schou boede på dette sted, efter at Marie Schou/Syberg var blevet skilt fra Karl Schou. 
+Astrid W-G blev gravid med Jørgen/Buf Schou, mens hun stadig var gift med Alfred Goldschmidt. Det er formodentlig derfor, Laura Warberg er "misfornøjet" med hende.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0457</t>
+  </si>
+  <si>
+    <t>Astrid takker for sendingen med madvarer og tøj. Hun inviterede straks Marie og Jørgen/Buf Schou på middag. Marie er nu glad for lille Janna. Astrid tager vuggen ind i stuen henunder aften hver dag. 
+Jørgen/Buf sover på Valdal, fordi gartnerens søn truer med at slå sin far ihjel, så Jørgen må være på vagt.
+Johanne/Besse Syberg og Harald Giersing skal giftes, og Marie har købt bryllupsgave. Jørgen/Buf må ikke gifte sig. 
+Astrid er ked af, at hendes mor ikke skriver til hende. Laura Warberg er åbenbart misfornøjet med datteren. Johanne må fortælle deres mor, at Ida Kattrup også blev gravid, uden at være gift, og sådan kan det gå også i "andre bedre Familier".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/RYZw</t>
+  </si>
+  <si>
+    <t>Kæreste lille Junge!
+Tusind Tak for den storartede Sending! hvor har jeg svælget og haft det godt hele Ugen! med reel og flot Mad hverevige Dag – i Dag nød jeg den sidste Suppe – som [ulæseligt]. Ævlerne er jeg også henrykt over – og Tøjet til Janna. Kassen kom i Mandags Morges – jeg ringede straks til Valdal og inviterede Fru Syberg og Buf til Middag. Buf gav Smør, Ost og Kix, så fik de altså den herlige Frikassé - lavet efter Din Anvisning – og Frugt til Dessert. Fru S. i glimrende Humør og øjensynlig glad ved Indbydelsen – morsomt, ikke sandt? Hun er jo nu overlykkelig ved Ungen, som efter Bordet blev badet og var yndig. Ja, Junge, hun er nu yndig! Nu er hun begyndt at ”være oppe” lidt – d v s. henunder Aften triller jeg Vuggen ind i Stuen – hænger lidt op i Stangen – og så ligger hun og pludrer begejstret og ler i ét væk – hun er forfærdelig sød og jeg elsker hende. Buf sover hjemme hele denne Uge, fordi Gartnerens syge Søn forleden lavede en rystende Ballade deroppe, de frygter, han skal slå den Gamle i hjel under et Anfald. Da Fru S. så i denne Tid er vældig ophængt i Rigsdagen til sene Aftenmøder har hun udbedt sig Buf som Mandfolk til Beskyttelse. Men jeg har jo mit lille Nus og er ikke mere bange for at være her alene. Du har vel set at Besse og Giersing skal giftes en af Dagene? Fru S. havde den Aften lige købt Brudegave, som hun viste os - for 100 Kr dejligt gammelt Sølvtøj, (en Ske fra 1747 og 6 store Gafler – mrk. K, hvilket antyder at det er jødiske Gafler: til Kød!) da hun viste os Gaven, må hun vist være kommen til at tænke på noget – for hun sagde pludselig til Nusset – som hun havde på Armen – ”ja, Du skal rigtignok også få en fin Brudegave af mig!” og det er da også Synd at Buf skal snydes for ["for" overstreget] Brudegave bare fordi han ikke må gifte sig! – Tutte hører og ser jeg intet til – hun bebudede jo sin Ankomst Dagen efter d 26’, men derved er det bleven. Og hvad er det med Mor? Jeg telefonerede lige med Tante, som antydede at der var noget – men hun kom senere op og talte om det, jeg beklagede nemlig, at jeg aldrig mere hørte fra Mor. Kan Du ikke få ordnet lidt Forsoning? det er dog så meningsløst, synes jeg, at gå og være misfornøjet med mig, når jeg går og er så rasende glad og lykkelig. Brænd dette Brev straks – og fortæl så Mor, at Ida Kattrup blev viet igår til en Assistent i Banken - jeg fik lige Kort derom nu, de var begge heroppe for c 3 Uger sidem, da stod den på, at han ikke vilde gifte sig – Ida havde fået ½ Års Permission fra Banken og vilde rejse til Jylland – Barnet ventes i Februar -: altså kan denslags også hænde i andre bedre Familier! – Jeg skal hen at skrive en Lykønskning til hende – hun var så fortvivlet sidst heroppe. 
+Ja, så Tusind Tak lille søde Junge, og mange Hilsner fra Din Dis.
+Ps: Når Du ser Be, så røm Dig for hende – fra mig! så ved hun nok!</t>
+  </si>
+  <si>
+    <t>1920-09-08</t>
+  </si>
+  <si>
+    <t>Rigsdagen</t>
+  </si>
+  <si>
+    <t>Kaptajnen -
+Åge Bolvig
+Ellen Branner
+Frits Branner
+Thora  Branner
+Ellen Brønsted
+Louise Brønsted
+Adam Goldschmidt
+Ina  Goldschmidt
+Selmar Goldschmidt
+Alhed Larsen
+Johanne Christine Larsen
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Leo Swane
+Hempel Syberg
+Marie Syberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvilken konflikt man har haft, hvori man ikke har opnået forsoning.
+Det kan ikke afgøres, om "Bs" er Alhed Larsen (Be) eller Ellen Brønsted (Bes).
+Marie Syberg boede til leje i hovedbygningen til det nedlagte gartneri Valdal, mens hun stadig arbejdede i Rigsdagen. Da hun blev pensioneret, flyttede hun til Kerteminde for at bo sammen med sin mand, Fritz Syberg. 
+Den slags konfirmation, som Astrid skriver om, må være Inas bar mitzvah.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg til Laura Warberg, 1920-09-08, BB2436</t>
+  </si>
+  <si>
+    <t>Det er trist, at man ikke er blevet forsonet.
+Astrid har travlt i Rigsdagen. Hun vil ønske, at Jørgen/Buf snart finder arbejde, for de mangler penge. 
+Astrid har fået en have. 
+Charlotte Louise har været på besøg. Astrid har byttet nogle støvler for et gasapparat. 
+Ina/Sjums og Adam har været hos Astrid nogle dage, men hun havde desværre meget travlt. 17. september bliver Inas bat mitzvah fejret hos bedstefaderen. 
+Astrid er glad for de mange gaver fra Ellen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0umT</t>
+  </si>
+  <si>
+    <t>Rigsdagen – Onsdag 8/9 – 20.
+Kære Mor! Tak for Dit lange og interessante Brev, som lå til mig i Aftes, da jeg træt – sulten og mismodig kom hjem fra Rigsdagen – via Valby efter mit lille Nus – det var meget opmuntrende at læse hvilke store Begivenheder i Kerteminde! Men tænk, jeg troede, I var reelt forsonede – jeg har da virkelig oplevet en strålende Forsoningsdag i Odense på Onkel Sybergs 75 årsdag, ikke sandt? eller var det 70 års, ja, så længe må det være siden; men så er det vel gået i Ulave igen, eller var i ikke grundig nok dengang. 
+Vi har meget at gøre i Rigsdagen – heldigvis for mig – jeg nåede da at tjene 126 Kr i Sept ["Sept" overstreget] – August – vi kom hjem den 12 – og nu for Sept er jeg oppe på 56 Kr – men det er jo lidt magert alligevel; jeg længes efter, at Buf skal få Arbejde – han kan få det hos Levison, såsnart han er færdig med Bilen – dette sidste var en stor Reparation, men så er den også bedre end en ny – og vi kan da nå at få nogle Søndagsture endnu; der kommer Kaleche på, så denn ["denn" overstreget] den kan bruges hele Vinteren, når Vejret er til det. Han har funden en Garage til den, som kun koster 30 Kr mdl (85 andre Steder!) og så vil de lade den blive her i Vinter. Hos Levison har de budt ham 100 Kr om Ugen det glæder jeg mig meget til, for det er jammerligt at skulde baxe så frygtelig med de Penge; jeg må se at få lidt mere Gang i Hjemmearbejdet; nu skal jeg have en Annonce i næste Års Telefonkatalog. 
+Haven har jeg fået, men først skulde Kaptajnen gerne præsentere mig for Familien derude, jeg vil jo helst stå mig godt med dem, ellers er det ikke behageligt at færdes lige under deres Vinduer. Er det dog ikke rimeligere, at Elle nu får Planterne fra Din Have? Redskaber kan jeg foreløbig bedre låne hos Naboens – som jeg har besøgt, de er meget flinke. Gid jeg dog fik Huset til April, men derom kan intet endnu vides.
+Jeg har været en hyggelig Aften hos Ellen Branner; hendes nye Telefon ringede, mens jeg var der, det var Åge Bolvig – jeg bad hilse – han vilde tale med mig – inviterede så Buf og mig sammen med Ellen – derud Fredag Aften. Bare der nu ikke bliver Aftenmøde den Dag.
+Så har jeg haft yndigt Besøg af den elskelige Lugge – hun og jeg har jo lidt under alle [ulæseligt]festerne i Leo Swanes Værelse; hun kom op til mig Lørdag Fm. og var i flere Timer – fortalte om Festerne, hun havde moret sig glimrende – så fulgte Nus og jeg med op og hjalp hende at pakke, jeg gik på Posthuset med Bs Toiletter o s v – så tog vi med hende pr Bil til Nordbanen – hun havde en vældig Bagage, som vi vogtede, mens hun fik Billet. Vi aftalte, at Nus og jeg skulde komme derud Lørdag–Søndag; det glæder vi os til. 
+Hos Tutte har vi været ofte – har købt et stort Gasapparat af hende – for et Par lange Vandstøvler med lave Hæle fra min Malmøtid – lige til Frits. Jeg får så også noget Frugt, da de fandt Støvlerne for flotte for Gasapparatet.
+I forrige uge – 27 Aug – havde vi Aftenmøde deroppe - vi blev først færdig Kl 2 Nat – havde rekvireret Buf derop til at følge os hjem. Så travede vi først til Valdal med Fru S – så hjem til Rolfsvej – da var Kl ½ 4 - men så fik jeg da også 24 kr for den Dag. Sjums og Adam var her netop – det var jo både heldigt og uheldigt. Kedeligt at jeg havde så meget Arbejde de få Dage, de var her; så dem kun Morgen og Aften. Men Nus var ovenud lyksalig – og de for hende. Sjums skal herover den 17 Sept. om Eftermd. – Fest om Aftenen hos Bedstefaren; (Dir. S. Goldschmidt, Lille Strandstræde 22) hvis Du vil sende hende et Kort, det er jo en Slags Konfirmation. Dagen efter kommer hun til mig – mente hun da sikkert – så er jeg da fri for Rigsdagen, men så kommer vel S[ulæseligt], som jeg venter hver Dag.
+Vil Du ikke sige til Elle, at jeg vèd slet ikke, hvordan vi har klaret os, inden vi fik alle hendes Gaver! – Kanden bruger vi hver Morgen til Kakao - Kagefadet både Morgen og Aften og Eftermd – og Dugen altid til en Kop Aftenthe, når vi har gæster – så det var rigtignok kærkomne Sager! Du må også lykønske hende til Husejerværdigheden – hvor er det dejligt for hende, den kære, tapre Elle. Vil Du også hilse Junge, som jeg skriver til engang, så snart det lysner lidt, men det kan jeg ikke sige just endnu. Det er en Prøvelsens Tid.
+Men Gudskelov for det lille Nus – hun er det allerkæreste lille Væsen, man kan tænke sig; man bør ikke fortvivle med sådan èn.
+Mange Hilsner fra Din A.</t>
+  </si>
+  <si>
+    <t>1921-11-11</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Johan Larsen</t>
+  </si>
+  <si>
+    <t>Martha Adolfsen
+Harald Giersing
+Johanne Giersing
+Christian  Houmark
+Marie Larsen
+Eiler Lehn Schiøler
+Elisabeth Mackie
+Johannes Madsen
+Christine Swane
+Poul Uttenreitter</t>
+  </si>
+  <si>
+    <t>Andreas Larsen er elev på Birkerød kostskole. Johan Larsen er færdig som student og går nu muligvis på Harald Giersings malerskole i Valby. 
+Alhed og Johannes Larsens økonomiske problemer skyldtes flere forhold. De havde kautioneret for flere venner, som ikke kunne betale afdragene, der var afmatning på kunstmarkedet, deres egne byggeaktiviteter havde været omfattende, deres forbrug højt mv. Se Erland Porsmose: Johannes Larsen, Gyldendal 1999 s. 216f.
+Alhed Larsen udstillede i 1922 sammen med Asta Krohn og Christine Swane.
+Sidensvans er det svenske ord for silkehale. Alhed og Johannes Larsens drenge fangede, da de var små, silkehaler med et fuglenet. 
+Træsnittet af gejrfuglene (indsat) er en illustration til Lehn Schiølers Danmarks Fugle. Et eksempel på en allerede dengang uddød fugl.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen har travlt med at gemme frugt og nødder, med at sy gardiner og passe huset. Hun og Johannes sparer, så de har ikke piger i huset, men Marie (Johannes' søster) og Putte (Elisabeth, Alheds niece) hjælper, og maden smager desuden bedre, når man selv har lavet den. Drengene får snart 200 kr, men de må være sparsommelige.
+Der har været silkehaler i haven, og Johannes Larsen har malet dem. Han har også lavet et træsnit af gejrfugle. Alhed når ikke selv at tegne og male. Hun er spændt på, hvordan hendes akvareller klarer transporten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/E5QC</t>
+  </si>
+  <si>
+    <t>11-11-21
+Ikke gennemlæst, der er vist meget Sjask!
+Kære søde Drenge!
+Hvor jeg dog forsømmer jer skrækkeligt men jeg har haft saa meget at virke med i denne første Tid med Ordning og Flytning, Gardinsyning o.s.v. og ogsaa udenoms Arbejder som Indflytning af alle mine Blomster, Dækning af Pærer nu da Frosten kom, jeg har pakket dem alle i store Kurve, I ved dem vi faar Planterne sendt i, jeg tænker vi faar fint med Pærer til Jul. Send bare Kassen hjem igen, saa skal I faa en ny Forsyning, ogsaa Valnødder, og jeg tænker at nogle af Pærerne bliver modne inden ret længe, men husk at lægge Snavsetøj i. Hvordan gaar det med Sager og deslige? Det graa Tøj skal jeg nok gaa i Gang med, maaske [ordet ”maaske” overstreget] lille Gamle, maaske paa Mandag, naar jeg skal brygge alligevel. – I Dag har jeg trykket Træsnit af den unge Mand manglede, saasnart jeg er færdig med dem, sender jeg dem og beder om Pengene, vi er jo paa Bunden nu, men jeg tænker jeg kan sende jer 200 en af de første Dage. Det er maaske meget fornuftigt at tage bestemt til Lommepenge, men I vil nok være saa søde at passe paa alt det I kan. Her sparer vi en Ladning Penge ved ikke at have Pigerne, det er utroligt, hvad Forskel der er i Husholdningen, det pynter jo meget paa Slæbet, men for Resten gaar det udmærket og vil jo gaa endnu nemmere naar jeg faar lidt Øvelse, alle er enige om, at Maden smager langt bedre, alt faar ligesom mere Værd, naar man selv virker med det, selv et Stykke Rugbrød med Fedt er en Delikatesse, naar man selv har kælet for Fedtet med Æbler, Løg og Timian og hvor man nyder sine ledige Stunder, naar man sætter sig ned med en Bog og en Cigarette [de sidste to bogstaver overstreget]. I kan ikke tænke jer, hvor tante Ia er hyggelig at have, jeg kan drøfte alting med hende og hun er altid saa sød og hjælpsom og i godt Humør. Hun ligger nu paa Adolfsens Værelse. 5 af vores Kyllinger er begyndt at lægge. – Og den søde Putte er en udmærket Kraft at have, hun er saa flink og dygtig og altid med et straalende Ansigt. – Men Malingen har jeg lagt slap, det sidste var en stor, broget Efteraarsbuket (P som Marie med Hønsene) af Riddersporer og Morgenfruer og Buketroser. – Nu er Blomsterne foreløbig forbi Frosten tog dem, men I kan tro her har været pragtfuldt i disse Dage med Sne og Frost og Solskin. Her har været Sidensvanser i store Baner, - vi kunde ikke finde Dit Fuglenet, min Dax – jeres Far har malet et lille Oljebillede og en Akvarel af dem. Desuden har han skaaren et meget smukt Træsnit af 3 Geirfugle. Lehn Sch. skrev at han var glad ved jeres lille Besøg, - I kom ”paa jeres gode stille Maade”. – Hvad har jeg saa mere at skrive – Oplevelserne er jo ikke videre store, jeg glæder mig til snart at se jer kan I tro, men jeg gruer for hvordan alle de Pasteller skal komme derind, Madsen er vist ingen fin Pakker og de handler saa rædsomt med Forsendelser. – Skriv nu endelig snart sødeste Unger, jeres Breve er saa kærkomne, jeg ved nok, jeg ikke har fortjent det, men gør det alligevel, alt om jeres daglige Færd interesserer os jo. Hils tante Ugle mange Gange, hvordan har hun det? Uttenreiter ringede den anden Dag, han sagde han vilde gaa op og besøge jer en Dag. Hils Gekke og Giersings. Og 1000 Hilsner fra jeres Mor</t>
+  </si>
+  <si>
+    <t>1900-01-11</t>
+  </si>
+  <si>
+    <t>Højbro, København</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Christian Eckardt
+Lea Gottschalk
+Andreas Larsen
+Vilhelmine  Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Johannes Magdahl Nielsen
+Theodor Philipsen
+- Reeberg
+Karl Schou
+Marie Schou
+Christine Swane
+Viggo Winkel</t>
+  </si>
+  <si>
+    <t>Kunsthandelen Winkel &amp;amp; Magnussen havde fra 1898 lokaler på Højbro Plads.
+Albert Gottschalk var ugift, så Fru Gottschalk må være malerens mor.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er i København og henter billeder diverse steder til en udstilling hos Winkel &amp;amp; Magnussen.
+Han besøger adskillige venner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A2iG</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 11 Jan 1900.
+Kæreste Alhed!
+Du fik ingen Brev i Gaar og i Dag bliver det nok heller ikke meget. Jeg er her hos Eckardts sammen med Uglen for at hente Billeder, det lader til at jeg maa hente de fleste selv, Winkels Bud var bleven daarlig i Dag. Jeg var i Gaar hos Pang (ikke hjemme) og fik Tulipanerne af Fru Reeberg. Bertha traf jeg paa Vejen til Valby, hun skulde til Byen. Jeg fik Moders Portræt og Anvisning paa Aprilaften, som er paa en Tegnestue hos Magdal Nielsen, spiste saa Frokost med Lud og gik til Fru Gottschalk hun var ikke hjemme saa gik jeg til Kastrup, men traf ikke Philipsen og gik tilbage og spiste en stor Beuf med 2 Spejlæg og Porter i ”Løven”. Derfra gik jeg til Schous som heller ikke var hjemme og saa til Lysses hvor Schou kom om Aftenen. Schou maler Mutter i Legemsstørrelse, hun spiller Violincel. I Morges Kl. 8 kørte jeg ud til Philipsen og var der i Formiddag og spiste til Middag med ham og kørte ind til Højbro med Billederne, traf Uglen hos Winkels og nu er vi som sagt her. Jeg tænker meget paa at Du var saa sød den Dag jeg rejste og saa saa godt ud. Mange kærlige Hilsner til Dig selv og lille søde Puf.
+Din
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1900-10-08</t>
+  </si>
+  <si>
+    <t>Frederiksberg</t>
+  </si>
+  <si>
+    <t>Christian  Brandstrup
+Thomas Hansen
+Marie Hansen, pige i huset hos Alhed og J. Larsen
+Frederik Hendriksen
+Asta Krohn
+Karl Schou
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Asta, f. Heyman, fik ved ægteskaber efternavnene Bergh og Krohn.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har i København spist med Fritz Syberg (Baronen), mødtes med Lützhøft, Hendrichsen og Brandstrup. Karl Schou har fået timer på Teknisk Skole, og Borgmesteren i Kerteminde har bedt Larsen undervise også på Teknisk Skole igen. Han/de kan godt bruge pengene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aOLw</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn 8 Octbr [noget af papiret mangler]
+Min egen kæreste Alhed! 
+Tak for Dit Brev som jeg fik i Dag, jeg er nu meget spændt paa at høre om Du er kommen op. Jeg var hos Baronen i Forgaars og spiste til Middag med ham i hans Beværtning. I gaar var jeg ude hos Schous men traf kun Marie da Schou var paa et Museum, jeg sad saa og snakkede med hende et Par Timer og gik saa ud i zoologisk Have h[vor jeg] skulde træffe Lützh[øft] har jeg været hos Henrichsen og faaet mine 200 Kr og afleveret Billedet og derefter hos Lus. I Aften skal Lützhøfft og jeg til Thomas Hansen som vi traf i ”la scala” i Forgaars og saa mangler jeg kun Valby og Kastrup og de Billeder jeg skal have med hjem. Schou har faaet Timer i teknisk Skole saa han tjener 2 Kr 50 Øre hver Aften. Jeg har ved [for]talt Dig at Borgmesteren havde fat i [mig] paa Banegaarden den Dag jeg rejste for at faa mig til at tage Pladsen i teknisk Skole, hvad skal jeg nu, det er jo sikre Penge og vi kan jo bruge dem, jeg rejser saa herfra til Erikshaab. Mange Hilsner til Jer begge to og de andre, Din
+Johannes Larsen
+Jeg skal hilse fra Fru Asta Berg, som jeg traf paa Frederiksberg.</t>
+  </si>
+  <si>
+    <t>1911-09-02</t>
+  </si>
+  <si>
+    <t>Carl  Knippel</t>
+  </si>
+  <si>
+    <t>H.P. Jacobsen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 28</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Carl Knippel om planerne om opførelsen af en ny pavillon i Faaborg. Han råder til, at man i den forbindelsen kontakter arkitekt H.P. Jacobsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/a26A</t>
+  </si>
+  <si>
+    <t>2' September 1911.
+Kære Knippel :
+Med megen Jnteresse har jeg læst Referatet af Borgermødet, og det glæder mig at se, at der er Udsigt til, at Faaborg skal faa en smuk Pavillion.Jeg synes, at det er en sørgelig Rolle, Apothekeren spiller, og jeg forstaar ikke, at han [ta]ger Sagen paa den Maade, da han jo nu skal rejse fra Byen.
+Naar de faar Opgaven udskrevet,vil jeg bede Dem sende den til Arkitekt H.P.Jacobsen,M af A.A. - Valby Langgade 73.Der bliver for Tiden bygget en Kontorbygning til Konservesfabrikerne ved hvilken Herr Jacobsen er Arkitekt, og jeg glæder mig til,om jeg naar den bliver færdig i Oktober,faar Lejlighed til at vise Dem den.Baade i praktisk og kunstnerisk Henseende bliver den ganske fortrinlig. Jeg vil meget anbefale, at Opgaven bliver udskrevet efter Akademisk Arkitektforenings Regler.
+De bedes hilse Peter Hansen og sige ham, at jeg skal til Odense paa Onsdag til et Møde og saa gør jeg en lille Afstikker til Faaborg med det samme.
+Jeg forbliver med venlig Hilsen
+Deres hengivne
+Herr Malermester Carl Knippel,
+Faaborg.</t>
+  </si>
+  <si>
+    <t>1913-04-29</t>
+  </si>
+  <si>
+    <t>Peter Hansen er stemt for, at museet erhverver den nævnte tegning af Fritz Syberg. Hvad angår det maleri, der er malet af ham selv, er han i tvivl om, hvilket det er, og ikke stemt for et køb.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/p9dP</t>
+  </si>
+  <si>
+    <t>Kære Hr. Etatsraad Tirsdag Aften 29/4 13.
+Tegningen af Syberg er udmærket, og jeg er meget stemt for at Musæet erhværver den. Billedet af mig selv maa jeg med Skam at melde bekende, at jeg ikke aner en Smule om
+Hvis det er en Akvarel af en lille David i et Graavejrslandskab fra Valby Fælled, er det alt for meget 400 Kr, hvis det ikke er den, maa det altsaa være et rent Tilfælde, hvis der er noget ved den, og jeg er altsaa stemt derimod. Deres hengivne
+Peter Hansen</t>
+  </si>
+  <si>
+    <t>-  Bramsen
+Niels Hansen
+Peter Hansen
+Johannes Larsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen orienterer Nicolaus Lützhøft om Peter Hansens udtalelser om nogle forslag til indkøb, blandt andet en tegning af Fritz Syberg. MR har ikke hørt fra Johannes Larsen endnu og Peter Hansen skriver ikke noget om, hvordan han stiller sig til købet af Niels Hansens billede.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UVU1</t>
+  </si>
+  <si>
+    <t>2' Maj 1913.
+Herr Nic. Lützhøft,
+Hersteds.
+Jeg har modtaget følgende Brev fra Peter Hansen: "Tegningen af Syberg er udmærket, og jeg er meget stemt for, at Musæet erhverver den. Billedet af mig selv maa jeg med Skam at melde bekende, at jeg ikke aner en Smule om. Hvis det er en Akvarel af en lille David i et Graavejrslandskab fra Valby Fælled er det alt for meget 400 Kroner. Hvis det ikke er den, maa det altsaa være et rent Tilfælde, hvis der er noget ved den, og jeg er altsaa stemt derimod."
+Dette bortfalder altsaa.Fra Johs Larsen har jeg endnu ikke hørt. Hvorledes gaar det med Købet af Niels Hansens Billede? Som De ser skriver Peter Hansen slet ikke noget om Niels Hansen , og vi skal i hvert Fald ikke købe ,før vi har D'Herrers Sanktion.
+Jeg har i Dag skrevet til Dr. Bramsen og bedt ham meddele mig ,om jeg maa sende Bud efter Sybergs Tegning for at se den. 
+Med venlig Hilsen forbliver jeg
+Deres forbundne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1913-05-14</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Marie Bang
+Wilhelmine Berg
+Alice Bondesen
+Christian  Brandstrup
+Eline  Brandstrup
+Alexander  Brandt
+Marie Brandt
+Martha Caroline Clement
+Ingeborg Margrethe Delcomyn
+Theodor Christoffer Delcomyn
+Anton Hinke
+Grethe Jungstedt
+Hanne Langkilde
+William Langkilde
+Adolph Larsen
+Andreas Larsen
+- Looze
+Christine  Mackie
+Marie Paludan
+Otto Emil  Paludan
+Ellen  Sawyer
+Henry Smith, nær Erikshaab
+- Stenberg
+William van Wylich
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Erik Warberg Larsen
+Laura Warberg Petersen
+- Wulff</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvorfor middagen efter Alice/Alex/Alix Bondensens begravelse blev holdt på Ravnholt. Hun var selskabsdame for Nicoline von Sperling på herregården Sandholt. 
+Det er uklart, hvem "alle Søstrene" var. Ligeledes hvem bispen og hans unge grevinde var. Det kan ikke afgøres, hvem Elisabeth var, da kredsen omkring Warberg og von Sperling kendte flere af dette navn. Direktør og oberst Rist kendes ikke. 
+Alhed og Johannes Larsen lod opføre et hus til Laura Warberg, hendes datter Ellen og barnebarnet Grethe i Kerteminde, og de flyttede ind maj 1914, men boede der kun få år.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2615</t>
+  </si>
+  <si>
+    <t>Det er en stor nyhed, at Laura Warberg vil flytte til Kerteminde og opgive det københavnerliv, som hun ellers holder af. Alhed Larsen håber dog, at moderen føler sig raskere og stadig tager sin medicin. 
+Byggeriet på Møllebakken er godt igang, men håndværkerne er langsomme. 
+Alhed Larsen har været til Alice/Alix Bondesens begravelse. Efter kirken spiste man middag på Ravnholt, og der blev holdt smukke taler. 
+Wilhelmine/Tante Mis er på besøg, og man har fejret Andreas/Pufs fødselsdag med mange gæster. 
+En planlagt tur til Sprogø blev opgivet på grund af vejret.
+Alhed har været på kirkegården og på Erikshaab.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/N3Iu</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:] 
+Kæreste Mor!
+Nu er det paa Tiden, jeg faar sendt Dig en lille Skrivelse med Beretning om, hvordan Tiden er gaaet for os, siden jeg saa Dig sidst – den Efterm. jeg kom til Kjtm. og Du fulgte mig paa Vej ad Valby til. Men først maa jeg da udtale mig om den store Nyhed, Johanne kom hjem med, at Du tænker paa at slaa Dig ned i Kerteminde til Efteraaret. For os alle her vilde det jo være aldeles henrivende at faa Dig herover, men jeg kan jo ikke lade være at tænke paa, at det for Dig maa være et stort Offer, Du som befinder Dig saa vel ved Københavnerlivet og faar saa meget ud af det. Og maaske Du ogsaa kommer paa andre Tanker, naar Du nu igen føler Dig raskere og stærkere. – Hvor dejligt stadig at høre, at Du befinder Dig saa vel hos Onkel Chr. og Tante Eline, vi har jo ogsaa alle ventet os saa meget af det Ophold. Men Du bliver da endelig ved at tage Din Medicin regelmæssig, selv om Du føler Dig bedre? – Jeg sidder oppe i Lysthuset og skriver, her er aldeles henrivende, Du kan nu ikke tænke Dig, hvor Haven er henrivende vi glæder os meget til at vise Dig den. Byggeriet er godt i Gang, men det gaar kun smaat fremad, det er vældig hvor saadanne Håndværkere kan drive, vi kan jo rigtig iagttage dem her fra Haven, de staar stille og ser paa det og snakker om det næsten ligesaa meget som de arbejder. – Verandadøren er ogsaa i Arbejde, men det er Hinke, saa Du kan ogs [”ogs” overstreget] nok tænke, at heller ikke det gaar med Iltogsfart. – Jeg var jo saa nede til Frøken Alix’ Begravelse, det blev jo desværre mig alene, men jeg var glad ved, at jeg kom derned, at der dog var én af Familien. Det var en smuk Begravelse, en Masse Mennesker og Bunker af Kranse. Da Kisten blev baaren ud af Funktionærer paa Ravnholt (Looze, Wulff o.s.v.) tog Frk. Sperling selv fat ved Hovedenden og bar helt ud til Graven, det saa smukt ud og ligner hende jo fuldstændig. Bagefter var vi til Middag paa Ravnholt, 27 af de nærmeste, hele Sommerkredsen fra Ravnholt, Marie Balslev, Stenbergerne, Ville Bang, Fru Alexander Brandt – f. Bredsdorff, Langkildes fra Bramstrup, Bispens unge Grevinde, (han var bortrejst) Smidt Nybøllegaard, Provstens, Palam og Marie, Fru Clement og alle Søstrene naturligvis. Frk. Sperling holdt en smuk Tale inden vi begyndte at spise, senere Frk. Elisabeth, Frk. Bang og Frk. Sp igen, meget smukke Taler, Bispen talte ogsaa, - rigtig kønt, men vi var enige om, da vi kørte hjem, at hverken Bispen eller Provsten (i Kirken) kunde maale sig med Damerne, men det var nu ogsaa ualmindelig gode og smukke Taler, Frøken Bangs meget poetisk og smukt [”t” sidst i ordet overstreget] om de lyse Minder, der blev fremhævet af denne alvorlige Stemning ligesom et Billede ofte fremhæves mest af en mørk Ramme. Jeg var meget glad nu at være med til den smukke Fest, men man savnede Frk. Alex hele Tiden, hun hørte jo til i den Grad til paa Sandholt og var altid saadan en elskværdig Værtinde. – Hvor har vi dog mange trofaste Venner dernede paa Egnen, alle skulde de have Rede paa, hvordan Du har det, og jeg fik utallige Hilsner til Dig; Frk Sperling spurgte om Din Adresse i Charlottenlund maaske har Du hørt fra den [”den” overstreget] hende. Grevinden talte jeg en Del med; hun bad mig endel hilse Dig saa meget, hun er dog et ualm. yndigt og indtagende Menneske. - - - Her kom en lille Afbrydelse, idet Tante Mis kom op igennem Haven; jeg hentede The og ristet Brød og vi har siddet og sludret en Timestid. Det er saa hyggeligt at have Ta’ Mis her hun kommer næsten daglig et lille Rend. Pufs Fødselsdag havde jeg inviteret hende til hele Dagen. Det var en livlig Dag, kan Du tro. Om Formiddagen (midt – i mens laven Mad) kom der 5 ude fra Feden (Datter og Svigersøn fra Kjm og Tandlægens) de skulde passes med Vin og Underholdning. Saa kom Middagen med Tante Mis, Elle og Grethe og Anton Hinke. Boullon med ristet Brød, Kalvesteg og Ris à l’Mande – Vin). Derefter Kl. 3 Grossererfamilien med Børn, Chokoladebord ved Valnøddetræet for Ungdommen og i Lysthuset for de Voxne. Midt i det kom Delcomyn og Oberst Rist, en storartet Mand, der længe gærne har villet hilse paa Las, og lidt efter at de var gaaet Borgmesteren og en Direktør Rist – Bror til den anden. Til Aften havde vi de [”de” indsat over linjen] samme som til Middag plus Agrarens og Allerup. Du ser det var en livlig Dag, men det gik for Resten udmærket. Puf var henrykt, jeg skulde foreløbig hilse Dig og takke Dig saa mange Gange for Bog og Brev, han var meget glad. Han har taget nogle nye Fotografier i disse Dage, som han vil sende Dig naar de er færdige (hans eget Paafund) saa skriver han lidt med det samme. De nyder begge deres Pinseferie og det dejlige Vejr. Vi vilde have været til Sprogø i Dag (efter Las’ Sager) og havde inviteret Chr og Ta’ Mis med, men da det i Morges saa ud til Regn og Torden opsatte vi det. - - - - Jeg blev ikke helt færdig med min Sydfynstur. Jeg var naturligvis inde paa Kirkegaarden havde lidt Blomster med herfra Haven, der var rent og nydeligt som altid. Jeg blev paa Erikshaab til næste Efterm. – Det blev en længere Skrivelse men nu kom Las efter mig, vi skal ud at saa Agurker, vi har lagt Masser af Ærter Bønner o.s.v. ja en hel Del er for længst kommen op - - Hils Onkel Chr. og Tante Eline mange Gange og sig vi er saa glade ved at vide Dig i deres gode Hænder. Vi høre vel snart igen lidt fra Dig, bare smaa Epistler, at vi kan høre, Du har det godt. – og skriv lidt om Din nye Plan, om Du bliver ved den, og hvornaar vi skal begynde at se os om efter noget til Dig. Det er en yndig Tanke at faa Dig hertil, men jeg kan næsten ikke rigtig tro paa det. – 
+1000 kærlige Hilsner fra Din Alhed
+14de Maj - 13</t>
+  </si>
+  <si>
+    <t>1914-11-29</t>
+  </si>
+  <si>
+    <t>Olaf Rude</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skrev også en anbefaling til Olaf Rude 29. nov. 1912 (findes i KTDK). 
+Olaf Rude bad i 1914 Kristian Zahrtmann om en anbefaling, men da denne afslog, skrev Johannes Larsen i stedet en sådan (Malene Linell Ipsen: Olaf Rude - Fynboerne og Kerteminde. Johannes Larsen Museet s. 7) 
+Larsen-familiens køb af billedet er også omtalt i Johannes Larsen til Olaf Rude 1914-12-04.
+Motivet er fra gartneriet Valdal i Valby, hvor flere af Fynbomalerne gennem årene boede til leje.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Johannes Larsen-samlingen, kasse 5, 35-2</t>
+  </si>
+  <si>
+    <t>Johannes Larsen undskylder, at brevet kommer så sent. Han håber, at anbefalingen kan bidrage til, at Rude får legatet.
+Alhed og Johannes Larsen vil gerne købe Rudes "Gartnerbillede" på afbetaling. De kan sende 100 kr i første omgang og aftale nærmere om resten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7u1p</t>
+  </si>
+  <si>
+    <t>PT. Kjøbenhavn 29 Nov. 1914.
+Kære Rude!
+Undskyld at dette kommer saa sent. Deres Brev var bleven sendt fra Kjerteminde og derfra til Marie Schou og i Gaar blev jeg forhindret i at skrive lige som jeg havde faaet begyndt. Hermed en Anbefaling, det skal glæde mig hvis den kan bidrage til at De faar Legatet. Vi vilde for Resten have skrevet til dem alligevel. Vi vilde gerne købe den Gartnerhave, men da vi ikke har Raad til at betale det paa en Gang, vilde vi spørge om det ikke kunde lade sig gøre at vi fik det paa Afbetaling, dersom det ikke bliver solgt paa Udstillingen. Vi kunde f. Ex betale 100 Kr. strax og saa aftale nærmere om Resten. Mange Hilsner fra os begge. Vi rejser hjem Tirsdag.
+Deres hengivne
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1915-06-12</t>
+  </si>
+  <si>
+    <t>Aage Møller</t>
+  </si>
+  <si>
+    <t>Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 32</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beder Aage Møller foretage diverse udbetalinger til Fritz Syberg og gør opmærksom på, at museet har fået et billede af Anna Syberg til ombytning med et andet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/M0T0</t>
+  </si>
+  <si>
+    <t>Hr. Kontorchef Aage Møller, København Faaborg, den 12 Juni 1915.
+Hermed følger et Brev jeg har modtaget fra Hr. Syberg og som jeg beder Dem læse. 
+Der maa udbetales Syberg,
+1/ Hvad der skyldes fra tidligere Tid. 1500.00
+2/ For de Billeder Musæet har købt af hans afdøde Hustru 2700.-
+3/ 2 Rate. af købet 1913 6166
+__________
+10.366
+De bedes bemærke, at Musæet har faaet et Billede af Fru Anna Syberg "Evighedsblomster" til Ombytning med et andet Billede, der sendes retur.
+Skulde der være noget med Hensyn til dette Regnskab, hvorom De er i Tvivl, kan de jo telefonere til Valby Langgade 30. 
+Med Højagtelse.
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1917-03-07</t>
+  </si>
+  <si>
+    <t>Rolfsgade 17 4</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Alfred Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Schou
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt og Jørgen/Buf Schou blev kærester og hun gravid, da han var 19 år, og hun var 34. Astrid var på dette tidspunkt stadig gift med Alfred Goldschmidt. Jørgen Schous mor var Marie Schou; gift anden gang Syberg.
+Søsteren, der befandt sig 20 minutter fra Astrid, er sandsynligvis Louise Brønsted. 
+Jørgens mor, Marie Schou, boede i 1917 i ejendommen Valdal i Valby. Denne bygning rummede flere lejligheder. 
+"Tante" kan være både Wilhelmine Berg/Tante Mis og Johanne Caspersen/Tante Hanne. Der er sandsynligvis tale om sidstnævnte, da hendes mand, Christian/Max Caspersen omtales i forbindelse med hende.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8398</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt ville købe tøj under udsalget. Alhed/Be Larsen skylder hende 10 kr. 
+Astrid er svært plaget af astma og ligger i sengen. Om natten må hun sidde op. hun har slim i halsen og smerter i underlivet, når hun hoster, og hun holder med begge hænder om maven med den lille unge. 
+Jørgen/Buf må tænde op, hente morgenmad, lave frokost klar, tage på arbejde for derefter at give Astrid aftensmad. Så må han hjem og spise hos moderen og tilbage til Astrid. Hun er lidt bitter over, at søsteren der befinder sig 20 min. væk, ikke kommer på besøg. 
+Astrids mor ved nu det hele. Tante Hanne har været på besøg og læst breve fra Laura Warberg op. Laura kalder Astrids handlinger afskyelige. Astrid reagerer med at blive kold. Tante Hanne har bedt Laura Warberg skrive et venligt brev til Astrid, men Laura var alt for vred og svarede, at Ellen Sawyer også var vred på Astrid, og at Alhed/Be Larsen havde gode grunde til at være kølig. Laura mente desuden, at Astrid havde narret Marie Schou/Syberg, som altid havde været en engel mod Astrid. 
+Ellen har nok flirtet en del, men kun i ånden, mente Tanten. Astrid føler, at hun er syndebuk, for både Ellen, Christine/Mornine Mackie og Alhed/Be Larsen har haft deres "små historier". 
+Astrid har ringet til Christian/Max Caspersen, men han var yderst kølig. Nu vil hun følge diverse råd og skrive til Alfred Goldschmidt og bede ham skaffe en sagfører, da hun gerne vil giftes med Jørgen, så deres barn kan blive "ægte". 
+Jørgen og Astrid glæder sig meget til deres bryllup. Hun syr navne i sit dækketøj mv., eftersom hun og Jørgen skal bo i den lille lejlighed på Valdal, mens Marie Syberg/Schou også bor i ejendommen. 
+Jørgen er god at tale med og meget moden af sin alder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A1yu</t>
+  </si>
+  <si>
+    <t>Med kuglepen øverst s. 1: læst 1964
+[Med blæk:]
+Rolfsvej 17 4. den 7/3 - 17.
+Kæreste lille Junge! Tusind Tak for Dit goe Brev - det er også Synd af mig at plage Dig med det Tøj - Du har så Ret i, at det bør vente og ses an - der stod mig blot i Hovedet noget om, at jeg måtte købe under Udsalget, men det er jo så forholdsvis lidt, jeg får at købe, så det klares jo nok. - Du kan sige til Be, at det var 10 Kr, hun kom til at skylde mig; jeg skulde have haft hendes Guldpenge - som jeg kunde tjene 8% på ved at veksle dem i svenske Sedler - da jeg nu ikke alligevel måtte få Guldpengene, har Be sagt noget til Buf om, at jeg i Stedet skulde have Procenterne, men det finder jeg ganske urimeligt. 
+Søde Junge - jeg må have Lov til at hyle lidt for Dig - det hjælper så godt; du kan tænke Dig, at nu har det varet i næsten en Uge - denne forfærdelige Asthma - jeg er fortvivlet, hver Nat må jeg sidde timevis op i Sengen bare for at få Luft; det er lidt bedre om Dagen, når jeg er oppe, men jeg er så totalt udmattet, at det tager mig en Time at klæde mig på - og så må jeg h[ulæseligt] efter Vejret igen en lang Tid - jeg kan ikke gå over Gulvet uden at det begynder igen - og så kaster jeg ustandselig Slim op - og Hosten giver ofte de rædsomste Smerter i Underlivet, så jeg må sidde og holde med begge Hænder på min arme lille Unge; kan Du ikke forstå, det er en Prøvelsens Tid, og at jeg må hyle lidt for Dig. Buf er mageløs - men det er næsten for strengt for ham også - op 6 hver Morgen - hente Koks - gøre Ild - ned efter Mælk og Brød - koge Kakao og smøre Mad, så passer han Frokostbakke til til mig og Kl 7. styrter han til sit Arbejde på et Værksted langt ude på Amager; der står han hele Dagen med strengt legemligt Arbejde - og så snart det slutter - farer han igen ud til mig - gør Sovekamret i Stand og giver mig Middagsmad - styrter hjem til sin egen Middag Kl 6 - så er han her igen ved 8 Tiden - vadsker op - og, når ikke er altfor dødtræt, så vadsker han også Gulvene - og altid er han smilende og sød, skønt jeg dog ser, hvor træt han er; men jeg kan intet - udover at klæde mig på og Dagen igennem koge Saltvand på Kakkelovnen til Gurgling af Halsen, som bestandig er fuld af Slim. Det er ikke Skaberi - jeg prøver til - og mister straks Vejret af det. Er det ikke også fatalt med denne Iskulde, som står ud ad Vinduer og Døre og er uovervindelig. Kan Du ikke tænke, det er be'sk at sidde her ene hele Dagen med alle disse Kvaler - når man har en Søster 20 Min. herfra - og vèd, at hun næsten daglig er herinde - hun vèd, at jeg bestandiger syg - men bevares, det koster jo 4 Øre at telefonere og spørge, hvordan det går. Jeg kan slet ikke fatte det. Nå, det er ikke værd at nære Béskheden - det er også svært, at jeg er så forbavset, Junge. 
+Nu skal jeg ikke hyle mere. Tænk, at Mor nu vèd alt. Jeg har haft 2 Besøg i al denne skrækkelige Sygetid, begge af Tante. Første Gang havde hun lige fået alt at vide - var fortvivlet - rådede mig for Giftermålet etc - som jeg vist har fortalt Dig. Otte Dage efter fik jeg det næste Besøg - lå igen i Sengen og var frygtelig elendig. Tante kom for at læse nogle Breve fra Mor. Ja, Junge, det er skrækkeligt af mig, men når Mor farer sådan frem - med den mest ubarmhjertige Vrede og Foragt, kalder min Handlen væmmelig og afskyelig - taler om den store Skandale etc - så bliver jeg så underlig kold og følelsesløs overfor Mor - hun bliver så fjern og fremmed for mig - det er, som om det slet ikke vedkommer mig. Sorg og Bedrøvelse - det smelter mig fuldstændig og gør mig ulykkelig over, at jeg har voldt andre ondt. Men Vrede gør mig bare kold og hård; jeg vèd, det er stygt af mig - men jeg kan ikke forbedre det; det drejer sig dog om alt det, som for mig betyder mest i Livet - ja alt; det som for mig er det smukkeste og værdifuldeste af alt i Verden.
+Tante havde skreven til Mor, om hun ikke kunde tænke over det - og siden skrive et venligt Brev til mig (den søde Tante!) men Mor svarede, at det var foreløbig umulig - hun var altfor knusende vred. Elle var også meget vred og oprørt, sagde at når Be så ofte havde været kølig mod mig, så havde det sin gode Grund! (!) Junge var den eneste, som undskyldte og forsvarede mig (Tak, lille søde Junge, jeg vèd jo, at Dig kan jeg altid stole på.) Og videre skriver Mor, at det var skammeligt af mig således at narre Fru Syberg, der altid havde været en Engel imod mig (!!) - Mor vilde rigtignok skrive til hende; -. Ja, gør Mor det så kan jeg også være sikker på at blive rehabiliteret - så reel og retfærdig, som Fru S. er - det bliver ikke morsomt for hende, at få Brev fra Mor! 
+Og Tante talte om de andre - ja, hun vidste jo nok, at Mornine flirtede en Del - men hun vidste også, at det kun var ["var" indsat over linjen] sjæleligt - der var aldrig tale om noget legemligt. Jeg måtte jo tie til alting - èn skal jo gerne være Syndebuk, jeg skal nok være det; men når man kender både Bs og Elle og Mornines små Historier, så er det lidt løjerligt at høre på, at de er hellige, mens jeg alene synder. Elles Vrede vil jeg nu foreløbig ikke tro på (hun har da sidst Grund til at være skinhellig!) nej, hun 
+II/
+siger vel sådan, fordi hun mener det er bedre for Mor, men jeg mener nu, at Din Metode er både ærligere og mere formålstjenlig. Det er for Resten underlig, Junge, jeg tænker dog bestandig, at når vi bare blev gift, så var alt i Orden - men det synes jo tvertimod, som om det yderligere opirrer Sindene. 
+Ja lille Junge, det er en bevæget og brydsom Tid. Jeg fulgte Dit Råd og ringede til Max (Tante har bedt mig ikke komme der - og jeg er jo desuden indespærret) han var nu meget retirè - henviste mig til Alfred - sagde kort Farvel. Nå.
+Og nu gør jeg som både Du og Max foreslår - skrive til Alfred, om han mulig vil skaffe en Sagfører; jeg er glad over, at både Du og Be har frarådet mig Dede - efter hans Brev har jeg været alvorlig bekymret for, at han ikke var den rette Mand til at fremme Sagen, så selv om jeg også selv skal betale en Sagfører, må jeg vist dog hellere det, da jeg dog meget gerne vilde giftes inden den lille kommer, så den kan blive "ægte".
+Tænk, Junge, vi går begge to og glæder os sådan til vores Bryllup - vi snakker næsten hver Dag om det- jeg er sikker på, at vi endogså glæder os mere end de allermest "sædelig forlovede." Det er da kunstig nok - og jeg gamle Pige! Jeg sidder her og navner alt mit goe Tøj - Dækketøj osv - (med AW) med Henblik på Fællesmenagen i Valdal; jeg frygter ikke mere for den; vi kan få det henrivende i den lille Lejlighed med Have foran - og jeg føler så sikkert at jeg nok skal blive goe Venner med hans Mor, hun er allerede nu langt mere venlig og hensynsfuld imod mig - det skal nok gå. Bare Du dog kunde komme til at lide Buf- han er virkelig sådan et storartet Menneske - og Du kan da forstå, han må være mange År ældre end sin Alder, siden jeg i ét og alt kan så godt med ham. Altid kan jeg snakke med ham om alt - og han ser så velgørende sundt og frisk på alle Forhold - han er gennem realistisk - totalt fri for sentimental Affektation - jeg tror, at vi har godt af hinanden. Han er den af alle, jeg har harmoneret bedst med - det føler jeg bestandig tydeligere. - . Ja, nu må jeg i Seng - skønt jeg véd det betyder, at den rædsomme Asthma tager fornyet Fart - men jeg er almægtig træt. Din altid Dis.</t>
+  </si>
+  <si>
+    <t>1917-06-07</t>
+  </si>
+  <si>
+    <t>Frederiksberg Have</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Kærbyhus</t>
+  </si>
+  <si>
+    <t>Adam Goldschmidt
+Alfred Goldschmidt
+Alhed Larsen
+Janna Schou
+Jørgen Schou
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Efter flere års ulykkeligt ægteskab gik Astrid/Dis Warberg-Goldschmidt fra sin mand, Alfred Goldschmidt, da hun blev kæreste med Jørgen/Buf Schou, som var meget yngre end hende. De to ventede hurtigt barn sammen. Jørgen Schou og hans mor, Marie Syberg, som i sit første ægteskab bar navnet Schou, boede i det nedlagte gartneri Valdal i Valby. 
+Hogemeister, Bendsen, Pauline samt Karen K kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0989</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt takker for babytøjet. Hun har fået et gavekort af Jørgen/Buf Schous mor. Astrid får mange udgifter til blandt andet fødehjemmet. Hun overvejer at lave et middagsabonnement. Om tre-fire år kan Jørgen/Buf nok bidrage godt økonomisk. 
+Jørgens mor, Marie Syberg/Schou har helt ændret holdning til Astrid. Tidligere frygtede hun, at barnets komme ville lægge bånd på sønnen, men hun blev lettet, da planen om giftermål blev skrinlagt. Jørgen er også lykkelig over at "krigen" er slut. 
+Efter fødslen skal Astrid efter planen bo en tid på Valdal. 
+Astrids kvistlejlighed er yndig, og hun holder den skinnende ren. Hun har pragtfuldt blomstrende planter, og hun nyder både dem og den skønne sommer samt at glæde sig til barnet. 
+Astrid beder Johanne/Junge Larsen sende den sorte bog med skriverier i.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dn6L</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blæk:]
+Fru Johanne Warberg-Larsen
+Kærbyhus
+Kerteminde
+[På kuvertens forside med blyant:]
+1917 
+7/6
+[I brevet med blyant:]
+I/
+pt. Frederiksberg Have 
+den 7/6 – 17.
+Kæreste lille Junge! Tak for Dit Brev – og her gik jeg med den frygteligste ondeste Samvittighed, fordi jeg ikke skrev til Dig – Du har da ingen Grund til Samvittighed! Men selv om Du aldrig skrev (hvad Du nu gør) – så bliver jeg aldrig besk af den Grund, jeg ved jo nok, at Brevskrivning er noget uoverkommeligt for Dig – og det kan jeg skam godt forstå. – Tak for alt det gode små Tøj – for Lån og for Gave! Det som behøvede Vask og Kogning bliver ordnet i Dag af min kære Naboerske, Fru Bendsen, som selv har Storvadsk. Når jeg saa får det strøget – hvad jeg selv kan, så er alt i Orden og parat, jeg har kun behøvet at købe 12 nye Bleer, 6 Undertøj og 4 Svøb – det var endda på Presentkortet – hvoraf endnu resterer 28 Kr, det var på 50 Kr (Bufs Mor), så jeg har jo slet ingen Udgifter haft selv endnu, men nu kommer det jo i næste Måned – senest – med 138 Kr til Fødehjem – og der bliver jo nok mere, Vogn etc. Nu har jeg 945 Kr i Sparekassen og 15 Kr skylder Karen K mig; og før til Sept. holder mine Indtægter jo ikke op – altså de 100 fra Alfred. Så har Du måske hørt, at jeg tænker på fra Sept. at få Middagsabonnement – til dels på Frokost; har sikret mig Pauline, men skulde gerne have 3 til, så håber jeg at kunne klare den nogenlunde. Jeg er meget lettet ved denne Idè – så går man da ikke straks sin Ruin imøde, men kan forhale den noget og kommer Tid kommer Råd, kan jeg blot klare den 3-4 År, så vil Buf sikkert til den Tid – måske før – kunne træde til ; det ser helt godt ud med alt hans; Chefen – Hogemeister – synes at interessere sig for ham, vil gerne beholde ham, selv uddanne ham til praktisk Ingeniør og siden knytte ham fast til sin Virksomhed, som det er Menigen at udvide i stor Stil – om nu bare Krigen engang holdt op. – Ja, Junge, jeg må sige Dig, at jeg er mere end henrykt over den nye Tingenes Ordning, der er kommen sådan en velsignet Fred over hele Linien; Bufs Mor har helt forandret sig overfor mig, er sød og venlig og interesseret, jeg er slet ikke bange for hende mere - kommer meget derud – glæder mig nu altid til det, det er jo så dejligt at sidde i den yndige Have – og jeg befinder mig pludselig helt som hjemme derude; jeg kan ikke sige Dig, hvilken Lettelse det er og hvilken Følelse af Glæde og Tryghed det har givet mig; først nu forstår jeg rigtig, hvor grænseløst det har pint mig i disse År, at hun stod så uforsonlig overfor mig; men det har været et stort Gode, at dette Giftermål var påtænkt – hun synes 
+II/
+nu ganske at glemme, at Giftermålsplanen først kom op senere [er forresten slet ikke udklækket i min Hjerne fra Begyndelsen) hendes første store Fortvivlelse, der gav sig så forbitrede Udtryk overfor mig, gjaldt jo nemlig dèt, at et Barn ventedes – og at det kunde virke som et Bånd på Buf. Nu er den Ulykke glemt – i Lettelsen over at jeg afstår fra Giftermålet – Hurra! det var nu ingen dårlig Manøvre – hvilket herligt Resultat! Buf er ikke den mindst lykkelige – forn ham betyder det en om mulig endnu større Lettelse, at denne pinlige indbyrdes Krig er sluttet – og så uventet gunstigt. – Jeg har det så godt, Junge; er så mobil og lebendig, at jeg meget ofte glemmer, at jeg bærer på den vældige Unge – Forleden var jeg f Eks. Lige ved at trave op på Rundetårn, da jeg netop kom forbi og så der var åbent, men det var nok alligevel bleven for højbenet – jeg besindede min Fylde- og opgav Forehavedet. Og Junge – jeg glæder mig noget så knusende til at have sådan et lille Nøvs engang igen. Det er bestemt at jeg kan tage lige fra Fødehjemmet ud til Valdal og bo derude i nogen Tid sammen med Buf – de andre er nok rejst til den Tid, så kan den lille stå i Haven hele Tide – og jeg slipper for Trapperne til min Kvist; jeg glæder mig sådan til den Tid – bare nu alt må forløbe normalt. 
+Der er for Resten så yndigt på min Kvist i denne Tid - jeg gør mig en Motion af altid at skruppe og skure og ordne deroppe - så der er skinnende flunkende fint og frisk og duftende; jeg har et dejligt Flor af Blomster i Vinduerne - Be gav mig en pragtfuld rød Pelargonie; som blomstrer ganske overdådigt, en lyserød er også i Flor og et lille Skud - blegrød - har sat en vældig Blomst; Adams Venusbregne er også pludselig begyndt at udvikle sig til en voldsom Skønhed - åh, jeg nyder hver Dag min lille yndige Lejlighed og jeg tror, det er saliggørende for en Dame, der venter sin Nedkomst - at gå så meget alene - for Hjernen er jo nu det ømme Punkt ved sådan en Lejlighed.
+Og hvilken Sommer vi dog har! det er da også til at blive tosset over! Jeg nyder den i fulde Drag hver Dag - enten her i Frederiksberg Have - i Søndermarken - eller - allerbedst - på Græsplænen i Valdals Have.
+Hvor er det dog bedårende dejligt at gå og bære på en lille Unge under så gunstige Omstændigheder - jeg tror alt godt om alting i denne Tid. 
+Ja - så bliver Skrivelsen ikke længere dennegang - Farvel lille Junge og Tak for al Din store Godhed! Hils Jer alle fra Din Dis
+Send mig engang ved Lejlighed den sorte Bog med mine Skrifter - f. Eks. engang med Be.</t>
+  </si>
+  <si>
+    <t>1917-06-14</t>
+  </si>
+  <si>
+    <t>Charles Abrahams
+Ingeborg Abrahams
+Olaf Brahm
+Bodild Branner
+Thora  Branner
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Alhed Larsen
+Johanne Christine Larsen
+Ellen  Sawyer
+Jørgen Schou
+Marie Syberg</t>
+  </si>
+  <si>
+    <t>Astrid Warberg blev skilt fra Alfred Goldschmidt og flyttede fra Malmø til Frederiksberg for at være sammen med sin nye kæreste Jørgen/Buf Schou. Hans mor, Marie Syberg, boede på dette tidspunkt på det nedlagte gartneri, Valdal, i Valby. 
+Astrid Warberg og Jørgen Schou fik sammen datteren Janna. 
+Det vides ikke, hvad Grete Hammeleffs mor hed. Astrid Warbergs nabokones navn kendes heller ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg til Laura Warberg, 1917-06-14, BB2432</t>
+  </si>
+  <si>
+    <t>Johanne/Junge skal opereres.
+Bodild mener, at Astrid Warberg skal føde om tre uger. Hun bruger nu navnet Fru Warberg, hvilket Alhed også har anbefalet.
+Astrid har været hos Olaf Brahm og hans familie til middag i Vanløse. De bor dejligt og var meget søde. Olaf har repareret Astrids tænder gratis. Olaf og hans kone syntes, at Astrid bar sin graviditet flot.
+Astrid gør rent, og hendes blomster trives. Hendes nabokone er sød til at komme med mad. 
+Jørgen/Buf har givet Astrid en flot rødspætte.
+Astrids børn har fået cykler som belønning for deres meget fine eksamener. Selv går hun i Frederiksberg Have hver dag, og om aftenen mødes hun samme sted med Jørgen/Buf.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2HF0</t>
+  </si>
+  <si>
+    <t>pt. Frederiksberg Have 14 Juni 17.
+Kære Mor! Tusind Tak for Dit lange Brev, der som sædvanlig var meget indholdsrigt. Jeg begyndte næsten at blive bange for, at Du var syg – har ikke hørt fra Dig siden den Dag, du rejste til Jylland. Hvad er det dog, Junge fejler? Jeg ængster mig meget derfor; hun har ikke mange Kræfter til sådan en Operation, synes jeg. Bare jeg dog kunde være oppe, når hun skal ligge herinde, så jeg kan se til hende. Bodild mente, jeg kunde vente mig om c 14 Dage – à 3 Uger, jeg skal ligge på Fødehjemmet - spurgte Bodild, om det vilde genere hende, hun lo blot af det; hun har indmeldt mig som Fru Warberg, hvilket Navn også for Fremtiden vil stå i Telefonbogen, på min Dør etc. Be gav mig det Råd, at tage mit Pigenavn – som jo så mange bruger, Fru Syberg synes det også absolut, så nu kan jeg altså begynde at kalde mig det; jeg hørte det nye Navn for første Gang igår, da Olaf havde inviteret mig til Middag ude hos dem på ”Bogholdergården” i Vanløse – jeg så for første Gang hans Kone – og hun kaldte mig hele Tiden Fru Warberg. Det var for Resten en yderst vellykket Tur; jeg har gået hos Olaf nogle Gange om et Par store Huller i mine Tænder – èt i en Guldtand, som han måtte lappe med Guld - jeg protesterede voldsomt - sagde, at jeg havde ikke råd til Guld; men da jeg var færdig deroppe, vilde han ikke have en Øre! Vi snakkede meget sammen – Tutte havde fortalt ham alt om mine Forhold, men han syntes at, det var komplet ligegyldig, om jeg var gift eller ikke. Og så var jeg altså ude at besøge dem i går; jeg syntes godt om hans Kone – der er Kunstnerinde, kalder sig Fru Hameleff – hun var så sød imod – viste mig hele Huset – undt. Kvisten, som de har lejet ud. Selv bebor de den høje Stue – en ganske pragtfuld Lejlighed, store smukke Værelser, mange dejlige – gamle Mahognimøbler, Kunstsager og Malerier – et Hornung &amp;amp; Møller Flygel, som Olaf spillede for os på om Aftenen. Hun viste mig også den store Kælderlejlighed – et mægtigt, gammeldags Køkken – hvidskuret og med blanke Kobbersager på Hylderne – et vældigt Spisekammer – Fadebur – Frugtkammer – Badeværelse – WC – Kulrum – Frugt do etc – meget herskabeligt; det er jo også en gammel Herregård – Fredrik d 6’ s Bogholder skal have boet der – heraf Navnet. Hendes Mor var på Besøg her – en lille livlig og elskværdig Dame. Og så har de tre søde Børn. 
+Vi fik store tykke stegte Rødspætter m. Citron på, samt kolde Pandekager lagt ned med Kompot – smagte dejligt. Så drak vi Kaffe – med fine Kager – i den store gamle Have, hvor vi siden sad og røg og snakkede og havde det rasende hyggeligt; jeg befandt mig så inderlig vel i deres Selskab – og følte også, at det var gensidig. Fru H. var meget imponeret, da hun på Forespørgsel fik at vide, at jeg ventede min lille om c 3 Uger – hun troede, der var flere Måneder til, hun komplimenterede mig stærkt, fordi jeg bar den så flot og Olaf sagde, at den klædte mig nydeligt! Jeg følte mig meget smigret, da de 
+II) ved 11 Tiden fulgte mig til Sporvognen – var den lige ved at køre – Olaf og jeg løb i fuld Firspring – Fru H. bagefter i stor Angst for mig!
+Ja, det er også utrolig, så godt jeg har det og så meget jeg kan tåle; skrupper og skurer i mit Hus, så der altid er flunkende fint (det er en god Motion at skure og vadske Gulve) så frisker det jo også godt – der er over 20° [ulæseligt symbol] i Køkken og Sovekammer, 18° i Dagligstuen – skønt der er åbent og Gennemtræk Døgnet igennem! Jeg har de dejligste Blomster, alt trives og blomstrer nu, da jeg hver Dag er hjemme og kan passe dem ordentlig og regelmæssig; der er henrivende på min lille Kvist, jeg glæder mig hver Dag over den. I Dag har jeg Syrener – fik en hel Favnfuld med hjem fra Vanløse i Aftes. 
+Min rare Nabokone er så flink imod mig – to Gange har hun været inde med en svingende Tallerken nykogt Grønkål – kogt på fersk Svinehoved, hvoraf et stort Stykke, samt Kartofler i Kålen. I Lørdags kom hun med en stor Glasskål Rabarbergrød med skårne Mandler på! og en Tallerken nystegt Lever med Løg, Sauce og Kartofler! Jeg måtte nu gemme Resten til Mandag, for Buf havde netop været oppe og i stor Begejstring foræret mig en mægtig Rødspætte på næsten 1 ½ Pund (1 Kr 38 Øre) flået og gjort i Stand, den var levende, da han købte den - og den måtte jo spises straks. Desværre var jeg ganske alene om den – men kunde dog ikke nænne at levne (skulde til Valdal næste Dag) nød den kogt med smeltet Smør og Persille og et Glas Portvin! (af den, Elle gav mig til min Fødselsdag.) Ovenpå: Rabarbergrød; en hel Festforestilling! Fru Syberg har inviteret mig derud at være i nogen Tid lige fra Fødehjemmet. 
+Fra de Små har jeg haft lange Breve om, at de nu begge har fået Cykler – nye – Sjums’ har kostet 200! (han må da være rig!) Det er nok som Belønning for deres extra fine Examener – begge havde de bedst Vidnesbyrd af alle i deres Klasse – endogså bedste Karakterer i Svensk! Adam fik en fin Bog i Præmie – kun én til i Klassen fik Præmie – og de er 74 Drenge – så det var fint. Jeg er så stolt af mine store flinke Børn. De skal med Alfred til Lønstrup i 14 Dage og vistnok siden være en Tid i Vedbæk hos Abrahamserne – som også alle har Cykler. ----
+Ja, nu er der vist ikke mere. Jeg går hver Dag her over i Frederiksberg have og sidder her en 2-3 Timer, læser Politiken – skriver Breve eller syer. Er hjemme igen lige til Middag – i Dag: røget Makrel m Røræg – Tykmælk; sidste hver Dag – sundt godt og let! Om Aftenen møder jeg gerne Buf i Frederiksberg Have og vi går en god Tur; det er jo så hedt for mig at gå om Dagen med det varme, grønne Overstykke. af Undertøj har jeg næsten intet på. Mange Hilsner fra Din A.</t>
+  </si>
+  <si>
+    <t>1925-11-25</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Den omtalte bog kan enten være Johannes V. Jensen: Aarets Højtider eller samme forfatters Evolution og Moral. Begge udkom i 1925. 
+Johannes V. Jensen rejste 1925-1926 til Ægypten og Palæstina.
+De bedsteforældre, som Fritz Syberg skriver om, må være hans mors forældre, eftersom Sybergs farfar, Heinrich von Syberg, var død, før Fritz Syberg blev født. Navnene på Fritz Sybergs mormor og morfar kendes ikke. 
+Marie Schou/Syberg flyttede ind på Pilegården hos Fritz Syberg i 1925, efter at hun var blevet pensioneret fra sit arbejde i Rigsdagen. De første år af parrets ægteskab boede hun på det nedlagte gartneri Valdal i Valby.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg tager afsked før Jensens rejse. Syberg takker for bogen. Marie sagde efter læsningen af den: "I er et ædelt Par". Syberg mindes i den forbindelse et indrammet digt fra hans bedsteforældres guldbryllup.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ROHQ</t>
+  </si>
+  <si>
+    <t>Pilegaarden 25-11-25
+Kære Johannes V. og Else.
+I Dag er det Vinter med Slud og Sne, rigtig et Vejr til at rejse til Ægypten i, derfor vil jeg tage Afsked med Dig. 
+Og endnu en Gang sige Tak for Din smukke Bog, som jeg har læst i under mere rolige Forhold end [”end” indsat over linjen] i København. Marie har ligeledes læst den, og ved at overveje sit Indtryk kom hun til det Resultat: ”I er et ædelt Par”. Hendes Karakteristik løste min egen bundne Tanke og vakte min Erindring fra en forsvunden Tid. Da jeg var 14 Aar var jeg til mine Bedsteforældres Guldbryllup, og da havde Degnen digtet prentet og ladet indramme to Strofer hvoraf den første begyndte saaledes: 
+”Guldbryllupskransen sjældent bindes 
+den passer kun til sølvgraat Haar
+et ædelt Par i Dag dog findes
+som her med Kransen smykket staar”…
+Jeg ved ikke hvad der er mest sjældent Guldbryllup eller Ædelhed, men [i] hvert Fald de hjerteligste Hilsener fra 
+Marie og Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1937-04-28</t>
+  </si>
+  <si>
+    <t>Peter Johannsen
+K Kirk
+Gustav Petersen
+Carl Petersen, kunsthandler
+Leo Swane
+Anna Louise Syberg
+Kirsten Syberg
+Lars Syberg
+Peter von Syberg
+Ulla Syberg
+Jens Thies</t>
+  </si>
+  <si>
+    <t>"det store Litografi af den døde Fugl" er den litografiske udgave af maleriet "To Børn begraver en Fugl". 
+I flere breve fra 1937 skriver Fritz Syberg til Hans om at sælge nogle billeder, så Hans kan skaffe midler til et husbyggeri. Det er uklart, om Hans forbedrede/ombyggede huset på Azaleavej i Valby, eller om han byggede i Hammeren, Hornsherred, hvor han havde en frugtplantage.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57</t>
+  </si>
+  <si>
+    <t>Fritz Syberg er stadig syg, så han kommer nok ikke til Københavnsområdet. 
+Carl Petersen har været på besøg. Han har været på rejse for at sælge litografiet af "To børn begraver en fugl", og han har fået bestillinger for 5000 kr. Ny Carlsbergfondet og flere gallerier har bestilt, men ikke Leo Swane. Syberg gengiver en spydig ordveksling mellem Swane og Petersen. Litografiet bliver foræret til alle skoler i Danmark. Johannsen er glad for at få arbejde med litografierne, for han tjener på det og undgår desuden måske udvisning. 
+Hvis Hans har mindre billeder, kan han sælge dem til Carl og Gustav Petersen og derved skaffe midler til husbyggeriet. Han kan få tegninger som erstatning. Hans' søskende får på et senere tidspunkt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pO1P</t>
+  </si>
+  <si>
+    <t>Pilegaarden, Kjerteminde
+28-4-37
+Kære Hans.
+I Dag er jeg oppe for første Gang i temmelig lange Tider efter at have gaaet og hængt med en forbistret Influenza. Faar vi noget Sol hjælper det nok, men det bliver næppe til noget med at komme over og male, jeg maa vente til ["til" indsat over linjen] det bliver Sommer og saa bliver det for sent i denne Omgang.
+Carl Petersen var her i Dag. Han er paa Rejse med det store Litografi af den døde Fugl. Han har skaffet Bestillinger for 5000 K. paa Rejsen fra Aarhus og hertil. Desuden Honnørkøb fra Carlsbergfondet, Akademiet, Galleriet i Oslo og Bergen og fra Jens Thies og fl. men ikke fra Swane. Hans Samtale med Sw. lød saaledes: CP: "Jeg vilde være forfærdelig glad om Direktøren vilde tegne sig for et Eksemplar" Dir. Sw.: "Ja det tror jeg"! Der er en Mand der vil forære alle Skoler i hele Danmark hver et Eksemplar. (Det er nok Kirk) samme Mand vil lade Haven i Sne reproducere. Norske Johannsen er lykkelig, for saalænge Kirk kan skaffe ham Arbejde bliver han ikke udvist af Landet, og han tjener godt paa disse Billeder, d.v.s. godt og godt, Manden er uhyre beskeden, jeg antager at han kan have en Indtægt paa 5 á 600 Kr. paa hvert Billede. Det første har taget ham et Aar. Snebilledet kunde jeg tænke mig bliver lettere at fremstille. Har Du nogle mindre Billeder af mig som Du kan sælge til C.P &amp;amp; G.P. De kommer nok over og ser til Dig naar Aalborg Udstillingen er forbi. Jeg kan ikke erindre hvad Du har. Men jeg har en hel Mængde Tegninger her, som Du kan faa en Del af til at erstatte de tomme Pladser med. Meningen er altsaa at Du kan benytte det udkomne Beløb til Dit Hus. Vi kan jo konferere om det hvis det bliver til noget større, men det er vel ikke meget Du har af Smaabilleder. Bliver det noget større er der jo Sakker og Rabbe at dele med. Men er ordentlig Beløb skulde Du jo have ind i denne Omgang De andre kan jo vente, saa kommer deres Tur forhaabentlig ogsaa. Hils nu Familien mange Gange 
+Far</t>
+  </si>
+  <si>
+    <t>1899-01-12</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Eckardt
+Margrethe  Eckardt
+Peter Hansen
+Johanne Christine Larsen
+Hedevig Lützhøft
+Nicolaus Lützhøft
+Marie Oppermann
+Theodor Oppermann
+Thorolf Paludan-Müller Pedersen
+Ellen  Sawyer
+Harris Sawyer</t>
+  </si>
+  <si>
+    <t>Joakim Skovgaard skal lave kalkmalerier til Viborg Domkirke, og Johannes Larsen skal fungere som assistent på projektet.
+Peter Hansen og Thorolf Pedersen var begge teatermalere i perioden.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er rejst til København. Han bor hos Oppermann. Har besøgt Lützhøft og mødtes med Skovgaard om arbejdet på kalkmalerierne til Viborg Domkirke. Det er svært at få en klar aftale om arbejdet med kalkmalerierne og prøverne til dem. Johannes Larsen vil derfor spørge på malersalen på det Kongelige Teater, om der er job at få dér.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/k5Hc</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn Torsdag 12/1 1899.
+Min egen søde Ven!
+Jeg sidder her hos Eckardts og skriver efter at have været ude hos Skovgaard. Jeg tog mig et Par Stykker Mad og en Bajer og en Snaps paa Færgen og da jeg kom hertil stod Johanne og Lukke for at høre mere om Castmann, jeg havde jo det Hværv at trøste dem, men det lod ikke til at det [jeg k]unde fortælle havde nogen [noget af papiret mangler]legende Indflydelse paa [noget af papiret mangler]mlig var de ikke videre [noget af papiret mangler]at høre at Elle [noget af papiret mangler]er Kjøbenhavn. Vi fulg[tes a]d over til Tivoli for at jeg [kunde ko]mme med en Sporvogn, men da vi havde set to passere, begge optagne, det var Regnvejr, maatte jeg bide i det sure Æble og tage en Droshe til 1 ½ Kr. foruden Drikkepenge. Ude ved Oppermann fik jeg The og Smørregbrød og bagefter sad vi længe og snakkede ved en Whiskytoddy og Cigar. Til Morgen begav jeg mig først hen til Marker med mine Sko og købte et Par Galosker, 4 Kr 50 Øre, derfra til Lützhøffts hvor jeg drak Kaffe, Mutter blev glad ved Shalet, de har det fattigt for Tiden, smaat med Fortjeneste. Defra fulgtes jeg med dem ud ad Øst[noget af papiret mangler] og gik hen til Skovg[aard]. Resultatet er nærm[noget af papiret mangler] ved ingen Ting endn[noget af papiret mangler] troede at vi kunde b[noget af papiret mangler] først Marts og at [noget af papiret mangler] blev en Maaned [noget af papiret mangler] eller mindre her og drager i Viborg mente han vi kunde færdige med midt i April, det er nemlig her nogle foreløbige Prøver vi skal lave deroppe, for at se hvor lang Tid det vil tage og hvad for et Materiale der egner sig bedst til det. Det egentlige Arbejde, denne Pen er ækel, deroppe vil først begynde ca 5/4 Aar efter at vi ere færdige med Prøverne. Paa Vejen ud til Skovgaard fik jeg den Ide at gaa til Peter og Thorolf Petersen for at høre om der ikke kunde blive noget Arbejde til mig paa [Tea]tret og uden at jeg nævnede [noget af papiret mangler] det foreslog Skovgaard [det] samme da han hørte [jeg ger]ne vilde tjene nogle [Penge s]aa jeg tror jeg gaar [noget af papiret mangler] naar jeg gaar herfra, [saa kan]jeg i Morgen fortælle [Di]g hvordan det gaar mig. Jeg skal hilse Dig fra Eckardt og fra Margrethe de kom hjem nu. Kan du huske min Adr? Bjerregaards Sidevej – 5 Valby.
+Kjøbenhavn V.
+Mange kærlige Hilsner til min egen lille Søde fra Din hengivne
+Johannes Larsen
+Hils alle derovre</t>
+  </si>
+  <si>
+    <t>1908-09-14</t>
+  </si>
+  <si>
+    <t>Johanne  Larsen</t>
+  </si>
+  <si>
+    <t>Sagasvej</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+- C
+Alfred Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Karl Madsen
+Otto Schroll
+Viggo Schroll
+Andreas Warberg
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura Warberg må have haft meget husgeråd, linned mv. tilovers efter at være flyttet fra Erikshåb med mange børn og ansatte til en lejlighed i København. Hendes yngste, Frederik/Dede, er nu også flyttet hjemmefra. 
+Det vides ikke, hvem Karen var. Warberg-familien kendte mange af det navn. Hvem principalen var vides heller ikke. 
+Madsen kan være museumsdirektør Karl Madsen, men der kan også være tale om en anden.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2271</t>
+  </si>
+  <si>
+    <t>Laura Warberg håber, at Johanne snart kan få en dygtig pige, og at de også kan ansætte en karl. Hun håber også, at Johanne og Adolph/Agraren holder fast i navnet Erik til den lille. 
+Laura W har haft gæster og fartet meget rundt.
+Madsens vil bygge to værelser til stuehuset. Han skal være opponent ved en kollegas forsvar for doktordisputatsen.
+Frederik/Dede får en lampe og en jernseng. Han har lejet to værelser. 
+Laura W fik ikke skrevet op, hvad hun sidst sendte Johanne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oqdA</t>
+  </si>
+  <si>
+    <t>Sagasvej d:14de Sptbr. 
+Kære Johanne!
+Jeg var rigtig glad ved at faa et langt og godt Brev fra Dig i Gaar; Muk spiste til Middag her i Dag og fik det at læse; her er altid Breve at læse! Gid Du dog maa komme faa en flink Pige; det var da kedeligt, at den ”herlige” slap fra Dig. Og en Karl er det jo ogsaa udmærket, I faaer; det maa da umuligt kunde gaa foruden; et Menneske kan jo ikke slide som Agraren uden til en Tid. Hvor dejligt, hvis lille Erik nu vil til at være skikkelig! Nu vil I da kalde ham ved det kønne Navn? Hvad er der ellers ved at han hedder efter Erikshaab! Jeg vil da aldrig kalde ham andet. I Morgen Form. rejser jeg over til Alhed og bliver til Tirsdag med sidste Færge. Lille Ina har Fødselsdag paa Tirsdag. Alfred i Leipzig. Karen gled til Roskilde nu for lidt siden og saa til Torsdag. Du faaer kun et Par Ord i Aften lille Junge! Jeg har været saa grulig paa Pinde hele Dagen, i Byen og gaaet meget, af 2 Gange foruden Ærinder her omkring saa jeg er saa dødtræt, hvad sjælden hænder. I Aftes havde jeg Tante Thora C. og Fru Bes[ulæseligt] til en fin Aften; Kl. var over 11 inden de brød op; i Forgaars Aftes var jeg i Valby, jeg har fartet meget i den sidste Tid med Tante og meget andet. Nu har Madsens bestemt at bygge 2 Værelser til det gamle Stuehus og nøjes med det nogle Aar. det vil vist kun koste ca. 1500 Kr. Saa vil de kunde sidde for en meget billig Husleje og kan lægge Penge op til at bygge for senere. I Gaar var de hos mig til Frokost Kl. 11, de skulde herfra til hans Kollegas Doktordisputats, Madsen var ordinær Opponent. Først efter Jul skal han selv til det. Jeg vil vist ikke leje mit ene Værelse ud alligevel men have det til Gæsteværelse; haaber da paa Dig og lille Erik i Marts? Dede faaer min Chatollampe tilsendt. Den med blaat og saa beholder jeg hans Sofa tilba. Han faaer en Jærnseng da jeg nødig vil skille mig ved den eneste extra Seng, jeg har tilbage. – Jeg glæder mig meget til at faae mine Stuer helt i Orden naar han nu kommer d:28de og tager sine Møbler. Han har jo lejet 2 rare Værelser og skal se at finde sig et andet og mere propert Spisested. Tænk jeg har ingen Liste paa hvad Du fik sendt i den store Kuffert af Linned, men Du kan jo ikke tage Fejl, da der er Navn paa alt mit. Nogle Lagner fik Du foruden dem af hvidt, det staaer for mig at Du ikke [”ikke” overstreget] ogsaa fik Haandklæder foruden de 6 Vidskestykker, men det kan Du see. Dumt ogsaa at jeg ikke skrev op, men det giver sig jo nok. Nej, Skeer og Knive fik Du jo foræret. Nu skal Du ikke sende Pakken før paa Tirsdag da vi jo er væk til den Dag. Saa ikke mere i Aften søde Johanne!
+Kærlig Hilsen fra Mor!
+Alle 3 Damer i Aftes bad mig hilse Dig. Otto Schroll har ligget syg i Frankrig af Gigtfeber i 2 Maaneder. Paa Lykkessæde er der kommen en lille Datter. - Lisbeth er saa tilfreds i sin Plads i Holbæk
+[Skrevet lodret i venstre margen:]
+har været i Frankrig i Sommer med Principalen.</t>
+  </si>
+  <si>
+    <t>1911-09-01</t>
+  </si>
+  <si>
+    <t>Else Jensen</t>
+  </si>
+  <si>
+    <t>Olaf Bull
+Jens Jensen
+Johannes V. Jensen
+Villum Jensen
+Clara Syberg</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Else og Johannes V. Jensen til Anna og Fritz Syberg i tiden 6/2 1910 til 9/10 1914</t>
+  </si>
+  <si>
+    <t>Else Jensen skriver om stort og småt fra dagliglivet. Johannes V. skriver på en bog, der hedder "Skibet", og det er ved at være efterår. Hun udtrykker flere gange, at hun håber, Fritz og Anna snart er færdige med at være i Italien og klar til at komme tilbage til Danmark.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VzpU</t>
+  </si>
+  <si>
+    <t>d. 1-9-11
+Kære Anna og Syberg. Det er snart meget længe siden, jeg har skrevet til jer og dog tænker jeg saa tit paa jer, men jeg er saa daarlig til at skrive Breve, at jeg skammer mig over at sende mine Kradserier af Sted, men nu synes jeg ikke, jeg kan vente længere med at skrive til jer, at nu maa I da komme hjem. I kan da ikke trodse baade Krig og Kolera. I har vel ogsaa faaet ud af Italien, hvad der er at få ud deraf og et helt Aars Solskin maa da have hjulpet Trylle. Det kunne være saa morsomt om I boede her i København i vinter med hele Flokken saa kunde I jo tage til Fyns Hoved til Sommer. Længes I ikke ogsaa lidt efter at komme sammen med alle os Københavnere igen? Nu har vi faaet Efteraar der er faldet en hel Del Blade af Træerne, og det er koldt. I Dag har det øset ned fra Morgenstunden, men vi har alligevel gaaet os en dejlig Tur i Dyrehaven og spist Frokost paa Eremitagen, Agerhøns og Omelet, vi var helt gennemblødte da vi kom hjem men Luften var saa dejlig og vi holdt os varme ved at gaa, saa fyrede vi for første Gang og nu er her lunt og hyggeligt og lugter lidt af Kakkelovn og Hovedrengøring, som vi lige er færdige med. J.V. har travlt for Tiden, han skriver paa en Bog som skal hedde Skibet, den skulde egentlig være færdig til Jul, men det lykkes vist ikke, og det gør jo heller ikke noget, saa kommer den engang efter Nytaar. Vi har levet meget stille paa Grund af Travlheden, dog har vi haft en Del Fornøjelse af Olaf Bull og hans Kone, som har boet i Valby i Sommer. I ved vel, at han er blevet gift med en lille nydelig norsk Dame, som ligner et gammelt Billede, og de har en lille Pige, som ligner sin Fader og er forøvrigt mægtig glade og fornøjede. Jeg gaar ud fra, at I holder Politiken saa det er ganske overflødigt at fortælle, hvad der ellers sker herhjemme det er jo forøvrigt heller ikke meget eller vigtigt. Vi har faaet en lille Skildpadde, som Jens elsker over alt i Verden, han falder i Søvn hver Aften med den i sine Hænder og ligger nede og triller rundt paa den hele Natten, den har den slemme Vane at kravle inde under et eller andet Møbel og ligge bumstille der og saa staar hele Huset paa den anden Ende for at finde den. I Aften var den umulig at finde, da han skulde i Seng, og han søgte med Taarer i Øjnene at trøste sig ved at bagtale den, nu er den kommet igen. Han bliver lykkelig, naar han vaagner i Morgen, han er saa sød og hæderlig og Villum køn og uartig. Jens skrev her nogen Tid siden et Brev til Nolle, det kam vist aldrig af Sted.
+Tænk nu over det og bliv ikke hængende i Italien, fordi I har bestemt det. Bare I var her. Hils alle Børnene
+Jeres hengivne
+Else</t>
+  </si>
+  <si>
+    <t>1912-02-11</t>
+  </si>
+  <si>
+    <t>Malmø
+St. Pauli Kyrkogatan 19</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Else Birgitte Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Ina  Goldschmidt
+Peter Hansen
+- Holstein, Frk.
+Harald Høffding
+Alhed Larsen
+William Mackie
+Karl Madsen
+Carl V Petersen
+Ellen  Sawyer
+Karl Schou
+Marie Schou
+Hempel Syberg
+Gustav Wied</t>
+  </si>
+  <si>
+    <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
+Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
+Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
+Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
+Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2078</t>
+  </si>
+  <si>
+    <t>Laura Warberg spørger, om hun dog ikke kan komme på besøg hos Astrid i Malmø. 
+Laurits vil ikke med til Amerika nu. Det bliver et hårdt slag for Ellen. Laura Warberg troede engang, at hendes fremtid var sikret. 
+Alhed Larsen sidder model for Peter Hansen. Hun er meget sparsommelig, og det er Christine ikke. 
+Alhed og Laura har været i teatret og på Nimb og spise fint. 
+Louise Brønsted skal til Hagemanns afskedsfest. 
+Laura Warberg går til foredrag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zgFT</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St Pauli Kyrkogatan 19
+Malmø
+Skåne
+[I brevet:]
+Nørrevoldgade 29⁴
+Søndag d: 11te
+Kære Astrid!
+Det var et meget rart Brev fra Dig i Gaar; naar mon Du igen kommer over at spille? Dersom nu en Gang Alhed er i Kbh. kommer jeg over en hel Dag med første Færge, naar der igen bliver ordnede Forhold med Sejladsen. Kan det slet ikke tænkes at komme naar han er hjemme?? Vi vilde jo dog kuns ses ved Maaltiderne! I Morgen tager jeg til Birkerød fra første til 6 Toget, haaber lille Muk saa kan gøre en Sviptur ind at se Udstillingen, mens jeg passer Børnene. Bes og Hr. Peter igen lange Tider i Sengen med Feber uden ellers fejle det mindste; gaadefuldt! Jeg spiste til Middag i Fredags hos Fr. Holstein Alhed og Madsen var der og spurgte Fr. H. om Feber ikke kan skrive sig fra Mathed, de spiser jo intet og Sengen tærer. Bare den Læge er dygtig! Gud veed om der skal være Selskab d:22de, jeg tror det næppe, men nu skal jeg køre i Morgen og saa skrive det til Dig. I Dag ved 3 Tiden tager jeg pr. [ulæseligt] til Vanløse, det er Wilhelms Fødselsdag, hans Sødskende kommer der til Aften. Elle rejste først hjem i Mandags, var altsaa ikke hos Syberg sammen med Thora. Veed Du at Laurits ikke vil til Amerika de første Aar? Det bliver vist et haardt Slag for Elle! Mærkeligt at hun kan være saa haabefuld for Fremtiden og Livet deroppe alene! Alhed er saa gruelig bekymret for hende, men saa er der da vel den Udvej, at hun kunde tage til Billy en Tid. A. mener der kunde sagtens blive en Virksomhed her hjemme, at Grethe ogsaa kunde faa Fripladser her og Elle Legater, men hun vil vist ikke paa nogen Maade lade være at rejse derover. Hvor anderledes lyst saae det ud, da vi troede hende vel sikret for Fremtiden; mon han dog ikke kunde betænke sig? I Julen havde de faaet udmærkede [ulæseligt] af ham og Grethe sagde, at Carl skulde være hos dem til Sommer.
+– Alhed ”sidder” en Del af sin Tid herinde for P Hansen til det store Faaborgbillede. Hun er meget sparsommelig køber intet uden nødvendige Smaating. Hvor anderledes med Christine, der vist anvendte ca. 300 Kr. paa Rejsen herind og alt muligt i Magasin! Hun er uforbederlig! Desværre bliver det dog næppe til Efteraaret, hun flytter herind, maa spare derovre endnu et Aar! Slemt for mig, men vil jeg aldeles ikke paavirke hende, selvfølgelig. - 
+I Aftes gav jeg ud paa Alhed og mig selv. Halve Priser i Folketeatret til ”Ranke Viljer” – 2+2=5 – af Gustav Wied; uhyre morsomt, vittigt, satirisk hvor vi lo ! – glimrende spillet. Og tænk Dig saa gik vi til Nimbs nye Lokale ligefor den nye Banegaard, bagved Bræddehytten, hvor er der fint og elegant og smagfuldt. A. spiste Middag i Valby og fortalte, at vi skulde til Nimbs; Nej mente Berta, det var vist ikke muligt, det var jo saa fint! Hvilke elegante Dragter, Damerne selskabsklædte! A. stak jo en Del af i sin gl. blaa Nederdel med Bluse, jeg var pæn nok. Vi satte os beskedent i den første den bedste Krog og spiste en aldeles vidunderlig Souper, Laksesalat á la Tivoli – vi har aldrig smagt noget bedre; Kalvefrika[ulæseligt] avec Chateaubriand – delikat! – en Dessert saa lækker, en halv udhulet Appelsin i et højt klart Glas, den var fyldt med Is og uden om men i Glasset fin rød Gelé med Flødeskum; hver en Pilsner til; 2 Kr. for hver Soupér, 50 Øre i Drikkepenge, Øl og Kaffe vi var jo nok lidt betænkelige strax, men nu var vi der og fortælle Berta, vi var gaaet igen fordi det var for fint, vilde vi da ikke. Jeg syntes det var vældig morsomt ”gav” jo, - men A. tog Øl og Drikkepenge paa sig. Det var en herlig Aften. Der var Karneval ved Siden af og ovenpaa. Hun tog desuden Kaffe og en Cigaret, vi kom hjem Kl. 1. – Alhed var forleden til fin Aften hos Carl V. Petersens, der var en Del Malerfamilier og en Telemarks kendt i national Dragt, hans Kone af en fin Familie i Christiania, han selv en dannet og klog Mand hun Datter af en anset Videnskabsmand. – Paa Onsdag skal der være stort fint Selskab paa Phønix, Direktør Hagemann giver Afsked; Lugge skal med lille Else skal have lidt extra Mad nu! Hvor herligt, at lille Muk kan komme lidt ud nu igen! Jeg hører stadig de højst interessante Foredrag af Dr. Munck; og nu de følgende Tirsdage Høffdings gratis Forelæsninger over Rousseau; desværre undgik det første mig i Tirsdags, jeg kiggede dog stadig i Politiken, som jeg holder nu, efter den. Men jeg skrev til Frøken Shlect om at mødes med mig nær Indgangen og fortælle mig om det, hun er saa forstaaende og husker saa godt. – Nu veed jeg ikke mere lille Putte; hils nu de kære Unger Hvor dejligt at Du nu igen holder Skole med dem baade for Dig og for dem. Inas Bakkeserviet er mig til stor Nytte i min Sølvskaal, naar jeg har The Fremmede. I Onsdags var Alhed her 2-3 Timer, saa jeg ser hende meget denne Gang skal ogsaa til Schous en Gang. Kærlige Hilsener fra Mor.</t>
+  </si>
+  <si>
+    <t>1912-12-03</t>
+  </si>
+  <si>
+    <t>Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Det må være dette brev, Mads Rasmussen refererer til i sit brev af samme dato til Peter Hansen.</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 29</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen skriver til Tom-Petersen og beklager, at han ikke kom til Tom-Petersens auktion, da der sagtens kunne have været noget af interesse for Faaborg Museum. Der skal laves et jubilæumsskrift i anledning af fabrikkernes jubilæum, og MR ønsker, at der skal indgå billede af fabrikkerne, hvor der er bygget til siden Tom Petersen tegnede bygningerne. MR vil gerne høre, om T-P enten kan lave en tilføjelse til den eksisterende tegning eller lave en ny.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CSEg</t>
+  </si>
+  <si>
+    <t>3' December 12.
+Kære Herr Tom Petersen :
+Jeg er meget ked af, at jeg ikke kom på Deres Auktion da der sagtens har været noget,der kunde have været erhvervet til Faaborg Museum,og min Hustru vilde ogsaa gærne have haft noget.Grunden er imidlertid, at jeg ikke er rigtig rask i denne Tid,og skønt jeg jo har faaet en Katalog, er det gaaet mig af Glemme indtil det var for sent,og Peter Hansen har heller ikke erindret mig derom.Som sagt,jeg blev meget ked af det, men der er vel nu intet at gøre. De har vel ikke mere for Tiden? J saa Fald kunde Peter Hansen og jeg jo tage ud til Dem en Dag,naar jeg bliver noget mere vel. 
+J Anledning af Fabrikernes Jubilæum i kommende Aar skal vi have lavet et Jubilæumsskrift, i hvilket Billedet af Fabrikerne selvfølgelig skal være. Der bliver nu bygget oven paa siden De tegnede Deres Billede af Fabrikerne,og disse Forandringer vil jeg gærne have med paa Billedet i Bogen. Jeg ved ikke om det kan lade sig gøre at rette det paa Tegningen eller om det muligvis bliver nødvendigt at lave en helt ny Tegning.Om disse Forandringer vil De kunne faa de nødvendige Oplysninger hos Fabrikens Arkitekt, Herr H P Jacobsen, Langgade 73, Telefon Valby 441 X , og forøvrigt bedes De venligst tale med Kontoret,Disponent Thomsen eller Kontorchef Møller .Fabrikens Telefon er 6890.
+Jeg forbliver med venlig Hilsen
+Deres hengivne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1912 eller 1913 dato:24</t>
+  </si>
+  <si>
+    <t>Nørrevold 29</t>
+  </si>
+  <si>
+    <t>August Bagge, Bogtrykkerens bror
+Steen Steensen Blicher
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Louise Brønsted
+Mogens Frijs
+- Hagensen
+- Holstein, Frk.
+Hans Christian Joachim
+Alhed Larsen
+Johannes Larsen
+- Madsen
+Christine Swane
+Sigurd  Swane
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen rejste i 1913 til Berlin sammen med Karl Isakson og Sigurd Swane (Johannes Larsens erindringer, 1955, s. 150). Hvorfor Laura Warberg skriver, at man rejste for Uglens (Christine Swanes) penge vides ikke. 
+1912 var Johannes Larsen sammen med Leo Swane i Berlin ifølge Erland Porsmose: Johannes Larsen: Menneske, kunstner og naturoplever. Gyldendal 1999
+Lise Fogh har forsket i Sigurd Swane, og hun oplyser, at Sigurd Swane rejste til Berlin i marts 1912 i anledning af Secessionen, hvor flere danske malere skulle deltage. Secessionen var åben fra april til september. Senere kom også Harald Giersing til. Alhed og Johannes Larsen rejste videre derfra til Dresden sammen med Karl Isakson. Dette ifølge Sigurd Swanes uudgivne erindringer (Håndskriftsamlingen, Det Kongelige Bibliotek).
+Steen Steensen Blichers ”Trækfuglene” udkom i 1914 illustreret med Johannes Larsens træsnit.
+1 alen er 62,7 cm.
+1 tomme er 2,54 cm.
+Det kan ikke afgøres, hvem Madsens og lille Else var. Warberg- og Larsen-familien kendte mange, der hed sådan. Det samme gælder Jørgensen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde Egns- og Byhistoriske Arkiv BB 2075</t>
+  </si>
+  <si>
+    <t>Laura Warberg har fulgt Alhed og Johannes Larsen til banegården. De skulle til Berlin og Dresden.
+Grev Frijs har bedt Johannes Larsen illustrere sin rejsebog.
+Der er stor begejstring blandt malerne for Johannes Larsens udstilling, som også er god, og han har solgt glimrende. Sigurd Swanes billeder er derimod forfærdelige. 
+Laura Warberg har hjulpet Louise Brønsted med at sy en dragt. 
+Johannes Larsen skal illustrere Blichers Trækfuglene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/tuK6</t>
+  </si>
+  <si>
+    <t>Nørrevold 29 ⁴
+Søndag d:24de.
+Kære Astrid!
+Du kan godt vente med at komme til paa Lørdag, jeg rejser først Mandag Middag lige til Syberg. Jørgensen er syg og jeg kan foreløbig ikke bo der, venter til lidt længere ind i Maaneden med at tage dertil. Jeg var i Morges paa Banegaarden at sige Farvel til Las og Alhed, der tager et lille Svip hjem til Koncerten i Morgen og kommer igen paa Mandag Aften for paa Onsdag at rejse til Berlin og Dresden for en Uge. Grev Friis havde forleden ringet til Hotel Temperance; om Las vilde komme ud til ham, og det var om at illustrere hans Rejsebog ligesom sidst. Da her ingen Antiloper er, betaler han en Rejse derned og naturligvis skal Alhed med; han kan jo ikke undvære hende en Dag, var helt vred fordi hun absolut vilde holde sit Løfte til Chr. at komme til Koncerten, men nu tager han altsaa selv med. De er bedt ud i en Grad som aldrig før, kan ikke naae alt, langtfra. Men der er ogsaa en Begejstring mellem Malerne over hans Udstilling, [ulæseligt ord] og af det med Rette. Tænk at sælge for 2600 den første Dag. Han kan vist hænge den røde Lygte ud inden det er forbi. I det hele taget er det en usædvanlig køn Udstilling, naar undtages de umulige, værst er stakkels Swane; som ”Riget” skriver. han maler mere og mere lige hen i Vejret, det er grufuldt og man begriber ikke, at et fornuftigt Menneske kan hænge sligt op. De skal nu imidlertid til Berlin for Uglens Penge, godt at hun dog kan sælge lidt. Madsens var her hos Fr. Holstein med lille Else hele den Dag til Fernisering og Fest om Aftenen hvor de morede sig og dansede meget. Lugge og jeg havde paa 2 Dage syet hendes nye rustrøde Dragt. Nederdel, Bluse og Jaket!! den blev meget vellykket, alle beundrede Lugge i den, vi har aldrig set hende saa pænt klædt, hendes graa Fløjlshat var fixet op med Paafuglefjer, om Aftenen blev der ogsaa talt om, hvor køn hun var. Det faldt mig ind i forrige Uge, at hun vilde vist blive glad ved lidt Hjælp til Dragten, og jeg kom uventet i Tirsdags med 8½ Toget, hun blev meget glad og vi syede hele X Dagen; [Skrevet i kanten på side 2:] X den var klippet forud [indsættelse slut] ligesaa om Torsdagen, Onsdag havde hun Fru Joachims og syede næsten ikke; jeg blev til sidste Tog og da naar den helt færdig. Vi var meget stolte. Trøjens silkeforet. Las har ogsaa herinde nu faaet en ideel Bestilling paa at illustrere Blichers Trækfuglene for 2000 Kr., og det store Maleri, som Galleriet købte vilde lige efter en privat Mand have købt, han bestilte saa et lignende til en 1200. Paa Torsdag skal de til Middag hos Brandstrups i Valby sammen med Bogtrykker Bagges [ulæseligt] er ogsaa Liebhaver til et solgt [”til et solgt” skrevet over linjen] og Beundrer af Las’ Billeder. 
+Nu kommer Du da med første Baad? Hvor morsomt med [ulæseligt ord] Besøg hos Tandlægen. Vær nu endelig ikke altfor beskeden med at komme igen. Det har Du sikkert været overfor Fru Hagensen. Kan Du ikke tage en lille Strimmel af det sorte Klæde med eller bedre [ulæseligt ord] 2 Al lang og ca. 1 Tm. bred [ulæseligt]
+[Skrevet i kanten på side 3:] X da jeg ogsaa kom ud med første Tog
+[Eftersom der ikke er nogen afsluttende hilsen, mangler noget af brevet sandsynligvis]</t>
+  </si>
+  <si>
+    <t>1913-12-28</t>
+  </si>
+  <si>
+    <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
+  </si>
+  <si>
+    <t>Carl Andresen
+Wilhelmine Berg
+Berta Brandstrup
+Julie Brandt
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Johanne Caspersen
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+- Hoff
+Grethe Jungstedt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Carl Larsen
+Ellen Larsen
+Georg Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+Christine  Mackie
+Harald Meyer
+Thorkild Rovsing
+Ellen  Sawyer
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg opholdt sig i Kerteminde i julen 1913. 
+Johanne/Junge ogf Adolph/Agraren Larsen boede på Kærbyhus. Derfor kunne julegæsterne gå fra deres hjem til Alhed og Johannes Larsens villa på Møllebakken juleaften. Der er to hundrede meter mellem de to huse. 
+Det vides ikke, hvem den norske frøken fra Gjelskov var. Ej heller hvem Anders Jensen var. 
+Tante kan både være Johanne Caspersen og Wilhelmine Berg. 
+Rørbæk er en proprietærgård, der ligger få kilometer syd for Kerteminde. 
+Hotel Temperance lå på Vesterbrogade 41 i København (set på et postkort fra 1913 på internettet nov. 2023 og kbhbilleder.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2628</t>
+  </si>
+  <si>
+    <t>Laura Warberg er imponeret over de fine håndarbejder.
+Alhed og Andreas/Puf Larsen skal bo på hotel i København en uge.
+Laura fik julemiddag hos Adolph/Agraren Larsen og Johanne, og derefter gik det meste af familien til Johannes og Alhed Larsen. Laura fik et kaffestel mm. Johanne/Junge måtte opgive at holde selskab, da Laura/Bibbe var syg. Laura håber, at Astrid har haft en god jul. 
+Berta Brandstrup har været meget syg. 
+Laura beder Astrid om at sende afdækningspapir til vinduerne.
+2. juledag holdt man Johannes Larsens fødselsdag med gæster til middag. 
+Lauras øjne er meget lysfølsomme, og øjenlægerne ignorerer det. 
+Laura skal til Odense og købe damask til sofaen mm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Zs1g</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside: Poststempel]
+[I brevet:]
+Søndag Morgen.
+Kære Astrid!
+Det var da nogle henrivende Arbejder, Du glædede os med! Alheds Lysdug er vi alle imponerede af, - det vældige Arbejde, og Johannes ikke mindre; vi er fulde af Be- og Forundring over at lille Sjums kan tegne saadan, hun maa absolut blive til noget ualmindeligt. De søde Smaa! Gid der kan blive en Lejlighed, hvor jeg kan være en Dag over hos Eder; troer Du?? Men min egen Lysdug er henrivende i sin Hvidhed, hvad jeg holder saa meget af. Og saa det dejlige Billede! Nu skal det sammen med nogle andre med paa min Turné, og senere i en fin Ramme! Tusind Tak lille Putte! – foreløbig vist ogsaa for de andre, som hver paa sin Maade er optaget af forskellige Ting; Christine endnu i Sengen. Elle rejser i Nat til Kbh., Birkerød kun da Brønsteds er i Hornbæk. Alhed og Puf i Morgen for en Uge, de boer paa Temperance, ganske incognita, da de ikke vil besøge nogen, det er for at vise Puf Kbh. Han har ikke længe været der. Vi havde en yndig Juleaften; jeg spiste hos Agrarens, Marie boer der, og saa fik Børnene deres Gaver – (Bibbe i Sengen inde i Stuen, Halsen) og Juletræet blev tændt. Saa gik vi til Las’s, Junge blev hos Bibbe, men blev senere afløst af Marie og Puf. Der var et stort mægtigt Juletræ, Borde helt rundt, bugnende af Gaver. Tænk jeg fik af Las’s og Christine et Kaffestel paa Bakke af Nikkel, jeg vilde have købt mig et selv, det var naturligvis ikke paa min Ønskeseddel. En sød Blomsterskaal af Elle og flere pæne Ting. Putte var kørt op i Bil og 9½ hentede den hende og mig. Juledag maatte Junge opgive sit traditionelle Selskab med Grosses, for Bibbes Skyld; nu er hun rask og i Dag kommer alle Agrarens og Elle her til Middag Kl 1; Elle spiller sine 6 Timer til 10¼, saa hjem og pakke ind og afsted Kl 2. Nytaarsdag hos Agrarens, og en Dag senere skal de have en fin Aften for Bu[ulæseligt]els med Pan og Hoffs paa Rørbæk, hendes Elev, den ”norske Frøken” fra Gjelskov. Har Du haft en rar Jul lille Putte? I Fjor var den saa god. I Valby har de haft en meget trist Jul. Berta lige kommen op efter 3-4 Uger i Sengen Lagt paa Rovsings Klinik fra lige [”lige” indsat over linjen] før Juleaften Betændelse i den ene Nyre, meget alvorligt; muligvis en Operation, skrev Tante i Dag. Hør lille Putte, kan Du ikke sende os til Christines store Vinduer Sovekamret, 24 Al af det Papir til at klistre Vinduer med, hun er til Tider ved at blæse ud af Sengen; men strax og sig hvad de koster. – Las’s Fødselsdag blev holdt 2 Juledag, Grosses med Anna, Agrarens og Grethe; Elle havde fri fra 6-7; naaede lige at faae hele Middagen i Køkkenet, Suppe med Kødboller, Vildandesteg – Rødvinsgelé. – Det var en meget morsom Aften. I Aftes igen Selskab; den unge Andresen, Marie er her, H. Mejer, Agrarens og Elle; sprængt Gaas m.m. – Jeg har det saa godt i Julen, taaler al Selskabelighed, men naar jeg som i Gaar strikker en Hæl ved Lys, syer paa noget gammelt et Kvarter, læser nogle Historier for Putte ved Lys, saa var mine Øjne i Aftes saa daarlige, og ingen Øjenlæge tager videre Notits deraf! – Jeg vil gærne have de Tryksager igen nemlig, et Korsbaand med Vinduespapiret? Maatte Du betale Porto for det??? Jeg kom i Tanker om, at et 5 Øres var ikke nok, mulig Tante har sat mere paa? Jeg rejser enten d: 6_te_ eller 9_de_, skal være et Par Timer i Odense og med Elle til Anders Jensen at købe et Divantæppe til Elle [”Elle” overstreget] Gretes Fødselsdag d: 16de, havde Gardiner til min Dagligstue af rød Damask til den gl. Sofa. Nu Farvel lille Putte! Kys de kære Smaa, jeg glæder mig meget til at see dem. Lugge ringede op til Alhed Juleaften, de havde drukket min Skaal og savnet 
+[Skrevet langs venstre kant på s 6:]
+mig meget. Kærlig hilsen fra Mor.
+[Skrevet langs venstre kant på s 5:]
+Nævn ikke til nogen – ikke til [”til” indsat over linjen] nogen – at Alhed kommer til Byen.</t>
+  </si>
+  <si>
+    <t>1920-01-19</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Jens Theodor Berg
+Leif Berg
+Hans Christian Caspersen
+Johanne Caspersen
+Alhed Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Laura Warberg fyldte 75 år i 1920. Jørgen og hans barn kendes ikke. Ej heller Kristian.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3851</t>
+  </si>
+  <si>
+    <t>Wilhelmine/Tante Mis ønsker tillykke med de 75 år. Laura Warberg får sikkert en dejlig dag hos Alhed og Johannes Larsen, som er så gode til at holde fest. Wilhelmine og Laura ses heldigvis snart i København. 
+Wilhelmine skal holde fest med 24 deltagere for sønnen Leif, og hun gruer for det. Efter at have serveret aftensmad for pensionærerne, skal hun stå for en stor middag for Leifs gæster, og der skal være dans mm.
+Wilhelmine sender Laura et sjal. Hun har besøgt Hanne/Johanne Caspersen.
+Kristian er syg af ischias.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fHKI</t>
+  </si>
+  <si>
+    <t>Sønd. 19-1-20
+Kæe Laura.
+Modtag de kjærligste ønsker fra Theo og mig i Dagens anl. Du får nok en yndig Dag hos din kære søde Alhed. Er der nogen, der forstår at lave fest, så er det da Alhed og Las. Hvor jeg husker den sommer, jeg var paying guest hos dem. En middag med stegt flæsk med ny kartofler og salade romaine pyntet med de små blå blomster. En vase med roser på bordet. Festivitas over det hele. Som sagt 75 år båret med oprejst pande og rank ryg i medg. og modg. som Du bærer dem. Det er sandelig godt gjort. Hanne og jeg var i dag enige i, at var du ikke nu kommen herover så snart, var vi begge to kommen til Kerteminde trods vintertid og dyrtid; men nu ses vi jo som sagt meget snart her. På Lørdag 24 skal Lejf have en Dans. Han er bedt så umådelig meget ud, og jeg kan ikke lide ikke at gøre gengæld; men ærlig talt gruer jeg nok. Først pensionærmiddag. 5 1/2 45 men. så opvask til side, stuerne pyntet bordet dækket til 24 unge gæster souper. Tunger i oliven med fiskerand. salater, sandwiches, cakes med roquefort og parfait med nougat, rødvin og madeira, ud på aftnen "A.b.c. vand" og appelsinsalat og 1 1/2 kaffe med kager Kl. 2 Afhentning. Gid det var vel overstået. Jeg sender dig hermed et lille hvidt sjal. De er trods finheden meget varme. Skulde du gå til at få ét til eller lign. kan det byttes i Mag. du N. Jeg var hos Hanne i formiddags. Max var i Valby til frok. Jeg blev hos Hanne vi havde så meget at tale om. Jeg havde ikke været der så længe. Det var meget hyggeligt. Bagefter gik vi på visit hos Jørgens, som jo bor i Blågårdsgade. Traf dem ikke. Barnet så vi. Den var sød, lign Jørgen som 2 dråber vand. Stakkels Kristian er stadig dårlig af Ichias. Det er meget drøjt og smertefuldt. Nætterne er rædsomme trods sovemidler. Under sådanne forhold savnes telefonen meget. Nå nu farvel for denne gang. Daisy har det godt men desværre endnu intet arbejde. Det er vist håbløst i England for tiden. Der er en syndflod af massøser. Hils nu alle, Junge, Elle, Alhed tusinde gange fra Tante Mis.</t>
+  </si>
+  <si>
+    <t>1927-06-21</t>
+  </si>
+  <si>
+    <t>Reykjavik</t>
+  </si>
+  <si>
+    <t>Thorshavn, Færøerne</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Bodild Branner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Vagn Jacobsen
+Frithiof Kemp
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Knud Rasmussen
+Albert Repholtz
+Aage Roose</t>
+  </si>
+  <si>
+    <t>Johannes larsen er rejst til Island for at lave illustrationer til en bogudgave af De Islandske sagaer. 
+Det er uklart, hvad sagen om træsnittene gik ud på, men tilsyneladende ville Repholtz og Roose fra bestyrelsen for selskabet for Grafisk Kunst købe dem/bruge dem til noget, mens resten af bestyrelsen ikke var med på ideen.
+Sagen om Kemp og omslaget er heller ikke nem at blive klog på.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er skuffet over at have fået et kort brev.
+Hun har haft besvimelsesanfald og blødninger, men har det bedre nu. Hun mener, at det er overgangsalderen kombineret med nervøsitet. Søsteren Christine passer Alhed. 
+Alhed har været til tenniskampe, Indien mod Danmark.
+Hun og Johan har været hos Albert Repholtz og vise ham Larsens træsnit. Han og Aage Roose var begge meget begejstrede for dem, men de øvrige i bestyrelsen var modstandere (af indkøb?) 
+Alhed er vred over den måde, Kemp har opført sig i forbindelse med omslaget. Derfor har hun skrevet til ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OlUE</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Brevet fra Thorshavn, men det var rigtignok et meget lille Brev og det var saa tykt, at jeg aabnede det med Velbehag og Forventning. Og saa var der kun de faa Ord paa et stort Ark og et andet stort Ark, der var tomt. Jeg forstaar ikke, at Du ikke i de 4 Dage Du havde været ombord, kunde have skreven lidt. Puf havde ringet om Aftenen at det var der og jeg laa næste Dag og glædede mig til Posten kom Kl. 11. Jeg var meget skuffet. Og Guderne skal vide, jeg har ikke haft det for morsomt, siden Du rejste. De første Dage gik meget godt, skønt jeg var temmelig sløj. Men saa fik jeg en Dag to Besvimelsesanfald og om Natten en blødning. Vi ringede strax til Bodild som sagde jeg skulde blive i Sengen, senere kom hun selv. Hun sagde at saadanne Blødninger efter mange Aars Forløb tog meget paa Kræfterne og da jeg ikke havde noget at give hen af, maatte jeg være yderst forsigtig for ikke at svække mig yderligere. Hun har været mageløs imod mig, jeg fik endnu 3-4 mindre Besvimelsesanfald, men nu er det mange Dage siden og jeg er meget bedre, egentlig synes jeg helt rask, men af Forsigtighed ligger jeg endnu, dog skal jeg nu til at prøve lidt til, det maa jeg nok for Bodild. – Dette med Blødningen har sikkert staaet ind længe i Kroppen og har sikkert gjort min daarlige Tilstand i Sverige og senere. Bodild mener ogsaa at Sindsbevægelsen ved Din Afrejse og Nervøsitet ved Forberedelserne har medvirket. Men jeg tro, at jeg nu bliver meget raskere og at hele min Sygdom staar i Forbindelse med Overgangsalderen, og det er jo godt og lover godt for Fremtiden. Jeg er ked af at det nu trækker saa længe ud, inden jeg kan komme til at male, da jeg nu var saa godt i Gang. – Jeg naaede dog at more mig lidt de første Dage. Jeg var 3 Gange til Eftermiddagstennis med Ly. og Magisterens. Det var Mesterkampe (Davis cup.) mellem Indien og Danmark. Danmark vandt overlegent, men de to Indiere var meget sympatiske og spillede smukt og dygtig. Den ene var en Dr. paa 43 Aar. Tænk jeg sendte dem en stor Buket Roser og et lille engelsk Brev til dem til til Terminus, hvor de bode. Efter alle 3 Tennis Middag med Bridge hos Magisterens. Endvidere var vi hos Tante Mis Fred [ordet overstreget] Søndag Frokost, Middag i Valby [indsat over linjen - ulæseligt] [ulæseligt ord] var saa sød – og om Onsdagen skulde Ly og jeg have været hos Bryggerens med Knud Rasmussen der var jeg bleven syg om Natten. Lysse og jeg havde ogsaa naat at være hos Repholtz med Træsnittene. De var fine, kan Du tro! Han var uhyre elskværdig – han havde egentlig ikke kunnet forstaa Bestyrelsens Holdning, navnlig da han havde set nærmere paa det [ordet overstreget] Trykkene syntes han det var meget smukt. Han havde været uhyre ked af at skulde skrive de Breve og Da han lagde saa stærkt Vægt paa at det var ”de andre” han og Roose undtagen, kunde jeg jo dristig fyre løs paa Bestyrelsen: jeg talte om det uheldige i at der sad Mennesker i Bestyrelsen der ikke havde Begreb om Kunst – at det vilde [ordet overstreget] jo vilde være dem umuligt overhovedet for Øjeblikket herhjemme at finde et Træsnit af det Værd og endelig at Du [ordet overstreget] jeg aldrig havde set Dig saa oprørt og krænket som ved denne Behandling. – Først da vi havde været der længe og haft al den Snak, spurgte jeg om han ikke vilde se Trykkene. ”jo Tak, det vil jeg da forfærdelig gærne”. Og saa var han jo meget begejstret. Han syntes nok at det sidste var det kønneste og jeg svarede dertil, at det var jo ogsaa et Prøvetryk, der der havde været udstillet. Han og Roose havde arbejdet for, at vi nu, da Sneppen var med skulde have 6500, men de kunde ikke faa de andre med! Nu ved vi altsaa, at de synes det er billigt! Jeg var for Resten rørt over ham han var synlig rystet over den hele Affære. Lysse og jeg var meget ovenpaa, da vi gik ned ad Trappen. – Lysse skriver om Schæffer Affæren. Hans Brev oprørte mig. Grunden til min Henvendelse til Kemp var Omslaget. Han forbigaar i sit Brev Din Passus, at Du vil overveje hans Forslag. Frækt skriver han, at Omslaget bliver færdigtrykt i næste Uge og at han vil sende dig et. – Kemp mente ikke Du skulde give de forlangte 475 men derimod tilbagebetale ham hvad Du har faaet ÷ og blankt_ forlange_ at han hverken [ordet overstreget – i margen indsat de to næste ord] slet ikke bruger Omslaget eller Vignetterne i flere Oplag. Han sagde at det var Bedre at bruge Dig sammen med en anden uden at spørge. – Christine er mageløs imod mig, vogter over mig, smider Visitter ud o.s.v.
+Naa, nu faar vi nok snart Brev, der gaar jo et deroppe fra d. 22nde, samme Dag dette afgaar. – Skriv nu endelig saa ofte Du kan. Du behøver jo ikke skrive i samme Øjeblik, der viser sig en Lejlighed, men skriv af og til paa et Brev, som saa er parat, naar Lejlighed viser sig, - jeg tænker paa, naar Du er paa Langtur. – Og nu kun 1000 Hilsner. I maa have haft slemt Vejr, I var en Dag forsinkede. Pas paa Dig selv de kærligste Hilsner fra Din A
+21 – 6 – 27</t>
+  </si>
+  <si>
+    <t>1916-02-16</t>
+  </si>
+  <si>
+    <t>Jacobys Allé 2 København</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvilken udstilling der er tale om.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har måttet tage en udstilling, da Peter Hansen er blevet syg og er stukket af.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/4aKm</t>
+  </si>
+  <si>
+    <t>[På kortets adresseside er fortrykt:]’BREVKORT.
+[På kortets adresseside er håndskrevet:]
+Johannes V. Jensen
+og Frue
+Jacobys Allé 2
+V.
+[På kortets tekstside er håndskrevet:]
+Kære Joh. V. og Else! 10-2-16
+Blot en Hilsen. Jeg længes meget efter en Aften sammen med Jer. Men er saa overlæsset med Arbejde. Den Udstilling havde jeg slet [ikke] paa mit Program og nu maa jeg tage den helt og holdent paa mig fordi Peter er blevet syg og stukket af. Men der kommer nok bedre Tider Mange Hilsner fra Eders hengivne Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1920-12</t>
+  </si>
+  <si>
+    <t>Valborg -
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Julius Hviid
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2640</t>
+  </si>
+  <si>
+    <t>Alhed/Be Larsen sender træsnit som gaver. Gråanden er til Louise/Lugge og hendes mand/Magisteren. Resten skal fordeles blandt børnene.
+Valborg er på sygehuset, men Alhed tror ikke på, at hun er syg. Hun får et møgfald, hvis hun forlader sin plads nu op til jul.
+Håndværkerne kommer ikke som aftalt.
+Grethe sender snart gave til Ellen/Bes. 
+Johannes Larsen solgte for 12.000 ved en udstilling i Odense.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/s2BE</t>
+  </si>
+  <si>
+    <t>1920 [Årstallet er skrevet med blyant, mens resten af brevet er skrevet med sort blæk)
+Kære lille Lugge!
+Jeg har afsendt en lille Kasse med Julegaver, men en af jer maa jo lade være at blive overrasket, jeg har valgt Dig. Det er Træsnit, Graaanden er til Dig og Magisterens ["s" sidst i ordet overstreget] i Samling (Tidernes Ugunst forandrer Gaasen til en And i Aar.) De andre Træsnit maa Du selv fordele mellem Børnene, Du kender bedre deres [ulæseligt ord] . - Jeg har væmmelig travlt, Valborg den So ligger stadig ude paa Sygehuset og fejler ikke det Gud har ladet skabe, hvis ["hvis" overstreget] hun har antydet for Dr Hviid at hun ikke var stærk nok til gaa i Plads igen hun vilde hjem til Svendborg. Hvis hun gør Alvor af det og rejser fra mig nu til Jul, skælder jeg hende Hæder og Ære fra og fortæller hende hvad hun er for en ussel Stymper. Jeg er gal. Ellers har vi det godt og glæder os til vore Gæster og jeg skal nok naa at faa Alt i Orden, men det kniber, de Møghaandværkere har snydt mig, Gæsteværelset er først ved at blive malet i Dag, der er lagt nyt Gulv og sat et extra Vindue i paa Gr. af Svamp. - Jeg skal sige fra Elle, at der kommer en lille Mosai[ulæseligt] fra Grethe til Bes. - Til Lykke med Hunden. Var det ikke vældigt vi solgte i Odense. 12000 blev det, men vi tør ikke ski[ulæseligt] dem hen. Tak for sidst. 1000 Hilsner I faar et Kort i sidste Øjeblik
+Din Be.
+Du maa da glæde Dig til Ferien som et andet Skolebarn
+Mandag.</t>
+  </si>
+  <si>
+    <t>1920-12-04</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Martha Adolfsen
+Valborg Gregersen
+Julius Hviid
+Andreas Larsen
+Johan Larsen
+Johannes Madsen
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Bekkasinen er formodentlig et træsnit af Johannes Larsen. 
+En skomagerkugle er en glaskugle, som man fyldte med vand og placerede ved en lyskilde, så kuglen som en linse kunne samle lyset ved det arbejde, som man var igang med.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg (Baronen) har lånt foden til skomagerkuglen. Puf (Andreas Larsen) trykker bekkasinen. Valborg er syg, men hun vil ikke på hospitalet. Madsen har indrammet og tager billeder med til Odense.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/L5fC</t>
+  </si>
+  <si>
+    <t>Kjerteminde Lørdag 4 Dec 1920
+Kæreste Alhed!
+Tak for Brevet. Jeg skal hilse fra Baronen. Jeg gik en Tur derned i Mørkningen og fulgtes med ham paa Posthuset. Han var saa med heroppe og laante Foden til Skomagerkuglen. Puf staar og trykker Bekassinen som nu er ved at være færdig. Det har været en sen Klods, og desværre er den ikke helt god, d.v.s. der er noget godt og noget Skidt. Valborg lagde sig til Sengs Dagen efter at Du var rejst. I Gaar havde jeg Dr. Hviid oppe at se til hende. Der var ikke videre i Vejen med hende, men han foreslog Sygehuset for at vi kunde slippe for at opvarte hende, men der vil hun ikke ud. I Dag har hun det bedre siger Martha. Ellers er her ikke noget at bemærke. Madsen har været og sat de sidste Billeder i Ramme og faaet de 3 Aquareller med hjem. Han tager med Billen [det ene l overstreget] ud til Odense sammen med Billederne paa Tirsdag. Mange kærlige Hilsen er fra os begge, ogsaa til Lysse.
+Din
+JL</t>
+  </si>
+  <si>
+    <t>1892-09-21</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Emil Brandstrup
+Johanne  Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Andrea Brandt
+Julie Brandt
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+- Rørdam, Fru
+Fanny Schaffalitzky de Muckadell</t>
+  </si>
+  <si>
+    <t>Alhed Larsen, Christine Mackie og Johanne C. Larsen boede fra sensommeren/efteråret 1892 sammen i Waldemarsgade på Vesterbro i København. Deres husvært var Fru Rørdam. 
+Klemserne, Trelleværket, Signe og Fru Rørdams søster kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1418</t>
+  </si>
+  <si>
+    <t>Christine Mackie har indhentet oplysninger vedrørende Johanne C. Larsens sløjdkursus. 
+Louise Brønsted har været i teatret og se Valkyrien, i Panoptikon, på Folkemuseet, på Frederiksberg Morskabsteater og Zoologisk Museum. Hun har besøgte bedsteforældrene.
+Christine Mackie og Alhed Larsen takker for madvarerne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pVOo</t>
+  </si>
+  <si>
+    <t>Onsdag.
+Kære Mor!
+Jeg skriver først i Dag, for at jeg kan give dig Besked om Johannes Sløjd-kursus, som Chr. har været henne at høre om i Dag. Et Kursus med 1 Time om Dagen koster 5 Kr om Maaneden og kan begyndes naar som helst. Et andet Kursus, som varer hele Dagen, begynder i København ["København" overstreget] Januar, men det er vel ikke for Johanne? Fransk – o. s. v. Kursuset har vi ikke faaet noget nærmere at vide om endnu ["endnu" overstreget], det skal du faa Besked om endnu, naar jeg kommer hjem.
+Jeg morer mig storartet herovre. I Søndags vare vi i det kgl. Theater til Valkyrien, det var dejligt jeg blev naturligvis vældig imponeret af Foyeren o. s. v. Vi sad i Galleriet og hørte og saa udmærket. Paa Fredag skal vi hen at se ”Den kære Familie”, det glæder jeg mig knusende til; blot de nu ikke forandrer det I Søndags var vi tillige i Panoptikon; det var meget morsomt, især Spejlkabinettet, vi blev rent tummelumske derinde og vidste ikke, hvem der var de rigtige. Mandag var Chr og jeg i Folkemusæet, der var mange dejlige Ting, vi gik og tegnede Mønstre af, et vil jeg sy paa den Sofapude til Tante Else. Det er morsomt, men rigtignok uhyre trættende at gaa paa Museer, Chr. og jeg vare lige ved at falde fra hinanden af Træthed, da vi kom hjem fra det zoologiske Museum i Dag, vi fik ikke det halve at se, men trøstede os med at faa det bedre at se i zool. Have, hvor vi skal i Morgen. – I Dag var vi henne hos Komtessen og Bedsteforældrene; Bedstefader laa endnu i Sengen, da vi kom, jeg synes ikke, han har det ret godt. Onkel Emil og Onkel Luth eller en af dem kommer vistnok herhen i Aften. Signe rejste i Dag, jeg har set hende nogle Gange herinde, har bl.a. været paa Frederiksberg Morskabstheater med hende tilligemed Brandt, Andrea, Trelleværket etc. Det var morsomt. Jeg skal hilse mangfoldigt fra Chr og Alhed samt takke mange Gange for Madvarerne, som de blev meget glade ved, Fra Bedstefader &amp;amp; -moder skal jeg og hilse, Bedstefader sagde, det glædede ham, at de smaa Træer bar. I maa endelig skrive bestemt naar Høstgildet bliver; jeg vil naturligvis nødig gaa glip af det, men jo ogsaa gerne blive her til Søndag; naar du sender Brevet op til Hillerslev, kan vi have det til Fredag, Fra Chr. skal jeg sige at de spiste Æblegrøden med stor Salvelse. Hils nu dem alle mange Gange fra mig (Klemserne iberegnet). – Fru Rørdam &amp;amp; Søsteren ere meget rare og elskværdige – Tænk, jeg fik 2 Kr af Bedstemoder til at gaa i Theatret for.
+Hilsen fra Muk. 
+[Skrevet på tværs øverst s1:]
+Chr. og Alhed har det mageløs hyggeligt herinde. Glæd dig til at se det, Johanne.</t>
+  </si>
+  <si>
+    <t>1919-10-16</t>
+  </si>
+  <si>
+    <t>Drigstrup
+Landeryd, Sverige
+Stockholm
+Nyborg</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+Victor Bøttern
+Christian Krog
+Marie Larsen
+Eiler Lehn Schiøler
+- Mex
+Fritz Syberg
+- Trautner</t>
+  </si>
+  <si>
+    <t>Den sønderjyske gæst er også omtalt i de tidligere breve fra Johannes til Alhed Larsen.
+Det er uvist, hvad "Vabby" er.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har travlt inden morgendagens afrejse til København med besøg hos Schiøler og videre til Sverige næste dag.
+Der skrives beskeder til Algren og håndværkerne.
+Restauratør Krogs besøg resulterer i bestilling af 5 billeder til levering allerede 10. nov.
+JL kan ikke finde en akvarel "Vabby" som Fritz Syberg ønsker med til udstilling i Stockholm.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZjM8</t>
+  </si>
+  <si>
+    <t>Kjerteminde 16-10-1919.
+Kæreste Alhed!
+Tak for Brevet i Dag, jeg skal gøre mit bedste for at faa Alting med. Jeg har skrevet til Smeden om at varme Huset godt op og hente os i Landeryd Mandag. Forresten er jeg lige ved at blive blød. Nu har jeg i 2 Dage været Vært for Sønderjyden. I Gaar var Trautner her til Middag og satte sin Mand i Gang, i Aftes var jeg til Kaffemøde og Bal for Sønderjyden i Drigstrup og havde Mex's og deres med herop til et Glas, sov ikke i Nat for al den forb. Kaffe. I Formdgs fulgte jeg ham til Toget. Saa har jeg haft Krog og Arkitekten i Eftermiddag og om lidt skal jeg klædes om til Middag hos Bøttern. Jeg har digtet en lang Seddel til Algren og dirigeret alle Haandværkerne. Jeg har skrevet og takket Schiølers og meddelt at jeg kommer i Mrg Aften 7.17. Jeg kører med Bøttern til Nyborg. Fanden ved hvordan jeg skal naa det Hele. Resultatet af Krogs Besøg: 5 forholdsvis mindre Billeder for 9000 Kr. der skal leveres d. 10 Nov. Fanden ved hvordan jeg skal naa det. Baronen har været her 2 Gange i Dag i Anledning af at de vil have den ene af de Aquareller med til Stockholm, som vi købte. Han mener at han kan huske at Marie gav mig den "Vabby. Jeg aner ikke hvor de er. Nu maa jeg holde op. 
+Mange Hilsner 
+Din 
+Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>u.å. 1903 vinter</t>
+  </si>
+  <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
-    <t>Johannes Larsen</t>
-[...13 lines deleted...]
-Georg Larsen
+    <t>Christine Swane</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Alhed Larsen
 Jeppe Andreas Larsen
-Niels Mollerup
-[...32 lines deleted...]
-J.C. Hostrup
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+Sophus  Meyer
+Karl Schou
+Anna Syberg</t>
+  </si>
+  <si>
+    <t>Valkyrien er en sangforening i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen vil sende nogle billeder over til Christine Swane. Hun har manglet dem. Christine skal købe farver til Alhed Larsen og Anna Syberg. De vil deles om udgifterne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/yY73</t>
+  </si>
+  <si>
+    <t>Kjærbyhus
+Kjære Dine!
+Endelig saa fandt Marie da Billederne ovre i Stuen ved Klaveret hvem tænkte dog der var mere jeg var saa vis paa Du havde det med Johannes sagde vi maatte endelig sende og disse her ligger af [ulæseligt] er pæne saa [ulæseligt] gaar de ad med Aftenposten det var da godt at Du har faaet Gang paa det, herligt at Du har Schou til at tale med om Sagerne
+Vi skal bede fra Alhed om du i Dronningen Tværgade i en Kjælder Farvehandel vil kjøbe for 10 Øre giftfri Farve røde og 10 Kr gule hun og Fru Syberg vil dele, til Harpiksen skal de bruges
+De venter Schous i morgen naar kommer Du selv, saa snart Du kan hvad? Vi er saa meget længselsfulde men jeg kan jo nok vide Du maa passe Dit Arbejde og nu Dine Billeder, men lad os med et Par Ord vide naar Du kan ventes. Faer er i Odense i dag og skal vist til Nyborg imorgen nu gaar Marie
+Vi er dog raske Gud ske Lov men Dagen er jo saa kort og ingen Ting bliver her naaet vi har ikke endnu faaet begyndt at bage
+Agraren var i Odense igaar med 1 Læs Hø det var dog nogenlunde godt Vejr, han traf Johanne og spiste til Middag med hende saa han var helt oplivet da han kom hjem, Vinden havde han paa Ryggen og Kraven op om Ørene saa han mærkede ikke meget til Vejret
+I dag er det nogenlunde men tænk Dig hele vor Vask var ude og maatte i morges lægges i Vand igjen nu staar det til at komme paa Loftet, nej maa jeg bede om Sommer. Jeg kan ikke med Vinterkulden jeg bliver gammel
+”Walkyrien” samler en Del Damer til Sangøvelse Mejers hænger i med Marie og Alhed gaar vist ogsaa med Jeg styrker af al Magt dertil hun har jo ingen Fornøjelser maaske det dog kunde more hende lidt
+Nu maa jeg op at finde noget at rulle Læredderne paa – Lev vel til vi ses Din Moder</t>
+  </si>
+  <si>
+    <t>1916-07-14</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Valborg -
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Peter Oluf Brønsted
+Esther Dahlerup
+Ludvig Dahlerup
+- Dahlerup, Fru
+Elisabeth Mackie
+Marie Meyer
+Otto  Meyer
+Sophus  Meyer
+Margrethe -, pige i huset hos Alhed Larsen
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvor Brønsted-parret var henne, mens Alhed Larsen og Christine Mackie passede deres børn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2728</t>
+  </si>
+  <si>
+    <t>Børnene opfører sig eksemplarisk, og de er glade for at bade. I dag spiser de aftensmad ved stranden. Alhed Larsen troede, at Alhed/Lomme Brønsted ville spise med de voksne, men det ville hun ikke. 
+Christine har haft børnene med til kager på hotellet, og de gik selv hjem, da hun mødte bekendte og blev der.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UqQn</t>
+  </si>
+  <si>
+    <t>[Med Christine Mackies skrift:]
+Fredag 14 Juli 1916.
+[Med blyant; ukendt persons skrift:]
+Fra Alhed Larsen?
+Fortsættelsen fra Mornine = Mackie
+[Med pen; Alhed Larsens skrift:]
+Kære søde Lugge!
+Børnene har det udmærket og er forfærdelig søde, ligefrem exemplariske af Opførsel. De kommer og spørger om alt og vi giver jo kun Lov til det mest ufarlige. Jeg indprenter stadig Børnene og alle Husstandens Medlemmer at naar Forældrene er saa langt borte, kan man ikke være for forsigtig. De gaar til Stranden hver Efterm. og er henrykte for at bade. I Dag skal de have Aftensmaden med, Valborg og Margrethe gaar med dem . - Vi har sat et Bord i Gaarden, hvor de spiser i godt Vejr, jeg mente, Lomme skulde spise med de voxne, men hun udbad sig at spise med de andre. I daarligt Vejr spiser de i deres Værelse (det ny Værksted). Nogle Gange har de alle spist inde og da har da siddet aldeles exemplarisk. - Lille Mudi kom jo saa i Onsdags med straalende Ansigt og begejstret Stemme. Hvor er hun bedaarende. Vi haaber, I har en rigtig god Rejse, det bliver forfærdelig sjov at høre om, naar I kommer. Vi bliver her mindst en Dag sammen med jer.
+1000 Hilsner til jer begge. Be
+[Med pen; Christine Mackies skrift:]
+Kære Lugge og Mag!
+Hvor er det storartet at høre, at I har det godt og morer jer - og ikke mindre rart, at vi kan melde alt vel i enhver Henseende, Børnene er fremdeles komplette, og jeg tror, de morer sig udmærket, vi mærker ikke meget til dem i Stuerne, de leger ude omkring, og i Regnvejr er de i deres Værelser. I Aftes havde jeg de store Piger til Kager paa Hotellet, og en Eft. har jeg haft dem alle fire og Drengen i Skoven til Chokolade. I Aftes gik de alene hjem fra Hotellet fordi jeg fandt Selskab dernede, som gærne vilde have mig med i Laget, Dahlerups, Meierne, og Minna kom senere. Vi drak og røg, Kl. 1/2 12 skiltes vi på Hovedtrappen hvorpå Minna og jeg gik lige omkring Haven og ind igen og spiste Smørrebrød. 
+Tusinde Hilsner til jer begge!
+Mornine
+[Med Alhed Larsens skrift:]
+Ligenu kom Dit Kort Tak.</t>
+  </si>
+  <si>
+    <t>1918-12-27</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Valborg -
+- Holm
+Grethe Jungstedt
+Fritz Jürgensen
+Drude Jørgensen
+Johannes Jørgensen
+Palle Jørgensen
 Adolph Larsen
-Georg Larsen
+Alhed Larsen
+Johannes Larsen
+Marie Larsen
+Elisabeth Mackie
+Frida Madsen
+Rasmus  Petersen
+Anna -, pige i huset hos Laura Warberg 1917
+Jens Henrik Spies
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Pouline L. og Herbert var. 
+Gammel Mand var Holms kælenavn. Han var en bekendt af Johannes Larsen. 
+Andreas Warberg med familie boede i Brædstrup. 
+"Dede har Frits Jørgensen": Andreas/Dede Warberg havde tilsyneladende en af Fritz Jürgensens bøger.
+Ingeborg Vesterdal Jørgensen/Drudes mand, Jørgen Sørensen Jørgensen, var død i 1916.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3772</t>
+  </si>
+  <si>
+    <t>Laura Warberg har købt en smørkande til Johannes Larsen, som er vred over, at Frida ikke kan finde ud af at servere smør ved den rette temperatur.
+Hun har været hos sagfører Spies angående obligation med betydning for hendes husleje til Alhed og Johannes Larsen.
+Laura W. har spist flere gange hos Alhed og Johannes Larsen. Frida var syg, så Alhed og Laura havde en del køkkenarbejde.
+Gammel Mand (Holm) har været på esøg.
+Martin/Manse Warberg Larsen er syg, og hans søster, Laura/Bibbe, har passet ham godt hjulpet af Marie Larsen.
+Ellen må give besked om, hvornår hun kommer, så Laura W. kan sørge for, at både værelse og sengelinned er varmt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vSBt</t>
+  </si>
+  <si>
+    <t>[Håndskrevet med blæk i brevet:]
+Søndag Formiddag
+[Med blyant:]
+ca 1916
+[Med blæk:]
+Kære Elle!
+Jeg var glad ved de smaa Skrivelser fra Eder i Morges! Nu skal Du have en lille Beretning om i Gaar. Trods Sne og Storm og Kulde var jeg om Formiddagen et Par Ærinder, købte den eneste Smør-Kande Byen ejede at give Las, da han er saa gal i Hovedet fordi Frida aldrig giver dem smøreligt Smår paa Bordet; enten som en Sten saa vi maa lægge det paa Brødet, - jeg har nu 3 Gange prøvet dette - eller smeltet og størknet igen. Nu har jeg sagt hende at en Smørkande med Laag kan hun altid have staaende i det lune Køkken og at vi her aldrig har skilt Smør. Hun er en Sjuske! Efter mine faa Ærinder var jeg hos Spies med en Obligation fra Dede paa mine 3000, som nu er frigivet af Agrarens og som Las gærne vil laane og give mig 5 % bekomst, da de kan gaae af paa Huslejen. - Derfra hjem og sammen med Anna til Las's med Genferkagen som A. glasserede deroppe, men hun gør det ikke saa godt som Grethe den var for lind og flad. Vi fik en solid Frokost, de har hele Julen spist af en vældig Skinkesteg vist en 30 Pund!! udmærket; Gaasefedt og d_o_ Leverpostej, storartet. Rasmus Petersen og Agrarens var der. Frida var kommen syg hjemmefra med første Tog saa efter Frokost fik vi hende op at sove, Alhed og hjalp i Køkkenet, jeg pillede den vældige Kasse Rosenkaal, vi vadskede lidt af, Valborg udgød stride Taarer over Gud veed hvad og da hun saa langsom var færdig med sit til Spisning 6 1/2, tog A og jeg Kaffeopvadsken, det værste Valb. veed er jo at blive hjulpen, Frida mødte ca. 6 ret vel, dejlig kogt Grød og d_o_ Oksebryst - Genferkagen god; hvid Vin og A[ulæseligt] til. Gammel Mand kom ved 4 1/2 Tiden og Alhed overtalte ham i den Grad til at blive, hvad næsten var Synd for den 78 gange Mand at skulde hjem med 11.Tog og gaae til Bøgebjerg. Trods Manses Sygdom var Junge med om Aftenen og lille Bibbe var alene hjemme med M. som var vaagen hele Aftenen og legede i sin Seng i Dagligstuen, Grethe bedt ud og Ingrid desværre hjemme og syg endnu i Dag, svære Juledage for Johanne, men Marie overgaaer ["overgaaer" overstreget] overgaaer sig selv og hjælper; Agraren ogsaa. Marie fulgte mig hjem i Aftes og Anna havde jeg bedt om at være her Kl. 10 og have Dunk i min Seng. Det var en yndig hyggelig Dag for mig deroppe. Jeg er helt glad ved nu igen ligesom 2_den_ Juledag at være ene hele Dagen. Anna er allerede klædt om og sidder herinde og læser til vi Kl. 12 skal spise Oxesteg og Sødsuppe saa skal hun hjem til deres Gæster fra Odense. Tænk hun kom i Aftes med 3 Pund store Rødspætter fra sin Far, dem skal vi have stegte i Morgen tilligemed Oxesteg, Kartoffelsalat, Sild i Remolade m.m. Pouline L. har meldt sig til Johanne og jeg er glad ved at faae hende med herned i Morgen Aften; vi bytter Bordene og kan saa spille lidt Kort bagefter, vi bliver 10 med Anna; jeg glæder mig til en Smule fremmede. Det var saa sødt i Aftes da vi havde spist at Putte af sig selv gik over til Bibbe, Herbert gik med; de to skal naturligvis med her, men Erik og Bibbe maa jo blive hjemme hos Manse. Vi talte saa meget om i Gaar, at Du burde tage Ferie som alle andre med Skolerne men i hvert Fald til Søndag, saa Du kan rejse 2 1/2 fra Kbh. og vi har Maaneskin at cycle i fra Nyborg. Lad mig nu endelig vide Dagen før Du kommer, saa vil jeg have Dine Sengeklæder i Dagligstuen om Natten før ["før" indsat over linjen] og Varme i Dit Sovekammer. Jeg har intet hørt fra Brædstrup efter Julen bare Penge og alt er kommen godt derop. Desværre mener Christine at Dede har Frits Jørgensen Paa Tirsdag kommer Drude og Sønnerne til Las's, saa skal jeg vist derop at spise men saa vil jeg være Nytaarsaften hos Agrarens; 1_ste_ Jan. bliver jeg vist ene hos Las's til H. Meier. Det var en Skuffelse at Dede ikke kom. [Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1919-11-05</t>
+  </si>
+  <si>
+    <t>Valborg -
+Wilhelmine Berg
+Christian  Ernlund
+Christian Krog
+Johannes Larsen
+Frida Madsen
+Kristian Olsen</t>
+  </si>
+  <si>
+    <t>Johan og Andreas Larsen er på kostskole i Birkerød.
+Den omtalte togulykke må være Vigerslevulykken 1. november 1919. 30 blev dræbt og mange kvæstet. 
+Det kan ikke afgøres, hvem Petersen er, da Larsen-familien kendte mange med dette efternavn.</t>
+  </si>
+  <si>
+    <t>Alhed Larsen tænker med gru på, at hendes sønner kunne have været med det forulykkede tog. Hun takker for tøflerne og vil høre, om de kan skaffe et par, der er større. 
+Der er håndværkere i huset, og Alhed banker iført regnfrakke og badehætte puds af i havestuen.
+Fridas mor er død, og Frida er rejst hjem til faderen. 
+Der er rotter i huset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pijj</t>
+  </si>
+  <si>
+    <t>Kæreste Drenge!
+Gud ved, om I fik mit sidste Brev, det kom med 2 42 Lørdag Efterm., men det var jo det stakkels Tog, der forulykkede, det var en rædselsfuld Historie. Jeg har tænkt med Gru paa, om det havde været lige efter en Ferie og I havde været med. Lad mig vide søde Dax hvordan det gik med Stilen, om Du fik mit Brev Søndag Morgen. I skriver om Flipper, kan I ikke faa dertil og købe nogle. Tak for de dejlige Tøfler, Jeres Far passer sine godt, mine er nu noget større [”større” overstreget] store. Om I kunde faa et Par mindre, kunde Du jo faa disse lille Gamle, men jeg kan udmærket bruge dem, de er dejlige at sidde med om Aftenen. Her er vældig Travlhed. Ernlund maler rødt i Dagligstuen, vi har 2 [Sidetal øverst på siden] bestemt os til grøn Fresko i Havestuen og jeg er sat til at hugge Puds af. Det er et kolossalt Arbejde, jeg huggede hele Efterm. i Gaar og i Dag uafbrudt fra 9 ½ til 5 ½. I Skulde se mig hænge paa en Stige oppe under Loftet i Regnfrakke og Badehætte, det er et forfærdeligt Svinearbejde. I Dag har Mix hjulpen mig, det er jo Murerarbejde, men vi kan kun faa to, den ene hjælper Ernlund, den anden kalker Lofter, reparerer Kamin o.s.v. vi vinder 2 hele Dage ved at jeg gør det Huggearbejde. Det hele havde jo staaet fælt stille, mens jeres Far var væk, men nu kan I tro, der er Gang i det, jeg har ringet flere Gange til Olsen, der for en Gang har overrasket mig ved Expedithed. – I Gaar Form. ringede Fridas Far, at hans Kone var lige ved at dø og en halv Time efter, at hun var død. Frida tog strax hjem og bliver hjemme Begravelsen over, det er jo værst for ham, han er helt ude af sig selv, men det er heller ikke nemt for os at undvære Frida i alt dette Rod. Valborg er vældig flink, men der er stærke Grænser for hvad hun kan naa. 3 [sidetal] Vi har faaet Huset fuldt af Rotter, jeg opdagede et stort Hul Haandværkerne havde lavet, nu er det stoppet, men Bæsterne er derinde. De har nu ædt en Masse Gift og én har vi fanget, Petersen faar en Kr. for hver. – Lad mig snart høre fra jer. Hæng endelig i søde Dax, hvordan gaar det, jeg tænker saa meget paa, hvor Du er stædig og flittig. – Send jeres Vadsketøj hjem, saa skal jeg faa det vadsket og sendt. - - 
+Nu faar I ikke mere.
+1000 Hilsner! jeres Mor.
+Jeres Far hilser mange Gange. Han har travlt med Billederne til Krog, de bliver kønne. –
+Onsdag</t>
+  </si>
+  <si>
+    <t>1920-05-29</t>
+  </si>
+  <si>
+    <t>Valborg -
+Ane Marie Christiansdatter
 Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelmine  Larsen
+Frida Madsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Bob var en hund.</t>
+  </si>
+  <si>
+    <t>Privateje</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er spændt på at høre om den danske stil. Hun sender en pibe samt frugt.
+Johannes Larsen skulle være kommet hjem, men han ringede og udsatte, da han maler et stort billede. 
+Alhed giver Christine Swane/Uglen og Marie Larsen/Tante Ias kopier af nogle af Johannes Larsens billeder i fødselsdagsgave.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5ooc</t>
+  </si>
+  <si>
+    <t>Kære lille Drenge!
+Tak for Brevet i Dag. Jeg har gaaet og været meget spændt paa den skriftlige og er meget lettet ved Efterretningerne. Nu kunde Lysse godt skrive lidt udførligt om det, hvad hans danske Stil hed og hvad han faar i de andre Stile. Hermed Nøglerne, Tøjet blev sendt i Gaar. I ser nok Frugten paa Bunden, den er jo mest til Gamle, indret dig, saa Du spiser noget Frugt hver Dag. Piben er til Lysse i St. for den han tabte. Dur den. Gamle kan faa en ogsaa, hvis den er god. Alt vel her. Jeres Far skulde være kommen i Dag, men nu ringede han, at han maler et stort Billede til og først kommer Tirsdag, det bliver vældig spændende at se alle. Billederne. Det er Tante Ugles Fødselsdag i Dag, mon I husker den, Tante Ias d. 5te Juni. Jeg giver dem Aftryk af et Par af jeres Fars Billeder, af Tegningen af Farmor, Maleriet af deres Farmor og Farfar med [det følgende skrevet på tværs øverst på siden:]
+Bob (Faaborg Musæum) Jeg tænker de bliver glade ved dem. 
+Jeg har arbejdet i Haven de sidste Dage sammen med Frida og Valborg, den er voldsom fin. I faar ikke mere 1000 Hilsner fra jeres Mor.</t>
+  </si>
+  <si>
+    <t>1920-09-29</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Birkerød Kostskole</t>
+  </si>
+  <si>
+    <t>Valborg -
+Ellen Bøttern
+Hans Christian Engelsen
+Jørgen -, Erikshaab
+Adolph Larsen
+Johanne Christine Larsen
+Elisabeth Mackie
+Ada Tutein
+Kjeld Tutein
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Meme kan have været en kammerat på Birkerød Kostskole, hvor Johan Larsen var elev, da han modtog brevet.</t>
+  </si>
+  <si>
+    <t>Alhed sender vidnesbyrd og nøgler. 
+Jørgen fra Erikshaab har været til middag i Kerteminde. 
+Nu skal Alhed spille tennis med Ellen Bøttern.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/d0BQ</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Johan Larsen
+Kostskolen
+Birkerød
+[På kuvertens bagside:]
+Poststempel.
+[I brevet:]
+Kære søde Ly!
+Hermed Vidnesbyrdene, som Valborg glemte at lægge i Kufferten. Den blev sendt med 10 Toget i Formiddg som Express, 10 Kr!! turde ikke andet. Nøglerne følger hermed gaa strax hen med dem til Meme. Det var nok kun lige til at Du naade det i Gaar! Hvad sagde Rektor? Har Du faaet den danske Stil? Skriv snart. Jørgen fra Erikshaab har været her, kom lige efter at Du var cyklet, var hos Agrarens i Gaar og her i Dag. Vi gav ham Duesteg og Tyttebærgrød og Vin til Middag, han var meget begejstret, nu er han kørt. Jeg skal op og spille Tennis med Ellen B. nu, gid Du var med, Gud ved om vi kan spille til Jul? Hils Tuteinerne, glem ikke at takke Fru T. for den yndige Aften.
+1000 Hilsner fra Din Mor.
+Giv Putte lidt Afskedschokolade.</t>
+  </si>
+  <si>
+    <t>1920-10-14</t>
+  </si>
+  <si>
+    <t>Wedellsborg, Tybrindvej 2, Middelfart</t>
+  </si>
+  <si>
+    <t>Valborg -
+Camilla Bertram
+Johan Larsen
+Vilhelm Larsen
+Christine  Mackie
+Elisabeth Mackie
+Frida Madsen
+Jørgen Schou
+Marie Schou
+Hans  Syberg
+Kjeld Tutein
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Johannes Larsen var, da brevet blev skrevet, hos sin bror Vilhelm på skovriddergården Rørdam. Alhed og Johan Larsen var sammen i København, og Andreas - som det fremgår - hjemme i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Det er dejligt, at Andreas Larsen er begyndt at male. Johan Larsen er inviteret til jagt af Vilhelm Larsen (Klax). Alhed kommer hjem tirsdag. Hun har besøgt Marie Schou/Syberg og spillet tennis samt besøgt Tutein, hvis lille hund var sød.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Rez1</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Andreas Larsen
+Møllebakken
+Kerteminde
+[I brevet:]
+Kære søde Gamle!
+Tak for Dit Brev i Dag, hvor er jeg glad over at Du er begyndt at male, jeg havde netop tænkt mig det i det gode Vejr. Lysse faar ganske rigtig 8 Dages Somm [”Somm” overstreget] Ferie, men Onkel Klax har inviteret ham til Jagt, saa han rejser derned et Par Dage først. Jeg kan faa en Time hos Bertram Mandag, saa tager jeg den med og kommer Tirsdag. – Jeg har været ude hos Marie Syberg, Buf og Hans var der, Buf er ved at lave Kalesche til Bilen. Vi har spillet en Del Tennis herovre og er gaaet en Del frem. Vi har ogsaa haft et dejligt Vejr herinde, men i Dag ser det ud som Solen ikke kan komme igennem Taagen – Vi var hos Tuteins forleden Aften, Lysse, Meme, Putte og jeg, det var meget morsomt. Den lille Hund er voxet meget og var forfærdelig sød. – Jeg glæder mig til at se Dig, Blomsterne og det hele.
+1000 Hilsener min søde gamle Ven fra Din Mor.
+Torsdag Hils Frida og Valborg mange Gange, Duerne var Ug</t>
+  </si>
+  <si>
+    <t>1920-12-10</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Valborg -
+Johannes Nicolaus Brønsted
+Louise Brønsted
+- Folmar-Hansen
+Drude Jørgensen
+Andreas Larsen
+Johannes Larsen
+- Lassen, Selleberg
+Christine  Mackie
+Karl Madsen
+Thomas Madsen-Mygdal
+Anna Meyer 
+Christine Rasmussen
+Ingeborg Rasmussen
+Jens Rasmussen
+Kjeld Tutein
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Johan Larsen var elev på Birkerød Kostskole</t>
+  </si>
+  <si>
+    <t>Johannes Larsen ar solgt for 11.000 på sin udstilling i Odense. Drude Jørgensen gav diverse forplejning under ophængningen. Puf og Alhed har lavet plakater og sendt invitationer ud.
+Johannes Larsen skærer træsnit, og Alhed glæder sig til at vise sønnen dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/okGM</t>
+  </si>
+  <si>
+    <t>Skriv snart.
+10-12-20
+Kære lille Ly!
+Kan Du huske den Dag vi gik og talte om ”Tuterne” og Du frygtede at Din Far ikke skulde sælge mere. Det vil fryde Dig at høre, at vi paa Odenseudstillingen har solgt for 11000! Er det ikke kolossalt, vi havde jo slet ikke ventet at sælge. Nu skal Du høre lidt nærmere om det. Jeg mødtes jo saa med Din Far, Puf og Madsen (i Kravetøj) i Odense Kl. 12½. Først spiste vi en bedre Frokost med Snaps og det hele og saa tog vi fat paa Ophængningen. Kl. 4 var den færdig og ganske udmærket, Billederne ser storartede ud. Overretten underholdt os næsten hele Tiden, han købte strax det lille med de to gule Vipstjerter (700) og et til Fru Mads for 2000, Landskab med lille flyvende Bekkasin. Kl. 5 spiste vi fin Middag med Vin, - Drude giver det hele, vil ikke høre tale om Betaling. Puf og Madsen tog med 6 Toget, vi andre blev der om Natten (men Puf kom næste Formiddag igen). Om Aftenen var jeg til Koncert med Fru Overret, din Far var ude at drikke Sjusser med Overretten. Næste Dag lavede Puf Plakater og spyttede paa Konvolutter og Frimærker, jeg skrev c. 50 Indbydelseskort og Din Far skrev Prisliste. I mens gik Pressen der, de har skreven vældig fint i Aviserne. Saa spiste vi igen fin Middag og tog alle 3 hjem med 6 Toget. I Aftes ringede Drude, at en Godsejer Lassen, Selleberg havde købt det store Svanebillede. 5000, vi havde sat det 500 op! Og i Middags ringede hun, at Sagfører Folmar Hansen havde købt de to Viber 1000 og Præstekraver og 2 Terner 800 og senere at Apoteker Michelsen havde købt 2 Akvareller à 800, ogsaa sat op! Det er vældigt fint. Drude siger, der er en Masse Mennesker og de er begejstrede! I Morgen skal vi igen derud, Aften hos Overrettens, vi bliver der om Natten og jeg skal til Frokost hos Drude med Myg og Mix næste Dag. Drude er mageløs imod os, hun fylder os med Mad og Drikke, saa snart der er gaaet lidt Tid siger hun, at nu kan de Kertemindere saamænd ikke gaa længere uden at faa noget vaadt, og saa kommer der Portvin! Din Fars Træsnit bliver bedre og bedre, han har skaaren et ganske dejligt et med en Bekkasin, nu er han paa det 11te, det bliver morsomt at vise Dig, naar Du kommer hjem. Det sner i Dag, her er helt hvidt. Valborg ligger i Sengen og jeg har en Sypige siddende at vende en Kjole, men vi sidder hyggeligt og rart herovre, jeg har spillet og den Gamle maler efter mig. – Hør, jeg naar ikke at skrive til Meme, kan Du ikke gaa hen i Skovinspektionen og fortælle hende det om Udstillingen eller vise hende Brevet, det vil glæde hende og hvis Du ringer det ud til Magisterens vil Du glæde hend [”hend” overstreget] dem ogsaa. Vi sendte strax i Aftes, da Drude havde ringet om det store Billede Bud til Byen efter Brændevin Brystsukker og Chokolade, lidt maatte der jo gøres! Nu skal Brevet med, Farvel min egen Dreng, 1000 Hilsner fra os alle 3.</t>
+  </si>
+  <si>
+    <t>1923-02-03</t>
+  </si>
+  <si>
+    <t>Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Svebølle</t>
+  </si>
+  <si>
+    <t>Valborg Rechendorff
+Agnete Swane
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Christine Swane er indlagt på Nerveklinikken på Frederiksberg Hospital. Lasse opholder sig hos sin far i Svebølle.</t>
+  </si>
+  <si>
+    <t>Sigurd Swane argumenterer for vigtigheden af at Lasse har ro i sit liv og at han ikke så ofte kan besøge sin mor på hospitalet. Han bliver meget oprevet over hendes sygdom.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TB6V</t>
+  </si>
+  <si>
+    <t>Den 3-2-1923
+Kære Ugle.
+Jeg skriver et lille Par Ord med Lasses Brev i dag. Dels for at fortælle dig at han har det storartet, så at du ikke skal behøve at bekymre dig for ham – i Øjeblikket da. Dels for at sige at jeg godt kan forstå, at du kan længes efter at se ham, men at det vilde være stor Synd mod Drengen nu at bryde hans Ro og Glæde ved at være på Landet og igen gøre alt vanskeligt og bedrøveligt for ham, sensibel som han jo er.
+Kom han nu ind og så dig igen, før du er rask vilde det blive ved i en Måned eller to at køre i hans Hoved med at du var syg og selve Hospitalet vilde forstærke dette Indtryk.
+Din Kærlighed til Drengen må sejre over din Længsel – vi skal nok fotografere ham en Dag og sende dig Billedet så snart det er i Orden, der er blot lidt der skal laves ved Apparatet først, men det kan vi nok selv og så skal der tages en ny Film i Brug, det er 12 Plader, det varer jo lidt inden de 12 Billeder er tagne – et lille Billede af sig sender han i dag (med det samme – jeg skulde egentlig ladet ham skrive den sidste Sætning i det lille Brev om en Gang til, men nu er han ude og lege herudenfor, så jeg lader det gå som det er) – Og foruden den Uro, som nu atter vilde kastes ind i hans sjæl, hvis han kom ind nu, så husk at der er så megen Influenza og Hals- og anden Dårlighed i Byen i disse Vintermåneder, du husker selv hvordan han altid blev dårlig, når han om Efteråret kom derind fra Sundet.
+Det er jo en gammel Påstand, at Vanen spiller den allerstørste Rolle for et Barn, og at dette er rigtigt er forbavsende tydeligt hos Lasse. Nu er han i god Vane med alt hvad han skal. Tidlig op og tidlig i Seng (ligesom vi andre) Afvaskning med koldt Vand over hele Kroppen om Morgenen og af Ben og Fødder og Ansigt og Hænder med varmt Vand om Aftenen, Lørdagsbad o.s.v. o.s.v.[ indført over linjen: Gymnastik, som må gøres med lidt tilsyn] vant til de Spisetider vi har og til at gå på W.C. på sine bestemte Tider om Dagen m.m. – ting som det måske i de flestes Øren lyder pedantisk at tale om, men Ting, som dog spiller en meget stor Rolle for Barnets Sundhed. Jeg ved fra hver eneste Gang han har været inde, at alt dette brydes ned og møjsommeligt må bygges op igennem Måneder, i hvilke han ikke er så rask som han skulde være, fordi det åndelige Grundlag for hans Balace er rokket. – det havde været meget lettere for os at tage ham med ind sidst jeg var inde, for det var et meget stort Offer af min Svigermoder lige før Jul, den sidste Jul, hun har sin Datter og sine små to små Børnebørn herovre (de rejser, vel sagtens i denne eller næste Måned, op på Thistedegnen, hvor min Svoger har fået Ansættelse ved Klitværnet) at være hjemmefra i 3 Uger, men min Kone afsluttede dels sin Kur og dels måtte hun hjælpe mig, der ikke kunde foretage mig ret meget og nogle dage var meget medtaget og lå med Feber – men hun(min Svigermor) gjorde det, fordi hun forstod hvad det betød for Lasse, og hvor magtpåliggende det var os, at der således blev handlet rigtigt med ham og han ikke atter blev revet ud af den sunde Ro, han nu nød – for han nyder selv Landet og Roen nu og trives sødt og naturligt, ivrigt optaget af hundreder af Ting.
+Een Afbrydelse herude bliver der desuden nok engang i Foråret. Inden vi for Sommeren igen kan leje vort lille Hus på Kullen ud, må vi en tur derop og vi har da tænkt at benytte enten hans Påske- eller Pinseferie (helst den første, da vi gerne vilde have lejet ud i Pinsen allerede), så vilde vi være deroppe en 14 Dages Tid, jeg vilde male, og det glæder han sig jo meget til. På Vejen op vilde vi så være nogle Dage i København, der bliver jo altid noget at ordne, så kunde han jo til den tid besøge dig, især hvis du er lidt raskere – og så har han Kullen at glæde sig til bagefter, det vil være en Hjælp til hurtigere at komme i rolige Forhold igen. Når jeg nu skal ind igen, vilde min Kone meget gerne ind med, men for Lasses Skyld har hun været klar over at hun, selv om hun vil være i Uro for Operationens Forløb, må renoncere herpå.
+Jeg hører, at de andre synes, du har det bedre, jeg håber du selv synes det samme og at det må hjælpe dig til at få mere Ro i Sindet, for uden det [tilføjet rundt langs kanten: vil Helbredelsen sikkert trække endnu længere ud end ellers, men er man syg er der jo ikke andet at gøre end at give sig ind under den nødvendige Røgt.</t>
+  </si>
+  <si>
+    <t>1939-09-01</t>
+  </si>
+  <si>
+    <t>Lis Storland
+Stefan Storland</t>
+  </si>
+  <si>
+    <t>Birkerød</t>
+  </si>
+  <si>
+    <t>Henny Hansen
+Wilhelm Hansen
+Lars Swane</t>
+  </si>
+  <si>
+    <t>Christine Swane opholdt sig i august og september 1939 på Strickers Hotel i Christiansfeld, sammen med sin søn Lars. (Birgit Bjerre i bogen "Christine Swane" s. 89)
+En bojan er en melonformet kinesisk krukke af porcelæn eller stentøj til opbevaring af syltet ingefær. (Lex.dk)
+Det vides ikke hvem fru Heising med søn, samt fru Hegn og frk. Sehested er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve , kasse 1, kuvert 5, 2002/61, A8 lb 11</t>
+  </si>
+  <si>
+    <t>Venner til Christine Swane kigger efter hus og have, mens hun er i Christiansfeld for at male. På grund af uroen i Europa er det vanskeligt at skaffe te.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zlDg</t>
+  </si>
+  <si>
+    <t>Birkerød d.1ste September 1939.
+Kære Fru Svane!
+Mange Tak for Deres Brev, det var godt at Bojanen kom hel derover. Jeg modtog i Gaar 9 [pund] Te, men det slaar ikke til, da her er en stor Efterspørgsel, jeg havde Bestilling paa 5 [pund] til Fru Heising - Sønnen skulde have de 4 [pund]. Fru Hegn skal have 4 [pund] og Fru Wilhelm Hansen skal ligesaa have 4 [pund). Frk Sehested har ikke været her, men nu vil jeg holde 1 [pund] tilbage til Frk. S. og saa kan Fru Hegn og Fru W. Hansen dele det der er tilbage, det er vist den bedste Ordning indtil der kommer mere og hvis der kan skaffes mere?
+Vi ser til Fersknerne, de er knap modne endnu, men det maa snart komme, tror jeg - Tomaterne er begyndt at modnes godt og Melonplanterne er ved at løbe ud af Bænken, maaske var det klogt at løfte Taget lidt mere?
+Ellers er her yndigt og roligt i Birkerød, hvis ikke man igennem Radioen hørte om alt det forfærdelige der sikkert vil ske i den kommende Tid, det lover ikke godt.
+Ja! det er vel nok Sommer, det er dejligt for Dem at have saa fint Vejr til at male i og godt De har det saa ugenert, for det er nu en af Betingelserner for at kunde Arbejde -.
+Nu vil jeg saa slutte med mange venlige Hilsener til Dem og Lasse fra Stefan og Lis Storland</t>
+  </si>
+  <si>
+    <t>14. jun. 1927</t>
+  </si>
+  <si>
+    <t>Frank  le Sage de Fontenay
+Valtýr Stefánsson
+Matthías   Þórðarson</t>
+  </si>
+  <si>
+    <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
+Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5. september 1927.
+Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
+Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/4kielGcP</t>
+  </si>
+  <si>
+    <t>22. jul. 1927</t>
+  </si>
+  <si>
+    <t>Ragnar Ásgeirsson
+Jóhannes Kjarval
+Thorvald  Krabbe
+Frank  le Sage de Fontenay
+Valtýr Stefánsson
+Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
+Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5.september 1927.
+Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
+Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/bWayMslC</t>
+  </si>
+  <si>
+    <t>30. aug. 1927</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>Ludvig Emil Kaaber
+Frank  le Sage de Fontenay
+Valtýr Stefánsson
+Ólafur Tubals</t>
+  </si>
+  <si>
+    <t>Ólafur Tubals dagbog fra 11. til 30. august 1927.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/nu45h3lj</t>
+  </si>
+  <si>
+    <t>1922-12-15</t>
+  </si>
+  <si>
+    <t>Emilie Demant Hatt
+Valborg Rechendorff
+Lars Swane
+Søren Tvermose Thyregod
+Till Uglspil</t>
+  </si>
+  <si>
+    <t>Christine Swane er indlagt på Nerveafdelingen, Frederiksberg Hospital. December 1922-april 1923. 
+Hatts geografi er muligvis "Ved Ilden", som blev udgivet i 1922.</t>
+  </si>
+  <si>
+    <t>Sigurd Swane har betændelse i en tand. Han kommer med forslag til en julegave til Lasse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vZVk</t>
+  </si>
+  <si>
+    <t>Kære Ugle. Tak for dit Brev. Jeg er desværre endnu herinde til Tandbehandling og har måttet ligge i går og i dag, da den sidste tog meget stærkt på mig, jeg fik Feber i går på knap 38-38,5, men i dag er jeg da heldigvis feberfri. I Morgen skal jeg ind til Eftersyn af det gjorte Arbejde.
+Fru Rechendorff er stadig derude og bliver der så længe det er nødvendigt. Jeg vil selvfølgelig gerne hjælpe med at købe en Julegave til Lasse – men 10 Kr er jo mange Penge. Et Seletøj synes jeg ikke er så godt som en god Bog, han laver sådan noget så pænt selv og har så megen Fornøjelse netop af at lave et, jeg gav ham netop for nylig Lov til at bruge et af sine Bælter dertil, det var i Stykker, så nu har han et fint Seletøj.[tilføjet i hjørnet: naturligvis må hvad du klipper komme på Juletræet, vi skal være derude.]
+Der er jo mange Bøger, der kan være tale om, Hatts Geografi vilde jo nok både nu og senere interessere ham, men jeg ved ikke endnu hvad den koster – og du får den måske forærende – men der er jo også andre, der er kommet en ny pæn Udgave af Gullivers Rejser til Lilleputternes Land der er måske også en god Uglspil Udgave. Tvermoss? og Tyregods Fortællinger om store danske Mænd. Jeg skal se nærmere efter.
+Med Ønske om god Bedring og en venlig Hilsen
+Sigurd
+Det er sandt, jeg vil gerne i god Tid vide om du har så mange Penge, så du kan klare dig uden at jeg sender dig til Jan[skrevet oveni: Feb] første, hvis ikke kan jeg jo tage de 10 Kr af dem jeg skal sende, så sparer du dog Ulejlighed og Forsendelsesudgifter af dem.</t>
+  </si>
+  <si>
+    <t>1936-01-20</t>
+  </si>
+  <si>
+    <t>HC  Andersen
+Valborg Andresen
+Georg Brandes
+Sven Clausen
+Johannes  Ewald
+Ludvig Holberg
+Waldemar Holberg
+Henrik Ibsen
+Søren  Kierkegaard
+Kaj Senstius
+Franz Syberg
+Valdemar Vedel
+Johan Wessel</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57, A 120, Lb. 5, 1284</t>
+  </si>
+  <si>
+    <t>Fritz Syberg ønsker Hans tillykke med fødselsdagen.
+Franz/Trylle er til middag i Odense. Fritz Syberg maler på tre snebilleder.
+Sven Clausen angriber i avisen Søren Kierkegaard for at være tyskpåvirket. Brandes mente nu ellers, at Kierkegaard var en af de få ærkedanske. Syberg fortæller en anekdote om Henrik Ibsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/77nr</t>
+  </si>
+  <si>
+    <t>Pilegaarden Kjerteminde
+20-1-36
+Kære Hans
+Ja saa tillykke med Fødselsdagen, det er jo 41 - ja Aarene gaar. Den Fest der skal gøres for Dig maa I selv lave og I er jo ogsaa unge nok dertil. Min Fødselsdagsgave sender jeg i tidssvarende Form og beder Dig selv omsætte den i en mere tiltalende. Jeg er ene i Dag. Trylle er til Middag paa Hotel et eller andet i Odense med med ["med" overstreget] Fru Andresen og Organist Senstius, jeg vil haabe han slipper vel hjem i det glatte Føre eller er saa fornuftig at sove derude. Alt gaar ved det gamle, jeg har havt gunstig Vejr til tre store Snebilleder som maaske nu naar at blive gjort færdige. Det ene har været under arbejde i de sidste 16 Aar.
+I disse Dage har jeg moret mig over Sven Clausens Anfald paa den afdøde S. Kierkegaard, der nu pludselig skal være tysk fordi S.C. ikke kan lide ham (og Tyskerne). I Brandes' Bog om S.K. staar at han er en af de ganske faa danske Forfattere hvis Urfædre taber sig i de danske Bønder (ligesom H.C. Andersen) ellers er de som oftest norske (Holberg, Wessel) eller tyske (Evald, Øhlenschlæger). Man maa jo more sig med noget og jeg studerer Aviserne til sidste Komma. Jeg begynder at forstaa Ibsen som tilbragte sin Dag med at sidde i en tysk Bierknejpe x) med utallige Aviser og Masser af Ølkrus. Hils nu hele Familien saa mange I kommer sammen og glædeligt Nyt Aar
+Far.
+x) Kom der besøgende og vilde se Giraffen viste han dem af. Kritikeren Valdemar Vedel var saa uheldig at sige at han skulde i Teater - det var for at holde "Samtalen" i Gang som var ved at ebbe ud da VV. var den eneste som sagde noget. H.I. tog Uret op af Vestelommen og saa paa det: "saa er det Tiden De skal gaa" - -</t>
+  </si>
+  <si>
+    <t>1941-04-08</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>- Andreasen
+Valborg Andresen
+Maria Balslev
+Vilhelm Balslev
+Alfred Fly
+Heinrich Hopp
+Lars Lankjær Mikkelsen
+Adolph Larsen
+Marie Madsen-Mygdal
+Thomas Madsen-Mygdal
+Cathrine Meyer
+Marie Meyer
+Otto  Meyer
+Axel  Müller
+Ellen  Sawyer
+Fanny Schaffalitzky de Muckadell
+Janna Schou
+Gudrun Skanderup Nielsen
+Kaj Skanderup Nielsen
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Frk. Andresen, som ligesom Laura/Bibbe skulle rejse, var. Ej heller kendes Peter Træskomand og Dovlsen eller skolebestyrerparret.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0628</t>
+  </si>
+  <si>
+    <t>Det er dejligt, at Astrid/Dis har været ude og opleve noget.
+Laura/Bibbe har fået en plads på Odder Sygehus. Hun får 25 kr. pr. måned. Dr. Lankjær mener, at en livsgerning vil kurere Lauras nerver.
+Skolebestyrer Christensens kone er død.
+Der har været kvashugger inkl. mandskab på Lindøgaard.
+Efterretningerne fra Balkan og Grækenland er nedslående.
+Heinrich Hopp forstår ikke, hvorfor danskerne ikke kan lide tyskere.
+Madsen-Mygdal og hans kone er nazister, og Katrine/Cathrine Meyer vil ikke være i selskab med dem.
+Adolph/Agraren Larsen går til behandlinger.
+Til maj kommer der husbestyrerinde på Lindøgaard.
+Lægen har trukket en rodstump ud af Johanne/Junges mund, hvorefter hun satte gebisset på plads.
+Johanne og Adolph har solgt en hest og to køer og betalt afdrag på gæld hos sognefogeden.
+Gudrun Nielsen fra Tornøes Hotel er alvorligt syg.
+Der er født et hoppeføl på gården.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/VfiW</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Påske 1941.
+Langfredag 11 April.
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St.
+22-2-03.
+Langfredag 21 april – 
+-2000.
+Bibbe W.P. 41
+[Håndskrevet på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Tirsdag 8de Apr. 41.
+Kæreste lille Dis.
+Hvor der dog er bleven lang Tavshed imellem os, igen har nok vore Breve krydsedes! Tak for dit sidste. Jeg ser baade af det og af dit sidste lange Fødselsdagsbrev til Elle (hun var her nogle Timer i Søndags, cyclede igen Kl 3, men var da kommen før Middag, det er anden Gang siden Jul, hun var her; hun skulde ud til Middag, hun fører et udsvævende Liv, som de sagde om Comtesse Fanny, da hun blev gift) at du har været flere Gange i Kbhv. og haft det festligt og dejligt. Hvor det dog glædede mig at høre, søde Dis, baade fordi det viser, at du er rask og fordi du har tjænt til det efter den lange Vinter, efter saadan en stille Tid, hvor man kun ser de samme Mennesker – selv om det er de bedste – trænger man til at se andre, og ogsaa til at befinde sig andre Steder. Jeg læste din Basken med Vingerne med stor Glæde og Interesse. Tænk, at du laver alt uden ringeste Hjælp, kan du dog overkomme det, ja, det er jo meget mindre enkelt end det var før, at føre Hus; meget er blevet anderledes, vi har i Dag kogt blød Sæbe af Sæbespaaner, Soda, Borax og Vand; dog, det er jo kun en Smaating. - - Mon vor store epokegørende Nyhed her er rygtedes til dig? At Bibbe til 1_ste_ Maj skal til Odder Sygehus som Elev! Næsten siden Jul har hun virket med det og skrevet utallige Ansøgninger, faaet Afslag paa Afslag, næsten alle med den Motivering, at de kun tog Elever under 30 Aar. Saa endelig fik vi Svar fra Overs.pl. paa Odder Sygehus, bl.a. skrev hun [”hun” indsat over linjen] ”ingen Regel uden Undtagelse og De synes jo at være Undtagelsen”. Bibbe blev ovenud lykkelig og gik straks i Gang med sin Udstyrelse: 4 Kjoler 8 store Forklæder o.s.v., hun faar 25 kr. om Mdn. Det var jo i høj Grad paa Tide, at Bibbe fik sig et Livserhverv og jeg har baade tænkt paa og talt om, at Sygepleje maatte ligge for hende, men først hendes Røde Kors Tjeneste i Vinter, hvor hun har arbejdet en Del paa Sygehuset – ogsaa en Nattevagt - har givet hende Blod paa Tanden, ja glødende Lyst til det. Nu staar Himmel og Jord i et for at faa alt færdigt til Bibbe og Frk. Andresen skal rejse 1_st_ Maj; i Dag ordnes Spisekammer 
+2 Køkken, Kælder og Vaskehus; vi havde været i med Peter Træskomand om at kalke, men han henviste til sin Kone, du ved vor Ungdoms Jomfru Dovsen [”Dovsen” overstreget] Dovlsen i Højrup. Hun er et Jærn til alt Arbejde; desuden har vi en unge Kone (som har tjænt her en Gang) til Rengøringen, vor egen Frøken Andreassen er jo ikke videre gæv til nogen Verdens Ting og Bibbe er i Kjerteminde i Dag til Begravelse; kan du huske, vi havde nogle gode Venner i Kj.: Skolebestyrer Christensens; han døde for adskillige Aar siden, og hun kom aldrig over sin Sorg; den knuste hende, hendes Hjerne tog Skade, og nu er hun død, hvilket kun er godt. Det var et Par herlige Mennesker; hvor har Elle og jeg tilbragt mange hyggelige Timer i deres Hjem, saa gæstfrit og harmonisk som det var; de vidste aldrig hvor godt, de vilde gøre det for deres Gæster. 
+Du kan forstaa, at det med Bibbe er helt revolutionært for os. Agraren og jeg vil savne hende ubeskriveligt, for mig gaar Solen ned, naar hun rejser, men Tanken om, hvor godt det er for hende selv maa jo bære over det; Dr. Lankjær mener at det vil tage det sidste af hendes Nervesygdom, og han gav hende uden at blinke Attest for at hun var rask – fordi han var saa sikker paa, at anden Luft, andet Arbejde og nye Mennesker vilde kurere hende. Hvad der skulde til af Attester og Anbefalinger, kan du ikke tænke dig. Det hele skulde ordnes og sendes saa ekspres, at det ikke kunde naa sig at faa en Anbef. fra dig, men hvad hun fik samlet viste sig altså at være nok; der var to at vælge imellem – der i Odder – og det blev altsaa Bibbe.
+Sikken en dejlig Ro, der er falden over Huset nu; vi har haft Kvas-Hugger i Dag lige fra i Morges til nu ved 4 Tiden, det er en meget larmende Maskine, som fordrer en Del Mandskab; vi var 12 til Middag, Mandfolkene og jeg spiste herinde, de 4 kvindelige i Køkkenet Friggedeller og Sø’suppe. ------
+Onsdag. Det er jo i Dag d. 9_nde_ April, og jeg synes, det er saadan en Sorgens Dag, ikke just fordi det er vor Aarsdag, hvad betyder en Dato, men fordi Efterretningerne fra Balkan er saa nedslaaende. Belgrad har de jo næsten ødelagt og saa vidt man kan faa ud af den engelske Presse, ser det sort ud paa Balkan, for Jugoslavien og Grækenland, de ulykkelige Lande, hvor er de dog tapre og modige, men 
+3 hvem ved, Dis, hvis de to Lande bliver sablet ned, vil det maaske blive Draaben, som får Amerikas Bæger til at flyde over, saa de gaar med; vi, jeg mener Verden, maa jo have de Sataner kæmpet ned, de maa da een Gang lære at forstaa, at Verden ikke vil regeres af dem. Bedst var det jo om den tyske Mentalitet kunde forandres, saa de mistede deres ulyksalige Hang tik at vilde [”vilde” overstreget] ville underlægge sig hele Verden, men kan man tænke sig, at nogle Slægtled kunde forandre paa deres Storhedsvanvid. Maaske! For er det ikke netop det, de er: sindssyge paa det Omraade. Og hvordan faar vi dem helbredte? Jeg tvivler ikke et Øjeblik paa, at de til sidst vil tabe, simpelt hen fordi hverken Staterne eller Sydamerika vil tillade dem at vinde, men hvad saa? Staar vi saa ikke paa samme Trin som da Verdenskrigen sluttede? Hvor de Mennesker dog gør sig forhadte rundt omkring i hele Verden; jeg ved da med mig selv, at jeg hader dem af hele min Sjæl, Sind og Tanke, men de er meget for lidt intelligente til at forstaa det; Fru Andresens Svigersøn (Otto A.s Kone) sagde til hende for nogle Aar siden ”hvor kan det dog være, at Danskerne slet ikke kan lide os.” Hun henviste til 1864. Ja, hvad var det: det vidste han da ikke en Smule om, nej de er et Løgnens Folk, der skriver deres Verdenshistorie som det passer dem. Bibbe var sammen med Marie og Katrine Meyer forleden (Mix’es Søster) Kath. havde været sammen med Madsen Mygdals hos Mix’es og det viste sig at baade M.M. og Kone var Nazister! Katrine som er glødende Anti-Tysk har frabedt sig at blive bedt sammen med dem mere. Men mon det alligevel ikke er ret faa, der har det Sindelag, at de hælder til Forbryder-Metoderne. Vi træffer da aldrig nogen. - - Agraren er i Kjertem. til Behandling paa Sygehuset, nu er Ansigtet snart i Orden. Med mig gaar det nogenlunde som sædvanlig, jeg haaber paa den kommende Sol. 
+Vi er i Færd med at faa en Husbestyrerinde til Maj, en Jyllandspige fra Aalestrup, som jeg ikke ved, hvor ligger; vi korresponderer om det og det synes at gaa i Orden. 60 Kr (!) Jeg kan jo ikke lave noget uden at det straks bliver daarligere med Knæet. Jeg spurgte forleden Doktoren, om han troede, jeg kom til at gaa om et Aar; han sagde ja, men jeg synes, at han havde det Ansigt
+4
+paa, som de har, naar de narrer Patienterne. Jeg synes, at [”at” overstreget] jeg begynder at mærke, at jeg har Nerver; det maa ellers siges at have været upaaklagelige i min snart 3årige Sygetid. Jeg skal give dig et lille Eksembel paa min Ikke-Nervøsitet. Da Doktoren var her for noget siden, havde jeg bedt ham om at tage en Tang med til at hale en Rod ud, som sad efterladt og som af og til blev betændt; da vi snakkede om Knæ kom jeg i Tanker om Roden og spurgte, om han havde husket Tangen – Jo! Han halede den op af Tasken, jeg gabede, han tog ved, og ud fløj Roden. Jeg sagde Tak! Satte Tænderne i igen og vi snakkede videre om Knæet uden at berøre ”Operationen” med et Ord, og uden at jeg i mindste Maade følte Sindsbevægelse ved det. Nervøse Folk reagerer lidt anderledes. Men Bibbes Afrejse er værre end en Tandrod og det reagerer jeg overfor. 
+Hvis jeg nu skal snakke lidt Økonomi, vil jeg først spørge dig, hvordan du klarer dig og om du nåede til Vejs Ende med den resterende Skat og saa fortælle dig lidt om os – jeg ved det vil glæde dig – Vi havde 4 Heste og mente, vi kunde klare os med 3, solgte saa den ene og fik 1800 Krus !!! for den. Samtidig solgte vi 2 [”2” indsat over linjen] Køer, som skulde kælve men var lidt bedagede, saa Handleren maatte op med 2750 Kr. Saa drog Manse hen til Sognefogeden i Dræby, som har en Prioritet i Gaarden her paa 9500 Kr (det var oprindelig 10.000 men vi har betalt de 500 af) og spurgte ham, om han vilde have noget imod at modtage 2000 som Afdrag. Nej, det havde han ikke, skønt Manse syntes han saa lidt alvorlig ud; de, der har Penge er jo ikke bedst stillede for Tiden. Han sagde: Ja, saa fornuftige skulde alle være! Jeg synes, det er helt flink af den unge Dreng til Manse – som da for Resten efterhaanden er bleven 26 Aar – at han hører til de fornuftige, og lader alt gaa her paa den gamle spartanske Maade i Stedet for at faa Højheds-Vanvid. Var det ikke en helt sjov lille Historie? Men saa har jeg for Resten heller ikke stort mere at berette – jo Marie Balslev har jeg [”jeg” overstreget] lige ringet [”n” i ordet indsat over linjen]; Vilhelm har faaet Lov til at komme hjem og ligge et halvt Aar! De er lykkelige, for saa kan han da snakke med sin Forkarl og være hos Kone og Barn. De har ikke sets i 9 Maaneder.
+Jeg længes meget efter at høre fra dig du hører jo igen fra mig d. 26_nde_.
+Tusinde Hilsner søde Dis til dig og dine fra din Junge 
+[Skrevet langs venstre margen s. 6:]
+Gudruns Broder Kaj er i Tyskland, ingen ved hans Adresse og de kan ikke komme i Forbindelse med ham. Bibbe tager sig dette meget nær, ja ogsaa vi her 
+[Skrevet langs venstre margen s. 5:]
+Stakkels lille Gudrun Nielsen, Tornøes Hotel ligger vist paa sit sidste; hun fik Lungebetændelse brat og voldsomt. Maaske hun x
+[Skrevet på hovedet øverst s. 5:]
+x er død i Nat, i Aftes sagde Sørensen (Overtjeneren og Gudruns Ven og Støtte) til Bibbe i Telefonen at hun ikke levede Natten over, han var dybt fortvivlet.
+[Skrevet langs venstre margen s. 4:]
+haft en Del med hende at gøre i de senere Aar, Bibbe meget.
+[Skrevet på hovedet øverst s. 1:]
+Torsdag. Vi fik i Aftes et dejligt lille Hoppeføl; det er vores gamle Røde, som nu for 4_de_ Gang kommer med i Fol til os, altid normalt og godt. For Tiden er det jo ogsaa en stor økonomisk Gevinst. - - Det er dejligt at tænke paa, at Axel nu har 4 Helligdage. Gid Solskinnet vil vedvare til ham. Hav det godt i Paasken alle tre!</t>
+  </si>
+  <si>
+    <t>26. jul. 1927</t>
+  </si>
+  <si>
+    <t>Frank  le Sage de Fontenay
+Valtýr Stefánsson</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/ar9lYs1U</t>
+  </si>
+  <si>
+    <t>Februar 1905</t>
+  </si>
+  <si>
+    <t>Haslev</t>
+  </si>
+  <si>
+    <t>Göteborg 
+København</t>
+  </si>
+  <si>
+    <t>Herman Bang
+Margrethe  Eckardt
+Alhed Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Niels Mollerup
-[...35 lines deleted...]
-Dine Søskende hilser kjærligt</t>
+- Lunn
+Oberst  Lunn
+Karen Meisner-Jensen</t>
+  </si>
+  <si>
+    <t>Christine er indlagt med tuberkulose på sanatoriet i Haslev. 
+Valkyrien er en sangforening i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Museum</t>
+  </si>
+  <si>
+    <t>Christine er begyndt at komme op. Det går fremad med hendes sygdom. Johannes Larsen har færdiggjort et maleri fra haven. Han har malerier med på en udstilling i Göteborg, som åbner d. 15.2. Der er snart eksamen på samariterkurset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/YXQL</t>
+  </si>
+  <si>
+    <t>Fredagmorgen
+Tak for Dit Brev kjære Dine jeg nøjedes med at sende Dig en Hilsen med Marie fordi jeg vilde have fat paa de 2 Natkjoler; nu hænger de vaskede og tørrer paa Kakkelovnen og er gjort godt istand nu skal de stryges og sendes i Eftermiddag Du sætter nok Mærkelapperne paa Navnet saa behøver jeg ikke at forandre det
+En stor Forandring er det jo at have Kjole paa i stedet for Trøje hvorfor har Du ikke skreven det noget før saa havde Du havt dem for længe siden det kan vel nok gaa med 2 for flere kunde vi ikke gjøre brugelige til et fremmed Sted; nu er det snart Søndag saa faar vi at vide hvordan Du har det Gud ske Tak at du er begyndt at komme op saa gaar det dog fremad naar Du saa begynder at faa Appetit og Lov til at spise saa bliver det nok snart godt; men Du maa endelig lade mig følge med Sygdommens Forløb og ikke skjule noget for mig hører Du! Saa Fru Andersen skal rejse nu, ja det bliver jo et Savn for Dig men tænk saa paa dem der venter hende. Jeg kan sætte mig deres Sted naar vi faar Bud om Hjemkomst for Dig, derfor længes jeg saa meget efter at høre hvordan Lungerne har det for det er dog dem det gjælder lille Dine, Alhed havde et Brev fra Karen siden de var nede hos Dig og hun meddeler sin Glæde over dit raske og gode Udseende det gjorde dog saa godt at høre ja hvem der havde Penge nok jeg skulde snart være derovre, i dag trækkes Lotteriet om vi var blandt de heldige sikke en Travlhed her ville blive med at dele ud til alle Sider naa faar vi ingen saa er der en Trækning til og saa skal der aldrig spilles mere. Nu faar vi se.
+Vejret har været Foraars Vejer nogle Dage nu i dag snusker det en Dags let Sne havde forleden saa Las fik sit Vinterbillede fra Haven færdig nu den 15 februar aabnes Udstillingen i Göteborg om der kunde sælges nogle Billeder Aftenbilledet der hængte i Stuen er med tillige med Paafuglene men det ved Du vel altsammen, har du hørt fra Vilhelm?
+Oberst Lunn er bleven daarlig igjen Sønnen er rejst til Kjøbenhavn Valkyriemøder opsat til videre; men saa gaar Samarittermøderne de var i aftes og skal i Aften igjen for Herman Bang skal jo læse op paa Lørdag og der skal mødes i Festdragt, det giver Stemning Saa næste Torsdag skal Examen holdes men hvem der skal være Censor har vi ikke hørt endnu
+Lysse har ikke været rigtig rask i nogle Dage de hentede Schondel, men da han kom var Drengen rask der var ikke andet end se Tiden an men rigtig rask er han nu ikke herovre har han ikke været og jeg ikke der, men naar Farfar kommer liver han op, det menes det er Orm Vi har intet hørt fra Eckardterne jeg skrev til Margrethe i Søndags jeg vil nødig tro det er ringere med hende det var en slem Historie for alle Nu er Kjolerne saadan at jeg kan rulle dem sammen til at stryges saa Farvel og vær ved godt Mod min lille kjære Pige
+Kjærlig Hilsen fra os alle sammen som taler om Dig hver Dag Din gamle Mor</t>
+  </si>
+  <si>
+    <t>1915-10-01</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Johannes Nicolaus Brønsted
+Valborg Gregersen
+Christian  Houmark
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+Frk. Steenberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Alhed og Johannes Larsen opførte et hus på Strandvejen i Kerteminde til Alheds mor nogle år efter, at hun var blevet enke. 
+Houmark sendte i 1915 nogle møbler til Alhed og Johannes Larsen, så disse kunne blive anbragt i deres gæsteværelse. 
+Johannes Larsen hentede 2 levende svaner fra zoo i Hamburg, da svaner stort set var udryddet i Danmark på det tidspunkt.
+I Erland Porsmoses bog: Johannes Larsen, 1999, side 186-187 ses malerier og fotos af disse svaner.</t>
+  </si>
+  <si>
+    <t>En svane og et par gæs sendes fra Hamburg Zoo til Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qA3U</t>
+  </si>
+  <si>
+    <t>Kjerteminde 1-10-1915.
+Kæreste Alhed!
+Jeg kom godt hjem og alt staar godt til. Agraren spiste til Aften med os og Drengene var med ham i Biografen bag efter. Din Moder var her i Eftermiddag og betalte Husleje, hun fortalte at Dørene først kommer i Dag eller i Morgen. Der er kommen de Møbler fra Houmark, dem skal jeg vel anbringe paa Gæsteværelset, men nu kommer jeg i Tanker om at din Moder fortalte at Frk. Steenberg bor der. Saa maa jeg vel hitte et andet Sted. Hils Magisteren og sig Tak for sidst. Valborg har kogt en Masse kun hele Skabet i Anretterrummet er fuldt oven paa. Pottemagersagerne er ankommen. Svanen bliver sendt fra Hamburg sammen med et Par Gæs han haaber at skaffe da han ingen havde, de bliver sendt i Morgen. Laurentius har også været her jeg skal hilse. 
+Mange kærlige Hilsener fra Drengene og Din Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>13. jun. 1927</t>
+  </si>
+  <si>
+    <t>Kristín Jónsdóttir
+Frank  le Sage de Fontenay
+Valtýr Stefánsson</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/aannmv6K</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
-    <t>Johanne Christine Larsen</t>
-[...1 lines deleted...]
-  <si>
     <t>Julie Brandt</t>
-  </si>
-[...1 lines deleted...]
-    <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -281,57 +4109,268 @@
 I Dag er Frk Løngreen kommen og jeg skal nu læse: Tysk, Fransk, Verdens- og Danmarkshistorie, dansk Gramatik og Stil Geografi og Musik (hos Tante Mimmi) og skulde jeg læse Mathematik hos Far. Far er i disse Dage [”Dage” indsat over linjen] rasende paa Schroll (Lykkensæde) og Smidth fordi de have have faaet Fa’r valgt ind i Sogneraadet (du la’r vel ikke gaa videre) og han [”han” indsat over linjen] er naturligvis bleven Formand; det har givet ham meget mere Arbejde, saa han faar næppe Tid at læse med mig; jeg, ja vi alle, Mo’r og Tante Mimmi ikke mindst, er rasende paa de 2 Herrer, Far kan ganske bestemt ikke taale det.
 Men saa skal du høre min Plan; Karen gaar her ned og læser Fransk sammen med mig; til Gengæld regnede jeg oppe hos Jørgensen, men saa mente Far, at jeg ikke behøvede Regning, naar jeg læste Mathematik; hos Jørgensens har de faaet Huslærer til Børnene; saa vil jeg se at komme til at læse Mathematik hos ham sammen med Karen; hun, Frederik og Emanuel skal [”skal” overstreget] blive forberedte til Preminierexamen; han – Huslæreren – mener, de kan tage den om 2 Aar; jeg vil imidlertid ikke tage P.examen da den er som noget enestaaende forstaar du – naar man har taget den, men vil læse videre, kommer den ikke til saa stor Nytte; den er ikke som en Slags Forberedelse til noget andet, men jeg er saa dum paa alle de Examener hvad de hedder og hvad Betydning de har o.s.v. Samme Huslærer skal forresten være en yderst grinagtig Fyr – jeg har ikke set ham – ikke vittig eller interresant men en ”Tørve” (Tørv) som siger du til Karen!! hvad gi’r du mig!?
 Men de erklærer selv at det er et ”nydeligt Mennesk” saa vi kalder ham aldrig andet end ”det nydelige (el yndige [”y” overstreget, og ”ø” indsat over bogstavet] Menneske”; Jeg glæder mig uhyre til at se ham.
 ----------------
 Hvorledes har alle min gode Venner i Melfar det, Rehberg min elskede R. jeg har stadig han[s] Lok i min Medalion ved Urkæden; det irriterer mig forresten gruelig, at alle som lægger Mærke til den vil have lukket op og vil have at vide hvis Lokker (din er der nemlig ogsaa) der er, og al Tid svarer jeg lakonisk: ”Veninders!”
 Og lille Hansen? rødmer han endnu bestandig hver Gang nogen ser paa ham; han gjorde det i alt i alt Fald pligtskyldigt hver Gang jeg saa paa ham.
 Og min smukke Schrøder? han farer vel om paa Baller og er ”Løven” og sværmer for Marie – eller hun for ham.
 Hils dem alle naar du skriver.
 Brandt! hvor henrivende hvis vi kunde træffes der – en Gang i Tiden!!!!!
 Min kære Brandt! hvis du vidste hvor jeg bliver henrykt over dine Breve saa skrev du lidt oftere; jeg skal svare øjeblikkelig. Alhed kommer hjem paa Søndag, saa er det Mo’rs Fødselsskab dag ”skab” overstreget; ”dag” indsat over linjen saa skal jeg minde hende om at skrive; hun talte ofte i Julen om at skrive men det blev aldrig til noget. Nu i Aften har vi gjort Januarnummeret færdigt, synes du ikke vi ere i Forhaanden altsaa om nogle Dage kan du vente et Januar og September. ”Om Kvindesagen” er af Chr. Alhed og mig; Vittigheder er af Elle ja Tegningen thi selve Vittigh. er passeret (Mo’n) vi har endnu det Mundheld at Mo’r er ”stum” naar hun er rigtig skændende. Alt dette kommer i næste Nummer Naar du skriver saa skriv lidt mere om pæren, kritisèr og saadan. Og kan du dog ikke levere Bidrag, eller presse andre; du læser da Landbo-
 6 tidenden med Opmærksomhed; den er usigelig vittig alle Herrer (Præsten Onkel Syberg osv) morer sig glimrende over den. 
 Nu kære lille Brandt synes jeg, du maa være tilfreds og tilstrækkelig opmuntret ved mit Brev; er jeg pæn at svare saa [ulæseligt ord] Lige nu kom Frk Løngreen op; hun lukkede Tid Døren her op saa jeg maatte i Hast have Blækhuset op under Sengen, Brev Pen og Mappe ned under Tæppet.
 Far er syg; det er meget kedelig; det er naturligvis Astma; vi skulle have været hos Pastor Balslevs i Dag men saa blev han syg i Nat. 
 Jeg husker ikke om jeg har gjort Undskyldning fordi jeg ikke vidste den var af Ada R. Naturligvis skulde kun Begyndelsen gaa i Opfyldelse men nej Brandt; jeg bliver mit Forsæt tro at blive Læge og altsaa ikke gifte mig, og naar jeg kommer til Kbn. for at studere eller er bleven Læge, saa er han en gammel Mand, som faderlig vil tage sig af min Fremtid.
 --------------
 Læs nu mit Brev omhyggelig og svar paa hvad jeg har spurgt om, og skriv saa snart kære B. Jeg er naturligvis spændt paa hvad det bliver til med Dig. Lev nu vel! Din Ven
 Johanne Warberg
 stud. med. &amp;amp; cher
 Erikshåb
 22 Sider
 [Tilføjet på skrå i nederste, venstre hjørne:] Tirsdag efter Kl 10 ½ paa Sengen
 [Indsat på s. 6; på tværs:]
 Hils Fr. Hospital hvis du kommer der forbi</t>
   </si>
   <si>
+    <t>Oktober 1891</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Leonard Holst
+Christine  Mackie
+Astrid Møller
+Hilde -, Sollerup
+Adelheyde Syberg
+Hempel Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem brevet er stilet til, men formodentlig er det til enten Alhed Larsen eller Ellen Sawyer.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0018</t>
+  </si>
+  <si>
+    <t>Johanne skal have veninder med hjem på efterårsferie.
+Christine har stærk hovedpine. Hempel Syberg og Laura Warberg tror ikke på, at Christine og Leonards forlovelse holder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hvf7</t>
+  </si>
+  <si>
+    <t>[De første to sider af brevet mangler:]
+3.
+Kan dit gamle Asen nu se Du faar skreven et langt Brev til mig. – 
+Paa Lørdag Efteraarsferie, til Tirsdag Morgen; Trisse Kopperne &amp;amp; maaske Hilde med hjem. 
+I Gaar Brev fra Mor, Chr. havde stærk Hovedpine den Dag; Mor skrev ”bare hun er et Skridt videre end før?” og hun [over linjen skrevet ”Chr.”] spekulerer jo paa alt muligt andet ["andet" overstreget]; Hverken Mor el. Sybergs mener at Forlovelsen holder det ængster mig saa forfærdeligt skriv din oprigtige Mening om dem til mig, jeg synes det var grueligt om vi skulde miste Leon. Men Du som kender Christine bedre kunde maaske fortælle mig at der ikke er tale om den Ting. - - Hils Brandt 1000 Gange og sig at da jeg saa nylig har skrevet til hende maa hun være een af de sidste som faar Svar paa Fødselsdagsbrevene. Mange Hilsner til Dig selv din gl. Knaldso fra Johanne.</t>
+  </si>
+  <si>
+    <t>1892-11-27</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Hans Christian Caspersen
+Edvard Grieg
+Nina Grieg
+Wilhelm Hansen
+Knud - Knyv
+Christine  Mackie
+- Paulsen
+Fanny Schaffalitzky de Muckadell
+Adelheyde Syberg
+Anna Syberg</t>
+  </si>
+  <si>
+    <t>De tre søstre, Christine, Alhed og Johanne, boede i 1892-1893 sammen i Waldemarsgade i København.
+Det vides ikke, hvem Olsen var.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2006</t>
+  </si>
+  <si>
+    <t>Johanne Larsen har forsøgt at få billetter til Grieg-koncerten, men uden held.
+Komtessen har det skidt.
+Johanne skriver en del om, hvad de tre søstre har brugt penge til i den sidste tid. 
+Hun vil sy en tevarmer til Tante Mimi.
+Da Olsen forleden var på besøg, dækkede søstrene Alheds tegning af drengen Knud til, for Olsen syntes, at drengen var noget af det frygteligste, som han havde mødt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vDX3</t>
+  </si>
+  <si>
+    <t>Søndag Eftermiddag
+27-11-92.
+Kære Mor.
+Nu er det allerede begyndt at mørkne, og den dejlige Søndag er snart fløjet sin Vej og jeg har ikke taget mig andet for end at gaa Visitter. Kl. var over 9 i Morges da vi vaagnede og Kl. 11 drog jeg ad Kvæsthuset til; de forfærdes vel ved at høre, at jeg først har naaet at komme der i Dag, men jeg fortalte dem derhenne om al den Sygdom, vi har haft og de var da heller ikke det mindste fornærmede; jeg spiste Frokost, varm Fisk &amp;amp; Rødvin, Smørrebrød &amp;amp; Kaffe. Derfra forsøgte jeg at faa Billetter til Folkekoncerten i Dag [skrevet over linjen ”i Dag”], hvor Grieg &amp;amp; Fru Gr. skal spille og synge, baade hos W. Hansen og i Koncertpalæet men nej. Derfra vandrede jeg til Comtessen, der ikke var hjemme straks, gik saa op til Paulsens og imidlertid kom Comtessen hjem; hun var i daarlig Humør. d.v.s. meget venlig mod mig, men jeg tror, hun gaar en tavs Periode i Møde. Jeg skulde hilse derfra og fra Caspersens. - - - - 
+Du kan tro, jeg morede mig over, din Formaning til Christine om at skrive den tøre Kost nøjagtig op, hvis du vilde, kunde du faa Regnskab over hver en Øre, vi har givet ud til tør Kost siden 1ste Oktober; jeg har alle Pengene og fører Regnskab meget nøjagtig over alt; har 2 Regnskaber, det ene over alt, hvad der gaar til Husholdningen og dertil har vi siden 7ende Novemb. – den Dag overtog jeg Husholdningsregnsk. – brugt 19 Kr 40 Ør. til i Dag d. 27nde Nov.; det er skam ikke lidt, men det kan ikke gøres mindre; og saa det andet Regnskab til alle andre Udg. og tænk, vi har næsten brugt det ene Hundrede af de 2, vi fik. men vi har jo ogsaa haft svære Udg. f. Eks. Vadsk c. 9 Kr. Kåbe til Alh. 20, Strømperne over 8., Skolepenge for mig 18, Bøger 8, og nu skal jeg snart betale Skolepenge igen. Ja, det er et lidt kedeligt Emne alle de Pengesager, men det interesserer mig svært i denne Tid. - - Du mener ikke at jeg skal give Tante Mimmi Sybordstæppe, men kan du da sige mig noget andet? noget vil jeg sy til hende, men hvad skal det være, hun har jo al Ting; - nu gav Chr. mig en god Idé: en Thevarmer; Brandt siger, hun har et udmærket Mønster til en Thevarmer, og nu syr jeg saa den; det ved jeg da hun ingn [”ingn” overstreget] ikke har; - Tak for Pakken; det er en dejlig Ost, du sendte. og Køllien skal smage! Vi har faaet Tæppet fra Brandt. Forleden da Olsen kom sad vi endnu og spiste Frokost – jeg var kommen saa sent fra Kursus – og vi bød ham saa en Kop Kaffe med, hvad han ogsaa tog imod. Vi havde tildækket den Tegning af Knyv (Knud) af Alheds, som vi har hængende paa Væggen; gennem Anna Hansen havde vi hørt at den Dreng havde gjort saa dybt et Indtryk paa ham [”ham” overstreget; over linjen er skrevet ”dem”] dem, at Olsen [”Olsen” overstreget; over linjen skrevet ”han”] drømte om ham om Natten og syntes, at han var noget af det frygteligste der var til, et Asen, der havde ædt al Forstand bort i Grød. Saa vilde vi forskaffe ham en rolig Time og tildækkede ham. ----
+[Skrevet på tværs øverst på side 1:]
+Det er jo galt med den Brevbog, jeg smøler rædsomt med den denne Gang, har ikke begyndt at skrive i den endnu, men nu skal jeg se, hvad jeg kan gøre. – Jeg glæder mig knusende til Jul. – 
+Vil du hilse alle fra Junge.</t>
+  </si>
+  <si>
+    <t>1900-01-08</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Hotel Phønix</t>
+  </si>
+  <si>
+    <t>Højrup St. Fyen
+Erikshaab</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Louise Brønsted
+Fru Emma Hirschsprung
+Ida -, klaverlærer
+Grethe -, København
+Christine  Mackie
+- Rosendal
+Cornelius Steffensen
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Frk B må have været logerende hos Johanne. Det vides ikke, hvem hun var. 
+Johanne forventer, at hendes mindre søskende Frederik Andreas/Dede og Louise/Lugge skal bo i København fra den følgende sommer for at tage uddannelse. 
+Haabet = Erikshaab; Warberg-børnenes barndomshjem.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2038</t>
+  </si>
+  <si>
+    <t>Johanne håber ikke, at forældrene vil være kede af, at hun forlader sin stilling på Hotel Phønix. Hun kan ikke holde ud at være der og regner i øvrigt med at kunne leve af at undervise i klaverspil, nu hvor hendes teknik er blevet forbedret. Når lillebroderen og lillesøsteren m.fl. til næste sommer skal bo i København, vil hun desuden lave "et lille Hjem" til dem.
+Johannes cykel eksploderede for nogen tid siden. Cykelhandler Steffensen har opstillet regnskaber for reparation, indkøb af ny cykel og byttehandel hvad angår den gamle cykel, og Johanne beder om et godt råd.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/D63t</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg
+Erikshaab
+Højrup St.
+Fyen
+[Håndskrevet i brevet:]
+Hotel Phønix
+Mandag 8-1-1900.
+Kære Far!
+Nu gaar det ellers kvikt med Brevskaben hjem til, men det er i alle Maader en bevæget Tid, vi lever i, saa der er stadig noget at skrive om. - Bare nu du og Mor ikke er kede af, at jeg har taget den Bestemmelse at rejse herfra; det maa I endelig ikke være, for det er saa sikkert og vist, at det er det fornuftigste, man maa dog ikke med koldt Blod spolere sig selv. - Det hele ser ogsaa helt tiltalende ud, synes jeg; dersom vi kunde være saa heldige at faa en betalende ung Pige, en der kunde give 50 Kr. om Mdn. ligesom Frk B. - deraf kunde jeg saa lønnes - - jeg forlanger ikke meget, bare saa rigeligt, at jeg hveranden Uge kan tage en Time hos Fru Rosendal, hvilket nu, da jeg har faaet en saa grundig solid Undervisning hos Ida vil være mig til stor Nytte; hun har jo nemlig den Force at bringe sine Elever til Vejrs i en farlig Fart, og det vil jeg godt kunne taale nu, da min Teknik er bleven saa grundmuret, at den ligefrem vækker Christines Beundring. Naar saa Dedde til September om et Aar skal bo i København, saa danner jeg "et lille Hjem" for ham og dem, der til den Tid kan være - Pan, Lugge, Grethe - - vi finder nok nogen. Saa meget maa jeg vel turde vente at faa ud af det i Fortjeneste, at jeg kan bo og spise gratis, og med det som Baggrund begynder jeg saa saa faa mig Musikelever - - Du siger maaske "Konen med Æggene", men oprigtig talt synes jeg ikke det lyder saa vildt.
+Saa maa jeg gaa over til den egentlig Grund, f ["f"overstreget] hvorfor jeg denne Gang adresserer Brevet til dig i Stedet for til Mor - hvilket jo i Virkeligheden er aldeles ligegyldigt, Brevene er jo altid til Jer begge to. - Som du vist kan huske, var jeg før Jul ude paa en Cycletur, da min Cycle eksploderede; jeg sendte den til en Cycklehandler Cornelius Steffensen, der er bekendt for en ualmindelig solid og retskaffen Person. Jeg var hos ham straks efter, men da var Cyclen endnu ikke kommen og saa har jeg Smølehoved først i Dag været der igen. Jeg talte med Manden selv, der var svært tiltalende, men hvad han sagde var ikke videre rart. Han viste mig - hvad jeg før havde lukket mine Øjne i for, at begge Dækslerne var saadan - ubrugelige, at Ventilerne var ude af Stand til at holde paa Luften og at jeg næppe kan bruge den herinde uden ny Fornikling; det vil altsammen - lavt regnet - blive en 50 Kr, kender jeg de Reparationer ret, bliver det en god Del mere. Det er knusende ærgerlig at ofre saa meget paa en gammel Cycle; hvor meget han vilde give mig for den som den stod der? - 20 Kr! Men hvis jeg købte en ny hos ham, hvad saa vilde [han] give for den? Saa vilde han beregne den til 50! - - Han viste mig saa en ny Cycle til 240 af udmærket Konstruktion; paa Grund af den døde Vintertil giver han Procenter, [komma overstreget] og vælger den for 200; saa var det 50 for min gamle Cycle - altsaa 2 ["2" overstreget] 150, vilde den komme mig paa. - Jeg har nu talt med Louis og Edmond Frederiksen; de kender begge den Forretning, roser den meget, siger at det lyder til at være et godt Bud, og de har lovet mig at hjælpe mig at se paa den saa jeg ikke skal gøre noget ufornuftigt.
+Saaledes staar Sagerne! Hvad skal jeg gøre? 1) Helt opgive min Cyclesport, hvilket jeg især nødig vil, naar jeg kommer hjem, 2) betaler ["r" i slutningen af ordet overstreget] mindst 50 Kr for at faa den nogenlunde repareret eller 3) give 150 Kr og faa en ny Cycle. - Det andet Punkt vil være dumt, er jeg bange for, det første fornuftigt men meget kedeligt, det 3die - - -?
+Du holder jo ikke af, at vi angriber Sparekassebogen, men mere end 40 Kr kan jeg ikke vente at spare op fra nu af og til Maj og saa er der jo 110 igen. - 
+Ja, hvad mener du nu? Hvis du ikke har noget imod det, vil jeg helst tage den nye, men jeg regner ikke [med], at jeg har Ret til at disponere over Pengene uden at faa dit Samtykke. Hvis du har Tid, vilde jeg svært gærne have Svar snarest, for han var ikke glad ved at have den til ["til" overstreget] Cycle staaende.
+Jeg har meldt mig ind til Fru Hirschsprung; jeg mødte hende paa Gaden i Dag og spurgte om de var hjemme i Aften. - Tiden er rendt fra mig, derfor er jeg nødt til at slutte kort af.
+Hilsen til hele Haabet
+fra Junge</t>
+  </si>
+  <si>
+    <t>1905-02-18</t>
+  </si>
+  <si>
+    <t>Marie Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Haslev, Næstved
+Nybro Frugtplantage </t>
+  </si>
+  <si>
+    <t>Marie, Alhed Larsens stuepige -
+Laurentius Allerup
+Herman Bang
+Johan Elmqvist
+Valborg Gregersen
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Olga Lau
+Hedevig Lützhøft
+Karen Meisner-Jensen
+Julie Sophie Anette Augusta  Teisen
+Gunhilde Viborg</t>
+  </si>
+  <si>
+    <t>Christine er indlagt med tuberkulose på sanatoriet i Haslev
+Taarby Strand = Tårup Strand (markeret med Nybro Frugtplantage)</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen takker for de varme tøfler, som Christine har lavet. Hun håber, at foråret hjælper på Christines humør og madlyst, så hun kan tage på i vægt. Alhed har bestået samariterkursus med udmærkelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/sXh6</t>
+  </si>
+  <si>
+    <t>Kjærbyhus Fredag
+Tusind Tak kjære Ugle paa Adolphs Vegne for de smukke Tøfler, som bleve saa velkomne, de kom straks i Brug han havde vasket alle Kreaturerne og var træt saa han hvilede sig rigtig om Aftenen i de varme og smukke Tøfler, du kan tro vi er taknemlige, jeg tænker da paa dig og Vilhelm hver Aften naar jeg har faaet den varme Natkjole og og dine bløde Sko paa, for at gaa om til Servanten og slukke Lampen, hvor det dog er godt at Dagene længes og Foraaret kommer
+Agraren kom hjem fra Taarbystranden i Formiddags; nu sjunger Lærken, jeg saa mange Stære og Viben var der ogsaa kommen, vi faar nok tidlig Vaar lille Dine, saa kommer du ud paa lange Toure og saa bliver du glad, du maa virkelig ikke tabe Taalmodigheden, det er nu du har været syg, at du bliver tung i Sindet begynder du først du først at faa Lov til at komme ud, saa kommer Madlysten, at du kan tage til i Vægt og glæde mig med et højt Tal, hvad er det dog for noget med den Vinterkulde saa Blomsterne døer, du kan ellers tro jeg fryder mig med Hyacinter Gyldenlak og et lille Glas ”Lilikonval” Allerup kom i søndagsaften og lagde et Papir foran mig med de Ord, det er Smuler fra de Riges Bord, da jeg lukkede op var denne hvide duftende Bakjet. Der havde været Middagsselskab og saa tog han noget af Pynten til mig, det var morsomt at høre hans ejendommelige Snak engang igjen han havde jo ikke været her siden vi kom hjem. Ja Marie var rigtignok nede at høre Herman Bang – fuldt Hus; flere Dage forud var de nummererede Pladser udsolgt hun sad ved Alhed og Fru Syberg – Herrerne var ikke med – 
+Iaftes var her Eksamen for Samariterkursus; men det skal Marie fortælle om, det kan hun bedre end jeg. Hun er nede efter Papir og Sæbe og Godter til dig; det bliver saa mørkt jeg maa nok tænde Lampen vil jeg naa hvad jeg skal til Posttiden, det glæder mig meget at du faar Lov at male lidt, hvad Blomster har I? de det maa du endelig fortælle mig om i næste Brev, jeg havde tænkt du skulde male de smaa lyserøde Tulipaner, jeg forærede engang Gunhilde Viborg en Pottefuld, hvor var de dog søde, ja alle Blomster er dejlige især om Vaaren, det er Mutters Fødselsdag i dag, Marie skrev igaar og gratulerede – Kjærlig Hilsen fra Mor og Faer – 
+Kære Ugle! Tak for dit Brev i søndags, vi blev kede af at du nu skulde til at være forkølet, saa det lettede da vi i Gaar fik at høre at Du var rask igen. – Jeg fik forleden Dag et lille Tørklæde fra Mutter, det var stærkt grønt og saa er der en Bort om af røde Roser, hun havde et noget lignende paa sit Sybord, kan Du ikke huske det? Dagen efter fik jeg Brevkort fra dem; de har det godt, men længtes meget efter at høre noget herfra, Mutter skrev at hun sendte mig Tørklædet for at lokke mig til at skrive, det havde hun nu ikke behøvet da jeg havde bestemt at skrive til hendes Fødselsdag i Dag. –
+Vi var saa nede at høre paa Examen i Aftes, det gik dem nogenlunde alle, 3 fik Udmærkelse, Frk Teisen, Valborg Gregersen og Alhed, var det ikke morsomt at hun fik?
+Jeg naar ikke at faa Pakken af Sted før i Morgen, og maa holde op at skrive nu for at faa Brevet med Marie til Byen. – 
+Hav det godt, det er vel paa Søndag at Gale og Broe kommer ned til Dig igen.
+Mange kærlige Hilsener fra Din Marie</t>
+  </si>
+  <si>
+    <t>1885-02-16</t>
+  </si>
+  <si>
+    <t>Kikkenborg 5, 5300 Kerteminde</t>
+  </si>
+  <si>
+    <t>Otto Bache
+Charles Godtfredsen
+Georg Larsen
+Jeppe Andreas Larsen
+Niels Mollerup
+Asta Thalbitzer</t>
+  </si>
+  <si>
+    <t>I følge Kjerteminde Avis har Nyborg Officersforening optrådt for velgørenhed i Kerteminde både i 1885 og 1887. De optræder med teater, sang og bajonetfægtning.
+Moster kan være enten Sophie Eckardt i Sverige eller Anesine Frölich i USA.
+Det omtalte maleri af Otto Bache er muligvis "Køerne drives ud af stalden". Vilhelmine Larsen fortæller i et senere brev (1885-04-24), at det er blevet solgt for 7000 kroner.</t>
+  </si>
+  <si>
+    <t>Der er penge til Johannes, så han kan betale sin gæld til Mollerup. Vilhelmine Larsen er meget begejstret for Otto Baches maleri. Johannes skal sende det portræt, han har tegnet af Georg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ETLl</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 16 Feb 
+Kjære Johannes
+Her er Tøjet og Baand [papir mangler] Slips saa tænker jeg Du [papir mangler] glad ved mig Tak skal du [have] for Din Ulejlighed med Br[papir mangler] den har nok været [ulæseligt ord og papir mangler] nu 2 Kr til dig i [papir mangler] dem du laante hos [Mollerup] [papir mangler] du jo lade gaa af [papir mangler] Fotografier til Mollerup [papir mangler] det var jo 1 K. 75 Ø for [papir mangler] bliver der jo endda en 1 Kr og[papir mangler] tilbage til Dig Mollerups [papir mangler] skab her det skal jeg nok [papir mangler] ordnet naar du som jeg [papir mangler] før har bedt dig om vil [papir mangler] mig at vide hvad [papir mangler] kostede husk det [papir mangler] gamle Dreng [papir mangler] mig noget om hvad Du [papir mangler] Udstillingerne det [papir mangler] Billede af Backes er [papir mangler] kjønt og ellers andet [papir mangler] der interesserer dig [papir mangler] I alle ude hos Godtfredsen [papir mangler]?
+[papir mangler] Georgs lange Brev [papir mangler] du jo fuld Besked [om hvordan] vi alle har det; men [du] fik maaske ikke at vide [papir mangler] Fader og jeg har været [papir mangler] i Theatret i den sidste [papir mangler] til Fordel for Velgjørende [papir mangler] for Sømandsstiftelsen, den [papir mangler][ulæseligt ord] Sangforeningen fra [Vindinge?] der sang i 3 Afdelinger [papir mangler] og derimellem Fru Thal[bitzer] og Dillettantkomedie [papir mangler] Aften var det Nyborg [Officer]forening der sang fægtede og spillede K[oncert?] jeg morede mig [papir mangler] allermest fordi [Fader] han trængte saadan til [at] blive reven ud af al [Spekulation]
+Vejret her er saa frisk og smukt Johannes [papir mangler] stadig tænker Kunde[papir mangler] se det send [endelig] Georgs Portræt og [papir mangler] ikke i din Skitse[bog] [men den] lille ude fra Kikken[borg] saa send det at Moster [ulæseligt ord] kan faa det over. 
+Lev nu vel min [egen?] Ven og vær saa kjær[ligt] hilset fra os Alle mest fra din [Moder] som beder for [dig]</t>
+  </si>
+  <si>
     <t>1890-02-02</t>
-  </si>
-[...4 lines deleted...]
-    <t>Laura Warberg</t>
   </si>
   <si>
     <t>København V</t>
   </si>
   <si>
     <t>Erikshaab Højrup Station</t>
   </si>
   <si>
     <t>Dora -
 Ludvig Brandstrup, billedhugger
 Andrea Brandt
 Julie Brandt
 Thomas Bredsdorff
 Ove Christensen
 Peter Hansen
 Anton Lorenzen
 Christine  Mackie
 Johannes Rump
 Fanny Schaffalitzky de Muckadell
 - Siesby
 Anna Syberg</t>
   </si>
   <si>
     <t>En del af brevet er skrevet med en anden håndskrift end Alhed Larsens. Det er muligvis Johanne Larsen, Alheds søster, der har skrevet. 
 Der er usikkerhed om, hvem Dora er.
@@ -504,98 +4543,50 @@
 Det vides ikke, hvad historien om den "sj. Læge" gik ud på. 
 Hvilan var en højskole i Sverige, hvor Warberg-søstrene kom en del.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2712</t>
   </si>
   <si>
     <t>Christine æder, drikker, synger, slapper af og har næsten ikke hovedpine. Der er meget, som hun skal snakke med Alhed om denne sommer. Christine føler sig melankolsk. 
 Christine vil gerne høre om Alheds tur til Hvilan. Selv gruer hun for sin rejse til Sverige.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M4rR</t>
   </si>
   <si>
     <t>[Øverst s. 1 er med blå farveblyant skrevet:]
 Sommerferie - 91 Snøde
 [Med sort pen og anden skrift:]
 Kære gamle Ræddike!
 Tant siger, det er Synd ikke at skrive lidt med til dig, skønt: 1) synes jeg ligesågodt din Krukke kan skrive til mig (du skylder mig vist Brev?) 2) er her lige ankommen et 10 Siders brev fra Leonard, som ligger ulæst for din Asies Skyld! Jeg har det godt her ovre, æder, drikker, sover (mest) bader, går på Bakken her lige for Huset, spiller, synger og driver. Hovedpine har jeg kun haft den sidste Tid og meget svagt endda, men jeg er af den sikre, men triste Overbevisning, at den begynder igen, så såre jeg er kommen hjem; jeg glæder mig til at have dig hjemme i Sommerferien, der er så meget, som jeg skal snakke med dig om; jeg har en fortvivlet sammenrodet Hob uløste (uløselige?) Problemer i min arme Hjærnekiste, jeg bliver mere og mere forpint og puffet og skubbet af dem, allerede i Vinter er jeg begyndt at spekulere, men det bliver værre og værre og undertiden kan jeg være grænseløs melankolsk, men det er der selvfølgelig ingen, som mærker; jeg burde måske også tie med det, men til Brandt og dig må jeg ud med det - til Leonard selvfølgelig også, men du er vist den, som bedst kan hjælpe mig, fordi du er den gladeste og lykkeligste Natur af jer tre; i alt Fald glæder jeg mig morderlig til at snakke ordentlig med dig til Sommer (Se et snart afgående Brev til Brandt)
 Stakkels Leonard har jeg forsømt med Breve siden vor Gloruptur, jeg har været så usigelig lidt oplagt til Skriveri i denne Tid, og desuden har jeg hjulpen Tant en Del, da hendes Pige har haft bulne Fingre. Får jeg snart "den sj. Læge?" Du kan da sagtens vippe til gl. Mønt alene, véd jeg, men husk, den er kriminel!
 Du kunde gærne skrive lidt om dit Besøg på "Hvilan", jeg har intet hørt om det. Mellem os sagt, så gruer jeg rædsomt for den Rejse til Sverige, den bliver hamber-sød, det er det mest adækvate Udtryk! Men desuagtet går jeg selvfølgelig omkring og udbreder mig om, hvordan jeg glæder mig til den yndige Rejse, som jo også kunde være storartet, hvis jeg var skabt som andre Folk og Fæ, men det er jeg jo nu engang ikke, jeg Asensdosmerkriksohøvedbæstiarium. Nu får du ikke mer, Posten er ved at komme. Hils den kære Brandt, jeg har et Brev i Gang til hende.
 Din 
 Chr.</t>
   </si>
   <si>
-    <t>1891-19</t>
-[...46 lines deleted...]
-  <si>
     <t>forår 1891</t>
   </si>
   <si>
     <t>Cilius Andersen
 Georg Bendix
 - Benzon
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Christian Caspersen
 Herr  Christensen
 Esther Hansen
 Peter Hansen
 Louis Jensen
 Alfred Jørgensen
 - Jørgensen, Frøken
 Thorvald Niss
 Marie Schou
 Nicoline Tuxen
 Peter Ventegodt
 Gustav Vigeland
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Bendix er muligvis Georg Bendix.
 Det er uvist hvem Christensen og grosserer Hansen er.
@@ -668,97 +4659,64 @@
 - Laudrup
 Christine  Mackie
 Anna Rosenørn</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2185</t>
   </si>
   <si>
     <t>Alhed Larsen er tilbage på Værnehjemmet og porcelænsfabrikken. Christian Brandstrup har fået arbejde hos Fenger og lejet en lejlighed på Mathildevej.
 Alhed kan få et værelse hos Fru Laudrup fra 1. november. Det koster 39 kr. pr. måned inkl. skopudsning, petroleum og ekstraforplejning. Der er plads til, at Johanne også kan bo på værelset og plads til Alheds tegneri. 
 Alhed har lavet en vase med gladiolus.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/U3l9</t>
   </si>
   <si>
     <t>Torsdag Morgen Kl 7½ 
 (drukken The 7!)
 Kæreste Moder! 
 Nu er jeg atter kommen til Ro i mit elskede Værnehjem og i Gang med Arbejdet paa Fabrikken. De første Par Dage var Humeuren sløj, men ved Brandts Hjælp kom jeg hurtig til mig selv igen. - - Brandt og Onkel Chr. tog imod mig paa Banegaarden; denne si[udstreget bogstav]dste har faaet noget Arbejde herinde paa en Fengers Kontor, og lej[t udstreget]et en Lejlighed paa Mathildevej[oversteget komma] ved Fasanvejen. Omtrent til Nov. flytter de herind. Jeg var hos de gamle første Aften; jeg syntes Bedstefader havde det ret godt. Onkel Lut fik jeg ikke Fingre i, jeg saa ham kun flygtig. – 
 Eftermiddag. 
 Jeg maa forholdsvis hurtig slutte af, hvis jeg vil have Brevet af Sted i Eft, hvilket jeg gærne vil. Jeg har har [har udstreget] haft en Del at løbe om nu siden jeg kom fra Fabriken, idet jeg staar i Underhandling med Lautrups derovre om et Værelse. Sagen stiller jeg saaledes: til Nov. kan jeg faa et stort luftigt og lyst Værelse med Sovesofa; det koster imidlertid 39 Kr. (om Sommeren 35 Kr.) hvilket jo er lidt mere end jeg havde tænkt, men naar man tager Petroleum, Skopudsning Extraforplejning og sligt i Betragtning bliver det vist det samme. Endvidere er dertil at bemærke, at Værelset er saa stort at Joh. og jeg kan dele det naar hun kommer ind. Saa vidt jeg kan se er det i alle Maader et fortrineligt Logi, der P [P udstreget] bor kun 2 unge Piger, den ene forhenværende Værnedame, den anden læsende til Alumnelærerindeexamen – Jeg vilde gærne have haft det afgjort i Dag, men jeg har haft Uheld med mig, Fru Laudrup var ikke hjemme, da jeg var derovre og Frk. Rosenørn ikke heller, da jeg var nede hos hende. Jeg glæder mig ellers meget til det, navnlig for at faa Plads til noget Tegneri. Frk. Oppermann har allerede lovet mig, at jeg maa laane et Hermeshoved, som hendes Broder har, at tegne efter – Oktober Maaned kan jeg heldigvis nok beholde mit Eneværelse; det er rart da Værnehjem og Dobbeltværelse tilsammen vilde være uudholdeligt. - - Fabrikken er det samme herlige Sted som altid, det var morsomt,["," overstreget] at se Kammeraternes igen; Arkitekten har jeg ikke set endnu, han er paa Jagt i Fyn og kommer først hjem si[i udstreget]dst i Ugen; jeg har lavet en vase med Gladiulus, (ulæseligt ord] – Nu ikke mere for denne Gang – Skriv nu snart jeg længes efter Brev! Hvordan er det med Chr.? Hils hende og alle andre 1000 Gange fra Din Alhed. 
 Kan du ikke sende mig noget Brevpapir, jeg er udgaaet som Du ser Havde tænkt at stjæle det og Frimærker, men glemte det</t>
   </si>
   <si>
-    <t>Oktober 1891</t>
-[...31 lines deleted...]
-  <si>
     <t>1891-10</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 - Feilberg
 Marianne Høst
 - Kallesen
 Johanne Christine Larsen
 - Laudrup
 Christine  Mackie
 Johanne Oppermann
-- Schmiegelow
+Ernst Schmiegelow
 Ditlev Schroll
 Albrecht  Warberg
 Johannes Wilhjelm</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2183</t>
   </si>
   <si>
     <t>Alhed Larsen skal brændes i næsen for anden gang. Første gang var hun nervøs, men det var ikke slemt.
 Hun har fået besked om to værelser, hun kan leje, og vælger nok det sydvendte. Fru Laudrup vil prøve at finde flere møbler, men Alhed vil gerne have sin kommode tilsendt. 
 Alhed og hendes far mødes hos bedsteforældrene, og de to går også i teatret og ud at spise sammen. 
 Alhed har talt med Frk. Oppermann om farver. 
 Christine har opgivet kontorvejen, men det er også vigtigt, at hun bliver rask. Hun kan evt. prøve med ridning og fodbade.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqXo</t>
   </si>
   <si>
     <t>Torsdag Morgen.
 Kæreste Moder! 
 Tak for Dine Breve! det sidste fik jeg i dette Øjeblik, netop som jeg vilde hen at begynde paa et Brev til Dig; jeg har et Kvarters Tid til overs inden jeg skal hen til Fader for at følges med ham til Schmieglow for(?) anden Gang at blive brændt i Næsen. Derom har vel Fader skreven; Jeg var lidt ængstelig, inden jeg prøvede det første Gang; i Dag gaar jeg til det med stor Anstand; det gør næsten ikke ondt, det meste man mærker til det er en meget sveden Lugt og en hvislende Lyd som naar naar spytter paa et varmt Strygejærn – Jeg har ikke skreven før, da Jeg først i Mandags Aftes fik Besked om Værelset; det bliver et dejligt stort Værelse til Solsiden, d.v.s jeg har Valget mellem det og et mod Nord, der er lidt større; men jeg gør vist bedst i at vælge det mod Syd? – Af Møbler faar jeg foreløbig kun en Chaiselong, Stole ["Stole" indsat over linjen] et temmelig stort Bord og et Stativ med Vandtøj; men det kan jo ogsaa nok gaa an, da jeg saa ["saa" udstreget] jo selv har en Del. Fru. L. vil saa bag ["bag" udstreget] efter Haanden ["Haanden" indsat over linjen] se at faa lidt skrabet sammen til mig. – Hun vilde gærne have at jeg skulde holde mig selv med Lagner, Haandklæder og Sengklæder; af dette sidste beholder jeg kun en Hovedpude, Tæppe har jeg jo herinde; – Du maa endelig faa min lille Kommode med til Højrup ved første givne Lejlighed, at der kan komme nye Lister, ej ["ej" udstreget] saa jeg kan faa den herind tillige med Sengtøjet; - jeg vil bruge den til Kamme Tøj og sligt, da jeg ikke faar nogen ordenlig Servante. - - 
 Fredag. Videre kom jeg ikke, den sang. – Hvormeget jeg end skynder mig, løber Tiden dog bestandig fra mig; særlig de Dage jeg er hos Schmieglow løber d ["løber d" udstreget] kniber det; saa kommer jeg først hjem fra Fabrikken cirka 6 1/4. I Gaar Aftes skulde jeg mødes med Fader hos de Gamle – kunde ikke slutte Brevet først, da jeg ikke havde faaet ordenlig Besked om Lampen om Morgenen. – Fader mener ikke, den skal sendes her til Byen, jeg har snakket for ham derom, men han finder det urimeligt. Hansen og Kallesen ere kun Købmænd siger han. – Bedstefader er saa rask, at han vist vil blive henrykt ved Kassens Ankomst; Fader gaar jævnlig et Svip derned og snakker med dem. – Han og jeg er for Resten meget sammen. 2 Gange har vi været i Dagmath. (den ene Gang med Brandt) en Gang i Falkoth; og en Gang i Cirkus Varieté. Bagefter gaar vi saa gærne ind i Paraplyen og spiser til Aften; I Søndagst spiste jeg til Middag hos ham paa Hotellet. Forleden Aften var jeg med ham paa Visitter hos Kapt. Fejlbergs og Willhjelms; disse sidste inviterede os til Middag paa Lørdag – og bagefter i Falketheatret til ”den skønne Helene”, som vi for Resten har set, men de har Fribilletter den Aften. – Saa kommer vi ikke til den ["n" udstreget] Gamle og spiser af Kassen, men dette er forhaabenlig ikke for sent Søndag el. Mandag. – Farverne har jeg talt med Frk. Oppermann om, Frk. Høsts havde kostet 7 fr. men dem kan man ikke faa her; hun mener, at til 6-7 Kr. kan man faa en god Æske Farver, hun har lovet at hjælpe mig at se paa dem! – 
 Naa Christine har saa opgivet Kontorvejen; ja, det fornuftigste er naturligvis, at hun foreløbig sætter alt ind paa at blive rask, saa kommer alt det andet nok af sig selv; Bedstemoder er stadig meget optaget deraf; hun mener absolut at Chr. skulde prøve nogle naturlige Raad f. Ex stærke og varme Fodbade med Salt og Bøgeaske i 2-3 Aftner i Træk, særlig naar Chr. af og til mærker Ømhed i Brystet og S ["S" udstreget] slige Symptomer. Endvidere Ridning; Doktorerne her inde anvender det ligefrem som et Middel mod Blegsot. Jeg tror, Du skulde gøre som Bedstemoder siger, hun taler med stor Kendskab til de Dele, og hun har sikkert mere Erfaring end Dr. Schroll. - - 
 Nu maa jeg slutte, Brevet skal hen. Hils Joh og sig hende Tak for Brevet, hun skal snart høre fra mig. – Du afsender vel ikke de Dele de første Dage, andet end jeg kan naa at skrive, hvis jeg kommer i Tanker om mere. Sæbe vilde jeg gærne have sendt, samt en Dug til Fabr. – En Stump Tæppe f. Ex. Klude, kunde jeg vel ikke faa sendt til mit Vindusfordybning?? – 1000 Hilsner til Eder Alle 
 Din Alhed</t>
@@ -1013,94 +4971,50 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cnLh</t>
   </si>
   <si>
     <t>[Med sort blæk på kuvertens forside:]
 Frøken Alhed Warberg
 Vesterbrogade No 12 o. G.
 København V.
 [Med rødt blæk på kuvertens forside:]
 No 4
 [Med blyant på kuvertens forside:]
 Christnes breve om
 (Mornine)
 fødslen lille Nete
 blev adopteret af
 tante Visse
 [I brevet; med blå farveblyant:]
 Aarhus Jan. 1892
 [I brevet; med sort blæk:]
 Kæreste Alhed!
 Nu har jeg været i Byen med dit Brev; efter at have expederet det ned i en Postkasse, begav jeg mig op til Dr. Grauer; han er dog en mageløs rar én, så venlig og ligefrem. Han kunde strax kende mig, og til min store Triumf var det første han sagde: ”Nå, er det så overstået!” At der ikke er noget iøjenfaldende er da sikkert, når han kan sige sådan! Dernæst gik jeg ned til Stranden, min sædvanlige Tur, sad lidt på en Bænk og så på Vandet, som i Dag var så vidunderlig dejligt i det klare Vejr. Så gik jeg til Boghandleren og købte dette Papir; der inde stod på Disken Pastor Lindhardt, (!) da jeg så det, kunde jeg ikke modstå at købe ham, og her har du ham nu, men du må ikke vise nogen ham, og du skal snart sende ham igen. Dette Billede er kønnere, end han selv er – f. Ex. i en Koncertsal, men ikke nær–nær så dejlig, som når man ser ham i Kirken. Er det ikke en dejlig Pande, han har?
 Nu har jeg besluttet at gå op til ham, jeg er ikke for at skrive, jeg er bange, han skal synes, det bliver for morsomt med den 3die anonyme Skrivelse; men jeg kan ikke vide, hvor længe jeg nu kan gå og snuse omkring N_o_ 4 i Mejlgade, inden jeg får det nødvendige Mod; jeg kommer vist til at drikke mig en lille Perial først; ellers kommer jeg bestemt aldrig længere end til Porten, og skal det være, så skal det jo være snart. Lige så snart jeg har været der, skal jeg skrive, hvordan jeg blev modtaget, jeg kan ikke vide, hvordan, om han skænder på mig! Jeg er i Grunden halvvejs flov over strax når jeg har puttet et Brev til dig i Postkassen så at begynde på et andet – ikke for dig, for jeg kan nok tænke, at du er glad ved mange og lange Breve, heller ikke for mig selv, for mig er det en Tilfressstillelse at skrive til dig – men for Leonard og Mor, som ikke får ¼ så lange Breve; at Mor ikke gør det, er en Selvfølge, hvad i Verdens Riger skal jeg dog finde på at skrive om, jeg fylder Brevene med Beretninger om Teater og Koncerter, men det kan jeg jo ikke blive ved med, til Leonard har jeg som oftest ondt ved at skrive lange Breve; at han be’r om Opgør, undrer mig ikke det mindste, du ved jo, han er et rent Barn i Ubetænksomhed, og han må jo også længes efter en Afgørelse. Jeg skrev til ham, at det var ikke Tiden nu til den Ting, så skrev jeg desuden en hel Mængde Formaninger, bl.a. at han skulde lade være med for Fremtiden at kalde sig selv for Usling, fej stymper svag ”Stakkar” o.s.v. hvis han i Virkeligheden ønskede at blive anderledes, så skulde det ikke vise sig i Ord, dett [det sidste ”t” i ordet overstreget] nyttede ikke at beklage og udskælde Fortiden, som derved ikke forandrer sig en eneste Smule. Det er også en af hans Fejl, synes jeg, at han vistnok sig selv uafvidende – mener at det er godt, når han bare kan fortælle rigtig tit og i rigtig yderliggående Udtryk, hvor elendig en Skabning han er. Er der da ikke også noget i det, og er det ikke en dårlig ”Omvendelse”? Er det ikke sært, jeg har i denne Tid mere Selvagtelse, end jeg nogen Sinde har haft! Jeg føler mig for god til at være ”falden Kvinde”; men det er jeg da heller ikke i Virkeligheden, skønt Alverden naturligvis vilde stemple mig sådan, hvis den vidste Sandheden. – Du spørger til Børnetøjet – ja 6 Navlebind har jeg færdige og Skjorterne er klippede, alt det er af mit gamle Linned; jeg skrev til la Cour og Vett &amp;amp; W. i Odense om Blonder, Tøj til Trøjer og Voxdug på Erikshåbs Regning; så snart jeg nu kan låne Fru Rs Søsters Symaskine, skal jeg ordentlig kile på, man ved jo snart hverken Dag eller Time. Jeg har en dunkel Forestilling om, at jeg skriver en Ting en urimelig Masse Gange, jeg kan ikke rigtig rede ud, hvad jeg har skrevet til dig, Elle og Leonard, men bliver det for morsomt, så kan du bare gøre Vrøvl. Jeg føler en Slags Samvittighedsnag over, at Brandt ikke ved noget om alt dette, hun er dog min bedste Ven næst jer – ja i Grunden næsten som hun virkelig kunde være min Søster, jeg er bange, jeg ikke kan overvinde mig til at skrive til hende – så må jeg jo lyve, og det skammer jeg mig endnu mere ved end at [”at” overstreget] ved at tie helt stille; tror du, det går an, at du fortæller hende det? Så må du nok, hvis du synes; jeg er bange, hun taber forfærdelig for mig, men på den anden Side bryder jeg mig selvfølgelig ikke om at stå for hende mere skær, end jeg er, og hun kan vel næppe gå ind under dem, som skal ”skånes”, hvortil f. Ex. Johanne hører, og selvfølgelig heller ikke under dem, der ikke står nær nok til at vide det. Jeg er kommen til at tænke på, at jeg selv i hendes Sted vilde finde det underligt ikke at være så betroet Ven, det vilde gøre mig ondt, hvis jeg senere en Gang fik det at vide, at mit Venskab ikke blev regnet så meget - og akkurat det samme gælder jo for hende. Kort sagt, jeg føler, at det er en Utidighed at skjule det for hende, som jeg dog ved, holder så meget af mig, og jeg fatter ikke, hvorledes jeg til hende skal kunne skrive et Brev, der, selv om det ikke indeholder direkte Usandheder, dog har en gevaldig Løgn til Forudsætning. Tænk nu over dette og gør så, hvad du synes er rigtigst. Bevares sikken Epistel, jeg her har forfattet endnu i Aften - ja nu kan du have Godnat for denne Gang!! Kan du læse disse små ? Bogstaver?
 Fredag d: 5/2 Du kan ikke sætte dig ind i, hvor den gode pater R irriterer mig - mest, fordi han er så unaturlig skikkelig, det Skrog; uh, jeg kan somme Tider knap bekvemme mig til at svare ham ordentlig; og så er der en Ting, som er mig så kolossalt modbydelig: han harker og spytter i en Køre hele Dagen igennem, jeg kan jo høre hver Lyd ind til mig, - især om Morgenen er det drøjt at blive vækket ved de grulige Lyde, jeg bander en frygtelig Ed, hver Gang jeg hører det, men den kan jeg nu spare mig. Nu er han også begyndt at spytte ved Middagsbordet - uha, det er en Prøvelse, siger jeg dig! Og så er han noget af det mindst "sjoaugjerede", som han siger, føj for en Skjorte - og den sorte Kant på Neglene løber helt rundt - men ganske uhyre skikkelig er han, og højst grinagtig, når man er i Humør til at se det, hans Udtryk er storartede, sådan talte han forleden om "blaserede Støvler" - er du med? der er en Slags hæsblæsende Tjenstvillighed hos ham, der somme Tider er nærved at gøre mig rasende, så velment den er! Når jeg f. Ex kommer hjem og ringer på, så kommer han farende som et fremfarende heftigt Vejr - mere på Hovedet end på Benene - og med Forklædet stående om sig som en Sky - uha, jeg er ved at kyle ham Pakkerne og Muffen i Hovedet, når han sådan kommer hvirvlende. At høre hans faderlige Røst overfor Charles er mange Penge værd: "Tillader du, min Dreng?" "S'go" "Mange Tak!" - han kunde såmæn ikke tiltale mig med mere udsøgt Høflighed, end han bruger til Ungen - og hans pædagogiske Evner - å du milde! Siger Charles den uskyldigste Bemærkning f. Ex. "Nå, Midde (Hund) er du der igen!" Så kan han hæve sin advarende Faderrøst: "Char-les!" Uh, hvor han er grinagtig; når jeg bare kunde lade være at irritere mig, kunde jeg få mangen indvendige Grin ad ham!
 Hvad siger dog Fru Laudrup til dine mange natlige Forlystelser? Brandt skrev, at du sprøjtede hende med Eau de Cologne for at mildne hende! Det er da kun Esprit de Valdemar? - Hvad var så den overvægtige [ulæseligt]else til Onkel Syberg? Hvornår er det Tant Mimis Fødselsdag? Jeg tror, jeg sender dette inden dit næste Brev, skønt det rigtignok er af et tvivlsomt Indhold, men så sender du jo nok min dejlige Præst i dit næst ["næst" overstreget] Brev, som forhåbentlig indtræffer i en ikke for fjærn Fremtid, jeg kan ikke godt undvære ham; desværre flover jeg mig over at have ham stående på mit Bord, og jeg flover mig også over at have ham i Skrin som mine Elskeder i gamle Dage. Nej, jeg skriver sandelig da ingen flot Pen; og så er der den Hage, at jeg vistnok aldrig vilde kunne ordne et nok så godt Stof. Men man kan jo have Lov at kludre så meget, man vil, for egen Regning. Godnat! Jeg har Hovedpine og har skevet til Mor og Leonard i Aften. Molle er jeg også begyndt på, men det falder mig knusende svært at skrive til dem, jeg skal løgne for - derfor har jeg kverken skrevet til hende, Leuden eller Otto-Schoffen. Altså Godnat!!! Jeg tror nok, jeg vil have dette af Sted i Aften, så tænker jeg, du har det Søndag Fmd. Intet nyt fra i Aftes; Rasmussens er ude, jeg er ganske alene hjemme, nu skal jeg ud at lave mig en Kop Kaffe. Altså Farvel, lad mig nu få Brev en Gang i Ugen, og send så endelig Pastor L! Mange kærlige Hilsner Din Chr.</t>
-  </si>
-[...42 lines deleted...]
-Chr. og Alhed har det mageløs hyggeligt herinde. Glæd dig til at se det, Johanne.</t>
   </si>
   <si>
     <t>1892-10-18</t>
   </si>
   <si>
     <t>København
 Waldemarsgade 30</t>
   </si>
   <si>
     <t>Iffe -
 - Behrend, Frøken
 Christian  Brandstrup
 Eline  Brandstrup
 Emil Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Carl Adolph Feilberg
 Peter Hansen
 - Jensen, København
 Fritz Kruse
 Alhed Larsen
 Eli Laub
 Esther Laub
@@ -1120,96 +5034,50 @@
 Det vides ikke, hvilke Feilberg søstrene havde besøg af. de kendte flere med dette efternavn.
 Hvem fru Th., som Johanne muligvis skulle have plads hos, var, vides heller ikke.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2004</t>
   </si>
   <si>
     <t>Søstrene, Christine, Alhed og Johanne, har haft gæster til kage. Johanne har set meget til Brandstrup-familien. Hun vil opgive sin sløjdundervisning.
 Johanne ved ikke, hvorfor moderen tror, at Alheds bekendtskabskreds består af "obscure" personer. Søstrene er sparsommelige og ser i øvrigt ingen mandfolk.
 De tre søstre har frygtelig mange udgifter. Det er dyrt at bo i København.
 Johanne og faderen skal på besøg på Hvilan (skole i Sverige).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zYdu</t>
   </si>
   <si>
     <t>Onsdag 18-10-92. Waldemarsgade 30
 Kære Mor!
 Lige så villigt som du indrømmede, at dit Brev var lidt gnavent, lige så villigt indrømmer vi at vi er og altid har været og vist desværre altid vil vedblive at være: nogle Smølehoveder, men dit Brev virkede, saa vi øjeblikkeligt faar gjort Anstalter til den vanskelige [ulæseligt ord] at sende Kasser med Tilbehør. Md. Carlsen mener, at de skal hen til gl. Kongevej et Sted, for at afsendes; af besparende Hensyn bærer Md. Carlsen den ene og jeg den anden. – Det er kedeligt, at du er saa misfornøjet med, at vi ingen flere [over linjen skrevet ”flere”] Selskaber fik; men Kagen kunde min Syv – hvor stor den end var have slaaet til, til 3. Tænk paa, vi var 10 Mennesker - der tog godt fra, for udmærket var den jo – der skulde bespises af den Md. Carlsen skulde da også smage den. Resten af den gik en Aften, da vi havde Himmelbjærgsturen samlet; dem skyldte vi jo; vi havde for Resten en morsom Aften og der blev lagt Plan til et Karneval midt i November, skal blive knusende morsomt. I Søndag Formiddags var vi - efter at have spist Frokost i Paraplyen – hos Bedsteforældrene. Onkel Christian kom der netop med Søren – en aldeles dejlig Unge – og Onkel Fritz (Kruse) Vi var der temmelig længe og fik Kaffe; derfra gik vi hjem og Far med ud til Onkel Chr.&amp;amp; Tante Eline. Da der ikke gik noget videre i Teatrene, bød Far Emil og Lut hen til os; Lut var imidlertid ikke til at finde – de vidste ikke, hvor han var henne, saa Emil kom alene; desuden var Brandt hos os; vi havde det rigtig morsomt, havde dække Bord med And og Sardiner og andet godt og senere på Aftenen Makroner og Tokajer. Onkel Emil lovede at tage mig med en Aften til Valkyrien; det var jo et svært Koup for mig, bare han nu holder det. – Mandag saa vi slet ikke Far, men Tirsdag fik vi Brev fra ham, at han bedt Fejl ["Fejl" overstreget] Feilbergs til Onsdag Aften – du har vel skrevet et misfornøjet Brev, der saa har gjort sin Virkning, samt om vi vilde møde ham Tirsdag Aften hos On. Chr. &amp;amp; Tante Eline. Efter at have drukken The gik vi saa derud i Aftes; vi havde det meget hyggeligt, de bor saa yndigt og fik Syltetøj og Kager. Paa Fredag skal vi sammen med dem hos Bedsteforældrene; det er Emils Fødselsdag. – I Aften kommer saa Feilbergs. Christine er jo ["jo" overstreget] ude at købe ind til det; det maa jo gaa fra Fars egen Pung, at vi ikke fik dem lige efter Wilhjelms, for saa havde vi jo ikke behøvet at købe noget. Vi skal købe Cognac, Sodavand, Bajere, Pålæg, Anchovis og saa faar de Frugt, Pærer og Vindruer. Gid dette nu maa gaa lige saa godt som det forrige, da erklærede jo Frk. Thune, at det var gaaet aldeles nydeligt. - - - Jeg havde tænkt at opgive Sløjd; jeg mente knapt jeg kunde overkomme mere, da Musikken jo vil tage lang Tid hver Dag, og jeg har meget at forberede mig til i Sprog og Historie, og jeg jo ogsaa får Gymnastik; og saa mente jeg ikke, det var noget at give Penge ud til, da Brandt siger – hendes Søster har neml. haft Sløjd – at man gaar så langsomt frem, at man paa et halvt Aar ikke kan komme så vidt at man kan lave noget ordentligt – man får ikke Lov at prøve paa at lave noget selv, men maa sidde en Evighed og øve sig paa noget, der bliver til ingenting, blot en Stump Træ; tilmed kan jeg kun faa 4 Timer om Ugen, da mine Kursustimer falder paa samme Tid som Sløjdtimerne hos Mikkelsen og det er den bedste Sløjdskole – vist den eneste, der er noget ved. Nu er det jo galt, da du har skrevet det til Fru Th., men den Plads er jo da usikker, så – men nu overlader jeg det til dig om jeg skal have det eller ej; Jeg havde langt mere Lyst til nogle faa Timer i Håndarbejde. jeg havde netop tænkt at tale med Far derom i Aften, men det gør jeg saa ikke. – Jeg forsikrer dig to Ting højt og dyrt, 1) at vi lever sparsommeligt og 2) ["(2)" indsat over linjen] at vi ingen Omgang har med Mandfolk. Jeg havde – jeg ved ikke hvordan – fået Indtrykket af at her var en hel Suite af unge Kunstnere, Studenter m.m. men her er min Sandten ingen – endnu har jeg da ingen set – saa du kan være rolig, vi omgås ingen ”obscure” Personer; Det maa vist være dig selv, der har givet mig det fejlagtige Indtryk om alle Alheds Malerbekendtskaber. P. har ikke sat sine Fødder her i den Tid, jeg har været her, de eneste Mandfolk her kommer er Far – ja i Går var Hr. Laub her, men han er jo da en anstændig Person; det var for Resten morsomt han kom med alle 4 Unger og sad et Øjeblik. De rejser i Aften igen. – 
 Alhed er vis paa at have betalt Frk. Jensens Regning, fik Kvitering, men har den ikke mere. Ang. Strømperne var vi først hos en, Brandt anbefalede og som vi vilde se paa først; men han strikkede kun og tog 50 Øre for Parret; der var 3 strikkede Par som vi så efterlod der, så sparede vi da 1½ Kr. Med megen Besvær fandt vi så ham i Farimagsgade, men de var optagne i en hel Måned, så det kunde ikke blive til noget. Ham paa gl. Kongevej som Alhed kender anbefalede Fru Rørdam ogsaa – hvorimod hun ikke yndede din i Farimagsgade – men om Far når at faa dem med er tvivlsomt. – 
 Jeg har glemt at fortælle, at Lut ogsaa kommer i Aften, [over linien skrevet ”i Aften”] men om Frk. Opperm. som Alhed be’r i Dag kommer ved jeg ikke; hendes gamle Tante skal begraves i Morgen, saa hun kommer vist ikke. Det kniber med Pladsen, når vi – som sidst – har 4 fremmede, Dagligstuen er propfuld, men når man tager det lidt med Ro under Spiseakten, saa naas det jo alligevel. - - - Der går meget mere til i Kbhn. af Penge end man aner; som Eks kan jeg anføre: Chr. fik sin Paraply knækket paa Skovturen, min er har ["er" overstreget; over linien skrevet ”har”] til min store Sorg faaet et Knæk jeg begriber ikke hvordan, det må være sket paa Kursusset [det tedje "s" i ordet overstreget], der er så knap Plads til Tøjet; vor Keddel er gaaet itu, den rinder, vor Lampe kan ikke skrues, Kul eller Smaabrænde til at gøre Ild ved; vor Kakkelovn er snavset og skal renses mener Md. Carlsen, Frimærker, Svovlstikker Petroleum, Chr. skulde have et Spejl at synge ved havde hendes Lærerinde paabudt 50 Øre – se alt den Slags tænker man ikke paa, når man er paa Erikshåb og lige kan gaa og tage det; - Sæbe og Soda til Vadsk og Md. Carlsen 1 Kr. for at vadske. Det er ikke fordi, I har sagt vi bruger for mange Penge, at jeg skriver alt dette, men fordi, du ikke maa tro, andet end at der gaar mere til end lige Husholdningspengene. Jeg selv er saa bestyrtet over saa mange uforudsete Udgifter. Skulde vi drikke sød Mælk hver Dag var det 42 Ør. for hver Litter!!! Saa det vilde jo være vanvittigt. Vi skal nok købe Æg paa Torvet når disse slipper op. Vi vilde saa umaadelig gerne have lidt smaa Te sendende; vores er lige ved at slippe op og vi gruer for at købe The allerede. Ost vil vi gerne have, men ikke salt Kød, vi har jo hele det Lammelår endnu. – Alheds og min Gymnastik er 2 Timer om Ugen på gl. Kongevej fra 7-8 om Morgenen. Fru R. korser sig over alt det, vi har for, mener vi kan ikke tåle det. Tænk! Chr,s Spillelærerinde Frk. Behrend har faaet Aarebetændelse i det ene Ben, og Chr. har nu faaet en anden i Bredgade – en forbistret Vej; men det falder heldigvis sammen med hendes Stenograferen, der jo også er et Sted ved Bredgade. – Hør Mor! Vi aner jo ikke, hvor den Fabrik er paa Christianshavn og har ikke Tid til at gå en Dagligdag og få den sporet op og en Søndag er der jo lukket. Maa vi ikke tage den et andet Sted? S.u. Paa Lørdag skal saa Far og jeg til Hvilan. Bed Elle om at sende, det om ”Kvinderne” som [ulæseligt] sendte os, enten ["enten" overstreget] til Hvilan, Iffe bad mig om den, jeg havde et ”Velkommenbrev” fra dem i Gaar. Hun kan jo skrive til Iffe med det samme. Det skal helst være straks. – Undskyld nu, hvis dette Brev er lidt jaget skreven, men jeg har jo travlt, da vi jo skal ha Fremmede, og jeg skal lære Lektier – Øvningen har jeg opgivet for i Dag – og jeg jo skal have de Kasser besørgede. – Jeg har komplet Skrivekrampe, det er gået i en sådan Fart.
 [Skrevet på hovedet øverst på side 1:]
 Jeg har fået de Handsker med Fugtighedspletterne farvet sorte for 50 Ør. jeg kom og bildte Chr. ind at det var nye for 4 Kr., desværre er de lidt for store. Tænker I lidt venlig paa mine Læderknappesko? Jeg savner dem egentlig – men det haster jo ikke sådan alligevel!</t>
   </si>
   <si>
-    <t>1892-11-27</t>
-[...44 lines deleted...]
-  <si>
     <t>1892-12-03</t>
   </si>
   <si>
     <t>Alhed Larsen
 Johanne  Larsen</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Julie Brandt
 Thomas Bredsdorff
 - Jørgensen, Frøken
 Alhed Larsen
 Christine  Mackie
 - Paulsen
 Fanny Schaffalitzky de Muckadell</t>
   </si>
   <si>
     <t>Søstrene boede sammen i en lejlighed i København. Johanne og Christine fulgte diverse underholdning, mens Alhed var i lære som underglasurmaler ved Den Kongelige Porcelainsfabrik.
 Det vides ikke, hvem Etatsraadinden var.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2007</t>
   </si>
   <si>
     <t>Johanne takker for en dejlig sending mad. Det var trist, at Ellen fik skældud pga. anden, der ikke var stegt ordentligt. 
@@ -1399,144 +5267,50 @@
 Læssøerne er Balslev-familien, som boede i Læsøgade. Moster var Balslev-søskendeflokkens mors søster. Hun var ugift, og flere af børnene boede i deres studietid sammen med hende i hendes lejlighed i Læsøgade. 
 Hvilan var en højskole nær Göteborg.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2012</t>
   </si>
   <si>
     <t>Det er godt, at Albrecht Warberg har det bedre, men slemt med de anfald. Johanne takker for pengene. De har mange udgifter.
 Johanne, Alhed m.fl. har været til spisning og dans hos Balslev-familien i Læsøgade. 
 Ellen skal på besøg på Hvilan, og Johanne har lyst til at tage med.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bACW</t>
   </si>
   <si>
     <t>Ny Waldemar. Onsdag Eft. 
 12–4-93.
 Kære Mor!
 Du skal dog ogsaa have lidt fra mig om det end ikke bliver så fyldigt som Christines. – Hvor det dog er rart, at det er bedre med Fader, skønt Anfaldet har jo været der og det er jo det gale ved Sagen, selv om det er bedre nu. – Tak for Pengene! Vil du hilse Far og sige Tak for dem. Jeg havde ventet, at I var bleven meget forfærdede over allerede at faa Anmodning om flere; det er I maaske ogsaa? Og Tak for Dit lange Brev; det var dog frygtelig Sjov med ”Rumperne” (vi grinede mægtig over de smaas Længe leve R) jeg havde nok tænkt, at I vilde synes godt om ham, han er voldsom rar og ogsaa morsom. Jeg skal nok fortælle lidt om i Søndags, da vi var i Læssøsgade. Alhed vandrede derud allerede lige efter Middag, kunde ikke tøve til vi andre gik! (Rigmor havde bedt mig ud at hjælpe sig!) Ja Tak! men Thorvald havde budt os andre til samme Tid, men vi vidste dog bedre, hvad Ret var og kom først c. 7. Gæsterne vare: Thomas, Loria, Hedemann, Viggo Clausen, Marie Sperling og os. Du kan ikke tro, hvor der var hyggeligt og morsomt; Moster var jo ikke hjemme og vi havde det helt for os selv. Voldsom livlig ved Bordet; Rigmor var en frygtelig sød Værtinde, hun havde Steg, Kartoffelsalat, Æg og afskårent Efter Bordet blev der snakket, røget og musiseret; Thorvald sang – han har en henrivende Stemme, meget kønnere end Studentens og det siger jo da ikke lidt – og bagefter spillede Rigmor. – Saa fik vi Kaffe med Smørkage og Smaakager og paa det Tidspunkt maatte Thomas desværre gaa; han gaar tidlig hjem nu efter at han har været syg. Og tænk, saa dansede vi; Rigmor spillede til; det var knusende Sjov. Dette Brev er vist lidt spredt, for ved Siden af at jeg skriver snakker vi meget gemytligt; Brandt trak[t]erer med Æggesnaps – blandt andet drøfter vi Turen paa Søndag; nu skal neml. endelig den 23 Kroners være; det er nærmest for Alheds Skyld, det bliver jo den sidste, vi faar mens hun er her. – Jeg havde rigtignok stor Lyst til at komme med Elle til Hvilan paa Søndag især hvis der skal være Bal, hvis ikke kunde jeg jo ligesågodt vente til næste Søndag og saa faa den 23er med. – Jeg har da min Sandten ikke negligeret saa at jeg ikke kan komme der, det vilde da netop være opmærksomt – eller hvad skal jeg sige kalde det – at komme der. Men det kan jeg jo snakke med Elle om, naar hun nu kommer paa Torsdag – hvilket jeg glæder mig utrolig til. - -
 I Mandags gik Alhed og jeg ud til Læssøerne for at sige ”Tak for i Gaar.” Vi sad lidt i Mørkningen hvorpaa de bad os blive til The, hvilket vi imidlertid sagde nej til og gik. Men da vi kom ned paa Gaden, kom Alhed i Tanker om, at det egentlig var dumt, at vi ikke havde sagt ja, og saa vandrede vi op igen og sagde, at vi havde 
 [Resten af brevet mangler]
 [Øverst på tværs på brevets side 1 er skrevet:] 
 - Vil du bede Elle tage lidt Lak– og Lysestumper med her ind.</t>
   </si>
   <si>
-    <t>1893-04-18</t>
-[...92 lines deleted...]
-  <si>
     <t>1893-05-12</t>
   </si>
   <si>
     <t>Louise Brønsted
 Laura Warberg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Thomas Bredsdorff
 Louise Brønsted
 - Buchwald
 Edvard Clemmensson
 Laura Hansen
 Alhed Larsen
 Christine  Mackie
 - Moths
 - Rehberg
 - Rørdam, Fru
 Ellen  Sawyer
 Inge Selchau</t>
   </si>
   <si>
     <t>Søstrene Ellen, Christine og Alhed boede sammen i en lejlighed i Waldemarsgade i København, men forældrene, som betalte for både kost og logi, fandt arrangementet for dyrt.</t>
   </si>
@@ -1552,166 +5326,86 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DMii</t>
   </si>
   <si>
     <t>Fredag 12te Maj 93.
 Kære Mor! ["Mor!" overstreget; over linjen er skrevet "Muk!"] Muk!
 - Jeg er vis paa, at hvis du en af disse Eftermiddage kunde kigge ind i vores Dagligstue, saa vilde det gøre dig ondt at tænke paa, at vi muligvis skalle ["le" overstreget] miste den, der er nemlig saa henrivende med en rødlig dæmpet Belysning af de røde Gardiner, som vi har trukken for på Grund af Solen, og saa en Masse Blomster, baade afskårne og Potteplanter, Bøgegrene, Anemoner Roser - dejligt; og saa det yndige nye Klaver, der er min Sandten henrivende. Apropos om at blive herinde - Fru R. er kommen i Tanker om en Fru Buchwald, der har 2 Smaapiger, som skal have Privatlærerinde; Moths kender hende og vil gærne anbefale mig, sagde Fru R. - De er desværre ikke ret rige, skønt de er fine, adelige, men det kunde maaske tænkes, at jeg kunde faa 2-3 Smaapiger til, som saa kunde læse sammen med Buchwalds og saa skulde de naturligvis ogsaa give mig noget. Hvis jeg saa tilmed kunde faa nogle uskyldige Unger (som Alh. skriver) at spille med, så var det da noget at begynde med og saa synes jeg, du og Far "burde" (!!?) give mig Lov til at blive her, man er jo dog kun ung en Gang i sit Liv og skulde helst have saa meget ud af sin Ungdom som mulig. - - - Jeg er meget angerfuld over, at vi ikke skrev i Gaar, som jeg havde lovet og især vi aldeles har glemt lille Mukkes Fødselsdag, men vi blev forhindrede i Gaar; hele Dagen gik med fremmede. Brandre og jeg var i Vartov om Formiddagen og da vi kom hjem var Inge Selchau her; vi havde truffet hende Dagen før i en Butik. Hun spiste Frokost med os og sad længe og snakkede; hun havde forandret sig til sin Fordel, syntes ["t" i ordet overstreget] jeg; hun bor henne i Istedgade, omtrent skraas overfor os; hun laver selv Mad, ogsaa Middagsmad og har Dagligstue, Sovekammer, og ["og" overstreget] Køkken og Morgenkaffe for 11 Kr om Mdn. Da hun var gaaet, kom Thomas, som Chr. havde rekvireret herhen på Grund af, at hun havde fået Samvittighedsnag over denne Skamlingstur - ja det er en lang Historie, som Chr. kan berette. Altsaa Thomas kom og lidt efter Laura Bosse, nu Fru Hansen med sin Mand samt Rehberg; de sad han lidt og snakkede og gik saa med Brandt. Thomas sad her mens vi spiste til Middag og saa gik vi ud at spasere; der var dejligt ude i Søndermarken, al Ting grønt, men desværre mange Mennesker med brølende Unger; vi fandt os et forholdsvis roligt Sted og lagde os saa lange vi var i Græsset; Thomas fortalte os Historier og vi nød ordentlig Tilværelsen; saa hører vi en velkendt Stemme lige ved Siden af os, og da var det Thorvald Balslev, der havde været i Waldemarsgade uden at træffe os og var saa helt ["helt" indsat over linjen] paa det uvisse gaaet ud i Søndermarken og traf saa lige netop paa det Sted, hvor vi laa; var det ikke grinagtigt? Vi drev saa op eller hen eller over eller ned til Josty og drak Chokolade. Paa Hjemvejen gik vi ind gennem Allèenberg og Sommerlyst, hvor vi saa "Pygmalions Værk", hvorfra man - i det mindste efter hvad Manden sagde, gik "glade og fornøjede bort" Der er ækelt paa saadanne Forlystelsessteder selv om man som vi kommer der for at "studere Folkelivet". Thomas havde en begyndende Hovedpine og gik hjem; han er desværre ikke ret rask i denne Tid; Thorvald gik med hjem og drak The med ["med" overstreget; "hos" indsat over linjen] hos os, og han ["han" indsat over linjen] købte Kager paa Vejen; vi hjælpes ad alle 3 - Chr, Thorvald og jeg - med at lave til Aftensmad Aftenen gik som altid med Snak, Sang og Musik. - - - 
 Du kan tro, jeg blev fortørnet over dit sidste Brev, eller rettere over noget der stod i dit sidste Brev: Jeg har jo sendt Regnskab hjem for 486 Kr. ikke sandt? og naar jeg har 550 at gøre Regnskab for, saa har vi jo kun 64 Kr tilbage eller rettere havde 64 tilbage, da jeg lavede det Regnskab og hvor kan saa Christine og jeg tage os hver 50 af dem og endda have nok til at leve for indtil Pinse? Det min Fortørnelse drejede sig om, [komma overstreget] var, at I ikke lægger mere Mærke til det surt erhvervede Regnskab, som jeg udfærdiger i mit Ansigts Sved og med Skræk og Bæven sender hjem. Til Straf tror jeg ikke I skal have Regnskab for de sidste 64, siden I ikke paaskønner det mere. Alvorlig talt for Resten - saa kan I ikke faa nøjagtig Regnskab over dem, for jeg har jo siden Jul haft 950 at skulle sætte paa Papiret og det kan man ikke; man kan ikke paa Øre gøre Regnsk for omtrent 1000 Kr, det haaber jeg da, at du holder med mig i. Spørg Far om han altid kunde faa sit til at stemme, da han var Student. Fru R. kan ikke jeg spurgte hende en Gang, om det. - - - Jeg har egentlig aldeles ingen Haab om, at faa Elle herover paa Søndag, det vilde ["vilde" indsat over linjen] være mærkeligt om det havde kunnet lade sig arrangere altsammen, men morsomt vilde det have været, da vi jo skal have en stor Skovtur; den er jeg for Resten lidt ked af; synes du ikke ogsaa næsten det er for galt nu lige op af Møensturen? det koster jo da altid noget. Men har de andre Raad til det, har vi vel ogsaa.
 Ja, nu tror jeg ikke, jeg har mere at skulle have sagt. Undtagen en Masse Hilsner til det ganske Haab og Gjelskov. Er Clemse rejst fra Gjelskov? S.u. Naar rejser han til Sverige S.u.
 Altsaa hils dem alle mest Far og dig selv
 fra Junge
 Tak for alle de rare Fødevarer.
 især The, Smør og Lys, det er noget, der hjælper godt paa Husholdningsbogen. 
 [Skrevet på sidste side på hovedet:] Tænk! jeg kunde ikke faa nogen til at vende min røde inden Pinse, de er alle saa optagede, nu gaar jeg med den grønne med Silketøjet.</t>
   </si>
   <si>
     <t>1893-9</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Emil Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thomas Bredsdorff
-- Carlsen
+- Carlsen, Madam
 - Guldbrandsen
 Arnold Emil Krog
 Bodil Lange
 Thora Lange
 Christine  Mackie
 Morten Pontoppidan
 Fanny Schaffalitzky de Muckadell
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Brevet stammer formodentlig fra perioden, hvor Alhed Larsen boede sammen med søsteren Christine i Waldemarsgade i København. 
 Man må formode, at "Læssøegaderne" er de personer, som sammen med Thorvald Balslev boede i Læssøegade - formodentlig i et pensionat. 
 Det vides ikke, hvad en "Carsenjo Koncert" er, og om der er læst rigtigt.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2096</t>
   </si>
   <si>
     <t>Der er skarlagensfeber i omløb, og Alhed ønsker - hvis hun skal smittes - at blive syg nu, så hun kan blive udskrevet før jul. 
 Alhed takker for sækken med madvarer. Kommer anden snart?
 Alhed og co. har haft besøg, og de har været til koncert. Om aftenen skal de til foredrag. 
 Krog har set på Alheds malerier. 
 Komtessen kommer ikke på besøg. Hun er nok bange for smitte.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MAyf</t>
   </si>
   <si>
     <t>[Øverst på side 1 er med en anden skrift end Alhed Larsens skrevet:] Valdemarsgade? 1890
 Kære Mor!
 Vi opdage pludselig, at det er 8 Dage, siden vi sidst skrev hjem og at der altsaa maa Brev af Sted i Aften. Det er forfærdeligt, hvor Tiden gaar, jeg kan ikke forstaa, at jeg allerede snart har været her inde i 4 Uger. Jeg havde jo tænkt mig, at jeg kunde faa malet lidt herinde, men det er der hidtil ikke bleven noget af, der er saa meget af alle mulige Dele. – Tør I nok faa mig hjem allerede, er I ikke bange for Smitte? Paa Tirsdag skal her ”defeniceres” (Md. Carlsen) saa er vi da endelig færdige med det ”Roeri”. Vi gaar og ønsker, at vi dersom vi skal have Sygen, saa maa faa den nu, da vi have regnet ud [”ud” indsat over linjen] at vi ellers ikke kunne naa at blive udskrevne til Jul; men da der endnu ikke har vist sig noget, er der vel ingen Fare. – Tak for Sækken med Madvarerne, Æblekagen var lækker, ligesaa Leverpostejen; vi spiste det meste af begge disse Dele i Aftes, da vi havde Besøg af Thomas og Studenten. Denne sidste har været herinde nogle faa Dage; i Aftes havde vi en sjov og hyggelig Aften, de to ere saa kostelige sammen, de kom tidlig til Eftermiddagskaffe, da Studenten skulde gaa allerede Kl. 9 for at være den sidste Aften hjemme, men det blev da 12 inden de kom af Sted. –
 Den anden Aften var vi til Carsenjo Konsert, Fru Guldbrandsen sang ogsaa lidt, det var en udmærket konsert men dog intet mod den forrige. Alle Læssøegaderne ÷ Thorvald var der, samt Thora og Bodil Lange; disse to samt Thomas, Studenten og vi var bagefter inde og nyde en Bayer og en Kage. – Vi har betroet Thorvald, X [Over linjen er indsat:] X Læssøgade 8 A 4de Sal N [tilføjelse slut] at Anden er i Anmarsch og mulig bliver ledsaget af en Æblekage. Hvis en saadan kom, sagde han, saa skulde vi derud en Aften og hjælpe at spise den, Anden skal de have til Middag. Kommer den ikke, mens jeg er her?? –
 Sverigesturen bliver der nok intet af, vi hører ikke noget derovre fra, men vi tage da i alle Tilfælde ikke med. – Jeg husker ikke om jeg har skreven, at jeg har vist Krog mine Malerier han syntes godt om det, der var særlig [ulæseligt ord] [”særlig” og det følgende ord indsat over linjen] men mente, at jeg havde været frygtelig doven. –
 - Jeg har for længe siden været paa Visit hos Komtessen, det er mærkeligt, vi ikke bliver bedt derhen, hun maa vist være bange for Sk.feberen. Det er i det hele taget noget kedeligt noget, Marie Sp. se vi saa lidt til, hun maa ikke komme her, ligesaa Junse. - - I Aften skal vi hen i ”Studenterkredsen” med Thomas, der er Formand; Morten Pontoppidan skal tale om Rationalismen, bagefter skal der være Diskussion, vi glæde os vældigt. - - Christine talte om, at der manglede Vidskestykker i Sækken, ellers var der vist alt. – Nu maa jeg slutte, h [”h” overstreget] jeg skal hen paa Posthuset og spørge Emil, om Lut er i Anmarsh [”i Anmarsh” overstreget] kommen, han er i Anmarsh.
 Mange Hilsener til alle fra Brandt Christine og Alhed.</t>
-  </si>
-[...78 lines deleted...]
-Basse.</t>
   </si>
   <si>
     <t>1894-03-02</t>
   </si>
   <si>
     <t>Nislevgaard</t>
   </si>
   <si>
     <t>Firenze
 Consolato di Danimarca</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Thomas Bredsdorff
 Louise Brønsted
 Jacob Lange
 Johanne Lange
 Christine  Mackie
 Ellen  Sawyer
 - Vester
 Nicoline  von Sperling
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
@@ -2033,53 +5727,50 @@
 Firenze</t>
   </si>
   <si>
     <t>Acone, Firenze
 Bello Squardo, Firenze</t>
   </si>
   <si>
     <t>Hugo -
 Onklen -
 Teresina -
 Vittoria Bacci
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Georges Ohnet
 Alfred Rottbøll
 Ellen  Sawyer
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Haabet er Erikshaab; Warbergfamiliens hjem.
 Alhed Larsen far er i København for behandling af sin astma.
 Berta og Ludvig Brandstrup blev gift i efteråret 1894 i København.
 Laura Warberg kom til skade med sit ben under en udflugt med charabanc.
 Det er uvist hvem lille Skvade er. Thomas er muligvis Thomas Bredsdorff.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Alhed bor hos Bacci i Firenze. Hun trives med det. De laver sjov og har været i teatret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TCra</t>
   </si>
   <si>
     <t>Kære Far!
 Jeg skriver til Dig mod Sædvane, da jeg ikke rigtig ved, om Mor er i København eller paa Haabet. Brevkort fra Elle i Dag meddeler, at Mor har slaaet sit Ben, saa det ikke vides, hvad Dag hun rejser. Forfærdelig kedeligt, hvis hendes Rejse helt skulle ryge i Lyset. – Hvis hun endnu er paa Haabet, naar Du faar dette Brev, maa Du jo endelig sende hende det til Trøst og Opmuntring.
 Jeg befinder mig paa Squardro nu og befinder mig over al Forventning godt. Jeg havde gruet en Del ved Tanken om Forandringen fra det dejlige Acone og til Skvadderup og navnlig for at skulle være helt alene og sove alene om Natten. – Men der var ikke tale om, at de Baccis [tilføjet: Baccis] vilde lade mig begynde paa det igen, jeg skulde absolut ligge i et tomt Værelse, de havde – uden at betale noget for det. – Det er jo umaadelig venligt af dem. – Saa laa i den Bestemmelse ogsaa at spise hos dem. Fru B. foreslog det, hun ville gøre det paa den Maade, at hun skriver alt op, hvad hun køber, og saa regner vi min Part ud. Saa kommer jeg ikke til at betale en Øre mere end hvad jeg spiser for. – Dyrere bliver det alligevel, da jeg her spiser med en udmærket Appetit, mens jeg næsten intet spiser, naar jeg er alene og selv skal lave min Mad. – Men jeg synes alligevel nok jeg kunde forsvare det; [overstreget: da] jeg vilde gærne blive ved at være lige saa tyk og rødmosset brun og veltilpas, som jeg er bleven det [indsat:det] i Acone. – Vi har det brilliant sammen, jeg er helt som hørende til Familien. De ere aldeles mageløse imod mig. Fru B. og jeg ere blevne Dus og ere helt Veninder, hun hjælper mig at sy nogle Puder til Lud og Berta. – De ere forfærdelig livlige og morsomme at være sammen, altid i godt Humør og fulde af Morskab og Løjer. - - I Forgaars kom Majoren, Onklen, og Sønnen, Signor Hugo, for at tage os med ud at spadsere. De var saa fine og elegante, saa vi næsten ikke kunde kende dem fra Acone. – Vi besluttede at der i den Anledning maatte gøres noget. - - De var bedte her til Middag i Gaar, og lidt før vi gik til Bords, forsvandt Fru B. Søsteren og jeg i al Hemmelighed og klædte os i Maskeradedragter. Empire og Rokoko. Fru B. mørkerød Plysch, jeg blegrød og Søsteren højrød Silke. Opsat Haar med Blomster i Toppen. Det gjorde svært Lykke hos de tre Kavallerer, det var ogsaa nydelige Dragter. I Aften var vi i Theatret, Onklen havde d [overstreget: d] en Loge. Vi saa et Stykke af George Ohnet og morede os brilliant. Jeg kunde naturligvis ikke forstaa alt, hvad de sagde, men dog hele Handlingen; de spillede brillant. – Nu er jeg const. Konsul; jeg sender det halve af et Brevkort som jeg i Dag har modtaget fra Rottbøll, for at I kan gøre Eder Begreb om min Værdighed. (bem. Adressen) – Jeg rangerer jo for Øjeblikket højt over min øvrige Familie! - - - Det er betydeligt køligere nu i Vejret blev det netop som vi kom tilbage; men mens vi var borte, har det nok været en Varme som de sjælden har Mage til i Firenze. – Fortiden spiser vi Masser af Figen, Ferskner og Druer. Det er storartet at kunde spise sig mæt i Druer for nogle faa Øre.
 Vi spise hver Dag to Gange om Dagen. - - Det er rart Du er er i København nu, at Du kan blive fri for den Asthma, som Du jo har haft i den senere Tid. Gid det nu maa hjælpe for lange Tid. – Du skal vel med til Bryllupet? – Jeg haaber Du og Mor ordentlig vil slaae til Skaglerne sammen med lille Skavach og andre ligestillede, mens I er i København. – Hils Thomas, Skvade og hvem andre der er mange Gange Marie Sperling og Brandt endelig. - Det er vældig tykt Papir saa jeg tør ikke skrive mer!
 Kærlige Hilsner fra Din Bø
 Skuarderup 9ende Sept 1894</t>
   </si>
   <si>
     <t>1894-09-10</t>
   </si>
   <si>
     <t>København
 Vestergade</t>
   </si>
   <si>
     <t>Pip -
 - Blom
@@ -2413,51 +6104,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/g8vq</t>
   </si>
   <si>
     <t>Kære Mor!
 Du venter vel snart med Længsel efter et ordentligt Brev herfra, men her er saa meget hver Dag, at det næsten er svært at fsaa Tid og i Gaar var her ingen post. Joh. skrev nok, at Far inviterede mig med til Odense, men saa kom vi i Tanker om, at vi hellere maatte køre til Heden og faa at vide, hvad de manglede i Gaarden og saa faa det købt med det samme. Dis, Joh. og jeg kørte D ["D" overstreget] derover og fik en Liste paa det altsammen. Vi rejste til Odense med 1/2 11 Toget og overraskede Lugge, der ikke kunde forstaa, at hun ikke havde faaet Brev hjemme fra. Kl 12 1/2 gav Far Chokolade i Elevatoren, derefter gik han til Stiftsprovstens, jeg Ærinder og Kl. 3 mødtes vi til Middag i Pensionatet, hvorfra vi telefonerede til Tante Else. - Da vi kom ind var Dede kommen. Lugge skulde i Skole og Chr. have Timer, saa gik Far, Dede og jeg ud til Vesterdal, hvor vi blev til Aften. Da vi kom tilbage til Pensionatet var der kommen nogle Stykker for at fejre Lugge, Tante Dry, Leutnant Lassen, Ernst Brandt og en Hr [ulæseligt]; deres Stue var propfuld af Blomster fra de to Fødselsdage, 3 Potteplanter, hvoraf de to pragtfulde gule Roser og c. en halv Snes Buketter. - Der blev drukken et Glas Portvin til Lugges Hæder. - Næste Dag kørte jeg over til Heden med Varerne, Dede var med, han kom med Iltoget! De var henrykte over at faa noget ind i Huset, saa de nu baade kan lave Mad og gøre rent. De gav os Kaffe med Kager. Om Aftenen var vi til Gymnastik. I Gaar vilde vi sove længe, men Kl. 9 kom der Ilbud om, at Christine og Leutnant Lassen ["Lassen" indsat over linjen] var kommen cyclende, saa Du kan stole paa at vi kom op i en Fart og fik lavet Kaffebord til dem og Huset gjort i Stand. Joh. passede Gæsterne, mens jeg lavede Maden. De fik klar Suppe med Melboller samt godt Pevrodskød med Røræg og Asparges og paa de smaa røde Tallerkener Rhabarbercompot med Svedsker uden om. Tante mener maaske, at det var "ro'rig" Mad, men den gled udmærket i dem, Far gav et Glas Rødvin. Kl. 3 1/2 cyclede de igen, Chr. skulde regisstrere [det andet "s" i ordet overstreget] til en Kirkekoncert Kl 6. Den Leutnant er rigtig flink, beskeden og nydelig af Væsen, men ustyrlig grim Vi andre skulde desværre til Ølstedgaard til Kaffe Kl. 4, jeg var for Resten hellere bleven hjemme for at puste lidt, vi have ["have" indsat over linjen] haft 4 Haandværkere og en Sadelmager i denne Uge, i Dag er der 3 Haandværkere, en Sadelmager og Erhart, der skal sy for Joh, der ["der" overstreget] som skal til Odense at spille i Eftermiddag, og Anne og jeg vadsker jo, saa jeg har egentlig ikke Tid at sidde her og skrive. - Vi havde det for Resten rigtig rart i Gaar derovre, Tante Visse var Elskværdigheden selv mod mig, hun havde "glædet sig saadan til at se mig"! (Joh. blev hjemme.) Nu glæder jeg mig selvfølgelig ogsaa til at se hende i Morgen! Far bad dem. - - Jeg ser først nu i Dis' Skrivelse, det om Taasinge, hun har ikke talt om det, Du kommer der vel slet ikke nu? men følges med Tante og Max til Korsør. - Vi har heldigvis glemt at faa Snavsetøj fra Odense; saa det bliver en dejlig lille Vadsk, saa kan de lade vadske derude for en Gang og vi kan betale Lugges af Husholdningskassen. Dede havde sit med; han gaar og morer sig storartet han og Carl har noget Sejlads for nede ved ["ved" overstreget] i den lille Aa. - Hvis jeg ikke faar den kemiske Opskrift nu med Posten, [ulæseligt ord] vi alt og vadsker det paa gammeldags Maner. - I Juni Maaned faa vi Pans og Dis' Veninde Frk. Petersen for 50 Kr., hun skrev og spurgte om vi vilde have hende en Maaned for 60 men Far vilde kun have 50 da hun var saa flink mod Dis. - Dette er skreven i lynende Fart. 1000 Hilsner til Tante, Max og Dig selv fra Alhed. 
 [Skrevet øverst på side 1, på hovedet i frhold til resten af brevet:]
 Kære Mor! Forleden fik jeg Brev fra Tutte, at Du maatte helst ikke komme d 20de, da de den Dag havde stort gudeligt Møde, men d 21de var Du velkommen, og Du må endelig ikke gøre Besøget for kort. Sidst havde de ingen andre Anstalter gjort end at rengøre Værelse til Dig, og det skulde det vel ["vel" overstreget] alligevel. Jeg kan vel nok på egen Hånd lade Povlsen sy den lyseblå Kjole til Præstekjole? Tøjet må vel være i en Kiste el lign? - Jeg er rengørende [teksten fortsætter øverst side 4, på hovedet:] og må derfor slutte med mange Hilsner til Dig - Tante og Max! Dis</t>
   </si>
   <si>
     <t>1896-08-02</t>
   </si>
   <si>
     <t>Langeland
 Långaryd, Sverige
 Faaborg
 Svanninge
 Odensebakken, Faaborg
 Waldemarsgade, København
 Lerbjerg, Faaborg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Adolph Larsen
 Johanne Christine Larsen
 Jørgen Larsen
 Marie Larsen
 Fritz Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kolerafluer er insekter, som hedder trips. Fordi der i koleraåret 1853 var særligt mange trips i Kbh., satte man dem fejlagtigt i forbindelse med sygdommen i årene efter.
 Mesterhuset er bygningen Lagonisminde 7 i Faaborg, hvor malermester Syrak Hansen havde bolig og værksted.</t>
   </si>
   <si>
     <t>Onsdag cykler Alhed til Langeland, hvor hun en tid skal opholde sig hos dyrlæge Caspersen.
 Hun har været på besøg hos Syrak Hansen i Mesterhuset, Faaborg, og hos Fritz Syberg ("Kunstneren").
 Alhed har sammen med søskende og flere andre været på tur til en granskov, hvor de tændte bål og lavede mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YODa</t>
   </si>
   <si>
     <t>Kære Las
@@ -2585,53 +6276,50 @@
 Jens Rasmussen
 Marie Schou
 Peter Sus</t>
   </si>
   <si>
     <t>Johs. Larsen har lånt en alk, som han tegner.
 Peter Hansen har fået "mine Tulipaner fra Brandt" - der må være tale om et billede af tulipaner.
 Peter Hansen maler portræt af Fru Neckelmann, og han vikarierer for Marie Schou (som rigsdagsstenograf).
 Johs. Larsen maler på billedet På andetræk. 
 Johs. Larsen er glad for, at Alhed ser fremtiden i møde med glæde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/19SI</t>
   </si>
   <si>
     <t>Kjerteminde 1 Dec. 1896.
 Kæreste Alhed!
 Da jeg for Øjeblikket har et Stykke Papir som skal tørre inden jeg kan tegne paa det vil jeg benytte Lejligheden til at skrive et Par Ord til Dem. Jeg har ogsaa en Alk som hænger og tørrer ved Kakkelovnen og det er den jeg skal tegne jeg har lige været nede hos Chr. Andersen og laant den, han var nemlig ude i Gaar men fik et magert Udbytte kun en Graaand foruden Alken, hvorimod han overraskede mig sidst han var ude, det var da jeg sidst skrev, med at komme hjem med 11 Ænder. Jeg har ikke været med ham ude endnu. Det var ellers meget længe De trak det ud inden De skrev til mig eller rettere sendte Brevet for jeg ser jo at De begyndte om Torsdagen, men jeg var begyndt at længes temmelig stærkt da jeg drømte at jeg fik 2 Breve, som jeg strax saa var fra Dem og fra Peter Sus og det sidste indeholdt en Regning paa 7 Kr 6 Øre og saa i Lørdags var der ganske rigtigt 2 Breve, men det ene var fra Peter. Han havde faaet mine Tulipaner fra Brandt, men han kunde ikke blive klog paa om de havde været solgt eller hvordan det hang sammen, men Brandt havde da maattet hente dem ude paa Ørstedsvej. Peter maler et portræt af Fru Neckelmann i Casein og naar han er færdig med at vikariere for Marie vil han til Faaborg og trykke tapeter, og han foreslaar mig at lave Tegning til nogle, hvad jeg gerne vilde hvis jeg bare kunde, men jeg vil prøve paa det. Han beder mig hilse Dem naar jeg ser Dem. Forleden Dag fik vi en Vognladning Kraturer hjem fra Sverige, 4 Stude 1 Ko 1 Tyr og 2 unge Heste. Den ene af de sidste er et dejligt dejligt Dyr som jeg glæder mig meget til at komme ud at køre med. I Søndags og i Gaar fik jeg malet en hel Del paa mit Andetræksbillede med Agraren saa jeg nu er kommen temmelig godt i Gang med det, og i Dag skal jeg altsaa til at tegne ovennævnte Alk. De kan tro at det glæder mig at læse om den Glæde hvormed De ser Fremtiden i møde, jeg kan ikke tro andet end at min er endnu større og De kan være sikker paa at det ikke skal lykkes Dem at opnaa det mindste med Deres Advarsler. Det er et dejligt Vejr i Dag, det er næsten Synd at sidde inde. Jeg vil nu slutte for denne Gang med mine bedste Hilsner til min egen kæreste Alhed.
 Deres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1898-01-01</t>
   </si>
   <si>
-    <t>Astrid Warberg-Goldschmidt</t>
-[...1 lines deleted...]
-  <si>
     <t>Vilhelm Larsen</t>
   </si>
   <si>
     <t>Erikshåb</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Louise Brønsted
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Johanne  Larsen
 Marie Larsen
 Vilhelmine  Larsen
 Ellen  Sawyer
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>På gården Erikshåb voksede Warberg-familiens børn op. Den næstældste, Alhed, blev gift med maleren Johannes Larsen. 
 Johanne/Junge var i 1898 forlovet med Thorvald Balslev.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0079</t>
@@ -2639,53 +6327,50 @@
   <si>
     <t>Huset har været fuldt af gæster i julen, så Astrid og Louise har sovet i et æblekammer, som de kalder Hotel Beatrisen. De to søstre har været ved Orene med julelys, cigaretter og en flaske rødvin. Pan/Julie skulle have været med, men turde ikke. 
 Astrid sender sit portrætfoto og beder Vilhelm sende hende et. 
 Der er stadig gæster på Erikshåb, men nogle er rejst, og Thora/Tutte er hos svigerforældrene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UU3l</t>
   </si>
   <si>
     <t>Hotel Beatrisen 1ste Januar 1898
 Kære Klax! Glædelig Nytår! 
 Ja, det var nu egentlig ikke det, jeg nærmest vilde sige, omend skønt det måske burde være det. Nej, Sagen er den, at jeg absolut må skrive et Brev i Aften; det når jeg nu; men alle dem, jeg ellers plejer at skrive til, er forsamlede her på Erikshåb, og så ved jeg ikke andre end Dig, og Du bliver selvfølgelig umådelig glad ved at høre noget herfra, selv om det kun sker gennem mig. Her er aldeles ubetaleligt storartet at være; vi har haft sellende fuldt af Gæster hele Julen; så fuldt, at Lugge og jeg er bleven anbragt oppe på et lille Æblekammer, der først fornylig er bleven indrettet. Æblerne ere dog fjærnede; så er her sat en mægtig 4 spænder Seng ind fra vort Stamgods i Heden; endvidere Tæpper over hele Gulvet – et lille Bord og en Empire- eller lignende –Stol, som jeg har opdreven inde paa Loftet. Som Kakkelovn tjener et lille Kogeapparat ved Navn Beatrisen (deraf Hotellets Navn); det sætter vi her op hver Aften, og så er her varmt på 5 Minutter. Du indser, at her er meget hyggeligt [uden Overdrivelse!]. Her logerer altsaa Lugge og jeg frit og behageligt med egen Entré – Rummet er nemlig beliggende i Husets nordlige Gavl. I Dag har det været et efter min Mening aldeles pragtfuldt Vejr. Lugge og jeg gik
 naturligvis op paa Orene; vi smed os paa Bunden af den dybe Mergelgrav, Du ved, og sludrede til en Cigaret. Udklækkede en aldeles glimrende Plan for Natten; når alle sov, vilde vi liste herop i Orene, forsynede med Cigaretter Julelys og en Flaske Rødvin; Julelysene skulde jo anbringes i Grenene ved Hjælp af små Lampetter, og med Vinen skulde vi byde det nye År velkommen. Så snart vi kom hjem, meddelte vi Planen til den evigunge Pan; hun var den eneste, der kunde være Tale om; de andre havde nok i deres Julenisser, og desuden kunde vi ikke delagtiggøre dem i Vinen, som jeg allerede fra Formd. havde bragt til en Side, da jeg hentede Vin op til Middag. Pan var strax begejstret; Jeg forberedte alt til de mindste Detaljer; så kom Aftenen – og så kunde Pan alligevel ikke sætte sit Rygte på Spil. Så holdt vi Møde på Beatrisse. Resultatet blev, at vi ganske rolig sagde til Moderen, at nu gik vi ud at se Nytårsvej, det kunde vel ikke gøre noget. Nej, det kunde det jo unægtelig ikke, Klokken var kun 10. Så gik vi. Dejligt frostklart Vejr, med Stjerner etc. Vi gik først op i Hestehaven; der standsedes vi imidlertid af noget stort sort noget, som vi antog for Mennesker; dem kunde vi 3 enligt rygende Damer jo ikke gå nærmere ind på Livet af, og så vendte vi og gik om ad Gjelskov; på Åbroen standsede vi og så ind i Ellekrattet og hørte på Vandet - men der var ingen Nattergal - . Klart, klart Måneskin; vi prøved, om vi kunde se at læse; og jeg læste med Magelighed et Brev, som Pan havde i Lommen fra Dig; det var derved, jeg kom i Tanker om, at jeg vilde skrive til Dig, og så samtidig sende Dig mit Billede, som Du naturligvis bliver så rørt over, at Du strax sender mig Dit; eller tager det med, når Du kommer; for Du har vel ikke i Sinde at
 snyde os helt i År? Du må snart skynde Dig, for nu rejser alle de vigtigste snart; Pan
 i Morgen, Junge og Svoger er glidt i Dag, jeg gør ligeså på Onsdag - desværre; men Lugge og Be og Elle er her jo foreløbig. Og Tutte er hos sine Svigerforældre i Seden Præstegård. Det kan nu være meget godt med de unge Forlovelser, men jeg tror nu alligevel, det er forkert; når man er ung, skal man lære, og man rejser, er man så glad ved afløsningen. Det var mærkeligt, at Marie og Uglen ikke havde længere Ferie; savner Du ikke Uglen meget? Det var forfærdelig sjov, at Uglen var på Nytårsbal; Uglen er jo helt gal efter at danse. 
 Vil Du hilse Din Far og Mor og Agraren mange Gange! 
 Hilsen til Dig, Klax! 
 Din hengivne 
 Dis 
 1st Januar 1898 
 dvs Klokken er nu langt over 12.!
 Med blyant og en anden skrift er skrevet: nov. 1964.</t>
   </si>
   <si>
     <t>29. el. 30. nov. 1898</t>
-  </si>
-[...1 lines deleted...]
-    <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Berta Brandstrup
 Ebbe Brandstrup
 Julie Brandt
 Alhed Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Wilhelmine Berg/Tante Mis havde et pensionat i Gothersgade, København. Louise Brønsted boede på dette sted under noget af sin studietid. 
 Berta Brandstrup fødte sønnen Hans Ebbe 23. okt. 1898.
 Alhed og Johannes Larsen tog afsted på bryllupsrejse 28. oktober samme år. Alhed Larsen var på dette tidspunkt gravid uden endnu at have opdaget det. Sønnen, Andreas/Puf Larsen, kom til verden 12. maj 1899. 
 Dr. med. Hald, Poul og Julius kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1434</t>
   </si>
   <si>
     <t>Louise Brønsted takker for strømperne. 
 Alhed/Be og Johannes/Las Larsen kom godt afsted trods vrøvl med passet. Alhed var ikke helt rask.
 Berta Brandstrup har fået en søn, og de har det begge godt. 
 Wilhelmine Berg/Tante Mis har ærgersler over pensionærerne; især en dr. Hald, som hun smider ud til december.
 Louise har fået og lånt uindrammede billeder af Emilie Demant og hængt dem op på skråvæggen i værelset på pensionatet. Det er blevet hyggeligt.</t>
   </si>
@@ -2976,53 +6661,50 @@
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2134</t>
   </si>
   <si>
     <t>Alhed bliver ofte inviteret til middag og bal. Hun og hendes søstre er blevet omtalt, som ualmindelig dannede og elskværdige mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FD8g</t>
   </si>
   <si>
     <t>18-2-98
 Kære Mor!
 Nu er det vist snart paa Tiden, at jeg faar sendt en lille Skrivelse hjem, der er ingen livlig Korrespondance imellem os, - Nu kommer Elle nok i Morgen. Madame var her i Aftes, - muligvis for at sige det, - men her var ingen hjemme. Johanne og Muk fortalte mig det i Aftes; [overstreget: var] vi var sammen inde i ”Standart”s Vinkælder paa Kongens Nytorv, hvor Thomas gav en Flaske Vin paa os og Din Ven Viggo Clausen. Bagefter var jeg til Fødselsdag hos Lützhöfts, det var Fru L’s 25 Aars Fødselsdag. Jeg kom meget sent Kl. 10½, saa Selskabet var i fuld Gang, der var 28 Mennesker og meget livligt, jeg kendte en Del af dem. – Vi ere bedte til Bal ude i Frederiksborg paa Mandag, Johanne, Lugge , Pan og jeg. Vi blev løselig inviterede derude den Dag x, men senere fik vi Brev fra Thomas med en meget indtrængende Invitation fra Begtrups til ogsaa at være der om Natten.
 x [tilføjet langs kanten: Vi var der i Søndags]
 Thomas sagde i Gaar, at de havde komplimenteret ham, fordi han kendte saa ualmindelig dannede og elskværdige Mennesker. Vil du ikke sende med Elle min [tilføjet over linjen: bleg] røde Empirekjole (fra Italien), den jeg havde paa til Høstgildet, den er vadsket og maa hænge ren et eller andet Sted, eller ligge i en Kiste, det maa I endelig; x Thomas sagde , at vi kunde godt møde i 
 x [tilføjet langs kanten:] Jeg kan selv stryge den [tilføjelse slut]
 Dragter, det var halvt Karneval og halvt Bal. Jeg vil nødig spendere min blegrøde Silke. Paa Torsdag skal vi til Maskerade ude i [overstreget: Birke] Læssøgade. – Lige efter at Du var rejst blev jeg bedt til stor fin Middag hos gl. Hendriks. (Berta &amp;amp; Lud var ikke med.) Jeg fik i en Fart min nye gule syet, den blev rigtig nydelig. – Jeg morede mig godt, havde Weiss til Bords og Anton Svendsen paa den anden Side. Krøjers var der, Zahrtman, en Dr. Halberstadts, Overretssagfører Zeuthen, en Frk. Koch med Broder, Grosserer Henriques, Asta Hejmann og saa vist ikke flere. - - -
 Vil Du takke Frk Jensen for Brevet; Dit Fløjl havde jeg leveret ind; jeg gik senere derind for at faa dem til at love det færdig til d. 21nde, de lovede at sende det. – Jeg haaber at faa lidt Tøj med Elle. Den Uldtrøje jeg fik, var ikke den Magen til den, der blev borte, men den kommer maaske med Elle. Jeg vilde gærne tillige have mine to Bommesiskørter, og om mulig et eller to hvide Skørter; jeg har renset,
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1898-02-23</t>
   </si>
   <si>
-    <t>Odense</t>
-[...1 lines deleted...]
-  <si>
     <t>Alhed Larsen har opholdt sig et par måneder i København, hvor hun har taget sangtimer. 
 Gå til Odense: Se Johannes Larsens sidste brev til Alhed.</t>
   </si>
   <si>
     <t>Alhed Warberg rejser fra København til Kerteminde fredag i stedet for lørdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IZDb</t>
   </si>
   <si>
     <t>Kære Las!
 Jeg har nu bestemt mig til at rejse over til Dig paa Fredag, altsaa i Overmorgen, og naar Du faar dette, kan Du sige i Morgen; er jeg saa sød? Jeg skulde egentlig til Karneval i Morgen, men jeg gaar ikke, det er altfor ækelt at rejse saa forvirret, og jeg vil 1000 Gange hellere over til Dig. Du er dog den bedste af dem alle sammen. Nu skal Du altsaa ikke skrive mere til mig, jeg skal herfra før Posten kommer. – 1000 Tak for Dit Brev, jeg bliver saa rørt over Dig, naar Du gør saadan noget som at gaa til Odense. Du er bedre end alle andre Mennesker. – Pan sidder og venter paa Brevet, det er ligeved, at Kassen skal tømmes dernede. – Altsaa paa Fredag Kl. 8 ½ tager jeg herfra, hvor jeg glæder mig til at se Dig. 1000 Hilsner fra Din Alhed.
 23 – 2 – 98
 Jeg havde Lyst at skrive mere, men der er ikke Tid.</t>
   </si>
   <si>
     <t>1898-03-23</t>
   </si>
   <si>
     <t>Ringe, Fyn</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thora  Branner
@@ -3188,193 +6870,123 @@
   </si>
   <si>
     <t>Alhed og Johannes Larsen var på bryllupsrejse i blandt andet Italien.
 Parret troede, at Alhed Larsen var syg, men det viste sig, at hun var gravid. 
 Det vides ikke, hvem Bødker Christensen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3745
 Brevet er en fotokopi. Det vides ikke, hvor originalbrevet findes.</t>
   </si>
   <si>
     <t>Johannes Larsens forældre må sende penge straks, for der er lavvande i kassen. 
 Alhed Larsen har været syg.
 Hvis Vilhelmine Larsen har tid, synes Johannes Larsen, at hun skal læse i Oppermanns bog, som handler om netop de ting, som Alhed og Johannes Larsen ser i disse dage.
 Parret spiser sammen med to, der ligner Ludvig Brandstrup og Bødker Christensen. De går ture og ser på de elegante køretøjer. 
 Frk. Heymann/Asta Krohn kommer til Firenze.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/XIx4</t>
   </si>
   <si>
     <t>Firenze 1 December 1898.
 Kære Forældre!
 Je er i Eftermiddag kommen i Tanker om at jeg i mit sidste Brev vist ikke betonede tilstrækkeligt nøjagtigt at I maatte sende Pengene strax, det er nemlig først i Dag gaaet op for mig hvor langt vi er ude med dem vi har, vi betalte nemlig i Gar (d 30te) vor Morgenkaffe og det Mad vi har faaet hjemme de Dage Alhed var syg og det beløb sig til L. 24,10, og det viste sig saa at vi kun havde et Par og 30 tilbage. I kan altsaa forstaa at hvis I ikke har sendt naar I faar dette, hvad jeg haaber at I har, saa maa I endelig sende strax, vi vil jo saa kunde have dem næste Fredag og længere bliver vi vel ikke her hvis vi maa raade os selv. Vi har det godt men her er ellers intet nyt. Hvis Du har Tid om Aftenen kære Moder, kunde Du jo læse lidt i Oppermanns første Bog, det er jo altsammen noget af det vi gaar og ser paa hver Dag og nogle af de Fotografier jeg har oppe i Skuffen er jo ogsaa her fra. Der hvor vi spiser kommer der ogsaa en lang Italiener der ligner Klaks og han kender en der ligner Bødker Christensen som ogsaa spiser der og der er en vi kalder gamle Brandstrup han ligner paafaldende Billedhuggeren men er meget ældre. I Gaar var det et ækelt Vejr Kulde og Blæst, men i Dag har det været dejligt stille og efter at have været paa Uffizierne gik vi en dejlig Tur langs Floden. Der er nogle gamle Anlæg med Alleer og en bred Kørevej hvor de fornemme Folk kører ud hver Eftermiddag ved den Tid og det er helt morsomt at se paa alle de elegante Køretøjer, vi kender snart en hel Del af dem for det er nok de samme Folk der kører hver Dag. Alhed fik Brev fra Pang i Dag at Frk Heyman er ved at rejse her ned og hun ventede at støde sammen med os, det kan jo blive helt morsomt hvis vi træffer paa hende, Alhed skriver nu til hende. Mange Hilsner fra os begge to Jeres hengivne
 Johannes Larsen.</t>
-  </si>
-[...34 lines deleted...]
-Hils alle derovre</t>
   </si>
   <si>
     <t>1899-01-16</t>
   </si>
   <si>
     <t>Rosenvænget, København
 Gothersgade, København</t>
   </si>
   <si>
     <t>Julie Brandt
 Christian Caspersen
 Johanne Caspersen
 Poul S. Christiansen
 Ludvig Find
 August Andreas Jerndorff
 Andreas Larsen
 Vilhelm Larsen
 Nicolaus Lützhøft
 Karen Lørup
 Theodor Oppermann
 Harris Sawyer
 Joakim  Skovgaard
 Christine Swane
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Indledningen til brevet mangler.
 Kristiansen er muligvis maleren Poul S. Christiansen.
 Johannes Larsen har brug for arbejde, og det trækker op til, at han kan hjælpe Joakim Skovgaard med at lave kartoner til frescoerne i Viborg Domkirke. 
 "den lille": Alhed Larsen venter parrets første barn, Andreas (Puf). Barnet blev født 12. maj 1899.</t>
   </si>
   <si>
     <t>Johannes Larsen er i København, bor hos Oppermann og møder mange af sine venner og kolleger. De spiser godt. 
 Larsen har jagtet rundt efter Joakim Skovgaard. Denne var af A.A. Jerndorff blevet rådet til at male billederne i Viborg Domkirke al fresco. Dette betød, at Larsen straks kunne få arbejde med at lave kartoner.
 Johannes og Alhed Larsen kan låne Peter Hansens lejlighed, mens han er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mB89</t>
   </si>
   <si>
     <t>[Indledningen til brevet mangler]
 freds og saa fulgtes [noget af papiret mangler] Uglen og Klaks ind til [noget af papiret mangler]pladsen hvor jeg kom paa en Sporvogn og var her ude 5 ½, vi skulde spise 6 sammen med Lützhøfft og Kristiansen, vi fik dejlig Torsk og ganske fortrinlig rød Okstesteg og Rødvin og Appelsin og Madeira, senere Pilsner og Smørogbrød og sidst Whisky og Sodavand og havde i det hele en udmærket Aften. Oppermann har faaet et Klaver og Lützhøfft sang og spillede efter Kaffen. Hvorfor Brevet ikke kom af Sted i dag har jeg glemt at fortælle, da jeg maatte saa hurtigt af Sted i Morges naaede jeg ikke en Gang at komme ud paa et lille Hus, og da jeg [kom hjem] i Aften var vi jo ligeve[noget af papiret mangler] spise. God Nat, nu [noget af papiret mangler] dette noget sent [noget af papiret mangler]og ikke undlade at gratulere Dig i Anledning af vor store Bryllupsdag, samtidig med at jeg takker for Dine Gratulationer. Da Du jo alligevel først faar dette paa Mandag vil jeg vente med at lukke det til jeg har talt med Skovgaard i Morgen og kan fortælle lidt om det, saa kan Brevet jo ogsaa blive saa langt at det kan gælde for 2. Nu gaar jeg op og vasker mig. Farvel saa længe. Næste Dag eller rettere Nat. Det gør mig meget ondt at jeg ikke fik [Brevet a]f Sted i Dag, men [jeg kund]e ikke naa det da jeg kom for sent op [noget af papiret mangler] saa jeg maatte skynde mig til Find. Jeg traf ham i Kjole og hvidt Slips, han skulde være Fadder i en anden Kirke end den hvori vi skulde træffe Skovgaard. Jeg gik saa alene i kirke og overværede hele Gudstjenesten men traf ikke S. derimod traf jeg Pang udenfor Kirken og fulgtes saa med hende ind til Gothersgade og fortalte hende de glædelige Tidender fra Eastmann, hun skulde nemlig træffe Johanne og Maks, jeg gik saa ud til min Fætter hvor jeg traf Klaks og Uglen som fulgtes med ud i Rosenvænget og spaserede udenfor mens jeg var oppe h[os Skov]gaard. Han var ik[noget af papiret mangler] han havde været her [noget af papiret mangler] hos Jerndorph i Gaar med Huller paa Støvlerne i det væmmelige Vejr og var bange for at blive forkølet hvis han gik i Kirke. Jerndorph havde raadet ham stærkt til at male det al fresco deroppe i Viborg og han troede næsten at han vilde og i saa Fald kunde jeg faa Arbejde strax da Kartonerne saa skulde være i samme Størrelse som de skal males i Kirken da man nemlig ikke kan quadrere over paa Muren naar det skal være Frescoer, det maa saa ridses igennem Papiret paa Muren. I Overmorgen skal Find og jeg møde hos ham 7 ½ [noget af papiret mangler]t yderligere Besked [noget af papiret mangler] gik vi igen hen til [noget af papiret mangler] her paa mit Værelse [noget af papiret mangler] Oppermanns Hus er et ualmindeligt velforsynet Hus, jeg troede kun her var Blækhus og Pen og Klatpapir paa Gæstekammeret men finder Masser af Papir og Konvolutter inden i Klatpapiret, saa jeg kan gerne skrive lidt til med det samme, d.v.s. jeg tror alligevel at jeg vil holde op nu God Nat min allerkæreste Ven i Morgen tidlig skal jeg skrive Brevet færdig og sende det naar Du faar det at jeg skriver til Dig hver Dag. God Morgen! Jeg er nu kommen ned efter at have pakket mit Snavsetøj ind og skrevet op hvad der er af hver Ting, jeg vil [noget af papiret mangler]ned ind til en Vaskekone [noget af papiret mangler] kom først i Tanker om det i Gaar. Jeg har læst [noget af papiret mangler] og takker Dig mange Gan[ge] [noget af papiret mangler] Du faar nok ingen Brev i dag min lille Ven, men saa faar Du et meget langt i Morgen. Jeg skriver med et meget fint Penneskaft af Skildpadde, som har kostet 10 Fr. i Neapel. Du kan tro at jeg længes snart meget efter Dig. Jeg har vel skrevet til Dig at vi kan faa Peters Lejlighed naar de rejser, men hvis jeg nu faar noget at fortjene kan Du vel nok komme herover lidt før end de rejser, ikke sandt? Det var udmærket med Dis at hun er saa [noget af papiret mangler] at hun kan faa sa[noget af papiret mangler] jeg vil se at faa skre[vet til Fr]u Lørup i Dag. Mange allerkærligste Hilsner til min egen lille søde Ven, hvordan gaar det med den lille? Din
 Johannes Larsen
 16/1 99</t>
   </si>
   <si>
-    <t>1899-01-18</t>
-[...29 lines deleted...]
-  <si>
     <t>1899-01-20</t>
   </si>
   <si>
     <t>Julie Brandt
 Elise Hansen
 Peter Hansen
 Karl Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Johannes Larsen skal i København arbejde for Joakim Skovgaard med forberedelser til Skovgaards store dekorationsopgave til Viborg Domkirke.</t>
   </si>
   <si>
     <t>Alhed Larsen er i Odense hos Hempel Syberg. Hendes søster Ellen (Elle) skal rejse til USA. Alhed kan bo en tid hos Julie Brandt (Pan) i København, og hun foreslår, at Johannes Larsen bor på pensionat, hos P eller hos Marie og Karl Schou.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/drJX</t>
   </si>
   <si>
     <t>Kæreste, lille Las.
 Som Du ser af Brevpapiret ere vi nu ude i Odense, og det er paa Falderebet med lille Elle. – Kl. er 8 og Kl. 9 skulle vi spise en bedre Aften: Kalkunsteg, koldt Bord Annanasfromage samt Vin naturligvis. Og Kl. 12 ½ glide de, - det skrækkelige Øjeblik nærmer sig med stærke Skridt. – 1000 Tak for Dit Brev i Dag, min Dreng. Saasnart Elle er rejst, skal jeg nok begynde at glæde mig til snart at se Dig. – Men det varer vist nok 8 Dage, inden jeg kommer, nu skal jeg jo først gaa til Tandlæge et Par Dage og saa skal jeg have et Par til at pakke og ordne mit Tøj. – Jeg skal naturligvis have Lagen, Haandklæder og Dækketøj med mig? Men vel ikke Køkkentøj?? Spørg Fru P. - - Jeg kan jo sagtens bo en lille Tid hos Pan, gid Du ogsaa kunde finde noget midlertidigt indtil P.s rejser, men det er jo ikke saa nemt at sidde her og give Raad skriftlig, Du maa jo se, hvordan det falder sig og om der viser sig noget fordelagtigt. Det var jo kedeligt at binde dig for altfor lang Tid i et Pensionat, saa vi ikke var parate til at flytte ud i P’s Lejlighed, saasnart de rejse. – Jeg er meget spændt paa at høre hvad Du bestemmer Dig for. I Morgen – altsaa naar Du faar dette Brev – er det Marie Schous Fødselsdag, hvis Du gaar derud saa Hils og gratuler fra mig, jeg ved ikke deres Adresse. – Kunde Du ikke komme en 14 Dages Tid i Pension hos dem eller P.s? - - Nu Farvel min Dreng – 1000 kærlige Hilsner fra Din egen Alhed
 20 – 1 – 99
 Jeg venter Rejsepenge
 Hilsen og farvel fra Elle</t>
   </si>
   <si>
     <t>1899-02-07</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hotel Phønix</t>
   </si>
   <si>
     <t>Ludwig Beethoven
 Berta Brandstrup
 Frederik Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Louise Brønsted
 Maren -, Erikshaab
 Joseph Haydn
 Bernhard Hirschsprung
 Fru Emma Hirschsprung
 - Holstein, Frk.
 - Jensen, Frøken, Erikshaab
 Marie Krøyer
 Peder Severin Krøyer
 Grethe -, København
 Alhed Larsen
 Otto Emil  Paludan
 Ellen  Sawyer
 Harris Sawyer
 Marie Schou
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
@@ -3393,95 +7005,50 @@
 Julie Brandt, Grethe, Johanne m.fl. har haft et "sold", og de blev ret fulde. 
 Johanne får for meget konfekt og slik, så hun lægger sig ud. 
 Ludvig Brandstrup har brækket benet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5f0I</t>
   </si>
   <si>
     <t>Hotel Phønix Tirsdag 7de Feb.
 Tak for de tilsendte Penge.
 Kære Mor! Alle de sidste Dage har jeg med Vilie ikke villet skrive hjem til Jer, for at I ikke skulde skuffes naar I aabnede det og den intet Telegram indeholdt. I Aftes Kl. 8 1/2 modtog jeg medfølgende Telegram fra Elle og saa var altsaa Aftentoget gået og I vilde ikke kunne have det før i Morgen Onsdag - Jeg vilde dog ikke have vovet at telegrafere det til Jer, da du udtrykke[ligt] bad om at faa det pr. Brev, men Hirschsprungs, hvem jeg straks ilede ind til at at glæde dem ["dem" overstreget] med Resultatet sagde, at naar jeg telegraferede det samme Aften, vilde Posten faa det med, saa I slap for at have Forskrækkelse af at se Telegrafbuddet. Jeg selv syntes ogsaa det var det ene rigtige. At Teleg. er afsendt fra Boston undrer os lidt; skulde det ikke været afsendt allerede fra New York - - og at Easman er i Boston, ved vi da nok. I Følge min Telegr. ["Telegr." indsat over linjen] Forklaring er det Ord jo ukorrekt. Spørgsmaalet er saa om der menes Appentane el. Appenton. 
 Det er kedeligt, for [et overstreget bogstav] jeg kan slet ikke huske, hvad jeg sidst skrev om. Mine to Gabrilowitschkoncerter har jeg da vist omtalt, de var saa aldeles vidunderlige. Men om jeg havde været til Middag hos Hirschsp. sammen med Hr. &amp;amp; Fru Krøyer, da jeg skrev, kan jeg ikke huske. Jeg havde min lyse Empire paa, havde det rigtig hyggeligt, spillede L'hombre sammen med Hr &amp;amp; Fru Hirsch. samt Krøyer jeg vandt 30 Ør, hvilket jeg var knusende stolt over. Forøvrigt syntes jeg kun middelmaadigt godt om dem. Nu spiller jeg 4hændigt med fru H. 2 Gange om Ugen Mandag og Torsdag fra Kl 1 - 2 1/2 efter en Del Smaating har vi nu begyndt paa Haydns Symfonier og skal dernæst til Beethoven ditto; det har jeg vældig Fornøjelse af.
 Forleden Aften var jeg til et aldeles glimrende hemmeligt Sold hos Grethe og Lugge; hemmel. fordi de ikke vilde have Tante Mis derop. Selskabet bestod af Frk. Holstein, Pan, Grethe Lugge og mig; Traktementet Æggesnaps, Appelsiner, Cacaoliquer og Vin; man var anmodet om at møde i Galla, saa vi straalede i lyse Toiletter. Og vi morede os, sådan rigtig knald - sagde Vittigheder og grinede sådan rigtig af Hjærtens Lyst Grethe og jeg var lige paa Ædruelighedens Grænse, - men jeg gik da stolt alene hjem Kl. 2. Jeg havde rasende Tømmermænd Dagen efter. 
 Nu er jeg desværre begyndt at blive fed, skønt jeg traver nogle almægtige Ture - f. Ex. til Hellerup - og kun spiser 1 Stykke Mad til Frokost, men det er alt det Masser af Slik, der falder af Konfekt og Is og Flødeboller i en Uendelighed; desværre ikke sådan, at jeg kan samle i Bunke, ellers skulde jeg sende Eder noget af den fine Konfekt. Det er nu kedeligt at have Anlæg til Korpulence, vil du hilse Far og sige det, for det har jeg nu. Jeg mødte i Dag Marie Hansen-Schou; hun har det minsandten ikke; hun var saa tynd så tynd bad mig hilse Be. hun begynder at tro at det er et ulykkeligt Ægteskab, siden hun ikke kommer. 
 Jeg tænker nærmest paa, hvor slemt det maa tære paa Fars Frimærker. At Lut virkelig har brækket et lille Ben i Benet helt nede ved Ankelen - det er vel Lægbenet - har I vel opnaaet at faa at vide. Jeg mødte Berta forleden; Lut var nok lidt utålmodig, men det gik da an.
 Onkel Frederiks Adresse har jeg forlængs sendt til Elle.
 5480 Rikgwood St. Chicago Ill. U.S.A 
 Husk at fortælle mig ["mig" indsat over linjen] om Gamle Marens Endeligt &amp;amp; Begravelse.
 Tak for Laan for Brevene!
 Hils Far, Pallam, Be og Pigerne saa meget fra mig og vil du saa ikke nok give Muntermand og Bobby de kærligste Kys fra mig.
 Hører jeg snart igen.
 Din Junge
 Jeg har måttet købe mig et Par nye Støvler Føj! Føj</t>
   </si>
   <si>
-    <t>1899-03-04</t>
-[...43 lines deleted...]
-  <si>
     <t>1899-04-06</t>
   </si>
   <si>
     <t>Thorvald Balslev
 - Bendix, Hr.
 Julie Brandt
 Thora  Branner
 Vilhelm  Hammershøi
 - Kroman
 Peder Severin Krøyer
 Andreas Larsen
 Johannes Larsen
 Gandenz Neiiendam
 Ellen  Sawyer
 Harris Sawyer
 Agnes Slott-Møller
 Albrecht  Warberg
 Laura Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Hotel Phønix ligger i Bredgade 37, 1260 København. 
 Alhed Larsens far A.C. Warberg var godsforvalter, og familien boede på Erikshaab, som var godsforvalterbolig under grevskabet Muckadell. Under grevskabet hørte herregårdene Arreskov, der var hovedsædet, Gelskov, Brobygård og Ølstedgaard. 
 Gandenz og Carla var formodentlig børn af hotel Phoenixs ejer Carl Neiiendam og hans kone, Vilhelmine. . 
 Det er uvist, hvad Vardeprojektet er.
@@ -3494,66 +7061,63 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/KPcv</t>
   </si>
   <si>
     <t>Hotel Phønix 6-4-99.
 Kære Be!
 Jeg ved ikke hvor forsigtig du endnu er naaet at blive over Ungens Helbred; for i Fald du er meget ængstelig, saa lad hellere en anden læse dette Brev for dig og vær ikke ked ved det; vi har nemlig Mæslinger her i Huset, og det var dog en lovlig ung Alder for den lille at faa dem paa.
 Efter her at have anbefalet dig Forsigtighed, vil jeg skride til Lykønskninger "i Dagens Anledning." Maa jeg herved paa det varmeste ønske dig et godt Aar, særlig naturligvisl Lykke til dit store Forehavende, at det da kan blive en nogenlunde præsentabel Unge.
 Jeg gaar ud fra at du er paa Erikshaab, hvor du vel nu forbliver indtil videre; det er storartet for Far og Mor at have dig igen, du er ordentlig deres Trøst i den ellers saa barnløse Tid! hør Be, er det da ikke dejligt at vi faar saadanne udmærkede Breve fra Elle. Jeg læste et forleden, som Far havde faaet, det var ikke særlig tykt med Oplevelser og Beskrivelser, for hun skrev næsten udelukkende om Eastmans - men det er spilleme da ogsaa nok, for man ser deraf, hvor glad hun er ved ham; hun ligefrem strømmer over, synes jeg over Lovtalen om ham - og saa skidt med Begivenhederne! Der maa vi rigtignok sige, at vi har været heldige, naar vi tænker paa, hvor voveligt hele det saa ud fra Begyndelsen. 
 Her har vi ellers haft en stilfærdig Paaske, stakkels Anna har ligget af Mæslinger og ligger endnu. Dr. Djørup siger, at de af os, der endnu ikke har haft det, kan være aldeles sikre paa at faa det. Jeg har jo ikke haft Mæslinger, vel? Jeg kan da ikke huske, vi nogensinde har haft dem paa Erikshaab. Jeg er meget gal i Hovedet derom, sikke et Tidsspilde! og hvis Carla og Gandenz faar det - uf, der er altid et farligt Halløj naar saadanne Unger ligger i Sengen. 
 I Tirsdags Middags fik jeg et lille Kioskbrev fra Thorvald, der var her i Byen. han havde først lige faaet at vide, at jeg var herinde i Paasken, men da han gjerne vilde se lidt til mig, bad han mig om at komme op paa Bernina Kl. 3 - Jeg var en lille Smule betænkelig ved det, men da det jo var ham selv, der tog Initiativet, gik jeg derop og vi havde det saa umaadelig fornøjeligt og hyggeligt en Times Tid, og nød en Kop tør Kaffe med Creme og Cigaretter; han saa efter min Mening ikke Spor mere gammel ud end han gjorde for et Aar siden, var frisk og livlig som altid, og vi snakkede udmærket sammen naar bare jeg maa slippe for at være forlovet med Thorvald, synes jeg udmærket godt om ham; og dersom vi nu begge har mistet en daarlig Kæreste og vundet en god Ven, hvad kan man saa egentlig forlange mere. - Sandsynligvis opgives Vardeprojektet, det lader til at være en underlig sløsevorn og uefterrettelig Mand, der ikke en Gang kan svare paa et Forretningsbrev, men rolig Gang paa Gang lader Th's Breve ubesvarede. Kroman, hvem Th. var oppe hos, mente slet ikke, der var Brug for et Seminarium, hvilket jo ikke gør Sagen mere indbydende..
 Jeg har været en lille Visit ude hos Tutte; det var morsomt at se hende en Gang igen hun har lagt sig en aldeles dejlig Unge til, en lille Pige sød og med klare blaa Øjne og hvidt Haar. Hun laa i Vuggen og fik Vælling af en Flaske; og denne Flaske holdt hun selv i sine bitte Hænder; og da den blev tom løftede hun den selv i Vejret for at faa det sidste med; det kalder jeg stort af en Unge paa 9 Maaneder. Tutte var tilsyneladende meget glad ved at se mig og sagde, at jeg med det første skulde inviteres derud til en L'hombre. 
 Klokken er saa mange, at jeg ikke kan naa at faa det af Sted i Dag; Elisa (vores Pige) er væk og saa kan jeg ikke gaa paa Posthuset, naar Anna ligger i Sengen. Derfor vil jeg foreløbig holde op og fortsætte i Morgen.
 Fredag Sikken en Smertensdag for mig i Dag, da jeg kom hjem fra min Morgentur opdagede jeg, at den lille Sølvpind i min Kæde var borte; jeg havde set, at den var meget slidt, men nu har den saa ikke villet holde længere i Sammenføjningen, jeg gik øjeblikkelig ud paa Molen igen og ledte ihærdigt, men uden Resultat. Sørgeligt! -----
 Forleden Aften var jeg med Pan hjemme hos hendes Forældre; det skulde kun have været en lille Visit, men jeg morede mig saa godt, at jeg erklærede til Pan, at jeg vilde blive. Af Interessandheder var der den blinde Bendix, en Broder til Victoria. Tænk, han vilde for ca 3 Aar siden tage Livet af sig, men naaede kun at ødelægge Synsnerven ved Skuddet, kom paa Hospitalet, kom sig, men var og blev blind, og nu lever han videre - ret fornøjet ved Tilværelsen er det da ikke ret mærkværdigt. Han er saadan, at man næsten ikke kan mærke paa ham, at han intet kan se; han færdes i Stuerne med største Lethed, ved præcis hvor alle i Stuen er, hvem der gaar og hvem der kommer, og dem han taler med ser han lige ind i Øjnene - hvor kan Mennesket dog! Han vil paa Landet nogen Tid i Sommer, men kan ikke finde noget Sted han spurgte mig ivrigt, om jeg ikke kunde tænke mig et Sted, han vilde gerne et Sted, hvor der var intelligente Mennesker, for ellers kunde han ikke holde det ud og saa skulde der være Skygge - om Egnen ellers var grim som Arvesynden gjorde intet; han er selv et meget intelligent Menneske, gennemdannet og vist kundskabsrig. Kunde I tænke Jer noget Sted? Jeg har sagt Pan, at hun skulde faa de nærmere Betingelser at vide, f.Ex. Betaling o.s.v. Jeg fik en saa knusende Interesse for Manden. [ulæselig] lille Dreng der bor der hos dem holder meget af ham og aner ikke, at han er blind, saa lidt mærkeligt altsaa, er det dog ikke besynderligt? 
 Jeg har været paa den frie, den er brillant i Aar! Jeg synes, at Las' to store Billeder er dejlige. Det er kedeligt, at I ikke kan faa dem at se, der er saa mange storartede Billeder. Fru Slot Møller har et helt vidunderligt Folkevisebillede. - naa ja, det kan jo slet ikke nytte at begynde paa at nærme sig af dem. Begge Hammershøi's var udmærkede, selv Krøyer var morsom og god i Aar. Paa Charlottenb. har jeg endnu ikke været, efter hvad Viggo siger er den ogsaa nok værd at se, men selv om en Del deraf er godt, er der dog meget Skidt iblandt. Sig til Mor, at hun skulde tage sig en lille Tur herind for at se Udstill. og saa høre Skærsommernatsdrømmen som de jo giver for Tiden paa det kongelige. Hun er jo altid velkommen hos Tante Dis, og nu da de har levet saa stilfærdigt i Vinter, kan der vel nok blive Raad til det. - Saa, nu har du faaet 8 Sider fuld af Fortælling, nu maa du nøjes med det. Du bliver nok 27 Aar i Dag, det er spilleme snart høje Aldre, vi præsterer. 
 Ungdommens Roser smaa
 Pluk dem før de forgaa!
 Farvel lille Be, og lad mig se, at du fremdeles har det godt! Hils alle hjemme paa det varmeste fra din Junge.
 Hils din lille Mand og Barn!</t>
   </si>
   <si>
     <t>1899-5</t>
   </si>
   <si>
-    <t>Ellen  Sawyer</t>
-[...1 lines deleted...]
-  <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
-- Schofield
+Joseph Sawyer, Harris' far
+William Henry Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1591</t>
   </si>
   <si>
     <t>Ellen Sawyer glæder sig til at se den lille dreng, som hun ønsker alt godt. 
 Det er sjovt, at Dudley Pray er populær.
 Vejret er godt, og luften er ikke så tung, så Harris Sawyer hoster ikke meget. Hans mave gør knuder hver måned omkring den 1., så det skyldes nok nervøsitet pga. husleje og andre regninger. Helt rask bliver han dog næppe, før de slipper for at bo sammen med hans familie. Ellen og Harris vil gerne have et pænt og sirligt hjem, men de er på dette område i mindretal i forhold til Harris' familie.
 Ellen og Harris tager på udflugter i weekenden. De har været på en ø med et fort og på Nantucket. En dag var de i Cambridge på besøg hos flere af Harris' gamle lærere og studiekammerater. Harris udviste stor stolthed over at være blevet gift.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hOav</t>
   </si>
   <si>
     <t>Bellevue St. 27
 Kære Mor!
@@ -3587,132 +7151,50 @@
 Det vides ikke, hvem klaverlæreren Ida ellerAage Meyer var. 
 "Samfundet" er Studentersamfundet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0426</t>
   </si>
   <si>
     <t>Albrecht Warberg er fyldt 60 år.
 Johanne/Junge beder sin mor sende noget tøj og et cigaretetui. 
 Johanne m.fl. skal i teatret, og billletterne var dyre. Hun har været på landet med Carl Neiiendam og Frøken Julie.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mGlE</t>
   </si>
   <si>
     <t>Hotel Phønix. 16de M. 99.
 Kære Mor.
 Tak for dit sidste Brev med Beskrivelsen om Fars Fødselsdag; jeg opdagede med en Betagelse, som jeg ikke kan beskrive, at det var 60 Aar, Far blev; jeg synes det er et vældig epokegørende Tal at komme til, synes I dog ikke ogsaa det? Jeg glæder mig stadig, at [”at” overstreget]til det Brev; han maa ikke snyde mig for det, - Grunden til at jeg skriver i Dag er den, at jeg saa gærne vilde bede dig om at sende mig min graa Cyclenederdel, som hænger i Garderoben oppe paa Loftet uden for min Dør; maaske jeg vil sælge den til Pan og så selv faa mig en blaa; mine lyseblaa Liv passer saa daarlig til den graa Farve; desuden er den daarlig forneden, og da Pan er saa kort, kan det gaa helt bort, naar hun faar den. Hvis du med det samme vil sende noget af mit Sommertøj, saa har jeg det jo, men det maa du nu ganske som du selv vil; men jeg vilde sætte meget Pris paa, om du vilde sende Nederdelen saa hurtig som mulig. Oppe paa mit Tobaksbord ligger et Cigaretfutteral, et stribet Metal – hvis du vilde stikke det i Lommen paa Kjolen; Har Du ikke en Hilsen til mig fra Pans Krave? mon den ikke findes paa Erikshaab. 
 Jeg vilde naturligvis gruelig gærne have, hvis du nemt kunde finde det graa Tøj, der blev levnet og saa den spanske Trøje, jeg fik syet til, men jeg ved ikke bestemt, hvor det ligger.
 Hvis du nu vilde, kunde du gøre mig en stor Tjeneste; derved at jeg har ingen Sommerskørt jeg har tænkt mig at jeg kunde faa et pænt af min mellemblå Sommerkjole, den, hvor jeg har de Strimler, som jeg fik af Madame paa Livet; hvis Jomfru Poulsen kunde sy et pænt Skørt af den, slap jeg jo for at købe et, de færdige Skørter er saa Pokkers dyre; mit gamle rødstribede linnede Skørt passer mig saa udmærket, er bare en Ubetydelighed for kort; jeg vil gærne have en bred Skraalinning foroven. 
 Men hvis du nu ikke synes, du gider have med det at bestille, vil du saa sende mig den Nederdel ogsaa; saa vidt jeg ved, ligger den i den store Kiste ved Syltetøjskabet. 
 I Aften skal vi saa i Theatret, hine Theateraften fra i Efteraaret; det er – maa jeg indrømme Lugge – saare vanskeligt at faa saa mange Hoveder forenet under 1 Hat; især da vi jo skulde se Carmen, nu havde vi en Gang lovet Olof det Stykke, og han holdt ikke af, da jeg begyndte at tale om et andet; folk er fuldstændig syge, naar Carmen gaar; du kan tænke dig, jeg maatte give 1,75 for de daarligste, el. rettere de billigste Pladsen der er i Theatret; de koster ellers 0,75; jeg forsøgte baade i Aftes og i Morges, da de gik til forhøjet. Sjoverne havde opkøbt næsten alt; de kender Skam deres Pappenhejmere, de Sjovere. Min eneste Trøst er, at i Aftes, da jeg var derhenne, sad de med bedrøvede Miner og saa paa Uhret, der gik til Theatertid; ”Fruen fra Havet” gik paany indstuderet og de har åbenbart tænkt sig at gøre gode Forretninger, mens Folk tilfældigvis ikke har følt Trang til ”Fruen fra Havet.” Jeg gottede mig. 
 I Aften var jeg til en aldeles storartet Musikforeningskoncert og jeg har set ”En Skærsommernatsdrøm”, var forleden paa Landet med Hr. N og Frk. Julie, ude paa deres Villa, hvor jeg imponerede dem med at tale Engelsk med en eng. [”eng.” indsat over linjen] Trainer; deres Villa er lige ved Traverbanen. – Jeg har været til Spilletime hos Ida i Dag 2 ½ Time gav hun mig. Og jeg lærer at tale Tysk - - kort sagt, der er ingen smalle Steder, jeg har det udmærket, kan I tro. – Det var kostelig med os, der antog Aage Meyer for en Finlænder. I Lørdags var jeg igen i ”Samfundet”, der var en morsom Debat om Fredssagen.
 [Skrevet på hovedet øverst s1:]
 Jeg har en slem Fornemmelse af, at alle mine Breve er mere el. mindre forvirrede; men jeg skriver dem gærne om Efterm. samtidig med at jeg læser med Børnene eller ogsaa under deres livlige Underholdning eller mens de øver sig. Og altid skriger Gøjen som den var betalt. Du skal snart faa et Formiddagsbrev fra mig. Denne Gang kun mange Hilsner fra Eders Junge.</t>
-  </si>
-[...80 lines deleted...]
-Hvordan gaar det med Thoras Hals??</t>
   </si>
   <si>
     <t>1899-08-24</t>
   </si>
   <si>
     <t>Louise Amstrup
 Thorvald Balslev
 Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Niels Elgaard Amstrup
 Jørgen -, Erikshaab
 Olaf Jensen
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Rosendal
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, og Albrecht Warberg boede tit der, når han var til behandling for sin astma i København. 
 Lille Olaf er muligvis Julie/Pan Brandts søn. Thorvald er muligvis Thorvald Balslev. 
 Det vides ikke, hvem Amanda var. Christiane og Thomas, som skulle giftes på Sandholt, var muligvis ansat ved denne herregård. 
 "Amstrup sagde til mig, at det havde været rent galt, siden vi saaes": Louise Amstrup på Ølstedgaard var psykisk syg; formodentlig bipolar.</t>
@@ -3790,238 +7272,50 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V9wD</t>
   </si>
   <si>
     <t>Fru Laura Warberg
 Erikshaab
 Højrup St.
 Fyen
 [I brevet:]
 Søndag
 Kære Mor!
 Tak for Dit Brev, det var morsomt at høre hjemme fra en Gang, nu maa jeg ogsaa se at skrive lidt til Jer en Gang imellem, det er en sær Skik jeg der har fået indført aldrig at lade høre fra mig, jeg maa se at forbedre mig. Jeg haaber, at du har faaet Prøverne fra Magasin du Nord han lovede at sende dem i Gaar, men det maa jo være en Fejltagelse med de 33 Øre Al. for Gardinsirts, det billigste de har er til 38 og 42, men kan du saa ikke nøjes uden Undergardiner Mon det har været fra Wessel dem tante Visse fik, han deroppe paastod nej. --------
 Saa var det Julegaver til Elle; ja, jeg ved virkelig ikke; nu har hun jo en pæn Forsyning til Kaffebord og naar hun ["naar hun" overstreget] men men har hun Lyseduge? Jeg vilde foreslaa at en gav hende en smuk Lysedug og saa de andre 3 en Toiletpude rigtig smuk og to Pyntehaandklæder, det var da ikke saa svært at sende; det er mit Forslag, nu kan du jo skrive, hvad du mener om det og saa hvor meget saa nogenlunde, at I vil koste paa det, saa skal jeg nok besørge det. -
 Lugge er vist temmelig rask nu igen; jeg var sammen med hende forleden Aften ude hos Pan, men det var ellers Synd at sige, at vi dyrker hinanden for meget; jeg var bleven bitter, fordi det altid er mig der skal komme til hende og hun aldrig kan se op til mig; men jeg blev lidt flov, da jeg hørte, at hun havde været syg. Hendes Kaabe kan absolut ikke farves, siger hun; hvad saa? Skal jeg gaa med hende ud at købe en Kaabe; synes du en billig eller en solid, fleraarig? ---------------------------------------------------------
 Her har vi det med Sygdom Frk Julie har ligget i snart 8 Dage af Gigt baade i Hoved og Ben; alt det, hun da maa døje med den infame Gigt, det er dog en trist Sygdom. Desværre har jeg måttet indstille min Øvning; jeg var ved at fortvivle, men nu har jeg faaet det indrettet saadan, at jeg øver mig nede i Selskabslokalerne om Formiddagen, saa nu er mit Humør steget igen. – Du kan tro, jeg alligevel savner den gode Luft ude paa Landet, herinde er frygteligt nu inden man vænner sig lidt til det; og saa er Børnene da helt som tossede til at lave Ufred her, eller maaske mærker jeg det mere herinde, hvor de kun har disse to Stuer til at regere i. Jeg er af og til ved at blive smaatosset over dem, og saa har Landopholdet gjort dem saa uartige, at jeg næsten ikke kan tumle dem; jeg er tit helt modløs over det og tænker ikke med Glæde paa Vinteren; især gør Gandenz mig mange Knuder, han gør Vrøvl til alt hvad jeg siger til ham - - - uh ha! Men hvad skal man sige, jeg er naturligvis alt for god ved dem, saa til syvende og sidst bliver det vel min egen Skyld, jeg maa til at tage mere energisk fat paa dem. Elna er min Trøst, maar Børnene er i Seng om Aftnerne, saa lever vi igen og nyder Livet med Kaffe og Kager og af og til en stille Cigaret. – 
 Og saa maa jeg til at gaa lidt mere ud, jeg har været saa meget hjemme siden vi kom fra Landet. – Men vil du fortælle Far, at Vor Herre lige knap er mig saa meget imod, som han har været, jeg opdager dog Tid efter anden Ting, der kan tyde paa gode Tider hos Manden. ----------
 Jeg har Gudskelov kun en eneste Gang været nede i Familielivet siden vi den 4de Okt. flyttede ind til Byen, men det var ogsaa en fæl Gang; der kom en Herre ind mens jeg var der og Neiiend præsenterede ham for nogle af de andre, men ikke for mig – ja, han er en sød Sjæl Og saa de fine og smagfulde Spøgefuldheder, han kan tillade sig; f.Ex. da jeg den Aften havde min grønne Kjole Empirekjolen paa og skulde gøre mig tynd for at komme forbi Fru Neiiend, sagde han ”Det er ellers ikke den Slags Kjoler man tager paa, naar man bliver tyndere!” Du forstår vel nok? Ok! Men det regner vi for fin Udtryk. -----------
 Jeg har for Resten benyttet mine lange Formiddage og Frk. Julies Sygdom til at tage nogle ordentlige Cycleture mest i Retning af Lyngby, helt ud til Søllerød; de Skove deromkring er saa aldeles vidunderlige. I Gaar var Pan, Viggo og jeg i Elmelundskov i Nærheden af Gentofte; som Vejret ogsaa er i al denne Tid, I nyder det da rigtig hjemme. Paa den Tur drev vi for længe ud i Skoven og da vi havde forskellige smaa Forhindringer løb Tiden fra os, saa det saa galt ud med at naa hjem til Middag 2 ½; da jeg særlig i denne Tid herser svært med Børnene og Elna for at faa dem til at være præcise med den Middag, kan du nok tænke, at jeg svært nødig vilde komme for sent; jeg sagde Farvel til de andre og satte i vild Spurt ad Staden til; jeg tror aldrig i mit Liv jeg har kørt saa vildt, men jeg naaede da at køre herind ad Porten 8 Min over halv ildende gloende rød i Hovedet Skønt Vor Herre ellers næsten aldrig opholder sig nede i den lille Baggaard som jeg maa passere med Cyclen, skulde han naturligvis netop staa der; han lo lidt ad min Rødmossethed, men sagde for Resten ingen Ting; det var Synd at sige, at han blander sig for meget i Lejlighedens Anliggender. ----------------------------
 I Dag, da jeg spillede nede i Selskabslokalerne, kom en af Tjenerne og sagde, at en Herre ønskede at tale med mig ind tren lille [ulæseligt] og vilde have mig med paa en Cycletur, hvad jeg imidlertid ikke kunde; men vi sad dernede og snakkede i en Times Tid; vores Herskab var taget paa Landet, saa der var Fred
 Farvel
 Nu skal Brevet af Sted
 Hilsen Junge</t>
   </si>
   <si>
-    <t>1900-01-08</t>
-[...186 lines deleted...]
-  <si>
     <t>1901-05-10</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Christine  Mackie
 Otto Emil  Paludan
 Robert Schumann
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Emil Aarestrup</t>
   </si>
   <si>
     <t>Amerikaplan: Johanne C. Larsen rejste i 1903 til Boston for at besøge sine to søstre, der begge var gift med amerikanske mænd. 
 Det vides ikke, hvem Viggo var. Familien kendte flere, der bar dette navn. Grete kendes heller ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3790</t>
   </si>
   <si>
     <t>Johanne C. Larsen ønsker tillykke med fødselsdagen og sender gave. Hun beder Louise Brønsted hilse Julie/Pan Brandt og bede om brev. Og hun ønsker, at Louise henter et sanghæfte hos Berta og Ludvig Brandstrup. 
 Johanne, Astrid/Dis og Andreas/Dede Warberg har været på måneskinstur.
 Johannes Amerikaplan er blevet vel modtaget. Hun har fået brev fra Viggo og skammer sig.</t>
   </si>
@@ -4071,167 +7365,50 @@
     <t>https://fynboerne.ktdk.dk/d/swxm</t>
   </si>
   <si>
     <t>[Fortrykt:]
 A.C. Warberg,
 Godsforvalter,
 Erikshaab pr. Højrup St.
 [Alt andet end det første "A." er overstreget]
 ---------------------
 [Håndskrevet i brevet:]
 Gothersgade 129,1 
 28 Sept 1901
 Kæreste lille gode Junge!
 Mine allerbedste og mest indholdsrige Ønsker for Dig i alle Måder! 
 Jeg vil sige til Dig, det samme Du sagde til min sidste Fødselsdag: Gid der må komme noget ud af! noget godt, Junge! noget helt extra godt, som Du fortjener det. Fremfor alt ønsker jeg Dig en fastere – stærkere – mere glad Tro på Dig selv og Dine Forhold. 
 Uden Tro når man intet – og mener dermed: Tro på det, man gerne vil. – Efter dette åndige vil jeg gå over til at piske Dig. Sundhed og Helse – at Du må blive tyk og fed – god og glad. 
 Hvordan mon Du dog har det? Jeg var helt bekymret over Dit Udseende, da jeg rejste! 
 – Men Junge – sikket Vejr! Det er da ikke set i Mands Minde – siger de Gamle – at sligt har varet fra en hel Sommer til så sent.
 Det er næsten Synd at være i Kjbh. i – men fra dette No er der jo rigtignok vidunderl. smukt. Jeg var oppe at svælge på Rosenborg i Går – gik til jeg ikke kunde mere – der er besynderligt – med al det, der virkel. har stået så længe. 
 Vi skal til Charlottenlund i Morgen – Mor – Mis – Lugge jeg. Jeg skal ud til Bertas nu – træffe [ulæseligt] – den herlige – altid uforlignelige. Det er dejligt at være her – og ej ueffent at tage den så særdeles med Ro.
 Vil I ikke sende Mor nogle Visitkort fra hendes Havestueskrivebordsskuffe samt et Parti Frimærker. Elna tør jeg ikke gå til, da Pan har sat mig op på, at jeg da også må gå til de [ulæseligt] og det ved jeg ikke, om Du ønsker?
 Hermed alle Hilsner til Dig og Agraren (som muligvis forefindes!) 
 fra Dis</t>
   </si>
   <si>
-    <t>1901-10-21</t>
-[...115 lines deleted...]
-  <si>
     <t>1902-09-26</t>
   </si>
   <si>
     <t>Vilhelmine von Sperling</t>
   </si>
   <si>
     <t>Ulæseligt vejnavn</t>
   </si>
   <si>
     <t>Julie Brandt
 Thora  Branner
 Louise Brønsted
 Marie Juul
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Ellen  Sawyer
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Vilhelmine von Sperlings søster hed. 
 Pan var Julie Brandt. Læssøgade: Flere medlemmer af Balslev-familien boede som studerende hos deres moster i læssøgade i København. 
 Juuls: Evt. Marie Juul med familie. 
@@ -4274,436 +7451,83 @@
 Vilhelmine von Sperling
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Albrecht Warberg døde på en klinik i København 30. september 1902.
 Erikshaab var Warberg-familiens hjem. Munter var deres hund.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2668</t>
   </si>
   <si>
     <t>Nicoline von Sperling har fået telegram fra København og et brev fra sin mor, som genfortæller, hvad Julie/Pan Brandt har sagt. Von Sperling tænker meget på børnene og især på Christine, som er så langt væk. Hun er også ked af det på egne vegne, for hun har mistet en ven og rådgiver.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MwKy</t>
   </si>
   <si>
     <t>Kære Fru Warberg! I Mandags Kl 8 fik vi at vide, at Palludan var kaldet til K, og igaar Kl 2 kom saa det afgørende, men jo langt fra uventede Telegram. I Dag har jeg havt Brev fra Moder, som genfortæller, hvad Pan har sagt. Og De véd nok, at jeg ikke gør andet end at tænke paa Dem og Deres Børn. Saa er det den ene og saa den anden, men af Børnene tænker jeg mest paa Christine, som er saa langt borte og ikke gift, som Ellen. Jeg véd, at han ikke vilde slippe Dem et Øjeblik i den sidste Dag, og tvivler ikke om, at Deres Savn bliver størst af alles. Hvad skal vi sige? Skal vi bruge den gamle Verselinje: "Jeg satte min Lid til Gud og til slet ingen anden Mand!" Saa har jeg ogsaa sagt Dem, at jeg tænker meget paa mig selv og synes, at jeg har mistet min Raadgiver og en trofast Ven, og der er mange, der ikke blot tænker paa Dem og Børnene, men paa sig selv, fordi de synes, at han er svær at undvære. Og sammen med at være saa bedrøvet kommer saa den store Taknemmelighed.
 Mon De kommer hjem i Dag? Hvor maa der dog være tomt paa Erikshaab. -
 Alix Bondesen sender Dem og alle sin mest deltagende Hilsen, og vil De fra mig hilse hvem de har hjemme af Døtrene og Paludan og - Munter.
 Deres heng. Line Sperling. -</t>
   </si>
   <si>
-    <t>1902-10-09</t>
-[...312 lines deleted...]
-  <si>
     <t>1903-04-24</t>
   </si>
   <si>
     <t>Erilke -
 Julie Brandt
 Rasmus Christiansen
 Andreas Larsen
 Johan Larsen
 Peter Magnussen
 Nikoline Poulsen
 Christine Swane
 Fritz Syberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Johannes Larsen er i København, hvor han maler i Zoo, og man skal til at åbne Den frie Udstilling.</t>
   </si>
   <si>
     <t>Lysse er syg med feber og hoste, og Alhed må sidde ved hans seng hele tiden. Johannes Larsens breve er lyspunkter, for det er svært at få alt til at hænge sammen.
 Fritz Syberg (Kunstneren) har foreslået, at man skal slutte sig til Kunstnernes Efterårsudstilling i stedet for at udstille hos Winkel &amp;amp; Magnussen. 
 Man har ikke haft meget sne i Kerteminde, men en Nikkoline er frosset ihjel. 
 Alhed har måttet tømme torumsspanden (en lokumsspand?). 
 Alhed venter på Christine Larsen (Uglen), som skal komme og hjælpe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2WTI</t>
   </si>
   <si>
     <t>Min egen, kære Las!
 Jeg maatte desværre lægge lille Lysse i Seng i Gaar, det var bleven meget værre i Forgaars Nat, saa jeg turde ikke lade det blive ved at gaa hen. Jeg masserede ham med varm Olje og lagde Vat paa Bryst og Ryg. Endnu i Nat var han temmelig daarlig og havde Feber men i Dag synes jeg dog Hosten er lidt løsere, det syder og koger meget for Brystet det er vist Tegn paa at det er løsnet. Han er en lille vanskelig Kal, naar han er syg, jeg maa sidde ved hans Seng hele Tiden, ellers klynker han og rejser sig op i Sengen, saa [jeg] har haft et utrolig [noget af papiret mangler] med at faa hentet Kul og Vand og lavet lidt Mad og redt Senge o.s.v. Jeg glæder mig vældig til Uglen kommer, kan Du tro. – Dine Breve er Lyspunkterne hver Dag, Du er knusende sød til at skrive til mig, hvor kunde Du dog faa den vilde tanke at det skulde irritere mig, at Du skrev hver Dag! – Det er vældig, hvor det er falden med Regn nu og Barometret staar jo uhyggelig lavt. Bare vi dog maatte tage nogle Dages Solskin. Kunstneren var her vist 3-4 Timer i Formiddags, han kom hjem i Gaar og gaar ogsaa og venter paa Sol[sk]in. Han har funderet [paa], at vi skulde slutte [os] til Kunstnernes Efteraarsudst. I St. for at udst. Hos W &amp;amp; M. Sikre os et Stk. Væg til egen Ophængning samt u.C. Ideen er jo god, men jeg kan ikke tænke mig, at de gaar ind paa alt. Han vilde skrive til Dig og R. Christiansen om det.. – Hør mine 2 kasserede Billeder?? Jeg har lovet Pan og Erilke, at maatte aflevere dem. – Nej, vi havde næsten ikke Sne her, men allerede hen ad Odense faldt der meget. Det var Nikkoline der frøs ihjel som Du vel saa i Pol. Du skriver, Du har hentet Dine to Billeder hos Lus, men der var jo 3? - - 
 Tænk, jeg maatte slaa torumsspanden ud i E[fter]middag, jeg har bleven [noget af papiret mangler] at se det an, om den [noget af papiret mangler] kunde holde sig til Du kommer i Dag opdagede jeg, at den flød over saa maatte jeg jo til det. Det var rædselsfuldt, og saa var den saa tung, at jeg knap kunde slæbe den! – Nu har lille Lysse sovet en Timestid, han ligger helt stille i Aften uden at hoste, saa jeg kan ikke vide, om vi ikke er over det værste nu. – Kl. er 8 ½ og der har ingen Ugle vist sig endnu, saa hun er vel ikke kommen alligevel. Puf har faa[et Lov til], at faa [ordet overstreget] være [oppe ti]l hun kom, men han begynder at blive meget søvnig nu. – Naa nu Farvel min Dreng, jeg skal hilse Dig fra Puf han er saa flink. Hilsner og Kys fra
 Din Alhed
 24nde April 03</t>
-  </si>
-[...37 lines deleted...]
-Johannes Larsen</t>
   </si>
   <si>
     <t>1903-04-28</t>
   </si>
   <si>
     <t>London
 Zoologisk Have, København
 Kongens Nytorv, København</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Julie Brandt
 - Brøchner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Poul S. Christiansen
 H  Fledelius
 Svend Hammershøi
 Andreas Larsen
 Johan Larsen
 - Lebbemand
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Kristian Møhl
 Marie Oppermann
@@ -4787,161 +7611,97 @@
 Italia
 Poststempel
 [Skrevet af ukendt:] fra Junge om Peter Bichel forlovelsen
 [På kuvertens bagside:]
 Poststempel
 [Skrevet af ukendt:] 13 Nov 1903
 [I brevet:]
 8 – 11 – 03 
 [Øverst lodret på første side har ukendt person anført et regnestykke] 
 Kæreste lille søde Disserbein!
 Endelig faar jeg sanket Energi til at skrive til dig, maatte nu Aanden ikke straks stikke af igen, men blive her og være lidt godt over mig! Tak for Dine Breve derude fra; du synes mig ikke ret at være i den rette Himmel - - hvad? Saa vidt jeg husker (jeg har ikke dit Brev her og gider ikke godt gaa ned efter det) skriver du ikke noget om, at du har faaet to Breve fra mig - et som var skrevet den sidste Erikshaabs Aften, men det har du vel. I dem begge glemte jeg at skrive, at dine Skakke–Fotografier er lagt i Fremtidens Haand; man har nemlig travlt. Man arbejder nemlig saa rent utroligt med alskens Skyldraad. Lige til 12-1 om Natten arbejder man. Den eneste Fordel derved er, at andre faar en utrol. Masse Nattesøvn i den Anledning. Saa du maa tøve! og stole paa, at der er absolut er ingen Tid til at lave Billeder hverken til dig eller nogen anden. 
 Saa er der det andet Forretningsanliggende. Min ”Skyld” til dig. Ja, der er det penible at jeg netop vilde have skrevet og spurgt dig om, hvordan det har sig, for jeg aner det ikke. Fik du ingen Penge af mig? Hvis du ikke gjorde det, er Sagen klar nok: jeg skyldte dig 12 Kr (Natkj.) + 2 Kr. (Svamp) og deraf skal jeg give Hr. Skakke de 4 for Billeder, altsaa skylder jeg dig 10. Du kan vist selv bedst huske om du fik nogen hos mig eller ikke. Skal du sende 10 Kr. til dem og giver Adr.? Da jeg ikke ved noget med Bestemthed har jeg ingen sendt.
 3de Forretn. Pans Kaabe var jo i Flyttevognen alligevel; Pakmesteren kom tilbage hertil og ham fik jeg til at tage Pe[ulæseligt] og en stor Pakke med sig til at putte ind i Flyttevognen. I maa da have funden den og givet Pan den for længe siden ? ? ?
 Pakken staar i de [ulæseligt], men du aner ikke hvor det var svært at finde det hele. Jeg havde dog for Resten været forberedt paa langt større Fadaiser end dem jeg har begaaet. – Nu har jeg fastsat min Rejse til Staden og jeg haaber, at jeg ikke skal bestemme mig om; Torsdag d. 19de fra Odense og jeg glæder mig kolossalt – ikke mindst til lille Alfred, hvem du nok gaar og finder bedre og bedre?
 Hvad mig selv angaar, saa har jeg det brillant; jeg spiller til min egen Tilfredshed – det gaar saa grinagtig let for mig i denne Tid og saa læser jeg med Lidenskab. Jeg læser Ibsen – ja, jeg studerer Ibsen kan jeg sige, slæber hele Tasker fulde af hans Bøger med hjem og læser saa de glimrende Lambek Kritikker - lige efter, det er en sand Svir, og jeg studerer Brandes: Henrik Ibsen og jeg studerer Bierfreund: Florenz. Denne sidste kunde jeg ikke staa for da jeg traf den i en Boghandel i Odense, købte den for 3 store Kroner [skrevet under sidste ord ”Kroner”] og har nu i Aften læst om Fra Giovanni – alias: Beato di Angelico – alias: Fiesole. – ham der har lavet alt det vidunderlige overjordiske i Museo di San Marco i Florenz. Du ved, at den tyske (svenske) Maler skrev til dig at du maatte endelig se S. Marco Kloster i Florenz og jeg sad og maabede og vidste ikke rigtig hvad det var; senere gik det op for mig, at det var det herlige Sted, hvor jeg gik og fik Kvalme af Begejstring og hvor Tutte og jeg maatte lade vore amerik. Misser passere, for at vi alene kunde nyde Herlighederne. Det var det vidunderligste jeg saa af Kunst i Florenz. Ogsaa Bierfreund er meget begejstret. hm! hvilket jo altsaa geraader hans Smag til Ære. Hvorledes gaar det med Herzeriet giver det stadig smaa Livstegn med Omsvøb fra sig? Skriver Målerne noget? Hvad siger lille Alfred for godt? Saa vidt jeg har forstaaet det, har han heldig overvunden mig som Skær, hvorpaa der jo maatte strandes. Han skrev lidt forblommet derom. Det er igen [ulæseligt]gaards Ord i Elsa Finnes Mund. Saa snart Haabet dør, dør ogsaa Kærligheden. Hvad? tror du ikke.
 Naa – Pallams Stue er bleven nydelig kan du tro. Hvem der ser den er begejstret og den er ogsaa ganske overordentlig smuk. Et dejligt rødt Gulvtæppe har vi fået, en smuk Messinglampe, to smukke Lysestager - Møblerne er jo dejlige. Chatollet ikke til at stå for. Nye Gardiner – samme Slags som de gamle. –
 Der sad jeg skam og faldt i Søvn. Klokken er lige ved 11, da ["da" overstreget] jeg ville oppe paa mit Værelse, der jo ser ud ganske som før, men ak hvor længe varer det før ogsaa det kommer under ”Forvandlingens Lov.” Naa, jeg er nu ikke mismodig, det er man jo ikke, naar man er i Ballonen – du husker vel Elles gamle Udtryk for, naar der var Fart i en – åndelig ment. Du er vel ikke ked af, at du skulle rejse – jeg kan ikke rigtig blive klog paa dig; et Sted skriver du, at du længes efter at komme ”ud” og et andet noget om at der endelig maa ligge Brev til dig nar du kommer til Nervi træt og sløj el. lignende - Hvad er den rette Mening (? Lad mig høre lidt nærmere om denne Sag. Jeg tror nok, at jeg p.Gr.a. Søvnighed maa sige Stop for i Aften bare jeg vidste, om du faar dette i Kbhvn. eller ej; I skrev ikke noget om, hvor længe Rejsen var udsat, saa det vidste I vel ikke. Farvel lille Dis og Lykke paa Rejsen, lad mig se, du holder Halen højt. 
 Skriv snart. Hils Hirschsps.
 Din Junge.
 Kære Dis!
 Bare to Ord Posten er der! Jeg er lige hjemkommen fra Kbhv. Du maa skrive til Mor, hvad tænker du dog paa? Hvor kan du lade hende gaa i den Pine og Uvished og for Peter er det jo stor Skam
 Skriv nu
 H[ulæseligt] T.</t>
   </si>
   <si>
-    <t>1903-12-27</t>
-[...21 lines deleted...]
-  <si>
     <t>1903-12-29</t>
   </si>
   <si>
     <t>Sortedams Dossering 25
 Italien
 Eden Nervi</t>
   </si>
   <si>
     <t>Peter Bichel
 Julie Brandt
 Alfred Goldschmidt
 - Hornemann, Peter Bs ven
 Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Astrid Warberg og Peter Bichel var forlovet en tid i 1903. Alfred Goldschmidt "kom imellem", og Astrid brød forlovelsen for i stedet at gifte sig med Goldschmidt.
 Peter Bichel blev gift med Grethe Jørgensen, som en tid boede sammen med Astrid W og Christine Swane på Bülowsvej i København.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid, 1903-12-29, 2404</t>
   </si>
   <si>
     <t>Laura Warberg er dybt skuffet over, at Astrid har brudt forbindelsen med Peter Bichel. Laura er nok i Boston, når Astrid kommer hjem fra Italien.
 Johanne har besøgt den mand, der kom imellem Peter og Astrid, og det er Laura ked af.
 Astrid vil formodentlig fortryde sin beslutning.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ym43</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Signorina Astrid Warberg
 Villa Castella
 Eden Nervi
 via Genua
 Italia [De fire linjer adresse i Italien overstreget]
 Danimarca
 Sortedams Dossering 25
 Copenhague
 [På kuvertens bagside:]
 Poststempler.
 [I brevet:]
 d: 29/12 –
 Kære Astrid!
 Jeg bliver ved at skubbe det hen med dette Brev, det er ikke saa let for mig, for jeg kan ikke se anderledes paa Sagen, end jeg hele Tiden har gjort. Peter har været hos os baade Juleaften til Juletræ, Juledag til Middag og i Søndags Aftes. Vi ser alle noget saa sjældent elskeligt i ham, jeg kan ikke komme over den Sorg det er mig, at min Putte, hvem jeg hidtil har været saa stolt af, ikke kunde ”passe til” et saadant Menneske! Som Du har skuffet os! og Peters Ven Hornemann, der skrev saa kønt til Dig og var saa glad ved Partiet. Jeg vil antage, at naar Du kommer hjem, saa er jeg rejst til Boston: Du maa jo nu i Vinter for Alvor tænke paa at skaffe Dig en Livsstilling, vel foreløbig en Plads ved et eller andet. – Johanne gjorde mig den Sorg at rejse ud og besøge det Menneske i Julen, som har krænket os saa haardt og hvem jeg aldrig tilgiver, at han kunde gaa mellem Dig og Peter og ødelægge Din Fremtid. Men dette skal nu være det sidste jeg skriver om det; jeg kan jo intet forandre og Du maa jo saa tage Fremtiden, som den bliver. Der kommer sikkert en Tid, da Du bittert fortryder dette Brud!
 Hilsener fra Mor.
 Pan beder mig hilse Dig.</t>
-  </si>
-[...39 lines deleted...]
-JL.</t>
   </si>
   <si>
     <t>1904-11-14</t>
   </si>
   <si>
     <t>København Ø
 3.</t>
   </si>
   <si>
     <t>USA
 Boston</t>
   </si>
   <si>
     <t>Skovagervej 5, c/o Allan Kern, 2920 Charlottenlund, Danmark
 Ellensvej 8, 2920 Charlottenlund, Danmark</t>
   </si>
   <si>
     <t>Lise Abrahams
 Grethe Bichel
 Julie Brandt
 Ingeborg Caspersen
 Ingeborg  Eckardt
 Alfred Goldschmidt
 Bodild Holstein
 Christine  Mackie
@@ -4994,198 +7754,104 @@
 - Tænk om Mornine hvert År – ligesom Far i sin Tid – kunde tage 6 Uger i Luftklokken! Jeg sagde rigtignok, at Mornine var da ikke gal at rejse bort i den Tid, hun havde Dig – det var da altfor meningsløst. Og Mor sagde så – med et lille bekymret Smil – ”næhe – og så kom hun vel aldrig derover igen; ”Og hvad så - ?” meget bekymret.
 Jeg for min Part kan nu aldeles ikke begribe de Forhold; dersom Mornine ikke holder mere af Billy, end hendes Udtalelser tyder på, så forekommer det mig vanvittigt – næsten umoralsk – at blive hos ham; og når hun alligevel bliver, så skulde man dog tro, at hun er fastere knyttet til ham, end udenforst. Kan se. Og jeg kan ikke for Alvor tro på, at Forsørgelsessiden spiller nogen Hovedrolle; Mornine er dog mere ideelt anlagt end som så. – Hvad angår Forholdet mellem Elle og Mornine, da er det jo uhyre sørgeligt – men ganske menneskeligt. Det kan jo ikke være anderledes; og jeg kan i Grunden langt bedre forstå – og sympatisere med – at Mornine taber for Elle – bliver ligegyldig og fjendtlig – end jeg kan forstå og billige, hvis Elle ikke får imod Mornine. 
 Mornine må dog gå ud fra, at Elle sympatiserer med alt det hos Eastman, som Morn. Absolut ikke fordrager – osv. men det er jo så sørgeligt – hvilket Lyspunkt vilde det ikke være for M. hvis Elle havde en bedre Mand – så hun kunde forliges med dem begge. Apropos – hvad er da Din Mening om Eastman. Er det da muligt, at Elle kom på at forgude én, som er så ganske umulig?
 Eller - ? Jeg har så ofte tænkt mig den Mulighed – og min Tro er ikke helt ubegrundet, men blev i sin Tid [ulæseligt ord] af en lille – tilfældig – Udtalelse af Elle selv, da hun var her på Besøg. Jeg tror – men kan jo slet ingenting vide – at det blev en stor Skuffelse, da Elle dengang rejste til Amerika og genså Eastm. Efter flere Års Adskillelse. Men Skridtet var gjort, og hun har med sin vældige Energi – aldrig villet tilstå engang for sig selv – at det var en Skuffelse. Og nu har måske Årenes Løb Vanen jevnet ud på det, der sikkert har været svært nok i Begyndelsen.
 Ilussioner altsammen, Junge. Jeg tror, at de allerfleste Mennesker lever deres Liv helt på Overfladen – uden nogen Sinde at kunde se Virkeligheden lige i Øjnene; og så kalder de med så pæne Navne: de er ”rolige” – ”beherskede” – de er ”Ligevægtsmennesker”
 Og de andre (de ærligste?) – de er ”letsindige” – ”eksalterede” – måske endog ”hysteriske”.
 Nu kan det vist være nok med alt dette – slet ikke morsomme.
 Du skriver så ofte, at mine Breve tyder på, at jeg er glad; ja, Junge, det er jeg også – ganske forfærdelig glad – og nydende Glæden; somme Tider har jeg en Følelse af, at der vil hænde én eller anden rædselsfuld Ulykke – og at det er derfor, man overgør mig sådan med Glæde; kender Du ikke godt den Angst – den kan komme over én netop, som man føler sig allermest lykkelig – en Angst for at man ikke skal kunne fastholde sin egen Lykke; men det er jo dumme Tanker – og de viser sig da også kun glimtvis; lille Junge – det er dejligt at være til – og at føle Livet suse og bruse omkring sig – at føle sig selv midt i det levende Liv – der er så overdådigt rigt – strækker sig så vidt ud til alle Sider at man aldrig øjner Grænser; jeg tror virkelig, at det er denne Tilværelse, jeg har drømt om så ofte i gamle Dage, når jeg bestandig gik og rodede ude på Landet – og længtes efter dette sære – store – ubestemte i Livet. Jeg vidste jo altid, at det var der, men jeg syntes blot aldrig, at jeg kunde komme det rigtig nær; jeg syntes altid, at jeg så en høj og mægtig Mur . og bagved den kunde jeg høre det summe og brumme – det var alle de levende Mennesker – der virkelig levede Livet.
 Nå – og så fandt man endelig engang Vej over Muren – er nu midt i det Hele og er lykkelig.
 Senere. Nu er Alfred kommen – han skal ikke til Malmø før senere hen i Ugen – så jeg må nok gå til Mor i Morgen og melde Forfald; for det vilde da være både Synd og Skam om jeg gik min, jeg kender. Jeg bad hende da Vej én af de få Dage, vi endnu kan ”bo” her sammen. Vi har nu spist til Middag – og Alfred sidder og spiller Ingeborgs noder, som hun har glemt hernede forleden Aften; det er Brudeoptoget på Troldkongen af Grieg; er det Dig, der i sin Tid har spillet den – jeg kender den så godt; og er meget begejstret; Ingeborg spiller den nu også helt vidunderligt.
 Vi havde en lille vellykket Aften Forleden; Uglen er nemlig i Byen – det Skind – hendes Lunger er angrebne og hun skal absolut på Sanatorium i Vinter; hun var heroppe at besøge mig en Eftermiddag – og jeg var som sædvanlig meget glad over engang igen at se hende; hun er et af de yndigste Mennesker, jeg kender. Jeg bad hende da, om hun ikke vilde komme her en Aften – at hun kunde se Alfred. Vi bestemte en Dag – og jeg bad desuden Pan Grethe og Frk Holstein - samt Abrahamerne. De sidste af en art Diplomati – jeg vil så gerne have, at de skal kende lidt til ”mine”, siden de nu er dem vi har mest med at gøre – de står Alfred så nær. Det gik da også godt – og blev en særdeles hyggelig Aften; både Ingeborg og Alfred spillede – og til sidst spillede de sammen – Violin og Klaver. For Resten spillede Ingeborg og jeg da også vore 4 hændige (Schuberts Maiche) – Flygelet er bedårende – herligt! Skade at Du ikke får det at høre nu – desværre taber det nok en hel Del, når det skal transporteres til Malmø; jeg passer det forøvrigt som om det var et lille Barn – der kommer aldrig kold Luft ind til det – aldrig åbne Vinduer, hvor det står – og aldrig i Kakkelovnen. Frisk Luft får det kun på 2den Hånd – fra den store Stue. Hovedsagen er, at Temperaturen altid er nogenlunde éns – og at [”at” indsat over linjen] aldrig fugtig Luft slipper ind til Filtet, det slører Klangen. Og så er Mornines jo endda meget bedre – det er næsten ubrugt.
 - Jeg misunder Jer næsten det klare Solskinsvejr, I har derovre; nu er vi begyndt på det tunge – grå Tågevejr – med ækle slimede Gader og ofte Regn. 
 Vi trodsede dog alt i Går, da det var Søndag – tog med Sporvognen til Klampenborg – stod udenpå foran hele Vejen – det er så frisk og dejligt; det var ellers stille, mildt Gråvejr – og meget smukt; vi spadserede så op gennem Skoven – der var helt vidunderligt – ganske stille og fredeligt – og så alt det herlige brune Løv på Jorden – der var ganske vådt af den fugtige Luft – og Farvernes Pragt var næsten ikke til at udholde – det var nu så evige Tider siden vi sidst var på Landet – så vi nød det jo intensivt. På Fortunen drak vi Kaffe – gik så videre – gennem Ordrup Krat til Charlottenlund, hvor vi vilde tilsé de gamle Gartnerfolk på Kastanievej; vi traf dem i den største Elendighed; den gamle Mand lå til Sengs – lignede mest en Død – Skægget var bleven kridhvidt og han var så mager som et Skelet. Han var lige kommen hjem fra Hospitalet efter en stor Operation; han får nu al Føden ind gennem en Kanyle i Maven; De har fjernet en stor Kræftsvulst i Spiserøret; men den vil komme igen – og han kan højst leve ½ År – har e sagt til Konen; og hun er ganske fortvivlet ved Tanken om at skulle miste ham; det hele var så rørende. Men tænk alligevel at de kan operere sådan en gammel Mand – han er fyldt 69 År! Jeg skal derud en af de første Dage med en Flaske Vin til ham – det skal han bestandig have i Suppe og Æg.
 - Nu får Du ikke mere i Aften – vi var sent oppe i Aftes og skal tidlige i Seng. Hils nu Mornine så mange Tusinde Gange – det er så skrækkeligt at tænke på med den Astma!
 Og ligeså mange Hilsner til Dig selv
 fra Alfred og Dis</t>
   </si>
   <si>
     <t>1905-11</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Ellen Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 Hempel Syberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt lånte formodentlig Laura Warbergs lejlighed på Sortedams Dosseringen i København, mens Laura Warberg deltog i dåbsfesten i Odense. Sidsel var pige i huset hos Laura Warberg.
 Dåbsbarnet må have været Thora og Wilhelm Branners førstefødte, Bodild, og Thoras adoptivfar, Hempel Syberg, lagde hus til festen. 
 Det vides ikke, hvem Kaufmann, Meyer, Helga og Johanne G. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0891</t>
   </si>
   <si>
     <t>Dåbsfesten i Odense var vellykket. Den lille pige var yndig, og Thora/Tutte havde ny dragt på. Laura Warberg har været fire dage på Erikshaab.
 Christine Mackie er bange for kryb, og Laura ville hjælpe med at indfange dem.
 Louise/Lugge Brønsted er rejst til Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4KkS</t>
   </si>
   <si>
     <t>[Håndskrevet i brevet:]
 Kjerteminde d. 11te
 Kære Astrid!
 Jeg blev meget betuttet over Dit Brev i Dag, for Sidsel er sikkert rejst for flere dage siden. Nøglerne er hos Madam Str[ulæseligt] Ryesgade No 1 3; Nøgle[ulæseligt] bad jeg Sidsel sætte ovenpaa Skabet i Sovekamret og der er vist Nøglen til Symaskinen. Hvis ikke, saa er der 2 Nøgler under Papiret i den 3_de_ øverste Skuffe i Chiffonnièren, den ene er til Konsolen ved Portièren og saa er den maaske i den Skuffe. Kaufmann klippede Thoras Bleer, bed ham om det; der skal ingen Baand i. Der er absolut ingen Optegnelse om Børnetøj paa Værelset elles har været, mens jeg har boet der, men Kaufmann veed jo Besked om alting; de er saa flinke. Tak for dit forrige Brev lille Putte, jeg vilde have skrevet til Dig i Morgen, i Dag hygger vi og i Gaar var jeg saa sløj og træt efter de 4 anstrængende Dage paa Erikshaab og Festen i Odense, der var meget vellykket. Der kom flere Telegrammer bl.a. fra Las og Be fra Gedser; det var jo kedeligt Du ikke fik skrevet. Pigen var henrivende i sin fine Kjole med blegrøde Baand; Thora i en ny lys [ulæseligt] som Wilhelm havde valgt afsendt, den blev syet i Odense. Fru Drude og hendes Mand, Vesterdal (Hempel Dede Syberg Faddere) [Ulæseligt] Meyer med Forlovede fra Kbh. Fra hver var der 2 smaa Naale til den lilles [ulæselig] samt et Brev fra Kusine Alhed meget sjov sat sammen. Børnene her er søde, Du skal nok få et Brev herfra en Gang til, men skriv saa fint et Brevkort om hvor Du er. Du holder vel næppe af at gaae alene der og er Sidsel ikke rejst, saa maa hun være lige ved hun skulde jo nødig ofre noget af sin Ferie. Naar Johanne G. er bortrejst saa tænker jeg mig, Du indtager hendes Plads der, men[ulæseligt] jo ligefuldt [ulæseligt] hen hos mig og [ulæseligt]. Hermed et Par Breve, da jeg mangler Tid til at skrive mere i Dag; jeg skal ned med Breve og saa stryge igen. Jeg var oppe før 7 i Morges og [ulæseligt] først; jeg ligger i Sovekamret sammen med Børnene, Myg, Fluer, Ørentviste, Edderkopper m.m. Chr. er syg af Angst for Kryb. I Aftes var hun til The hos Sybergs, jeg havde i Sinde at staae op at hjælpe hende at indfange Ørent. men saa kom hun med herind [ulæseligt]. Chr. rejser paa Fredag ned til Tutte Dagen efter til Snøde; jeg er glad for hende de Dage her. Nu gaaer Du da endelig op til Ta[ulæseligt] og giver hende Din Adr: Jeg har fortalt hende at hendes Veninde har intet Renommé som Læge, derfor tager Du en anden. Hun fandt dette i sin Orden. Hvor kedeligt at Alfreds Rejse ikke blev i August, naar Chr. og jeg er dernede! Saa yndigt vi kunde have haft det! Jeg har faaet et Par ord fra Muk fra Landeryd, hvortil de var ankommen i god Behold. Wilhelm havde saa ondt af Muk i den sidste Tid, han gav hende en hel Del Kakao og Chcolade med. Adr: er jo. Båxhult, pr. Landeryd – Småland. Hun vil være henrykt ved Breve. – De gamle Lagner Du havde liggende i et af Skabene. Du tør maaske nok ligge der, om ogsaa Sidsel er væk.- Er Pan der, kan hun jo ligge hos Dig eller Helga? Saa faaer jeg et Par Ord paa Torsdag Morgen. 
 Kærlig Hilsen! Jeg skal skrive samme Dag jeg faaer fra Dig.
 Mor. 
 Skuddene kan nok taale lidt Morgensol.
 Vild Du lade Brevene ligge hos mig?</t>
   </si>
   <si>
-    <t>Februar 1905</t>
-[...92 lines deleted...]
-  <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>54 Coolidge Str. Brookline Mass. USA</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -5223,58 +7889,55 @@
 - at Tutte sig gider befatte – 
 - Om ham vi bryder os da’tte
 - Så meget som en Kaffe – 
 osv
 Kl 9 drog jeg af – pr Sporvogn til Hovedbanen, hvorfra jeg halsede i strakt Løb nu til Ankomsten – meget optændt af Sol – og anden Glæde. 
 Vendte slukøret og ene tilbage. Alfred var ikke med.
 Tog så den pludselige Beslutning at tage til Magisterens. 
 Deroppe dumpede jeg ind i det yndigste lille Familiesceneri – Magisteren gik og så smuk ud – Lugge småviskede – den lille stod i sin Vugge – hoppende og pludrende af Livsmod og Fornøjelighed – og Stuerne var duftende og søndagsrene.
 Vi havde det så dejligt – vi røg – og drak små røde Snapse; Magisteren snakkede! de var begge så henrykte over atter at have fået Magisterens Stue – den Logerende er jo rejst.
 Så gik jeg et lille Hils til Mor – de havde travlt – skulde have Middag Kl 1. Jeg traf Pan der, og vi fulgtes så op i Kvindernes Køkken, hvor vi sammensatte os en fortrinlig lille à la carte Middag. Pan fulgte mig lige til Peder Skramsen, hvor vi skiltes. 
 Deroppe herskede vildt Jødehalløj – de nærmeste var kommen og lavede et mægtigt Spektakel. Hele den store Spisestue var ryddet – og indrettet til lutter Siddepladser [tegning] – i Halvkrese – langs Væggene stod små Borde med Masser af Konfekter – samt Drikkevarer. Fløjdørene til Dagligstuen var løftet af – pænt i Døråbningen hang en vældig – dekorativt udstyret – Plakat med første Nummer. af Programmet (hver Gang et Nummer var endt, blev den yderste Plakat trukken ned – og derunder sad så det næste osfr.) I Dagligstuen sad langs Væggene de gallaklædte Optrædende: Fru &amp;amp; Frk Plaut (Sang) Frk Bendix (Violin) Johanne G (Sang) Frk Lina Levin (Sang) Fru I. Abraham (Violin) Hr Svend Hertz (Violoncel) Fru Goldschmidt (Klaver) Da alle var samlede, trådte en ung, smuk Herre frem for Publikum – han var iført Kjole og hvidt – havde stort brusende Kunstnerhår (à la Anton Svendsen) sorte Moustacher og Fipskæg – Pincenez; han fremsagde en lang vittig Monolog (af Fru Goldschmidt) – der gjorde stor Lykke. (Herren var naturligvis Johanne.) Derpå fulgte Numrene Slag i Slag; alt meget vellykket – men desværre var jeg temmelig adspredt – af Skuffelse over Alfreds Borteblivelse. Efter Servere [”Servere” overstreget] Musiken serveredes Te og Kaffe – ved mange fint dækkede Borde – der i Hast skød frem 
 III/
 alle Vegne – og med en uendelig Masse fint Jødebagværk til. – Men tænk – hvor underligt at lave sådan Fest, når Faderen er borte; hvilken Ruin bliver dog ikke de fleste Ægteskaber til; da Tusinde Gange hellere gå sin Vej i Tide – end leve sit Liv på Stumperne. Og Børnene – dette evige Spørgsmål, der altid er i Vejen; men Junge, mon dog ikke Børnene står sig bedre ved, at Forældrene lever deres Liv rigt og helt! hvad kan det hjælpe, at hver Slægt forkludrer sig for deres Børns Skyld – når så Børnene atter forkludre sig for den næste Slægts Skyld –os.fr i én Uendelighed. Nej, Ulykken er nok den, at Reformen stadig lader vente på sig; er først Flertallet klar over det bundne Ægteskabs store Mangler – dets absolute Ufuldkommenhed – så findes også en Plads – en Udvej for Børnene; under de herskende Forhold må Spørgsmålet om deres Skæbne naturligvis forblive ubesvaret. – Jeg er nu gift – og kan tale lidt mere erfarent med om den Ting – og jeg siger Dig, at den eneste Fare jeg føler for mit Ægteskab – det er denne, at jeg er bunden; den der af Naturen er fri, kan aldrig blive bunden. Åh – min Hjerne formelig klør efter at kunne give sig i kast med den Opgave at finde en Udvej; men for at kunne tale om Sagen i Almindelighed, skal man kende meget – have levet meget – og – måske også have læst meget. En usalig Lyst er det for mig – jeg har ikke Evnen; og dog er det min bedste Glæde at finde Udtryk for en Tanke, der uden fast Form har ulmet længe i Hjernen. Inspirationens Nådegave blev mig nægtet, Junge – eller måske er min Tid ikke kommen – jeg vokser jo endnu – heldigvis! for det er godt at kunne se tilbage i Overbevisning om, at Tiden dog bragte Vækst – Udvikling. - . Måske har alt dette ingen Interesse for Dig, lad mig derfor hellere se at få en Slutning på ”Begivenhederne”. Jeg slap nok Tråden ved Matinèen. Medens alle endnu var i fuld Gang – lejrede om de dækkede Borde – snakkende af fuld Hals – mer og mer støjende – så listede jeg stille og ubemærket bort. Det var på høje Tid, da jeg vilde besøge Tutte – der er officiel Modtagelse kl ½ 4 – 4 – og den var over ½ 4. Da jeg var gået igennem Søjlegangen ved det kgl Teater og kom ud på Kg. Nytorv – der lå badet i Solskin – søndagsforladt og stille – så huskede jeg pludselig på, at jeg ikke anede, hvor Fødehjemmet var. I en Kiosk fik jeg da fat i en Vejviser – og fandt deri ”Schou og Bilsteds” Klinik i Allègade. Derud kørte jeg da - og bad dem sige mig, hvor Fødehjemmet lå (det er nemlig også deres). Det lå på Lampevej, og snart efter slap jeg ind til Tutte; hun lå nok så pænt i en stor Stue, hvor hun tilfældigvis var alene. Pigen kom op og gjorde ved, mens jeg var og det var virkelig en ganske ualmindelig køn og appetitlig lille Pige (for Resten vældig stor) og så havde hun det største og tætteste Hår, jeg endnu har set på nogen nyfødt.
 Tutte havde sin Fornøjelse af at frisere hende med en lillebitte Børste. Vilhelm kom, mens jeg var der; han var helt rørende glad ved den lille Pige og gik længe med hende på Armen. – 
 Jeg tog derfra ud på Dosseringen, hvor Mor havde bedt mig komme og spise en god Aftensmad. Siden fulgte Mor mig ud til Færgen. Der var så mange Folk med – og flere berusede – så jeg turde ikke gå den lange Vej herud, men tog en Droske. – I Går ankom så Alfred – det var meget festligt – han var fuld af Snak og Oplevelser fra Rejsen; havde også nogle dejlige Bøger med til mig; det er dejligt at have ham hjemme igen – det giver en anderledes Glans over Hverdagene, end når man går alene. 
 Nu Slut for denne Gang – jeg skal nok være god til at skrive, nu Du er ene.
 Ungen har det mest godt – hun forholder sig forbavsende stille – hvis jeg ikke bestandig videde mig ud i Liv og Bryst, så skulde jeg tro, at der ingen var – hun er nu 7-9 Ctm. lang – har Fingre – Tæer – Negle – Hale! Om 
 [Skrevet på hovedet øverst på side 1:]
 en Måned kan det ses tydelig, at hun er en Pige (hvad jeg helst vil have – ganske på Trods af, at Alfred helst vil have en Dreng – men hvad i al Verden skal jeg gøre med en Dreng??
 Din Dis</t>
   </si>
   <si>
     <t>1905-03-31</t>
   </si>
   <si>
-    <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
-[...1 lines deleted...]
-  <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Fenger
 Alfred Goldschmidt
 Peter Hansen
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Jens Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane takkede i et brev fra 28. marts 1905 Astrid Warberg for, at hun havde skaffet en invitation til at udstille på Journalistforbundets udstilling.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg, 1905-03-31, 2407, Skagensbrev</t>
   </si>
   <si>
     <t>Alle er glade for, at Christine Swane/Uglen får billeder med på udstillingen. 
 Laura Warberg har haft mange fra familien til aftensmad og overnatning. Alhed og Johannes Larsen rejser nok snart, for han er i gang med et stort billede. 
 Thora Branner er syg efter en fødsel og må ikke amme. Man prøver at hyre Frk. Fenger til at passe hende. 
 Mon Astrid og Alfred kan finde en god jordemoder?</t>
   </si>
@@ -5350,108 +8013,50 @@
 Kæreste lille Junge! Her ligger Alfred og jeg ude i en stor prægtig Bøgeskov, et Par Mil fra Malmø; det er første Gang vi undersøger Omegnen pr Jernbane – men det er også første Søndag vi har haft rigtig fuldendt Sommervejr – sådan rigtig knaldende Hede – så man ikke kan holde sig hjemme; I Går trak det ellers op til Forandring i Vejret – som så ofte, når en Søndag stod for Døren; vi opgav derfor alt Håb om Tur og sov længe i Morges; og så vågnede vi op til al denne Vejrherlighed. Vi nød en tidlig Middag – gjorde Madposer i Stand og tog af Sted med Toget Kl 2 ad Genarp (Jenarp) [”(Jenarp” indsat over linjen] til, stod af midtvejs ved Bokskogen – travede langt væk fra alt Pøbelværk. Skoven er stor – og nu ligger vi midt i Skoven – på en mægtig Bakke – meget højere end Odensebakken – det hele minder mig snarest om Gammelskov. Selvfølgelig begyndte vi med at spise – hvad kan lignes ved en go hjemmelavet ”Mellemma” med Mildning til! Og nu er vi ved Tobakken; Alfred læser Barselhistorie i min Bog – og jeg snakker lidt med Dig; men det er for Resten ikke så let at ligge ude [”ude” indsat over linjen] og skrive, når man har sådan en stor Unge inden i sig; jeg må vende og dreje mig hvert Øjeblik, og den sparker meget. Den alvorligere Del af Brevet vil jeg derfor opsætte, til jeg er hjemme igen.
 Dit alvorligt bekymrede Brev, som jeg fik i Går, vil vi tale om siden – ja, gid Du var her, så vi kunde tale om det! Jeg fik det, da jeg kom slæbende hjem fra Morgenturen – med en hel Taske fuld af Indkøb – og jeg skulde selv ud at lave Middagsmad, da vi – i Anledning af Børnehjælpsdagen havde givet Mathilda fri. De lukkede Kl 2 på Fabrikken; så snart vi havde spist Middag, begav Alfred og jeg os pligtskyldigt af Sted – for at spytte i Bøsser samt se på Halløjet; hele Byen var i Bevægelse og der var et stort Vogntog med morsomme Udklædninger; det var meget hedt og meget trættende, men man ”må” jo. Bedst var absolut, da vi omsider landede på et lille godt Conditori på Gustav Adolfs Torg, hvor vi nød en forfriskende Is. Da vi kom hjem var jeg usle Pjalt så træt, at jeg måtte skruppe i Seng – Kl 8! – og sov støt i 12 Timer! Men Gud – hvor Styrtebadet så smagte! Det er hver Morgen første Gang for os begge – ind i det lille Baderum til Douchen. –
 Næste Morgen på en Bænk i Parken. 29/5 – 05.
 Jeg afbrød Skriveriet i Går, da vi nemlig besluttede at trave lidt omkring. Udbyttet var umådelig rigt; vi gik ned ad den nydelige Bakke – kom til en ganske henrivende Eng – med Birke – Elle – og små Ege o.m.a.; men i Udkanten af Skoven fandt vi en Masse Lilliekonvaller! de var rigtignok ikke helt udsprungne, men de kommer nok; desuden fandt vi uhyre Mængder af de herligste Forglemmigejer – og jeg havde Held så at sige at træde i en Fasanrede – da min Fod rørte Reden, fløj Fuglen op med stort Brag – der var 13 varme Æg i Reden; desværre var Alfred foran og så den ikke rigtig – det morer ham så rasende at se Fugle og Dyr – den første halve Time holdt han Vagt nærved Reden – for hvis den skulde komme tilbage, og i Morges slog han op i Salmonsen og læste om Fasaner; så der, at de ruger c 26 Dage – og foreslog straks at vi skulde tage derud næste Søndag igen for så om mulig at finde dem. Alfred er henrivende sød at være på Tur med; han er så umådelig interesseret i alt, hvad vi ser.
 Og nede i Engen plukkede vi Bunker af Engblommer og Gøgeurter og unge Bregner tog vi op med Rod – nu skal vi se, om de vil gro. Da endelig vores store Taske var propfuld, forlod vi de yndige Steder og gik tilbage – Kl var bleven c 8; i Skoven lige ved Stationen var der Halløj med Restauranter – Karrusel og Danseplads; sidste var en ret stor Bræddesalon; delt tversover – i Midten sad Musiken og spillede til begge Sider; til højre dansede ”bättre” Folk for 10 Øre Dansen – til venstre ”sämre” – for 5 Øre!!!
 Vi så lidt på dem – de var fæle at se danse – alle sammen; så drak vi en Svalebayer og begav os ned til det lille Tog. - . Nu sidder jeg altså i Parken efter at have fulgt Alfred. Her er nu dejligt! store svalende Lindealleer – udstrakte Græsplæner – udsprungne Sirener – Guldregn – Papyrus – Magnolier (pragtfulde) og Tusinde andre. Dertil en Gøg, som kukker, jeg så den før! og Nattergale – Drosler – Stære – Finker – Skader – Duer; og allerbedst – den varmende – strålende glade Sommersol – som forsølver – forgylder forskønner den hele, herlige Verden. Sådan tror man; men i Virkeligheden kommer hele Herligheden nok indvendig fra – fra Ungen? Manden? Hjemmet? – åhja – jeg tror det kommer fra alt det, man efterhånden har fået sig lavet sammen; og nærmer mig mere og mere den Anskuelse, at Ægteskabet bliver det lykkelige Grundlag for ens Tilværelse – det eneste Grundlag, på hvilket der er [ulæseligt ord] for at arbejde sig til en varig Lykke – om en sådan existerer. 
 - hermed vil jeg slutte mit lille Friluftsbrev. – 
 Brev No 2.
 Hjemkommen; det er knusende hedt, jeg har iført mig let, hvid Friserkåbe – indtaget en mægtig Portion kold Rabarbersuppe – og nu sidder jeg vel forløst i den store Stue, som jeg altid er lige ved at kalde ”Havestuen”; her så lyst og luftigt – hele Ydervæggen optages af to Vinduer – derimellem en Altandør – og Stuen vender mod Sydvest – hvilket betyder kølig Skygge hele Formiddagen – og dejlig Sol fra Middag til Aften; de lyse, gulstribede Gardiner fra Kastanievej ser så bedårende ud i dette Lyshav - og alle vores Blomster gror, så det er en Fornøjelse, vi har sået Nasturtierer (tropæolum) i et Par store Potter, de er alle kommen op, og så snart de gror til skal de ud på Altanen – så bliver der dejligt – Gården er tålelig – nemlig så stor, at vi ikke har Genboere lige for Øjnene – men tænk hvilket Himmerig om der groede en gemen Regenslind! Nå, her er nu ganske godt endda, vi bor jo allerøverst så her [”her” indsat over linjen] er meget Luft og Lys – næsten alle Huse i Malmø er 3die Sals, (på svensk 4de Våning); lige nu er Pigen Mathilda i Færd med at hænge en lille Vask til Tørring hun ser brillant ud i sin lysegule Kjole blandt alt det flagrende Tøj. 
 Jeg har lovet hende Del i alle de ”granne blommor” som vi har med hjem fra Bokskogen – og hun er meget henrykt -. Jeg havde i Går Morges Brev fra Mor – de har nok ikke hørt fra Jer længe; Mor skriver, at Be er i Staden – Forretninger – kom uventet; og Mor opfordrede os til at rejse til Kjøbenhavn og være sammen med dem alle på Dosseringen; men dels kom Brevet en Time efter Skibets Afgang og dels havde vi ikke så mange Penge – det er jo sidst på Måneden – og en Rejse til Kjbh. bliver 6 Kr – alene Billetten, (retur for os begge.) Jeg begynder ellers at blive hed om Ørene m.H.t. Unge – Udstyr – jeg aner ikke, hvordan jeg skal gribe Sagen an – og Alf. vèd det så jo heller ikke.
 Jeg gør ingen Ting ved det – men traver mine lange Ture (går Tur både når jeg følger Alfr og når jeg henter ham -) samt øver mig meget flinkt, er ved at indøve noget firhændigt (Etude i Ddur af Mozart (let) – som vi vil spille for dem i Sommerferien, hvis vi nu opnår at komme til Kerteminde, vi har forespurgt om de vilde tage os i Pension. Desuden spiller jeg ”Lyriske Småstykker” af Grieg, kan tre deraf udenad, samt Schuberts ”impromtu” – kan første Stykke udenad og er nu i Færd med 1ste Variation. Så spiller jeg Zernys Etuder (1ste Del) samt nogle lette af [ulæseligt], samt endelig endnu en 4 hændig – Schubert trois [”trois” indsat over linjen] marches heroique. – om dette nu ellers kan more dig. – Endelig læser og skriver jeg en hel Del – og ser naturligvis også efter, at Pigen M. gør godt rent – samt bestemmer Madretter – men Du kan da ellers tænke, at jeg fører en glimrende Tilværelse – naturligvis er det mest Alfs. Skyld – el rettere: det er derfor, at jeg mere og mere knusende godt kan lide ham – og så er der også det, at jeg til Tider kan blive ganske vild af betaget Henrykkelse ved Tanken om det, der forestår – og jeg nærer naturligvis svimlende Forhåbninger m.H.t. Udfaldet.
 I det hele taget, Junge, Du gør Dig ikke Begreb om, hvor guddommeligt det kan føles at være frugtsommelig; det er, som om der giver sig til at gro helt ukendte Kræfter i ens Indre – som om ens Sjæleliv antager nye – og videre Former; Hjernen giver Plads for Tanker og Forestillinger, som man slet ikke har kendt før; man synes næsten, at man aner en Sammenhæng – en Mening – der hvor alt før var Kaos; så meget er vist – at der er en himmelvid Forskel på dette, at tænke sig til engang at få Børn – (og det er jo en Faktor vi alle regner med) – og så dette – at føle Barnet levende i sig. Åh, Junge, stor er den Verden, vi lever i – og mange er Midlerne, som skaber Glæde for Mennesker. Og denne bestandige Følelse af, at man trods alt har Sværdet over sit Hoved – det tjener dog kun til, at man føler des mere intensivt i Glæden.
 - Vèd Du, at jeg har længe haft på Fornemmelsen, at Dine Breve var ikke helt at stole på – jeg syntes bestandig, at der var Ting, som du forsætlig gik uden om; til noget sådant er der jo ingenting at sige – men vel at mærke: der er ingenting at sige dertil – og det er vel Grunden til, at jeg har narret Dig flere Gange – og ikke skreven, Du forstår det jo nok rigtig - III
 - jeg tænkte – ”mine Ord vil ikke meget sige”. 
 Nu fik jeg Dit s.k. ”Skarnbøttebrev” og skynder mig at smide min Bøtte i Hovedet på Dig til Gengæld; den er rigtignok for Tiden ingen Skarnbøtte – men så kunde den da heller ingen Nytte gøre; nu er min Mening den, at der er ikke idel Elendighed til i Verden – og det har jeg villet lade Dig vide. Noget ”Trøstebrev” i egentlig Forstand kan jeg ikke præstere – der kan aldrig ”trøstes” Junge, når Ulykken stammer fra de indre Dele, og jeg mener jo nok, at Kernen i Din Ulykkelighed ligger i Dit Forhold til [ulæseligt]; dét er første Række (ikke Hjemvéen) – er Skyld i alle Dine Pinsler -. Og så naturligvis Hjemvéen. Jeg kender den – det er som en fysisk Sygdom – jeg fik f.Eks en rædsom Kvalme -; og – tør jeg skrive det, der bestandig har været i mine Tanker? Jeg har ikke kunnet fatte at Du kunde holde den gående derovre så længe! og da der var Tale om, at Morn. vilde hjem til Efteråret – så forlød der samtidig noget om, at Du alligevel vilde blive derovre; Pan har vist været plaget af svære Anfægtelser – og jeg var skam heller ikke glad.
 Jeg kan vel ikke komme med Råd? det synes jo, som om hele Billys Hus’ Existens beror på Din Forbliven; er det muligt! kan der ikke engageres en Pige, som Du kan sætte i Gang, og som Du kan overbevise Dig om er pålidelig – og én, som i får til at binde sig de resterende Måneder – for Fanden – Din Existens går da over Økonomien – fallit kan Billy vel ikke gå, om Du også rejser; og jeg mener virkelig, at Du ofrer altfor meget ved at blive, når Du lider sådan af at være der. Et positivt Råd: fastsæt at Du vil hjem om 1-2-3 [”1” indsat over linjen] Måneder – efter Behag; så snart Du da ser en overkommelig Frist for Dig, vil Du kunne få en Masse ud af Din Tid – en Masse Sprog og Musik – fordi det så ikke længere gælder om at få Ende på Tiden – men om at få den til at slå til. 
 Når jeg har læst i Bladene om de overfyldte Skibe med Passagerer hertil fra Amerika – så har jeg flere Gange tænkt – Gud vèd om ikke lille Junge er med på èt af dem – og det vil ikke overraske mig, om Du en Dag viser Dig på Skuepladsen.
 Søde lille Junge – er jeg en skidt èn til at råde Dig? Men kan jeg da andet end råde til det som jeg selv absolut vilde gøre i sådant Fald.
 Jeg er jo ganske vist en stor Egoist, det er sikkert – men jeg har da heller aldrig set nogen virkelig frugtbar Selvopofrelse; det er ikke til rigtig Gavn for nogen af Parterne; men naturligvis mangler jeg Forudsætninger til helt at kunne se til Bunds i dette specielle Tilfælde; for mig ser det kun ud, som om Din første Pligt her er Pligten mod Dig selv – og døm selv, hvori den beror!
 Nå – dette er nok et Timebrev – gid det dog må træffe Dig i nogenlunde god Condition – se så til at Du kan fejre en måske lille Højtid med Elle og Billy – og Hilda – o.d.a. 
 Nu skal jeg da virkelig blive flink igen til at skrive. Sidst sendte jeg et Kort – har Du fået det?
 Hermed Tusinde sommervarme Pinsehilsner fra din evig heng.
 Dis</t>
   </si>
   <si>
-    <t>1905-11-18</t>
-[...56 lines deleted...]
-  <si>
     <t>1906-10-16</t>
   </si>
   <si>
     <t>Malmø
 Tyrol
 Berlin
 Paris</t>
   </si>
   <si>
     <t>Julie Brandt
 Holger Grønvold
 Amanda Heinesen
 Andreas Larsen
 Johan Larsen
 Rasmus Petersen, Gartner
 Theodor Philipsen
 Johan Rohde
 Karl Schou
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen er i Malmø hos søsteren Astrid Ingeborg f. Warberg (Dis). 
 "Dis skulle se at gøre noget ved det, men nu er det vel forhaabentlig vel overstaaet": Astrid Ingeborg f. Warberg (Alheds søster, Dis) fik sit barn nr. to, Adam, i 1906, og det er formodentlig dette, der refereres til.</t>
   </si>
   <si>
@@ -5562,65 +8167,65 @@
 (Karl) Madsen har vist interesse for at købe billedet Aprilaften til Statens Museum for Kunst (Galleriet), og Alhed må straks sende billedet, men hun må ikke fortælle nogen om det eventuelle salg.
 Slott-Møller har skrevet i Tilskueren om udstillingen og Madsen og Hannover i Politiken. Peter (Hansen) er meget optaget af det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MBvO</t>
   </si>
   <si>
     <t>Kjøbenhavn 2 Maj 1907.
 Jeg var ogsaa hos Arnbak i Gaar og paa Charlottenborg
 Kæreste Alhed!
 Tak for dit Brev. Det var jo kedeligt hvis det gaar i Vasken med Kampmanns. Det menes ellers herovre at 400 Kr er for lidt (Karen Broe Oppermann, Nielsen &amp;amp; Marie 5-600) men kan vi faa 400 af Kampmanns synes jeg det er godt. Kunstforeningen købte i Gaar men kunde ikke blive enige om Ænderne. Jeg var til Middag hos Oppermanns i Gaar, sammen med Benn. Da jeg kom hjem laa der Brev fra Schous at Madsen havde sagt at jeg skulde sende ”April aften” ind til Galleriet og tilbyde dem det men hurtigst muligt da de skal have Møde en af Dagene. Jeg gik strax i morges ud til Brandt og fik sendt en Kasse som Ilgods, som Du maa faa fat i saasnart Du har faaet dette og omgaaende sende Billedet til Kunstmuseet (den kgl. Malerisamling) saa skriver jeg til dem i Mrg. Kl. 8 tog jeg saa til Lyngby og snakkede med Schous og Madsens som bor i Holsøes Hus. Hilsen fra Bertrams og Schous. Den første Dag var jeg hos Broes saa paa den frie med Karen og traf Uglen, derefter hos Eckhardts saa paa Peters Udstilling derefter Oppermanns og Bister. Saa hos Dede, han var ikke hjemme, til Middag og i Theatret med Broes. Birthe kan ikke besøge os før til Efteraaret. I Dag skal jeg til Middag hos Peters, i Morgen hos Birthe sammen med Schous og paa Lørdag hos Schiølers. I Morgen skal jeg til Fernis Rump og Grossel hvis Portrættet er kommen. Du forstaar at der ikke maa tales om det Madsen har noget med Tilbudet af Billedet at gøre. Slott M har skreven Tilskueren fuld om Udstillingen, Madsen og Hannover skriver i Politiken, Michaelis i Kjøbenhavn og Gudmund Hintze kommer igen en af Dagene at de gider. Peter meget optaget af det. Jeg blev glad ved at skrev Du savner mig lidt, jeg har følt mig saa ensom i lang Tid. Jeg kan ikke sende Gr. Penge, kan ingen faa fra Akademiet endnu, saa maaske i Mrg hos Permin eller Rump. Brandt har solgt en Aquarel til 50kr. , Din JL</t>
   </si>
   <si>
     <t>1908-06-15</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
@@ -5665,401 +8270,50 @@
 Johan  Schou
 Karl Schou
 Marie Schou
 Niels Skovgaard</t>
   </si>
   <si>
     <t>Johannes Larsen sender Alhed 200 kr. til diverse regninger. Han har besøgt flere mennesker i København.
 Larsen låner et billede af krager ved slusen af Oppermann, for han vil prøve at litografere det. Han traf Olaf Brahm, som ville bytte en trykpresse for et billede, og Larsen vil spørge Hendriksen (xylograf), om pressen er noget værd. 
 Karl og Marie Schou vil komme til Kerteminde inden længe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AwNy</t>
   </si>
   <si>
     <t>[Fortrykt brevhovede]:
 København d. 190
 [Logo]
 V. Winkel &amp;amp; Magnussen
 Højbroplads 7, 2. Sal
 Telefon 1168
 [Indsat med håndskrift]: 30/6 8
 Kæreste Alhed.
 Jeg sender Dig nu 200 kr paa en Anvisning, (Pod= som Du kan anvende til de mest trykkende Steder, Skræderen i Odense, Skrædder Nielsen Fru Andersen, Sofus Anders Klat o.s.v. Jeg har boet hos Luds i Nat, været hos Lithografen, Hendriksen, Henrichsens Oppermanns, Brandt, spist Frokost med Niels Skovgaard i Bræddehytten. Det store Billede er nok sendt, Kassen kom alligevel frem, den havde været i Jylland. Jeg spiser til Middag hos Oppermanns i dag og laaner Kragerne paa Slusen hos ham, jeg vil prøve at lithografere det i Mrg. Jeg traf Olaf Brahm og hans Kone i Sporvognen da han kørte ind i Morges, han tilbød mig en Presse, som han mente var til Træsnit for et Billede jeg var med oppe at se paa den og vil nu spørge Hendriksen om den er til noget og hvad den er værd jeg tegnede den og skrev Firmanavnet op. Jeg var inde hos gl. Schous det lader til at Schou &amp;amp; Marie tænker paa at komme til Kjerteminde inden længe. Jeg skriver i Aften for at høre naar og hvordan jeg kan træffe dem. Mange Hilsner til Jer alle sammen.
 Din
 Johannes Larsen.</t>
-  </si>
-[...349 lines deleted...]
-[Indsat s. 2 i venstre margen; på højkant:] X ligeledes at Du igen har faaet Mad fra Hus[ulæseligt]</t>
   </si>
   <si>
     <t>1911-08-06</t>
   </si>
   <si>
     <t>Kerteminde
 Møllebakken</t>
   </si>
   <si>
     <t>Oline -
 Laurentius Allerup
 Julie Brandt
 Thora  Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Jørgen -, Erikshaab
 Adam Goldschmidt
 Ina  Goldschmidt
 Grethe Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
@@ -6098,183 +8352,56 @@
 Christine og Sigurd Swane har lejet deres bolig ud, mens de selv er ude at rejse. 
 Johanne og Adolphs pige i huset har sagt op. Det er de glade for.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qVOG</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmö
 Skåne
 [På kuvertens bagside:]
 Poststempel.
 [I brevet:]
 Villa Be d:6/8 – 11
 Kære Astrid!
 Det er mig en Gaade, at Du slet ikke lader høre fra Dig! Jeg har slet ikke haft Brev fra Dig siden Dit første efter Eastmans’ Død. Nu er jeg snart bange for, der er Sygdom eller andet galt paa Færde hos Eder. Du plejer jo ellers at være saa grumme expedit til at skrive. Elles Brev fik jeg med et Par Ord fra Lugge i Gaar; hun nævner intet om Dig. Jeg har nu laant 500 Kr. hos Pal og vilde have sendt dem i Dag til Billy, men saa faldt det Christine ind at han lægger Pengene ud til Elles rejse i Stedet for at sende til Christine. Det er akkurat for to Maaneder til hende. I Dag har jeg begyndt at vente Svar fra Elle paa vore første Breve, men det kommer næppe før Tirsdag. Du skal nok strax faae et Kort eller Brevet. Det bliver meget spændende at høre hvad hun tænker sig om Fremtiden: blive her eller sejle over igen. Midt i August er de 4 Uger gaaet, som hun skriver der vist vilde gaae, før de kunde rejse. Mulig hun efter det kommer før vi tænker det. Lugge skriver, at hun synes de skal absolut komme til København først og være hos dem, til L. skal paa Fødehjem. Jeg skulde være der ogsaa og der har Elle jo Adgang ogsaa til Dig og Thora, skriver Lugge - Første September rejser jeg i hvert Fald til Ta[ulæseligt]have. – Kommer Elle og Grethe der, saa har jeg tænkt at ligge om Natten i Birkerød Kro og gaae ned om Morgenen E. og G. skal have Gæstekamret vi maa jo gøre alt for at de kan have det bedst. Ligge i Stue paaa en Sofa er nu saa grulig ubekvemt, saa vil jeg hellere betale den Smule i Kroen eller maaske der er et Højskolehjem. Men derom senere. Lugge vilde skrive meget indtrængende til Elle om det. Tager hun over England, er der jo Ruten over Holland, den tog de sidste Gang altsaa Hamborg Warnemünde Gedser. – Las’s rejste alle fire i Tirsdags til Jylland, pr. Bane til Vejle, sejlede gennem Greisdalen til Jelling, saa Gravhøjene m.m. der, Drengene henrykte over alting. Cyklede i Torsdags til Brædstrup, havde telefoneret til Dede, som modtog dem flot og gæstfrit; først Svaledrikke i hans Stue; Kl. 7 flot Aftensmad paa Hotellet; saa Drengene i Seng og de andre en dejlig Tur. X Drak Kaffe sammen næste Morgen, sludrede en Times tid og cyklede en smuk Tur til Rye Kro ved Himmelbjerget; derfra videre til Viborg, mere ved jeg ikke, men vist Skagen. De bad mig om at ligge her om Natten og være her saa meget som muligt. Det er jeg ogsaa næsten hele Dagen. Johanne spiller jo saa meget, der er saa varmt af Masser af Fluer, Børnene er jo heller ikke af de letteste; her er saa roligt, køligt og hverken Børn eller Fluer. I Dag er det Bibbes Fødselsdag, hun har faaet en Smule Legetøj, ellers tager man ikke Notits af Dagen. J. er i Pavillonen at spille. Jeg har været der et Par Gange, det er jo køn Musik. Christine løser imellem af. Derimod er her en Luftgynge, som plager hele Byen med en rædsom Musik fra 4-10! Her er uhyre mange fremmede i Byen som aldrig før, alt er fuldt. Toms var saa glade ved at være 14 Dage hos Alhed, gav 3 Kr. laante af Ellen Branner havde 14 Dage paa Højskolehjem, var begejstrede for Ugen; Wilhelm en Uge. I Dag har Agraren faaet Rugen ind udmærket. Om vi nu beholder godt Vejr skal alt det [”5” skrevet i øverste venstre hjørne] andet Korn høstes paa Kraft; alt er modent og tegner brillant. De venter sig meget af Høsten Johanne spiller jo mange Penge ind. De vil bidrage 50 Kr. til Elles Rejse; jeg giver Halvparten, 250 Kr., men Las’s skulde jo nødig spændes alt for haardt for, naar de dog vil have dem hele Vinteren. Nu skal Madiens ikke koste Lugges Rejse til Amerika næste Sommer, saa vi haaber de vil give klækkeligt Tilskud – Egentlig skulde der jo have været skreven rundt om de hver især vilde bidrage til Rejsen, men vi brændte naturligvis efter at lade Elle faae et Ord hurtigst muligt, og tænk hvor hun og Grethe er bleven glade og lettede ved Udsigten til Rejsen. 
 Jørgen [oven over linien er skrevet en ulæselig forkortelse] er i Besøg hos Agraren nogle Dage, derefter kommer Pan. Det er for meget for J. med Gæster, hun er meget nervøs. Jeg er slet ingen Hjælp for hende i Aar uden med Sytøj; jeg kan ikke i den Hede tumle med noget, og Børnene er saa vanskelige. Men alt det maa Du da ikke skrive hertil om. Nu har hendes Elever Ferie undtagen Amanda og Kelnerfruen; de er begge meget flinke. En lille Ferie vil J. gærne have og ned til Ida Vette, Du veed i Faaborg, gid hun kunde faae det ordnet med Hus og Børn imens. Paa Lørdag tænker jeg at tage ned til Onkel S. og blive der ca. Maaneden ud. See saa lille Putte! Nu har Du faaet en lang Sludder! Lad mig nu see Du skriver strax. Svanes er ude at rejse en Maaned; imens boer en Broder til Allerup med Familie der og giver 100 Kr. Naar de kommer hjem, haaber jeg de kan have Erik og Agraren kan spise Middag der, saa kan Pigerne nok have Bibbe og det andet. Men jeg har endnu ikke talt noget om det! Oline har sagt op, J. og især Agraren er helt glade ved det; nu vil de prøve at faae en, der kan malke. Den lille 12 Aars Barnepige er saa flink. Oline er saa over alle Grændser bandit og kan slet ikke lave Mad; dertil svagelig. Hils og kys de søde smaa Unger fra Bedstemor. 
 [Skrevet langs kanten på s4 (fortsat sætning ved X på siden):]
 derpaa igen Svaledrik hos ham selv. De maatte ikke betale en Øre!
 [Skrevet langs kanten på s7:]
 Nu skal Lugge og Elle have Brev.</t>
   </si>
   <si>
-    <t>1911-09-01</t>
-[...125 lines deleted...]
-  <si>
     <t>1912-04-06</t>
   </si>
   <si>
     <t>Julie Brandt
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Bodild Holstein
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 Otto Knipschildt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Christine  Mackie
 Kirstine -, pige i huset hos Hempel Syberg
 Ellen  Sawyer
 Karl Schou
 Hempel Syberg
 Marie Syberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
     <t>Frøken A må været Astrid Warberg-Goldschmidts gymnastiklærerinde i Malmö.
@@ -6289,2306 +8416,260 @@
   </si>
   <si>
     <t>Laura Warberg glæder sig ved tanken om, at Astrid måske skal til Stockholm og optræde med sit gymnastikhold. 
 Astrid kan godt sove hos Hempel Syberg i forbindelse med festen. Laura Warberg tager derefter til først Glorup og så Kerteminde. Hun og sønnen, Andreas/Dede, overnatter på højskolehjemmet. 
 Gaven til Hempel Syberg er et thestel. Astrid og Thora må hjælpe med at pynte spisestuen fredag morgen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x9o1</t>
   </si>
   <si>
     <t>Odense Lørdag 
 [Med blyant og en anden skrift end Laura Warbergs:]
 1912
 Beg. a. April
 [Med blæk og Laura Warbergs skrift:]
 Kære Astrid!
 Kan Du tvivle om at ingen kan blive mere henrykt, end jeg, naar den Slags hænder Dig, som nu med Gymnastikken! Jeg forstaaer nok, at om der end skulde vise sig Hindringer for Din Rejse, Din [ulæseligt ord] og Korthed, saa er det jo en saadan Hæder, at alene den er Glæde og Tilfredsstillelse for Dig. Hvor det bliver spændende, hvad den Komité vil sige, Du lader mig det da strax vide, jeg skal nok holde Dig à jour, med hvor jeg er. Nej hvor var det mageløst om Du kom til Stokholm og med til alt det! Fröken A. maa jo dog mene det er sandsynligt, ellers vilde hun ikke sætte Dig op paa det. Og nu Dig: har Din nye Dragt og blaa Silkekjole; begge glæder jeg mig til at see her. – Vi har endnu intet talt med Syberg om d. 12_te_, men Kristine siger kom Du bare, Du kan godt ligge her den ene Nat, og saa kan Du jo tage med Kerteminderne hjem om Aftenen 9 ¾; jeg rejser med Gloruperne hjem og er der ca. 14 Dage; nu skriver Kristine til Thora, at hun behøver ikke at melde Dig. K’s er her i det ene Gæsteværelse, saa kunde Syberg nemt gaae og spekulere paa, hvor Du skulde ligge; men hvor Wilhelm skal være Fredag Nat, kan Du være Torsdag. Her ventes begge Familier Knipschildt, Brandts S[ulæseligt] og alle Kerteminderne; det bliver meget festligt, jeg har skreven til Elle, om hun ikke kan faae sin hvide Silkekjole i Stand. Der gøres paa Glorup Forsøg paa at forsone Visse, som holder Beskeder; Syberg raadede mig saa at skrive. Dede kom her Torsdag Morgen og tog til Glorup Kl. 5; Denne er nu sammen med Las og Alhed fra Nyborg jeg skal hen at hilse paa dem. I Morgen Formiddag rejser jeg til Kertem. og Dede og jeg boer paa Højskolehjemmet et Par Nætter. Frøken Holstein er hos Christine, Schous hos Las’s. Vi giver store Thekopper, [komma overstreget] 10 Par, 2 Kr for Eder [ulæseligt ord], Resten tager jeg. Tante Else giver en Bakke til 4 Kr. 
 Kirstine og jeg var i Teatret at see Petersen og hendes Søstre, meget morsomt! Jeg gav. Det er dejligt Du kommer herover lille Putte! Ikke mere i Dag, da vi nu snart ses. Kristine haaber Du og Thora hjælper godt med at pynte fra Morgenstunden paa Fredag; hun vil have Spisestuen dekoreret med Flag og Guirlander. Taler, Sange og Devises ventes ogsaa; bare Christine vil strænge sig an. Her bliver 21 tilbords.
 Kærlige Hilsener ogsaa til de to søde smaa fra
 Bedstemor</t>
   </si>
   <si>
     <t>1912-05-17</t>
   </si>
   <si>
-    <t>Julie Brandt
+    <t>Grete -, Astrid Warbergs veninde
+Julie Brandt
 Bodild Branner
 Alhed Marie Brønsted
 Louise Brønsted
 - Gjerulff
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Malin   Holmström-Ingers
 Bodild Holstein
 Else Jensen
 Eli Larsen</t>
   </si>
   <si>
     <t>Det kan ikke afgøres, hvem Trine og Grete var. Warberg-familien kendte flere med disse navne. Ligeledes er det uvist, hvem Eli var. Bodild kan være både Bodild Holstein og Bodild Branner.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2445</t>
   </si>
   <si>
     <t>Adam og Ina har været til deres farmors fødselsdag. Ina var nær ikke kommet med, fordi hun var forkølet. Efterfølgende forværrede Alfred det hele ved at give pigen en omfattende lusekur med hovedbade. 
 Astrid har været til fest hos Louise Brønsted. Hjemme igen var hun alene og nød god mad. Hendes gymnastikopvisning gik meget fint. Efter denne havde Astrid veninder med hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SVQV</t>
   </si>
   <si>
     <t>17/Maj 1912.
 Kære Mor!
 Tak for Brevet I Morges! Jeg sidder her ganske sammensunken, fordi det nu pludselig er forbi altsammen – den Gymnastik har alligevel længe holdt én i Spænding.
 Du kan tro det var en mærkelig ny Situation, da jeg Tirsdag Eftermiddag fulgte de Små ned til 3 Båden – hvor Alfred mødtes med os – de tre skulde til København at fejre Farmors Fødselsdag d 15ende. Nær var lille Sjums ikke kommen med på Gr.a. en slem Forkølelse ved de mange Hovedbade; Fredag havde hun Feber og var meget sløj, men da hun Lørdag Morgen var langt bedre, tog jeg alligevel til Birkerød, hvor Lugge fejredes med en meget vellykket lille Fest d 12te; de har fået det så yndigt alle Vegne – mange Forbedringer ude og inde – selv var de friske og fornøjede som altid – Lomme oppe et Par Timer om Søndagen – og bedre. Gæsterne kom til Kaffen ved 4 Tiden - Bodild – Pan – Eli – Larsen m Frue (Søster til Fru Arenholt) – Gjerulffs – Berthelsen og Fru Johs. V. Jensen. Vi var en dejlig Tur i Skoven – Kl 7 fin Aften med Masser af Spirituoser og høj Stemning. Alt meget vellykket. 
 Jeg tog hjem Mandag Kl 3 – efter først at have spist Frokost hos Bodild og Eli – samt afsendt en Sølvbrudegave til Trine [ulæseligt] til – 1 Krone – en meget smuk Kompotske med Perlemorsskaft. Da jeg kom herhjem fandt jeg Sjumses Forkølelse meget forværret – tænk Dig, så havde Alfred Aftenen før beordret hende indbalsameret i Lussemisktur (Håret) derom Håndklæder, dette våde lå den arme syge Sjums i hele Natten og fik næste Morgen Hovedbad! Mandfolk skulde rigtignok snakke med om Opdragelsen! Jeg var meget forfærdet – der var faktisk ingen Lus mere i hendes Hovede hverken Fredag eller Lørdag. Nå, men det gik altså – jeg gav hende Masser af varmt Undertøj på til Rejsen – og mere forkølet er hun da heller ikke bleven af Turen. Men altså den nye Situation – ganske alene hjemme fra Tirsdag. Onsdag nød jeg en uhyre ensom og fin, let Diner – kogte Frederikshavnsrødspætter - med mousserende Rihsvin – samt Rabarbergrød. Hentede så Grete på Banegården – vi gik en Tur i Parkerne – hjem til en hyggelig Aftensmad – og så til Opvisningen, der gik glimrende for et ret stort Publikum – alle Damer. De første Klapsalver bragede løs, da – jeg! – stod på Hænderne på Plinten, vel at mærke – begge Fløjmændene havde sprunget først – men uden Klap, jeg var også storartet oplagt havde Kæmpekræfter til Klatringen i Tovene, hvor jeg virkelig også var den absolut bedste. Bagefter havde vi en meget hyggelig Kaffehistorie med festligt dækkede Borde (da Publikum var gået) Frk [ulæseligt] havde en tysk Veninde med, som jeg snakkede løs med hele Aftenen – meget morsomt. Jeg fulgtes hjem med 3 unge Piger – de gik med op og vi soldede muntert i Punch og Appelsiner til over Midnat.
 Grete snorksov. Næste Dag var det meget godt, at Skovturen var opsat til Søndag – Stemningen noget forsviret. Grete og jeg havde det stille og hyggeligt – gik en god Tur til Vandet om Formiddagen – fin Middag – vi sov et Par Timer, mens Grete nød et Par Bøger. Derpå gik vi til Båden efter dem – Ungerne var jublende glade og fortalte Tusind Ting i Munden på hinanden; vi fulgte Grete over til Banegården – hun rejste 7.10 – på Søndag skal hun med til Falsterbo, om nu Vejret vil arte sig.
 Herom i næste Brev.
 Nu kun mange Hilsner til alle – jeg skal i Byen at mødes med Molle. God Bedring med de respektive Lægers Ben – det er da godt I venter til September – måske kan jeg vinde det store Lod til den Tid og komme med. Din A.</t>
   </si>
   <si>
-    <t>1912-12-03</t>
-[...277 lines deleted...]
-160
----
-285
-[...100 lines deleted...]
-  <si>
     <t>1914-01-02</t>
   </si>
   <si>
     <t>Julie Brandt
 Ina  Goldschmidt
 Alhed Larsen
 Ellen Larsen
 Georg Larsen
 Johannes Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Ellen  Sawyer
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidts datter, Ina Goldschmidt, havde syet lysedugen, som er omtalt i flere breve.
 Johanne Larsen tog på landet i flere timer ad gangen, fordi hun cyklede rundt til diverse boliger og underviste i klaverspil.
 Marie må have været pife i huset hoa Johanne og Adolph Larsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2636</t>
   </si>
   <si>
     <t>Alle er imponerede af, at Ina (Jumsetøj) kunne sy den flotte lysedug. Ja, bogen var en dyr gave, men Johanne/Junge havde lyst til også at kunne sende flotte gaver.
 Christine var syg hele julen. Nytårsdag var hyggelig med mange gæster til chokolade og slagtemad.
 Johanne/Junge er dejligt udhvilet efter 14 dages ferie. 
 Børnene er kede af det, når Johanne kører på landet hele dagen. Det gik bedre, da Marie var pige i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NTgt</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Goldschmidt
 St. Pauli Kyrkogatan 19
 Malmø.
 [I brevet:]
 2-1-14
 Kære søde Dis!
 Tusind Tak for dit lange og indholdsrige Brev og for den yderst interessante Lysedug, vi er dybt imponerede af, at det lille Jumsetøj har lavet den geniale Tegning, den er jo overordentlig nydelig, giv hende dog et Kys fra mig, det lille Pus (ak! hvor magert) – Du syntes Bogen var saadan en stor Gave, ja men det er det jo ogsaa i Forhold til hvad Gaver vi ellers giver, men kan du ikke forstaa jeg ogsaa har Lyst til at være med paa din Julebord en Gang imellem, naar du altid sender sådan store syede Gaver til os. - Du har vel fra Mor hørt om vores Jul her, lidt sygelig var den jo og lidt mager, idet Christine laa i Sengen hele Tiden det Skind og Alhed og Elle rejste i Søndags. Vi havde da for Resten en meget hyggelig Nytaarsdag i Gaar; mange Børn til Chokolade samt Grosses og Mor, til min gode solide Slagtemadsaften ankom endvidere Las og Pan [”og Pan” indsat over linjen]. Der var en egen Hygge over det hele; jeg ved i Grunden ikke hvor fra.
 Jeg føler mig saa storartet udhvilet efter denne næsten 14 Dages Ferie, jeg har haft saa gode Dage, næsten intet at bestille, bare dreven, sovet længe o.s.v. Saa har det jo været dejligt at være saa meget sammen med Børnene, nu kommer paa Mandag igen det svære, naar jeg skal være saa meget [overstregede bogstaver] borte fra dem; da de havde Marie var de saamænd ligeglade om jeg kom eller gik, nu græder Tinge altid, naar jeg skal paa Landet, men nu er de jo alligevel større saa det skulde jo kunne gaa. – Hvilken Beskrivelse om det A-ske Besøg, noget saa vildt som at ville bo hos Jer – 4 – ved Vintertid!! Jeg maa slutte, jeg kan ikke mere skrive Breve, men Du - - !
 [Skrevet på hovedet øverst på sidste side:] 
 Glædelig Nytaar lille søde Dis, bare du kunde komme naar Mor skal have ”i Gang” Tusinde Hilsner din Junge.</t>
-  </si>
-[...31 lines deleted...]
-ASTRID GOLDSCHMIDT
---------------
-26 Okt 1914
-[...821 lines deleted...]
-Onsdag</t>
   </si>
   <si>
     <t>1920 sommer</t>
   </si>
   <si>
     <t>Julie Brandt
 Alhed Marie Brønsted
 Ellen Brønsted
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Mogens Warberg
 Torkild Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Caspersen, Höffner og Pans far var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3760</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/CXmZ</t>
   </si>
   <si>
     <t>[Skrevet med blyant:] 1918 ca, Sommer 
 [Skrevet med blæk; Laura Warbergs skrift:] Kerteminde Søndag
 Kære lille Muk!
 Bes er sød og vi er glade ved hende. Naar Grethe rejser, skal Bes ligge her imens, ligesaa Fru Caspersen rejser først i August. Hun gør nu ellers ikke megen Ulejlighed hos Johanne; hun gaaer herned og vasker sig og spiser Morgenmad sammen med Dede i Dagligstuen. Det var saa morsomt at have Hr. Höffner i Gaar i et Par Timer. Dede og jeg snakkede saa godt med ham; saa gik han til Las’s og der vil de ikke af med ham før i Morgen. Du maa da endelig skrive til mig om hvad den Kande til Pans Far kostede; jeg har længe ikke husket den, saa kan Bes faae Pengene; Elle var med i den. Vi er saa glade ved at have Dede alene i 14 Dage. Minna kommer senere, det er ogsaa bedre for Børnene, naar en er hjemme hos dem. Det kan blive en dejlig Tur og Dig og Elle.
 Kærlig Hilsen til Eder allesammen fra
 Bedstemor.
 Jeg har desværre ingen Adressebrev, til om Du eller Lomme vilde sende os lidt Kirsebær; vi kan ingen faae her. Fandt alligevel et!</t>
   </si>
   <si>
-    <t>1920-01-19</t>
-[...430 lines deleted...]
-  <si>
     <t>1921-02-22</t>
   </si>
   <si>
     <t>København
 Uraniavej</t>
   </si>
   <si>
     <t>Laurentius Allerup
 Julie Brandt
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Eckardt
 Frederik Hendriksen
 Peter Magnussen
 Ellen  Sawyer
 Eiler Schiøler
 - Vangberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen ejede to møller, som begge lå på Møllebakken i Kerteminde ganske nær ved deres hus. Den ene, Kirkemøllen, var i dårlig stand, og man tog i 1921 byggematerialer fra den til at reparere den anden, Svanemøllen. Herefter var Svanemøllen i mange år i brug, mens Kirkemøllen fungerede som bolig. 
 Tavlerne er de plancher af fugle, som Johannes Larsen malede til Eiler Lehn Schiølers bogværk Danmarks Fugle.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for rapporten om nedrivningen af møllen.
 Larsen sidder hos Lehn Schiøler og maler tavler. Han deltager i megen selskabelighed, hvilket er hårdt. Larsen håber at komme hjem den 1.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4Dqi</t>
   </si>
   <si>
     <t>[Fortrykt:]
 E. LEHN SCHIØLER
 URANIAVEJ 14-16
 KØBENHAVN V.
 [Håndskrevet:]
 22 Febr. 1921
 Kære Puf!
 Tak for de lange Breve og den udførlige Besked om Arbejdet med Nedbrydningen af Møllen. Jeg ved ikke hvad Ottekanter er, men jeg er glad ved at Du tager Dig saa godt af det Hele. Der er solgt for ca 2600 siden, saavidt jeg ved. Jeg sidder her hos Schiøler og laver Tavler saameget som jeg kan komme til, men vi kommer jo en Del ud og det er anstrængende. I Lørdags var vi hos Alfred Eckards sammen med Laurentius, i Søndags hos Magisteren til Frokost og hos Pang til Aften, i Dag har vi været til Frokost hos Dahlerup, og hos W &amp;amp; M og Xylografen, som har faaet 3 forskellige Valser hjem fra Tyskland. I Overmorgen skal vi hos Giersings og paa Lørdag til Fødselsdag her hos Schiøler og paa Søndag hele Dagen med Lysse ogsaa Fødselsdag. Jeg skal have lavet en Tavle med Gæs til og vilde forfærdelig gerne se at blive færdig til den 1ste saa vi kunde komme hjem hvad jeg længes meget efter. Dette her er strængt Vangberg kommer ikke mig ved i Forbindelse med Møllen. Mange Hilsner. Hils ogsaa Tante Elle og Pigerne.
 Din Far.</t>
-  </si>
-[...301 lines deleted...]
-JL</t>
   </si>
   <si>
     <t>1924-07-22</t>
   </si>
   <si>
     <t>Risinge Gods
 Middelfart</t>
   </si>
   <si>
     <t>Julie Brandt
 Astrid Bøttern
 Ellen Bøttern
 Victor Bøttern
 Sophus Falck
 Adolph Larsen
 Andreas Larsen
 Cathrine Larsen
 Johanne  Larsen
 Kisse Larsen
 Eiler Lehn Schiøler
 Harald Meyer
 Hubert Paulsen
 Annette Schiøler
 Laura Warberg
 Minna Warberg
 Marthe Østergaard</t>
   </si>
   <si>
     <t>Johannes Larsen og Achton Friis er på sejltur med Rylen, og de laver forarbejde til bogværket De Danskes Øer.
 "Forsoningstegn": Af tidligere breve er det fremgået, at der har været en konflikt mellem Bøttern og Larsen-familien.</t>
   </si>
   <si>
     <t>Nette og Eiler Schiøler er stadig på ferie hos Alhed, Hubert Paulsen har været til middag, Minna har været på besøg osv. Det er svært for Alhed at nå at trykke træsnit. Hun har trykt 254, men nogle må kasseres, da stokken ikke var ordentlig renset.
 Fru Bøttern har inviteret Alhed på en tur, og Alhed har sagt ja tak for at få lidt luft, og fordi hun regner forslaget som en forsoning.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2ztm</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Tak for Brevet i dag! Jeg forstaar ikke, at Du stadig er misfornøjet, hvad Breve angaar. Jeg skriver jo øjeblikkelig, naar jeg har faaet Brev, saaledes ogsaa sidst, mon Du ikke har faaet det? Der var et vedlagt fra Harald Meier. Derimod synes jeg Du er meget sparsom med Breve denne Gang og Du kender dog altid min Adresse. Her staar alt godt til, Ejler og Nette er her endnu, her spilles Tennis og af og til Bridge. I Aften kommer Kisse og Fru Falck Jensen. Gamle var hjemme i Søndags, og Hubert og hans Kammerat kom til Middag og blev hele Dagen, saa her udfolder sig et livligt Folkeliv, det er vist helt godt at Du ikke er hjemme. Værkstedet er jo fuldstændig overfyldt med Trykkeri, [et overstreget tegn/bogstav] 20 store Stativer bl.a. Det kniber lidt med Ro til Trykkeriet, her kommer saa meget, i Gaar Efterm. Østergaard med Kone og Børn og Faster Trine. I Formiddags Minna, der er paa Risinge, I Efterm. Pan. Og saa ligger Mor af Bronchitis ovre hos Agrarens, saa der gaar jeg daglig over, hun er lidt bedre. Jeg har en 254 (skal have 360) foruden de 34 jeg sendte derover, men dem regner jeg ikke med, de kasserer vist de fleste, Klodsen var umulig, inden den blev renset igennem. Fru Bøttern kom i Aftes og spurgte om jeg ikke vilde tage med dem en Tur paa Søndag. Victor skulde til Tømmerhandlermøde i Middelfart og saa skulde Ellen hun og altsaa jeg, med samt medbragt Mad. Jeg slog til, dels fordi en Luftetur kunde være rar, dels fordi jeg synes det er et Forsoningstegn fra Victors Side. – Naa, nu faar Du ikke mere, jeg skal nok sende Pyjamas.
 1000 Hilsner
 Din A.
 Tirsdag</t>
-  </si>
-[...71 lines deleted...]
-Marie og Fritz Syberg</t>
   </si>
   <si>
     <t>1926-05-26</t>
   </si>
   <si>
     <t>Frederiksberg
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Hareskoven</t>
   </si>
   <si>
     <t>Fru Balslev
 Rigmor Balslev
 Julie Brandt
 Bodild Branner
 - Glarup
 Karen Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johannes Larsen
 Lotte Lehnert
 Christine  Mackie
 Elisabeth Mackie
 - Olsen, København
@@ -8645,234 +8726,74 @@
 Frk Koch vil jo rejse til Efteråret – vist allerede til Oktober, så det skulde jo være til Oktober; men jeg synes nu, du skulde bryde overtværs nu – leje Lejligheden møbleret nu til Ferien – for de Penge kunde du og Manse så bo et eller andet Sted – det ordnede sig nok – måske Manse i Pension hos Tandlægens – og du på Gæsteri til dine Venner – Glarups en Tid, Dede en Tid – her en Tid! Åh, Junge – gør det – betænk dig ikke – læg din Tilværelse om, inden I alle er kuldsejlet. Tag ned til Tante Else nu med det samme og tal med hende om det! Gør det!!! Jeg tvivler ikke om, at Dede – Be – Elle – vilde råde dig til – men jeg forstår jo godt, at de ikke for dig er ,,uvildige” Rådgivere. Men Glarups vil være det! 
 Nå – ja, nu nytter det vel ikke at skrive mere om det dennegang; tænk over det – og gå til Værket!
 Lige ni ringede den lille Frk Otto-Olsen; en lang Snak – hun vilde nærmest have at vide, hvad der dog hav [”hav” overstreget] var hændt mig, for hun havde næsten ikke kunnet kende mig i Onsdags Aftes, da hun traf mig ved Walleens Foredrag – hun påstod, at jeg mindst så ud til at være nyforlovet – så strålende! 
 Det er Huset, Junge! Du kan ikke tænke dig, hvor det Hus med et Slag har forandret hele min Tilværelse; Pinsedag derinde havde jeg havde jeg besøg af en lille sød tysk Veninde – Lotte Lehnert – c. på min Alder – Kontordame, det er hende, om hvem jeg vist har fortalt dig, at hun bor den gamle dejlige Kvistlejlighed i Amaliegade vis-à-vis den gamle Fødselsstiftelse. Jeg har lært hende at kende i antroposofisk Selskab. Vi gik en lang Tur i Skovene – der var aldeles henrivende, frisk og duftende af Regn, Grøde i Luften – Tåge ud over Engene; jeg sagde til hende, at jeg savnede så meget at kunne fortælle Mor om alt dette – at det vilde have været en sådan Lykke at vise Mor det alt sammen; og vi var begge af den sikre Tro, at Mor i Virkeligheden er med i alt, som glæder os; en af Aftenerne derinde har jeg haft en virkelig ,,oversanselig” Oplevelse – jeg følte så tydelig, at Mor sagde: ,,men Astrid, du véd jo, at jeg holder så meget af dig.” Du kan ikke tænke dig, hvor det føltes mærkeligt og gribende – jeg fik Tårer i Øjnene af Bevægelse og sagde som så ofte før til mig selv: de, der elsker hinanden, kan ikke skilles. – 
 Og sandt er det, at jeg ofte derude lever intensivt sammen med Mor og føler hver Gang en underlig Glæde derved. – 
 Den søde lille Lotte var ,,entzückt” over alting derude – og forærede mig i sin Begejstring 2 Stole og en Måtte til Huset i Haven! Og hun medbragte ½ Pund fin Kaffe og en Pose The! med mange Undskyldninger! Hun kom til Kaffe og blev til Aften; da vi sad ved Aftensmaden, kom Pan og Helga – de havde selv Mad med – samt Madeira på en Sodavandsflaske; vi drak så The, - Pan sagde, at mit Digt til Bodilds Fødselsdag var bleven læst op ved Bordet og havde gjort stor Lykke – det første Vers lød sådan
 Ingen Læge er som du 
 når vort Legem går i tu
 eller Sjælen bløder - 
 Lige vel var Legemspragt
 som vor sarte Sjæledragt
 du med Omhu bøder -!
 osv. 
 Nå – Gæsterne gled ved 8 Taget. Så havde jeg Fru Weirsøe og hendes Søn m Kone inviteret op til ,,Igang” på Huset – en Flaske Portvin og herlig Is fra den lille Konditor, som åbnede en Iskagebod 1ste Pinsedag i den nederste Ende af Fru Weirsøes Have – Isen var lavet af Piskefløde. – mange Æg – herover hjemmelavet Jordbærsaft! Jeg så selv om Formiddagen det altsammen dernede. 
 Og – vores Hus er altså rejst! Det stod der, da jeg om Tirsdagen kom derud – og det er bedårende! Ligger omtrent midt i Haven – omgivet af blomstrende Æbletræer! Ryggen af det vender ind mod Stenhegnet til Hareskoven! ( [”(” overstreget] Manden rejste det for 20 Kroner! Fru Weirsoe havde bedt om Lejen for 10 Måneder forud, da hun var i stor Nød – så skrev jeg til Be og bad om 100 Kr – og Be sendte mig 130! de 30 skrev hun var Rentepenge for Juni Termin! Jeg skrev omgående og takkede – hvor var jeg dog rørt! Hun skrev endda så sødt, at jeg skulde skrive, når jeg var i Nød! Du kan tro, jeg var glad og lettet! Nu får vi betalt vore Gas + Lysregninger, så mangler kun Telefonen (41.00 Kr!) det er jo en vanskelig Sommer at klare med alle de Rejser og de to Huslejer, men så hjælper det jo svært til næste År, når vi kun har en extra Husleje på 5 Kr. mdl. for Grunden derude; og jeg håber jo også på hel Friplads til Nus. Telefonen må jeg jo bevare, især hvis du nu kommer – til Elever osv. (måske kan du få den lille Goldschmidtpige! på Nussets Alder – de kan da betale!) 
 (Her ringede jeg til Fru Goldschmidt, med hvem jeg nu har hafte [e i ”hafte” overstreget] en lang Sludder, hun bad mig derhen til Fredag Aften – vi kan så storartet sammen, så det glæder jeg mig til.) 
 Men nu slap jeg vist Tråden – du gider vel snart heller ikke læse mere – sikken et Brev, så langt! 
 Jo, det var Huset. Det er rejst. I Sommer vil jeg selv tjære det udvendig med rød Tjære (som de svenske Huse, du ved) af Fru Petersens Mand her i Huset – får jeg Opskrift på alt desangående, han er Maler; i Ferien maler jeg det indvendig. Og tænk dig – Fru Weirsøe har givet mig Lov til at lægge ligeså mange Havesager jeg vil i Jorden – hun er for gammel til at rode med alt det og har kun Frugttræerne – men der er Masser af ubenyttet Jord; jeg gravede og lugede et stort Stykke i Pinsen, der skal jeg nu lægge Ærter på Lørdag samt så Karse, Radiser, Gulerødder osv. Rabarber vil jeg også etablere – Pladsen er ubegrænset og Jorden extra fed og god – hvad synes du dog! Redskaber har Fru Weirsøe – og hun er bare glad over at få Jorden dyrket. Vi har allerede i Pinsen lavet et lille rundt Bed foran Huset og sået Sommerblomster deri; et andet Bed har jeg beplantet med Sager, som jeg har gravet op i Skoven: en blå Anemone, Kodriver og Liljekonvaller – af de sidste vrimler det overalt i Skoven. Nus har bestemt, at Huset skal hedde ,,Thopedeaborg”! Nus er som jeg – lyksalig over alting derude. Ja, Junge – sikken vi kan få det! Vi må bygge en Stue til til Huset, som kan være din og Manses – så skal vi alle arbejde i Haven og så kan vi leve af den! 
 Træ og Bærfrugt sælger Fru Weirsøe os billigt – der er Masser! og herlige Sorter. Det er – Paradis! 
 Sig til Elle, at jeg fatter ikke, hvorfor hun ikke har sendt mig Garnet til Kaffedugen. – På Kontoret skal det nok gå, det kniber jo lidt at holde til 8 Timers Regning hver Dag, men det lysner dog lidt nu med at begribe det og min lille Kollega er henrivende sød! Så det går nok – Forholdene er behagelige – Arbejdet ganske selvstændigt. Det morer men trætter mig – nej omvendt – trætter men morer mig. Alt går, når Grunden i ens Tilværelse er god – og – Huset! 
 Kom så! Tusinde Hilsner fra din Dis.
 Ark 5, s.1. Venstre margin lodret. 
 Nu skal jeg læse dit Brev for 3die Gang – og så ned i Kassen med dette – og så i Seng! Hils Be og Elle og alle dine!</t>
   </si>
   <si>
-    <t>1926-07-06</t>
-[...24 lines deleted...]
-  <si>
     <t>1927-02-01</t>
   </si>
   <si>
     <t>Ellen Reenberg</t>
   </si>
   <si>
     <t>Julie Brandt
 Holger  Reenberg</t>
   </si>
   <si>
     <t>Christine Swane har måske foræret et maleri til familien Reenberg</t>
   </si>
   <si>
     <t>En forsinket tak for et maleri. Ellen Reenberg har forgæves forsøgt at ringe til Christine Swane.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zNim</t>
   </si>
   <si>
     <t>Kbv. d: 1 Februar 1927
 Kære Fru Swane!
 Det er mere end flovt at jeg ikke har takket Dem før nu, for det dejlige Maleri som min Mand og jeg er meget glad glad for, men jeg maa undskylde mig med, at jeg har ringet paa Telefonen ikke én, men flere Gange, med 1 Mds. Mellemrum baade for at sige Dem min hjerteligste Tak og for at tilbyde Dem Billetter til et Stykke der hed Kærlighed, hvori min Mand spillede Hovedrollen, jeg vilde saa gerne at De skulde have set det, men jeg traf Dem desværre ikke, naar jeg ringede; nu spilles det Stykke ikke mere men saasnart jeg har et Par Billetter til et ordentligt Stykke vil jeg ringe til Dem, hvis De har Lyst til at benytte dem. Hvis De engang havde Lyst til at følges med Frk. Brandt og besøge os, vilde det glæde min Mand og mig, jeg vilde tro at det maatte fryde Dem, at se i hvilke landlige Omgivelser vi bor, og hvilken smuk Udsigt vi har. Haaber Fru Swane har det godt, sendes de venligste
 Hilsener og endnu engang Tak fra min Mand og Deres taknemlige
 Ellen Carstensen Reenberg</t>
-  </si>
-[...132 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/nu45h3lj</t>
   </si>
   <si>
     <t>1927-09-05</t>
   </si>
   <si>
     <t>Julie Brandt
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Otto Gelsted
 Adam Goldschmidt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Janna Schou
 Jørgen Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Nekrolog i Ekstrabladet d. 5.9 1927 af Otto Gelsted.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0993</t>
   </si>
@@ -8985,66 +8906,50 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/5TMv</t>
   </si>
   <si>
     <t>[På kuvertens forside med blyant:]
 22 Okt 1927
 [Med pen:]
 Fru 
 Astrid Warberg
 Howitzvej 29
 Kjøbenhavn
 F.
 [Med blyant:]
 læst Jan 1957.
 [Med pen i brevet langs højre margen:]
 21-10-27
 [Med pen i brevet:]
 Kæreste lille Dis!
 Det var dog forfærdelig kedeligt for dig med den Sygdom, saadan noget sætter en frygtelig tilbage med Kræfter og Arbejdsevne og -lyst; nu maa du da endelig være forsigtig, lig mindst 2 Dage helt feberfri og gaa saa endelig ikke i Arbejde før du har lidt Kræfter, det er jo saa lumsk med den Influenza fordi der saa let følger noget med hvis man ikke er forsigtig eller faar Tilbagefald. Det var dog uheldigt, at jeg netop paa denne Tid lod [”lod” overstreget] ikke fik skrevet til dig, men jeg har haft saa meget af alle Slags – Syltning Rengøring o.a. og saa kunde jeg jo ikke vide det.
 Men Gud ske Lov du fik din lille Sjumse igen; sandsynligvis har Brevene fra Buf, Lugge (til Fru Afsc.) og mig gødet Jordbunden saa den har været modtagelig da du fik din Samtale med Adam Afs. Pas nu paa, at du ikke giver ham den allermindste svageste Anledning til sin Snakken om dit Hysteri. For det skulde være underligt, om dette hans Nederlag ikke skulde have afsat en Brod i hans Sjæl imod dig – og egentlig vinder du vel ikke lille Sjumse helt, før du ogsaa har vunden ham og – som du jo altid er det første til at hævde, der er jo noget godt ved alle Mennesker og for Sjumses og din egen Skyld maa det jo gælde om at faa fat paa saa meget som muligt og saa bære over med Skidtheden, som vel desværre ikke er saa helt lidt i hans Karakter. Men dette har du jo sikkert i høj Grad Øje for selv. 
 Vi har haft en slem Tid. Jeg har da det ebbede ud med Drikkeriet tilladt mig at fortælle Agraren, at du og jeg havde bestemt, at du skulde tage en større Lejlighed og saa skulde jeg styre Hus for dig og gennem alle vore mange bekendte faa nogle Elever saa jeg kunde betale for Manse. Det lød saa troværdigt at han ubetinget troede det var Alvor og han sagde saa, at han vilde blive Afholdsmand, hvis jeg vilde blive hos ham. Efter mange ”Overvejelser” og ”Betænkeligheder” lovede jeg det, det er jo grimt at lave Svindel, men et unormalt Menneske kan man ikke selv være normal overfor og jeg gør det jo kun for at støtte ham og skaffe Hjemmet en rolig Vinter. Vil du være saa sød at ”besvare” denne Opgiven vore Planer, for hvis han skulde forlange at se dit Svar paa det, hvad jeg nu ikke tror han gør. Skriv helst, at det var et underligt Træf, for Fru Winther har netop sagt, at I kunde blive boende hos hende ”alligevel” ihvert Fald foreløbig i Vinter, saa kan det ligesom stadig staa paa Dagsordenen. Da han for nogen Tid siden blev færdig med Arbejdet paa ”Frøkulturen”, som har varet længe og været godt, gik han til Puf og sagde at nu var han færdig til at begynde hos ham igen. Han fik saa det Svar at han vilde selv bearbejde Jorden og at han havde antaget en Lærling til, saa der var ikke noget. Jeg havde haft paa Fornemmelsen at Puf vilde slaa Haanden af os, men for Agraren var det et Chock og han gik da ogsaa omgaaende ind i et mægtigt Drikkeri. – Det er underligt nok, at Puf ikke tænker paa at lette Tilværelsen lidt for mig. Agraren er dog hans Slægt forstaar du min Tankegang? Men han maa jo mene, at naar jeg har holdt saa længe, kan jeg vel lidt endnu. Christines Hadefuldhed mod Agraren skal jo heller ikke paavirke Puf til Overbærenhed, hvis de da drøfter Sagerne. Det falder mig ind – du faar da for Himmelens Skyld ikke den Tanke at skrive om det til Puf for at udvirke noget godt? Lov mig endelig ikke at gøre det; paa det Omraade er han saa vidt jeg kan føle haard som Flint, det vilde ikke hjælpe og kun faa mig til at staa skidt i det. Jeg har ikke nævnt det og ikke ladet mig Spor mærke med det. – Agraren fik heldigvis Roeoptagen ned hos Rasmussen paa Frøkulturen; han er forfærdelig flink imod os og aldeles mærkværdig forstaaende ser det som en sygelig Tilstand. Det er dog intelligent af saadan en ganske ukultiveret Mand. - - Jeg har Efteraarsferie i denne Uge og arbejder i den Anledning under Højtryk, har faaet en Mængde store Arbejder tilside – saadanne som tager lidt lang ”samlet” Tid, hvad det jo altid kniber for mig at skaffe; mens jeg skriver dette koger jeg Asier, hvilket tager lang Tid da der kun maa koges 5-6 ad Gangen – efter min Opskrift da. Græskar har vi ogsaa syltet, 2 Slags baade med Vanille og Ingefær, jeg har faaet det hele forærende, saa det er kun Sukker og Krydderier at ofre paa det.
 I Onsdags tog jeg til Odense, jeg har hele Tiden haft i Sinde at benytte en af mine Feriedage til at besøge gamle Hanne Onkel Syberg og Mogensens. – Saa vidt jeg ved har Hanne ikke sendt Krans til Alhed Christine sagde at hun havde ikke set noget til det og hvis hun har sendt maa der altsaa ikke have været Kort. Hun talte ikke selv om noget, men derfor kan hun jo godt have sendt. Hun var svar og ringe stakkels gamle Hanne! Mon hun rigtig trives hos dem, den unge Kone er vist saa dygtig, at hun ikke har Kraft til at være stort andet. Hanne havde været syg og var i Høsten falden ned af en Vogn, da hun besøgte nogen i Vester Kærby; nu var hun da oppe, men jeg synes ikke, der var mange Kræfter. Jeg bad den unge Kone om at sende mig et Brevkort hvis hun blev syg en Gang. Adr. kan hun da ikke glemme, naar det er nok med mit Navn og Kjerteminde.
 Saa drog jeg derfra til Mogensens, der bor ude paa den tidligere ”Heden” der ad vor gamle Landevej næsten ude ved Fruens Bøge; de havde en henrivende Stue og der var saa hyggeligt og rart og de blev saa begejstrede over at se mig. Desværre blev det sent inden jeg naaede Onkel Syberg. Kl. var næsten 6, men en lille Passiar fik jeg da, dog ikke længe, da han var meget [indsat i venstre margen; lodret:] meget træt. Jeg synes næsten snart de to – Hanne og Onkel Syberg – har tjent sig fri, men maaske de endnu har lidt Glæde af Livet. 
 [Indsat øverst s. 1; på hovedet:] Jeg kan ikke huske om jeg har skrevet siden din store Hareskov-Begivenhed, det var vældig Sjov og interesserede mig levende. Stakkels lille Nus, der ikke kunde komme med. Hils gamle gode Pan naar du ser hende. Jeg var saa glad ved hendes Brev til min Fødselsdag - - Stakkels Las er vist meget dybt nede, men jeg tror dog, at han arbejder. Ang. Chr. er endnu intet fastslaaet. Elle kommer en af Dagene
 [Indsat langs venstre margen s. 1; lodret:] Nu kun tusind Hils og rigtig snarlig Bedring. Din Junge.</t>
-  </si>
-[...14 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/fKcmPEbS</t>
   </si>
   <si>
     <t>1929-03-18</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 - Berner
 Julie Brandt
 Thora  Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Adolph Larsen
 Andreas Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine  Mackie
 Elisabeth Mackie
 Otto Emil  Paludan
 Hempel Syberg
 Andreas Warberg
 Laura Warberg
 Torkild Warberg
@@ -9073,316 +8978,111 @@
 Det er spændende med byggeriet af Instituttet.
 Ellen er sparsommelig med mad. Hendes kat har fået en kæreste.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7j5m</t>
   </si>
   <si>
     <t>[Øverst s. 1 skrevet med blyant:]
 Tante Elle
 [Skrevet med blæk; Ellen Sawyers skrift:]
 d. 14de og 18de Marts - 1929
 Kæreste Lugge!
 Tak for dine tre (3) Breve, - alle lige velkomne. Og Tak for den dejlige Dug, du sendte mig til min Fødselsdag. Den passer udmærket til mit "Spisebord" og jeg er meget glad ved den. Da jeg havde faaet den, opdagede jeg, at jeg jo egentlig trængte meget til den, da jeg kun har nogle smaa gamle Laser, - til smaa Selskaber, for jeg har rigeligt med store Duge. - Ja, det blev jo en ret stille Fødselsdag, da alle Gæsterne blev anmodet om at blive borte, - me-e-en! Jeg fik jo mange Opmærksomheder af Blomster og Breve og lille Junge kom om Aftenen og nød et Glas Vin og en Cigar. Hun er jo rask igen. Jeg var oppe det halve af Lørdag, - hele Søndag og ude hos Eleverne Mandag, men kun pr Rutebil. Nu cycler jeg igen. Vejene er fine og Vejret dejligt. Jeg har slet ingen Efterveer med Træthed og Sløjhed, - havde 7 Elever den første Mandag og var til Selskab om Aftenen og spillede L'hombre til 12 uden at mærke noget. I maa nu sige, hvad I vil, men de tykke har nu alligevel et Reservefond af Kræfter, som de tynde maatte ønske sig. Det har været en mager Vinter, hvad Indkomster angaar, - 3 Uger syg og en Del Forsømmels paa Gr. af Vejret. Heldigvis faldt en Del af Vejret og Sygdommen sammen - (nu vrimler Gækker og Krokus op i Haven, - skønt der endnu ligger en Meters Sne i Ribsbuskene). Naa men det gør jo heller ikke noget med det Pengetab nu, da vi jo vælter i Penge, - takket være vores kære Pallam og gode gamle Onkel Syberg. Ja, Lugge, det er ogsaa rart at vi kan tænke, at han holdt sit Løfte til Mor, og at du vandt Chokoladen. Ja, hvor man under Mornine en lille glansfuld Periode. Den bliver vel ikke lang, - kender man hende ret. Men tænk, at komme ud af sin Gæld, - det maa da være herligt. Nej, Lugge, jeg vil ikke købe Livrente, ikke foreløbig da. Jeg vil eje 10,000 først. Dem skal jeg nok faa, naar jeg bare maa beholde Helsen en halv Snes Aar. Jeg har 6000 nu. De giver mig 270 om Aaret. 154 har jeg i Legater, det er 424. For dem kan jeg købe 500 Kr. Obligationer omAaret. Saa kan du selv regne ud. - Man kan aldrig vide, hvordan det kan gaa. Jeg kunde jo faa Lyst til at købe mig en Forretning af en Slags, - det er i al Fald mere morsomt at have Pengene at manøvrere med, end at 
 2)
 købe Livrente. - Foreløbig har vi jo ingen faaet endnu, men Dede skriver, at til 1ste April, omtrent, sender han os Pallams. Onkel Sybergs trækker vist længere ud. Stakkels Tutte maa jo ud med en vældig Arveafgift, - men det skrev jeg vist til Mornine. - - - - Naa, saa vidt kom jeg igaar. Saa gik jeg over til Junge og spiste til Aften med Junge og Marie. Agraren var ude paa Togt. Han har sviret energisk nu, - jeg ved ikke hvor længe, - holdt op et Par Dage og har nu taget fat igen. At han dog ikke kan naa at drikke sig ihjel! Jeg tror al de Sprit virker preserverende. Junge er alligevel helt godt til Pas. De Penge har jo virket vældig stimulerende. Hun kommer ud af hans gamle Gæld, som altid har pint hende og kan ogsaa "røre sig lidt". Fattigdom er nu nedbrydende. Nu har hun ogsaa lige tjent 100 Kr. paa et Klaver, saa hun har købt Konfirmationsudstyr til Manse, - nyt Tøj og en Kasket og en Regnfrakke, - Sokker o.s.v. Det er jo paa Søndag. Palmesøndag. Der skal ikke være Spor af Festlighed, - kun mig og Is til Desert. Jeg giver ham et Fotografiapparat. Tutte har sendt 10 Kr, som jeg skal købe for. Jeg tænker jeg køber en Tegnebog (til Penge) for dem. De vil jo gærne have nogle af de traditionelle Gaver at vise frem Hvis I vil have Idèer, saa kunde jeg tænke mig en Æske Jetons, - han elsker jo at spille L'hombre, - el. Bøger om Fugle. el. Lommetørklæder. Sig til Mornine at hun ikke skal holde det hemmeligt for Ta Mis Pan ["Pan" indsat over linjen] Hun kan saamænd godt sende ham lidt. Vi har været saa beskedne med Konfirmationer i hele vores Børneflok, saa det kan de gærne paaskønne paa Manse. Iggar Eft. var han til "Overhøring" i Kirken. Jeg kom der over mens de klædte sig paa til at gaa derned. Det viste sig at Manse ikke kunde Trosartiklerne. Dem fik vi ham saa lært. Og han kunde ikke huske, hvad Salmer de skulde kunne. Heldigvis kom han da ikke op. De saa saa rørende ud, da de vandrede afsted derned. - Lugge, jeg har faaet saadan en god Idé. Jeg vil ogsaa flotte mig lidt med mine Rigdomme. Jeg vil invitere Junge til en lille Udenlandsrejse i Sommer! Rhin-rejsen, Køln og Holland. Vi snakker meget om det og Junge glæder sig saadan. - Det er saa sundt for hende ["for hende" indsat over linjen] at føle, at der ogsaa er lidt Fornøjelse i Verden for hende, - det er hun sandelig ikke forvænt med. - Vi vil køre i Rutebiler og se paa Landskaber og male og se paa Kunst naturligvis. det skal 
 3)
 nok blive morsomt. Hvis I vèd noget om Holland, - saa lad os det vide. - Saa jeg sparer af alle Livsens Kræfter * Jeg tænker vi kan gøre det for 600 Kr. Det skal være, naar Bibbe er hjemme og kan bremse Kalorius - ellers er det jo en fast Regel, at hans "Sygdom" indløber, saa saare Junge vender Ryggen til. Paa Mandag skal der være Auktion paa Erikshaab. Junge og jeg vil derned. Det kunde være, der var et og andet, vi vilde købe og desuden kan der tænkes at være noget endnu fra vores Tid, - bl.a. de gamle Bøger paa det store Værelse. Vi biler derned. Dede kommer. Det bliver jo vemodigt - men jeg synes, vi skal være der. Dede har taget Silhouetterne fra Spisestuen og hængt dem op i sin Stue. Det er rart synes jeg, - saa er de i Hus.
 Kommer I ikke herover i Paasken??? Jeg skal ganske vist ud om Lørdagen, men det gør jo ingenting. Saa kunde I jo komme Palmesøndag, - være med til Manse og være med paa Erikshaab. - Eller er det for svært, lille Lugge? - Det vilde være yndigt om I kom en lille Foraarstur. Svar snarest. Jeg er spændt paa Las og Puf saa kom i Aftes. Jeg holder Øje med Huset, men [et ulæseligt ord indsat over linjen] har ikke set nogen spanke om dér endnu. Jeg maa op og se efter inden jeg cycler ud. - Jeg glæder mig til de er hjemme igen. Det er saa tomt naar de er væk. - I Aftes var jeg til Koncert paa Thornøe. Den var god. Fru Berner sang herligt og Chr. Erbennen spillede guddommeligt. Hvor han dog spiller vidunderligt. Fru Chenowitz akkompagnerede. Hun er lidt massiv og enevældig. - 
 Hvor er det morsomt at de er begyndt at grave paa Instituttet. Nu kan I rigtig holde Øje med det. Bare det nu ikke maa vare rigtig længe. - Og hvor dejligt, at du nu har Penge at planlægge med. Ellers havde der været en "aber" ved at flytte ind i et større Hjem. Det kostede mig adskillige Hundrede at flytte ind her, og det er da i det Smaa. - Maaske der paa Erikshaab kunde findes et og andet, I kunde faa billigt. - Tænk over det!!!!
 Jeg havde saadan et rart Brev fra Tutte i Dag. Det var saa morsomt at se lidt til hende i den Tid hun var i Odense. Hun er nu herligt, ["t" sidst i ordet overstreget] - det er Tutte. - Hvor er det dejligt at Putte er anbragt. Vi var sammen med Dr. Torborg til Thorkilds Daab og syntes saa godt om ham. -
 [Indsat s. 3 i venstre margen; lodret:]
 Ikke desto mindre flottede jeg mig i Lørdags med at købe en Kalveskank til 30 Øre. Det er anden Gang siden Jul at jeg har købt ind til Middag. Ellers lever jeg af [teksten fortsætter øverst s. 3; på hovedet] salte Sild og Hyldebærsuppe og Gaver. - Jeg faar Suppe til to Middage og Hachis til èn. - Naa, nu vèd jeg vist ikke mere denne Gang. 1000 Hilsner til jer alle, - ogsaa Lommes. Din Elle
 [Indsat i venstre margen, s. 4; lodret:] Lille Mis har indgaaet Kammeratægteskab med en stor Slambert af en graa, vulgær Hankat med gule Øjne. Jeg fatter ikke lille Mis - den fine pæne Mis fra et godt Hjem! - Jeg driver ham væk 20 G. om Dagen.</t>
   </si>
   <si>
-    <t>1929-11-02</t>
-[...44 lines deleted...]
-  <si>
     <t>1931-09-10</t>
   </si>
   <si>
     <t>Thora  Branner</t>
   </si>
   <si>
     <t>Hillerød</t>
   </si>
   <si>
     <t>Julie Brandt
 Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie/Pan Brandt fyldte 60 år i 1931.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3854</t>
   </si>
   <si>
     <t>Thora/Tutte Branner ville gerne have været med til at fejre Julie/Pan Brandt, men hun og manden skal til deres hus i Sverige. De skal vinterordne haven og rydde et stykke jord til urter. Stedet hedder Puttebygget. Johanne/Junge C. Larsen har været med Thora og Vilhelm deroppe. De tog på rotur, lavede bål mm., og Johanne nød det som et barn. Der er alt, hvad man har brug for i huset i form af køkkengrej, sengetøj mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/taqC</t>
   </si>
   <si>
     <t>Hillerød
 10 - 9 - 31
 Kære Lugge!
 Tak for dit Brev! den go'e Pan! - Ja på een Måde vilde vi gerne være med til at fejre hende; men ser du! Vi har, - da min Fødselsdag meget heldigt falder på en Lørdag - bestemt at fejre den med en lille Tur op til vores svenske Hus; Vilhelm vilde se at få et Par Dage fri i den Anledning. Foruden den Fornøjelse, som det altid er - navnlig for mig - at komme derop, har Turen det praktiske Formål at vinterordne eet og andet deroppe; der er fortrinlig Havejord omkring Huset, men fuldkommen græsgroet, og vi synes, det var rart at få gravet et stykke til lidt Urter.
 Du kan tro, det er et rart Sted, Puttebygget - det hedder det virkelig; der har ligget en gammel Gård. Du må se at komme derop engang! - jeg var lykkelig over at have Junge en halv Snes Dage; jeg tror, hun nød det, og det var dejligt at se, hvor hun livede op og kom i Humør. Vi travede hende også godt, kan du tro; bl.a. var vi en Søndag på en lang Rotur med Mad, Kaffekedel, Bål etc, og Junge morede sig som et Barn! Jeg tror virkelig hun har Gavn af det Ophold længe. - Vi har fået Huset helt godt monteret, så vi kan tage derop uden at medføre noget videre; foruden "alt" i Porcelæn og Køkkengrejer er der Lagner, Dækketøj og en Del Sengetøj; ja, jeg har endogså både Tøj, Fodtøj, Rammetøj etc. deroppe! 
 Nå, det var en hel Del om Huset! Du kan nok mærke, at en Del af min Sjæl er deroppe! Men for at komme tilbage til det foreliggende, så er det kedeligt at de to Ting skal kollidere, men - som sagt!!! etc.
 Tusind Hilsner til jer alle!
 Din
 Tutte.</t>
   </si>
   <si>
-    <t>1936-01-07</t>
-[...154 lines deleted...]
-  <si>
     <t>1938-08-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -9420,77 +9120,78 @@
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Hareskov</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -9505,326 +9206,229 @@
 så ked af, at jeg slet ikke kender Tante Junge og Tante Tutte - , ! og han havde sådan en Lyst til også at komme til Erikshåb – jeg sagde, at alt Warberg modtages dèr med åbne Arme – og sådan vilde det også være hos Jer. Han var lidt bitter på sin Far, Dede regner ham nemlig ikke for noget, fordi han ikke vilde studere, og da han – Frits – nylig havde fået en lille Gageforhøjelse – fra 100 til 125 Kr mdl – trak Dede strax 15 Kr. fra i sit Bidrag, skønt Frits får meget mindre end de andre; og Dede havde sagt til Direktøren i Banken dengang: ”vil De antage en ung Mand, som ingen Løn skal have!” Så sad Frits der i 1½ Aar med 10 Kr. om Måneden! og lærte intet. Så brød han selv ud i stor Fortvivlelse og tog Plads i et Automobilfirma i Bredgade – fik strax 100 Kr. og forleden blev han kaldt ind til Direktøren, som roste ham meget og altså gav ham 25 Kr. Pålæg. Dede havde vel ment, at med den uheldige Hånd var Studerevejen den bedste at gå, men når nu Drengen hadede det! Han skal nok blive til noget, trods den mislykkede Hånd; vi talte lidt om den, han sagde, at han savnede den ikke, da han jo aldrig havde haft den. Jeg var helt betaget af, så henrivende han var. Han skulde være hjemme Kl 6, da han og Manse skulde ud at spise Middag sammen; Janna fulgte ham på vej, da han cyklede. - -
 Ja, du havde næsten gættet rigtigt angående Janna. Axel og jeg havde længe gået med Planer om at bygge en Stue til Jnna nede ved Værkstedet – dels for hendes dels også for vor Skyld, idet jeg regnede ud, at mine diminutive Kræfter bedre vilde slå til, hvis jeg var alene heroppe i Huset – fik min egen Stue – fri for Højtaleren i Dagligstuen – og fri for Skatterens nerveoprivende Uorden; en Overgang tænkte vi på at holde Pige, men Fordelen ved egen Stue for mig var så overvældende, at Pige kunde undværes – hun skulde jo ellers have Nus’ Værelse – og desuden er der jo altid Komedie med Piger, ingen er Engle – heller ikke Konerne. Nå, så forelagde vi Nus vore Planer - og så kom det frem, at Buf og hun allerede havde en næsten færdig Plan gående ud på, at Værkstedet skulde flyttes til Søborg (Buf bor nu ikke dèr mere, han har købt Hus ved Roskilde Fjord) på en Grund af Søren Madsens, hvor han – SM – har et Sommerhus, der så skulde indrettes til Værksted og Beboelse for Nus; for det første mente de, det var nødvendigt at få Virksomheden lagt nærmere ved Byen; men siden kom andre Grunde frem også – f. Eks. at Trut Søndergård (som Buf vistnok stadig er i moralsk Gæld til) ikke vilde bo i Hareskov (!) men endelig vilde Nus også gerne prøve at stå på egne Ben og væk hjemmefra.
 3) Det var jo en kold én at alt dette var arrangeret bag vor Ryg - efter at vi 1) har fældet vor lille Skov for at give Plads til Værkstedet og 2) købt den nye Grund, så Nus kunde have nem Kørsel til Værkstedet samt iøvrigt Expansionsmuligheder. Vi snakkede så frem og tilbage – sov på det – osv. Buf er stærkt engageret med sit nye Byggeri – så det blev helt og holdent Søren Madsen, hun blev økonomisk afhængig af; og selv om Nus ikke – som vi – synes, at han er en lèd Ka’l – som har trukken Buf meget ned, siden hans Mor døde – så var Buf dog heller ikke glad ved den Side af det. Endelig kom vi til det Resultat, at hendes Forretning slet ikke i Øjeblikket kunde bære hele den Omkalfatring og Flytning samt Savnet af alle de store Fordele, hun her nyder; jeg sagde til Nus, at hun skulde helt selv afgøre det – jeg havde ingen Glæde af at beholde hende, hvis noget andet forekom hende bedre. Så bestemte hun at blive og vi gik i Gang med alle de mange Underhandlinger til alle Sider – Lån i Bagsværd Bank – Håndværkere – Arkitekt – osv. Og da alt dette var vel i Gang til alle Sider, begyndte Nus igen at hænge med Hodet - at det blev så dyrt (vi låner 1500 Kr), og hun vilde føle sig moralsk bunden til at blive her en Aarrække, og den Tanke var hende uudholdelig (altså ikke at have sin Frihed). Det forstod jeg godt, men vi var jo alligevel meget kede af det; så fandt Axel det forløsende Ord (dette er få Dage siden); han regnede ud, at hele den nye Menage dernede vil koste 30 Kr. mdl. i de første 5 Aar – så er Lånet ude af Verden og dermed Huslejen minimal; men fra Jul er vi færdig med at afbetale vort Klaver – 10 Kr mdl. og Radioen – 24 Kr. mdl. – så kan vi altså også klare det nye, hvi_s Janna vil rejse; dette klarede med eet Slag det hele og _så begyndte Hjulene at snurre igen; og du forstår nok, at hvis Nus rejser, så kan man nemt herude leje sådan en Lejlighed ud til Sommergæster - evt. hele Aaret, der bliver indlagt Vand el. Lys – el. Lys - og el. Køkken. Vi får så Vand indlagt med det samme – jeg har så svært med den tunge Pumpe og desuden har Brønden flere Gange truet med at løbe tom. Med Vand indlagt stiger vores Ejendom i Værdi. Bankmanden har ringet, at vi kan roligt tage fat på Arbejdet – Kautionisterne er anerkendt; Janna står som Låntager, vi og Anders Lenner som Kautionister. Arkitekt Brandt herude har leveret Tegninger, Stuen bliver kombineret sammen med Palæet; dette bliver helt beklædt med de
 4) 
 moderne Murflader, der købes hele og slides op; udvendig beklædes Væggene med Solumitplader – denne nye Byggemåde er varmere end kun (en Dobbeltmur!) ["en" indsat over linjen] og anerkendt af Myndighederne. Tegningen er godkendt af Bygningskommissionen. Der bliver fritstående Skorsten, og Brændeovn (helt moderne); det hele bliver som et lille Hus med 2 Rum og et lille Køkken; du husker måske, at Palæet ender i et lille Lukaf, hvor der stod en Seng o s v. Vi har haft Tilbud på Arbejdet x et på 625. – èt på 500 og nu det sidste på 380. – dèt tog vi, - de var her i Aftes sammen med Arkitekten, en ung 21årig Tømrersvend, som ”er begyndt for sig selv” - ! – han har som Svendestykke lavet en indvendig Trappe, som netop viser sig at passe i Tegningen - som Trappe fra Palæet og ned til den nye – kæmpestore – Stue; den køber vi for 15 Kroner! Mureren er en ganske ung, men af de andre garanteret dygtig Lærling, en Mand herude anbefalede ham, de to unge Fyre laver så det hele - men da Lærlingen kun kan i Fritiden, vil September nok gå. I Morgen kommer gamle Albertsen og fælder de fornødne Træer; desværre ryger en stor Birk, en Ædelgran, et Elmetræ og et stort Æbletræ – men så får hun også overvældende med Lys – i Dag kom et Kæmpevindue, som Axel har købt på en Byggeplads for 18 Kr + 2 for Kørslen herud [Tegning] hele det øverste skæres fra og bruges til Solvindue mod Syd (ind mod Granerne – hvoraf èn fældes) det nederste består af to smalle a - a [”a - a” indsat over linjen], der kan åbnes for sig, samt det brede b - b [”b - b” indsat over linjen] der kan åbnes på Midten – uden Vinduespost, du vèd, det ser så dejligt ud; dette Vindue er c 1 ½ M. højt – vender op imod Haven og vores Hus; jeg tror nok, det bliver ganske dejligt. Ved denne Lejlighed har Nus også fået lavet et Sydvindue i Værkstedet, det er en vældig Forbedring; og hun har gjort hovedrent og – i Forening med Sus – malet overalt dernede – gule Vægge og rødt Træværk, det har pyntet enestående – der var aldrig nået at blive malet færdigt dernede, da de tog fat så pludselig dengang de begyndte Virksomheden. Det kniber stadig med Medarbejderne, men Trut er da begyndt at komme – og hun rasper en Masse af sig – er hurtig – flittig og dygtig. Sus tar jo lovlig kunstnerisk på det med ofte at udeblive, hun er meget pylret med Helbred; men hun er Kunstner helt igennem og har mange Idèer. Nus er altså ofte alene; men det har haft sin gode Side, hun har måttet tage sig sammen, og Ensomheden har åbenbart været inspirerende, du aner ikke, hvilket Væld af henrivende Idéer hun har praktiseret i den 
 5) senere Tid, så nu begynder det at fylde godt på Hylderne. Og så fik vi da endelig i Lørdags x ["x" indsat i venstre margen] Sell herud til at fotografere: han er Mester-Amatør – det er hans Lidenskab; han tog 10 Plader dernede, af Værkstedet - og af dem alle tre i Funktion – samt af Hylderne med Sagerne på; jeg havde fin Frokost heroppe til hele Forsamlingen; senere tog Sell en Plade af mig i Dagligstuen - og èn ude på Solkrogen. Billederne fra Værkstedet skal så sættes i Forbindelse med ”Tidens Kvinder”, hvor de kender forskellige og håber at få en god Artikel. Sell har sagt til Axel, at alle Pladerne var lykkedes fint.
 Nus er for for længe siden flyttet ned i Palæet, Munter sover også dernede. Og jeg har fået hendes Stue, d v s hendes Møbler er her endnu, de skal ned i den nye Stue, og så skal jeg helt have det efter mit eget Hode heroppe; det er gået som jeg forudså – nu da jeg er alene heroppe og kan holde Orden overalt, så kan jeg meget bedre klare alting – og når egentlig meget mere. Uorden virker frygtelig deprimerende på mig – blot er er smukt og ordentligt omkring mig, så har jeg Fred i Sjælen og overkommer det utrolige – trods den stadige Svaghedstilstand – jeg har haft flere Anfald af Galdekolik, og kun når dèt kommer, er jeg fri for Astma om Natten (mærkeligt!) – men det tar på Kræfter og Humør, jeg hviler en Timestid midt på Dagen – sover rigtig – så kan jeg godt arbejde hele Dagen, men efter Middag er det slut, så kan jeg ikke mere. Men det gir sig vel efterhånden; alle disse Sindsbevægelser har taget meget på mig; jeg er ikke en egoistisk Mor, der ikke vil slippe Børnene, når de vil ud, men sender Nus i Kløerne på den ækle Søren Madsen – se hende helt overgivet Buf og al den dårlige Indflydelse fra de Kanter. dèt var hårdt! Både Axel og jeg har mærket, at Buf virker uheldigt på Nus. Hun sagde forresten selv i Aftes: ”ja, når jeg bare ikke er bunden, så er det højst sandsynligt, at jeg blive_r!." Det forstår man så godt. Og nu kan hun se Tiden an, måske der engang dukker noget helt andet op, det ved man aldrig.– 
 - Nå, der fik du så Besked om alt det. På Lørdag skal Axel og jeg ind til Grethe Bentzons Sagfører --- Jeg har da fortalt, at hun har testamenteret os de 1500 Kr, hun dengang satte i Huset? Det er ikke dem, vi bygger for; en anden Gang kan vi måske få Obligationen transporteret og så for de Penge få indlagt Centralvarme; med dèt og med Vand kan vi få et højere Kreditforeningslån
 6)
 I Ejendommen – med Omprioritering – og det er billigere Penge; det nye Hus – som er indtægtsgivende som Lejeobjekt forhøjer jo også Værdien. 
 Det er egentlig besynderligt, Junge, at man uden at eje en Øre - kan bygge sig et Hus – og derved skabe sig et Aktiv, som stadig kan forbedres. Vi har også Planer om – hvis nu dette falder godt ud – ad Aare at bygge et lille Hus på den nye Grund og leje det ud, måske til Sus i første Omgang, hvis de bliver her. Men det er jo Luftkasteller, som det bare er sjov at lægge Planer om. Vi traf ved Grethe B.s Begravelse Mornine; Axel inviterede hende herud - pr. Telefon næste Dag – og det vilde hun gerne!! Hun var yhyre elskværdig; måske kan vi få hende og Lugge en Dag i Spetember hvis vi får fint Vejr igen. Jeg tænker næsten, vi atter møder Mornine, når vi på Lørdag skal til Sagfører, mon hun ikke også er betænkt? Margrethe har sandelig været os en god Ven, hvor er det ufortjent, men hvor er vi taknemmelige!
 Du kan stole på, vi skal huske Agraren, det var godt, du skrev det!
 Ja, Pan var her – men en uheldig Dag, da jeg var ude af mig selv af Sløjhed efter en Galdehistorie samt alt det med Nus. Jeg sørgede vanvittigt ved Tanken om at skulle af med hende – og under de Forhold! 
 Så var der vist ikke mere dennegang, lille Junge, jeg må se at kniske ud til Middagsmaden – Risengrød og Hornfisk, nye Kartofler fra Haven. 
 Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
 Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
 Tusinde Hilsner! 
 Din Dis. 
 ps – senere – 
 lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
 Alle her hilser!
 [Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
 [Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
   </si>
   <si>
-    <t>1939-03-21</t>
-[...139 lines deleted...]
-Vilhelm Balslev
+    <t>1940-08-01</t>
+  </si>
+  <si>
+    <t>Julie Brandt
+Ellen Brønsted
+Elena Larsen
+Johannes Larsen
+Marie Larsen
+Else Larsen,  Andreas Larsens kone
+Christine  Mackie
+Elisabeth Mackie
+Ellen  Sawyer
+Christine Swane
+Ernst Syberg</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3868</t>
+  </si>
+  <si>
+    <t>Man må undskylde de folk, der tager fejl. Det er jo menneskeligt. 
+Andreas er flov over, at han igen glemte Elena/Bimse Larsens fødselsdag. 
+Det er fint, at det går godt med fiskeriet på Båxhult. Else og Andreas forsøgte engang at fange ål, og efter tre uger fik de én, som kostede dem 28 kr. i benzin og fiskegrej.
+Der er ikke helt så mange gæster hos Else, Johannes og Andreas Larsen, som der plejer, og det er dejligt. Christine/Meme og Elisabeth/Putte Mackie har været der, og Marie/Ia Larsen samt Christine/Uglen Swane. 
+Bryggeriet er ramt af "Sagerne" (formodentlig krigen). 
+Ernst/Rille Syberg skal giftes, og Johannes, Else og Andreas skal i den anledning til Pilegården tirsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8A4l</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,.................194
+[Håndskrevet:]
+1. August 0
+Kære Lysse.
+Tak for Dit Brev, som jeg fik tilmorgen. Angaaende Genistregen, saa maa man vel til en vis Grad undskylde de Folk, at de stikker Fingeren i Jorden og lugter hvor de er. Det er jo dog ikke sikkert at de lugter rigtigt, det er jo saa almindeligt og ["almindeligt og" indsat over linjen] menneskeligt at fejle. Det gik jo ikke os bedre end sædvanligt m.H.t. Bimses Fødselsdag iaar. Det er flovt at vi aldrig kan lære at huske den. Det er morsomt med Jeres Fiskeri; mon det nu vil gaa Jer ligesaa godt med Aalene, som med Gedderne? Else og jeg fiksede 2 1 (de to tal indsat over det foregående ord som tegn til, at "k" og "s" skal byttes om) engang Aal i en Mose i Dalby. Da vi havde sat Kroge, som vi røgtede om Morgenen næsten før det blev lyst, forat de ikke skulde gaa af Krogene, i saadan noget som 3 Uger, fangede vi en 1/4 P's Aal. Vi beregnede at den stod os i 28 Kroner, naar vi regnede med Benzin og Redskaber, (ikke med Tiden!)
+2/
+Forat bøde lidt paa det, købte vi 3 Aal til af en Dreng, som fiskede i samme Mose, de kostede tilsammen 75 Øre, det hjalp jo lidt på Regnskabet. - Du skriver at I vil gerne høre lidt herfra. Vi lever stille og roligt med færre Gæster end vi plejer at have, hvilket bekommer os helt godt. Vi har lige fulgt Meme ned til Toget, hun og Putte har været her nogle Dage, Putte rejste igen for 4-5 Dage siden. Paa Lørdag venter vi Ia og Ugle. De skal videre til Lindøgaard, hvor de har det godt, de er mere tilfredse, eller skal vi sige mindre utilfredse med Sagerne end vi; men deres Erhverv er jo heller ikke saa ilde faren som Bryggeriet. - Naa det var Ia vi slap ved. Ellen har Besøg af Pan og Bes for Tiden. - Paa Tirsdag, den 6te, skal Rille giftes; Far, Else og jeg skal ned paa Pilegaarden i den Anledning. - Vi har ogsaa en fin Køkkenhave iaar, vi passer den selv; det er morsomt, vi har Tid til det og saa sparer vi Havemand, som vi ellers hvert Aar har maattet have til Hjælp
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
+    <t>1942-01-05</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Julie Brandt
+Thora  Branner
+Louise Brønsted
 Alfred Fly
-Heinrich Hopp
-Lars Lankjær Mikkelsen
 Adolph Larsen
-Marie Madsen-Mygdal
-[...3 lines deleted...]
-Otto  Meyer
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Eli Laub
+Christine  Mackie
+Elisabeth Mackie
 Axel  Müller
 Ellen  Sawyer
-Fanny Schaffalitzky de Muckadell
 Janna Schou
-Gudrun Skanderup Nielsen
-Kaj Skanderup Nielsen
+Else Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
-    <t>Det vides ikke, hvem Frk. Andresen, som ligesom Laura/Bibbe skulle rejse, var. Ej heller kendes Peter Træskomand og Dovlsen eller skolebestyrerparret.</t>
-[...25 lines deleted...]
-Langfredag 11 April.
+    <t>På kuvertens forside er skrevet, at kuverten indeholder to breve. Brevet fra 11. nov. 1942 er i forbindelse med registreringen taget ud af kuverten, da det ikke hørte til i den. Det er registreret selvstændigt. 
+"Pan-Breve": Warberg-søstrenes veninde, Julie Brandt, blev kaldt Pan. 
+Johannes Larsen og den danske Sommer. Halvtreds Tegninger af Johannes Larsen med et Digt af Johannes V. Jensen. Gyldendal 1941. 
+Frk. Kristensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8404</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det godt i julen og slappet af. Inden jul havde hun nået alt det, som hun ville, og det gav ro. Dr. Fly vil ikke give hende medicin for hendes tossede ben.
+I julen fik Johanne og familien kirsebærvin og konfekt. Johanne nød brevene fra søstrene.
+Ellen Sawyer er kommet tilbage fra julebesøget og er vist nu i København. 
+Christine og Elisabeth/Putte Mackie holdt jul i deres nye lejlighed.
+Det er en katastrofe, at USA er gået ind i krigen. 
+Johanne har købt en bog om Frankrigs sammenbrud, og da hun havde læst den, gav hun Louise/Lugge Brønsted den. 
+Thora/Tutte Branner og Johanne har brevvekslet.
+Det var trist, at gåsen var for fed for Astrid/Dis Warberg. 
+Marie Larsen har været hos Johanne i julen. Hun var stolt over, at Jeppe gerne ville med hende hjem.
+Martin/Manse Warberg Larsen var ikke glad i julen. Der var vist noget i driften, der bekymrede ham. 
+Laura/Bibbe Warberg Petersen arbejdede juleaften.
+Johanne vil gerne høre mere om Janna Schou. Det er dejligt, at hun har solgt så godt. 
+Johanne fortæller om julegaverne, som bl.a. omfattede Johannes Larsens nyeste bog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1nCO</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
 Fru A. Warberg Müller
-Bakkevej 12
+Bakkevej 12.
 Hareskov St.
-22-2-03.
-[...3 lines deleted...]
-[Håndskrevet på kuvertens bagside:]
+[Med blyant på kuvertens forside:]
+modt. 6 Jan 1942
+og et fra 11/Nov. 42.
+[Med blå kuglepen på kuvertens forside:]
+13-12-02
+31-1-2000
+[Med sort blæk på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen
+[Med blå kuglepen på kuvertens bagside:]
+31-1-2000
 [I brevet:]
-Lindøgd. Tirsdag 8de Apr. 41.
-[...22 lines deleted...]
-Torsdag. Vi fik i Aftes et dejligt lille Hoppeføl; det er vores gamle Røde, som nu for 4_de_ Gang kommer med i Fol til os, altid normalt og godt. For Tiden er det jo ogsaa en stor økonomisk Gevinst. - - Det er dejligt at tænke paa, at Axel nu har 4 Helligdage. Gid Solskinnet vil vedvare til ham. Hav det godt i Paasken alle tre!</t>
+Lindøgaard 5-1-1942.
+Hils Axel og Janna.
+Har I det godt alle tre? Skriv snart igen.
+Kæreste lille Dis!
+Bare du ikke længe har kigget efter Brev fra mig men jeg har haft saa mange Takkebreve at skrive, og da jeg allerede før Jul takkede dig for din dejlige Gave, blev der jo skubbet ud til lidt senere, og jeg har desuden ikke haft Aanden over mig til Brevskrivning; det er jo lidt forskelligt med ens Skrivelyst. Jeg har været bedst tilpas ved i Julen bare at "sidde hen" og hvile, ryge, læse og dase. Jeg kan mærke Aarene - eller er det Sygdommen - paa denne Træthed, som der jo ikke er noget at gøre ved; Dr. Fly vil jo ikke give mig noget for den "det er Sygdommen" siger han "og jeg vil helst ikke give Dem noget for det." Maaske har jeg taget for haardt fat før Jul - vi ved jo alle, at der er meget at virke med før Jul baade for Hjerne og Krop, eller maaske er det kun fordi det nu er Vinter, at det tossede Ben skaber sig sådan. 
+Du kan tro, vi festede med dit smukke Stel i Julen, vi fik 2 Fl. Kirsebærvin (Petri, glimrende) af Tutte, og det klædte Karaflen saa nydeligt med den røde Vin. Af Lugge fik vi 1/2 Fl. Akvavit (og en Æske dejlig Konfekt) saa her var Højvande. Tak søde Dis for dine 2 lange gode Breve, baade "det egentlige Julebrev" og det nu for et Par Dage siden, det var saa morsomt at høre saa smukt og udførligt om Jeres Jul. Jeg har i det hele taget solet mig i Søsterbreve baade før og efter Jul, lange og morsomme baade fra Christine, Lugge og Tutte; med morsomme mener je interessante og oplysende. Og du søde Dis er jo altid en dejlig sikker Ma[ulæseligt; du skal vide, at dine Breve betyder meget for mig jeg er jo lidt isoleret fra saa mange af mine. 
+Elle er saa vidt jeg ved kommen tilbage til Kbhvn. i Gaar - Søndag - vist for at være der en Dags Tid eller to, og saa er den dejlige Ferie forbi; men nu kan hun da leve paa alt det, hun nu har oplevet i Samværet med dem og har faaet mere Indblik i alt det som de ikke kan skrive om. - Christine og Putte havde en dejlig Jul sammen i deres nye smukke Lejlighed, med Sol, Nete havde sendt dem en Kalkun, som Putte stegte i deres Komfur, de havde Juletræ og Eli Laub som Gæst. Men at Amerika er gaaet ind i Krigen er jo for dem en forfærdelig Katastrofe, hvordan det skal gaa, begriber jeg ikke, men en Udvej bliver der vel, mulig at Putte kan naa at tjene noget ved sin Sang en Gang. - - Fra Lugge fik jeg i Forgaars et ret langt Brev. Det var saa-
+2
+mænd et Takkebrev. Jeg fik 10 Kr. af T. Else til min Fødselsdag; for dem købte jeg mig en lige udkommen Bog af en svensk Journalist - Victor Vinde - den hedder En Stormagts Fald og handler om Frankrigs Sammenbrud. meget interessant; jeg læste den to Gange og lod den saa blive Julegave til Lugge, som heldigvis ikke havde læst den før - saadan opfattede jeg da hendes Brev. - Men Lugge nævner ikke noget om, hvordan hun selv har det, og da jeg følte en meget stor Skuffelse over det, sagde jeg til mig selv, at jeg rigtignok i alle mine Breve for Fremtiden vilde huske at skrive om mit Knæ! Og lille Tutte og jeg har vekslet ikke saa faa Breve inden Jul og nu sidst med et Par Pan-Breve til dig. Jeg beholder det til Elle har været her en Gang og læst det; vil du saa have det igen? - - Jeg skulde vel skrive lidt om vores Jul, men kan ikke male det ud som du; hvor var det dog trist, at den Gaas var for fed for dig, lille Dis. Kan du aldrig slippe det Nyrevæsen? Skal du altid have det at trækkes med, saa er det da trist. Men det var Julen - - Marie kom Juleaftens Eft. og stod endnu i Gangen og tog Tøj af, da vi øjeblikkelig skulde have en Historie om, at Jeppe - Pufs og Elses - havde villet være med hende og gladelig var taget hjemmefra for at være hos Marie i Julen. Høj, triumferende Latter. Det er Maries det bedste, naar hun kan faa vore Børn - smaa og store - til at hænge mest ved hende, mere ved hende end ved Forældrene. Ikke saa faa Gange fik vi Historien om Jeppe repeteret. - - Det var jo dejligt, at Marie kom; navnlig for Tinge betyder hun så umaadelig meget, og hun er jo meget hyggelig at have, men uhyrlig stilfærdig med Aarene. Hun sidder uafbrudt og læser - B.Ter Hjemmes Julehefter, men alligevel er det jo hyggeligt, at hun sidder der. - - Jeg for mit personlige Vedkommende var saa uhyre vel tilpas i Juledagene, var af en eller anden ukendt Grund saa glad i mit Sind og syntes, at Tilværelsen var dejlig; noget tror jeg, det skyldtes, at jeg havde naaet alt, hvad jeg havde foresat mig at naa, alt! Og det giver nu ens Sind en god Beskaffenhed. Blandt andet havde jeg faaet sendt en lille Julegave til flere end ellers - Elle, Christine, Tutte, Lugge, dig og saa var jeg veltilpas over den gode Julepakke, jeg havde faaet afsendt (og i god Tid) til Bibbe. Mon det ikke for en stor Del er den Slags, der giver Fred i Sindet og Glæde ved Tilværelsen. Men jeg havde den Skuffelse, at Manse ikke var saa glad ved sin Jul, hvad der gjorde mig saa meget mere ondt; som han havde købt ind af alt
+3
+muligt, Gaver og Godter og Solbærrom for at gøre det festligt for os. Hvor er Manse en dejlig Søn for mig at have, du kan ikke tænke dig, hvor han altid er sød imod mig Sagen var vist, at noget ved Bedriften pinte ham. Paa Grund af Tyskeriet er det smaat med Banevogne og vi havde en Del Roer, der laa og ventede paa Vogn og Frostvejr blev det jo, saa det tog Skade af at ligge - - den Slags piner uden at man egentlig gør sig klart, hvad det er, der piner. Smaating kan ogsaa plage en. Naa, men for øvrigt gik Julen udmærket, et lille Brev fra Bibbe havde gjort godt, men hun har vel saa meget at gøre; jeg fik et Kort fra hendes i Forgårs og hun havde det godt, tror jeg. Du skriver, at jeg glemmer at skrive om Bibbe, men jeg ved ikke, hvad jeg skal skrive; Sygehistorier er jo da ikke noget at gengive og det er jo mest hendes Verden; hun lader til at være glad ved Arbejdet der, men gruer vist over alt Nisseriet som vist særlig udfoldede sig i Julen; Kl 10 1/2 Juleaften fik hun fri for Nisse-Festligheden og kom op til sig selv, hvor hun saa aabnede Breve og Pakker og holdt Jul med sig selv til Kl 1 1/2. Jeg er glad ved at tænke, at jeg sendte hende nogle smaa Cigarer, for de maa da have pyntet paa hendes lille private Juleaften. Siden vi er ved vore Datterforhold - nej lille Dis, du kan rigtignok aldrig skrive for meget om Janna og hendes Færd; det interesserer mig i allerhøjeste Grad altsammen og jeg har glædet og frydet mig over hendes gode Juleforretning. Hun tør vel ikke sætte sine Priser lidt op? saa vilde hun jo selv faa lidt mere for sit kolossale Slid. 
+Jeg har vist slet ikke skrevet om vore Gaver, eller mine. Agr. og jeg fik af Las: "Johannes Larsen og den danske Sommer" og var himmelhenrykt over det dejlige Værk; det er hver Gang paany en Oplevelse og Berigelse at se alle de dejlige Tegninger igennem. Vi fik en imponerende Mængde Sjag Tobak af Puf, jeg vidste nok, han havde længe købt ind før Markedet strammedes. 
+Fra Bibbe en dejlig lille Bog med alt muligt i - ja selv Landkort og Fremmedords-tydning fra Drengene 1 ny Pibe og Tobak fra ["fra" overstreget] samt en dejlig Portemonnaie. fra Agraren 5 Kr. fra Elle Juleroser, fra Christine en Bog Lugge og Tutte ved den, fra Frk. Kristensen en ønsket Smørassiet m. Laag, fra Marie Servietter og andet. 
+Nu kun mange mange gode Hilsner fra din Junge</t>
   </si>
   <si>
     <t>1943-09-02</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Lindøgaard</t>
   </si>
   <si>
     <t>Otto Andresen
 - Ferlov
 Alfred Fly
 Rasmus Kaas Petersen
 Adolph Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ellen  Sawyer
 Lis Storland
 Stefan Storland
 Lars Swane
 Ane Talbot
 Ursula Uttenreitter
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Tinesens var enten søskende eller forældre til Else Marie Larsen, som var gift med Andreas Larsen.
 I 1942 blev 7. regiment i Fredericia flyttet til en baraklejr på Ahlefeldtsvej i Kerteminde. I august 1943 overfaldt tyskerne lejren og internerede de danske soldater. Soldaterne blev hjemsendt i oktober samme år. Tyskerne brugte herefter lejren, indtil den blev revet ned i november 1944. ( Kurt Risskov Sørensen: Kerteminde Bys Historie 1850-2000, udgivet af Kertemindeegnens Museer 2000, s.135)</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane Breve, kasse 1, kuvert 4, 2002/61 A8 lb 11</t>
   </si>
   <si>
     <t>Johanne/Junge er alvorligt syg og indlagt på hospital. Det var en skuffelse, at Christine Swane ikke kom på besøg, som planlagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vL8T</t>
   </si>
   <si>
     <t>Lindøgaard d. 2-9-1943.
 Kære Ugle! Det var trist at I ikke naaede at komme til Kerteminde, alt var i Orden til Jeres Komme, Thinesens vilde godt vente en Tid med at flytte ind og der var gjort i Stand til Jer dernede og om Søndagen indtraf saa de sørgelige Begivenheder; jeg blev i Kerteminde til om Mandagen for at snakke med Jer, men vi var jo forberedt paa at I ikke kom; Tinge hentede mig Mandagaften; jeg var ude og se til Junge om Eftermiddagen og da var baade Agraren og Manse der og Junge kendte dem og sagde nogle Ord til dem, men det er meget vanskeligt at forstaa hvad hun siger; I Gaar var Agraren og jeg derude om Eftermiddagen; Junge har ellers kendt mig hver Gang jeg har været derude og sagt noget til mig, men i Gaar kendte hun mig ikke, hun laa mest med lukkede Øjne, en Gang hun slog dem op tror jeg nok hun kendte Agraren, men det var kun lige et Glimt, det er sørgeligt at se; der er endnu ikke kommen Svar fra Seruminstituttet, men det er vel paa Grund af de urolige Tider; Dr. Flye er stadig optimistisk, enten han saa mener det eller det er for at trøste dem, hvis det ikke er Forkalkning, kan det jo ogsaa være at det kan bedres; Bibbe mener at Junge har flere Kræfter nu og hun har ikke Feber, hun spiser saa godt naar Bibbe giver hende Mad og hun er der hele Dagen undtagen naar hun gaar en Tur og de sidste Dage har enten Elle eller Else siddet der imens, Junge er nu alene paa Stuen, der laa en Fru Carlsen som havde Blodforgiftning men hun døde forrige Nat, det er rart hvis hun kan faa Lov at være Ene.- 
 Jeg sender her nogle Rabatmærker som jo skal bruges i denne Maaned og indlagte Papir til Brændsel, jeg underskriver det saa kan jeg vel faa Pengene som de andre Aar; der kom ingen Rentepenge i Dag men de kan maaske komme i Morgen, ellers kan det være Lasse vil være rar og hente dem sammen med Brændselspengene; jeg vil gerne have de 50 Kr. sendt herover, Resten kan I bruge hvis I trænger til dem og ellers sætte dem [indsat i margen på langs side 2:] op i Banken. – De fleste menige i Kerteminde blev sendt hjem. Officerene sidder interneret inde i Lejren, men de har faaet at [indsætning slut] [indsat på tværs øverst side 1:] vide at de enten bliver sendt til Tyskland eller Bornholm, bare det maa blive det sidste Sted. Da de menige forlod Lejren havde de kastet en hel Del Geværer fra sig, som Kerteminderne havde samlet op, men Forgaarsaftes Kl. 9. gik Trommen gennem Gaderne at Borgmesteren og Politimesteren var bleven fængslet og hvis alle Vaaben ikke var afleveret inden Kl. 10 vilde de ikke blive løsladt; det blev de nu, saa Folk maa have skyndt sig at aflevere. Jeg er meget spændt paa hvordan det staar til i Birkerød, den har vel ikke undgaaet Uroligheder. I København har det nok været slemt. – Hvordan saa der ud hos Lasse og Ursula da de kom hjem? Hils Ferlovs og Storlands naar Du ser dem. – Mange kærlige Hilsner til Lasse Ursula og Dig selv fra Rie. Hilsen fra dem her. [indsætning slut]
 [Indsat på hovedet øverst side 1:] Ane blev saa skuffet, hun havde glædet sig saa meget til I skulde komme. [indsætning slut]</t>
   </si>
   <si>
     <t>1945-04-03</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
-Martin Balslev
+Martin Henrik  Balslev
 Julie Brandt
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Charlotte Knipschildt
 Adolph Larsen
 Johannes Larsen
 Christine  Mackie
 Axel  Müller
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Torkild Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem "de søde piger" er. Muligvis Astrid Warbergs egne to døtre. Den unge mand, der solgte fisk, kendes heller ikke. 
 Torkild Warbergs villa sprængt i luften: Se hans biografi.
 Der blev aldrig gravet løbegrave i Johannes Larsens have - kun gjort klar til arbejdet. 
 Det vides ikke, hvem Line var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0639</t>
   </si>
@@ -9850,50 +9454,661 @@
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgaard Tirsdag d. 3de Apr. 1945
 Kære lille Dis!
 Det er pludselig gaaet op for mig, at du vist allerede længe har kigget efter Brev fra mig, men jeg har været saa Pokkers ugidelig i hele denne Paaske – Tid har der jo været rigelig af. Tak for dit sidste knippel-lange Brev, men da jeg i Dag har knap med Tid, vil jeg ikke give min Tid til at faa det halet frem og se, hvad der skal besvares, det bliver næste Gang. Dette kun et Par Ord for at du ikke skal kigge forgæves. - - Mon du gennem Lugge har hørt, at den gode gamle Charlotte er død, ja det har du vel, ellers kan du jo ringe hende op og høre de nærmere Enkeltheder. Hvor er det egentlig mærkeligt at hun har levet lige til nu, hun der for længst var voksen og gift, X da vi, som den Gang var smaa Børn, nu er mellem 70 – 80 – Mornine fylder da 75. Jeg tænker du er ked af at din Sygdom har forhindret dig i at besøge hende i den senere Tid. Jeg vidste slet ikke, at hun havde brækket Hoften, gjorde du? Men hvor hun dog fik en blid Død.
 Paasken her har været bemærkelsesværdig ved, at Elle har været her. Vi har ikke set hende siden Nytaar, men nu har hun faaet Dæk paa sin Cycle og er [”er” indsat over linjen] kørende igen. Hun kom uventet og til min store Glæde Lørdag lidt før Middag, blev her om Natten og tog af Sted Paaskedag hen under Aften. Vi havde det saa yndigt og jo Masser at snakke om. Naturligvis fik vi en l’Hombre Lørdag Aften og Søndag Eftermiddag ogsaa – Elle er jo en Spillefugl. 
 Nu fik jeg alligevel dit Brev halet frem. Du skriver bl.a., at du og Axel har det saa godt sammen – det minder mig om, hvad jeg saa tit har tænkt paa, at det Aarstid, da Agraren og jeg var alene tilbage i Kærbyhus, Tinge i Sverige, Bibbe i Kbhvn. Manse i Nordskov, da havde Agraren og jeg det saa ualmindelig harmonisk sammen. Det er maaske egentlig det normaleste, at Børnene er borte fra Hjemmet – i hvert Fald er det lettere at faa Harmoni i Ægteskabet paa den Maade, Børn kan jo give Anledning til Disharmoni selv om de er aldrig saa fuldkomne og søde. Ja, jeg kan sandelig da nok se, at Axel er mageløs, ja enestaaende mod dig; det er det, som Pan formulerede saadan: ”Axel forkæler Dis over alle Grænser” med stærkt Tryk paa o. alle Gr. Lidt Forkælelser er saamænd ingen Skade til, hvis man har bred Ryg nok til at bære den.
 Eft.Middag Hvor du dog gør meget for ”de søde Piger”, mon de nu vil vide at værdsætte det; det maa vi haabe. Hvor er det hele dog interessant og spændende med Kreditforeningen og alt det. 
 Lever den unge Mand endnu – jeg husker ikke hans Navn, som kørte Fisk og arbejdede for Jer og havde været Kommis. Hvordan gik det han med hans stakkels Kvartalsdrankeri, mon han gik i Hundene?
 Du hørte vel, at de har sprængt Torkilds Villa i Luften? Men tillige den glædelige Efterr. at han er i Frøslev. Jeg synes, det var ængsteligt at han var i Aalborg, hvis der nu, som de for nogen Tid siden talte om fra London, skal begynde der med de allieredes Angreb paa Danmark. De ulykkelige Fanger, som saa sidder i aflaasede Celler. 
 Ja Dis, det er næsten ikke til at bære mere, gid vi havde Bibbe vel hjemme, hun er saa frygtelig uforsigtig, sætter sig i Vinduet for at se til, naar der er Skyderi i Gaden. Det lille Bæst.
 Mon du har set hende ude hos Jer? Hos Janna var hun jo omkring ved Manses Fødselsdag, hun afsendte en Pakke til ham fra Bagsværd Station. 
 Vi var paa Lindø d. 30_te_, Tinges Fødselsdag, Langfredag. Grethe havde fint Kaffebord med Lagkage, og det var saa nydeligt og saa hyggeligt.
 Elle havde Breve med fra Lugge; de har lejet Mornines ledige Værelse til deres mest værdifulde Sager; de selv bor saa udsat, nu graver de Løbegrave af Sted der lige ved Huset. De er da endnu ikke begyndt at befæste Lases Have, der er kun gravet Pæle ned. 
 - - Vi er i Dag begyndt med Hovedrengøringen nemlig Rullestuen, som jeg regner for det værste; jeg arbejdede deroppe til Kl 11 ½, saa maatte jeg pausere og tog fat paa dit Brev, vi faar knusende travlt i hele denne Maaned, vi faar jo ny Pige til Maj, skal baade gøre rent slagte og vaske; desværre har A.M. bedt sig fri de sidste 3 Dage af April og den nye kommer først d. 3_die_. Det vil sige, at jeg bliver alene i 6 Dage og skulde jeg gerne have Huset skinnende rent til en ny Pige; jeg var temmelig ked af det, og er. 
 Nu faar du ikke mere i Dag, jeg skal om lidt op og tage fat igen paa min Rullestue.
 Tusinde Hilsner søde Dis fra din Junge
 Hils den gode Axel. 
 [Skrevet langs venstre kant s. 2:]
 Jeg havde Brev fra Marie Ladersen til Paaske; de har haft Besøg af Line som er i Arbejde og rask. Henrik og Gøga har det godt. 
 [Skrevet på hovedet øverst s. 1:]
 Tænk at mine Breve er 3 Dage undervejs, dine kun 2. Du skal nok faa Vintergækkeløg. Vil du have Scilla? Jeg har har en Urtepottefuld her inde, de er allerede afblomstrede, dem kan du faa, hvis du ikke har Scilla selv. Husk at svare. 
 [Skrevet langs venstre kant s. 1:]
 X hvor er jeg tit fiks med mine Ordstillinger.</t>
+  </si>
+  <si>
+    <t>1886-03-15</t>
+  </si>
+  <si>
+    <t>Holger Begtrup
+Frøken Bendal
+Christian Eckardt
+Marie Frandsen
+Jens Christian Hostrup
+Adolph Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+Niels Mollerup
+Morten Pontoppidan
+Christine Swane
+Asta Thalbitzer
+Alma Wandahl
+William Wandahl</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen skriver, at hun er dårlig i hovedet. Muligvis lider hun af migræneanfald.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal fortælle mere udførligt, hvad han laver i dagligdagen, hver gang han skriver brev. Ellers kan han ikke huske det.
+Wandahl synes godt om Johannes arbejder.
+Man har endnu ikke fundet en ny præst i valgmenighedskirken.
+Johannes Larsens far er til møde om bespisningen af børn.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8OfC</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 15 Marts 1886
+Min kjære Johannes!
+Allerede igjen Skrivedag [papir mangler]løber Tiden ligesaa hurtig [papir mangler] for os andre saa er der [papir mangler] Endelig kom Georgs [papir mangler] saalænge, jeg havde glemt [papir mangler] Frimærker havde og tænkte [papir mangler] Du var saa forlegen for [Penge][papir mangler] havde 8 Øre, allerede [Tirsdag][papir mangler] saa sikkert Brev, men [papir mangler] jeg vidste Du havde faaet [Fredag][papir mangler] det maa jeg sige Du gik saa lavt ned i Samfundet som Du kunde idet Du valgte Ladegaardlem; men Billigheden og den kjendte [ulæseligt ord] Tøj hjalp mig tro dog endelig ikke Du kan slippe fra os, med den smule Du gav Georg
+nej nu svarer Du mig paa mine Breve, og saa faar vi noget hver Gang, ellers siger Du til Sommer ja det er saa længe siden, at det kan jeg virkelig ikke huske noget om
+tror Du ikke det [papir mangler] min Ven der maa være [papir mangler] morsomme Optrin som [papir mangler] faa til vores [Underholdning][papir mangler]
+Imorges afsendte jeg 2 Par Strømper og et Par Underbenklæder hvorpaa der var hæftet en 10 Kroneseddel som Du kan bruge til Skolepenge saa skal der en af de nærmeste [Dage komme] baade til Frøken Bendal [papir mangler] Du kan faa begyndt at [papir mangler] det er Dig vel et Savn at [papir mangler] kan bruge Pensel og [papir mangler] [fortæl] mig derom vi vente [papir mangler] ret snart at vi kan se [papir mangler] Du ved Vandal har været her [papir mangler] ham i Løverdagsaftes han hilste [papir mangler] jeg spurgte om han ikke havde [papir mangler] fornylig han fortalte mig at han havde set nogle af Dine Arbejder og syntes rigtig godt om dem det kan du tro glædede mig, fordi jeg troede paa ham, at han ikke smigrede men sagde Sandhed, jeg bad ham besøge os saa kunde han da fortælle Eder om Sofaen det blev der ingen Tid til eller han ingen Villie havde, rigtignok kommer han snart igjen herover da der Søndag 14 Dage skal spilles Soldaterløjer til Fordel for Trængende og da har Vandal lovet at spille Fru Talbitzer vil give en deel Musik med sine Elever samme Aften saa der vil nok komme [papir mangler] Tilskuere Alma skal saa spille [papir mangler] jeg tænke mig der var stor [papir mangler] Selskabeligheden denne Gang men nu skal Du nok høre lidt om vores egne Sager 
+Vilhelm kom 3 op idag nu er han N= 4, er det ikke herligt jeg er saa glad – han fik ogsaa [lov til] at gaa i Theatret iaftes [papir mangler] [ulæseligt ord] som eksperimenterede [papir mangler] der var 2 som kom[under indflydelse?] og gjorde alt hvad [papir mangler] ja Vilhelm var ogsaa oppe [papir mangler] han havde ingen [papir mangler] saa han slap ned paa [papir mangler] han var saadan oppe iaften [papir mangler] det var 10 Kr værdt at see – her er en Skuespiller som læser op samtidig iaftes var han hæs; paa Søndag igjen en Forestilling.
+Jeg blev meget glad min Ven at Du var ude at høre Hostrup Fastelavns Søndag oh saa glad Johannes vi har ingen Præst faaet endnu – Pontoppidan bliver hvor han er – nu paa Søndag skal Begtrup tale i Revninge fortæl Mollerup at nogle i menigheden deriblandt Marie Frandsen i Viby har ønsket Begtrup til Præst spørg Mollerup hvad han [ papir mangler] ham som Præst det [kommer ] ogsaa an paa om han vil [ulæseligt ord][papir mangler] bliver for ham det skal jeg nærmere skrive om 
+Vi har en heel Mængde Fugle nu [papir mangler] Bogfinke er nu vel at vi [papir mangler] den [ulæseligt ord] en Musvit er og [kommen] til Kræfter saa [imorgen?] Søndag skal de ud [mener?] [papir mangler] efter som Christine fangede [papir mangler] bliver her vist længere den [papir mangler] [brækket] Vinge vist af en Slange[bøsse] [papir mangler] dejlig Johannes den sidder i den Blomst [papir mangler] de grønne Buske dækker den og saa [ned?] at spise og drikke og Du kan tænke den sidder ganske stille naar vi seer paa den og spiller med de smaa sorte Øjne den ligner en lille Mus paa [fjerene?] skal vi klippe Vingen af Johannes -? Kan den taale Hvedebrød, den spiser det gjerne; ja Johannes mit Hoved er meget daarlig saa du maa undskylde om der indløber Fejl og mangler Ord men det sneer stærkt og vi faar vist Tøvejr – Fader er [papir mangler] Møde idag om Bespisning af Børn [papir mangler] Vinter hvordan er dit Helbred [papir mangler] din Stakkel der maatte blive [papir mangler] Skolen hvem var dog det der tog dine Benklæder var det ikke mærkeligt Johannes jeg havde hele Tiden den Skræk [papir mangler] maatte blive der om [papir mangler] og saa skulde det ogsaa [papir mangler] ja nu maa jeg [papir mangler] at sige Farvel for [papir mangler] mange jeg skal nok [papir mangler] Farvel og ønske dig alt godt Gud velsigne Dig mit Barn og gjøre Dig rask og glad og flittig og alt muligt hvor mit Hjærte begjærer for dig
+Lev vel hils Alle din hengivne trofaste Moder
+saasnart der er gaaet nogle Dage faar du nok flere Penge
+[papir mangler] betale en deel Penge for nogle [papir mangler] havde skreven paa
+[papir mangler] Johannes gaa hen og see Eckardts Studier og sig os om Du hører noget for os Gud give dog den kjære Ven han maa [papir mangler]ordentlig ind paa [papir mangler] fra 11 til 3 ere de [udstillede?]
+Ja Johannes det [papir mangler] for dem der skriger [papir mangler] Penge allesteder fra
+Nu lev vel
+Hils Alle
+Dine Søskende hilser kjærligt</t>
+  </si>
+  <si>
+    <t>1891-19</t>
+  </si>
+  <si>
+    <t>- Boysen, København
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Carl  Herold
+M Knipschildt
+Arnold Emil Krog
+Christine  Mackie
+- Paulsen
+- Stenberg
+- von Willich</t>
+  </si>
+  <si>
+    <t>Alhed Larsen boede foråret 1891 til foråret 1892 på Værnehjemmet i København og var i lære på Den Kongelige Porcelainsfabrik (=Fabriken).
+Laura Warbergs forældre ("De Gamle") flyttede i 1886 fra Langeland til København.
+Det er uklart, om Knipschildt er den person, hvis biografi der linkes til.
+Nicoline con Sperling forblev ugift, og Maria von Sperling giftede sig først i 1897, så den omtalte Fru Sperling er muligvis en helt tredje.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0341</t>
+  </si>
+  <si>
+    <t>Laura Warberg har hørt, at hendes mands problemer kan skyldes polypper og synes, han skal få det undersøgt. 
+Hun har været på Den Kongelige Porcelainsfabrik hos datteren, og hun spiser frokost med sine gamle forældre hver dag. Alhed, bedstemor Hanne og Laura har købt tøj mm til Alhed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Krfi</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Hr. Godsforvalter Warberg.
+Erikshaab
+pr. Højrup St.
+Fyn.
+[I brevet:]
+Torsdag d. 19de.
+Kjæreste Abba
+Fader har kjøbt mig nogle Chininpiller og naar jeg tager 3 eller 5 af dem, saa hjælper det paa Hovedet, igaar var det slemt om Formiddagen, men gik dog an til Middagen hos Fru Paulsen. Nu skal Du høre, hvad Boysen sagde, da han havde spurgt til Dit Helbred: om Du aldrig havde ladet din Næse undersøge, for dersom der er Polypper, saa kan de trykke paa Hjernen, saadan har von Willich havt det og han er nu bleven bedre ved Behandling af Si[ulæseligt]; de kan tillige give Asthma. Den Sag skal vi da drøfte med Din, hvem veed, om ikke Din Hoved Svaghed skriver sig fra noget lign. Men derom nærmere, naar jeg kommer hjem, jeg skriver det, fordi det optager mig saameget. Iaften skal vi maaske se Valkyrien, det bliver første Gang, jeg er i Teatret, spise til Middag hos [to ulæselige ord] først. Igaar var vi paa Fabrikken, meget interessant, men Krogh var der ikke, derfor saa vi kun lidt deraf. Fader har det nogenlunde i disse Dage og Nætter, jeg er der næsten hver Dag fra 10 ½ til 1, spiser Frokost der hver Dag. Vi har været paa Regensen en lille Visit hos begge vore unge Venner, Hanne Alhed og jeg, ligeledes i Landstinget. – Idag tænker jeg Kortene bliver sendt, sig til Christine, at hun strax sender til [to ulæselige ord], og hvem hun skal sende til herinde; Fru Sperling og Steenberg, Paulsen, Sc[ulæseligt] og Knipschildt beholder vi til, og til Herolds. Hun kan jo i det hele godt sende dem alle ud, undtagen til Egnen hjemme først paa Mandag. Jeg har travlt med at komme afsted til de Gamle. Imorgen tænker jeg vi gaar til Herolds og saa hæver Alhed forhaabentlig de sidste Penge, vi har kjøbt til hende Kjole [ulæseligt ord] og flere Smaating, vist for c. 75 Kr. Hanne hjalp os, vi var først paa Værnehjemmet og undersøgte grundigt hendes Garderobe.
+Jeg kommer paa Mandag med Iltoget, glæder mig til at komme hjem i Ro, dette Liv herinde er trættende.
+Mange kjærlige Hilsener til Alle fra Dit Es.
+Undskyld H[ulæseligt] Skriften.</t>
+  </si>
+  <si>
+    <t>1893-04-18</t>
+  </si>
+  <si>
+    <t>Brune -
+Pehr -
+Lars Christian Balslev
+Maria Balslev
+Rigmor Balslev
+Thorvald Balslev
+- Baumann
+Sophus Bojesen
+Emil Brandstrup
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Thomas Bredsdorff
+- Carlsen
+Viggo Clausen
+- Dotsch
+Franziska  Erichsen
+Aline Gauguin
+Paul Gauguin
+Peter Hansen
+- Lange
+Thora Lange
+Alhed Larsen
+Hans Lorentzen
+Christine  Mackie
+- Moths
+Johanne Oppermann
+Theodor Oppermann
+- Paulsen
+- Rørdam, Fru
+- Schalburg
+Marie Schou
+Joakim  Skovgaard
+Anna Syberg
+Fritz Syberg
+Leonora Christine Ulfeldt
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Overgangen fra siderne 1 til side 2 virker mærkelig, og tilføjelsen øverst på s. 1 (på hovedet) hænger ikke sammen med slutningen af brevet. Det tyder på, at de tre brevark ikke hører sammen, men stammer fra to forskellige forsendelser. 
+Johanne C. Larsen, f. Warberg, boede på tidspunktet, hvor brevet er skrevet, sammen med sine to søstre, Christine og Alhed, i Valdemarsgade/Waldemarsgade i København. 
+P: Peter Hansen. Hønset er Anna Syberg. 
+Det vides ikke, hvem Inge og hendes mand var; ej heller Bodil og Broder.
+Anna Hansen, g. Syberg, boede på Kong Georgsvej 36.
+"Dette specielt i Henvendelse til Mor": Laura Warberg gav i flere breve i perioden, hvor Alhed Larsen boede i København, udtryk for, at hun var bange for, at Alhed skulle blive kæreste med maleren Peter Hansen, som Laura Warberg ikke kunne fordrage. Det vides ikke, hvad Laura havde imod Peter Hansen. 
+Thorvald Balslev og flere af hans søskende boede i Læssøegade. 
+Franziska er formodentlig Fritz Sybergs søster. Franziskas søster er det ikke lykkedes at opspore i kirkebøger mm. Det vides, at Fritz og Franziskas mor fik to eller tre døtre med sin mand nr. to, Henning Hansen, men de er ikke dukket op i diverse søgninger. 
+De gamle var Johanne, Alhed og Christines morforældre, Johanne og Lauritz Brandstrup. 
+Hvilan er en højskole i Sverige, som flere af Warberg-søstrene var elever på. De holdt kontakten med forstanderparret på stedet.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2013</t>
+  </si>
+  <si>
+    <t>Comiteen har været på besøg.
+Christine, Alhed og Johanne (alle født Warberg) har været til fest hos Langes. De legede i haven og på vejen, og der var spisning. Johanne havde bestilt vin til hjemturen.
+De unge har også været på tur til Ballerup.
+Peter Hansen har givet frikort til Den Frie.
+Thomas Bredsdorff skal nu udskrives.
+Julie Brandt er rejst, og der var afskedskomité på banegården.
+På Den Frie var der værker af Skovgaard, Zahrtmann og Gauguin. Alhed Larsen og Peter Hansen var vilde med Gauguin, og Johanne fandt hans billeder forfærdelige. 
+Johanne Larsen m.fl. har inviteret gæster til forloren skildpadde. 
+Søstrene har været til en kedelig middag hos Bojesen. De har også været på udflugt til Klampenborg med medbragt mad.
+Johanne har været inviteret til chokolade hos Fru Rørdam.
+Emil Brandstrup har to gange været på besøg uden held.
+Johanne tager ikke med til Hvilan.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TwIT</t>
+  </si>
+  <si>
+    <t>Tirsd. 18-4-93.
+Kære Mor.
+Nu skal Du faa de sidste dages Begivenheder; skønt Alhed jo kommer [”kommer” indsat over linjen] snart efter Brevet, mener vi dog, at det er bedst I faar et Brev forinden, jeg lovede det jo i Elles Brev. Jeg vil begynde lige fra Elle og jeg gik paa Posthuset om Fredagen; da vi gik paa Vesterbro, ser jeg P. Hansen stryge forbi paa sin Cycle og da Elle erklærede, hun vil hilse på ham, stikker jeg resolut i Rend og naar ham min Sandten, var det ikke godt gjort. – Da vi kom hjem var Tebordet dækket, vi skulde have spist inden ”Comitéen” ankom, hvilket vi dog ikke naaede, da Thomas kom lidt efter og dermed var Comiteen fuldtallig; eller saa fuldtallig, den kunde blive den Aften, Marie og Thora kom ikke, og Laders ser man aldrig mere, han sidder altid og hænger i sine Bøger. Men de havde været saa fornuftige at indbyde Thorvald Balslev som stedfortræder for Laders, og vi andre fik Lov [”Lov” indsat over linjen] til at give vores Besyv med, hvis vi ønskede. Elles Tænder begyndte at løbe i Vand efter Turen, da hun hørte Forhandlingerne og straks kom de med det Forslag at hun skulde tage en Retourbillet hjem hertil [”hjem” overstreget; ”hertil” indsat over linjen] fra Søndag Morgen til Mand. Morgen, Ballet deroppe skulde jo være om Lørdagen, men Elle erklærede, at hendes Dyd var større end hendes Lyst, og det var der jo ikke noget at sige til. Elle gav Chianti og vi havde en voldsom gemytlig Aften. - - - - - - - - - -
+Om Lørdagen var vi jo saa hos Langes; Chr &amp;amp; Alhed havde gjort deres Sløjfekjoler fine med noget Kniplingsstof, Christine havde liggende og jeg havde min nye, den er rigtig pæn. Vi var en voldsom Masse, kun unge. Vi legede i Haven, Saltebrød og Enkemand, det sidste ude paa Vejen; og [”og” overstreget] da vi kom ind var der tændt kulørte Lygter i en lille bitte Miniaturehavestue, de har, og Bordet ikke i Miniaturen, men i Spisestuen [”ikke i Miniaturen, men i Spisestuen” indsat over linjen] var dækket, til stående naturligvis – der var voldsom livligt, en glimrende Stemning både ved Bordet og senere ud paa Aftenen. Efter en hel Del Musik legede vi Amor kommer – o.a. og Ordsprogsleg, f. Ex Pan-a-mas-(k)and-alen, saa kan I selv tænke Jer Udførelserne, de var kostelige. Ud paa Aftenen fik vi Kaffe og Kl c. 1 skiltes Selskabet. Vi blev noget hede om Ørene ved at se, at det regnede lidt og var frygtelig koldt; vi tænkte med Gru paa et ”pjaskende” Regnvejr til Turen; det fik vi jo nu ikke men det var den frygteligste Storm, jeg endnu har været med til og en Støv uden Lige. – Jeg havde bestilt Vin hos Schalburg, som vi skulde have med til ”Laans” og havde beordret den sendt til Banegaarden, men min Forfærdelse, da Thomas kom og meldte, at der var ingen Vin! Den var jo munter og Toget skulde lige til at gaa. Til alt Held gik jeg selv ind i Garderoben for at undersøge Sagen; Konen forsikrikrede [”rik” midt i ordet overstreget] der var ingen til os, men jeg rodede uden videre hendes Pakker og Kasser igennem og saa var den der jo godt nok alligevel, og glad blev jeg. Midt under alt dette ringer det til Afang og vi styrtede jo ud og naaede lige at komme med. – Ankommen til Ballerup opsøgte vi straks Kroen, der var den uhyggeligste, jeg endnu har set; de skulde flytte næste Dag, og alt laa hulter til bulter; vi drak Kaffe og gik saa ud til Skoven, der laa en Fjerdingsvej derfra. 
+2) Om Morgenen havde P. været her med 2 Kort Frikort, der kun gjaldt samme Dag. [”Frikort”, der kun gjaldt samme Dag” indsat over linjen] til den frie Udst. den var endnu ikke aaben for Publikum, kun for Kunstnere og andre Betydeligheder f Ex Alhed og mig, saa der var næsten ingen uden os. Notabiliteterne havde været der midt paa Dagen, og gik der først efter Middag. Ude hos Thomas ser jeg paa mit ur i den Tro, den er c. 4 og saa var den over 4 ½. Det kan nok være, jeg kom af Sted i en Fart og halsede hjem, fik ikke en Gang en Antydning af Skænd, skønt de havde spist og efter at have slugt Maden halsede vi paa Udstill., hvor vi kun var en halv Times Tid, saa blev vi jaget ud, da den skulde lukkes. – Var jeg ikke virksom den Lørdag? I Tirsdags var Brandt alene ude hos Thomas, og da var han oppe og skulde udskrives en halv Time senere. – O! Christine! Jeg var ikke henne at sige Farvel til Loria; jeg gad ikke! – Torsdag Morgen rejste Brandt; jeg fulgte hende paa Banegaarden, Alh. vilde have gjort det samme, men kom lidt efter at Toget var gaaet med samt sin Violbuket. I det samme kom Thomas, hans Tog gik 9 35. Lidt efter sankedes Rigmor, Chr. Edv., Thorvald, Laders og Viggo Clausen, Marie Sp. Langerne alle for at hilse af med de 3. Vi havde Violbuketter med til dem og Brune fik den Brandt skulde have haft. Ja det er sandt, Brune mødte Alh. i Valdemgd. og stod pludselig foran mig paa Banegaarden: Brune saa ud til at være i vældig skidt Humør. – Vi gik alle sammen paa Den frie, da de var rejst, Brune fulgte os dertil og gik saa til sit Tog. – Der er meget brillant paa Den frie, et dejligt bibelsk af Joach Skvgd, flere af Eleonor. Chr.billeder af Zartm. Der er en Mængde af Gauguin, Alines Far, noget finder jeg kønt andet ubegribeligt (med rene Ord skrækkeligt) men det er min Fejl, for Alhed, P. og alle dem ere begejstrede. 
+Vi gik dertil vi var segnefærdige og var saa saa fornuftige at bede Thorv. og Marie Sp. op til Frokost. Det gør mig meget ondt at maatte meddele, at de rigtignok hjalp os med at fortære Skildpadden, men der var jo en saadan Masse at Alh. og jeg jo havde forspist os og havde ligget syge hele Paasken, hvis vi skulde have været ene om den. Der var saa meget, at vi spiste hver 3 store Portioner alle 4, og der levnedes endda saa meget, at Alh &amp;amp; jeg spiste af den til Frokost i Gaar. Du kan ikke tro, hvor det var en hyggelig Frokost! Bag efter sang Th. Agnetes Vuggevise, Vildt flyver – og Altid frejdig. Jeg accompagnerede!! – [det første ”c” i ordet overstreget] Da de gik var det Tiden at vi skulde klæde os paa, vi var nemlig bedte til Middag hos Kammerherre Bojesens Kl 5 ½ sammen med Paulsen med Søn og Svigerdatter, Inge og Mand (Bo[ulæseligt] og Broder?) og deres aldeles dejlige Unge, samt gl. Frk Baumann. Gud fri og bevare mig, som vi kedede os – forskaaner baade dig og mig for Beskrivelse, det er det galeste jeg endnu har været
+3 med til. – I Dag har jeg faaet Brevbog fra Elle, hils hende og sig Tak, jeg skal skrive baade i Morgen og i overditto. - - -
+Tænk? P. har foræret os et Frikort til den frie. Han fik 2, et til sig selv og det andet gav han os, var det dog ikke pænt af ham; altid tænker han paa os med saadan noget; han er rigtig nok flink (dette specielt i Henvendelse til Mor!) [”i Henvendelse til” indsat over linjen] –
+Naa, jeg maa videre med mine Oplevelser: Til Fredag var der arrangeret Skovtur med dem fra [et overstreget ord] Georgs Vej. Du kan tro, vi savner Dig, naar vi skal til et eller andet, for vi kan ikke komme til noget til rette Tid. Skønt vi tog den i Løb til Klampenborgbanegården kom vi først, da Toget sagtelig gled bort; P stod der og wartede, de andre stod først paa ved Nørrebro St. Men til vor Undskyldning: Toget gik for [”for” overstreget] 5 Min. før den Tid, Hønset havde sagt. Vi maatte saa vente 1 Time som vi benyttede til at stejle Læssøegade med Meddelelse om Telegrammet fra Thomasserne. De blev saa rørte over at se os, da de troede, det var et rigtigt Besøg – Saa fulgte de os til Banegaarden, hvorpaa vi droge ad Klampenborg til, hvor vi samledes med det øvrige Selskab; Franziska, hendes Søster, lille Marie, Oppermann (Clanopper) Kunstneren og Anna. Turen løb heldigt af, vi havde selv Mad med, spiste i et lille Skovløberhus, var helt ude i Raadvad, der var dejligt i Skoven, aldeles henrivende. Vi var allerede i Kbhvn Kl. 8 igen. – I Dag har jeg været med Alh. ude paa Fabrik. og da jeg kom hjem derfra blev jeg inviteret ind til Rørdams til Chokolade og havde en Blomst med derind; der var Masser af Visitter; Ca[ulæseligt] og Moths og andre, Fru Dotsch er yndig synes jeg, Frk Moth bad mig hilse dig. - -
+Fru R. er for Resten saa trist i Dag, men hun behersker sig jo altid saa mageløst alligevel.
+- Emil var her 2 Gange i Gaar. Om Efterm. havde Gangdøren været slaaet i, og han havde maattet springe over et [”et” indsat over linjen] Plankeværket [”et” i slutningen af ordet overstreget], da Køkkendøren ogsaa var lukket, og saa kom han op til Køkkendøren, hvor Md. Carlsen tog imod ham (vi var jo ikke hjemme) hun forklarede, at han var meget ”hes” og at han havde været noget gnaven. Saa var han her om Aftenen igen med samme Held. Nu gaar jeg paa Posthuset med Brevet, og derefter et lille Vip ned hos de gamle for at condolere Emil og høre hvad han vilde. Som du ser af dette Brev, har vi ikke ligget paa den lade Side, siden du rejste. Hast! Brevet maa af Sted nu.
+[Skrevet på skrå i højre side af brevet:] Læs det højt at Mor, ikke skal se Fejlene. [Indsættelse slut]
+Tak Elle for de rørende Jeg har skreven til Hvilan, at jeg ikke kom nu sammen med Elle. Jeg vilde jo gerne besøge dem i Juni et lidt længere Besøg, og begge Gange kan jeg vel ikke for Pengene, der gaar jo da nogle til saadan en Rejse! – 
+[Indsat øverst på s. 1; på hovedet:]
+og lang, rigtig morsomt og hyggeligt - - - - -
+Hilsen fra Christine, at hun er voldsom lyksalig over Claveret. – I Søndags havde både Lud, [ulæseligt] og Pehrs været her uden at træffe os hjemme; kedeligt. –
+Tusind Hilsner til alle fra Chr. Alhed og Junge.</t>
+  </si>
+  <si>
+    <t>1894-02-10</t>
+  </si>
+  <si>
+    <t>Hedda -
+Johannes -
+Lars Christian Balslev
+Thorvald Balslev
+Wilhelmine Berg
+Carl Brandstrup
+Christian  Brandstrup
+Emil Brandstrup
+Johanne Christine Brandstrup
+Lauritz  Brandstrup
+Ludvig Brandstrup, billedhugger
+Jens Brandt
+Julie Brandt
+Thora  Branner
+Marie Bredsdorff
+Morten Bredsdorff
+Thomas Bredsdorff
+- Breum
+- Bruun, Frk.
+Ove Christensen
+- Hedemann
+Leonard Holmstrøm
+Leonard Holst
+Alhed Larsen
+Fru Larsen
+Eli Laub
+Frederik  Liebenberg
+Hans Lorentzen
+- Nørgaard
+Arvid Rørdam
+Valdemar Rørdam
+Ellen  Sawyer
+-  Schelderup
+- Strømberg
+Adelheyde Syberg
+Hempel Syberg
+Mathilde Thomsen
+Maria von Sperling. g. Balslev
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Christine må have sat en forkert dato på brevet, for Alhed Larsen sendte 11. feb. 1894 efter et til to døgns rejse ned gennem Europa et postkort hjem. Datoen på kortet ses på poststemplet.
+"4 Lauder": Der refereres muligvis til en gammel karakterskala. 
+Hvilan er en skole beliggende nær Malmö. Efter at en eller flere af Warberg-søstrene havde været elever på stedet, besøgte de undertiden skolen til fester mm. 
+Alhed Larsen rejste efter en brudt forlovelse til Italien med sine to morbrødre Emil og Ludvig Brandstrup. Emil var syg af tuberkulose. 
+Thomas Bredsdorffs forældre boede i Thorkildstrup. 
+Sagen om Leonard og om, at Christine skulle "holde på, hvad" hun havde: Christine M. var forlovet med Leonard Holst og de to fik et barn. Derefter blev forlovelsen brudt og barnet bortadopteret. 
+Christines forældre havde sølvbryllup i 1894. 
+Christine flyttede i lejlighed i København i marts 1894. 
+Det vides ikke, om Sluden er et sted, en person eller noget andet.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2108</t>
+  </si>
+  <si>
+    <t>Christine er ked af, at Onkel Carl er død og af, at han ikke nåede at få hendes brev. 
+Hun har sammen med flere andre holdt fest for Alhed Larsen, og næste morgen gik de til banegården. Onklerne kom ikke. Christine og Alhed fandt dem hos bedsteforældrene. Alhed og onklerne rejste først den følgende dag (Til Italien). 
+Thomas Bredsdorff har været syg, og Christine blev hentet til ham. Der kom flere besøgende, og alle kender til forlovelsen. Det er godt, at Christines familie billiger forlovelsen, men hun gruer for at møde Thomas' forældre. 
+Christine m.fl. har været på en tur til Hvilan i Sverige.
+Hun vil gerne høre moderens mening om "de nuværende Tilstande" sammenlignet med dengang, hvor Leonard var på banen. Det er godt, at mødres ønsker ikke altid opfyldes. 
+Christine har købt stof til sølvbryllupskjole. Hun skal flytte i lejlighed til marts og ønsker at finde en lejer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzP</t>
+  </si>
+  <si>
+    <t>Tirsdag d: 10 Februar 1894.
+NB. Hvad der står i [ ] skal ikke læses højt! 
+Kæreste Mor! 
+Tak for de forskellige Breve og andre Forsendelser, vi har modtaget i de sidste Par Uger – I er måske nok gale over, at I først nu igen hører fra mig, det er også en syndig lang Tid, der er gået siden sidst, men jeg har sandt for Dyden ikke kunnet skrive før nu, der har hver Dag været sådanne Masser af alle Slags, at jeg ikke en Gang har fået mig øvet. Nu må der da også være en ganske uhyre Masse at skrive om. Ja, Elle må nok to Gange sige, at det er nogle store, stolte Tider, det er da rent urimeligt, hvad der har bunket sig sammen, det er jo ikke lige ,,stolt” og godt alt sammen. For at begynde med Begyndelsen – Onkel Carls Død gjorde et underligt Indtryk; den Aften vi kom hjem fra Hvilan, lå der Brev om den; samme Aften, som han døde, skrev og sendte jeg et langt Brev til ham, som kom Retur Mandag; det gjorde mig forfærdelig ondt, at han ikke nåede at få det, jeg havde jo lovet ham det; den samme skæbne havde Lud med gl. Liebenberg. Og Emil, den Stakkel; ja, han nåede da at komme af Sted med de andre, og godt var det, han så frygtelig dårlig ud. Tirsdag Middag kom der Brevkort om, at Alhed ville komme om Aftenen – vi ventede hende for Resten Mandag – og vi bestemte strax, da vi så, at hun allerede skulde rejse Onsdag Morgen, at gøre den Aften så festlig og ualmindelig som muligt. Vi sendte strax Brev til Marie Sperling om at komme og blive om Natten, vi tre Brave [”Brave” indsat over linjen] slog os så sammen om Festarrangementet og gik op til Toget at tage imod hende, der var Thorvald, som fulgte med hjem at drikke The, vi havde en vældig hyggelig lille The, her var så yndigt med røde Skærme om Lampen og Klaverlysene. Thomas var desværre bedt til Sold, men vi tilsagde ham og Nörgård til at komme og se hende efter Soldet – ikke senere end Kl. 1! Efter The gik Pan, Marie og jeg ind og iførte os vor villeste Stads, og vi tilbragte så et Par hyggelige Timer med Musik og Snak i den lækre douce Belysning, ædende en lille Marcipan, Marie havde ført med. Præcis ½ 1 mødte Thomas og Nörgård, ikke mere fulde, end de kunde stå ved, og så kom Knaldet; en ren Dug på Bordet, nogle Glas med Violer og Reseda, en større Buket til Alhed, og så serveredes Is og ½ Fl. Madeira. Isen på små Glasassietter og små bitte lækre Madeiraglas. Thomas holdt en lille kort Tale, og vi snakkede en Times Tid, hvorpå de tre gik hver til sit; vi andre rodede endnu en rum Tid med Alheds Sager, Kl ca. 3 kom vi til Ro og sov dejligt til Kl 8, Marie [ulæselig overstregning] på Sofaen, Alhed hos mig i den store Seng. Næste Morgen stillede vi så på Banegården, men der kom ingen Onkler – Toget til Masnedsund gik af, og så indså vi, at vi fik lov at beholde hende den Dag endnu; vi gik strax ud til de gamle, der sad Onklerne midt i Frokosten og havde ikke tænkt på at rejse, skönt de havde skrevet det til Alhed; vi spiste Frokost med, var der et Par Timers Tid og vandrede derefter til Universitetet, hvor vi hørte på noget af Hedemanns Examen, den gik jo stolt, 4 Lauder. Da jeg sad der og hørte til, kom Loria hen og hviskede til mig, om jeg ikke vilde komme ned til Thomas, han længtes efter mig, og var ikke rask. Jeg gik strax derned, tænk, så havde han været så dårlig om Natten, havde haft den voldsomste Hjærtebanken og var besvimet, han kunde ikke kalde på nogen, lå helt alene med det, den Stakkel. Da jeg kom, var han meget bedre men alligevel ængstelig. Han sagde, det hjalp så godt, at jeg kom; det er jo nervøst med den Hjærtebanken; han havde også hver Dag i en Uges Tid eller mere været på Farten, bl.a. til 2 Baller, Nörgård var endogså bleven dårlig af alt det, så var det da ikke underligt, at han også blev det. Der kom Alhed hen og hentede mig og vi gik her hjem til Middag og Kaffe hos Rördams. Så sov vi et Par Timers Tid og stod styrkede op og drak The, sad og sludrede en Times Tid med en Cigaret – det var det sidste Alhed så til Caféen, den lille søde Café – og så kørte vi til Banegården i Droscke; der var Thorvald, Laders og Maria og Onkel Chr. ; [”og Onkel Chr.” indsat over linjen] det var helt sært at sende hende af Sted så langt bort; men hvor er det dog godt, at hun kom af Sted, der har Far gjort en så god Gærning, at han vist ikke selv aner, hvor god den er, vi er alle – vi som holder så meget af hende og rigtig kender Forholdene – så glade og taknemlige for det. Jeg skrev et lille Brev til hende Dagen efter, at hun var rejst, det skulde ligge til hende som Velkomst, men det kan jo være, det ikke når derned; skønt, de vilde jo se sig lidt om på Rejsen, de tog på 3 Kl. for at få Penge til det, det kunde de da også magelig med den Masse Rejsetøj, hun havde jo Skindkrave, Skindslag og sit tykke Filttæppe. Fra Banegården vilde jeg et Vip ned at se til Thomas, det samme vilde Laders desværre også, og da Bran og vi kom derned, var der ikke mindre end tre allerede, de vidste alle tre om Forlovelsen, og så blev Laders også indviet; der er snart ikke så få indviede, det er egentlig en offentlig Hemmelighed, men det skal det også helst være så længe som muligt; du må såmæn gærne fortælle Tante Mimi det – og så må vel Onkel Syberg også vide det, men ikke uden du er sikker på, at de vil tie, og ikke andre må du sige det. – Thomas havde det helt godt, men han var ængstelig for Natten; så fik vi Nörgård stillet til at ligge ind på Sofaen hos ham, og han sov godt; men endnu er han så udaset, og så lider Humøret derved, han bliver så trist; men det hjælper gærne, når jeg kommer hen og snakker med ham; nu skal han føre en mere stilfærdig Tilværelse, så bliver han nok snart helt rask. Hvor det dog er dejligt for os, at I ere så glade over det, ja det tvivlede jeg nu ikke et Øjeblik på, at I vilde blive, når I dog kendte Thomas; det er værre med dem i Thorkildstrup, jeg kan ikke sige andet, end at jeg føler mig halvt eller helt som en Forbryder, når jeg tænker på dem; jeg synes, det må være så drøjt for dem at vide deres kære Thomas i Kløerne på et Menneske, de aldeles ikke kender! Jeg skrev også sådant noget forleden til Ths Mor skal Du ikke skrive til hende? [”skal du ikke skrive til hende?” indsat over linjen] og bad dem undskylde! Ja, at I kan være glade, det er ikke så underligt, men at alle Thomas’ gode Venner, som har fået det at vide, er bleven så glade, som de virkelig er, det er mere, end jeg havde turdet vente, de har været så søde alle sammen, gamle Frk Bruun, som Thomas bor hos var så rørende, da hun fik det at vide, det var vist hundrede Gange at hun tog mine Hænder, klappede mig på Håret og kyssede mig på Kinden, og hun holder dog så forfærdelig af Thomas og kender slet ikke mig. Men jeg gruer for at komme til Thorkildstrup, det bliver velnok Enden på det, at jeg tager derned med ham i Påsken, men jeg vil have Pan med, ellers tør jeg ikke! At vi får Maria med til Sølvbryllupet er storartet, men – Pan må vi da have fremfor alle andre, for hun er da vores allerbedste Ven. - - 
+Nu har jeg spist Frokost, nu ma jeg fortsætte i en Fart, at jeg kan få dette Brev færdig i det mindste inden Middag! – Nu er det jo snart længe siden, vi var i Sverige, jeg har ikke skrevet noget Fortællebrev hjem siden den Tid; jeg havde jo fuldt og fast bestemt, at jeg ikke vilde med derover [bl.a. af den [”af den” overstreget] for at slippe at se en vis Dame gøre Kur til Thomas!], men da det kom til Stykket at Skibet skulde til at sejle og jeg blive ene tilbage på Broen, så kunde jeg ikke alligevel, jeg bestemte mig først, da det ringede 3die Gang, kun Pan anede, at jeg tænkte på sligt, så de blev meget overraskede de andre, og jeg tror nok, de var glade over at få mig med. Vi havde en meget morsom Rejse, skønt det gyngede dygtig; vi drak Kaffe undervejs og var bagefter inde i Røgesalonen med vore Cigaretter; vi blev meget venlig modtaget på Hvilan, især var de rasende søde mod mig, jeg var slet ikke bange for Tante Hedda, som jeg plejer, hun var meget elskværdig. I Mørkningen fik vi Musik, Candidat Strømberg sang så dejligt, hans Stemme mindede så meget om Onkel Carls i gamle Dage, og så sang han og Fru Larsen en Sang, Onkel Carl og Tante Mis en Gang sang sammen ,,Se signora-.” Da vi fik Lys, blev vi alle stillede ind om Bordet i Spisestuen til Punsch, Æbler og Nødder, det var meget hyggeligt og morsomt. Efter The dansede vi. Næste Dag gik vi en lang Tur, og efter Middag rejste vi hjem, vi var jo 6, Th, Lorie, Skarade, Maria, Pan og jeg. [Der var en Dame, som ikke veg fra Thomas’ Side, men det var ikke mig! Nu kunde jeg jo heldigvis tage den mere med ro end i Sommer!] Det var helt sært at være så længe sammen med Thomas og at måtte lade helt som ingen Ting. Lille Pers var der Søndag Fm. det var meget morsomt at se ham igen, det lille søde. Jeg skulde hilse jer så mange Gange fra ham, han var så stolt over dit Brev. – Vi havde en rasende hyggelig Hjemtur og forfærdelig gemytlig og sjov, vi sad i Salonen oven over Kahytten, der var ikke andre end os; det gyngede temmelig meget, men ingen var dårlige; jeg var meget glad ved at være kommen med på Turen, og jeg kan egentlig ikke sige, at det var videre sært at være på Hvilan igen, lige strax naturligvis en Smule, men for Resten var det, som om både jeg selv og alle andre var nogle helt andre Mennesker end den Gang – især jeg selv. [Jeg vilde gærne en Gang høre dine private Tanker om de nuværende Tilstande sammenlignet med dem for 2-3 År siden, Thomas – Leonard, dine brændende Ønsker den Gang om, at jeg skulde holde på, hvad jeg havde, - det hele sådan forstår du – min private Mening er nu den, at det er godt, Mødres brændende Ønsker ikke al Tid opfyldes!] [ ”]” overstreget] kan du ikke sende mig Leonards Brev til Gennemlæsning; lille Pers sagde, at han i Julen var fuldstændig glad og tilfreds som før – den Besked vilde jeg nu aldrig have fået af en Holmström, de sværmer for at gøre al Ting så tragisk og storstilet som muligt.] – I forgårs var vi til en 25 Øres Koncert inde i Mathæuskirken, og i går Eft. kom Thomas cyklende med en Billet til ,,Privat Kammermusikforening” Nørgård havde fået den, men var ikke rask; det var en meget smuk Koncert, Mathilde Thomsen sang ganske yndig. Ove har foræret mig to Billetter til sin Elevkoncert på Mandag, en til Thomas også, men så træffer det så kedsomeligt, at Sperlings Gilde er den Aften; jeg må nu gå på Koncerten og komme senere til Sperlings, men Th. får jeg ikke med, jeg vil spörge Bedstemor, om hun har Lyst. 
+- - Jeg skulde jo have en Kjole til Sølvbryllupet, og da jeg nu sparede Gummislag, mente jeg, jeg kunde tage en god, finere end en Molls; da vi var hos Schelderup, så vi så på Silkerester og fandt en bedårende temmelig lys blå – som ganske lyst himmelblåt, tyndt blødt Silketaft – 20 Kr. Tante og Thora var med og sagde, det var uhørt billig. Jeg skal i næste Brev sende en Prøve, den er inde hos Fru Brëum. Jeg skal lige først i Ugen sende alt det meget, men send endelig Penge, Fru B. har kun fået det halve for Februar og Ove slet intet; i næste Brev skal jeg sende et færdigt Regnskab. Vi flytter lige først i Marts, Dagligstuen der ovre bliver malet i dag, en smuk mørkegrøn Oljefarve, den er 1½ Al længere og 1 Al bredere end denne og foruden det en bred Vinduesfordybning på 1½ Al, det bliver en dejlig Stue. Bare vi nu havde en Pensionær. Jeg tror, jeg skal overleve. Til August kan vi få en af Jens Brandts Drenge, 18 År, som skal læse til d. juridisk Ex. Tante Frederikke har foreslået ham, han kan give 45 Kr og det kan jo hedde sig, han er Fru Bs Pensionær, synes I om det?? s.u.- - 
+I forgårs rejste lille Lorie, vi savner ham, nu bor Nørgård i hans Værelse. Tænker du på Eli? Så skriv til Sluden om det! Du ved nok, jeg forfærdelig gerne vil have gjort noget i den Retning. 
+Nå, nu er det da bleven et langt Brev denne Gang, har det også ladet længe vente på sig. Tusende Hilsner til jer alle sammen fra din 
+Basse.</t>
+  </si>
+  <si>
+    <t>1899-03-04</t>
+  </si>
+  <si>
+    <t>Victor Bøttern
+Alfred Eckardt
+Kirstine  From
+Aron Bernhard Kjellmann
+Marie Kjellmann
+Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Olga Lau
+Jakob Lindberg
+Susanne Lindberg
+Sophie Meyer
+Sophus  Meyer
+Mise Petersen
+Asta Thalbitzer
+- von Rosen
+- Winther</t>
+  </si>
+  <si>
+    <t>Svenskerne er muligvis Maria Cecilia Eckart og hendes mand Bernhard Kjellmann</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen sender en pakke. Skal til møde vedr. asylet. Far skal til Sverige.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/imC3</t>
+  </si>
+  <si>
+    <t>Kjæreste lille Dine - !
+Hjærtelig for dit Brev og hvad Du fortæller mig glæder mig saa usigelig jeg er der i Tankerne baade Morgen og Aften beder vor Herre velsigne din Gjerning og give Dig Naade til at forstaa hvad Glæde der er ved at arbejde i hans Navn og til hans Ære husk altid I Unge at det Pund han har givet Eder skal I forrente her i Livet Gud ske Lov og Tak for Evnerne der er mine Børn givet – oh hvor er Du sød der kan fortryde det er det allerførste Skridt til Forbedring vidste I blot hvor højt jeg elsker Eder
+Pakken er ikke saa indholdsrig som den burde jeg kan kun skaffe 5 Kr i dag og Støvlerne er ikke færdige – saa sender jeg dem med Lagenet senere hils Olga Lau og Tak foreløbig for Agraren skal ogsaa have en Pakke idag Madam Vinther og gjør Lørdagsrent hun bor jo hos Bageren de 2 Dage derfor maatte vi opsætte her er Vilhelms Brev saa Du kan høre lidt fra ham
+Svenskernes sender jeg Adolph saa kan han igjen sende dem over til Dig – Adolph rejste Søndageftermiddag da jeg fulgte ham til Posten gik jeg til Bager hermed kan Du læse Avisen og Prologen der kom vist 1000 Kr Overskud vi skal til Asylmøde Mandag for at efterse Regningerne Leutenant v Rosen var aldeles enestaaende i sin Kraftanstrængelse – der var Tabloer fra Rocokke og Empire Tiden hvor han sang Sange fra den Tid – Solo Violin af Fru Talbitzer [ ulæseligt] arien som Du kjender Jacob Lindberg var der og fortalte mig at Susanne har holdt Bryllup for en 3 Uger – jeg maa give Agraren lidt ogsaa
+Faer kommer naar der er tilsaaet og medens det er Maaneskin paa Gjennemrejse – til Sverrig han siger jeg skal med nu faar vi se stol ikke for fast
+Din trofaste Moder
+Hils Alle Eckardt med jeg vilde havt Pakken med Mejerne men de kom ikke at sige Farvel
+Der er kommen Vand opte hvor de graver til Bryggeriets Brønd saa gaar den Sag i Orden og vores Lejlighed at Bøtterns flytter fra er lejet ud til [Mise?] Petersen 400 - det er ogsaa godt
+Din Taske blev loddet bort unge Fru From vandt den</t>
+  </si>
+  <si>
+    <t>1899-08-21</t>
+  </si>
+  <si>
+    <t>Carlsbad
+Globus</t>
+  </si>
+  <si>
+    <t>- Bendtsen, Frøken
+Wilhelmine Berg
+Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Julie Brandt
+Thora  Branner
+Louise Brønsted
+Jørgen -, Erikshaab
+Katrine -, Erikshaab
+- Jensen, Frøken, Erikshaab
+Marie Juul
+Hanne -  -, kokkepige Erikshaab
+- Kolding
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+- Leth
+Christine  Mackie
+Christian Mogensen
+Otto Emil  Paludan
+Ellen  Sawyer
+Harris Sawyer
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg, Albrechts far
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Astrid var sammen med sin søster, Thora, og Hempel Syberg på kurophold i Carlsbad. Globus var navnet på det hotel, som de boede på. 
+"Husene" var landarbejderboligerne, der lå nær gården Erikshaab.
+Nybøllegård er en lille gård i Hillerslev Sogn, Ringe Kommune.
+Alhed, Andreas/Jeppe og Johannes Larsen samt Berta og Ludvig Brandstrup rejste sensommeren 1899 til en af Larsen-familiens skovgårde i Småland. Laura Warberg stødte til dem kort efter.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, LW til Astrid 1899-08-21, 2398</t>
+  </si>
+  <si>
+    <t>Det er tørke.
+Kyllingerne er blevet store, og der er også mange æg. Hønsene har frygtelig mange lopper, som man nu prøver at bekæmpe. 
+Christine vil gerne have en killing.
+Andreas/Dede er rejst nu. Han har haft meget glæde af sin båd.
+Alhed og Johannes Larsen er rejst. Den lille græd meget på rejsen i Danmark, men i Sverige var han rolig. Johannes Larsen havde en hund med, og Alhed kørte det sidste stykke med barnevognen.
+Laura Warberg glæder sig til at komme til Sverige. 
+Ellen og Harris Eastman er lykkelige og på rejse.
+Christine lider meget af hovedpine. 
+Laura og en gæst har haft en dejlig aften i måneskin. 
+Der er inviteret til høstfest på Gelskov. 
+Albrecht er rask og glad.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/P8q0</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Frøken Astrid Warberg
+Adr: Hempel Syberg
+Globus
+Carlsbad.
+[Kuvertens bagside:]
+Poststempel
+[I brevet:]
+Mandag d: 21de
+Kære lille Putte!
+I Dag skal Du have en Beretning om mangt og meget af Smaating her hjemme fra, som ikke kan interessere Onkel Syberg. Jeg har gaaet en Times Tid i Haven, vandet de stakkels fortørrede Blomster og Frø af noget meget stor Salat, som jeg vilde have til Hønsene hen i Efteraaret, men som ikke vil komme op p.G.a. den rædsomme Tørke. Jeg har ogsaa plukket en stor Portion Kaal og Ukrudt til Høns og Kyllinger Vi giver dem hver Dag grønt. Du kan tro, ”de 21” er bleven store og sunde og ”de 21 mindste” voxer ogsaa godt. Vi faaer nu ca. 14 Æg om Dagen og bruger rask af dem. I Lørdags var Dede og jeg hos Hanne og H. Jørgen og vi havde den ene store hvide Hanekylling med til Hanne, som holder Diæt endnu. Ikke den fra Husene naturligvis. Hønsene er saa befængt med Lopper, saa nu har jeg med Magt og efter en lille Kamp med Jørgen sat igennem at der kommer Aske i den forreste Hønsegaard. Desuden skal Katrine i Morgen skolde alle Rederne og lægge Bregner i Bunden; det siges at skulle hjælpe. Katrine sagde strax, Du var rejst, at hun kunde ikke see sin Kjole eller andet Tøj for Lopper. Det undrede mig at Du aldrig talte om det. – Den ene lille Mis var Christine for nogen Tid siden paa Nybøllegaard med. Marie Juul havde fortalt os, at Chr. maaske vilde have en med til Kbh!! Den brogede Mis har faaet 2 Killinger, men de er ombragte. Vi har jo nu slet ingen Rotter mere. I Gaar fulgte jeg Dede til Højrup han var meget alvorsfuld ved Afrejsen den kære Dreng! Han havde Besøg af sin Ven Kolding fra Onsdag til Lørdag; de fik en L’hombre og en Toddy om Aftenen med Christine og Pal Dede har haft megen Fornøjelse af sin Baad, sejlet med Sejl i den store Aa! – I Lørdags fik jeg Brev fra Tante Mis. Alhed og de andre var komne meget forsinkede til Kbh. og Drengen havde brølet slemt. Lud, Berta og Johanne modtog dem hos Mis. De fik Aftensmad ned i Pans Værelse alle sammen, Mis tog sig af Jeppe, som derefter kom op og fik Bad og var sød igen og sov til Kl. 6! Kl. 10 drog de afsted til Sverig over Land; allerede Søndag fik jeg et Par Ord fra Las skrevet paa Landeryd St.; Drengen havde da været skikkelig hele Vejen og Alhed og han kørte i Forvejen med Barnevognen. Det havde været umuligt for Alhed at undvære en med, da Las havde Hunden at sørge for ved alle Skiftesteder. Jeg savner Drengen meget og længes allerede efter ham, begynder at glæde mig til Rejsen. Det vil jo ogsaa blive en stor Behagelighed ved mit Ophold deroppe at Marie Larsen er der, eller rettere kommer senere. – I Gaar kom der et overvægtigt Brev fra Elle. Hun og East. er nu paa deres 3 Ugers Rejse i ”White mountains” og Du kan troe, at Brevet strømmer over af Begejstring og Lykke! De er som 2 Børn der finder ”Tilværelsen næsten fuldkommen”. Men jeg skal tage det med ud til Eder, naar jeg kommer. Nu skal det først til Far. Tænk at jeg for Tiden har 5 Døtre, 2 Svigersønner og et Barnebarn i forskellige Udlande! Ja og saa desuden ”en elsket Svoger”! Jeg skal rigtignok sende mine Tanker vidt omkring i Verden i denne Tid! Nu er vi kun faa her tilbage: Pal Christine og Pan, denne rejser i Morgen og samtidig begynder Chr. med Ture til Odense. Stakkel! Hun har ikke haft ret megen Glæde af Ferien! Næsten altid Hovedpine, saa hun sjælden kunde være med til noget. I Gaar kom Leth iglende, han var livlig og rar. Vi sad alle sammen i Fars Stue [”allesammen i Fars Stue” indsat over linjen] til Kl. 9 og det morede ham at høre mig fortælle om Elle og jeg læste Rejsebrevet for ham. Nej Mørkning var det egentlig ikke, for vi havde et pragtfuldt Maaneskin, der gjorde f.Ex. Dagligstuen helt feagtig, ligesaa Haven. Dertil stille og stjerneklart. Jeg elsker Maaneskin i August og September; det er aldrig saa dejligt som i de to Maaneder! Mogensen var nede om Efterm. for at invitere dem + til Indhøstningsgilde. der blev kørt ind hele Søndag, da det havde set lidt truende ud Lørdag og Søndag Morgen! Men desværre! endnu ingen Regn og ikke mere Udsigt dertil end i lang, lang Tid. Vi saa i Lørdags flere Gadekær i Allested og der omkring helt udtørrede. Men saa har Folk jo da faaet indhøstet næsten allevegne allerede. – Frøken Jensen har igen udsat sin Ankomst til Begyndelsen af September. Fr. Bendtsen fik jeg Brev fra i Gaar hun kommer Tirsdag 8 Dage. Hun var glad ved et Brevkort fra Dig. – Far har det brillant og er saa fornøjet, skrev Mis. Nu faar Du ikke mere lille Putte! Kun de kærligste Hilsener til Eder alle tre fra Mor.
+Du kan troe, vi er glade ved Dine Breve og ved alt det, Du fortæller om. Jeg længes meget efter næste Brev fra Eder, ja at høre om Syberg er rask. Nu har vi køligere 
+[Skrevet langs sidens venstre kant:]
+Vejr her. I vel ogsaa.
+[Skrevet langs venstre kant på brevets side 1:]
++ vi spiste de store Kyllinger Onsdag da Pan rejste men de var mange. 
+[Skrevet langs højre kant på brevets side 1:]
+Hvordan gaar det med Thoras Hals??</t>
+  </si>
+  <si>
+    <t>1902-10-09</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Louise Brønsted
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Dagmar Scheel
+Jørgen Scheel
+Lili Scheel
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Dagmar og Jørgen Scheels datter, Eleonora Lili Scheel, var i 1902 i huset hos familien Warberg. Albrecht Warberg døde, mens Lili opholdt sig på Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3836</t>
+  </si>
+  <si>
+    <t>Jørgen Scheel udtrykker sin dybeste deltagelse over Albrecht Warbergs død, og han takker for både den elskværdige modtagelse og for, at Laura Warberg er så god mod hans datter, Lili. Scheel sender 20 kr., og han vil sende flere penge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QtzX</t>
+  </si>
+  <si>
+    <t>Kjøbenhavn d 9/10 02
+Frue!
+Maa jeg først tillade mig for Dem at udtale min dybeste og inderligste Deltagelse i den store Sorg der har ramt Dem Frue og Deres Familie. Med Taknemmelighed og Glæde mindes jeg den Elskværdiged der blev mig udvist under mit Ophold i deres elskværdige Hjem. Maa jeg takke Dem fordi De er saa god mod Lili, hun er saa glad ved at være hos Dem og min Hustru og jeg ere i lige Maade meget glade over at vor Datter er i saa gode Hænder -
+Jeg vedlægger ærbødigst 20 Kr og skal senere tillade mig at sende flere Penge.
+Maa jeg bede Dem Frue hilse min kjære Lili og deres Familie. -
+Vær forvisset om min dybeste Højagtelse
+Deres ærbødige
+J. Scheel</t>
+  </si>
+  <si>
+    <t>1911-02-27</t>
+  </si>
+  <si>
+    <t>Laurentius Allerup
+Aage Bertelsen
+Thora  Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Johanne Caspersen
+- Gjerulff
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Julius Hviid
+Kathrine Hviid
+- Joachim, fru
+Alhed Larsen
+Andreas Larsen
+Ellen Larsen
+Georg Larsen
+Johan Larsen
+Johanne Christine Larsen
+Karl Larsen
+Marie Larsen
+Anna Marie   Larsen, Georg Larsens datter
+Anna Marie  Larsen, Georg Larsens hustru 
+Christine  Mackie
+Marie Madsen-Mygdal
+Harald Meyer
+Marie Meyer
+- Thalbitzer
+Asta Thalbitzer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Fru T., Nancy, Sigrid, Aage Bertelsens kone, Bodil, Fru Walther, Fru Friis Hjorth, Karl Sørensen og Anna Bentson og dennes pige var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0894</t>
+  </si>
+  <si>
+    <t>Laura Warberg håber, at Astrid og børnene kan komme. De må selv tage lagner og håndklæder med. 
+Laura Warberg forklarer, hvordan man laver en rullepølse.
+Louise/Muk Brønsted har holdt et middagsselskab.
+Johanne C. Larsen skal akkompagnere, og hun er nervøs.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DRUD</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+St. Pauli Kyrkogatan 19
+Malmø
+Skåne
+[På kuvertens bagside poststempel]
+[I brevet:]
+Søndag Formiddag
+Kære Astrid!
+I Morges 3 gode Breve! Fra Dig – Lugge og Anna Bentson, som har tilbudt med sin Pige at gaa hen i min Lejlighed Fredag Form og gøre lidt rent og mulig lægge i en Kakkelovn; saa er de glade ved at see mig der til Middag lige fra Toget ca. 5. Nu haaber jeg Du kan komme de Dage, Du kan jo saa godt have lille Sjums med, mulig Alfred saa tager Adam med til Kbh. om Søndagen, som han gjorde med Sjums X [”X” indsat over linien]?? Vi kan sætte Pigesengen ind i det store Sovekammer naar I bare vil komme lidt tidlig paa Dagen, og en Ting til, - jeg vilde være saa henrykt, hvis Du kunde have Lagner og Haandklæder med til Eder, vil saa nødig have for meget Snavsetøj. Jeg vil bede Tante om det samme. X Det er en meget stor Glæde for mig at høre Du er glad for Gymnastikken og maaske der gennem kan faa lidt bekendte. Hvorfor mon dog Fru T. ikke fik Barn alligevel? og hvad var der med hende?? – Der ser jo ud til at være det bedste Forhold mellem dem? Sigrid?? – Nancy? er hun sagt op, eller holder du ud med hende i Sommer?
+Husk naar Du skal koge Rullepølse, skal der bindes Seglgarn om hele Vejen rundt paa langs tvers ["tvers" indsat over linjen], og naar den er kogt – godt igennem – skal den saa [et overstreget ord] varm som muligt i en god Presse, det er ikke saa let at finde noget passende til, man har smaa Rullepølse Pressere af Træ, brillant. Alhed har en saadan. – Bliver den nemlig ikke presset godt, hænger den slet ikke sammen. – Det var et rigtig morsomt Brev fra Muk. De har haft en lille fin Middag for Gierulfs, Thalbitzers, Joachims og Maleren Berthelsen, - hans Kone var syg, i Stedet Bodil. Den 22de var der de sædvanlige til Aften, Børnene er saa raske og artige Men anden Selskabelighed har de slet ikke haft; hun skriver, at de kan nok mærke mit Hof er flyttet til Kerteminde!! Alt vel her. I Aften skal Johanne altsaa igen accompagnere, bare det gaaer godt! Chr. er lidt bange for hende, hun er slet ikke sikker. Da jeg sendte mit sidste Brev til Dig, var jeg til en pæn Middag hos Grossers; ca. Kl. 2 kom J. med Fru Walther og de prøvede et Par Timer hvorefter J. var ganske uhyre nervøs og bange, jeg ikke mindre, men jeg havde Konduite nok til at opmuntre hende og sige, det gik godt. Hun maatte hen at hvile paa C.’s Seng en lille Times Tid, fik sin Dragt hentet derned, for ikke at komme hjem og blive yderligere nervøs af Børnene. Fru W. var meget elskværdig og opmuntrende; det gik jo ogsaa, Tilhørerne var jo ikke det mest udpræget fine; Muk og Fr. Mygdal og Marie kunde jo nok høre det kunde have været bedre. I Efterm. vil Chr. høre paa Prisen paa Hotellet – Fru Friis Hjorth – og saa kan hun jo hjælpe, hvis det behøves. J. fik da i Mandags en pæn Skrivelse fra Formanden med 10 Kr. og en Tak for hendes ”udmærkede Assistance”. Nu har de Sangprøve til en Koncert – ganske udsøgt lille Kor, dobbelt Kvartet – Dr. Hviid, H. Meier, Muk og Allerup - Alhed, Johanne, Marie Meyer; Frøken Hviid. Det vil give Johanne Anseelse i Byen alt det; - hun og Chr. skulde jo spille en for 2 Klaverer. J. har lige faaet en ny Elev. - Vi har disse Dage [ulæseligt ord] 2 pæne Drengekor; stort Venskab mellem de fire. Puf og Lysse havde en erlig Tur i Søndags og Mandags derind. Alhed besøgte Karl Sørensen, der var saa ovenud henrykt over hende. - Nu er der vist ikke mere at fortælle om. Morsomt at Thora lader til at komme lidt med og morer sig.
+Kærlige Hilsener fra Bedstemor. 
+[Indsat s. 2 i venstre margen; på højkant:] X ligeledes at Du igen har faaet Mad fra Hus[ulæseligt]</t>
+  </si>
+  <si>
+    <t>1920-10-13</t>
+  </si>
+  <si>
+    <t>Klavs -
+Camilla Bertram
+- Brincher
+Johannes Nicolaus Brønsted
+- Høpfner
+Andreas Larsen
+Johan Larsen
+Christine  Mackie
+Elisabeth Mackie
+Carl V Petersen
+Johan Christian Petersen
+Leo Swane
+- Thalbitzer
+Asta Thalbitzer
+Peter Tutein</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Birkerød. Hendes sønner er elever på kostskolen i Birkerød.
+Kvindelige Kunstneres Retrospektive Udstilling fandt sted 18. september til 14. oktober 1920.</t>
+  </si>
+  <si>
+    <t>Skriveswane (Leo Swane) skal anmelde en udstilling. Kvindernes udstilling var dårlig.
+Alhed Larsen har været til faldskærmsudspring, spillet tennis, skrevet Lysses elendige stil færdig, været til sang og til god middag hos Tutein.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UO38</t>
+  </si>
+  <si>
+    <t>Kæreste Lavsi!
+Tak for Dit Brev i Gaar og i Dag. Du har det jo godt naar Du nu bare kunde komme i Gang med at male, men det kommer vel nok. – Jeg kan ikke træffe Lysse før Kl. 3 ½ og Brevet skal af Sted med Toget ½ 2, men saa skal jeg skrive om det i Morgen jeg tænker, han bliver henrykt ved Udsigten til at komme paa Jagt, bare dette smukke Vejr vilde holde sig. Jeg har ikke læst det af Bister, som Calle og andre skal svare paa. Derimod har jeg læst hans Anmeldelse af Bogen, den er god men jo mest Citater. Skriveswane skal anmelde den i Tilskueren. Jeg har været paa Kvindernes Udstilling. Den er haarrejsende slet, kun ganske enkelte pæne Ting der drukner i alt Møjet. Den har ligefrem givet mig Lyst til at lave en Udstilling. 
+Skrevet lodret i venstre margen: Lysse er flittig nu
+Jeg tænker Lysse og jeg skal spille Tennis i Eftermiddags [s’et overstreget]. I Søndags var der igen Faldskærmsudspring paa Flyvepladsen, de andre + Klavs og Brincker cyklede dertil, men da jeg jo ikke har min Cykle, blev jeg hjemme og spillede Tennis med Magisteren og Hr. og Fru Thalbitzer. Mag. og jeg var sammen mod de to andre, jeg var meget benovet ved at spille med de drevne Spillere. I Begyndelsen tabte vi men tilsidst vandt vi over dem med 6 Spil mod 3! Det var meget stolt, de roste mig meget og sagde jeg havde gode Anlæg for det. Jeg er øm i Anklerne endnu, vi spillede i flere Timer. Om Aftenen hjalp jeg Lysse med en dansk Stil han var ude af sig selv af Søvn da han havde spadseret hele Natten i Rude Skov med Klavs, Brinker og Tuteinerne, vi blev ikke færdige før Kl. ringede han skulde saa gøre den færdig paa [Indsat lodret i venstre margen]: Du maa ikke sige det om Stilen til Høpfner [indsættelse slut] Sengen, men da jeg havde Mistanke til at det blev skidt hentede jeg Manuskriptet næste Form. mens han var i Skole. Og ganske rigtig: var det rent gyseligt hvad han havde skreven. Jeg skrev saa Slutningen om * [i venstre margen, lodret] * inden jeg tog til København med Toget. [Indskud slut] lagde op paa hans Bord i en lukket Konvolut, den skulde afleveres om Aftenen. Jeg er meget spændt paa hvad Karakter vi faar, den handler for og imod Dødsstraf. Han var meget henrykt over det, da jeg om Aftenen var sammen med ham hos Tuteins. Jeg kom tilbage med 7 Toget, vi [ordet overstreget] havde Time hos Bertram ½ 5 – vi var til fin Aften hos Tuteins. Kyllingesteg, Ostepind Lagkage og Madeira. Det var meget morsomt, Peter og Kjeld havde været meget optagne af at skulle være Værter for mig. Christine og Putte var der ogsaa, og Lysse altsaa. [Det følgende skrevet på side 1, lodret øverst] Nu skal jeg hen at øve mig, sidste Time gik ikke saa godt som de forrige. I Dag skal jeg ikke ind, hvad jeg er glad ved, da Vejret er saa yndigt med Solskin. Vi har ellers haft meget Taage.
+Hils Klaxes mange Gange. Masser af Hilsner til Dig selv.
+Din A.</t>
+  </si>
+  <si>
+    <t>1923-07-07</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Peter Oluf Brønsted
+Alhed Larsen
+Johannes Larsen
+Elisabeth Mackie
+Harald Meyer
+Asta Thalbitzer
+Ivan Turgenjev</t>
+  </si>
+  <si>
+    <t>I det varme sommervejr tilbringes dagene med at spille tennis, bade og tage på cykelture. Alhed Marie Brønsteds søster og broder er på besøg.
+Alhed Marie Brønsted har travlt i huset og roser Alhed Larsens mor for den store hjælp.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3GNf</t>
+  </si>
+  <si>
+    <t>Lørdag 7. Juli 1923
+Kære Muk og Bes!
+Her har vi en knaldende Hede. Hvert Øjeblik bliver vi svimle og er ved at besvime. Vi kan ingen Ting foretage os, det eneste vi har at gøre er at gaa i Vandet, men der er jo langt ud. 
+(Til alt Uheld er to af vore Cykler blevet punkterede og vi tør næsten ikke gaa ud. Er der lige saa varmt hos jer, eller blot tilnærmelsesvis, maa I endelig gøre som Fru Thalbitzer har sagt; vi vil ogsaa lægge vor Dag om: Tidlig op, sent i Seng, sove midt paa Dagen.
+Tante Be ”trykker” hver eneste Dag og spiller Tennis med os hver Dag fra 3¾ til 5½. Bagefter gaar vi i Vandet – Vapperne med. De elsker det og er dygtige svømmere. De bor hos Las´s i Peters Hundehus. Naar vi spiller Tennis opholder de sig paa Tennisbanen. 
+Dommen over Hr. Meyer er falden: 3 Maaneder simpel Fængsel; han spiste til Aften hos Las’es i Gaar og var aabenbart meget Tilfreds. Jeg tørrede af for Putte og Bedstemor kom over med en lille Kar Klud til mig. Den skal bruges til at lægge paa Dørslaget naar vi laver Rabarbergrød. Hvor det ligner Bedstemoder. Vi kan ikke lade være med at le af denne ”lille klare Klud”. Hun er en Engel til at hjælpe os. - Det meste af Dagen i Forgaars var jeg ovre hos hende og vadskede de Sager op, som vi maatte laane og Bedstemoder løb som en ung Pige op og ned af den Styk Kælder Trappe og kravlede ind i ”hemmelige” Rum paa Loftet. Nu er vi temmelig godt i Orden. For Øjeblikket vadskede Muddi op efter Morgenthe’en og Peder hopper i Sengen og læser Knaldromaner. Klokken er over 11½ , vi faar ham vist aldrig op, han læser i Turgenjevs ”Røg”.
+Vi har ikke hørt fra jer endnu og er ved at forgaa af Længsel efter Brev. I maa endelig skrive lige saa tit til os som til Far (ham har vi heller ikke hørt fra) 
+Hilsen fra Lomme.</t>
+  </si>
+  <si>
+    <t>1924-03-03</t>
+  </si>
+  <si>
+    <t>Møllebakken 14, 5300 Kerteminde, Danmark</t>
+  </si>
+  <si>
+    <t>Ellen Brønsted
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Johanne Christine Larsen
+Asta Thalbitzer
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Andreas Larsen rejser for at påbegynde uddannelse til gartner, og i den anledning holdes afskedsfest på Møllebakken. Her skal Adolph Larsen arbejde som karl denne sommer, mens familien også overvejer at leje den ene etage af huset ud og opsige den ene af deres to tjenestepiger. 
+Alhed Marie Larsen er ude at løbe en sidste tur på skøjter med Andreas Larsen. 
+Søsteren Ellen Brønsted skal en tur til Paris.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/1XAC</t>
+  </si>
+  <si>
+    <t>[3-3-24]
+Kære Muk!
+Tak for jeres Brev. I var nok i ”Pjankehjørnet”, da I skrev det; men det er jo kun godt. Jeg kan huske en Gang, da vi gik Tur med Thalbitzer i ”Kattehale”, (hvad der var ment som en meget stor Ros) og Fru Thalbitzer kaldte det, at jeg ”skældte ud”. 
+I Dag er Puf rejst. Du ved nok, at han skal være Gartner. Tante Be fulgte ham til Odense. I Aftes holdt vi et lille Afskedsgilde for ham med Agraren og Tante Junge til Aften (Aal i Karry og Ostepinde) Bagefter fik vi Chokolade og Appelsin og Madeira.
+Agraren skal være Karl her i Sommer og have 100 Kr. om Maaneden.
+Tante Junge tænker paa at sælge Kærbyhus; men Tante Be raader hende til i Stedet at flytte oven paa og leje det nederste ud. Saa kan hun ogsaa sige den ene Pige af. Det er jo ogsaa vanvid, at hun har to Piger. 
+Nu trækker Himlen over med faretruende Skyer. Mon vi skulde faa Snestorm igen? Barometret er nede paa 73⁰.
+Har jeg fortalt dig om vores sidste Skøjtetur? Isen var saa blank, at jeg saa Pufs Spejlbillede, lige saa tydeligt, som ham selv. 
+Der er blevet fældet to store dejlige Pile paa Vejen ud til Taaby stranden. Den ene faldt lige over Jernbaneskinnerne, og de havde Besvær med at faa den flyttet, inden Toget kom.
+Nu skal jeg skrive til Bedstemoder og blandt andet fortælle om Lysses Fødselsdag.
+Bes kan sagtens, hun skal til Paris? Er hun ikke henrykt?
+Hilsen til jer alle fra Lomme.</t>
   </si>
   <si>
     <t>Erindringsskrivelser</t>
   </si>
   <si>
     <t>Otto  Meyer</t>
   </si>
   <si>
     <t>Mathias  Allerup
 HC  Andersen
 Carl Becher 
 Albrecht Benzon
 Christian Benzon
 Hans  Bless
 Johan Peder Bless
 Niels Bom
 - Brandt, inspektør
 Edvard Christensen
 Hans Christensen
 Christian Eckardt
 Marie Frandsen
 Peder Hansen
 Joseph Haydn
 - Holbeck
 Jens Christian Hostrup
@@ -10221,88 +10436,59 @@
 Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
 [60]
 varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
 I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
 Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
 Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
 [61]
 de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
 Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
 For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
 En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
 [62]
 Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
 Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
 Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
 En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
 [63]
 mere villige, saa længtes de efter deres Baas. 
 Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
 Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
 [64]
 hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
 En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
   <si>
-    <t>1914-9-31</t>
-[...36 lines deleted...]
-Buf.</t>
+    <t> 4. jul. 1927</t>
+  </si>
+  <si>
+    <t>Ludvig Emil Kaaber
+Frank  le Sage de Fontenay
+Valtýr Stefánsson</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mEccw8Ik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -10379,59 +10565,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U3l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vDX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hgWT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZDOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eu4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IZDb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KeCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XKgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4pWs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lPa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nPmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exYw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6mK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a26A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CSEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9dP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UVU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NYwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4aKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KILC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kx6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4kielGcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/KeCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nPmU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XKgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4pWs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HVTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9NeQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lPa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LyoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exYw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cHqV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x4us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PfYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KILC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SgBP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kx6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VcOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6mK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0RZO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi5R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NYwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a26A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9dP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UVU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pO1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzpU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CSEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4aKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZjM8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vSBt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pijj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5ooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rez1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4kielGcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/77nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ar9lYs1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vDX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ETLl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M4rR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U3l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SWEt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hgWT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xPdM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmyM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/19SI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZDOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsTt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eu4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IZDb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XIx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2WTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SVQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8A4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M222"/>
+  <dimension ref="A1:M225"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -10469,9877 +10655,10008 @@
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>26</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="J4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>45</v>
-      </c>
-[...27 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>17</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="s">
-        <v>64</v>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I7" s="5" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>17</v>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G11" s="5" t="s">
+        <v>76</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="I12" s="5"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>84</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>33</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G14" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="I14" s="5"/>
+        <v>96</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="J14" s="5" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>127</v>
+        <v>107</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>131</v>
+        <v>110</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>45</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G18" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>142</v>
+        <v>121</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>147</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>154</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>155</v>
+        <v>132</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-        <v>156</v>
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>159</v>
+        <v>21</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>160</v>
+        <v>135</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>161</v>
+        <v>136</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>162</v>
+        <v>137</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>164</v>
+        <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>167</v>
+        <v>21</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>168</v>
+        <v>141</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>170</v>
+        <v>143</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>171</v>
+        <v>144</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>172</v>
+        <v>17</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G22" s="5" t="s">
+        <v>145</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>173</v>
+        <v>146</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>177</v>
+        <v>149</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>178</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>179</v>
+        <v>151</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>45</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>181</v>
+        <v>115</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>183</v>
+        <v>116</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>45</v>
+        <v>158</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>192</v>
+        <v>161</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>165</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
-        <v>198</v>
+        <v>160</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>200</v>
+        <v>167</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>201</v>
+        <v>168</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>55</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>205</v>
+        <v>171</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>206</v>
+        <v>116</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>207</v>
+        <v>172</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>208</v>
+        <v>173</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>209</v>
+        <v>174</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>210</v>
+        <v>175</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J27" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K27" s="5" t="s">
-        <v>214</v>
+        <v>181</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>215</v>
+        <v>182</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>216</v>
+        <v>183</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>217</v>
+        <v>184</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>45</v>
+        <v>177</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>172</v>
+        <v>17</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>218</v>
+        <v>185</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>219</v>
+        <v>186</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>220</v>
+        <v>187</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>221</v>
+        <v>188</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>222</v>
+        <v>189</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>223</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>224</v>
+        <v>191</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>45</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>193</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>227</v>
+        <v>21</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>228</v>
+        <v>196</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>230</v>
+        <v>198</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>231</v>
+        <v>199</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>232</v>
-[...4 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>201</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>233</v>
+        <v>202</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>234</v>
+        <v>203</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>236</v>
+        <v>205</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>45</v>
+        <v>210</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F31" s="5" t="s">
+        <v>211</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H31" s="5" t="s">
-        <v>240</v>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I31" s="5" t="s">
-        <v>241</v>
+        <v>212</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>242</v>
+        <v>213</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>243</v>
+        <v>214</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>244</v>
+        <v>215</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>246</v>
+        <v>217</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>55</v>
+        <v>219</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>45</v>
-[...9 lines deleted...]
-        </is>
+        <v>157</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>249</v>
+        <v>160</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>250</v>
+        <v>222</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>251</v>
+        <v>223</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>252</v>
+        <v>224</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>253</v>
+        <v>225</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>44</v>
+        <v>226</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>211</v>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>256</v>
+        <v>227</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>257</v>
+        <v>228</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>258</v>
+        <v>229</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>259</v>
+        <v>230</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>55</v>
+        <v>157</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>234</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>263</v>
+        <v>235</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>264</v>
+        <v>236</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>265</v>
+        <v>229</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>268</v>
+        <v>239</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>269</v>
+        <v>240</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>241</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-        </is>
+        <v>242</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>270</v>
+        <v>243</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>271</v>
+        <v>244</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>272</v>
+        <v>245</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>273</v>
+        <v>246</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>274</v>
+        <v>247</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>275</v>
+        <v>248</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>276</v>
+        <v>249</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>277</v>
+        <v>250</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>33</v>
+        <v>157</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>44</v>
+        <v>242</v>
       </c>
       <c r="E36" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="J36" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="F36" s="5" t="inlineStr">
-[...17 lines deleted...]
-      </c>
       <c r="K36" s="5" t="s">
-        <v>281</v>
+        <v>255</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>282</v>
+        <v>256</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>283</v>
+        <v>257</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>284</v>
+        <v>258</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>44</v>
+        <v>157</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>45</v>
+        <v>234</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>285</v>
+        <v>259</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>288</v>
+        <v>229</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>290</v>
+        <v>262</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>291</v>
+        <v>263</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>45</v>
+        <v>265</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>79</v>
+        <v>209</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>35</v>
+        <v>266</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>293</v>
+        <v>267</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
-        <v>296</v>
+        <v>269</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>297</v>
+        <v>270</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>298</v>
+        <v>271</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>299</v>
+        <v>272</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>300</v>
+        <v>273</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>301</v>
+        <v>34</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>18</v>
+        <v>274</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>302</v>
+        <v>275</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>303</v>
+        <v>276</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>305</v>
+        <v>116</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>306</v>
+        <v>278</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>307</v>
+        <v>279</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>308</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>309</v>
+        <v>281</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>45</v>
+        <v>157</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>242</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>251</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>310</v>
+        <v>282</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>311</v>
+        <v>283</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>313</v>
+        <v>285</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>314</v>
+        <v>286</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>315</v>
+        <v>287</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>316</v>
+        <v>288</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>317</v>
+        <v>289</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>290</v>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G41" s="5" t="s">
-        <v>319</v>
+        <v>291</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>320</v>
+        <v>292</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>321</v>
+        <v>293</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>322</v>
+        <v>21</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>323</v>
+        <v>294</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>324</v>
+        <v>295</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>325</v>
+        <v>296</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>326</v>
+        <v>297</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>79</v>
+        <v>165</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>114</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
-        <v>330</v>
+        <v>298</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>331</v>
+        <v>299</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>332</v>
+        <v>300</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>333</v>
+        <v>301</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>334</v>
+        <v>302</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G43" s="5" t="s">
+        <v>303</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>335</v>
+        <v>304</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>336</v>
+        <v>305</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>337</v>
+        <v>306</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>338</v>
+        <v>307</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>339</v>
+        <v>308</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>340</v>
+        <v>309</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>44</v>
+        <v>310</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>311</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G44" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G44" s="5" t="s">
+        <v>312</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>341</v>
+        <v>313</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>342</v>
+        <v>314</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>344</v>
+        <v>316</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>345</v>
+        <v>317</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>346</v>
+        <v>318</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>347</v>
+        <v>319</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>14</v>
+        <v>320</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>15</v>
+      </c>
+      <c r="D45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>348</v>
+        <v>321</v>
       </c>
       <c r="I45" s="5"/>
-      <c r="J45" s="5" t="s">
-        <v>22</v>
+      <c r="J45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K45" s="5" t="s">
-        <v>349</v>
+        <v>322</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>352</v>
+        <v>324</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>353</v>
+        <v>210</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>209</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>290</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>354</v>
+        <v>325</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>355</v>
+        <v>326</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>356</v>
+        <v>327</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>358</v>
+        <v>329</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>359</v>
+        <v>330</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="s">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>362</v>
+        <v>333</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>363</v>
+        <v>334</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>364</v>
+        <v>335</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>365</v>
+        <v>336</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>366</v>
+        <v>337</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>367</v>
+        <v>338</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>45</v>
+        <v>339</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>340</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>368</v>
+        <v>342</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>369</v>
+        <v>343</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>370</v>
-[...4 lines deleted...]
-        </is>
+        <v>344</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>345</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>371</v>
+        <v>346</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>373</v>
+        <v>348</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>45</v>
+        <v>349</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>79</v>
+        <v>165</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F49" s="5" t="s">
-        <v>374</v>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>375</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
-        <v>377</v>
+        <v>351</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>378</v>
+        <v>352</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>379</v>
+        <v>353</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>380</v>
+        <v>354</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>349</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>382</v>
+        <v>350</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>383</v>
+        <v>356</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>384</v>
+        <v>357</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>387</v>
+        <v>157</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>388</v>
+        <v>360</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>389</v>
-[...4 lines deleted...]
-        </is>
+        <v>251</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>361</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>390</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="I51" s="5"/>
       <c r="J51" s="5" t="s">
-        <v>392</v>
+        <v>363</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>394</v>
+        <v>365</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>395</v>
+        <v>366</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>397</v>
+        <v>177</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>45</v>
+        <v>209</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F52" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F52" s="5" t="s">
+        <v>368</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>398</v>
+        <v>369</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>400</v>
+        <v>371</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>401</v>
+        <v>372</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>402</v>
+        <v>373</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>403</v>
+        <v>374</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>404</v>
+        <v>375</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>177</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>405</v>
+        <v>376</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>406</v>
+        <v>377</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>407</v>
+        <v>378</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>408</v>
+        <v>379</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>409</v>
+        <v>380</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>410</v>
+        <v>381</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>411</v>
+        <v>382</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>383</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>384</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>413</v>
+        <v>386</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>414</v>
+        <v>387</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>415</v>
+        <v>388</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>416</v>
+        <v>389</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>417</v>
+        <v>390</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>418</v>
+        <v>391</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>44</v>
+        <v>157</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>18</v>
+        <v>251</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G55" s="5" t="s">
-        <v>419</v>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>420</v>
+        <v>392</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>421</v>
+        <v>393</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>22</v>
+        <v>229</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>422</v>
+        <v>394</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>423</v>
+        <v>395</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>424</v>
+        <v>396</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>425</v>
+        <v>397</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>383</v>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G56" s="5" t="s">
-        <v>426</v>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>427</v>
+        <v>398</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>428</v>
+        <v>399</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>22</v>
+        <v>400</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>429</v>
+        <v>401</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>430</v>
+        <v>402</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>431</v>
+        <v>403</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>432</v>
+        <v>404</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>18</v>
+        <v>405</v>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>433</v>
+        <v>406</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>434</v>
+        <v>407</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>22</v>
+        <v>408</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>435</v>
+        <v>409</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>436</v>
+        <v>410</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>437</v>
+        <v>411</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>438</v>
+        <v>412</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>413</v>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G58" s="5" t="s">
-        <v>439</v>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>440</v>
+        <v>414</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>441</v>
+        <v>415</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>443</v>
+        <v>417</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>444</v>
+        <v>418</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>445</v>
+        <v>419</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>420</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>446</v>
+        <v>421</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>447</v>
+        <v>422</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>448</v>
+        <v>21</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>449</v>
+        <v>423</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>450</v>
+        <v>424</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>451</v>
+        <v>425</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>452</v>
+        <v>426</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>34</v>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G60" s="5" t="s">
-        <v>453</v>
+        <v>427</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>34</v>
+        <v>428</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>454</v>
+        <v>429</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>455</v>
+        <v>430</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>456</v>
+        <v>431</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>457</v>
+        <v>432</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>458</v>
+        <v>433</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>434</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G61" s="5" t="s">
-        <v>459</v>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>460</v>
+        <v>435</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>22</v>
+        <v>436</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>461</v>
+        <v>437</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>462</v>
+        <v>438</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>463</v>
+        <v>439</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>464</v>
+        <v>440</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>44</v>
+        <v>350</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>165</v>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H62" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I62" s="5"/>
       <c r="J62" s="5" t="s">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>467</v>
+        <v>441</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>468</v>
+        <v>442</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>470</v>
+        <v>348</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>349</v>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>473</v>
+        <v>445</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>474</v>
+        <v>446</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>475</v>
+        <v>447</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>476</v>
+        <v>448</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>177</v>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>477</v>
+        <v>449</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>478</v>
+        <v>450</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>479</v>
+        <v>451</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>480</v>
+        <v>452</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>481</v>
+        <v>453</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>482</v>
+        <v>454</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>483</v>
+        <v>455</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>484</v>
+        <v>456</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>285</v>
+        <v>34</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>485</v>
+        <v>457</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>486</v>
+        <v>458</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>487</v>
+        <v>459</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>488</v>
+        <v>460</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>489</v>
+        <v>461</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>490</v>
+        <v>462</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>491</v>
+        <v>463</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>464</v>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>465</v>
+      </c>
+      <c r="I66" s="5"/>
       <c r="J66" s="5" t="s">
-        <v>22</v>
+        <v>466</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>494</v>
+        <v>467</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>495</v>
+        <v>468</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>496</v>
+        <v>469</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>497</v>
+        <v>470</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>44</v>
+        <v>383</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>18</v>
+        <v>471</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="s">
-        <v>498</v>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>499</v>
+        <v>472</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>500</v>
+        <v>473</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>501</v>
+        <v>475</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>502</v>
+        <v>476</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>503</v>
+        <v>477</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>504</v>
+        <v>478</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>44</v>
+        <v>383</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>505</v>
-[...4 lines deleted...]
-        </is>
+        <v>479</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>480</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>506</v>
+        <v>481</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>507</v>
+        <v>482</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>22</v>
+        <v>483</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>508</v>
+        <v>484</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>509</v>
+        <v>485</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>510</v>
+        <v>486</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>511</v>
+        <v>487</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>453</v>
+        <v>479</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>512</v>
+        <v>488</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>513</v>
+        <v>489</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>22</v>
+        <v>490</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>514</v>
+        <v>491</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>515</v>
+        <v>492</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>516</v>
+        <v>493</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>517</v>
+        <v>494</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>45</v>
+        <v>226</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>518</v>
+        <v>251</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>519</v>
+        <v>495</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>520</v>
+        <v>496</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>521</v>
+        <v>229</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>522</v>
+        <v>497</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>523</v>
+        <v>498</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>524</v>
+        <v>499</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>525</v>
+        <v>500</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>526</v>
+        <v>242</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>251</v>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>527</v>
+        <v>501</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>305</v>
+        <v>503</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>529</v>
+        <v>504</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>530</v>
+        <v>505</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>531</v>
+        <v>506</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>532</v>
+        <v>507</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>533</v>
+        <v>508</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>534</v>
+        <v>509</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>305</v>
+        <v>21</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>536</v>
+        <v>511</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>537</v>
+        <v>512</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>538</v>
+        <v>513</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>539</v>
+        <v>177</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>45</v>
+        <v>514</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>540</v>
+        <v>515</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>541</v>
+        <v>516</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>542</v>
+        <v>517</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>543</v>
+        <v>518</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>544</v>
+        <v>519</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>545</v>
+        <v>520</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>546</v>
+        <v>521</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>547</v>
+        <v>522</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>33</v>
+        <v>523</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>465</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="I74" s="5"/>
       <c r="J74" s="5" t="s">
-        <v>550</v>
+        <v>525</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>551</v>
+        <v>526</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>552</v>
+        <v>527</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>553</v>
+        <v>528</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>554</v>
+        <v>529</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>45</v>
+        <v>177</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>387</v>
-[...4 lines deleted...]
-        </is>
+        <v>209</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>220</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>555</v>
+        <v>530</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>556</v>
+        <v>531</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>557</v>
+        <v>532</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>558</v>
+        <v>533</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>559</v>
+        <v>534</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>560</v>
+        <v>535</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>561</v>
+        <v>536</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>562</v>
+        <v>537</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>45</v>
+        <v>165</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>79</v>
+        <v>538</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F76" s="5" t="s">
-        <v>374</v>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>563</v>
+        <v>435</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>564</v>
+        <v>539</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>565</v>
+        <v>540</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>566</v>
+        <v>541</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>567</v>
+        <v>542</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>568</v>
+        <v>543</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>569</v>
+        <v>544</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>570</v>
+        <v>209</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>571</v>
+        <v>546</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>572</v>
+        <v>547</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>573</v>
+        <v>548</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>574</v>
+        <v>549</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>575</v>
+        <v>550</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>576</v>
+        <v>551</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>577</v>
+        <v>552</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>209</v>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F78" s="5" t="s">
-        <v>578</v>
+        <v>553</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>579</v>
+        <v>554</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>580</v>
+        <v>555</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>581</v>
+        <v>556</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>582</v>
+        <v>557</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>583</v>
+        <v>558</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>584</v>
+        <v>559</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>585</v>
+        <v>560</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>16</v>
+        <v>561</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>177</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G79" s="5" t="s">
-        <v>586</v>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>587</v>
+        <v>562</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>588</v>
+        <v>563</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>589</v>
+        <v>565</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>590</v>
+        <v>566</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>591</v>
+        <v>567</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>592</v>
+        <v>568</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>569</v>
       </c>
       <c r="G80" s="5" t="s">
-        <v>593</v>
+        <v>570</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>594</v>
+        <v>571</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>595</v>
+        <v>572</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>596</v>
+        <v>573</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>597</v>
+        <v>574</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>598</v>
+        <v>575</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>599</v>
+        <v>576</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>14</v>
+        <v>241</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>44</v>
+        <v>234</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>577</v>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>601</v>
+        <v>350</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>602</v>
+        <v>578</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>22</v>
+        <v>229</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>603</v>
+        <v>579</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>604</v>
+        <v>580</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>605</v>
+        <v>581</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>606</v>
+        <v>582</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>311</v>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>607</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>22</v>
+        <v>584</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>609</v>
+        <v>585</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>610</v>
+        <v>586</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>611</v>
+        <v>587</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>612</v>
+        <v>588</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>397</v>
+        <v>16</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G83" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G83" s="5" t="s">
+        <v>589</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>613</v>
+        <v>590</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>614</v>
+        <v>591</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>615</v>
+        <v>21</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>616</v>
+        <v>592</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>617</v>
+        <v>593</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>618</v>
+        <v>594</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>619</v>
+        <v>595</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>387</v>
+        <v>596</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>177</v>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>620</v>
+        <v>597</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>621</v>
+        <v>598</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>622</v>
+        <v>599</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>623</v>
+        <v>600</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>624</v>
+        <v>601</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>625</v>
+        <v>602</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>626</v>
+        <v>603</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>627</v>
+        <v>15</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>505</v>
+        <v>18</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G85" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G85" s="5" t="s">
+        <v>604</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>628</v>
+        <v>605</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>629</v>
+        <v>606</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>630</v>
+        <v>607</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>631</v>
+        <v>608</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>632</v>
+        <v>609</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>16</v>
+        <v>611</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>44</v>
+        <v>612</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>505</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H86" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H86" s="5" t="s">
+        <v>613</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>634</v>
+        <v>614</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>635</v>
+        <v>615</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>636</v>
+        <v>616</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>637</v>
+        <v>617</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>638</v>
+        <v>618</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>16</v>
+        <v>619</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>311</v>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>639</v>
+        <v>620</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>640</v>
+        <v>621</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>22</v>
+        <v>622</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>641</v>
+        <v>623</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>642</v>
+        <v>624</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>643</v>
+        <v>625</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>644</v>
+        <v>626</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>627</v>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="s">
-        <v>505</v>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="I88" s="5"/>
+        <v>628</v>
+      </c>
+      <c r="I88" s="5" t="s">
+        <v>629</v>
+      </c>
       <c r="J88" s="5" t="s">
-        <v>22</v>
+        <v>630</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>646</v>
+        <v>631</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>647</v>
+        <v>632</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>648</v>
+        <v>633</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>649</v>
+        <v>634</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>413</v>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>652</v>
+        <v>635</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>653</v>
+        <v>636</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>654</v>
+        <v>116</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>656</v>
+        <v>638</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>657</v>
+        <v>639</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>658</v>
+        <v>640</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>659</v>
+        <v>16</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>45</v>
+        <v>413</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>660</v>
+        <v>641</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>661</v>
+        <v>642</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>662</v>
+        <v>643</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>663</v>
+        <v>644</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>664</v>
+        <v>645</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>665</v>
+        <v>646</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>666</v>
+        <v>647</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C91" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C91" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        </is>
+        <v>648</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>649</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>667</v>
+        <v>650</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>669</v>
+        <v>643</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>671</v>
+        <v>653</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>672</v>
+        <v>654</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>673</v>
+        <v>655</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>648</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G92" s="5" t="s">
+        <v>656</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>675</v>
+        <v>658</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>676</v>
+        <v>659</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>677</v>
+        <v>660</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>678</v>
+        <v>661</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>679</v>
+        <v>662</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>663</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G93" s="5" t="s">
-        <v>680</v>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>681</v>
+        <v>664</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>682</v>
+        <v>665</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>22</v>
+        <v>643</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>683</v>
+        <v>666</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>684</v>
+        <v>667</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>685</v>
+        <v>668</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>686</v>
+        <v>669</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>687</v>
+        <v>670</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>45</v>
+        <v>612</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-        </is>
+        <v>671</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>689</v>
+        <v>672</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>690</v>
+        <v>673</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>691</v>
+        <v>116</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>692</v>
+        <v>674</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>693</v>
+        <v>675</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>695</v>
+        <v>677</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>15</v>
+        <v>678</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>526</v>
+        <v>612</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>679</v>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>696</v>
+        <v>680</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>697</v>
+        <v>681</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>305</v>
+        <v>682</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>14</v>
+        <v>320</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>15</v>
+      </c>
+      <c r="D96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>687</v>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K96" s="5" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>705</v>
-[...3 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>707</v>
+        <v>690</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>14</v>
+        <v>320</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>15</v>
+      </c>
+      <c r="D97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>708</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>691</v>
+      </c>
+      <c r="I97" s="5"/>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K97" s="5" t="s">
-        <v>710</v>
+        <v>692</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>711</v>
-[...3 lines deleted...]
-      </c>
+        <v>693</v>
+      </c>
+      <c r="M97" s="5"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>14</v>
+        <v>320</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>695</v>
+      </c>
+      <c r="D98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G98" s="5" t="s">
-        <v>714</v>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>696</v>
+      </c>
+      <c r="I98" s="5"/>
+      <c r="J98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K98" s="5" t="s">
-        <v>717</v>
+        <v>697</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>718</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="M98" s="5"/>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>16</v>
+        <v>670</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>44</v>
+        <v>612</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>505</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>723</v>
+        <v>702</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>724</v>
+        <v>703</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>725</v>
+        <v>704</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>726</v>
+        <v>705</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>44</v>
+        <v>157</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>242</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>251</v>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>706</v>
+      </c>
+      <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
-        <v>22</v>
+        <v>707</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>729</v>
+        <v>708</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>730</v>
+        <v>709</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>731</v>
+        <v>710</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>732</v>
+        <v>711</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>16</v>
+        <v>383</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>505</v>
-[...4 lines deleted...]
-        </is>
+        <v>712</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>713</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>733</v>
+        <v>714</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>734</v>
+        <v>715</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>22</v>
+        <v>716</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>735</v>
+        <v>717</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>736</v>
+        <v>718</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>737</v>
+        <v>719</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>738</v>
+        <v>720</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>14</v>
+        <v>320</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>15</v>
+      </c>
+      <c r="D102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G102" s="5" t="s">
-        <v>739</v>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>721</v>
+      </c>
+      <c r="I102" s="5"/>
+      <c r="J102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K102" s="5" t="s">
-        <v>742</v>
+        <v>692</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>743</v>
-[...3 lines deleted...]
-      </c>
+        <v>722</v>
+      </c>
+      <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>745</v>
+        <v>723</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>33</v>
+        <v>611</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>387</v>
-[...4 lines deleted...]
-        </is>
+        <v>612</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>746</v>
-[...4 lines deleted...]
-        </is>
+        <v>724</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>725</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>747</v>
+        <v>726</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>748</v>
+        <v>727</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>749</v>
+        <v>728</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>750</v>
+        <v>729</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>751</v>
+        <v>730</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>752</v>
+        <v>731</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>753</v>
+        <v>732</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>754</v>
+        <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>755</v>
+        <v>15</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F104" s="5" t="s">
-[...3 lines deleted...]
-        <v>505</v>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>756</v>
-[...1 lines deleted...]
-      <c r="I104" s="5"/>
+        <v>733</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>734</v>
+      </c>
       <c r="J104" s="5" t="s">
-        <v>305</v>
+        <v>21</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>757</v>
+        <v>735</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>758</v>
+        <v>736</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>759</v>
+        <v>737</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>760</v>
+        <v>738</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>14</v>
+        <v>320</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>15</v>
+      </c>
+      <c r="D105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F105" s="5" t="s">
-        <v>761</v>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-        <v>764</v>
+        <v>739</v>
+      </c>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K105" s="5" t="s">
-        <v>765</v>
+        <v>688</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>766</v>
-[...3 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>768</v>
+        <v>741</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>16</v>
+        <v>383</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>44</v>
+        <v>742</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>505</v>
-[...7 lines deleted...]
-        <v>769</v>
+        <v>192</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>770</v>
+        <v>744</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>771</v>
+        <v>745</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>22</v>
+        <v>746</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>772</v>
+        <v>747</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>773</v>
+        <v>748</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>774</v>
+        <v>749</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>775</v>
+        <v>750</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>387</v>
-[...11 lines deleted...]
-        <v>778</v>
+        <v>383</v>
+      </c>
+      <c r="D107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>779</v>
+        <v>751</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>780</v>
+        <v>752</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>781</v>
+        <v>753</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>782</v>
+        <v>754</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>783</v>
+        <v>755</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>784</v>
+        <v>756</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>785</v>
+        <v>757</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>45</v>
+        <v>514</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>177</v>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>786</v>
+        <v>758</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>787</v>
+        <v>759</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>788</v>
+        <v>760</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>789</v>
+        <v>761</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>790</v>
+        <v>762</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>791</v>
+        <v>763</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>792</v>
+        <v>764</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>15</v>
+        <v>383</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>526</v>
+        <v>765</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>17</v>
+        <v>766</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>767</v>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>795</v>
+        <v>768</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>796</v>
+        <v>769</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>797</v>
+        <v>770</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>798</v>
+        <v>771</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>799</v>
+        <v>772</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>800</v>
+        <v>773</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>801</v>
+        <v>774</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>802</v>
+        <v>775</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>526</v>
+        <v>612</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>793</v>
+        <v>724</v>
       </c>
       <c r="G110" s="5" t="s">
-        <v>803</v>
+        <v>776</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>804</v>
+        <v>777</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>805</v>
+        <v>778</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>305</v>
+        <v>116</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>806</v>
+        <v>779</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>807</v>
+        <v>780</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>808</v>
+        <v>781</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>809</v>
+        <v>782</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>387</v>
+        <v>611</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>810</v>
+        <v>18</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>811</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>783</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>812</v>
+        <v>784</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>813</v>
+        <v>785</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>814</v>
+        <v>21</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>815</v>
+        <v>786</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>816</v>
+        <v>787</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>817</v>
+        <v>788</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>818</v>
+        <v>789</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>387</v>
-[...4 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>790</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>819</v>
+        <v>791</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>820</v>
+        <v>792</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>821</v>
+        <v>793</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>822</v>
+        <v>794</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>823</v>
+        <v>795</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>824</v>
+        <v>796</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>826</v>
+        <v>798</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>387</v>
+        <v>799</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>800</v>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>828</v>
+        <v>801</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>829</v>
+        <v>802</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>830</v>
+        <v>803</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>831</v>
+        <v>804</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>832</v>
+        <v>805</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>833</v>
+        <v>806</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>834</v>
+        <v>807</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>754</v>
+        <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        <v>505</v>
+        <v>34</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>835</v>
+        <v>808</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>836</v>
+        <v>809</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>22</v>
+        <v>810</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>837</v>
+        <v>811</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>838</v>
+        <v>812</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>839</v>
+        <v>813</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>840</v>
+        <v>814</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="D115" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="5" t="s">
-        <v>17</v>
+        <v>815</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G115" s="5" t="s">
-        <v>505</v>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>841</v>
+        <v>816</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>842</v>
+        <v>817</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>22</v>
+        <v>818</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>843</v>
+        <v>819</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>844</v>
+        <v>820</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>845</v>
+        <v>821</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>846</v>
+        <v>822</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>847</v>
+        <v>34</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>848</v>
+        <v>823</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>849</v>
+        <v>824</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>22</v>
+        <v>825</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>850</v>
+        <v>826</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>851</v>
+        <v>827</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>852</v>
+        <v>828</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>853</v>
+        <v>829</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="D117" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D117" s="5" t="s">
-[...6 lines deleted...]
-        <v>854</v>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>855</v>
+        <v>830</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>856</v>
+        <v>831</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>22</v>
+        <v>832</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>857</v>
+        <v>833</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>858</v>
+        <v>834</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>859</v>
+        <v>835</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>860</v>
+        <v>836</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>18</v>
+        <v>837</v>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>861</v>
-[...3 lines deleted...]
-      </c>
+        <v>838</v>
+      </c>
+      <c r="I118" s="5"/>
       <c r="J118" s="5" t="s">
-        <v>22</v>
+        <v>839</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>863</v>
+        <v>840</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>864</v>
+        <v>841</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>865</v>
+        <v>842</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>866</v>
+        <v>843</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>387</v>
+        <v>16</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>868</v>
+        <v>177</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>844</v>
+      </c>
+      <c r="I119" s="5"/>
       <c r="J119" s="5" t="s">
-        <v>871</v>
+        <v>845</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>872</v>
+        <v>846</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>873</v>
+        <v>847</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>874</v>
+        <v>848</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>875</v>
+        <v>849</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>177</v>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>876</v>
-[...1 lines deleted...]
-      <c r="I120" s="5"/>
+        <v>850</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>851</v>
+      </c>
       <c r="J120" s="5" t="s">
-        <v>22</v>
+        <v>852</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>877</v>
+        <v>853</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>878</v>
+        <v>854</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>879</v>
+        <v>855</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>880</v>
+        <v>856</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>177</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>881</v>
+        <v>857</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>882</v>
+        <v>858</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>22</v>
+        <v>859</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>883</v>
+        <v>860</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>884</v>
+        <v>861</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>885</v>
+        <v>862</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>886</v>
+        <v>863</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>177</v>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>887</v>
+        <v>864</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>888</v>
+        <v>865</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>22</v>
+        <v>866</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>889</v>
+        <v>867</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>890</v>
+        <v>868</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>891</v>
+        <v>869</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>892</v>
+        <v>870</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>893</v>
+        <v>177</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>894</v>
+        <v>871</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>895</v>
+        <v>872</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>896</v>
+        <v>873</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>897</v>
+        <v>874</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>898</v>
+        <v>875</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>899</v>
+        <v>876</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>900</v>
+        <v>877</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>16</v>
+        <v>799</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>177</v>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>901</v>
+        <v>878</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>902</v>
+        <v>879</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>22</v>
+        <v>880</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>903</v>
+        <v>881</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>904</v>
+        <v>882</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>905</v>
+        <v>883</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>906</v>
+        <v>884</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="D125" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D125" s="5" t="s">
-[...11 lines deleted...]
-        <v>907</v>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>908</v>
+        <v>886</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>909</v>
+        <v>887</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>22</v>
+        <v>888</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>910</v>
+        <v>889</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>911</v>
+        <v>890</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>912</v>
+        <v>891</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>913</v>
+        <v>892</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>16</v>
+        <v>383</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>914</v>
+        <v>893</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G126" s="5" t="s">
-        <v>915</v>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>916</v>
+        <v>894</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>917</v>
+        <v>895</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>22</v>
+        <v>896</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>918</v>
+        <v>897</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>919</v>
+        <v>898</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>920</v>
+        <v>899</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>921</v>
+        <v>900</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>922</v>
+        <v>901</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>755</v>
-[...4 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H127" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I127" s="5"/>
+      <c r="H127" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>903</v>
+      </c>
       <c r="J127" s="5" t="s">
-        <v>923</v>
+        <v>904</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>924</v>
+        <v>905</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>925</v>
+        <v>906</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>926</v>
+        <v>907</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>927</v>
+        <v>908</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>45</v>
+        <v>514</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>819</v>
+        <v>177</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>928</v>
+        <v>909</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>930</v>
+        <v>911</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>931</v>
+        <v>912</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>932</v>
+        <v>913</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>933</v>
+        <v>914</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>934</v>
+        <v>915</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>45</v>
+        <v>916</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>827</v>
+        <v>799</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>943</v>
+        <v>514</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>944</v>
+        <v>177</v>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>945</v>
-[...1 lines deleted...]
-      <c r="I130" s="5"/>
+        <v>924</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>925</v>
+      </c>
       <c r="J130" s="5" t="s">
-        <v>946</v>
+        <v>926</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>947</v>
+        <v>927</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>948</v>
+        <v>928</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>950</v>
+        <v>930</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>922</v>
+        <v>514</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>951</v>
-[...4 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>893</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>952</v>
-[...1 lines deleted...]
-      <c r="I131" s="5"/>
+        <v>931</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>932</v>
+      </c>
       <c r="J131" s="5" t="s">
-        <v>953</v>
+        <v>933</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>954</v>
+        <v>934</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>955</v>
+        <v>935</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>956</v>
+        <v>936</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>957</v>
+        <v>937</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>45</v>
+        <v>514</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>959</v>
+        <v>938</v>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>960</v>
+        <v>939</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>961</v>
+        <v>940</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>962</v>
+        <v>941</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>963</v>
+        <v>942</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>964</v>
+        <v>943</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>965</v>
+        <v>944</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>966</v>
+        <v>945</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>177</v>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>967</v>
+        <v>946</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>968</v>
+        <v>947</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>969</v>
+        <v>948</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>970</v>
+        <v>949</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>971</v>
+        <v>950</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>972</v>
+        <v>951</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>973</v>
+        <v>952</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>387</v>
+        <v>514</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>45</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>954</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>974</v>
+        <v>955</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>975</v>
+        <v>956</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>976</v>
+        <v>957</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>977</v>
+        <v>958</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>978</v>
+        <v>959</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>979</v>
+        <v>960</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>980</v>
+        <v>961</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>922</v>
+        <v>799</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>981</v>
+        <v>177</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>952</v>
+        <v>962</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>982</v>
+        <v>963</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>983</v>
+        <v>964</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>984</v>
+        <v>965</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>985</v>
+        <v>966</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>986</v>
+        <v>967</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>987</v>
+        <v>968</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>45</v>
+        <v>514</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>387</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>969</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>989</v>
+        <v>970</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>990</v>
+        <v>971</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>991</v>
+        <v>972</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>992</v>
+        <v>973</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>993</v>
+        <v>974</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>994</v>
+        <v>975</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>995</v>
+        <v>976</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>754</v>
+        <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>996</v>
+        <v>383</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>922</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>953</v>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H137" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I137" s="5"/>
+      <c r="H137" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>978</v>
+      </c>
       <c r="J137" s="5" t="s">
-        <v>997</v>
+        <v>979</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>998</v>
+        <v>980</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>999</v>
+        <v>981</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>1000</v>
+        <v>982</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>1001</v>
+        <v>983</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>754</v>
+        <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>1002</v>
+        <v>16</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>922</v>
-[...4 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>984</v>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>996</v>
-[...1 lines deleted...]
-      <c r="I138" s="5"/>
+        <v>985</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>986</v>
+      </c>
       <c r="J138" s="5" t="s">
-        <v>997</v>
+        <v>987</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>1003</v>
+        <v>988</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>1004</v>
+        <v>989</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>1005</v>
+        <v>990</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>1001</v>
+        <v>991</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>922</v>
+        <v>177</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>1002</v>
-[...9 lines deleted...]
-        </is>
+        <v>765</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>992</v>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>1006</v>
-[...1 lines deleted...]
-      <c r="I139" s="5"/>
+        <v>993</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>994</v>
+      </c>
       <c r="J139" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="L139" s="6" t="s">
         <v>997</v>
       </c>
-      <c r="K139" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M139" s="5" t="s">
-        <v>1009</v>
+        <v>998</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>1010</v>
+        <v>999</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>922</v>
+        <v>16</v>
       </c>
       <c r="D140" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H140" s="5" t="s">
         <v>1002</v>
       </c>
-      <c r="E140" s="5" t="inlineStr">
-[...17 lines deleted...]
-      <c r="I140" s="5"/>
+      <c r="I140" s="5" t="s">
+        <v>1003</v>
+      </c>
       <c r="J140" s="5" t="s">
-        <v>997</v>
+        <v>116</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>1013</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>45</v>
+        <v>765</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F141" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F141" s="5" t="s">
+        <v>1008</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>1016</v>
+        <v>1010</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>1017</v>
+        <v>1011</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>1018</v>
+        <v>1012</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>1021</v>
+        <v>1015</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>387</v>
-[...4 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>1016</v>
       </c>
       <c r="F142" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L142" s="6" t="s">
         <v>1022</v>
       </c>
-      <c r="G142" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H142" s="5" t="s">
+      <c r="M142" s="5" t="s">
         <v>1023</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="K143" s="5" t="s">
         <v>1029</v>
       </c>
-      <c r="B143" s="5" t="s">
-[...20 lines deleted...]
-      <c r="I143" s="5" t="s">
+      <c r="L143" s="6" t="s">
         <v>1030</v>
       </c>
-      <c r="J143" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K143" s="5" t="s">
+      <c r="M143" s="5" t="s">
         <v>1031</v>
-      </c>
-[...4 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>387</v>
-[...7 lines deleted...]
-        <v>819</v>
+        <v>15</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K144" s="5" t="s">
         <v>1035</v>
       </c>
-      <c r="I144" s="5" t="s">
+      <c r="L144" s="6" t="s">
         <v>1036</v>
       </c>
-      <c r="J144" s="5" t="s">
+      <c r="M144" s="5" t="s">
         <v>1037</v>
-      </c>
-[...7 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>387</v>
+        <v>177</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F145" s="5" t="s">
-        <v>819</v>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K145" s="5" t="s">
         <v>1042</v>
       </c>
-      <c r="I145" s="5" t="s">
+      <c r="L145" s="6" t="s">
         <v>1043</v>
       </c>
-      <c r="J145" s="5" t="s">
+      <c r="M145" s="5" t="s">
         <v>1044</v>
-      </c>
-[...7 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>387</v>
+        <v>16</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I146" s="5"/>
+      <c r="J146" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="L146" s="6" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M146" s="5" t="s">
         <v>1049</v>
-      </c>
-[...13 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>16</v>
+        <v>1051</v>
       </c>
       <c r="D147" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L147" s="6" t="s">
         <v>1056</v>
       </c>
-      <c r="E147" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H147" s="5" t="s">
+      <c r="M147" s="5" t="s">
         <v>1057</v>
-      </c>
-[...13 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>387</v>
+        <v>16</v>
       </c>
       <c r="D148" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K148" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L148" s="6" t="s">
+        <v>1063</v>
+      </c>
+      <c r="M148" s="5" t="s">
         <v>1064</v>
-      </c>
-[...31 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1071</v>
+        <v>1065</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>922</v>
+        <v>177</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>1072</v>
+        <v>765</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>944</v>
-[...1 lines deleted...]
-      <c r="I149" s="5"/>
+        <v>1066</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>1067</v>
+      </c>
       <c r="J149" s="5" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>1074</v>
+        <v>1068</v>
+      </c>
+      <c r="K149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1075</v>
+        <v>1069</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1076</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1077</v>
+        <v>1071</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-        </is>
+        <v>765</v>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>1072</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L150" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="M150" s="5" t="s">
         <v>1078</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>1084</v>
+        <v>15</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>1085</v>
+        <v>16</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>505</v>
+        <v>18</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="I151" s="5"/>
       <c r="J151" s="5" t="s">
-        <v>1087</v>
+        <v>21</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1088</v>
+        <v>1081</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>387</v>
+        <v>209</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>33</v>
+        <v>1085</v>
       </c>
       <c r="E152" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K152" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L152" s="6" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M152" s="5" t="s">
         <v>1092</v>
-      </c>
-[...26 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J153" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K153" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L153" s="6" t="s">
+        <v>1098</v>
+      </c>
+      <c r="M153" s="5" t="s">
         <v>1099</v>
-      </c>
-[...36 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1108</v>
+        <v>1100</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>1109</v>
+        <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>1110</v>
+        <v>16</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>1084</v>
+        <v>177</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>958</v>
+        <v>34</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>1111</v>
+        <v>192</v>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1086</v>
-[...1 lines deleted...]
-      <c r="I154" s="5"/>
+        <v>1101</v>
+      </c>
+      <c r="I154" s="5" t="s">
+        <v>1102</v>
+      </c>
       <c r="J154" s="5" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1112</v>
+        <v>1104</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1113</v>
+        <v>1105</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1114</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1115</v>
+        <v>1107</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>1084</v>
+        <v>16</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>177</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H155" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I155" s="5"/>
+      <c r="H155" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1109</v>
+      </c>
       <c r="J155" s="5" t="s">
-        <v>1087</v>
+        <v>1110</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>1084</v>
+        <v>16</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>1101</v>
+        <v>15</v>
       </c>
       <c r="E156" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K156" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="L156" s="6" t="s">
+        <v>1119</v>
+      </c>
+      <c r="M156" s="5" t="s">
         <v>1120</v>
-      </c>
-[...24 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1125</v>
+        <v>1121</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J157" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L157" s="6" t="s">
         <v>1126</v>
       </c>
-      <c r="D157" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H157" s="5" t="s">
+      <c r="M157" s="5" t="s">
         <v>1127</v>
-      </c>
-[...13 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>1084</v>
+        <v>16</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>1134</v>
+        <v>15</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>1135</v>
+        <v>34</v>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1136</v>
+        <v>1129</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1137</v>
+        <v>1130</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>1104</v>
+        <v>21</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1138</v>
+        <v>1131</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1139</v>
+        <v>1132</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1140</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1141</v>
+        <v>1134</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>754</v>
+        <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>34</v>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G159" s="5" t="s">
-        <v>505</v>
+        <v>1135</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>305</v>
+        <v>21</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1144</v>
+        <v>1138</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1146</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1147</v>
+        <v>1141</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>387</v>
+        <v>16</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>1148</v>
+        <v>34</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>1149</v>
+        <v>192</v>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1150</v>
+        <v>1142</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1151</v>
+        <v>1143</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>1152</v>
+        <v>1144</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1153</v>
+        <v>1145</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1154</v>
+        <v>1146</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1155</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1156</v>
+        <v>1148</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>387</v>
+        <v>16</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>1148</v>
-[...9 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G161" s="5" t="s">
+        <v>589</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1157</v>
+        <v>742</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1158</v>
+        <v>1149</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>1159</v>
+        <v>21</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1160</v>
+        <v>1150</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1161</v>
+        <v>1151</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1162</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1163</v>
+        <v>1153</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>387</v>
+        <v>15</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G162" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G162" s="5" t="s">
+        <v>1154</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1164</v>
-[...3 lines deleted...]
-      </c>
+        <v>1155</v>
+      </c>
+      <c r="I162" s="5"/>
       <c r="J162" s="5" t="s">
-        <v>1166</v>
+        <v>21</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1167</v>
+        <v>1156</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1168</v>
+        <v>1157</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1169</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1170</v>
+        <v>1159</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G163" s="5" t="s">
-        <v>1171</v>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1172</v>
+        <v>1160</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1173</v>
+        <v>1161</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1174</v>
+        <v>1162</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1175</v>
+        <v>1163</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1176</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1177</v>
+        <v>1165</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>539</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1178</v>
+        <v>1166</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1179</v>
+        <v>1167</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>1180</v>
+        <v>21</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1181</v>
+        <v>1168</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1182</v>
+        <v>1169</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1183</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1184</v>
+        <v>1171</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>1185</v>
+        <v>177</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>45</v>
+        <v>765</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>505</v>
-[...4 lines deleted...]
-        </is>
+        <v>192</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>1072</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1186</v>
+        <v>1172</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1187</v>
+        <v>1173</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>1188</v>
+        <v>1174</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1189</v>
+        <v>1175</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1190</v>
+        <v>1176</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1191</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1192</v>
+        <v>1178</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>44</v>
+        <v>1179</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>17</v>
+        <v>984</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G166" s="5" t="s">
-        <v>1193</v>
+      <c r="G166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1194</v>
+        <v>1180</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1195</v>
+        <v>1181</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>22</v>
+        <v>1182</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1196</v>
+        <v>1183</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1197</v>
+        <v>1184</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1198</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1199</v>
+        <v>1186</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>1200</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G167" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G167" s="5" t="s">
+        <v>1187</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1201</v>
+        <v>1188</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1202</v>
+        <v>1189</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>305</v>
+        <v>21</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1203</v>
+        <v>1190</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1204</v>
+        <v>1191</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1205</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1206</v>
+        <v>1193</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>397</v>
+        <v>15</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>17</v>
+        <v>589</v>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1207</v>
+        <v>1194</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1208</v>
+        <v>1195</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>1209</v>
-[...4 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="K168" s="5" t="s">
+        <v>1196</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1210</v>
+        <v>1197</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1211</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1212</v>
+        <v>1199</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>1213</v>
+        <v>514</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>766</v>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1214</v>
+        <v>1200</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1215</v>
+        <v>1201</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>1216</v>
+        <v>1202</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1217</v>
+        <v>1203</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1218</v>
+        <v>1204</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1219</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1220</v>
+        <v>1206</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>44</v>
+        <v>383</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>1200</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1221</v>
+        <v>1207</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1222</v>
+        <v>1208</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1223</v>
+        <v>116</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1224</v>
+        <v>1209</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1225</v>
+        <v>1210</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1226</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1227</v>
+        <v>1212</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>387</v>
+        <v>627</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>45</v>
+        <v>177</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>1228</v>
+        <v>1213</v>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1229</v>
+        <v>1214</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1230</v>
+        <v>1215</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1231</v>
+        <v>1216</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1232</v>
+        <v>1217</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1233</v>
+        <v>1218</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1234</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1235</v>
+        <v>1220</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>1185</v>
+        <v>383</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>45</v>
+        <v>177</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>505</v>
+        <v>766</v>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1236</v>
+        <v>1221</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1237</v>
+        <v>1222</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1238</v>
+        <v>1223</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1239</v>
+        <v>1224</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1240</v>
+        <v>1225</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1241</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1242</v>
+        <v>1227</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>1243</v>
+        <v>765</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="s">
-        <v>1244</v>
+        <v>1072</v>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1245</v>
+        <v>1228</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1246</v>
+        <v>1229</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1247</v>
+        <v>1231</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1248</v>
+        <v>1232</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1249</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1250</v>
+        <v>1234</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>1084</v>
+        <v>383</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>1134</v>
-[...7 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>1235</v>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1251</v>
+        <v>1236</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1252</v>
+        <v>1237</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>1104</v>
+        <v>1238</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1253</v>
+        <v>1239</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1254</v>
+        <v>1240</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1255</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1256</v>
+        <v>1242</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>44</v>
+        <v>383</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>311</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>192</v>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1257</v>
+        <v>1243</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1258</v>
+        <v>1244</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>22</v>
+        <v>1245</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1259</v>
+        <v>1246</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1260</v>
+        <v>1247</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1261</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1262</v>
+        <v>1249</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>1243</v>
-[...4 lines deleted...]
-        </is>
+        <v>383</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>1072</v>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G176" s="5" t="s">
-        <v>1263</v>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1264</v>
+        <v>1250</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>1265</v>
+        <v>1251</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>305</v>
+        <v>1252</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1266</v>
+        <v>1253</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1267</v>
+        <v>1254</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1268</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1269</v>
+        <v>1256</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>44</v>
+        <v>1257</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>397</v>
-[...4 lines deleted...]
-        </is>
+        <v>177</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>1258</v>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1270</v>
-[...1 lines deleted...]
-      <c r="I177" s="5"/>
+        <v>1259</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>1260</v>
+      </c>
       <c r="J177" s="5" t="s">
-        <v>1271</v>
+        <v>1261</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1272</v>
+        <v>1262</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1273</v>
+        <v>1263</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1274</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1275</v>
+        <v>1265</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>16</v>
+        <v>1266</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>177</v>
+      </c>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G178" s="5" t="s">
-        <v>453</v>
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>1276</v>
+        <v>1267</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1277</v>
+        <v>1268</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>22</v>
+        <v>1269</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1281</v>
+        <v>1273</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>1282</v>
+        <v>15</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1283</v>
+        <v>1274</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1284</v>
+        <v>1275</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>1223</v>
+        <v>21</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1285</v>
+        <v>1276</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1286</v>
+        <v>1277</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1287</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1288</v>
+        <v>1279</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D180" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E180" s="5" t="s">
-        <v>1289</v>
+        <v>34</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G180" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G180" s="5" t="s">
+        <v>1280</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1290</v>
+        <v>1281</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1291</v>
+        <v>1282</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>305</v>
+        <v>21</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1292</v>
+        <v>1283</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1294</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1295</v>
+        <v>1286</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>1296</v>
+        <v>383</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>1297</v>
+        <v>209</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F181" s="5" t="s">
-        <v>1298</v>
+        <v>1287</v>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1299</v>
-[...1 lines deleted...]
-      <c r="I181" s="5"/>
+        <v>1288</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1289</v>
+      </c>
       <c r="J181" s="5" t="s">
-        <v>1300</v>
+        <v>1290</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1301</v>
+        <v>1291</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1302</v>
+        <v>1292</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1303</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1304</v>
+        <v>1294</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>1200</v>
+        <v>209</v>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F182" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F182" s="5" t="s">
+        <v>1295</v>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1305</v>
+        <v>1296</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1306</v>
+        <v>1297</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>305</v>
+        <v>1298</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1307</v>
+        <v>1299</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1308</v>
+        <v>1300</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1309</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1310</v>
+        <v>1302</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J183" s="5" t="s">
+        <v>1308</v>
+      </c>
+      <c r="K183" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="L183" s="6" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M183" s="5" t="s">
         <v>1311</v>
-      </c>
-[...30 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1317</v>
+        <v>1312</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>1311</v>
+        <v>177</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>526</v>
+        <v>209</v>
       </c>
       <c r="E184" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J184" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="K184" s="5" t="s">
+        <v>1316</v>
+      </c>
+      <c r="L184" s="6" t="s">
+        <v>1317</v>
+      </c>
+      <c r="M184" s="5" t="s">
         <v>1318</v>
-      </c>
-[...24 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1324</v>
+        <v>1319</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J185" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="K185" s="5" t="s">
         <v>1325</v>
       </c>
-      <c r="D185" s="5" t="s">
+      <c r="L185" s="6" t="s">
         <v>1326</v>
       </c>
-      <c r="E185" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G185" s="5" t="s">
+      <c r="M185" s="5" t="s">
         <v>1327</v>
-      </c>
-[...14 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1333</v>
+        <v>1328</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>1325</v>
+        <v>177</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>397</v>
-[...10 lines deleted...]
-        <v>1327</v>
+        <v>209</v>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H186" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J186" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="L186" s="6" t="s">
+        <v>1333</v>
+      </c>
+      <c r="M186" s="5" t="s">
         <v>1334</v>
-      </c>
-[...13 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1339</v>
+        <v>1335</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>1325</v>
+        <v>209</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="G187" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F187" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>1339</v>
+      </c>
+      <c r="K187" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="H187" s="5" t="s">
+      <c r="L187" s="6" t="s">
         <v>1341</v>
       </c>
-      <c r="I187" s="5"/>
-[...3 lines deleted...]
-      <c r="K187" s="5" t="s">
+      <c r="M187" s="5" t="s">
         <v>1342</v>
-      </c>
-[...4 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1345</v>
+        <v>1343</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D188" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I188" s="5" t="s">
         <v>1346</v>
       </c>
-      <c r="H188" s="5" t="s">
+      <c r="J188" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K188" s="5" t="s">
         <v>1347</v>
       </c>
-      <c r="I188" s="5" t="s">
+      <c r="L188" s="6" t="s">
         <v>1348</v>
       </c>
-      <c r="J188" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K188" s="5" t="s">
+      <c r="M188" s="5" t="s">
         <v>1349</v>
-      </c>
-[...4 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1352</v>
+        <v>1350</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E189" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G189" s="5" t="s">
+      <c r="E189" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="I189" s="5" t="s">
         <v>1353</v>
       </c>
-      <c r="H189" s="5" t="s">
+      <c r="J189" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K189" s="5" t="s">
         <v>1354</v>
       </c>
-      <c r="I189" s="5" t="s">
+      <c r="L189" s="6" t="s">
         <v>1355</v>
       </c>
-      <c r="J189" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K189" s="5" t="s">
+      <c r="M189" s="5" t="s">
         <v>1356</v>
-      </c>
-[...4 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1359</v>
+        <v>1357</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D190" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E190" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F190" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>1358</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>1359</v>
+      </c>
+      <c r="J190" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K190" s="5" t="s">
         <v>1360</v>
       </c>
-      <c r="G190" s="5" t="s">
+      <c r="L190" s="6" t="s">
         <v>1361</v>
       </c>
-      <c r="H190" s="5" t="s">
+      <c r="M190" s="5" t="s">
         <v>1362</v>
-      </c>
-[...13 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1367</v>
+        <v>1363</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>1084</v>
+        <v>209</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>1134</v>
+        <v>177</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>1135</v>
-[...4 lines deleted...]
-        </is>
+        <v>1364</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>1365</v>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J191" s="5" t="s">
         <v>1368</v>
       </c>
-      <c r="I191" s="5" t="s">
+      <c r="K191" s="5" t="s">
         <v>1369</v>
       </c>
-      <c r="J191" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1370</v>
       </c>
-      <c r="L191" s="6" t="s">
+      <c r="M191" s="5" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>387</v>
+        <v>15</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E192" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>1373</v>
+      </c>
+      <c r="I192" s="5"/>
+      <c r="J192" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K192" s="5" t="s">
         <v>1374</v>
       </c>
-      <c r="F192" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G192" s="5" t="s">
+      <c r="L192" s="6" t="s">
         <v>1375</v>
       </c>
-      <c r="H192" s="5" t="s">
+      <c r="M192" s="5" t="s">
         <v>1376</v>
-      </c>
-[...13 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1382</v>
+        <v>1377</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>1084</v>
+        <v>177</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>1101</v>
+        <v>209</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>1111</v>
-[...4 lines deleted...]
-        </is>
+        <v>1378</v>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>1336</v>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
+        <v>1379</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="J193" s="5" t="s">
+        <v>1381</v>
+      </c>
+      <c r="K193" s="5" t="s">
+        <v>1382</v>
+      </c>
+      <c r="L193" s="6" t="s">
         <v>1383</v>
       </c>
-      <c r="I193" s="5" t="s">
+      <c r="M193" s="5" t="s">
         <v>1384</v>
-      </c>
-[...10 lines deleted...]
-        <v>1387</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="F194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J194" s="5" t="s">
+        <v>1388</v>
+      </c>
+      <c r="K194" s="5" t="s">
         <v>1389</v>
       </c>
-      <c r="D194" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H194" s="5" t="s">
+      <c r="L194" s="6" t="s">
         <v>1390</v>
       </c>
-      <c r="I194" s="5" t="s">
+      <c r="M194" s="5" t="s">
         <v>1391</v>
-      </c>
-[...10 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J195" s="5" t="s">
         <v>1395</v>
       </c>
-      <c r="B195" s="5" t="s">
+      <c r="K195" s="5" t="s">
         <v>1396</v>
       </c>
-      <c r="C195" s="5" t="s">
-[...22 lines deleted...]
-      <c r="H195" s="5" t="s">
+      <c r="L195" s="6" t="s">
         <v>1397</v>
       </c>
-      <c r="I195" s="5"/>
-[...5 lines deleted...]
-      <c r="K195" s="5" t="s">
+      <c r="M195" s="5" t="s">
         <v>1398</v>
       </c>
-      <c r="L195" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="G196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H196" s="5" t="s">
         <v>1400</v>
       </c>
-      <c r="B196" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H196" s="5" t="s">
+      <c r="I196" s="5" t="s">
         <v>1401</v>
       </c>
-      <c r="I196" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J196" s="5" t="s">
+        <v>1402</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1402</v>
-[...1 lines deleted...]
-      <c r="M196" s="5"/>
+        <v>1404</v>
+      </c>
+      <c r="M196" s="5" t="s">
+        <v>1405</v>
+      </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-        <v>1405</v>
+        <v>311</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>1408</v>
+        <v>1409</v>
+      </c>
+      <c r="K197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>1396</v>
+        <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>1413</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1412</v>
-[...5 lines deleted...]
-        </is>
+        <v>1414</v>
+      </c>
+      <c r="I198" s="5" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J198" s="5" t="s">
+        <v>116</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1398</v>
+        <v>1416</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1413</v>
-[...1 lines deleted...]
-      <c r="M198" s="5"/>
+        <v>1417</v>
+      </c>
+      <c r="M198" s="5" t="s">
+        <v>1418</v>
+      </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>1396</v>
+        <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D199" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D199" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G199" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G199" s="5" t="s">
+        <v>1420</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1415</v>
-[...5 lines deleted...]
-        </is>
+        <v>1421</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="J199" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1417</v>
-[...1 lines deleted...]
-      <c r="M199" s="5"/>
+        <v>1424</v>
+      </c>
+      <c r="M199" s="5" t="s">
+        <v>1425</v>
+      </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>1396</v>
+        <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>209</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="G200" s="5" t="s">
+        <v>1428</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1419</v>
-[...5 lines deleted...]
-        </is>
+        <v>1429</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J200" s="5" t="s">
+        <v>1431</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1416</v>
+        <v>1432</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="M200" s="5"/>
+        <v>1433</v>
+      </c>
+      <c r="M200" s="5" t="s">
+        <v>1434</v>
+      </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>1396</v>
+        <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>1422</v>
-[...14 lines deleted...]
-        </is>
+        <v>1436</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1423</v>
-[...5 lines deleted...]
-        </is>
+        <v>1437</v>
+      </c>
+      <c r="I201" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J201" s="5" t="s">
+        <v>116</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1424</v>
+        <v>1439</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1425</v>
-[...1 lines deleted...]
-      <c r="M201" s="5"/>
+        <v>1440</v>
+      </c>
+      <c r="M201" s="5" t="s">
+        <v>1441</v>
+      </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1426</v>
+        <v>1442</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>387</v>
+        <v>209</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>33</v>
+        <v>383</v>
       </c>
       <c r="E202" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F202" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1427</v>
+        <v>1443</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1428</v>
+        <v>1444</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>1429</v>
+        <v>1445</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1430</v>
+        <v>1446</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1431</v>
+        <v>1447</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1432</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1426</v>
+        <v>1442</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>387</v>
+        <v>209</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>180</v>
+        <v>514</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1433</v>
+        <v>1449</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1434</v>
+        <v>1450</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1429</v>
+        <v>1445</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1435</v>
+        <v>1451</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1436</v>
+        <v>1452</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1437</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1438</v>
+        <v>1454</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>33</v>
+        <v>383</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>387</v>
+        <v>209</v>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F204" s="5" t="s">
-        <v>1439</v>
+        <v>1455</v>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1440</v>
+        <v>1456</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1441</v>
+        <v>1457</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>1442</v>
+        <v>1458</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1443</v>
+        <v>1459</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1444</v>
+        <v>1460</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1445</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1446</v>
+        <v>1462</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>1396</v>
+        <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>627</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>311</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1447</v>
-[...5 lines deleted...]
-        </is>
+        <v>1463</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J205" s="5" t="s">
+        <v>1465</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1448</v>
+        <v>1466</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1449</v>
-[...1 lines deleted...]
-      <c r="M205" s="5"/>
+        <v>1467</v>
+      </c>
+      <c r="M205" s="5" t="s">
+        <v>1468</v>
+      </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1450</v>
+        <v>1469</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>539</v>
+        <v>1470</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>397</v>
-[...4 lines deleted...]
-        </is>
+        <v>311</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>1471</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1451</v>
+        <v>1472</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1452</v>
+        <v>1473</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>1453</v>
+        <v>1474</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1454</v>
+        <v>1475</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1455</v>
+        <v>1476</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1456</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1457</v>
+        <v>1478</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>1100</v>
+        <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>1084</v>
+        <v>383</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>1458</v>
+        <v>209</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>17</v>
+        <v>712</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>1459</v>
+        <v>1479</v>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1460</v>
+        <v>1480</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1461</v>
+        <v>1481</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1463</v>
+        <v>1483</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1464</v>
+        <v>1484</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1465</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1466</v>
+        <v>1486</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>1467</v>
+        <v>209</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>1468</v>
-[...4 lines deleted...]
-        </is>
+        <v>1487</v>
+      </c>
+      <c r="F208" s="5" t="s">
+        <v>1488</v>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1469</v>
+        <v>1489</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1470</v>
+        <v>1490</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1471</v>
+        <v>1491</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1472</v>
+        <v>1492</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1473</v>
+        <v>1493</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1474</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1475</v>
+        <v>1495</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>1084</v>
+        <v>648</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1458</v>
+        <v>663</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>1459</v>
+        <v>18</v>
+      </c>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1476</v>
-[...3 lines deleted...]
-      </c>
+        <v>1496</v>
+      </c>
+      <c r="I209" s="5"/>
       <c r="J209" s="5" t="s">
-        <v>1478</v>
+        <v>1497</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1479</v>
+        <v>1498</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1480</v>
+        <v>1499</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1481</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1482</v>
+        <v>1501</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>1084</v>
+        <v>383</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>1458</v>
+        <v>209</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>1135</v>
-[...4 lines deleted...]
-        </is>
+        <v>712</v>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>713</v>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1483</v>
-[...1 lines deleted...]
-      <c r="I210" s="5"/>
+        <v>1502</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>1503</v>
+      </c>
       <c r="J210" s="5" t="s">
-        <v>1484</v>
+        <v>1504</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1485</v>
+        <v>1505</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1486</v>
+        <v>1506</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1487</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1488</v>
+        <v>1508</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>1084</v>
+        <v>1509</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>1458</v>
+        <v>612</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>1135</v>
+        <v>1510</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1489</v>
+        <v>1511</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1490</v>
+        <v>1512</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1491</v>
+        <v>1513</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1492</v>
+        <v>1514</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1493</v>
+        <v>1515</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1494</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1495</v>
+        <v>1517</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>1496</v>
+        <v>383</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1497</v>
+        <v>209</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>1498</v>
-[...4 lines deleted...]
-        </is>
+        <v>712</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>713</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1499</v>
+        <v>1518</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1500</v>
+        <v>1519</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1501</v>
+        <v>1520</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1502</v>
+        <v>1521</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1503</v>
+        <v>1522</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1504</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1505</v>
+        <v>1524</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>33</v>
+        <v>611</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>387</v>
+        <v>15</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>1507</v>
+        <v>34</v>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1508</v>
+        <v>1525</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1509</v>
+        <v>1526</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>1510</v>
+        <v>21</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1511</v>
+        <v>1527</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1512</v>
+        <v>1528</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1513</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1514</v>
+        <v>1530</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>387</v>
+        <v>177</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>33</v>
+        <v>765</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>1515</v>
+        <v>34</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>1516</v>
+        <v>791</v>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1517</v>
+        <v>1531</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1518</v>
+        <v>1532</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>1519</v>
+        <v>1533</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1520</v>
+        <v>1534</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1521</v>
+        <v>1535</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1522</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1523</v>
+        <v>1537</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>1084</v>
+        <v>383</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1458</v>
-[...5 lines deleted...]
-        <v>1524</v>
+        <v>177</v>
+      </c>
+      <c r="E215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1525</v>
+        <v>1538</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1526</v>
+        <v>1539</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1527</v>
+        <v>1540</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1528</v>
+        <v>1541</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1529</v>
+        <v>1542</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1530</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1531</v>
+        <v>1544</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>1084</v>
+        <v>799</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1532</v>
-[...5 lines deleted...]
-        <v>1533</v>
+        <v>177</v>
+      </c>
+      <c r="E216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1534</v>
-[...1 lines deleted...]
-      <c r="I216" s="5"/>
+        <v>1545</v>
+      </c>
+      <c r="I216" s="5" t="s">
+        <v>1546</v>
+      </c>
       <c r="J216" s="5" t="s">
-        <v>1535</v>
+        <v>1547</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1537</v>
+        <v>1549</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1539</v>
+        <v>1551</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>1540</v>
+        <v>611</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>526</v>
+        <v>612</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>1541</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1542</v>
+        <v>1552</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1543</v>
+        <v>1553</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1544</v>
+        <v>116</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1545</v>
+        <v>1554</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1546</v>
+        <v>1555</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1547</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>1506</v>
+        <v>209</v>
+      </c>
+      <c r="E218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F218" s="5" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1550</v>
+        <v>1559</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1552</v>
+        <v>1561</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1553</v>
+        <v>1562</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1554</v>
+        <v>1563</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1555</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1556</v>
+        <v>1565</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C219" s="5" t="s">
-        <v>1557</v>
+      <c r="C219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D219" s="5" t="s">
-        <v>526</v>
+        <v>177</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>1558</v>
+        <v>34</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>33</v>
+        <v>177</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>387</v>
+        <v>209</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>1506</v>
+        <v>18</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>1549</v>
+        <v>553</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="221">
-      <c r="A221" s="5" t="n">
-        <v>1949</v>
+      <c r="A221" s="5" t="s">
+        <v>1579</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>1572</v>
+        <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>1573</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="K221" s="5" t="s">
+        <v>1582</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>1064</v>
+        <v>310</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>387</v>
+        <v>1586</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>914</v>
+        <v>18</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G222" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G222" s="5" t="s">
+        <v>312</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1579</v>
-[...3 lines deleted...]
-      </c>
+        <v>1587</v>
+      </c>
+      <c r="I222" s="5"/>
       <c r="J222" s="5" t="s">
-        <v>1581</v>
+        <v>315</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1582</v>
+        <v>1588</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1583</v>
+        <v>1589</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1584</v>
-      </c>
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B223" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C223" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G223" s="5" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H223" s="5" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I223" s="5"/>
+      <c r="J223" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="K223" s="5" t="s">
+        <v>1594</v>
+      </c>
+      <c r="L223" s="6" t="s">
+        <v>1595</v>
+      </c>
+      <c r="M223" s="5" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H224" s="5" t="s">
+        <v>1599</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>1600</v>
+      </c>
+      <c r="J224" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="K224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="6" t="s">
+        <v>1601</v>
+      </c>
+      <c r="M224" s="5" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="5" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>1604</v>
+      </c>
+      <c r="I225" s="5"/>
+      <c r="J225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K225" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="L225" s="6" t="s">
+        <v>1605</v>
+      </c>
+      <c r="M225" s="5"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
@@ -20521,44 +20838,47 @@
     <hyperlink ref="M198" r:id="rId203"/>
     <hyperlink ref="M199" r:id="rId204"/>
     <hyperlink ref="M200" r:id="rId205"/>
     <hyperlink ref="M201" r:id="rId206"/>
     <hyperlink ref="M202" r:id="rId207"/>
     <hyperlink ref="M203" r:id="rId208"/>
     <hyperlink ref="M204" r:id="rId209"/>
     <hyperlink ref="M205" r:id="rId210"/>
     <hyperlink ref="M206" r:id="rId211"/>
     <hyperlink ref="M207" r:id="rId212"/>
     <hyperlink ref="M208" r:id="rId213"/>
     <hyperlink ref="M209" r:id="rId214"/>
     <hyperlink ref="M210" r:id="rId215"/>
     <hyperlink ref="M211" r:id="rId216"/>
     <hyperlink ref="M212" r:id="rId217"/>
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
     <hyperlink ref="M222" r:id="rId227"/>
+    <hyperlink ref="M223" r:id="rId228"/>
+    <hyperlink ref="M224" r:id="rId229"/>
+    <hyperlink ref="M225" r:id="rId230"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>