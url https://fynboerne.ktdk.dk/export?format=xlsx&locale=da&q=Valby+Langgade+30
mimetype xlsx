--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="107" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="116" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -359,50 +359,85 @@
 Jørgen Schou
 Marie Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Gartnerens syge søn: Der er formodentlig tale om den gartner, som ejede det det nedlagte gartneri Valdal, Valby Langgade 30, hvor adskillige af Fynbomalerne gennem årene boede til leje. Marie og Jørgen/Buf Schou boede på dette sted, efter at Marie Schou/Syberg var blevet skilt fra Karl Schou. 
 Astrid W-G blev gravid med Jørgen/Buf Schou, mens hun stadig var gift med Alfred Goldschmidt. Det er formodentlig derfor, Laura Warberg er "misfornøjet" med hende.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0457</t>
   </si>
   <si>
     <t>Astrid takker for sendingen med madvarer og tøj. Hun inviterede straks Marie og Jørgen/Buf Schou på middag. Marie er nu glad for lille Janna. Astrid tager vuggen ind i stuen henunder aften hver dag. 
 Jørgen/Buf sover på Valdal, fordi gartnerens søn truer med at slå sin far ihjel, så Jørgen må være på vagt.
 Johanne/Besse Syberg og Harald Giersing skal giftes, og Marie har købt bryllupsgave. Jørgen/Buf må ikke gifte sig. 
 Astrid er ked af, at hendes mor ikke skriver til hende. Laura Warberg er åbenbart misfornøjet med datteren. Johanne må fortælle deres mor, at Ida Kattrup også blev gravid, uden at være gift, og sådan kan det gå også i "andre bedre Familier".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RYZw</t>
   </si>
   <si>
     <t>Kæreste lille Junge!
 Tusind Tak for den storartede Sending! hvor har jeg svælget og haft det godt hele Ugen! med reel og flot Mad hverevige Dag – i Dag nød jeg den sidste Suppe – som [ulæseligt]. Ævlerne er jeg også henrykt over – og Tøjet til Janna. Kassen kom i Mandags Morges – jeg ringede straks til Valdal og inviterede Fru Syberg og Buf til Middag. Buf gav Smør, Ost og Kix, så fik de altså den herlige Frikassé - lavet efter Din Anvisning – og Frugt til Dessert. Fru S. i glimrende Humør og øjensynlig glad ved Indbydelsen – morsomt, ikke sandt? Hun er jo nu overlykkelig ved Ungen, som efter Bordet blev badet og var yndig. Ja, Junge, hun er nu yndig! Nu er hun begyndt at ”være oppe” lidt – d v s. henunder Aften triller jeg Vuggen ind i Stuen – hænger lidt op i Stangen – og så ligger hun og pludrer begejstret og ler i ét væk – hun er forfærdelig sød og jeg elsker hende. Buf sover hjemme hele denne Uge, fordi Gartnerens syge Søn forleden lavede en rystende Ballade deroppe, de frygter, han skal slå den Gamle i hjel under et Anfald. Da Fru S. så i denne Tid er vældig ophængt i Rigsdagen til sene Aftenmøder har hun udbedt sig Buf som Mandfolk til Beskyttelse. Men jeg har jo mit lille Nus og er ikke mere bange for at være her alene. Du har vel set at Besse og Giersing skal giftes en af Dagene? Fru S. havde den Aften lige købt Brudegave, som hun viste os - for 100 Kr dejligt gammelt Sølvtøj, (en Ske fra 1747 og 6 store Gafler – mrk. K, hvilket antyder at det er jødiske Gafler: til Kød!) da hun viste os Gaven, må hun vist være kommen til at tænke på noget – for hun sagde pludselig til Nusset – som hun havde på Armen – ”ja, Du skal rigtignok også få en fin Brudegave af mig!” og det er da også Synd at Buf skal snydes for ["for" overstreget] Brudegave bare fordi han ikke må gifte sig! – Tutte hører og ser jeg intet til – hun bebudede jo sin Ankomst Dagen efter d 26’, men derved er det bleven. Og hvad er det med Mor? Jeg telefonerede lige med Tante, som antydede at der var noget – men hun kom senere op og talte om det, jeg beklagede nemlig, at jeg aldrig mere hørte fra Mor. Kan Du ikke få ordnet lidt Forsoning? det er dog så meningsløst, synes jeg, at gå og være misfornøjet med mig, når jeg går og er så rasende glad og lykkelig. Brænd dette Brev straks – og fortæl så Mor, at Ida Kattrup blev viet igår til en Assistent i Banken - jeg fik lige Kort derom nu, de var begge heroppe for c 3 Uger sidem, da stod den på, at han ikke vilde gifte sig – Ida havde fået ½ Års Permission fra Banken og vilde rejse til Jylland – Barnet ventes i Februar -: altså kan denslags også hænde i andre bedre Familier! – Jeg skal hen at skrive en Lykønskning til hende – hun var så fortvivlet sidst heroppe. 
 Ja, så Tusind Tak lille søde Junge, og mange Hilsner fra Din Dis.
 Ps: Når Du ser Be, så røm Dig for hende – fra mig! så ved hun nok!</t>
+  </si>
+  <si>
+    <t>1921-08-01</t>
+  </si>
+  <si>
+    <t>Thøger  Larsen</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Langegade 30 Valby</t>
+  </si>
+  <si>
+    <t>Thyra Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1803</t>
+  </si>
+  <si>
+    <t>Thyra og Thøger Larsen rejser til Sønderjylland på sommerferie.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/kx6w</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Dis Warberg
+Langegade 30
+Valby
+[I brevet:]
+Lemvig 1/8 1921.
+Kære Dis!
+Mange Tak for dit smukke og venlige Brev. Vi har haft rasende travlt for at naa at faa Sommerferie, og nu skal vi endelig have den. Vi rejser til Sønderjylland i Morgen tidlig og trænger svært til lidt Fritagelse fra Pligter og Byrder.
+Mange venlige Hilsner fra os begge. Din heng. Thøger</t>
   </si>
   <si>
     <t>1923-10-09</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Møllebakken, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Peter Oluf Brønsted
 Guy  de Maupassant
 Charles Dickens
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
@@ -596,59 +631,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/R6mK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/R6mK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0T0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ljIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7DXk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kx6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1081,181 +1116,223 @@
       </c>
       <c r="J10" s="5" t="s">
         <v>78</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>79</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>80</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="F11" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="F11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>59</v>
+        <v>94</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G12" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G12" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="D14" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...28 lines deleted...]
-        <v>106</v>
+      <c r="E14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>