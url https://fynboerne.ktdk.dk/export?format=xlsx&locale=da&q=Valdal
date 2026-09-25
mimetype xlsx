--- v1 (2026-06-20)
+++ v2 (2026-09-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="185" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="193" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -99,51 +99,51 @@
   </si>
   <si>
     <t>Johannes skal spørge sine medstuderende, om de er interesseret i sommerophold hos lærer Petersen. Der er godt kaneføre og familien Larsen har kørt aftentur i en stor slæde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Xl7y</t>
   </si>
   <si>
     <t>Kjære Johannes!
 Her er Tøjet, men vi naaede ikke at faa Benklæderne tørrede saa de skal komme senere, her er 10 Kr til Skolepenge, saa skal de andre følge men da jeg mærkede hvor gjerne du vilde have dem betalte saa fik jeg nu tilmorgen disse.
 Jeg har rent glemt at spørge dig om du vil gjøre Friskolelærer Petersens den Tjeneste at spørge de unge Malere der boede hos Christensens om de ikke vil bo hos dem til Sommer ifald de kommer her over Prisen er de maa faa deres Dagligstue og saa Soveværelser; husk det nu det bliver vel kun de 2 for Vandal skal rimelig bo hos Nielsens og din Mollerup flytter vel ikke fra os om han nogensinde mere kommer til Kjerteminde husk endelig at faa mig en Besked du taler jo hver Dag med Christensen, Kyhn er nok i Jylland endnu, Johannes jeg har rent glemt dette over Lindbergs Død at det seer ud som jeg ikke vil derfor maa du endelig huske at foreslaa dem det og saa give mig Svar
 Her er nu et dejligt Kaneføre vi vare ude en Aften i en stor Slæde vi sad paa Halmknipper de store Heste for du kan tro det tog sig ud
 Hils nu Frøken Bendal mange Gange Mollerup og de andre og jeg venter i dag et langt Brev fra dig
 Du ved det haster om Morgenen derfor kun dette vi ere raske
 Din trofaste Moder
 Har Du nogen Skjorter med [snoet/sort] Navn saa er det Georgs han fik jo dine gamle saa du skal have 9 med rødt navn og de andre sender du mig</t>
   </si>
   <si>
     <t>1886-03-15</t>
   </si>
   <si>
     <t>Holger Begtrup
 Frøken Bendal
 Christian Eckardt
 Marie Frandsen
-J.C. Hostrup
+Jens Christian Hostrup
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Niels Mollerup
 Morten Pontoppidan
 Christine Swane
 Asta Thalbitzer
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Vilhelmine Larsen skriver, at hun er dårlig i hovedet. Muligvis lider hun af migræneanfald.</t>
   </si>
   <si>
     <t>Johannes Larsen skal fortælle mere udførligt, hvad han laver i dagligdagen, hver gang han skriver brev. Ellers kan han ikke huske det.
 Wandahl synes godt om Johannes arbejder.
 Man har endnu ikke fundet en ny præst i valgmenighedskirken.
 Johannes Larsens far er til møde om bespisningen af børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8OfC</t>
   </si>
   <si>
@@ -159,65 +159,65 @@
 Lev vel hils Alle din hengivne trofaste Moder
 saasnart der er gaaet nogle Dage faar du nok flere Penge
 [papir mangler] betale en deel Penge for nogle [papir mangler] havde skreven paa
 [papir mangler] Johannes gaa hen og see Eckardts Studier og sig os om Du hører noget for os Gud give dog den kjære Ven han maa [papir mangler]ordentlig ind paa [papir mangler] fra 11 til 3 ere de [udstillede?]
 Ja Johannes det [papir mangler] for dem der skriger [papir mangler] Penge allesteder fra
 Nu lev vel
 Hils Alle
 Dine Søskende hilser kjærligt</t>
   </si>
   <si>
     <t>1886-03-16</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>4000 Roskilde
 Revninge 5300 Kerteminde
 5466 Asperup
 Levring 8620 Kjellerup
 Scheelenborg 5390 Martofte
 5000 Odense</t>
   </si>
   <si>
-    <t>Anna 3 -
-Holger Begtrup
+    <t>Holger Begtrup
 Frederik  Bruun
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Valdemar Eckardt
 Marie Hansen, pige i huset hos Alhed og J. Larsen
 Niels Henriksen Kerteminde
 Erik  Jensen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 - Lassen
 Clara Lindberg
 Morten Pontoppidan
+Anna  - tjenestepige hos Vilhelmine Larsen
 Alma Wandahl
 William Wandahl</t>
   </si>
   <si>
     <t>Familien Larsen er medlem af valgmenighedskirken i Kerteminde.
 Dykkere er ænder.</t>
   </si>
   <si>
     <t>Der er uorden i Johannes Larsens snavsede flipper. Man venter spændt på resultatet af Christian Eckardts auktion. Den gamle valgmenighedspræst i Kerteminde er død, og det er vanskeligt at finde en ny.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nvKp</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 J. A. Larsen
 Kjerteminde. den 16. Marst 1886
 Kjæreste Johannes!
 Mandagmorgen fik jeg Pakken, tog straks fat paa Trøjen vaskede den og idag er den hos Skræderen for at blive kantet og præsset den skal nok blive pæn min Ven hermed følger saa Mærker, Slips, Sæbe og om her ingen Penge bliver at faa saa vil jeg putte 1 Kr jeg har i Lommen paa Trøjen der hvor Mærkerne ere fæstede paa du modtog vel i Søndags Benklæderne Strømperne og 10 Kr som Du skulde bruge til Skolepenge
 Flipperne begriber jeg ikke du fik 11 med Dig og her er kun 4 af Linnigerne, de 2 andre ere jo fremmede Menneskers hvor faar du dem fra Johannes nu vasker vi dem og gjør saa Rede for at give dem til Ejeren, min Ven vi skal vaske imorgen og skal om alting gaar som vi tænker afsende Pakken med det rene Tøj Fredagmorgen; Vejret er ellers slemt i dag ingen Kjøbenshavnspost i dag Togene sidde vist fast i Nærheden af Roskilde vi vente med Længsel for at see Udfaldet af Eckardts Auktion, Billederne stod saa godt omtalt baade i Politikken og Nationaltidende, vor Herre forbarme sig dog over ham den flittige Mand, at der maa komme nogen ordentlig Indtægt ind for nu kan Fader ikke blive ved i disse daarlige Tider for Handelsmanden imorgen er det Valdemars Fødselsdag og Fredag er det Alfreds tænk dog han er 20 Aar og er ikke kommen i nogen Stilling endnu, det er ogsaa tungt at der ikke er bleven en Plads for ham havde han dog blot havt Lyst til Søen saa kunde han jo godt have gaaet ind efter og derved tjent Overskud men raade dem noget vilde vi ikke for det maa jo dog komme fra ham selv hvad han afgjort har Lyst til hvor det er godt at Valdemar er saa fornøjet med sin Gjerning og tilfreds hos de Mennesker han er hos.
 Der kommer ingen af os til Revninge for at høre Begtrup jo Henriksen og han hørte at Folk spurgte om han ikke vilde være Præst men Svaret lød nej dertil føler jeg ingen Kald, idag prædiker her en Pastor Lassen fra Asperup og mulig kommer her i næste Uge en Pastor Brun fra Levring som seer ogsaa er paa Listen, rigtignok er her Ængstelse, for hans Gjæld er 11,000, og det er Menigheden bange for, her bliver vist et uroligt Møde for her er nu saa mange Partier der har en Candidat, skade at vi ikke fik Pontoppidan for der var omtrent Alle enige, men vor Herre har vel nok en til os, [tilføjet i margen] Onsdag
 for Fru Lindbergs Vedkommende er det jo godt for hun faar da Ro til at gaa ud af Hjemmet hun er en lille stærk Kvinde, vil ikke holde fast Pige – nu 1 Marts rejste Marie Hansen og saa har hun en lille Bypige – i Sommer skal hun saa blive her i Byen, deres Huslærer Erik Jensen har meldt sig som Stifter af en Skole, om han faar tilstrækkelig Antal jeg vilde ønske det for han er bestemt en dygtig Mand Sløjdskole vil han ogsaa have
 Din Trøje er rigtignok ikke kommen endnu; men om lidt naar Anna faar fejet skal jeg have hende derhen igaar fik vi ingen Kjøbenhavns Post vi blev ved at vente i Aftes om der ikke skulde komme en ridende Post.
 Nu kan Du tro her seer ud som Vinter de kan gaa til Romsø og Isen er over 1 Alen tyk ved Langeland skal der være høje Isbjerge det var interessant see dem
 Vilhelm var med Fader paa Scelenborg i Søndags og saa der Vildænder de havde fanget med Hænderne saa forsultne og udmattede var de; men nu var de blevne plejede og befandt sig overmaade vel; mange Bønder havde gjort lignende Fangst, naturligvis spist dem [overstreget]igje
@@ -465,95 +465,152 @@
     <t>[Håndskreven på kuvertens forside:]
 Hr. stud polyt Jørgen Schou 
 Valdal
 Valby
 Danmark.
 [På kuvertens bagside:]
 Håndstempel og segl
 [I brevet:]
 Torsdag Eftmd 4/2-15
 Min egen elskede og allerbedste lille søde dejlige Buf! Da jeg lige nu - Kl 3 – kom hjem fra Byen, lå Dit søde Brev her - - Tusind Tak! Jeg kommer altså til Østbanen Kl c 4 præcis (herfra normalt 1⁴⁰, normalt dér 3⁴⁰ - men med ev. Forsinkelser er det jo bedst at sige Kl 4 – og så kan Du være der – ikke sandt? Det er allerbedst at komme på den Tid af Dagen – og så Du er der – åh, hvor jeg glæder mig – vildt – vanvittig – jeg spekulerer ikke på nogen Verdens Ting mere – lille søde kæreste Buf – min egen Buf! – Jeg går ned til Båden med dette. Tusind Millioner Kys og glade Hilsner og på Gensyner fra Din
 Dis</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>4.
 Rolfsvej 17</t>
   </si>
   <si>
     <t>Lise Abrahams
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Adam Goldschmidt
 Ina  Goldschmidt
 Adolph Larsen
 Jørgen Schou
 Laura Warberg</t>
   </si>
   <si>
     <t>Silkerester fra fabrikken: Astrid var nogle år gift med Alfred Goldschmidt, som var direktør for en pelsfabrik i Malmø.
 Valdal, Valby Langgade 30, var et nedlagt gartneri i Valby i København, hvor adskillige af Fynboerne i årenes løb boede til leje. Bygningen blev nedrevet i 1930.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0998</t>
   </si>
   <si>
     <t>Det var dejligt for Astrid at få et så langt brev fra Johanne. Adolph må kunne helbredes for sin alkoholisme.
 Astrid lærer nu stenografi. Hun er træt af at tage imod hustrubidrag fra Alfred Goldschmidt. Hun er meget sparsommelig.
 I efteråret syede Astrid et slips, som hun forærede Vilhelm Branner. Nu har hun syet tre mere, som hun ville sælge ham, men Thora misforstod det og troede, at der var tale om en gave. 
 Thora har været til en fest, hvor man afprøvede et ekko.
 Astrid er lykkelig med Jørgen/Buf efter de 11 skrækkelige år i Malmø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TyIQ</t>
   </si>
   <si>
     <t>[Skrevet af ukendt person:]
 ”Agraren”, Junges mand.
 Kvartalsdranker.
 Rolfsvej 17⁴ d 15/2 –16.
 Kære lille søde Junge!
 Tusind Tak for Brevet! åh, Junge det var akurat som i gamle Dage, da vi skrev lange Breve til hinanden – da hele Verden altid stod i Flammer – og det, der flammede, var vore egne elskovsfyldte Hjerter - 
 Og Dit Brev nu – ja, Indholdet skifter med Alderen i os – naturligvis - men det var nærmere dét: at få et 8 sides Jungebrev, der betog mig. I alle de sidste år har jeg kun fået Breve på 1-1½ Side fra Dig – altid havde Du Tusinde Ting om Ørene og påstod, at Du helt havde glemt at skrive Breve; jeg nyder at tænke på, at Du nu endelig har Masser af Tid for Dig – og endelig engang kan få hvilet ud. Jeg vilde så gerne kunne opmuntre Dig lidt i Din Bekymring; jeg tænker på Dine egne Ord, at han vist aldrig har vidst rigtig hvor meget der stod på Spil for Jer alle, hvis han ikke tog sig sammen; men alt dette sidste må dog ganske sikkert kunne lære ham det – jeg synes ikke, Du behøver at se så håbløst på det. Tænk blot, hvor mange der helbredes helt – hvorfor så ikke han! Der er jo dog en god Grund i ham og megen Karakter, selv om den har svigtet hidtil på dette ene Punkt. Ja, jeg er jo en uforbederlig Sangviniker og kan ikke se anderledes på det. – Nej, Junge, jeg havde nu ikke ”skruet Livslysten lidt op” til Ære for Dig i mit forrige Brev – men jeg er altid skruptosset og ellevild af Glæde, når Sjums og Adam besøger mig. Det er altid så lykkelige Dage, de længes efter mig og Henrykkelsen er gensidig. De er rørende taknemmelige for alt, hvad jeg gør for dem og for hele min Menage. Vi var om Søndagen i etnografisk Musæum sammen med Mogens og Lise Abrahams: Mogens kunde det hele udenad og var en glimrende Vejviser. Det var en stor Fornøjelse for alle Parter. - .
 Skrev jeg, at jeg nu lærer Stenografi? i det Haab at kunne få en Kontorplads engang, jeg kan ikke rigtig finde mig i bestandig at tage imod alle de Penge fra Alfred – 100 om Måneden – og som Forholdene nu engang er for mig. Jeg er rasende sparsommelig – bruger c 75 om Måneden til alt (Husleje – Vand – Gas – Lys – Brændsel – etc) 25 Kr sættes af til Extraudgifter, jeg mangler jo endnu flere Ting, købte desuden en dejlig Ulster – 50 Kr! så flot en Kåbe har jeg aldrig ejet i mine Velmagtsdage som rigtig gift. Men altså – jeg sparer også gevaldig. For lidt siden solgte jeg alle Vinflaskerne fra Mors Sygdom for 35 Øre – det er til Parken i Dag. Og nu skal Du høre en kostelig Historie. Vilhelm havde allerede i Efteråret bestilt en Del Slips af mig; det første syede jeg med det samme – og forærede ham – derved var det, han bestilte flere. Jeg har nemlig fra Malmø liggende en Del Silkerester, som jeg fik på Fabriken. Nå, nu i denne yderst fattige Februar Måned, hvor man endnu halter efter Julen, Horsensrejsen o s v – så tog jeg mig altså sammen og syde 3 flotte Slips, som jeg drog ud med i Søndags til Vanløse. ”Men Gud Tutte – så mange Blomster?” 
 "Ja, Dis – ved Du ikke, det var Vilhelms Fødselsdag i Fredags?” 
 II/ Jeg himler op – beklager – undskylder og overfaldes af bange Anelser. Noget efter kommer Vilhelm. Tutte siger:” her skal Du se tre fine Slips, Dis forærer Dig!” 
 Jeg smilte tvungent – fandt Spillet og yderst slet – der havde jeg gået og regnet og regnet og spurgt alle, der kom til mig, hvad jeg kunde være bekendt at tage for dem – man mente, 5 Kr for alle tre var uhyre billig, jeg svimlede blot ved Tanken om 4 Kr – nok til at leve af en hel Uge. Og dér lå alle glade Forhåbninger! men det var nu alligevel ganske grinagtig! Jeg må i denne Forbindelse fortælle Dig endnu en Historie. Tutte var til Indvielse af en ny Villa hos en Familie derude. Gæsterne førtes ud i Gården for at høre et ganske enestående Ekko – 5-6 Gange gentages Ordet med fuldkommen Tydelighed. Blandt Gæsterne var en meget gammel og meget fin Herre – Geheimekonferens eller sådan noget – han beder om Tilladelse til at forsøge – alle tier ærbødig – den gamle Herre råber: Sludder - - 
 Men ak, Ekkoet tog sig ikke af det store Es – hvorimod Resten klang 5-6 Gange – højt og tydeligt. Ingen havde Konduite til at afbryde Virkningen var uforglemmelig!
 Nå, nu skal jeg hen og slide i det igen – jeg stenograferer og skriver på Maskine – om lidt skal jeg ud og lave Middagsmad: en Grisetå med Kartoffelsalat til og eventuelt Byggrød, hvis Ånden kommer over mig, men det er Lapseri at nyde to Retter Mad. I Morgen er jeg bedt til Middag hos Ellen Branner – vi to alene – det bliver nok hyggeligt, hun bor henrivende, en Ungkarlekvinde som jeg, men mere forfinet – hun har sin Mors gamle fine Møbler, Klaver etc. (Jeg sukker efter Klaver) Torsdag og Fredag i Valdal – ligeledes Søndag – dette forklarer jo, at man kan leve af 4 Kr. om Ugen! I Aften skal Buf og jeg t ["t" overstreget] i Dagmartheatret – Lukke sender mig Billetter. 
 Jeg skriver ikke noget om Buf – for så bliver det alt sammen om Buf – som for mig er – det Hele! 
 Åh, Junge – de 11 skrækkelige År i Malmø – hvad gør det alt sammen når man senere skal opleve alt dette! 
 Man bør nyde Lykken, mens den er der – for vi véd jo, at den er væk med det samme og altid betales i dyre Domme. 
 Gid Du kunde se min Kvist – her er guddommeligt Junge, og har aldrig før vidst, hvor dejligt det var at have et Hjem. Jeg nyder Dagenes Ensomhed – om Aftenen er jeg aldrig alene. 
 Ja, nu Farvel lille søde Junge, skriv igen, han læser endnu ikke Dine Breve. Din altid
 Dis</t>
+  </si>
+  <si>
+    <t>1917-03-07</t>
+  </si>
+  <si>
+    <t>Rolfsgade 17 4</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Alfred Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Schou
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt og Jørgen/Buf Schou blev kærester og hun gravid, da han var 19 år, og hun var 34. Astrid var på dette tidspunkt stadig gift med Alfred Goldschmidt. Jørgen Schous mor var Marie Schou; gift anden gang Syberg.
+Søsteren, der befandt sig 20 minutter fra Astrid, er sandsynligvis Louise Brønsted. 
+Jørgens mor, Marie Schou, boede i 1917 i ejendommen Valdal i Valby. Denne bygning rummede flere lejligheder. 
+"Tante" kan være både Wilhelmine Berg/Tante Mis og Johanne Caspersen/Tante Hanne. Der er sandsynligvis tale om sidstnævnte, da hendes mand, Christian/Max Caspersen omtales i forbindelse med hende.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8398</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt ville købe tøj under udsalget. Alhed/Be Larsen skylder hende 10 kr. 
+Astrid er svært plaget af astma og ligger i sengen. Om natten må hun sidde op. hun har slim i halsen og smerter i underlivet, når hun hoster, og hun holder med begge hænder om maven med den lille unge. 
+Jørgen/Buf må tænde op, hente morgenmad, lave frokost klar, tage på arbejde for derefter at give Astrid aftensmad. Så må han hjem og spise hos moderen og tilbage til Astrid. Hun er lidt bitter over, at søsteren der befinder sig 20 min. væk, ikke kommer på besøg. 
+Astrids mor ved nu det hele. Tante Hanne har været på besøg og læst breve fra Laura Warberg op. Laura kalder Astrids handlinger afskyelige. Astrid reagerer med at blive kold. Tante Hanne har bedt Laura Warberg skrive et venligt brev til Astrid, men Laura var alt for vred og svarede, at Ellen Sawyer også var vred på Astrid, og at Alhed/Be Larsen havde gode grunde til at være kølig. Laura mente desuden, at Astrid havde narret Marie Schou/Syberg, som altid havde været en engel mod Astrid. 
+Ellen har nok flirtet en del, men kun i ånden, mente Tanten. Astrid føler, at hun er syndebuk, for både Ellen, Christine/Mornine Mackie og Alhed/Be Larsen har haft deres "små historier". 
+Astrid har ringet til Christian/Max Caspersen, men han var yderst kølig. Nu vil hun følge diverse råd og skrive til Alfred Goldschmidt og bede ham skaffe en sagfører, da hun gerne vil giftes med Jørgen, så deres barn kan blive "ægte". 
+Jørgen og Astrid glæder sig meget til deres bryllup. Hun syr navne i sit dækketøj mv., eftersom hun og Jørgen skal bo i den lille lejlighed på Valdal, mens Marie Syberg/Schou også bor i ejendommen. 
+Jørgen er god at tale med og meget moden af sin alder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A1yu</t>
+  </si>
+  <si>
+    <t>Med kuglepen øverst s. 1: læst 1964
+[Med blæk:]
+Rolfsvej 17 4. den 7/3 - 17.
+Kæreste lille Junge! Tusind Tak for Dit goe Brev - det er også Synd af mig at plage Dig med det Tøj - Du har så Ret i, at det bør vente og ses an - der stod mig blot i Hovedet noget om, at jeg måtte købe under Udsalget, men det er jo så forholdsvis lidt, jeg får at købe, så det klares jo nok. - Du kan sige til Be, at det var 10 Kr, hun kom til at skylde mig; jeg skulde have haft hendes Guldpenge - som jeg kunde tjene 8% på ved at veksle dem i svenske Sedler - da jeg nu ikke alligevel måtte få Guldpengene, har Be sagt noget til Buf om, at jeg i Stedet skulde have Procenterne, men det finder jeg ganske urimeligt. 
+Søde Junge - jeg må have Lov til at hyle lidt for Dig - det hjælper så godt; du kan tænke Dig, at nu har det varet i næsten en Uge - denne forfærdelige Asthma - jeg er fortvivlet, hver Nat må jeg sidde timevis op i Sengen bare for at få Luft; det er lidt bedre om Dagen, når jeg er oppe, men jeg er så totalt udmattet, at det tager mig en Time at klæde mig på - og så må jeg h[ulæseligt] efter Vejret igen en lang Tid - jeg kan ikke gå over Gulvet uden at det begynder igen - og så kaster jeg ustandselig Slim op - og Hosten giver ofte de rædsomste Smerter i Underlivet, så jeg må sidde og holde med begge Hænder på min arme lille Unge; kan Du ikke forstå, det er en Prøvelsens Tid, og at jeg må hyle lidt for Dig. Buf er mageløs - men det er næsten for strengt for ham også - op 6 hver Morgen - hente Koks - gøre Ild - ned efter Mælk og Brød - koge Kakao og smøre Mad, så passer han Frokostbakke til til mig og Kl 7. styrter han til sit Arbejde på et Værksted langt ude på Amager; der står han hele Dagen med strengt legemligt Arbejde - og så snart det slutter - farer han igen ud til mig - gør Sovekamret i Stand og giver mig Middagsmad - styrter hjem til sin egen Middag Kl 6 - så er han her igen ved 8 Tiden - vadsker op - og, når ikke er altfor dødtræt, så vadsker han også Gulvene - og altid er han smilende og sød, skønt jeg dog ser, hvor træt han er; men jeg kan intet - udover at klæde mig på og Dagen igennem koge Saltvand på Kakkelovnen til Gurgling af Halsen, som bestandig er fuld af Slim. Det er ikke Skaberi - jeg prøver til - og mister straks Vejret af det. Er det ikke også fatalt med denne Iskulde, som står ud ad Vinduer og Døre og er uovervindelig. Kan Du ikke tænke, det er be'sk at sidde her ene hele Dagen med alle disse Kvaler - når man har en Søster 20 Min. herfra - og vèd, at hun næsten daglig er herinde - hun vèd, at jeg bestandiger syg - men bevares, det koster jo 4 Øre at telefonere og spørge, hvordan det går. Jeg kan slet ikke fatte det. Nå, det er ikke værd at nære Béskheden - det er også svært, at jeg er så forbavset, Junge. 
+Nu skal jeg ikke hyle mere. Tænk, at Mor nu vèd alt. Jeg har haft 2 Besøg i al denne skrækkelige Sygetid, begge af Tante. Første Gang havde hun lige fået alt at vide - var fortvivlet - rådede mig for Giftermålet etc - som jeg vist har fortalt Dig. Otte Dage efter fik jeg det næste Besøg - lå igen i Sengen og var frygtelig elendig. Tante kom for at læse nogle Breve fra Mor. Ja, Junge, det er skrækkeligt af mig, men når Mor farer sådan frem - med den mest ubarmhjertige Vrede og Foragt, kalder min Handlen væmmelig og afskyelig - taler om den store Skandale etc - så bliver jeg så underlig kold og følelsesløs overfor Mor - hun bliver så fjern og fremmed for mig - det er, som om det slet ikke vedkommer mig. Sorg og Bedrøvelse - det smelter mig fuldstændig og gør mig ulykkelig over, at jeg har voldt andre ondt. Men Vrede gør mig bare kold og hård; jeg vèd, det er stygt af mig - men jeg kan ikke forbedre det; det drejer sig dog om alt det, som for mig betyder mest i Livet - ja alt; det som for mig er det smukkeste og værdifuldeste af alt i Verden.
+Tante havde skreven til Mor, om hun ikke kunde tænke over det - og siden skrive et venligt Brev til mig (den søde Tante!) men Mor svarede, at det var foreløbig umulig - hun var altfor knusende vred. Elle var også meget vred og oprørt, sagde at når Be så ofte havde været kølig mod mig, så havde det sin gode Grund! (!) Junge var den eneste, som undskyldte og forsvarede mig (Tak, lille søde Junge, jeg vèd jo, at Dig kan jeg altid stole på.) Og videre skriver Mor, at det var skammeligt af mig således at narre Fru Syberg, der altid havde været en Engel imod mig (!!) - Mor vilde rigtignok skrive til hende; -. Ja, gør Mor det så kan jeg også være sikker på at blive rehabiliteret - så reel og retfærdig, som Fru S. er - det bliver ikke morsomt for hende, at få Brev fra Mor! 
+Og Tante talte om de andre - ja, hun vidste jo nok, at Mornine flirtede en Del - men hun vidste også, at det kun var ["var" indsat over linjen] sjæleligt - der var aldrig tale om noget legemligt. Jeg måtte jo tie til alting - èn skal jo gerne være Syndebuk, jeg skal nok være det; men når man kender både Bs og Elle og Mornines små Historier, så er det lidt løjerligt at høre på, at de er hellige, mens jeg alene synder. Elles Vrede vil jeg nu foreløbig ikke tro på (hun har da sidst Grund til at være skinhellig!) nej, hun 
+II/
+siger vel sådan, fordi hun mener det er bedre for Mor, men jeg mener nu, at Din Metode er både ærligere og mere formålstjenlig. Det er for Resten underlig, Junge, jeg tænker dog bestandig, at når vi bare blev gift, så var alt i Orden - men det synes jo tvertimod, som om det yderligere opirrer Sindene. 
+Ja lille Junge, det er en bevæget og brydsom Tid. Jeg fulgte Dit Råd og ringede til Max (Tante har bedt mig ikke komme der - og jeg er jo desuden indespærret) han var nu meget retirè - henviste mig til Alfred - sagde kort Farvel. Nå.
+Og nu gør jeg som både Du og Max foreslår - skrive til Alfred, om han mulig vil skaffe en Sagfører; jeg er glad over, at både Du og Be har frarådet mig Dede - efter hans Brev har jeg været alvorlig bekymret for, at han ikke var den rette Mand til at fremme Sagen, så selv om jeg også selv skal betale en Sagfører, må jeg vist dog hellere det, da jeg dog meget gerne vilde giftes inden den lille kommer, så den kan blive "ægte".
+Tænk, Junge, vi går begge to og glæder os sådan til vores Bryllup - vi snakker næsten hver Dag om det- jeg er sikker på, at vi endogså glæder os mere end de allermest "sædelig forlovede." Det er da kunstig nok - og jeg gamle Pige! Jeg sidder her og navner alt mit goe Tøj - Dækketøj osv - (med AW) med Henblik på Fællesmenagen i Valdal; jeg frygter ikke mere for den; vi kan få det henrivende i den lille Lejlighed med Have foran - og jeg føler så sikkert at jeg nok skal blive goe Venner med hans Mor, hun er allerede nu langt mere venlig og hensynsfuld imod mig - det skal nok gå. Bare Du dog kunde komme til at lide Buf- han er virkelig sådan et storartet Menneske - og Du kan da forstå, han må være mange År ældre end sin Alder, siden jeg i ét og alt kan så godt med ham. Altid kan jeg snakke med ham om alt - og han ser så velgørende sundt og frisk på alle Forhold - han er gennem realistisk - totalt fri for sentimental Affektation - jeg tror, at vi har godt af hinanden. Han er den af alle, jeg har harmoneret bedst med - det føler jeg bestandig tydeligere. - . Ja, nu må jeg i Seng - skønt jeg véd det betyder, at den rædsomme Asthma tager fornyet Fart - men jeg er almægtig træt. Din altid Dis.</t>
   </si>
   <si>
     <t>1917-06-07</t>
   </si>
   <si>
     <t>Frederiksberg Have</t>
   </si>
   <si>
     <t>Kerteminde
 Kærbyhus</t>
   </si>
   <si>
     <t>Adam Goldschmidt
 Alfred Goldschmidt
 Alhed Larsen
 Janna Schou
 Jørgen Schou
 Marie Schou</t>
   </si>
   <si>
     <t>Efter flere års ulykkeligt ægteskab gik Astrid/Dis Warberg-Goldschmidt fra sin mand, Alfred Goldschmidt, da hun blev kæreste med Jørgen/Buf Schou, som var meget yngre end hende. De to ventede hurtigt barn sammen. Jørgen Schou og hans mor, Marie Syberg, som i sit første ægteskab bar navnet Schou, boede i det nedlagte gartneri Valdal i Valby. 
 Hogemeister, Bendsen, Pauline samt Karen K kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0989</t>
@@ -1426,59 +1483,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/srY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NYwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UFxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/srY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NYwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7u1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rv9O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fci9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROHQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1998,550 +2055,596 @@
         <v>96</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>97</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="F13" s="5" t="s">
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="I13" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-        </is>
+        <v>108</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>108</v>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>91</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>125</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>126</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>127</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>128</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="J17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="K17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="E18" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="H18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="s">
         <v>150</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>151</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>152</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>158</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
         <v>159</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>160</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>161</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>162</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>164</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>132</v>
+        <v>165</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G21" s="5" t="s">
-        <v>165</v>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="5" t="n">
-        <v>1949</v>
+      <c r="A22" s="5" t="s">
+        <v>172</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>171</v>
+        <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>172</v>
-[...9 lines deleted...]
-        </is>
+        <v>139</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>158</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G22" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>176</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="5" t="s">
-        <v>178</v>
+      <c r="A23" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B23" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C24" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="D24" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="E23" s="5" t="s">
+      <c r="E24" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="F23" s="5" t="inlineStr">
-[...25 lines deleted...]
-        <v>184</v>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
+    <hyperlink ref="M24" r:id="rId29"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>