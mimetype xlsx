--- v1 (2026-06-18)
+++ v2 (2026-11-06)
@@ -430,54 +430,54 @@
 Jeg tror ikke Du skal give det Portræt Retouchefernis, det er noget ækelt Kram, men Du kan give det Æggehvide, med lidt Sukker i, med en blød Svamp, jeg kan forestille mig at det maa være bedre med Onkel Syberg siden Du tænkte paa at tage derud. Jeg var ellers efter Dit sidste Brev, nærmest forberedt paa at han skulde være død. 
 Det er morsomt at Rerhu er kommen, jeg glæder mig til at se den. Nu maa jeg vist slutte for Posten vil gerne tidlig af Sted han er bange for at Vejret skal blive værre. 
 Mange kærlige Hilsner
 Din
 Johannes Larsen. 
 Jeg ønsker mig til Jul eller Fødselsdag: Den ny Udgave af Rostrups ”Danske Flora” samt det tilsvarende Bind med blomsterløse Planter.
 Min Adresse er
 Sprogø
 pr. Korsør
 JL.</t>
   </si>
   <si>
     <t>1913-08-02</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Sverige
 Ädelfors St.</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, visedigter
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Andrew Carnegie
 Maurice Chevillard
 Grethe Jungstedt
 Carl Petersen, arkitekt
 Ellen  Sawyer
 - Sims
 - Thalbitzer</t>
   </si>
   <si>
     <t>Madien er muligvis Louise Brønsted.
 Det vides ikke, hvem Ingeborg var. 
 I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
 Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
   </si>
   <si>
     <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
 Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
 Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
 Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0rHr</t>
@@ -1116,51 +1116,51 @@
   <si>
     <t>Elisa Hansen beskriver Elisabeth Neckelmanns fødselsdagsfest. Der var taler, sange, blomster, pengegaver og god mad. Dog var Elisa forfærdet over, at Grete Jensen drak en del champagne. Det er dejligt, at Grete nu er sammen med Christian Ottesen, som holder af at besøge de ældre i familien, hvilket Jens Jensen ikke var begejstret for.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/IS2I</t>
   </si>
   <si>
     <t>Kære Bams.
 Vi har siden du rejste bogstavelig talt levet i en Festrus. Lises Fest [der er tegnet en pil fra "Fest" til ordet "levet" i linjen derover] gik ganske udmærket; det meget forskelligartede Selskab var udmærket placeret, saa de alle hyggede sig. Naturligvis var der Taler og to Sange som livede op i Forsamlingen. Om Eftermiddagen kom Deputationerne og overrakte 3,000 Kr, desuden var der blevet til en Dokumentmappe m.m. Sidses Sorg var til Glæde vendt. Esther Goethe havde meget taktfuldt revideret Listerne og slettet nogle, blandt andre Schultz; andre var selv kommen og bedt om at være med, saa det var jo udmærket. Og hendes Sorg over, at naar hun fik Penge, fik hun ingen Blomster, kunde hun have sparet sig, hun fik mer end nok. Som sagt Festen var vellykket. Udmærket Lokale, det vanlige Smørrebrød fra Schultz Øl, Snaps Lagkager og Madeira, ja der manglede heller ikke en Whisky til Herrerne, men det ["t" sidst i ordet overstreget] var jo ogsaa it ["t" sidst i ordet overstreget] i Mindretal.
 Om Lørdagen var vi til Mortensgaas i Farimagsgade, Festkommitéen = Egebjergs Esther G. samt Kylle og jeg. Endelig igaar sluttede Festlighedernes Række, idet Karen H og Marie kom med 2 Fl Champagne som vi nok saa nydeligt tømte. Gete fik sin Part, jeg saa med Forfærdelse at hun stak et Glas ud og begyndte paany, men hun sagde at det havde staaet paa Tavlen over hendes Seng paa Fr Hospital blandt de Retter hun maatte nyde, saa derfor holdt hun sig ikke tilbage. Den bedste Flaske var ældgammel, stammede fra en Skibsladning som var strandet paa den jyske Kyst og var bestemt til den russiske Kejser. Jeg kan tænke, at det ogsaa var en god Aften for dig. - Ja nu kom jo dit Brev og jeg kunde rigtig forestille mig din Hjemkomst; det er godt at de nu har dig igen, men vi var jo meget glade for Besøget, og nu kan vi begynde at glæde os til Juleferien. Ham Petermand forandrer sig jo fra Maaned til Maaned, saa det er nødvendigt at følge Udviklingen. Gete er meget optaget af sin "Skap" og glæder sig til at komme i Gang. Der er nu del Fordel ved at hun er sammen med OT fremfor Jens, at hun er langt mere knyttet til "det gamle Hjem", og det er jeg glad for. Kunde du tænke dig, at hun, hvis hun var gift med Jens gad komme her en Aften sammen med "Tanterne" K.H. Marie og Gudrun samt Frk Holm og sidde og være hyggelig! 
 Sidse har nu travlt med Taksigelser 300 i alt. Jeg synes godt Hans Syberg kunde have sendt en Hilsen, de sidder jo dog i Akademiraadet sammen, men nej, der var ikke noget fra den Kant. Ja nu skal I have Godnat og Masser af Hilsener fra
 Mos.
 16-11-34.</t>
   </si>
   <si>
     <t>1936-10-28</t>
   </si>
   <si>
     <t>Johan Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>Vissinggård er et skovgods (ikke en herregård) samlet af Einar Viggo Schou til Palsgaard Gods i 1919-20, af den gammel gård Nedenskov og den lille gård Havbæk. Gården ligger i Sønder Vissing Sogn i Horsens Kommune. Hovedbygningen er opført i 1920 ved arkitekt Johannes Magdahl Nielsen. Vissinggård Gods er på 458 hektar. 
 Andreas/Puf Larsen fik opført et bryggeri på grunden, hvor hans barndomshjem lå/ligger. Det blev ikke en økonomisk succes og er siden blevet revet ned.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Johannes og Andreas Larsen har været på klapjagt på Vissinggaard. Han fortæller, hvad de nedlagde. Bagefter fik de god middag.
 Andreas/Puf har støbt fundament til bryggeriet.
 Skorstenen er blæst af vaskehuset.
 Larsen-familien har for tiden ingen piger i huset, men der kommer nye til november.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pSfp</t>
   </si>
   <si>
     <t>Kjerteminde 28 Octbr. 1936.
 Kære Lysse!
 Tak for Brevet med Planerne, som laa her da vi kom hjem i Søndags. Puf og jeg havde været til Klapjagt hos Dede i Torsdags og blev inviteret paa en Klapjagt Lørdag hos en Ingeniør Andersen, der er gift med en Datter af Schou Palsgaard og ejer Vissinggaard. Paa Dedes Jagt ca 16 Jægere, i hans Plantagejagt blev der skudt 3 Ræve og en halv Snes Harer og et Raadyr uden at jeg fik Ild. Bøssen. Dagen efter var Puf, Dede og jeg ude paa en Jagt ved Stigsholm Sø som D har sammen med 3 andre. Vi gik hele Eftermiddagen i Regn og skød et Par Gange forbi til Høns, da vi havde tømt Bøsserne og skulde ind i Vognen kom der en høj Krikand og jeg naaede lige at faa en Patron i og skød paa den samtidig med Puf den gik død ned. Paa Vissinggaards Jagt var vi 7-8 Jægere og ca 30 Klappere. Der blev skudt 35 Stkr. Hvoraf jeg skød et Raadyr en Hare og en Sneppe, og sammen med andre en Fasan og en Hare. Det var en meget fornøjelig Dag og bag efter en god Middag og en L.Hombre hvor jeg vandt 25 Øre. Vi havde igen i Gaar en orkanagtig Storm men i Eftermiddag er det igen helt fint Vejr med nogle Byger af og til. Jeg har faaet en fin Ederfugl ♂ fra i Fjor. Jeg synes Dine Planer ser meget tiltalende ud. Puf har nu faaet støbt Kjælder og Grund til Bryggeriet. I den forrige Storm blæste Skorstenen af Vaskehuset og ramlede gennem Taget. Vi har ingen Ting hørt fra Bimse, hun har vel ringet forgæves mens vi var i Jylland og Else i Odense med Børnene. Jeg har nu skreven til hende og bedt hende ringe os op og aftale hvornaar de kan komme her. Vores Piger rejste 1 Octbr. og vi har ingen haft siden, men faar 2 nye til November. Jeg skal hilse fra Puf og Else. Else er lige gaaet i Byen og Puf er nede ved Stranden og skrabe sin Jolle. Mange Hilsner til Dig og Peter fra Din Far.</t>
   </si>
   <si>
@@ -1215,51 +1215,51 @@
 Det er deres "Katalogpriser". Kommer der en virkelig køber og byder 4,500 eller 6,000 og vil staa ved det Bud saa er der et Forhandlingsgrundlag saa er der et Forhandlingsgrundlag ["saa er der et Forhandlingsgrundlag" overstreget], men den officielle Pris er stadig den førstnævnte og Du slaar ikke selv den Pris ned. Men vil Køberen byde en Underpris og staa ved den, at det ikke er en Stikkerpris ["at det ikke er en Stikkerpris" indsat over linjen] saa er det en anden Sag. 
 Jeg har løselig gaaet min Indtægt og Udgiftskonto igennem for næste Skatteaar (1938-39) og den stiller sig saaledes at jeg af mine Indtægter i Aar maa sætte ca. 16 à 20,000 Kr hen til Skattevæsenet naar alle Skatter i Kommune- Stats- Ekstra- og Merskat skal udredes. 
 Jeg kan næppe faa min Indtægt sat lavere end til 50,000 Kr. naar alle Udgifter er draget fra. Udgifter til Udstillingerne er ogsaa en artig Post, heldigvis har jeg alle Regninger og Bilag. Alene Transport- og Udstillings_forsikring_ udgør ca 1500 Kr. (Det er meget dyrt at faa forsikret naar det gælder Biltransport)
 Sen ["Sen" overstreget] Se nu om I kan faa noget ud af det, det gælder jo ikke Livet om I skal faa lidt mindre ind ved et Salg end I gærne vilde have, naar I har Brug for Pengene i Øjeblikket, og saa den officielle Prisstandard bliver opretholdt tilsyneladende. Send et Par Ord om jeg skal sende de to nævnte Billeder over. Det er muligt jeg kommer en lille Tur til Kjøbenhavn. Dels er der et Billede jeg skal se paa, det slaar Folder. Det er nok den gamle Historie at Madsen snyder for at sætte ordentlige Søm i. Dels vil jeg tale med en Specialist i Hudsygdomme. Jeg har nu i 4 Aar gaaet med Eksem paa Hænderne. Kan I skaffe mig Adressen paa en saadan, den bedste uanset Prisen.
 Men først maa jeg være rask, jeg har i den sidste Maaned været temmelig skidt af Influensa eller Roskildesygen eller den Weilske Syge eller noget andet. Altsaa paa Sengen.
 Mange Hilsener til Jer alle fra
 Far.
 Skulde Du være saa heldig at kunne vælge to Billeder af de fire ["af de fire" indsat over linjen] skal Du ikke vige tilbage derfor. Det ene kan i saa Fald være Trylles, til Hjælp til hans nye Orgel.</t>
   </si>
   <si>
     <t>1938-5</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
   </si>
   <si>
     <t>Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Adolph Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Peter Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Franz Syberg
 Gudrun Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Det har længe været tørke, men denne dag regner det. 
 Johannes Larsen er ved Fiilsø, hvor han maler akvareller. Han bliver der maj måned ud.
 En livligere brevveksling er en god idé.
 Eric og Margrethe/Gretel Bøttern har fået en søn.
 Franz/Trylle Syberg og Gudrun er blevet gift. 
 Else og Andreas/Puf Larsen vil fejre regnvejret med en malurtbitter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2mV</t>
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tak for det udmærkede Brev forleden. Det er rart at se, at I ikke har tabt Humøret i Tørken; men den er maaske ikke saa ødelæggende hos Jer som her. Agrarens var her iaftes, de skulde til at have Køerne paa Stald nu, og det er ikke mærkeligt, for der har bogstaveligt ikke været Græs iaar. De Ture jeg har kørt til Fiilsø har vist mig ["mig" indsat over linjen] at det stod lige skidt til paa Fyn og i Jylland. Men nu regner det. Imorges var der kommet 2 mm og op paa Formiddagen fortsatte det, saa der til Middag var kommet næsten 3. Kl 1/2 5 gik jeg ind fordi jeg var gennemblødt og siden har det
 2.)
 regnet jævnt godt; nu skal jeg gaa ud og se efter. Nu var der 10 mm, og det ser ud som der gerne vil komme 10 til, saa vil det da være en Begyndelse. Vi haaber det regner ligesaagodt hos Jer. - Far er ved Fiilsø, han var hjemme 3 Dage omkring 1 Maj men ellers har han været der siden ca 1 April. Han maler næsten udelukkende Aquarel og han regner med at være der ovre Maj Maaned ud. Jeg synes Dit Forslag om en livligere Brevvexling er rimeligt, men da Dit velskrevne af 13/5 var det første efter længere Tids Smalhals, saa videresendte jeg det straks til Far og Du maa derfor have mig undskyldt, hvis jeg ikke besvarer alle Dine Spørgsmaal. Om Øllet
 3./
@@ -1269,51 +1269,51 @@
 Mange Hilsner til Bimse, Peter, Peter, Jens og Digselv fra
 Else og Puf
 Vend!
 Jeg har engang slumpet til at skrive til Bimses Fødselsdag uden at vide det, kunde Du lade mig vide Datoen?
 Kl 21: 16 mm.
 regner stadig.</t>
   </si>
   <si>
     <t>1947-02-06</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie - Marie, hushjælp hos Astrid Goldschmidt-Warberg
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem "den lille", der er hos præst, var. 
 De to søstre, som Johanne og Astrid havde mistet, var Alhed Larsen og Thora Branner.
 Else og Andreas/Puf Larsen boede sammen med Johannes Larsen på Møllebakken 14 i Kerteminde.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0649</t>
   </si>
   <si>
     <t>Johanne/Junge har været syg. Godt, at Axel er kommet hjem fra hospitalet.
 Lille Lise er fyldt to år.
 Elle(n) har været på besøg og fortalt om julen samt om Fritz og Bodild Branners visit. Fritz mangler helt initiativ og har ingen kræfter til at arbejde. 
 Johanne mener, at Else og Andreas/Puf Larsen ville have et lykkeligere liv, hvis de havde deres eget hjem og ikke skulle føre traditionerne videre. Else er dygtig til at holde pænt og rent, men hjemmet mangler ånd og gæstfrihed. 
 Martin/Manse tjener godt på dyr, som han nedlægger ved strandjagt.</t>
   </si>
   <si>
@@ -1342,51 +1342,51 @@
 Til Lykke til Axels Hjemkomst! hvor dejligt for ham, at han kan være hjemme hos dig nu i stedet for paa Sygehuset og sikken en Hjemkomst, du gav ham, den var vel nok dul.a. Du maa rigtig nok skønne paa lille Marie (og gør det naturligvis også) for hvor er hun dig dog til megen Støtte, som nu f.Eks. at du havde hende til at være hos dig, mens Axel var borte, og saa at hun kunde have alt i Orden til hans Hjemkomst. Jeg har aldrig faaet at vide, om Axel prøvede min Medicin mod Bronchitis, og om den hjalp ham; jeg kunde jo kun sige, at mig hjælper den omgaaende. 
 Og til Lykke til lille Nilles 2 årige Fødselsdag, hvor maa hun være yndig; du kan tro, at vores er det ogsaa; jeg har ikke set hende i over 4 Uger, og Bibbe siger, at hun udvikler sig for hver Dag; nu kan de føre Samtaler med hende; det var Pers Fødselsd. i Gaar, og Bibbe skulde komme om Aftenen; ”du maa ikke lægge mig i Seng” sagde Lise; hun vilde nok have Bibbes Ankomst med. For første Gang græd hun, da hun omsider maatte i Seng, det maa jo ogsaa være svært, naar allle de andre skal feste videre med Lagkage o.s.v. 
 Vi havde et dejligt Besøg af Elle i Søndags; vores Hofchaufør hentede hende ved 2-3 Tiden og kørte hende hjem ved 9 Tiden det er saa sødt af Elle, at hun ofrer 16 Kr. paa et Søndagsbesøg paa Lindøgd. vi havde det dejligt og fik alt fortalt om Julen, som havde været dejlig for hende Bodild og Fritz havde været der en Dag, B. er betænkelig ved Fr. hvordan han skal faa begyndt at klare sig; alle Mennesker siger: hvorfor flytter de dog ikke sammen i det store Hus? Jo Tak, hvis Bodild gik ind paa det, vilde det være en ny Dæksmand for Fritz til ikke at bestille noget, og de vilde komme til at forsørge ham i al Evighed; han maa lære at forsørge sig selv en gang, den stakkels Fritz. Som Elle siger X er den fuldstændige Mangel pa Initiativ og Arbejdskraft unormal. Det eneste bundne Arbejde, han har haft (Landbohøjskolen) gjorde ham jo for Resten syg, saa hvordan skal det gaa ham. De to Søstre, vi har mistet har i Sandhed efterladt sig Savn, som ikke har kunnet erstattes. Jeg tror, Livet havde formet sig mere harmonisk for Puf og Else, om de havde faaet deres eget lille Hjem i stedet for at Else har skullet føre det gamle Hjem videre i samme tradition, hvad hun dog ikke har magtet, undtagen hvad alt det ydre, jeg mener det materielle angaar, Aanden i det har hun ikke haft Evne til at holde ved lige, og hvad nytter den mest fuldkomne Orden og Renlighed, hvis Aanden (f. Eks. Gæstfriheden) ikke er i Orden 
 Vi har det godt her, Manse er paa Stranden meget ofte; i Forgaars skød han for 71 Kr, d.v.s. godt 50 Kr. i ren Indtægt. (Patroner er saa dyre) 
 X Bodild kalder ham jo simpelt hen doven.
 [Skrevet på hovedet på s. 2:]
 jeg vil ikke begynde paa et nyt Ark og skal ogsaa gøres i Stand nu; jeg skal have en Elev. Hvor Solen dog varmer godt nu; den hjælper paa Brændselet. Hils Axel saa mange Gange ogsaa lille
 [Skrevet langs venstre margen på s. 2:]
 Marie og skriv snart. Kærlige Hilsner din Junge.</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.