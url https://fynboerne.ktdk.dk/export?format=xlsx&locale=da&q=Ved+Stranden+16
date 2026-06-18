--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -3,286 +3,274 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="258" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="265" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1929-02-20</t>
+    <t>1885-05-14</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
-    <t>Andreas Warberg</t>
+    <t>Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>- Algren Petersen
+Alfred Eckardt
+Adolph Larsen
+Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Langtved ligger mellem Kerteminde og Nyborg. Det er uvist, hvilken Laurits, der er tale om.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek</t>
+  </si>
+  <si>
+    <t>Johannes Larsen skal prøve, om han kan få fri til sølvbrylluppet. Han er blevet kammerformand og har ansvar for, at der er orden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mtVz</t>
+  </si>
+  <si>
+    <t>[Skrevet på tværs]
+Vi solgte nu de gamle Faar og de vejede til 70 Kr og byttede med et dejligt Vædderlam.
+Torsdag Aften
+Kjære Johannes!
+Tak for dit Brev du kan rigtignok tro vi blev glade ved saa hurtig at høre fra dig, men længes umaadelig efter at høre nærmere om hvordan du synes om din Tilværelse. Kammerformand, skete det ved Lodtrækning? Laurits har forklaret, at det er slet ikke saa rart, for han skal svare til at hver Ting er paa sin Plads i [Kammeret]
+Ja kjære Johannes saa slap du dog ikke for Ansvar; men det skal du ikke være kjed af, vær tro i din Gjerning mit Barn, saa skal det gaa Dig vel. Gud give dig Helbred saa gaar det nok altsammen.
+Nu kan du nok tænke vi nyder ikke et Maaltid uden jeg tænker hvad faar Johannes? Fortæl os dog alt muligt hvem du bor sammen med om der er nogen imellem du kan have Glæde af at omgaaes eller det er [Hemmeligheder], hvor meget Frihed, har I og hvad lærer I glemmer ikke noget hører du Johannes; Troer du det er muligt du kan faa Lov at komme til Sølvbrylluppet spørg derom i Tide, Faer har sagt han vil skrive en Seddel du kan fremvise. Ialfald sees vi jo da i Kjøbenhavn
+Vi ere alle raske i morgen skal vi sende Penge; den syge Graagaas er kommen sig den ligger længe i Stranden iaftes maatte Adolph have en Dreng med udenom dem for de vil ikke lystre hans Fløjten den store vil ingen Orm spise; den lille blev stækket imorges af Algren med den gode Saks den fløj nemlig over flere Gange og stak til Søen. Nu kom vi fra Stranden alt Høet er i Stok og Engen i Langtved slaaet. Hils dog Alfred jeg skal snart skrive – du maa endelig lade mig faa Brev Søndag Kjærlig Hilsen fra din Moder</t>
+  </si>
+  <si>
+    <t>Den grønne Pære</t>
+  </si>
+  <si>
+    <t>Tidsskrift</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Johannes Jørgensen
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Omslag
+S. 2 blank
+S. 3-4: Kære Læser. Skribent: Genius
+S. 5-7: Til den danske Kvinde! Skribent: H. og I. 
+S. 8-16: Pas på Børnene! Skribent: C. Binnerup
+S. 17: Storkens Hjemkomst. Skribent: Ellen Warberg. Tegning: Alhed Warberg
+S. 18-20: Literatur. P. Konvel: "En modig Handling". Skribent: D.B.
+S. 21: To Digte oversatte fra tysk af C. Binnerup
+S. 22: Vittighed. Tegning af Ellen Warberg</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/m5DIwCRs</t>
+  </si>
+  <si>
+    <t>1888-04-17</t>
+  </si>
+  <si>
+    <t>Romsø</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Adolph Larsen
+Augusta  Larsen
+Georg Larsen
+Jacob Larsen
+Laurits  Larsen
+Vilhelm Larsen
+Clara Lindberg
+Niels Mollerup
+Arent Roed</t>
+  </si>
+  <si>
+    <t>"Saxo", København, NPRF, dampskib.1866 Bygget på Burmaister &amp;amp; Wain, Kbh. Bygget til fart Kbh - provinsen. 1885 hjemsted Kolding. 1906 Ophugget, slettet af register (arkiv.dk)
+"Addy" er et af IA Larsens sejlskibe.
+Charpi = linnedtrevler til sårforbinding (Den Store Danske)
+Det er usikkert hvilken Becher, der er tale om.</t>
+  </si>
+  <si>
+    <t>Der er tyk is ved Kerteminde, og "Addy" måtte vende om. Laurits Larsen (fætter) har endnu ikke fået en læreplads. Den grå and har lagt sig på æg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bIR9</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 17 1888
+Kjæreste Johannes!
+Tak for dit Brev, Skoene kom straks til Skomageren jeg venter dem i morgen
+vi ventede Brev fra dig i flere Dage derfor skrev jeg ikke i Søndags vi fik først dit Brev iaftes Mandag, det var dog en forfærdelig Tid, havde du godt Rejseselskab? Her ere vi alle raske Farmor er oppe hele Dagen – og befinder sig vel, igaar var hun 83 Aar – alle Børnene vare henne at lykønske [papir mangler] her var ogsaa Brev fra Augus[ta] [papir mangler] Jakob Larsen som har solgt [papir mangler] lejet sig en Lejlighed i Nørr[papir mangler] i Sommer og vil da see sig [papir mangler] noget for leve stille kan [papir mangler] vi skrev efter ham maaske [papir mangler] nu kommer herover Laurits Lars[papir mangler] endnu ingen Plads [papir mangler] [isen] ligger her endnu somme Dage med en stor Rende andre tæt lukket forleden Aften brød Dampskibet ”Saxo” igjennem, vi kunde høre Isen knage fra Landevejen, men den lukkede sig straks igaar kom Faer ind og meldte ”Addy” gaar heruden for i en Fart kom vi ned men den maatte kjønt vende om og gaa nordpaa igjen nu veed vi ikke hvor den ligger maaske ved Romsø hver Morgen tænker vi mon dog ikke Isen er borte nej det samme Syn møder os
+lille Stranden er aaben og der boltrer Ænderne [papir mangler] du tro Graagaasen har ikke været [papir mangler] i flere Dage, dog holder den sig [papir mangler] til Flokken igaar kom Drengene hjem [papir mangler] len og fodrede den med Hvedebrød [papir mangler] den var slet ikke sulten der maa være [papir mangler] Næring hvor var den dog smuk [papir mangler] har den ogsaa gjort Besøg, den graa And lagde sig paa Æg i Søndags saa de andre vil vel snart følge efter 
+Adolph har faaet Lov at kjøbe [papir mangler] en Hane hos Slagter Rod, [papir mangler]
+kommer den allestørste Glæde for hver
+Kanariehunnen har begyndt at bygge Rede oppe hos Fuglene nu er der lagt Chapi og Straa op saa der bliver en farlig Komers med Drengene om den nu parrer sig med en Stillids
+Plankeværket pyntede meget paa Haven nu skal Becker hjælpe mig med at ordne det vigtigste kommer nu Solen saa skal Foraaret snart sejre jeg troer den Kulde her er komme ind fra Isen.
+Johannes du gjorde [papir mangler] glad med den Meddelse a[papir mangler] er flittig ja hold dog ud [papir mangler] Barn den Tid du er der[ovre] [for]tæl mig nu i tide hvorlænge [du ] bliver om Skolen holder op til Maj jeg sender en Pose med Skoene og [papir mangler] dig da at sende alt dit snavsede [papir mangler] ligestraks da vi skal vadske først i næste Uge – og lad mig saa høre hvad vi skal sende Dig af Tøj
+Nu kom her Fremmede saa kun Lev vel og Gud bevare dig og styrke dig til din Gjerning
+hils Alle husk det er Mollerup Fødselsdag den 20 April og gaa nu ud at besøge Fru Lindberg inden du rejser herhjem – Din trofaste Moder
+hils Alle</t>
+  </si>
+  <si>
+    <t>1900-01-14</t>
+  </si>
+  <si>
+    <t>Jeppe Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Kærbyhus Ladegård</t>
+  </si>
+  <si>
+    <t>Ditlevslyst pr. Korinth</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Johannes Larsen
+Vilhelmine  Larsen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem R. Pedersen var. 
+"Den, der ved Sessionen trækker Frilod, ansættes strax ved Forstærkningen, hvorved han bliver staaende i Fastmandsclassen i 16 Aar og siden i Reserveclassen indtil det fyldte 45de Aar. SchousForordn.1842.593." 
+Fra Supplement til ODS (ordbog over det danske sprog).
+I.A. og Vilhelmine Larsen var i alvorlige økonomiske problemer de sidste mange år af deres liv. 
+Hjelm: skur til opbevaring af hø, indhøstet korn, halm olgn., i sin simpleste form bestaaende af et paa fire stolper anbragt, løst tag, som sættes over korn- ell. høstak paa marken; landbr. nu især om kornlade af tømmer (bræddelade). ODS: Hjælm.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0090</t>
+  </si>
+  <si>
+    <t>I.A. Larsen kan ikke undvære penge til sønnen. Adolph har trukket frilod, og det er herligt, at han slipper for dette vinterophold. 
+Johannes er ikke kommet endnu, men han kommer måske til jagten. 
+Hveden er i hus, og havren skal høstes næste dag. Høet er ikke slået endnu. 
+Med Guds hjælp bliver alt nok godt igen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6J5k</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Forstkandidat
+Hr. Vilhelm Larsen,
+Ditlevslyst
+pr. Korinth.
+[Håndskrevet på kuvertens bagside:]
+Afs. I.A. Larsen. Kærbyhus Ladegaard pr. Kerteminde.
+Poststempel
+[I brevet:]
+Kærbyhus Ladegaard
+Kjære Vilhelm!
+Vi venter forgjæves paa Brev fra Dig men nu fortalte R Pedersen at den 7 skulde I indkaldes saa maa jeg nok til det Penge kan vi ingen undvære min Ven for der er altfor stor Brug for dem, - og saa haaber vi paa at Du nok klarer Dig. Adolph var hjemme i Søndags og han [oven over linien skrevet ”han”] fik sig en Frilod var det ikke herligt. han var meget glad kan Du tro; han havde gaaet hen at for at kjøbe sig en Frilod om han ikke havde trukken fri saa den Udgift sparer vi da. Underkorporalprøven faldt ikke ud til hans Fordel Geografi og Historie slog ham ned – De andre mente det var for tillagte; men Adolph sagde Nej: En af Sersjanterne sagde ”ja” der er jo nogen der er for kloge - . Naa vi kan jo være glade at han slap for det Vinterophold; han saa ellers saa godt ud og var saa glad. Johannes er endnu ikke kommen tilbage og vi hører intet derfra saa de kommer maaske nu til Jagten, her er mange Høns i Aar. Vores Høst er fremmet saameget, at Hveden er i Hus og Bygget lige til at kjøre sammen, Havren skal høstes i Morgen og saa er der en Dags Arbejde til med Maskinen, Høet staar i Hjelmen og det paa Stranden er ikke slaaet endnu, men det naaes vel altsammen; med Guds Hjælp bliver nok alt godt igjen for vi to gamle Forældre som kun har Eders Vel for Øje og har arbejdet saa trolig med hinanden, det maa lykkes – det er min faste Tro! 
+Naa min kjære Søn lev nu vel i den kommende Tid gid at du ogsaa maa faa godt Vejr at du maa faa gode Quarterer ønsker jeg af mit ganske Hjærte, men skriv os til saa ofte du kan: hører Du det er os saa stor en Glæde at høre fra Eder. Kjærlig Hilsen fra os alle – 
+Din Fader.</t>
+  </si>
+  <si>
+    <t>1901-10-17 - 1902-11</t>
+  </si>
+  <si>
+    <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
-  </si>
-[...183 lines deleted...]
-    <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
 Thora  Branner
 Thomas Bredsdorff
 Frederik Briand de Crèvecoeur
 Johannes Nicolaus Brønsted
 Christian Caspersen
 Johanne Caspersen
 Poul Caspersen
 Holger Drachmann
 Betty  Ejlskov
@@ -330,393 +318,872 @@
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
 Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
+    <t>1906-10-23</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Vilhelm -
+Laurentius Allerup
+Wilhelmine Berg
+Niels Hansen
+Amanda Heinesen
+Andreas Larsen
+Johan Larsen
+Christian Møller, maler
+Karl Schou
+Marie Schou
+Peter Sus
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Alhed er i Malmø hos sin søster, Ingeborg Astrid Goldschmidt (f. Warberg), som skal føde barn nummer to.
+Torsken og Tante Mis: Tante Mis (Wilhelmine Brandstrup), som drev pensionat på Gothersgade i København, har bedt Johannes Larsen sende torsk til hende en gang ugentligt. 
+Lundsgaard: Gartner Allerup arbejdede på herregården Lundsgaard lige udenfor Kerteminde.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens søn har været vågen om natten, fordi han havde bidt sig i kinden.
+Han har indrammet akvareller og havde brug for gode råd, så han hentede Fritz Syberg (Baronen). 
+Der er mange gæs og ænder ved stranden, og Larsen har skudt en andrik.
+Børnene har moret sig med at sige Onkel Røv mv. ved bordet.
+Det er ikke muligt for Johannes Larsen at skaffe Tante Mis (Wilhelmine Brandstrup) ordentlige torsk.
+Larsen har snart opgivet tanken om, at barnet bliver født, mens Alhed er på besøg (hos sin søster).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/cGG0</t>
+  </si>
+  <si>
+    <t>Kjerteminde 23 Octbr 1906.
+Kæreste Alhed!
+Jeg havde en meget urolig Nat med Lysse, han vækkede mig første Gang Kl. 11 og 3die Gang Kl. lidt før 1 hver Gang grædende, det gjorde saa ondt i hans Læbe, han laa saa en lang Tid hos mig og var meget urolig men bestemte sig tilsidst til at gaa over i sin egen Seng. Det viste sig i Dag at han havde bidt sig i Kinden. Jeg stod op Kl. 6 og gik ud til Stranden da det er Gaasevejr, der var ogsaa en hel Del og Møller, men de var for langt ude. Jeg har virket med Billeder og rammer i Dag til det løb helt rundt for mig, jeg lavede først 8-9 af Mappen til at passe til de smaa Rammer og vilde saa sætte dem i Skitzebogen i Resten, jeg klippede saa ud og det viste sig at der var 16 ligesaa mange som Rammerne, saa saa jeg efter Bunken af Blokbogsbladene og der var nogle og 20 Aquareller. Jeg savner Dig i høj Grad. Jeg gik saa ud efter Baronen og han gik med op og saa paa dem og gav mig nogle Raad. Jeg lovede Allerup i Gaar at komme op i Aften eller en anden Aften, han mente jeg kunde tage Børnene med. Marie var her i Eftermiddag for at høre om jeg saa vilde med i Anledning af at Amanda bliver her et Par Dage saa lovede jeg at gaa med. Da Baronen var gaaet fodrede jeg Ænderne og lukkede de gamle Ænder ind, der har nemlig været Gravænder herude i Strandkanten de sidste Aftner og i Aften da jeg vilde hente min Bøsse for ikke at lægge Vaaben til til Andriken, kom jeg lige tids nok til at høre Møller skyde og se en And drive ind, jeg var en Del, spændt men det var en And. I Aften gik jeg derned efter at have lukket dem ind. Møller var der og længere henne sad der en og skød som han var bestilt for at jage dem væk jeg skød en dejlig fed Andrik der vejer omtrent 2 ¾ Pund bare Du var her til at spise den. Nu har jeg faaet klædt mig om og spist og venter paa Marie, Puf begyndte pludselig ved Bordet at fortælle Uartigheder som Lysse havde sagt i Køkkenet, Lysse exploderede af Grin hver Gang, det var saadan som ”Tante skide” ”Tante Tissehul” ”Onkel Lort” og en hel Del mere, og Onkel Røv suplerede Lysse grinende da Puf var færdig, det var mig umuligt ikke at grine med. Paa Gr. af alt dette har jeg heller ikke i Dag faaet sendt det til Sus, men i Morgen. Apropos. Tante Mis: Torsken her er ret umulig f. T. i Dag havde Vilhelms ingen Ting og Amanda kom med nogle diminutive Torsk blandede med du Rødspætter. Niels Hansen og Ko kom i Dag samt Brev fra Schou, Marie vil skrive til Dig, Schou foreslaar at Du skal besøge dem paa Hjemvejen, hvad der forekommer ret vildt da vi jo snart skal se dem. Jeg har for øvrigt nu opgivet at tro paa at den Unge kommer mens Du er der, men det er jo værst for dem selv. Her har du Schous Brev det kan maaske more Dig at læse det. Mange kærlige Hilsner fra os alle 3.
+Din
+Johannes Larsen.
+P.S.
+Amanda gør rent i Dagligstuen i Dag, hun skurer nu og bliver hos Børnene mens jeg er paa Lundsgaard.</t>
+  </si>
+  <si>
+    <t>1912-12-12</t>
+  </si>
+  <si>
+    <t>Sprogø</t>
+  </si>
+  <si>
+    <t>Hans Andersen
+Eiler Lehn Schiøler
+- Seifert
+Peter Sus</t>
+  </si>
+  <si>
+    <t>Johannes Larsen er på Sprogø for at male. 
+Hovedlag er egentlig remme til hovedtøj til heste.
+Rerhu er formodentlig et dyr; måske en hund.</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har på Sprogø malet på et billede fra Vesterrevet, et fra Fyrbakken og et gårdinteriør. Han har gavn af sit olietøj. Det har været uvejr med storm.
+Søndag malede Larsen på en marine. Der har været en kæntring ved Nordenhus.
+Larsen vil gerne hentes søndag 22. december, og Hans Andersen skal medbringe kasser, søm og snor til malerierne.
+Alhed bør ikke give portrættet fernis, men æggehvide med sukker.
+Til jul eller fødselsdag ønsker Larsen sig Rostrups Danske flora.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7mLu</t>
+  </si>
+  <si>
+    <t>Sprogø 12-12-12.
+Kæreste Alhed!
+Ja i Dag kommer der jo ingen Breve herfra. Jeg var ude i Mrgs. og fik malet et lille Stormvejrsbillede fra Vesterrevet, derimod maatte jeg i Eftermdg holde op inden jeg blev færdig med det jeg begyndte paa i Gaar fra Fyrbanken, det blev for vaadt. Jeg har glimrende Gavn af mit Oljetøj, jeg kunde slet ikke have malet et Billede som det i Formiddags, jeg var bleven gennemblødt inden jeg var naaet derud, nu sad jeg tør og varm i min Tangskasse til jeg var færdig. Det var dejligt at jeg fik min Barberkniv, Skægget var begyndt at genere mig. Du ved vel at det er Post Dag paa Mandag.
+13 Dec.
+I Dag har jeg malet 2 Billeder som der vist ikke er videre ved. Belysningen forandrede sig stadig mere mens jeg malede.
+14 Dec.
+I Formiddags var det ikke til at komme udenfor for Regn og Storm og jeg gav mig saa til at male et Gaardinteriør som jeg blev færdig med ved 3 Tiden, saa klarede det op og Stenene tørrede saa det hele saa meget anderledes at jeg ikke kunde mere. Jeg gik saa en Tur Øen rundt Stormen var bleven helt orkanagtig og Vandet føg og det var meget besværlig at stride sig op mod Vinden, men det saa pragtfuldt ud paa Revene hvor Brændingen blev til hele Skyer. Jeg har nu malet 8 Billeder, det fra i Gaar Eftermiddag er vist ikke saa daarligt som jeg mente i Gaar.
+Søndag 15 Dec.
+I Dag har jeg malet et lille Marinebillede i Formiddags, i Eftermiddag opgav jeg at bestille noget da Vejret var mig for uroligt. Ved 3 Tiden kom her en orkanagtig Byge med Lyn og Torden. Jeg glæder mig vældigt til Posten i Mrg.
+16 Dec.
+I Dag har jeg malet et Marinebillede, da jeg kom hjem havde Fyrmesteren været her og sagt at Du havde ringet mig op, jeg var saa deroppe, meget spændt paa hvad der kunde være i Vejen men saa var det jo bare at Du havde været bange for at jeg skulde være til Stranding. Her har ikke været nogen Stranding, men Fyrmesteren sagde at en Galease var kæntret udfor Nordenhus i den stærke Byge i Gaar Eftermiddags. Nu kom Posten med Dit Brev og 4 Pakker Aviser og Brev fra Sus og Lehn Schiøler. Nu vil jeg skrive noget op som Du maa huske: Jeg mener at det er bedst at Hans Andersen henter mig paa Søndag 22. Han maa tage et Par Malerikasser med til Billederne og en Pakke smaa Søm af dem jeg bruger til at slaa Lærred paa Blendrammer med. Jeg vil saa slaa de vaadeste Billeder op indvendigt i Kasserne. De andre kan vel sidde paa Blendrammerne og bindes sammen 2 og 2 med Propper imellem; dertil maa jeg have nogle ¾ eller Tommesøm og altsaa noget Hovedlag eller Sækkebaand eller lignende
+Altsaa: Pakke smaa Søm
+Tommesøm (ca 50)
+Snor. 
+Nu kan jeg faa Post i Mrg eller Overmorgen naar unge Seifert kommer og saa er det vel forbi, men saa er vi jo ogsaa lige ved Søndag. Jeg glæder mig til at komme hjem, men her er for Resten rart at være, jeg har det godt og jeg synes det gaar godt for mig at male, selv om jeg kun betragter det jeg maler som forberende Øvelser, til det der skal komme.
+Jeg tror ikke Du skal give det Portræt Retouchefernis, det er noget ækelt Kram, men Du kan give det Æggehvide, med lidt Sukker i, med en blød Svamp, jeg kan forestille mig at det maa være bedre med Onkel Syberg siden Du tænkte paa at tage derud. Jeg var ellers efter Dit sidste Brev, nærmest forberedt paa at han skulde være død. 
+Det er morsomt at Rerhu er kommen, jeg glæder mig til at se den. Nu maa jeg vist slutte for Posten vil gerne tidlig af Sted han er bange for at Vejret skal blive værre. 
+Mange kærlige Hilsner
+Din
+Johannes Larsen. 
+Jeg ønsker mig til Jul eller Fødselsdag: Den ny Udgave af Rostrups ”Danske Flora” samt det tilsvarende Bind med blomsterløse Planter.
+Min Adresse er
+Sprogø
+pr. Korsør
+JL.</t>
+  </si>
+  <si>
+    <t>1913-08-02</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Sverige
+Ädelfors St.</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, visedigter
+Thora  Branner
+Wilhelm Branner
+Else Birgitte Brønsted
+Louise Brønsted
+- Carlsen
+Andrew Carnegie
+Maurice Chevillard
+Grethe Jungstedt
+Carl Petersen, arkitekt
+Ellen  Sawyer
+- Sims
+- Thalbitzer</t>
+  </si>
+  <si>
+    <t>Madien er muligvis Louise Brønsted.
+Det vides ikke, hvem Ingeborg var. 
+I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
+Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
+  </si>
+  <si>
+    <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
+Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
+Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
+Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/0rHr</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+Fru Astrid Goldschmidt
+p.t. Skirö Prästgård
+Ädelfors St.
+Småland
+Sverige
+[I højre hjørne er skrevet et regnestykke:] 125
+160
+---
+285
+[På kuvertens bagside:]
+Poststempel
+[I brevet:]
+Lørdag d. 2den
+Kære Astrid!
+Jeg var begyndt at blive bange Du ikke havde faaet mit Kort; rart endelig at høre igen fra Dig og saa gode Meddelelser, der maa jo være henrivende trods Væggetøj. – Grethe kom i Torsdags og samme Aften var vi inde ved Nyhavn at tage Afsked med Madiens, der Kl. 8 drog af i en lille beskidt Nøddeskal, der hedder ”Broge”! – Men en dejlig varm stille Nat har de haft, Børnene var henrykte, Kl. 4 om Morgenen kunde de være paa Anholt; bor 14 Dage hos en Fisker Carlsen – hvis Du vil skrive; have to Sovekamre og en stor Stue; et Kvarter fra Stranden men ”Ørkenen” - lige udenfor deres Dør. Branners sejler derfra i Aften. Elle blev i Birkerød et Par Dage hos Ingeborg og lille Else, til Thalbitzers kommer vist i Morgen og de [skrevet oven over linjen ”de”] boer der en Uge. Paa Mandag kommer Elle her nogle Dage, det glæder jeg mig meget til. Herfra vil hun til Snøde. I Dag har jeg begyndt paa Fransk med Grethe, hun er vældig lærenem, jeg skal nok faae hende lært paa de 3 Uger; det morer mig at opfriske Sproget. Vi har en vældig Varme stadig væk, godt for Høsten. Grethe skal i Morgen besøge Mr. Carnegie paa d’Angleterre; han er ven af Mr. Sims. – Vi har to Gange set Flyveren lige over at gøre sine vidunderlige Kunster Franskmanden Chevillard, Kbh. er begejstret som aldrig før. I Aftes var vi i Paladsteatret, skal i Tivoli en Gang og meget andet, Musèer især. – Grethe er rigtig rar og sød og snaksom. Forleden Aften var jeg i Valby, Ludvig og hans Kæreste var der, blev gjort Stads af, fint Aftenbord med Vin og Dessert, Berta saa elskværdig mod deres Ludvig er dog uhyre begavet og ved alt om alt! Synd han spilder den Begavelse! Nu er der vist ikke mere! Jo endelig i Gaar var Arkitekten her med Tegningen til vort Hus, det bliver dejligt, i en Etage altsammen , ingen Loftsplade næsten, store Stuer stor Trappe og Dør til Haven fra Spisestuen Grethe eget Værelse under Altan!! Hun er henrykt! – Tusind kærlige Hilsener lille Putte til Dig og de smaa! Jeg behøver vel ikke at være bange for Søen!
+Bedstemor.</t>
+  </si>
+  <si>
+    <t>1914-10-20</t>
+  </si>
+  <si>
+    <t>Hverringe Gods
+Romsø
+Kerteminde
+Bøgebjerg, 5390 Martofte</t>
+  </si>
+  <si>
+    <t>Christian Valdemar Krarup
+Jeppe Andreas Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>1 tønde hartkorn = 139 l = ca. 100 kg. 
+Hverringe Gods ligger nord for Kerteminde i Viby Sogn. Hovedbygningen er opført i 1790. Hverringe Gods er på 1655 hektar med gårdene Brolykke og Bøgebjerg. Oprindelig var Hverringe en skovgård beliggende ved de store skove, der lå ud til kysten. I 1607 opkøbte Hverringes ejer øen Romsø og et stort stykke kystskovbælte af kongen og derved blev godsets jordlod et meget langstrakt kystvendt område. Ud over landbrug og skovbrug er godsets forretningsområder i dag boligudlejning og jagt. Desuden driver godset Romsøbåden, der hele sommeren sejler turister fra Kerteminde til Romsø. Overnatning på øen er ikke tilladt. Desuden er en 5-stjernet campingplads i godsets regi.
+Ejer er Alexander Iuel, greve.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv (i kopi)</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har indløst et pantebrev, som Hverringe Gods har haft i faderens virksomhed</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v0lv</t>
+  </si>
+  <si>
+    <t>Af Stamhuset Hverringes Godskontor har underskrevne Kunstmaler Johannes Larsen i Dag erholdt udlånt den af Købmand I.A. Larsen i Kerteminde under 15. Juni 1895 til det med Stamhuset Hverringe forbundne Juelske Fideicommis udstedte og den 26. Juni 1895 tinglyste Panteobligation, lydende paa 8000 Kr., til foranstaltende Udslettelse af Afdrag 3500 Kr. og Tinglæsning af Relaxation af Panteretten i Matr. No 6 (Haven ved Stranden) med Hartkorn 1 3/4 Td.
+Kerteminde den 1. September 1914.
+Johannes Larsen. 
+vend
+Den foran nævnte Panteobligation er den 14de dennes modtaget tilbage fra By- og Herredfoged[ulæselig] i Kjerteminde.
+Hverringe Godskontor
+pr. Kerteminde 
+den 20 - October 1914.
+Krarup.</t>
+  </si>
+  <si>
+    <t>1916-05-17</t>
+  </si>
+  <si>
+    <t>Elise Hansen</t>
+  </si>
+  <si>
+    <t>Peter Hansen</t>
+  </si>
+  <si>
+    <t>Ausa -
+Magdalene -
+Ragna - 
+Dorthea Birkholm
+-  Dahl
+- Hansen, Doktor
+Johannes V. Jensen
+-  Kuhr
+Elena Larsen
+Karl Madsen
+Gustav Philipsen</t>
+  </si>
+  <si>
+    <t>Faaborg Museum, Peter Hansens arkiv</t>
+  </si>
+  <si>
+    <t>Elise fortæller om en fin konfirmation, hun har deltaget i, det fremgår ikke hos hvem. Hun glæder sig meget til at komme til Faaborg og se på huset.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IJg3</t>
+  </si>
+  <si>
+    <t>17/5 16.
+Kære Per !
+Du kan rigtignok tro, at jeg var til Konfirmation og "rout" i min vildeste Stads og med Kajs V[xxx], som han var saa elskværdig at sende mig og endda et Eksemplar til mig selv ogsaa. Jeg rejste derud sammen med Karl Madsen og Gustav Philipsen og forefandt en større Forsamling blandt andre Departementchef Dahls, hvis Kone jeg syntes udmærket godt om. Den alvorlige Del af Festen bestod i at Dr Kuhr spillede nogle Sange paa Klaver, og der blev holdt et Par alvorlige Taler til den unge Dame, derefter blev der atter spillet og sunget og saa kom en staaende Beværtning. Først en varm Ret, som bestod af Tunge med farcerede Oliven og glacerede Kastanjer, og noget mærkeligt Fars sprøjtet ud paa Artiskokbunde, dernæst nogle ubeskrivelige kolde Retter, som var et helt Vidunder baade at se og smage. Der var en meget fiks Ret som bestod af et overskaaret Æg derpaa en Østers og paa den en Trøffel, og det hele indhyllet i en klar Gelé; der var Ænder som ogsaa var gemt under mærkelige Farser; Laks og Humer med Mayonnaise i Former, Sanwich til Maden; Desserter i alle Faconer, Rødvin og Champagne. Vi spiste, hvor vi kunde anbringe os. Dr. Hansen, Magdalene Fru Karl Madsen og jeg sad i et lille Taarnværelse, naar saa Gongonen lød underneden strømmede alle Gæsterne ind i Dagligstuen for at høre paa Taler og Sange for atter at trække sig tilbage med en fyldt Tallerken. Kaffe og Likører i Haven. Det var udmærket arrangeret. Karl Madsens Kone og jeg fulgtes hjem, vi var først en Tur i Esrum saa den blev 9, inden vi var hjemme. Paa din Fødselsdag var vi et lille Selskab her, som du kunde se af det tilsendte Kort med Joh. V. midt i Sundevedsgade. Vi spiste de traditionelle Asparges og havde en stor Kringle paa Bordet; men jeg sad jo og ventede paa, at du skulde ringe; du er da ogsaa en Fjols Per, at du ikke paa saadan en Dag gaar hjem og ser din Post efter. Nu faar Børnene Store Bededagsferie i Morgen, Ausa, Ragna og Bimse skulde saa ud til Raageleje i Mackeprangs Hus. Men deres Stedfader er nylig død, saa hun kan ikke rejse fra Hjem[falmet, ulæseligt] Ragna er syg, og i Aften matte Bims gaa i Seng med Feber 38,7, hun har ondt i Halsen, det kan jo blive, hvad det skal være, nu maa vi se i Morgen om det er gaaet over, eller om det bliver noget alvorligt. Grethe og jeg er bedt til Holte, hvor vi saa skulde ud Fredag, Lørdag pg Søndag, men nu ved jeg ikke, hvad det bliver til. Saa nu har du vist ikke Tid til at læse mere, Mange Hilsener fra os alle. din hengivne
+Elise.
+1ste Bilag
+Jeg glæder mig kolossalt til at komme over og se paa Huset. Jeg haaber, jeg kan laane en Symaskine hos Frk Birkholm. angaaende Madrasserne saa tænkte jeg, at vi kunde bruge Staalspiraler, men hvad der skal pa dem ved jeg ikke men det maa vi jo kunne faa at vide hos Købmanden.
+Jeg tager nogle Tæpper og Lagener med osv Skulde jeg sende det Spillebord, som jeg har købt? Jeg tænker paa, at vi faar egentlig ikke meget Brug for Badekar, thi Børnene gaar jo i Stranden om Sommeren, og man har saadan nogle nemme Indretninger til at Tage Styrtebad med "en Tap" kaldes de, saa jeg synes egentli ikke, du skulde købe den Oon Nu kan jeg ikke bestemt sige, naar jeg kommer, det kommer an paa Gitten, jeg havde ellers tænkt at rejse paa Onsdag, nær det sker jo nu ikke. Hilsen E.</t>
+  </si>
+  <si>
+    <t>1916-07-14</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Christine  Mackie</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Valborg -
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Peter Oluf Brønsted
+Esther Dahlerup
+Ludvig Dahlerup
+- Dahlerup, Fru
+Elisabeth Mackie
+Marie Meyer
+Otto  Meyer
+Sophus  Meyer
+Margrethe -, pige i huset hos Alhed Larsen
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvor Brønsted-parret var henne, mens Alhed Larsen og Christine Mackie passede deres børn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2728</t>
+  </si>
+  <si>
+    <t>Børnene opfører sig eksemplarisk, og de er glade for at bade. I dag spiser de aftensmad ved stranden. Alhed Larsen troede, at Alhed/Lomme Brønsted ville spise med de voksne, men det ville hun ikke. 
+Christine har haft børnene med til kager på hotellet, og de gik selv hjem, da hun mødte bekendte og blev der.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UqQn</t>
+  </si>
+  <si>
+    <t>[Med Christine Mackies skrift:]
+Fredag 14 Juli 1916.
+[Med blyant; ukendt persons skrift:]
+Fra Alhed Larsen?
+Fortsættelsen fra Mornine = Mackie
+[Med pen; Alhed Larsens skrift:]
+Kære søde Lugge!
+Børnene har det udmærket og er forfærdelig søde, ligefrem exemplariske af Opførsel. De kommer og spørger om alt og vi giver jo kun Lov til det mest ufarlige. Jeg indprenter stadig Børnene og alle Husstandens Medlemmer at naar Forældrene er saa langt borte, kan man ikke være for forsigtig. De gaar til Stranden hver Efterm. og er henrykte for at bade. I Dag skal de have Aftensmaden med, Valborg og Margrethe gaar med dem . - Vi har sat et Bord i Gaarden, hvor de spiser i godt Vejr, jeg mente, Lomme skulde spise med de voxne, men hun udbad sig at spise med de andre. I daarligt Vejr spiser de i deres Værelse (det ny Værksted). Nogle Gange har de alle spist inde og da har da siddet aldeles exemplarisk. - Lille Mudi kom jo saa i Onsdags med straalende Ansigt og begejstret Stemme. Hvor er hun bedaarende. Vi haaber, I har en rigtig god Rejse, det bliver forfærdelig sjov at høre om, naar I kommer. Vi bliver her mindst en Dag sammen med jer.
+1000 Hilsner til jer begge. Be
+[Med pen; Christine Mackies skrift:]
+Kære Lugge og Mag!
+Hvor er det storartet at høre, at I har det godt og morer jer - og ikke mindre rart, at vi kan melde alt vel i enhver Henseende, Børnene er fremdeles komplette, og jeg tror, de morer sig udmærket, vi mærker ikke meget til dem i Stuerne, de leger ude omkring, og i Regnvejr er de i deres Værelser. I Aftes havde jeg de store Piger til Kager paa Hotellet, og en Eft. har jeg haft dem alle fire og Drengen i Skoven til Chokolade. I Aftes gik de alene hjem fra Hotellet fordi jeg fandt Selskab dernede, som gærne vilde have mig med i Laget, Dahlerups, Meierne, og Minna kom senere. Vi drak og røg, Kl. 1/2 12 skiltes vi på Hovedtrappen hvorpå Minna og jeg gik lige omkring Haven og ind igen og spiste Smørrebrød. 
+Tusinde Hilsner til jer begge!
+Mornine
+[Med Alhed Larsens skrift:]
+Ligenu kom Dit Kort Tak.</t>
+  </si>
+  <si>
+    <t>1917-06-18</t>
+  </si>
+  <si>
+    <t>Dorthea Birkholm
+Grete Jensen, f. Hansen
+Elena Larsen
+Theodor Philipsen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Elise fortæller om familiens aktiviteter. Det er sommer og varmt. Bimse og Elise har spist frokost med Philipsen. Zahrtmann har det ikke så godt, han er indlagt på Frederiksberg Hospital.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/q0sA</t>
+  </si>
+  <si>
+    <t>Kære Pap
+Vi har det med Varme, naar vi tager ud ad en støvet Køge landevej. Men sidde inde i vore forøvrigt kølige og luftige Stuer en hel Søndag, kan vi dog ikke. Vi cyklede derfor i Gaar ud til en lille komplet landlig Kro, som ligger, lige naar man er kommen gennem Avedøre Fortet. Der var hedt som paa en Stegepande endda selv om vi laa paa en Eng helt nede ved Stranden. Gitten var i Vandet 3 Dage i Træk. Vi var der nemlig paa "Valdemarsdagen" det var Fredag. Lørdag var hun i Holte hos en Skolekammerat, og saa gik hun over og laa hos Ida Lørdag Nat og blev der om Søndagen. Bimse og jeg spiste Frokost med Philipsen paa Skibet i Lørdags (den fine til 1,20) og han var saa glad for os, at vi hver fik 10 Øre i Tilgift. Vi gik op til Olesen og der valgte vi et Straatæppe, som bliver sendt til Faaborg om en Uges tid. Zahrtmann har det ikke ret godt; jeg ringede til Frederiksberg Hospital i Lørdags og fik den Besked at "det gaar nogenlunde, det er ikke saa godt". Det vilde jo ogsaa være mærkeligt, om han i den Alder skulde kunne klare en Operation. Vi glæder os til at se Haven og til at faa Ferie og sejle ud og spise vor Aftensmad paa en eller anden Ø. 
+Det er Glimrende, du har faaet fat paa en Husassistent. Det var aller bedst, om hun forsvinder, naar hun er færdig saa vi ikke skal more hende bagefter som Maren Jensen. 
+Bams er begyndt paa Eksamen, kom hjem nu med 6 i Fysiologi. Pengene fra Grønningen, hvor faar man dem? det er bedst, vi faar dem inden Ferien, ellers forsvinder de maaske lige som Fresken. Jeg korresponderer med Swane for at faa dem efterlyst og gør dem det saa hedt som muligt. 
+Bams og jeg traf forleden Otto Larsen siddende udenfor Palads hotellet, og vi fik os en dejlig Iskaffe. 
+Jeg har faaet Penge fra Nyborg
+Mange kærlige Hilsener
+Din
+Elisa
+Hilsen til Sis og Pjevs, samt Frk. Birkholm.
+18-6-17
+Dine "Aalestangere" blev i Kunstforeningen valgt som Nr. 3 af Bogtrykker Wedege</t>
+  </si>
+  <si>
     <t>Sommer 1918</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Ellen  Sawyer
 Martha -, Stuepige hos Brønsted
 Andreas Warberg</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3827</t>
   </si>
   <si>
     <t>Det er trist, at Laura Warberg har været syg så længe, og at Louise/Lugge Brønsted ikke har vidst det. Louise er dårlig til at vedligeholde brevkommunikationen.
 Louise vil meget gerne have Ellen Sawyer og hendes datter på besøg.
 Johannes Brønsted/Magisteren er ved Refsnæs for at lede efter et sommerlogi.
 Louise har gennemgået børnenes tøj.
 Det var trist, at Astrid/Dis Warberg-Goldschmidt og børnene ikke kom.
 Den 14-årige datter kan ikke alene stå for hus og børn. Børnene er søde, og haven er pæn.
 Laura må hilse Andreas/Dede Warberg og sige tak for hans svar. Vil Laura sælge sin ene obligation? Louise arbejder på at samle sine gældsposter, så det bliver nemmere at overskue økonomien. 
 Johannes fandt ikke et hus, som familien kunne leje i ferien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9VSf</t>
   </si>
   <si>
     <t>Kære Mor! Tænk, at Du har ligget i Sengen og været syg af saadan en ækel Sygdom, som jeg tænker, det maa være, og at det er 14 Dage siden, og jeg ikke har anet det. Dette er ikke en Bebrejdelse, men en Selv-do, for havde jeg selv været noget skrivende, var der ogsaa nok tilfløjet mig nogle Meddelelser fra en eller anden af alle Jer. Men det er nu desværre saadan med mig, at Brevskrivning skal jeg have en ganske særlig Stimulation til, og uagtet jeg ["jeg" overstreget] lige siden vi kom hjem fra Rejsen et Brev til Dig saa at sige daglig har staaet paa min Liste over Ting, der skulde gøres, og uagtet jeg har trængt meget til Samkvem med alle fra Kerteminde, be[ulæseligt] altsaa endnu denne [ulæseligt ord] i Form af Dit Brev. Først nu som Svar paa Dine Meddelelser om Elle og Grete; vi har rigtignok ganske bestemt regnet med et Besøg af Elle i Ferien, og vil meget gerne have have baade hende og Grete enten sammen eller hver for sig; og det maa sikkert kunne lade sig gøre tiltrods for vores Plan om et 14 Dages Vandophold, som Magisteren for Øjeblikket er ude at arrangere for os i Refsnæsegnen; holde Hus selv, ingen Pige med, andet har vi ikke Raad til, men det gaar ogsaa nok, naar vi laver det hele primitivt, og Børnene er saa sore og flinke nu, og navnlig Bes et Vidunder af Iver og Hjælpsomhed til alt husligt. Disse Dage Magisteren har været borte, har jeg benyttet til Eftersyn af Børnegarderoben, der er ret omfangsrig efterhaanden, og i det hele taget, som Du antyder, repræsenterer en alsidig Vedligeholdelse af de 4 et ret stort Energiforbrug fra min Side, navnlig under de nuværende Tyendeforhold - uden at jeg dog sædvanligvis opfatter dette som "Travlhed" eller andet af det Onde; det er jo nu engang mit Embede. - Det var en stor Skuffelse for os alle, at Dis og Børnene ikke kom; sig til hende, at mit lille aabne Brevkort, som hun maaske ikke engang fik nærmest var tænkt som en Appel til Alfred; mon de dog ikke kan komme her en Dagstid i det mindste paa Tilbagerejsen. Hvad vores Kertemindebesøg angaar, saa haaber jeg rigtignok meget paa, at det kan gennemføres, men naar? og hvorledes? Til den fjortenaarige, hvor relativt flink hun end er, kan jeg fornuftigvis ikke betro Bestyrelsen af Børn og Hus; dette er først efterhaanden gaaet op for mig i min Forvænthed med Marta. - Jeg har endnu ikke faaet meddelt, hvor de plejer at være den første Passus i Børneferien, at vi har det alle godt, ja udmærket. Vi nyder det dejlige Vejr, og alle Børnene er søde og fulde af glad Forventning om Strandopholdet. Hrpeter bliver meget stor, er nu klippet som Dreng og ser meget mandig ud. Else er saa sød, at det er Synd og Skam, ingen af jer ser hende. Hun og "Pe'er" holder trofast sammen, og ogsaa de to store er udmærkede Venner. Der hersker i Almindelighed stor Offervillighed med at "hjælpe til", dog er Lomme den mest beherskede i saa Henseende, og foretrækker i Reglen at spille, male el. lign. hvad jeg egentlig aldrig fortænker hende i. Haven har været pragtfuld, og er det egentlig endnu, trods Tørken; vi har een Gang faaet en dejlig Regn, som hjalp godt paa Jordbærrene og alt det andet. Hækken uden for Huset er ryddet væk, her er dejlige Pladser uden for nu; jeg sidder her i Øjeblikket og skriver, det er en vidunderlig Aften. Jeg har badet alle 4 paa Græsplænen lige før deres Sengetid; om lidt skal jeg selv ned og have en Dukkert. Med Selskabelighed har vi det som sædvanligt; vi ser af og til vores Venner, navnlig om Søndagen, men ingen større Festligheder. Vi er en Del optagne af en "Ordning" af mine Pengeforhold, som bestaar i at faa min løse Gæld samlet paa en Haand; hvis Dede kommer, saa tak ham for hans hurtige og klare Svar og Raad og Tilsagn; det sidste faar vi maaske ikke Brug for. Vi har vist før spurgt Dig, om Du havde noget imod at sælge den ene Obligation, saa vi kunde udbetale de 1500 Kr. ogsaa, men der var vist en Vanskelighed, noget med Udtrækning? men kunde vi ikke tage den Forpligtelse paa os? Du maa ikke tro, vi sidder daarligt i det, dette er gammel Gæld, som kun er flyttet med fra daarligere Tider, og paa Huset skylder vi kun 1000 ialt, naar vi regner Dine 1500 med, det giver jo kun en meget lille Husleje, og som Aktier er det ganske sikkert adskillig mere værd, selv om der ikke kan laanes mere paa det. Dette nu altsaa en Forespørgsel, men synes Du og Dine Raadgivere ikke om det, saa lader vi det falde [fire overstregede ord]. Vi kan faa et Laan i Landmandsbanken, mod Kaution af 2 paalidelige Mand, som vi nok tænker at kunne finde; det bliver rart at faa den løse Gæld samlet, saa vi ved, hvad vi har; det er næsten umuligt at være økonomisk paa den anden Maade. Jeg er stolt over, at vi har brugt saa lidt i den Maaned, jeg selv har lavet Mad og staaet for det hele, og Marta var dog meget sparsommelig. - Ja, det evige økonomiske Spørgsmaal. 
 Nu er det forresten næsten helt mørkt, venter Mg. i Aften eller i Morgen Formiddag, og skal saa tilføje Resultatet af hans Eftersøgning. 
 Mandag.
 Mg kom først hjem i Aftes, og havde intet fundet. Nu er vi altsaa lige vidt. Nærmere, naar vi har bestemt noget. I hvert Fald maa vi hos Elle og Grete, det staar først.
 Mange Hilsner. 
 Jeg haaber, snart at høre, at du er helt rask. Lugge</t>
   </si>
   <si>
+    <t> 3. jun. 1921</t>
+  </si>
+  <si>
+    <t>Achton Friis</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/AOsMo2Nd</t>
+  </si>
+  <si>
+    <t>1921 Rylen efterårstur - udateret oversigt over fugle og øer</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Achton Friis
+Jeppe Larsen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de Sydfynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/OB0G3oj0</t>
+  </si>
+  <si>
+    <t>16. maj. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/sNDCWlyG</t>
+  </si>
+  <si>
     <t>17. maj. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/gwgJwsq3</t>
   </si>
   <si>
+    <t>19. maj. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/uOYOQKzi</t>
+  </si>
+  <si>
+    <t> 9. jun. 1922</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/X9r0Y0yd</t>
+  </si>
+  <si>
+    <t>16. jun. 1922</t>
+  </si>
+  <si>
+    <t>Søren Krage</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gtk3gsNP</t>
+  </si>
+  <si>
+    <t>18. jun. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/5xkkBUCy</t>
+  </si>
+  <si>
+    <t> 5. sep. 1922</t>
+  </si>
+  <si>
+    <t>Achton Friis
+- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/xTjhgohS</t>
+  </si>
+  <si>
+    <t> 8. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/8NOdIY94</t>
+  </si>
+  <si>
+    <t>10. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/SO734tro</t>
+  </si>
+  <si>
+    <t>12. sep. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/Swou2Xmq</t>
+  </si>
+  <si>
+    <t>22. sep. 1922</t>
+  </si>
+  <si>
+    <t>- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/1xbJiDh5</t>
+  </si>
+  <si>
+    <t> 2. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/AP4kFsI0</t>
+  </si>
+  <si>
+    <t> 3. okt. 1922</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/XQrDomK0</t>
+  </si>
+  <si>
+    <t> 4. maj. 1923</t>
+  </si>
+  <si>
+    <t>Knud Kyhn</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/mkg3nWI5</t>
+  </si>
+  <si>
+    <t> 5. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/9sJZVvFn</t>
+  </si>
+  <si>
+    <t>27. maj. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/IUcuS1ie</t>
+  </si>
+  <si>
     <t>29. maj. 1923</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/CRiCiXSF</t>
+  </si>
+  <si>
+    <t> 2. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/4G53wVLj</t>
+  </si>
+  <si>
+    <t>18. jun. 1923</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/fydly3mL</t>
+  </si>
+  <si>
+    <t>16. jul. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/joeE40wD</t>
   </si>
   <si>
     <t>21. jul. 1924</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/zL57Fkpi</t>
-  </si>
-[...118 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/11FIskzM</t>
   </si>
   <si>
     <t>22. jul. 1924</t>
   </si>
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til Limfjorden.
 Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne
 Bemærk at listen over de gamle latinske artsbetegnelser over fugle fortsættes i denne del af dagbogen (af kopieringshensyn er notaterne medtaget)
 Særligt de sidste sider af dagbogen har tegninger fra udvalgte steder</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/r5GKNbIq</t>
   </si>
   <si>
+    <t>16. aug. 1924</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til øerne i Kattegat.
+Rejsens formål er indsamling af materiale til Acton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/tKAKXG91</t>
+  </si>
+  <si>
     <t>26. aug. 1924</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/ffp8K5lz</t>
   </si>
   <si>
-    <t>14. jul. 1925</t>
-[...23 lines deleted...]
-  <si>
     <t>1925-02-02</t>
   </si>
   <si>
     <t>Albert Repholtz</t>
-  </si>
-[...1 lines deleted...]
-    <t>København</t>
   </si>
   <si>
     <t>Andreas Høst
 - Lind</t>
   </si>
   <si>
     <t>Albert Repholtz, som var Selskabet for Grafisk Kunsts stifter og formand, og Johannes Larsen forhandlede en tid om køb af større partier træsnit. Repholtz døde 5/3 1928, og forhandlingerne fortsatte derefter med andre bestyrelsesmedlemmer.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Selskabet for Grafisk Kunst vil kunne betale 5-6000 for et stort grafisk blad af svanerne ved Filsø. Selskabet har før købt tryk af Ederfugle ved Stranden, og de vil nu give den dobbelte pris for 370 tryk. Høst &amp;amp; Søn sælger desuden også tryk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5HTI</t>
   </si>
   <si>
     <t>[Fortrykt:]
 SELSKABET
 FOR GRAFISK KUNST 
 [Selskabets logo]
 MEDDELELSE
 FRA 
 FORMANDEN
 D. 19
 [Håndskrevet:]
 2/2 1925 Classens Vej 3 IV Ø
 Kære Hr. Johannes Larsen!
 Foranlediget ved Deres Henvendelse til Selskabets Kasserer, Hr. Boghandler Lind, skal jeg, i Tilslutning til mit sidste Brev til Dem herved meddele, at vi antagelig vil kunne [ordet ”kunne” indsat over linjen] gaa op til 5 à 6000 Kr. for et saadant stort og repræsentativt Blad af Dem; dog maatte selvfølgelig Motivet dertil forud aftales nærmere. Hvis De f. Ex. kunde tænke Dem at vælge Svaneflokken paa Filsø til Sujet og – i Henhold til Deres Udtalelser til Hr. Lind – omforme det noget, bl.a. af Hensyn til Formatet, vilde jeg foreslaa, at De, naar Tiden kom, sender os et løst Rids af, hvad De tænker Dem at fremstille. Personlig vilde jeg sætte stor Pris paa, om de to særligt smukke Momenter: Svanen, som basker op fra Vandet og de bortflyvende Svaner i Luften foroven til venstre, kom med.
 [der er lavet nogle beregninger med blyant øverst på papiret]
 Bladet behøvede ikke at foreligge færdigt før i 1927, saa at det altsaa ikke nødvendigvis skulde udføres i Aar. Hvis De vilde regne med det dobbelte af, hvad vi gav for Ederfuglene, altsaa denne Gang 4000 Kr for Pladen og 1600 for Trykningen (370 [370 er med blyant rettet til 670] Exemplarer til os og 30 til Dem selv) synes jeg ogsaa, at De maatte kunne gøre et saadant stort og repræsentativt Blad, som jeg har tænkt mig, og som Bestyrelsen nu har givet mig Bemyndigelse til at forhandle med Dem om. [Tallene 700 2000 1400 og 600 er skrevet ind over og under linjen med blyant]
 For at berolige dem med Hensyn til Salget af Bladet ”Ederfugle ved Stranden”, skal jeg meddele, at der kun er givet Høst &amp;amp; Søn ca 18 Exemplarer til Forhandling. Et Exemplar blev ødelagt af Postvæsenet, De fik et udleveret, ca. 20 mere gik til Bestyrelsen, Kasserer, Revisor, Arkiv og Presse m.m. Friexemplarerne til Pressen faar her og i Provinserne foranlediger megen Omtale af Dem som Grafiker, hvad der sikkert vil komme Dem [resten af brevet mangler]</t>
   </si>
   <si>
-    <t>1917-06-18</t>
-[...8 lines deleted...]
-    <t>Dorthea Birkholm
+    <t> 6. jul. 1925</t>
+  </si>
+  <si>
+    <t>Eiler Lehn Schiøler
+John Møller
+Aage Nissen
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/jAafo5Ej</t>
+  </si>
+  <si>
+    <t>14. jul. 1925</t>
+  </si>
+  <si>
+    <t>Eiler Lehn Schiøler
+John Møller
+Johannes Poulsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/gg0Kq5xx</t>
+  </si>
+  <si>
+    <t> 7. aug. 1925</t>
+  </si>
+  <si>
+    <t>Johannes Brummerstedt
+Eiler Lehn Schiøler
+John Møller
+Finn Salomonsen
+Henning Scheel</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/YW4sQ9Sx</t>
+  </si>
+  <si>
+    <t>29. maj. 1927</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
+Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Beskrivelse af en dags tur til Bågø i Lillebælt. Med observationsfortegnelse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/11FIskzM</t>
+  </si>
+  <si>
+    <t>1929-02-20</t>
+  </si>
+  <si>
+    <t>Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Brædstrup</t>
+  </si>
+  <si>
+    <t>København
+4. sal</t>
+  </si>
+  <si>
+    <t>Christine  Mackie
+Otto Emil  Paludan
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Otto Emil Paludan/Pallam døde 5. feb. 1929. Han havde testamenteret Warberg-søstrene nogle penge.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1395</t>
+  </si>
+  <si>
+    <t>Andreas/Dede Warberg sender 1000 kr, som Otto Emil Pludan/Pallam har foræret hende. Han beder om en kvittering.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mzk8</t>
+  </si>
+  <si>
+    <t>[Fortrykt kuvert forside:]
+Andr. Warberg,
+Overretssagfører,
+Brædstrup.
+[Maskinskrevet på kuvertens forside:]
+Fru Astrid Møller, f. Warberg 
+Ved Stranden 16, 4 Sal
+København.
+N.B. 
+[Håndskrevet på kuvertens forside:]
+21 Febr. 1929
+[På kuvertens forside en label med teksten:]
+R
+Brædstrup
+Nr. 370
+[Stempel på kuvertens bagside:]
+20. Feb. 1929
+[I brevet. Fortrykt s. 1:]
+Andr. Warberg
+Overretssagfører
+Tel. 3. Brædstrup, d. 
+[Skrevet på maskine:]
+20/2.29.
+Kære Dis. – Hermed i Check Kr. 1.000, som Pallam forærede Dig den 1 Novbr. i Fjor, saaledes at Mornine skulde have Renten, saalænge Pallam levede. – De kommer vel ikke utilpas.
+Vil Du sende mig et Par Ord om Modtagelsen.
+Hilsen fra os alle
+Din Dede
+[Underskrift]
+[Fortrykt s. 2:]
+Nr.
+Hr. ["Hr." overstreget]
+er i Dag udbetalt med
+Hovedstol … Kr. Øre
+Renter til Dato…. Kr. " " 
+Ialt .. Kr.- Øre
+Brædstrup, den 192
+Aktieselskabet 
+Banken for Brædstrup og Omegn.
+[Håndskrevet:]
+9937
+Fru Astrid Møller
+København
+1.000
+14 
+1014
+20/2 … 9
+[Ulæselig underskrift]</t>
+  </si>
+  <si>
+    <t>1934-11-16</t>
+  </si>
+  <si>
+    <t>Elena Larsen</t>
+  </si>
+  <si>
+    <t>Esther  Gøthe
+Jens Jensen
 Grete Jensen, f. Hansen
+Peter Andreas Larsen
+Elisabeth Neckelmann
+Marie Neckelmann
+Christian Ottesen
+Hans  Syberg</t>
+  </si>
+  <si>
+    <t>Elisabeth/Lise Neckelmann fyldte 50 år i 1934. 
+Det vides ikke, hvem Schultz, Marie, Egebjerg, Karen H, Frk. Holm og Gudrun var.
+Grete Jensen var i årene før 1934 alvorligt syg. Deraf moderens forfærdelse over, at hun drak champagne. Grete var i 1934 stadig gift med Jens Jensen, men hun levede sammen med Christian Ottesen.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje</t>
+  </si>
+  <si>
+    <t>Elisa Hansen beskriver Elisabeth Neckelmanns fødselsdagsfest. Der var taler, sange, blomster, pengegaver og god mad. Dog var Elisa forfærdet over, at Grete Jensen drak en del champagne. Det er dejligt, at Grete nu er sammen med Christian Ottesen, som holder af at besøge de ældre i familien, hvilket Jens Jensen ikke var begejstret for.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IS2I</t>
+  </si>
+  <si>
+    <t>Kære Bams.
+Vi har siden du rejste bogstavelig talt levet i en Festrus. Lises Fest [der er tegnet en pil fra "Fest" til ordet "levet" i linjen derover] gik ganske udmærket; det meget forskelligartede Selskab var udmærket placeret, saa de alle hyggede sig. Naturligvis var der Taler og to Sange som livede op i Forsamlingen. Om Eftermiddagen kom Deputationerne og overrakte 3,000 Kr, desuden var der blevet til en Dokumentmappe m.m. Sidses Sorg var til Glæde vendt. Esther Goethe havde meget taktfuldt revideret Listerne og slettet nogle, blandt andre Schultz; andre var selv kommen og bedt om at være med, saa det var jo udmærket. Og hendes Sorg over, at naar hun fik Penge, fik hun ingen Blomster, kunde hun have sparet sig, hun fik mer end nok. Som sagt Festen var vellykket. Udmærket Lokale, det vanlige Smørrebrød fra Schultz Øl, Snaps Lagkager og Madeira, ja der manglede heller ikke en Whisky til Herrerne, men det ["t" sidst i ordet overstreget] var jo ogsaa it ["t" sidst i ordet overstreget] i Mindretal.
+Om Lørdagen var vi til Mortensgaas i Farimagsgade, Festkommitéen = Egebjergs Esther G. samt Kylle og jeg. Endelig igaar sluttede Festlighedernes Række, idet Karen H og Marie kom med 2 Fl Champagne som vi nok saa nydeligt tømte. Gete fik sin Part, jeg saa med Forfærdelse at hun stak et Glas ud og begyndte paany, men hun sagde at det havde staaet paa Tavlen over hendes Seng paa Fr Hospital blandt de Retter hun maatte nyde, saa derfor holdt hun sig ikke tilbage. Den bedste Flaske var ældgammel, stammede fra en Skibsladning som var strandet paa den jyske Kyst og var bestemt til den russiske Kejser. Jeg kan tænke, at det ogsaa var en god Aften for dig. - Ja nu kom jo dit Brev og jeg kunde rigtig forestille mig din Hjemkomst; det er godt at de nu har dig igen, men vi var jo meget glade for Besøget, og nu kan vi begynde at glæde os til Juleferien. Ham Petermand forandrer sig jo fra Maaned til Maaned, saa det er nødvendigt at følge Udviklingen. Gete er meget optaget af sin "Skap" og glæder sig til at komme i Gang. Der er nu del Fordel ved at hun er sammen med OT fremfor Jens, at hun er langt mere knyttet til "det gamle Hjem", og det er jeg glad for. Kunde du tænke dig, at hun, hvis hun var gift med Jens gad komme her en Aften sammen med "Tanterne" K.H. Marie og Gudrun samt Frk Holm og sidde og være hyggelig! 
+Sidse har nu travlt med Taksigelser 300 i alt. Jeg synes godt Hans Syberg kunde have sendt en Hilsen, de sidder jo dog i Akademiraadet sammen, men nej, der var ikke noget fra den Kant. Ja nu skal I have Godnat og Masser af Hilsener fra
+Mos.
+16-11-34.</t>
+  </si>
+  <si>
+    <t>1936-10-28</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Andreas Larsen
 Elena Larsen
-Theodor Philipsen
-[...54 lines deleted...]
-Jeg tager nogle Tæpper og Lagener med osv Skulde jeg sende det Spillebord, som jeg har købt? Jeg tænker paa, at vi faar egentlig ikke meget Brug for Badekar, thi Børnene gaar jo i Stranden om Sommeren, og man har saadan nogle nemme Indretninger til at Tage Styrtebad med "en Tap" kaldes de, saa jeg synes egentli ikke, du skulde købe den Oon Nu kan jeg ikke bestemt sige, naar jeg kommer, det kommer an paa Gitten, jeg havde ellers tænkt at rejse paa Onsdag, nær det sker jo nu ikke. Hilsen E.</t>
+Jeppe Larsen
+Peter Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Ane Talbot
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Vissinggård er et skovgods (ikke en herregård) samlet af Einar Viggo Schou til Palsgaard Gods i 1919-20, af den gammel gård Nedenskov og den lille gård Havbæk. Gården ligger i Sønder Vissing Sogn i Horsens Kommune. Hovedbygningen er opført i 1920 ved arkitekt Johannes Magdahl Nielsen. Vissinggård Gods er på 458 hektar. 
+Andreas/Puf Larsen fik opført et bryggeri på grunden, hvor hans barndomshjem lå/ligger. Det blev ikke en økonomisk succes og er siden blevet revet ned.</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Johannes og Andreas Larsen har været på klapjagt på Vissinggaard. Han fortæller, hvad de nedlagde. Bagefter fik de god middag.
+Andreas/Puf har støbt fundament til bryggeriet.
+Skorstenen er blæst af vaskehuset.
+Larsen-familien har for tiden ingen piger i huset, men der kommer nye til november.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pSfp</t>
+  </si>
+  <si>
+    <t>Kjerteminde 28 Octbr. 1936.
+Kære Lysse!
+Tak for Brevet med Planerne, som laa her da vi kom hjem i Søndags. Puf og jeg havde været til Klapjagt hos Dede i Torsdags og blev inviteret paa en Klapjagt Lørdag hos en Ingeniør Andersen, der er gift med en Datter af Schou Palsgaard og ejer Vissinggaard. Paa Dedes Jagt ca 16 Jægere, i hans Plantagejagt blev der skudt 3 Ræve og en halv Snes Harer og et Raadyr uden at jeg fik Ild. Bøssen. Dagen efter var Puf, Dede og jeg ude paa en Jagt ved Stigsholm Sø som D har sammen med 3 andre. Vi gik hele Eftermiddagen i Regn og skød et Par Gange forbi til Høns, da vi havde tømt Bøsserne og skulde ind i Vognen kom der en høj Krikand og jeg naaede lige at faa en Patron i og skød paa den samtidig med Puf den gik død ned. Paa Vissinggaards Jagt var vi 7-8 Jægere og ca 30 Klappere. Der blev skudt 35 Stkr. Hvoraf jeg skød et Raadyr en Hare og en Sneppe, og sammen med andre en Fasan og en Hare. Det var en meget fornøjelig Dag og bag efter en god Middag og en L.Hombre hvor jeg vandt 25 Øre. Vi havde igen i Gaar en orkanagtig Storm men i Eftermiddag er det igen helt fint Vejr med nogle Byger af og til. Jeg har faaet en fin Ederfugl ♂ fra i Fjor. Jeg synes Dine Planer ser meget tiltalende ud. Puf har nu faaet støbt Kjælder og Grund til Bryggeriet. I den forrige Storm blæste Skorstenen af Vaskehuset og ramlede gennem Taget. Vi har ingen Ting hørt fra Bimse, hun har vel ringet forgæves mens vi var i Jylland og Else i Odense med Børnene. Jeg har nu skreven til hende og bedt hende ringe os op og aftale hvornaar de kan komme her. Vores Piger rejste 1 Octbr. og vi har ingen haft siden, men faar 2 nye til November. Jeg skal hilse fra Puf og Else. Else er lige gaaet i Byen og Puf er nede ved Stranden og skrabe sin Jolle. Mange Hilsner til Dig og Peter fra Din Far.</t>
   </si>
   <si>
     <t>1937-04-18</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Hans  Syberg</t>
   </si>
   <si>
     <t>Kerteminde
 Pilegaarden</t>
   </si>
   <si>
     <t>Johannes Madsen
 Gustav Petersen
 Ole Poulsen
 Franz Syberg
 Kirsten Syberg
 Peter von Syberg
 Ulla Syberg</t>
   </si>
   <si>
     <t>Det er ikke klart, om Hans Syberg udvidede huset på Azaleavej, Frederiksberg, eller om han var i gang med at bygge hus på Hammeren i Hornsherred, hvor han havde en frugtplantage. Et egentligt hus på Hammeren byggede Hans og datteren Kirsten først sammen i 1966 (Birgit Bjerre: Hans Syberg, Johannes Larsen Museet, u.å. s. 25).</t>
@@ -733,226 +1200,179 @@
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 18-4-37
 Kære Hans.
 Trylle talte i Gaar da han kom hjem noget om Dit Husbyggeri. Jeg har i den Anledning tænkt paa at kan Du sælge et af de Billeder der hænger ovre hos Dig saa gør det. Jeg kunde i Øjeblikket sagtens give Jer et Par Tusind Kr. til Hjælp men kan Du skaffe dem (eller helst en Del flere) ved at sælge et af Billederne saa maa Du helst det, for naar Salget skal gaa gennem mig vil det bare sige at jeg skal smide Pengene i Skattevæsenet. Jeg lader mig ikke forbyde at forære mine Børn nogle Billeder, og endnu har Du ingen solgt paa egen Haand saa gør det nu hvis Du kan. Det kan være at et af dem jeg har herovre er lettere at komme af med, f. Eks. det med Pigen der plukker Violer langs Hækken, det kunde jeg i saa Fald godt sende Dig. Jeg har ogsaa et Par Landskaber fra Oles Mark (Plantagen - (uden Trylle)). Men der hæfter en Klausul paa Salget: Sælger Du [et overstreget, ulæseligt ord] til en Kunsthandler maa det ikke være andre end Gustav Petersen. (Han har givet mig 4000 Kr. for de sidste pr. Stk. og det faar jeg ingen andre til at betale. Og de er betalt)
 Men kan Du selv finde en Køber der vil give mere saa er det jo saameget bedre. Det mest sælgelige foruden de to jeg eventuelt kan sende Dig bliver vel:
 Søndermarken 8000 Kr. (4500)
 Børnene ved Stranden 12.000 - (6.000)
 desuden Violer bag Hækken 8000 - (4.500)
 Plantagen 8000 x) - (4.500)
 [Til venstre for priserne er lodret skrevet:] Minimum
 [Til højre for priserne er lodret skrevet:]
 eventuelle Salgspr. Det siger sig selv at hvis G.Per køber maa Prisen ["Prisen" indsat over linjen] en Del lavere]
 [nederst på arket er skrevet:] x) Nævnte Priser er Minimumspriser, hvilket vil sige, at det er den laveste Pris de maa udbydes til. [Indsættelser slut]
 Det er deres "Katalogpriser". Kommer der en virkelig køber og byder 4,500 eller 6,000 og vil staa ved det Bud saa er der et Forhandlingsgrundlag saa er der et Forhandlingsgrundlag ["saa er der et Forhandlingsgrundlag" overstreget], men den officielle Pris er stadig den førstnævnte og Du slaar ikke selv den Pris ned. Men vil Køberen byde en Underpris og staa ved den, at det ikke er en Stikkerpris ["at det ikke er en Stikkerpris" indsat over linjen] saa er det en anden Sag. 
 Jeg har løselig gaaet min Indtægt og Udgiftskonto igennem for næste Skatteaar (1938-39) og den stiller sig saaledes at jeg af mine Indtægter i Aar maa sætte ca. 16 à 20,000 Kr hen til Skattevæsenet naar alle Skatter i Kommune- Stats- Ekstra- og Merskat skal udredes. 
 Jeg kan næppe faa min Indtægt sat lavere end til 50,000 Kr. naar alle Udgifter er draget fra. Udgifter til Udstillingerne er ogsaa en artig Post, heldigvis har jeg alle Regninger og Bilag. Alene Transport- og Udstillings_forsikring_ udgør ca 1500 Kr. (Det er meget dyrt at faa forsikret naar det gælder Biltransport)
 Sen ["Sen" overstreget] Se nu om I kan faa noget ud af det, det gælder jo ikke Livet om I skal faa lidt mindre ind ved et Salg end I gærne vilde have, naar I har Brug for Pengene i Øjeblikket, og saa den officielle Prisstandard bliver opretholdt tilsyneladende. Send et Par Ord om jeg skal sende de to nævnte Billeder over. Det er muligt jeg kommer en lille Tur til Kjøbenhavn. Dels er der et Billede jeg skal se paa, det slaar Folder. Det er nok den gamle Historie at Madsen snyder for at sætte ordentlige Søm i. Dels vil jeg tale med en Specialist i Hudsygdomme. Jeg har nu i 4 Aar gaaet med Eksem paa Hænderne. Kan I skaffe mig Adressen paa en saadan, den bedste uanset Prisen.
 Men først maa jeg være rask, jeg har i den sidste Maaned været temmelig skidt af Influensa eller Roskildesygen eller den Weilske Syge eller noget andet. Altsaa paa Sengen.
 Mange Hilsener til Jer alle fra
 Far.
 Skulde Du være saa heldig at kunne vælge to Billeder af de fire ["af de fire" indsat over linjen] skal Du ikke vige tilbage derfor. Det ene kan i saa Fald være Trylles, til Hjælp til hans nye Orgel.</t>
   </si>
   <si>
-    <t>1906-10-23</t>
-[...95 lines deleted...]
-160
----
-285
-[...8 lines deleted...]
-  <si>
     <t>1938-5</t>
   </si>
   <si>
     <t>Andreas Larsen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Johan Larsen</t>
   </si>
   <si>
     <t>Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Adolph Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Peter Larsen
 Else Larsen, Else, Andreas Larsens kone
 Franz Syberg
 Gudrun Syberg
 Ane Talbot</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Det har længe været tørke, men denne dag regner det. 
 Johannes Larsen er ved Fiilsø, hvor han maler akvareller. Han bliver der maj måned ud.
 En livligere brevveksling er en god idé.
 Eric og Margrethe/Gretel Bøttern har fået en søn.
 Franz/Trylle Syberg og Gudrun er blevet gift. 
 Else og Andreas/Puf Larsen vil fejre regnvejret med en malurtbitter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2mV</t>
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tak for det udmærkede Brev forleden. Det er rart at se, at I ikke har tabt Humøret i Tørken; men den er maaske ikke saa ødelæggende hos Jer som her. Agrarens var her iaftes, de skulde til at have Køerne paa Stald nu, og det er ikke mærkeligt, for der har bogstaveligt ikke været Græs iaar. De Ture jeg har kørt til Fiilsø har vist mig ["mig" indsat over linjen] at det stod lige skidt til paa Fyn og i Jylland. Men nu regner det. Imorges var der kommet 2 mm og op paa Formiddagen fortsatte det, saa der til Middag var kommet næsten 3. Kl 1/2 5 gik jeg ind fordi jeg var gennemblødt og siden har det
 2.)
 regnet jævnt godt; nu skal jeg gaa ud og se efter. Nu var der 10 mm, og det ser ud som der gerne vil komme 10 til, saa vil det da være en Begyndelse. Vi haaber det regner ligesaagodt hos Jer. - Far er ved Fiilsø, han var hjemme 3 Dage omkring 1 Maj men ellers har han været der siden ca 1 April. Han maler næsten udelukkende Aquarel og han regner med at være der ovre Maj Maaned ud. Jeg synes Dit Forslag om en livligere Brevvexling er rimeligt, men da Dit velskrevne af 13/5 var det første efter længere Tids Smalhals, saa videresendte jeg det straks til Far og Du maa derfor have mig undskyldt, hvis jeg ikke besvarer alle Dine Spørgsmaal. Om Øllet
 3./
 kan meldes at det for Tiden gaar som det skal. Har vi forresten ladet Jer vide at Eric og Gretel har faaet en Søn? Han blev født først i December og er saaledes lidt ældre end vor yngste Datter. Trylle er blevet gift med Gudrun og de er kommet hjem fra en Bryllupsrejse til Tyskland i Bil. Iøvrigt staar Byen paa sin [overstregede tegn] rigtige Ende. Nu skal jeg op efter Øl til Ungerne, som er ved at blive fodret. - Jeg saa paa Regmaaleren, den viste nu 12 1/2 mm., det er en pæn Fart; men saa kom jeg til at se paa Kloakken [det redje "k" i ordet overstreget] i Gaarden, der løber en Del i den; ja man kan dog altid finde noget at ærgre sig over! Og tænk saa paa alt det der falder i Stranden, det
 4.
 er jo næsten til at græde over. Else er nu ["nu" indsat over linjen] oppe med Børnene, naar hun kommer ned skal vi have vores Mad, som staar her og venter, og vi skal have en Malurt til i Anledning af Regnen. Nu kommer Else med Snapsen, saa jeg maa vist slutte.
 Mange Hilsner til Bimse, Peter, Peter, Jens og Digselv fra
 Else og Puf
 Vend!
 Jeg har engang slumpet til at skrive til Bimses Fødselsdag uden at vide det, kunde Du lade mig vide Datoen?
 Kl 21: 16 mm.
 regner stadig.</t>
   </si>
   <si>
+    <t>1947-02-06</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Frits Branner
+Thora  Branner
+Alhed Larsen
+Andreas Larsen
+Else Larsen, Else, Andreas Larsens kone
+Marie - Marie, hushjælp hos Astrid Goldschmidt-Warberg
+Pernille Marryat
+Axel  Müller
+Ellen  Sawyer
+Lise Warberg Larsen
+Martin Warberg Larsen
+Per Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det er uklart, hvem "den lille", der er hos præst, var. 
+De to søstre, som Johanne og Astrid havde mistet, var Alhed Larsen og Thora Branner.
+Else og Andreas/Puf Larsen boede sammen med Johannes Larsen på Møllebakken 14 i Kerteminde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0649</t>
+  </si>
+  <si>
+    <t>Johanne/Junge har været syg. Godt, at Axel er kommet hjem fra hospitalet.
+Lille Lise er fyldt to år.
+Elle(n) har været på besøg og fortalt om julen samt om Fritz og Bodild Branners visit. Fritz mangler helt initiativ og har ingen kræfter til at arbejde. 
+Johanne mener, at Else og Andreas/Puf Larsen ville have et lykkeligere liv, hvis de havde deres eget hjem og ikke skulle føre traditionerne videre. Else er dygtig til at holde pænt og rent, men hjemmet mangler ånd og gæstfrihed. 
+Martin/Manse tjener godt på dyr, som han nedlægger ved strandjagt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/rLbi</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+8’ Febr. – 47.
+Fru A. Warberg Müller
+Bakkevej 12
+Hareskov St
+27-1-03
+1-1-03,
+15 April Påskesøndag, 2001.
+27 marts 2001
+25-6-2000
+BWP
+[På kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgaard
+Torsdag d. 6-2-1947.
+Kære lille Dis!
+Hvor Du vist længes efter Brev fra mig; du tænker nok: Junge er vist syg, og det passer jeg har lagt i 3-4 Dage, nej det er da kun 3, for jeg stod op Kl. 10 i Dag og lavede Mad, den lille var til Præst; men det har kun været alm. Forkølelse, naar undtages, at det var en ualmindelig stærk Forkølelse, og det er for koldt at sidde op i Sengen og skrive. Er det dog ikke forfærdeligt, at vi skal have den haarde Frost igen; vi sidder lunt nok, men man ved jo om Masser af Mennesker, der ikke har el. kan skaffe Brændsel og som simpelt hen knag fryser.
+Vi har lige spist og Posten kan komme snart, nu lader jeg Pennen ile det, den kan, for et Livstegn skal du have i Dag. 
+Til Lykke til Axels Hjemkomst! hvor dejligt for ham, at han kan være hjemme hos dig nu i stedet for paa Sygehuset og sikken en Hjemkomst, du gav ham, den var vel nok dul.a. Du maa rigtig nok skønne paa lille Marie (og gør det naturligvis også) for hvor er hun dig dog til megen Støtte, som nu f.Eks. at du havde hende til at være hos dig, mens Axel var borte, og saa at hun kunde have alt i Orden til hans Hjemkomst. Jeg har aldrig faaet at vide, om Axel prøvede min Medicin mod Bronchitis, og om den hjalp ham; jeg kunde jo kun sige, at mig hjælper den omgaaende. 
+Og til Lykke til lille Nilles 2 årige Fødselsdag, hvor maa hun være yndig; du kan tro, at vores er det ogsaa; jeg har ikke set hende i over 4 Uger, og Bibbe siger, at hun udvikler sig for hver Dag; nu kan de føre Samtaler med hende; det var Pers Fødselsd. i Gaar, og Bibbe skulde komme om Aftenen; ”du maa ikke lægge mig i Seng” sagde Lise; hun vilde nok have Bibbes Ankomst med. For første Gang græd hun, da hun omsider maatte i Seng, det maa jo ogsaa være svært, naar allle de andre skal feste videre med Lagkage o.s.v. 
+Vi havde et dejligt Besøg af Elle i Søndags; vores Hofchaufør hentede hende ved 2-3 Tiden og kørte hende hjem ved 9 Tiden det er saa sødt af Elle, at hun ofrer 16 Kr. paa et Søndagsbesøg paa Lindøgd. vi havde det dejligt og fik alt fortalt om Julen, som havde været dejlig for hende Bodild og Fritz havde været der en Dag, B. er betænkelig ved Fr. hvordan han skal faa begyndt at klare sig; alle Mennesker siger: hvorfor flytter de dog ikke sammen i det store Hus? Jo Tak, hvis Bodild gik ind paa det, vilde det være en ny Dæksmand for Fritz til ikke at bestille noget, og de vilde komme til at forsørge ham i al Evighed; han maa lære at forsørge sig selv en gang, den stakkels Fritz. Som Elle siger X er den fuldstændige Mangel pa Initiativ og Arbejdskraft unormal. Det eneste bundne Arbejde, han har haft (Landbohøjskolen) gjorde ham jo for Resten syg, saa hvordan skal det gaa ham. De to Søstre, vi har mistet har i Sandhed efterladt sig Savn, som ikke har kunnet erstattes. Jeg tror, Livet havde formet sig mere harmonisk for Puf og Else, om de havde faaet deres eget lille Hjem i stedet for at Else har skullet føre det gamle Hjem videre i samme tradition, hvad hun dog ikke har magtet, undtagen hvad alt det ydre, jeg mener det materielle angaar, Aanden i det har hun ikke haft Evne til at holde ved lige, og hvad nytter den mest fuldkomne Orden og Renlighed, hvis Aanden (f. Eks. Gæstfriheden) ikke er i Orden 
+Vi har det godt her, Manse er paa Stranden meget ofte; i Forgaars skød han for 71 Kr, d.v.s. godt 50 Kr. i ren Indtægt. (Patroner er saa dyre) 
+X Bodild kalder ham jo simpelt hen doven.
+[Skrevet på hovedet på s. 2:]
+jeg vil ikke begynde paa et nyt Ark og skal ogsaa gøres i Stand nu; jeg skal have en Elev. Hvor Solen dog varmer godt nu; den hjælper paa Brændselet. Hils Axel saa mange Gange ogsaa lille
+[Skrevet langs venstre margen på s. 2:]
+Marie og skriv snart. Kærlige Hilsner din Junge.</t>
+  </si>
+  <si>
     <t>1947-12-20</t>
-  </si>
-[...7 lines deleted...]
-    <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
 Else Larsen, Else, Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
@@ -997,468 +1417,420 @@
 [I brevet:]
 [Indsat julemærke med teksten: ”Jul 1947 Danmark”.
 Lindøgaard 20-11-1947.
 Kære lille Dis!
 Her har du mig saa igen til det rigtige Julebrev; nu er det Aften jeg har ikke travlt med noget og her er Fred og Stilhed. Peter er taget til Odense, Edel og det lille Snakkehoved til Ena gaar til Munkebo om et Øjeblik; naar Ena er her i Stuen er hun meget stilfærdig, siger ikke ret meget, men naar hun er her i Køkkenet hos Edel gaar den lille Knevver uafbrudt – bogstavelig talt; jeg har sagt til Edel, at det var næsten uudholdeligt at høre paa, her er jo saa lydt, men hun bremser hende aldrig. Hvor findes der er Paradis uden Slangen? 
 Jeg er saa mærkværdig fremmelig med al Ting i Aar, det skyldes naturligvis den gode Hjælp fra Edel jeg kan godt sidde og smaadrive lidt uden at det gør noget og til de sidste Dage, Mandag og Tirsdag er der ikke meget at gøre. Vi har ellers i Aar bagt Smaakager for Grete, hun har Besvær nok med alt sit, naar hun har de to Børn at passe med al den Vask; de Børn skinner ogsaa altid af Renhed. Vi har bagt Vanillekranse, Jødekager, Kakaokager og brune Kager og 12 Lagkagebunde til hende; vi selv skulde have 6 Bunde, saa Edel bagte i Formiddags 18 Bunde, og da der kun kan staa een Kageform ad Gangen i Ovnen [”i Ovnen” indsat over linjen], kan du forstaa, at det var et helt anseligt Job. De skal have Barnedaab dernede i Morgen; Bibbe skal bære den lille henrivende Dreng og Lauritz skal staa Fadder; jeg tager ikke med i Kirke, maa være lidt forsigtig til Julen, men haaber, at Lauritz vil køre herom ad og tage mig med derned eft. Gudstjenesten jeg er ikke begyndt at gaa ud endnu. Det skal kun være Kaffebord, det er saa fornuftigt af dem at de ikke laver stor Spisning. 
 Hvor det dog er vidunderligt, lille Dis, at du har faaet din Arbejdslyst og –evne tilbage igen, for det er jo Tegn paa, at Fysikken er kommen i Orden igen; hvem kender ikke den rædsomme Ugidelighed naar man har været fysisk nedbrudt; mon ikke Åndens Grundlag er Fysikken – ja naturligvis kun til en vis Grad. Det er dog sjovt, at du paa dine gamle - jeg mener ældre – Dage er bleven bildende Kunstner, det er forbløffende med dine to Børnebøger. Og Tillykke med Kakkelovnen; det var sikkert haardt tiltrængt og skal nok hjælpe Axel godt. Og Stolen – ja man kan jo ikke faa både i Pose og i Sæk, og den Stol, han fik af Charles, der der staar ved Siden af Skrivebordet, er da egentlig behagelig at sidde i, jeg nød den da den Sommer, jeg var hos Jer; dette med at der ikke bruges nævne-
 2.
 værdig mere Brændsel paa denne Maade, skal nok passe; det foreholdt jeg til Fru Thorsen, naar hun, da de boede i Kærbyhus, kun fyrede i den ene Kakkelovn, som saa skulde opvarme Nabostuen; jeg sagde altid, der bruges ikke mere Brændsel, og Varmen bliver meget behageligere. Du ved ikke, lille Dis, hvor det glæder mig, og hvor jeg tager Del i din Glæde over, at Axel bedres, det er rigtignok vidunderligt, og hvor mærkeligt, at Axel har den Bankvirksomhed i Udsigt; jeg har ogsaa hele Tiden sagt – eller skrevet – at der ganske sikkert kunde blive Arbejde ved et eller andet, naar han holdt op med Frihavnen.
 Du skriver som Efterskrift i dit Brev: ”Hvor pragtfuldt, at Lauritz vil hente os i Nyborg, og at vi skal hjem til dem først,” jeg ved ikke rigtig, hvad du mener med det; naar du og jeg kommer til Nyborg er vi jo, hvor vi skal være; jeg skrev vist blot at Lauritz (en af de Dage, vi er i Nyborg) vil komme ud efter os saa vi kan besøge dem i Bovense. Stedet er, efter Lauritz’ Raad funden, det ligger ved Stranden lige ved Skoven. Men lad os nu først se, om det bliver til noget, der er jo længe til. 
 Forleden dag fik vi Besøg af en ung, meget tiltalende Maler fra Odense, Georg Poulsen, han bad om at laane nogle af vore Las-Billeder X; X til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12. [X ”til en Udstilling i Odense i Anl. af hans 80 Aars Fødselsd. d. 27-12.” indsat over linjen]; han fik 4; bl.a. de smaa Fuglebilleder som Las malede til Agraren, da han kun var 14-16 Aar; jeg havde ladet dem indramme, det ene oven paa det andet [Tegning] – saadan; 2 Fuglekonger og en Rødirisk; det er det allerførste i Kataloget, som er ordnet efter Aarstal; dette fra 1881 – dog med Spørgsmaalstegn, for jeg mener at vide, at han var 16 Aar, da han lavede dem. Manse fik Indbydelse til Udstillingens Aabning i Dag; han og Peter var derude og de havde moret sig godt, Las Puf og Else var der Las havde været saa levende og gaaet og virket – regeret, tror jeg, Manse sagde! Tænk, at han tager ind til Magisterens Begravelse, gid vi dog maa faa lidt mildt Vejr, jeg synes, det er lidt letsindigt – paa denne Aarstid, de vilde se at komme hjem samme Dag. Jeg haaber, at Manse vil tage derover ogsaa, men ved det ikke bestemt.
 Agraren, Manse og jeg er bedt til Middagen paa Lases Fødselsdag i Dag om 8 Dage; Manse er bleven udvalgt, fordi han og Las er saa særlig gode venner, der er altid en umaadelig Mængde Snak imellem dem, naar de er sammen, ellers hverken Tinge, Bibbe, Henning, Bror og Lasse Sw. det vilde jo være at gribe for vidt om sig, da jo
 3.
 deres respektive Mænd og Koner saa ogsaa skulde med. Jeg baade glæder mig og ikke glæder mig. Man er ikke rigtig i Humør til en stor Fest, naar man er saa opfyldt af Sorg over lille Lugge – havde det bare været et Par Maaneder senere. Vi skal spise i Værkstedet, hvad vi ogsaa gjorde, da de lavede Fest for Rie, da hun fyldte 70; skønt det var d. 5te Juni, frøs jeg saa det stod efter, fordi jeg sad lige ved Døren, der gik ustandselig, naar de opvartende skulde ud og ind; det havde jeg - lidt bekymret - fortalt Manse, og tænk i Dag sagde han til Puf, hvem han jo traf i Odense, om de ikke vilde sætte mig, saa jeg ikke fik Træk fra Døren. Ved du, hvad jeg skal iføres ved Selskabet: den brune uldne Kjole, som du sendte mig i Fjor. Mon jeg dog har fortalt dig, at den er bleven saa smuk? der er en Begejstring over hele Linien de Par Gange, jeg har haft den paa den har den lille Syerske oppe fra Strandgyden rigtignok haft Held med. Jeg har nok en sort Silkekjole, men dels er den gammeldags og dels tør jeg ikke tage saa tynd en Kjole paa; du synes vist, jeg er blev svært omsorgsfuld med mit Helbred, men Gang paa Gang har jeg i dette Efteraar haft Lungebetændelsefornemmelser, ondt i Bryst og Ryg med Stik og hvad der hører til, som da jeg virkelig fik Lungeb. for et Par Aar siden, saa jeg synes, det er kun min forbandede Pligt at passe lidt paa. Fejlen er sikkert min egen, idet jeg har forsømt at hærde mig lidt ved at gaa Ture hver Dag, men det er nu ikke altid saa nemt. 
 Mon jeg har fortalt dig, at vi er flyttet ned i Spisestuen for i Vinter; Stuen var ikke til at varme op med Tørv; det bliver et stort Savn i Julen, men det maa ta’s: Havestuen er lettere at fyre op for et Par enkelte Dage, der skulde alligevel Ild for Maries Skyld – altsaa lidt Varme ind i Gæstekamret, der hvor du laa. Vi tager saa Juletræet i Havestuen og nøjes med det, som det kan blive. Nu kan jeg ikke mere i Aften, maaske kan jeg skrive lidt mere i morgen el. paa Mandag, saa kan jeg fortælle lidt om Barnedaaben.
 Søndag Aften Saa kommer vi til Afslutningen! Klokken blev lidt mange, Aftenen er gaaet med et pudsigt Job: Edel havde købt en Dukke (14 Kr!) fra Agr. og mig til Lise, og Edel havde som sin Andel i Gaven strikket Drengetøj til den, Bukser med Seler over Strikkeblusen, vældig smart, men da vi manglede en Æske til at lægge ham i, fik jeg den Ide at lave en Slags Vugge, formet som et gammeldags Dejgtru [Tegning] af Pap; Endestykkerne ogsaa af Pap
 4.
 syede Edel paa, men jeg holdt paa den; saa klistrede vi den over med et blomstrende Juleindpakningspapir, og den blev noget saa elegant, han ligger helt som i en Moses-Kurv. Men Tid tog det min Sandten. Vi tænker, at Lise bliver salig. 
 Barnedaaben gik saa godt; de var lidt møre af Kirkegangen, for vores lille, der blev døbt Erik Warberg Larsen, og saa et andet lille Barn, havde begge brølet af deres små Lungers fulde Kraft – hele Tiden! Præsten havde været kendelig enerveret. Lauritz og Bibbe kørte saa ned med Drengen og Else, som havde ”taget Huen af” og kom saa op efter os. Da vi kom derned laa Lillebror stadig og brølede; jeg fik ham op og vissede ham, det hjalp lidt, men stadig kom der smaa Hulk – nej den Kirkefærd havde været for meget for Lillebrors spæde Nerver. Saa kom Tinge og Grete, og der faldt Ro over os ved et festligt Kaffebord med 2 Lagkager Wienerbrød, Sandkage og alle mine Smaakager. De havde en Flaske Vin, som vi nød og drak Skaaler i; Agraren og jeg havde 50 Cerutter med til dem i Daabsgave, vi giver jo ikke hinanden Julegaver i Aar, derfor kaldte vi det Daabsgave, af mig fik han desuden en Sparekassebog med 10 Kr. Det er saa morsomt at se, saa glad Bibbe er ved Lauritz, men jeg tror nok, hun er lidt overvældet af Arbejdet, fordi der er saa meget Selskabelighed; hun kan saa daarlig døje al den Selskabelighed. De bliver en Mængde Juleaften, hele Personalet fra Dalsgaard, du ved, hans første Kones Fødegaard, som Lauritz stadig ejer sammen med Svigerinden og hendes Mand; den skal for Resten sælges nu. – Jeg tror nok, Bibbe glæder sig som et Barn til at naa over Nytaar. 
 Mon ikke det gaar dig som mig, at naar vi gaar og passer til Jul, har man stadig Erikshaab Julene i Tankerne, hvor var de Juleforberedelser festlige, ja næsten hellige staar de nu i ens Erindring.
 Og saa vil da til sidst ønske dig og Axel en glædelig Jul sammen med Jeres lille Nillebarn vil du hilse Janna og Ib saa mange Gange fra mig og ønske dem alt godt for Jul og Nytaar.
 De kærligste Hilsner, lille Dis, fra din Junge.
 Brevet er for anseligt til jeg har Mod paa Gennemlæsn. Find selv ud af Fejltagelserne.</t>
   </si>
   <si>
-    <t>1947-02-06</t>
-[...5 lines deleted...]
-Alhed Larsen
+    <t>Erindringsskrivelser</t>
+  </si>
+  <si>
+    <t>Otto  Meyer</t>
+  </si>
+  <si>
+    <t>Mathias  Allerup
+HC  Andersen
+Carl Becher 
+Albrecht Benzon
+Christian Benzon
+Hans  Bless
+Johan Peder Bless
+Niels Bom
+- Brandt, inspektør
+Edvard Christensen
+Hans Christensen
+Christian Eckardt
+Marie Frandsen
+Peder Hansen
+Joseph Haydn
+- Holbeck
+Jens Christian Hostrup
+Anders Høj
+Jens Høj
+Rasmus Høj
+Ellen Hørup
+- Ibsen, organist
+Anders Klinkby
+Ane Kold
+Christen Kold
+Anders  Kragh
+Alfred Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
-[...124 lines deleted...]
-Georg Larsen
+Anton Larsen
+Caroline Larsen
+Dorthea Larsen
+Erik Larsen
+Helga Larsen
+Ida Larsen
 Jacob Larsen
+Jeppe Andreas Larsen
+Johan Larsen
+Lars Larsen
 Laurits  Larsen
+Urban Larsen
+Valdemar Larsen
 Vilhelm Larsen
-Clara Lindberg
-[...279 lines deleted...]
-Vi ere alle raske i morgen skal vi sende Penge; den syge Graagaas er kommen sig den ligger længe i Stranden iaftes maatte Adolph have en Dreng med udenom dem for de vil ikke lystre hans Fløjten den store vil ingen Orm spise; den lille blev stækket imorges af Algren med den gode Saks den fløj nemlig over flere Gange og stak til Søen. Nu kom vi fra Stranden alt Høet er i Stok og Engen i Langtved slaaet. Hils dog Alfred jeg skal snart skrive – du maa endelig lade mig faa Brev Søndag Kjærlig Hilsen fra din Moder</t>
+Aage Larsen
+Urban Larsen, søn af Anders Urban Larsen
+Niels Lindberg
+Karl Madsen
+- Madsen, Bager
+Johan Mantzius
+Karl  Mantzius
+August Meyer
+Erhard Meyer
+Frederike Meyer
+Gertrud Meyer
+Marie Meyer
+Sophie Meyer
+Sophus  Meyer
+Wolfgang Mozart
+Elias Muus
+Karen Mygdal Meyer
+Anna Møller
+Peder Nielsen
+Rudolf Nielsen
+Johan  Norden
+Anders Ottesen
+Christian Rex
+Emil Sanne
+Viggo Sanne
+Anton Frederik Schondel
+Otto Emil Schondel
+Anton  Svendsen
+Wilhelm Tagge
+Asta Thalbitzer
+Wenzel Heinrich Tornøe
+Hans Christian Tvedskov
+William Wandahl</t>
+  </si>
+  <si>
+    <t>S. 28: Banegården lå på Strandvejen i Kerteminde.
+Hotelhaven må have hørt til Hotel Kerteminde, som lå Strandvejen 25.
+Kamperhoug er en gade i Kerteminde. Ordet "til" efter "Kamperhoug" er overstreget og erstattet med "og". Lillestranden må ikke forveksles med området, der i vore dage bærer samme navn og findes parallelt med Fiskergade i Kerteminde.
+Det vides ikke, hvem Axel Larsen og garver Holst var. 
+S. 30: Valdemar og Aage Christensen kendes ikke. "Nu Aage Chr. Kertem." indsat sidst på linjen med kuglepen. 
+S. 31: Toldforvalteren kendes ikke.
+S. 34: Thomsen kendes kun som Urban Larsens svigerfar. 
+S. 37: Mathilde Nielsen og læderhandler Nielsen kendes ikke. 
+S. 38: Sadelmageren, politibetjenten, Oluf, Henriette, Ehlert, Jacob, Bessermann, den yngre søster og Vilhelm kendes ikke. 
+S. 40: Marie Brødkone er ukendt. 
+S. 50: Jernstøber Møller og hans børn kendes ikke.
+S. 51: PerLausen/Peter Larsen kendes ikke.
+Doner er snarer til fuglefangst (Den Danske Ordbog). Kramsfugle: Småfugle, især drosler, fanget til spisebrug (Lex.dk). 
+Lundsgård er ikke et slot, men en herregård beliggende lidt syd for Kerteminde.
+S. 52: De tre betjente kendes ikke.
+S. 61: Slægtningene i Rønninge kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PMSd</t>
+  </si>
+  <si>
+    <t>[Fortrykt på hæftets omslag, for:]
+R.E.K.
+Kollegiebogen
+Birkerød Boghandel
+E. Axelsen Drejer
+Tlf. 165 – Birkerød – Tlf. 165
+[Håndskrevet på hæftets omslag, for:]
+Barndommen.
+[Håndskrevet i hæftet:]
+Erindringer fra min Barndom. [indsat med blyant:] 1948-49.
+[Med blæk:]
+Om Forfædrene ved jeg desværre ikke meget. Tipoldefader var Tobaksspinder i Itzehoe og var sandsynligvis tysk men dansk Statsboger. Han havde 2 Døtre, (den ene var gift med en Garver Holck i Nyborg, den anden med en Underofficer i Næstved.) og 12 Sønner, som man ikke ved noget om, naar undtages den ene som var min Oldefader. Han var Underofficer ved Dragonerne og blev forflyttet til Odense, hvor han blev gift med Marie Lisbeth (Elisabeth?) Af deres Børn kendes kun Farfader Otto Friederreich Meyer født 1795 (?). Han var Garver og Skomager og siden Underofficer ved Dragonerne i Odense, hvor han blev gift med Datter af en Underofficer. Senere blev han Portner hos Grosserer Puggaard i København og endelig Høker i St. Jørgensgade i Odense. Efter den første Kones Død blev han gift med Farmoder Gertrud Marie Kirstine Rasmussen født ca. 1820 som Datter af en Tømrer R. i Odense, der stammede fra Biskorup. De havde 3 Døtre: Sophie (4 Sønner) Andersine gift med Politibetjent Knud Pedersen Odense (4 Døtre og 3 Sønner), Frederike gift med Rentier Hansen senere Jordemoder
+[2]
+i København (2 Døtre 1 Søn) og 2 Sønner: August som var Murer og udvandrede til Amerika (3 Børn) og min Fader Sophus Severin født i Odense 22 April 1840. [Tilføjet i venstre margen med blyant:] d. 18 Febr 1935 [Tilføjelse slut] Farfar døde allerede 1850 – 23 Aar før jeg blev født. Farmor, som vi kaldte Bedstemoder overlevede ham i 42 Aar, idet hun døde 1892. Der kom nu en stræng Tid for Bedstemoder med 5 smaa Børn. For en Kvinde var der den Gang næsten ingen anden Beskæftigelse end Vask og Rengøring. Hun var heldig og fik nogle gode Pladser hos rare Mennesker (en Frk. Fanøe, Frk Maaløe og Generalinde Juul), og i mange Aar gjorde hun rent paa Fyens Stifts Sparekasse. (Her fik hun den lille jernbeslaaede Kiste, som jeg bruger til Noder). Der var naturligvis lidt Smalhals i Hjemmet. Saa snart Fader var konfirmeret, kom han paa Landet som Tjenestedreng. Senere gik han i Murerlære, blev Soldat og var med i Krigen 1864 som Undrerkorporal ved Artilleriet og blev tildelt Dannebrogskorset af Kong Christian den 9ende [tilføjet med blå kuglepen:] personlig
+Efter Krigen arbejdede Fader ved restaureringen af Tranekær Slot paa Langeland og Ravnholt i Midtfyen. Sidstnævnte Sted traf han 
+[3]
+Moder Sophie Kirstine Larsen født 14 Juli 1839 som Datter af Bødker i Hjallelse ved Odense Lars Jeppesen født 1793 (?) [spørgsmålstegnet i parantesen overstreget med blå kuglepen] og Hustru Marie Kristiansdatter født 1805 (jeg har en Almanak fra hendes Fødselsaar), Datter af Frederik Kristian v. [”v.” indsat med blyant over linjen] Benzon til Kristiansdal Dalum. Mine Forældre blev viet den 5te i 11te 1869 i Dalum Kirke og bosatte sig i Odense, hvor Fader fik Borgerskab som Murmester. [Tilføjet med blå kuglepen efter ”Murmester”:] Hestene løb løbsk paa Turen fra Kirken, men det gik godt. [Tilføjelse slut] De fik 4 Sønner, hvoraf de to ældste – begge døbt Otto – døde som spæde, og 2 Døtre, alle født i Albanigade i Odense. Undertegnede Otto Larsen Meyer er den ældste af de nulevende født 21 Aug. 1873. 
+Fader byggede Albani Mølle for en Møller Brandt, som senere blev Inspektør ved den frie Udstilling. Blandt andet byggede han ogsaa et Hus for en Møllebygger Rasmussen i Albanigade. Her byggede Fader tillige 3 Huse for egen Regning, som efterhaanden blev solgt. Jeg blev født i det første, min ældste Søster Marie, født 30-11- [tilføjet med blyant:] 1875 i det andet og Katrine Augusta født 28-7- [tilføjet med blyant] 1878 og Erhard 
+[Øverst på s. 3 er med kuglepen skrevet:] 26. Septbr. Død 11. Jan. 1880 [det er uklart, hvilken person oplysningerne hører sammen med).
+[Øverst s. 3, til højre, er med blå kuglepen skrevet:] død 22-1-1912
+[I højre Margen udfor Marie Kristiandatter er med blå kuglepen skrevet:] død 1889
+[I venstre margen s. 3 er med blyant skrevet:]
+Chr. Abrecht von Benzon maler 1815-49. Malte H.C. Andersen
+Oldemor 1780-1834. [ulæseligt tegn] 
+[4]
+født den 8nde Jan. 1881 i det 3dje, den Gang Nr. 80. Jeg husker kun det sidste, hvor vi boede indtil 1881. Vi beboede selv Stuelejligheden og 1ste Sal var udlejet. I Baghuset i en Aarrække Bedstemoder og en Tid sammen med Faster Sophie. [Indsat med blyant over linjen:] 1ste Sal [indsættelse slut] I Stuen Faster Sine med sine mange Børn og Mand som blev Vicevært efter vor Afrejse i 1881.
+Det første jeg husker fra Barndommen er min Søster Maries Daab, da jeg var godt 2 Aar. At køre i lukket Karet til Kirken var jo en stor Oplevelse, og St. Knuds Kirkes mægtige Rum interesserede meget. En Fætter Otto – ”store Otto” -, som var et Par Aar ældre, og jeg gik undt og talte højt om Tingene, indtil Graveren kom og lukkede Munden paa os med et stort Maltbolsje. Det havde jeg aldrig set Mage til!
+Morsomme var Turene til Hjallelse, naar vi om Søndagen besøgte Moderes Forældre. Paa Barnevognen var lavet et Sæde med Fodpose, hvor jeg blev anbragt, saa længe vi kun var to; siden maatte jeg gaa. Fader trak saa Vognen den halve Mil eller bar mig, naar jeg [5]
+Blev træt. Huset i Hjallelse var trelænget Bindingsværk med Straatag. I Stuehuset var en Opholdsstue med 2 Indsat over linjen med blå kuglepen: Alkover, Køkken med Spisekammer og Bryggers, desuden en ”Sal” eller ”Stadsstue” og for Enden af denne 2 Gæsteværelser. I Sidehuset var der Kostald, Svinesti og Hønsehus, Værksted eller ”Huggehus” med forskelligt Bødkerværktøj, hvoriblandt en ”Snittebænk” var særlig spændende. Man sad overskrævs paa den, og med Fødderne kunde man bevæge en Vippe, som derved kunde fastholde den Genstand, der skulde bearbejdes med Kniven. Denne havde to Haandtag og man kunde altsaa snitte med begge Hænder. Den tredje Længe var en mindre Ladebygning med en stor rød Port. En Lænkehund, ”Bismarck” hørte ogsaa til Besætningen. Hvor meget Jord, der hørte til Huset, ved jeg ikke, men en dejlig gammel Have var for mig det vigtigste. For vel havde vi Have i Odense, men den var ny med smaa Træer og manglede det [”det” indsat over linjen], som en gammel Bondehave kan have. Her var gamle Træer med Kirse-
+[5]
+bær, Pærer og Æbler – Kaviller, som var røde baade udvendig og indvendig og de dejlige gule Blommer, som man aldrig ser mere, og saa var der Stikkelsbær – gule og røde og med Haar paa! En høj med Popler og Ahorn var ogsaa interessant. Men det mest idylliske var en lille Laage i Havegærdet – grøn af Ælde og en lille Bro, som over en dyb Vandrende førte ud i Marken. Noget saa yndigt har jeg ikke set siden!
+Af Mormoders Mad husker jeg især Smørrebrød med noget Medister. Morfaders Begravelse gjorde et dybt Indtryk paa mig. I Tankerne ser jeg ham endnu liggende i Kisten med det blege indfaldne Ansigt. [Indsat med blyant efter linjen:] Ellers mindes jeg ham siddende ved Kakkelovnen med sin Stok [indsættelse slut]
+Fra Albanigade mindes jeg Bedstemoders Komode med forskelligt Nips – især en Træsko af Rav og en lille Rok. Naar hun bagte Pandekager fik vi som Regel en sammenrullet Kage med Puddersukker i, som vi gik og bed af. Morsomt var det naar Bedstemoder lod sig bevæge til at gaa med os ud til en lille Skov ved Nyborgvejen. Men det skete sjældent, for det var en lang Vej for smaa Ben. ”Den lille Skov” var en ganske
+[6]
+lille Samling Træer, men for mig noget af det dejligste, jeg vidste. Den laa vist i Ejby. Mad og Sodavand havde vi med i Barnevognen. En Oplevelse, som gjorde et stærkt Indtryk, havde jeg engang, da jeg sammen med Moder med Barnevogn kom gaaende ind mod Byen. Vi var kommet over Albanibro og gik paa venstre Fortov, da vi ser et Køretøj med løbske Heste komme farende fra Torvet over mod Industribygningen (den tidligere Industribygn.), hvor de drejer og i rasende Fart ned ad Bakken styrer lige mod os. Hjertet stod stille af Skræk. – I sidste Øjeblik kom en Herre af vort Bekendtskab løbende, og ved at svinge sin Paraply fik han Hestene til at forandre Retning, saa vi undgik Faren. En anden Oplevelse, som staar i et festligt Lys for mig, er en Tur til Svendborg med ”Forsvarsbrødrene”. Moder og de mindre Søskende tog med Toget til Hjallelse Lørdag Aften og Fader og jeg skulde rejse Søndag Morgen. Men først skulde Sovekammergulvet ferniseres, og jeg syntes, det varede en Evighed, inden Fader blev færdig. Endelig kom vi da afsted. Jeg var det eneste Barn, som var med paa Turen. Ved Hjallelse Station
+[7]
+Stod Moder og vinkede til os, da vi kørte forbi. Marschen fra Svendborg Banegaard til Kristiansminde staar levende for mig. Et Hornorkester gik i Spidsen. Endnu mindes jeg Turen, naar jeg hører ”Holmens faste Stok” eller lignende Sange. Om Aftenen, da vi gik tilbage, saa vi ned over Byen med de mange Lys. Det var æventyrligt!
+Af vor Omgangskreds i Odense husker jeg – foruden førnævnte Møllebygger Rasmussen og Møller Brandt – en Murermester Steffen Jensen og Redaktør af Fyns Tidende Jørgen Petersen. Fader var meget politisk interesseret og var med til at stifte ”Fyns Tidende”. Bladet blev stiftet med Aktier paa 60 Kr., men i Begyndelsen gik det saa daarligt, at Fader blev tilbudt en Aktie for en Bajer. Senere blev de jo mere værd og blev opskrevne til 3 Stks. à 150 Kr.. De 60 Kr. giver nu ca. 280 Kr. i Udbytte. (400 %) 
+En Løjtnant Klinkby lejede en Tid en Stue hos os. Han var en flink Mand og blev efterhaanden som hørende til Familien og Dus med Fader. Gennem Lhombre-Spil [”h” i ordet indsat med blyant over linjen] kom han i Berøring med Redaktør Petersen og blev siden gift med en Søster
+[8]
+til Fru Petersen, som var fra Dalby paa Hindsholm. Her boede forresten Klinkbys to Brødre en Lærer og en Gaardmand. De var ellers Jyder og var alle begyndt som Tjenestekarle. Løjtnanten blev Kaptajn og Oberstløjtnant og var i en Aarrække Lærer ved Birkerød Latinskole hos Manzius. Jeg besøgte ham i 1889 sammen med Johannes Larsen, hvis Broder Vilhelm den Gang gik i Skole i Birkerød og boede hos Klinkby. Hans Datter lærte jeg senere at kende, da hun begyndte et Hjemmebageri hos ”gamle Frk. Høj” i Birkerød.
+I vores Gaard i Albanigade var der en [Hele linjen overstreget]
+Til en Fødselsdag fik jeg en Mølle af Møllebygger Rasmussen. Den blev opstillet paa en Stang i Haven og glædede mig meget. Siden tabte den noget min Interesse, da Albani-Møllerens Søn Karl havde faaet en, som var saa stor, at han selv kunde sidde i den.(Møller Brandt blev senere Inspektør ved den frie Udstilling, og jeg kom meget hos Familien, da jeg var i København i 1888-89. Det var gode og hyggelige Mennesker. To Døtre var forlovet med Studenter – den yngste Sara
+[9]
+med den senere Rektor i Esbjerg Oluf Nielsen, som var Søn af Sadelmager Nielsen i Kerteminde.)
+Da Fader byggede Pigeskolen over for Museet blev jeg betroet til at bringe hans Frokostpakke. Jeg fik ogsaa Lov til at gaa Byærinder.
+Da jeg blev 7 Aar kom jeg i Skole hos Rasmussen og Gregersen paa Overgade. Min Lærerinde var en Fru Lollesgaard, som lærte os at læse efter Lydmetoden.
+Skolebestyrer Nicolaj Gregersen var Ungkarl og født i Kerteminde, hvor han bosatte sig paa sine ældre Dage. Hans Brødre var Snedkerm. Gregersen og Skomagerm. Gregersen i Kertem. og den kendte Skolebestyrer for Teknologisk Institut og Direktøren for Luftfarten. Nicolai Gr. var en dygtig Pædagog og et godt Menneske. Han fortalte mig senere, at han i gamle Dage havde lagt Mærke til mine Forældre, naar de var i Kirke: ”det var saadan et ualmindelig nydeligt ungt Par.”
+I vores Gaard var en Sidebygning mod den ene Nabo og et Plankeværk mod den anden. Ved [overstreget fra ”I vores” til og med ”Ved”]
+[10]
+Først nogen Tid efter Indflytningen i Nr. 80 blev Trappegangen malet færdig. Det var en Malermester Andkær, der udførte Arbejdet. Væggene blev malet som Marmorfliser, og jeg saa ["jeg" indsat over linjen] interesseret til. Endnu kan jeg mærke Limfarvelugten, naar jeg tænker paa det.
+Fader byggede senere et Par Kviste paa Huset og lavede en Lejlighed i Tagetagen. Det var morsomt at se paa.
+Fra Vinduerne saa jeg de første Velocipeder (Væltepeter), en med et stort Forhjul og en anden med to lige store Hjul. Hjulene var af Træ. Det var Cyklens Forløber.
+Efter Middag drak mine Forældre Kaffe, og dertil tog de et Stykke brunt Kandis-Sukker i Munden. Det blev brækket i Stykker med en Tang, og vi Børn fik da et Stykke saa stort som en Ært. Jeg gemte mit i en lille Krukke, som stod i Vinduet, men min Søster Marie, som spiste sit efterhaanden,
+[11]
+kravlede op og tømte min Krukke. Det var et haardt Slag!
+Jeg husker, at jeg overværede et Hestevæddeløb paa "Heden." Det gav et Gys, hver Gang Hestene kom farende forbi, men hvad ["hvad" indsat over linjen] det egentlig drejede sig om, forstod jeg selvfølgelig ikke.
+Et Besøg paa Glasværket var ogsaa morsomt. Jeg saa, hvordan man pustede Flasker og meget andet. Det aarlige St. Knuds Marked var en af de store Begivenheder. Saa stod Byen paa den anden Ende. Et Forlystelsessted i Vindegade - "Pantheon" - besøgte jeg engang sammen med en Faster. Det eneste, jeg husker derfra, var en dejlig Vinterhave med kulørte Lamper. Den, syntes jeg, var vidunderlig. Og saa spillede et stort Orkester.
+Som Huslæge havde vi en Dr. Helweg, en ældre stilfuld Herre med tyndt hvidt Haar, som vi Børn holdt meget af. Hans Broder var Præst ved Hospitalskirken. 
+I Gaarden var til den ene Side en Sidebygning med Køkken, Vaskehus og Gæsteværelse, hvor vi undertiden havde Indkvartering af Soldater. Til den anden Side var Plankeværk.
+[12]
+Ved dette Plankeværk havde Fader en Gang liggende en del Stilladsbrædder, og for at beskytte dem mod Regnen var de dækket af Brædder, som stod paa skraa op mod Plankeværket. Det var en morsom Legeplads der under, men det kunde jo ogsaa være ganske sjovt at komme op paa Toppen og se ind i Nabogaarden. Jeg kravlede altsaa op, men tabte Balansen og faldt paa Hovedet ned til Naboen. Jeg kom dog paa Benene igen og løb hjem. Men jeg var frygtelig forslaaet i Ansigtet, og endnu da jeg kom i Skole i Kerteminde var jeg gul, grøn og blaa, saa Læreren spurgte om alle Drenge i Odense saa saadan ud.
+Min Morbroder Jeppe - I.A. Larsen - i Kerteminde drev en stor Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Trælast. Desuden havde han Landbrug (40 Tdr. Land) og senere en Mølle. Skibsreder var han ogsaa og havde ikke saa faa Skibe i Søen. Jeg husker en Brig "Azela", tre Skonnertbrigger "Sassaly", "Marie" og "Hygæa", tre Skonnerter "Addy", "Samson" og "Adolf",
+[13]
+"Kerteminde" og "Frelleg", "Sorte Hanne" og "Bogense," en Jagt "Rhea og en Kuf "Vilhelm." Syd for Havnen paa "Feden" havde han Skibsbyggeri. I Smaaland havde han to Ejendomme paa henholdsvis 700 og 1100 Tdr Land, "Boxhult" og "Høljeryd." * Her var tillige Savværk, x) [indsat øverst s. 13 med blyant:] som dreves af en Elv, og Tømmeret førtes til Halmstad [tilføjelse slut] saaledes at Træet kunde skæres til, før det blev sendt til Halmstad og derfra med Skib til Kerteminde. Morbroder var nu i Færd med at likvidere Skibsværftet og i Stedet opføre et Kalkværk, der var mere moderne end de to, der eksisterede i Byen. Det var nu Meningen, at Fader skulde bygge og siden bestyre Værket. 
+Flytningen var naturligvis spændende for en Dreng, oh paa Toppen af et Flyttelæs holdt jeg mit Indtog i "lille Rusland", som man kaldte Kerteminde. Det blev en vældig Forandring i min Tilværelse. Da vi kom til Byen var Skibsbyggeriet endnu i Gang, og Skibsbyggermesteren Krarup boede endnu i det Hus som vi skulde have. Foreløbig flyttede vi ind i en Lejlighed ved Siden af paa kun to Værelser og Køkken. Den var indrettet i et langt Hus, som brugtes til Baadebygning og Opbevaring af Redskaber og Materialer 
+*) Store- og lille Höljeryd og Kungsveka.
+[14]
+Den store Plads var en dejlig Tumleplads. En Del var bevokset med forskellige vilde Planter som Bulmeurt og Hundetunge. Burrer og Tidsler tiltrak Stillidser, og Stenpikker og Vipstjært var almindelige.
+Af Skibsrester byggede vi Huse, og i det hele taget tilbragte jeg den meste Fritid paa Værftet. Det var spændende at se et Ski blive trukken op paa Bedding, og endnu festligere var en Stabelafløbning. 
+Pladsen grænsede til Havnen, men ved en Del af den var der Fladstrand, hvor vi kunde vade med bare Ben og fange Krabber. Dem kogte vi og spiste. En Pram, der hed "Moses" var en særlig Attraktion. Den brugtes mest til Færgefart over Havnen og naar den skulde afsted, gjaldt det om at komme med. Da Værftet blev nedlagt, kunde vi temmelig uindskrænket disponere over den. Forresten var der gerne Joller fra Morbroders Skibe, som vi kunde laane med elldr uden Tilladelse. Vi plaskede meget i Vandet. En Gang havde jeg et Par Vandski. Det var to Pontoner forbundne ved et Stativ med en Saddel. Med en
+[15]
+Dobbeltaare padlede man sig frem. Men da den ene Ponton var læk, maatte jeg staa op med den største Vægt paa den anden. Det var ikke noget solidt Fartøj.
+Da Skibsbyggeren rejste, flyttede vi ind i hans Lejlighed. Det var et rart lille Hus med to Stuer, Sovekammer og et mindre Kammer, Køkken og Spisekammer, Vaskehus og en lille Kælder. Paa Loftet lavede Fader et Værelse til mig og til min lille Broder, da han voksede til. Han var kun - knap - et Aar, da vi kom til Kerteminde. Vaskehuset var en Sidebygning, og sammen med et Plankeværk (af Eg!) dannede den en lille Gaard. Der var lidt Have foran Huset og ved den ene Gavl. En stor Baghave beplantede Fader med Frugttræer. Pæretræerne trivedes udmærket godt, skønt Jordbunden var Sand og Sten. Som Navnet "Feden" siger, var det et Fed - "et af af Havet opskyldet Stykke Land," som det hedder i Leksikonet.
+"Meyers Pærer" var meget efterspurgte. Vi havde ogsaa mange dejlige Sorter. Hele Larsens Plads var omgivet med en Række Pyramidepopler. Desværre gik de fleste ud, efterhaanden som Rød-
+[16]
+derne naaede Brakvandet.
+Opførelsen af Kalkværket blev ledet af en engelsk Ingeniør. Det blev senere nedrevet, men jeg har et Fotografi af det. Det bestod af en høj Skorsten, som udvidede sig forneden, saaledes at der var Plads til Kalkstenene, som hejsedes op i et lille Hus anbragt paa høje Stolper og kastedes herfra gennem en Jernluge ind i Ovnen. Uden om denne var i Straaleform bygget 3 Retorter, i hvilket der kunde fyres med Kul, og herfra trængte Ilden op i Ovnen. En af Fordelene ved denne Konstruktion var at man udvandt Koks samtidig med at Kalken blev brændt. Der fyrereds Dag og Nat gennem smaa Luger oven paa Retorterne. I Retortens Bund anbragtes først et Jernstativ med en Krog, og derpaa lagdes Kullene, og naar Kosene var tjenlige, lukkedes to store Jernporte op, og med Forsigtighed - paa Grund af den mægtige Varme - blev en Jernlænke gjort fast i Krogen, og det hele blev trukken ud ved Hjælp af et Gangspil. Og saa blev Ilden slukket med Vand. Det var morsomt at se. Jeg vovede mig op ad Stigerne til det lille Hus, men det svimlede,
+[17]
+naar jeg saa ned i Dybet, og at komme ned paa Stigen fra en Lem i Gulvet var det vanskeligste; det gav et Gys i mig. Naar der var oparbejdet et tilstrækkeligt Lager, stod Værket stille en Tid, og naar Fader ikke var hjemme, og der kom Kunder maatte jeg tage Afære og knuse Koksene i en Maskine, som man drev med et Haandsving og maale dem i Halvtøndemaal, eller jeg maatte veje Kalk til en Murer eller sælge en Spand læsket Kalk. Melkalk solgte vi ogsaa. Den støvede slemt og rev i Næsen.
+I Begyndelsen gik der stadig Skibe med Koks til København og fra Fakse med Kalksten til Kerteminde, men efterhaanden blev det vanskeligere at afsætte Kalken, da Murerne mente, at Brændingen var mindre effektiv end i de gamle Ovne, hvor Kalksten og Koks Brænde blev lagt i skiftende Lag. Jeg ved ikke, om det passer.
+Der var tre Mand til Pasningen, og det var Anders, Hans Jakob og Ole. De blev senere Kørekarle hos Morbroder. 
+[18]
+Imidlertid havde Fader faaet en Del Arbejde som Murermester. Allerede mens vi boede i Odense, havde han for Morbroder bygget et Kornmagasin i Købmandsgaarden mod Mellemgade (Strandgade), og ombygget den saakaldte Bagergaard, hvor min Moster havde Bageri. I 1883 blev Hovedbygningen mod Langegade bygget om. Ved Udgravning af Grunden fandtes to Kanonkugler fra Svenskekrigen 1659. De er nu indmurede i Porten sammen med en Bjælke med Indskrift fra det gamle Hus. Nord for Byen lod Morbroder bygge "Kærbyhus" og "lille Kærbyhus." Fader har naturligvis opført mange Huse i Tidens Løb dels alene og dels i Kompagni med andre: Raadhuset, den nuværende Teaterbygning saavel som den forrige. Omkring Aarhundredeskiftet byggede han Herregaarden "Broløkke" nord for Byen *) Han maatte da anskaffe Hest og Vogn, da han ikke havde lært at cykle og ikke siddet på en Hest, siden han var Soldat.
+*) efter en Brand
+[19]
+Jeg blev straks sat i den kommunale Realskole. I første Klasse havde vi en Frk. Mortensen til Lærerinde. Skolens Lærere var i øvrigt: Pastor Petersen, som var Katheket, underviste i Religion og Historie, Rudkøbin som havde Tegning og Naturhistorie og Engelsk, Nielsen Geografi og dansk, Kragh Regning, Mathematik og Gymnastik. Desuden havde vi i kortere Tid efter hinanden Lærerne Støye, Christensen og Petersen, da Hr. Kragh havde et Aars Orlov for at uddanne sig i engelsk Sprog i England. Denne blev senere Inspektør ved Skolen, Pastor Petersen var Førstelærer. Han led meget af nervøs Hovedpine og vistnok ogsaa af Kærlighedssorger. Han blev dog siden m lykkelig gift med den elskede og fik et Præstekald. Om Morgenen spejdede vi interesseret efter hans Ansigtsudtryk for at se, om Humøret var godt, eller han var "gal". Hr. Rudkøbing var meget respekteret og elsket. Vi troede blindt paa alt, hvad han lærte os. Senere opdagede jeg, at det ikke altid var helt rigtigt. Han havde to Døtre i Skolen - to mørke Skønheder, som vi alle til-
+[20]
+bedte. Hr. Nielsen havde kun Hageskæg og glatraget Overlæbe. Hr. Christensen var helt glatbarberet, medens de andre Lærere havde Fuldskæg, som det var almindeligt.
+Hr. Nielsen var ogsaa godt lidt. Han underviste ogsaa i Sang og spillede Violin. Foruden det uundværlige Spanskrør havde han altid en Tamp i Baglommen paa Jaketten - det almindelige Klædningsstykke den Gang. Tampen brugte han med en vis Færdighed, idet han lagde Delinkventen over det ene Knæ. Til daglig hed han "Pløksylen", fordi han var Søn af en Skomager. Lærer Kragh blev naturligvis kaldt "Kragen". Han havde den grimme Vane, naar vi ikke kunde vor Lektie, at trække os i Haaret ved Tindingen, hvad der ikke gjorde godt. 
+Til Lærer i Tysk havde vi en gammel Holstener Jakobsen. Naar han var utilfreds med en Elev, sagde han gerne med tysk Akcent, "jeg skal skruppe dine Rygstykker", derfor kaldtes han "Fatter Skrup". Naar han roste en Elev, sagde han, "det er godt min Dreng",
+[21]
+idet han dunkede ham oven i Hovedet med Spanskrøret. Om det var behageligere end at blive skruppet, er vel tvivlsomt.
+Skolen var delt i to Dele: Borgerskolen og Realskolen, som igen deltes i Drenge- og Pigeklasser. Pigeskolen og Realskolens første Drengeklasse var i den Bygning, som nu er Apotek. I Huset mod Skolestræde var Drengeskolen, Realskole og Borgerskole, hvis største Kontingent var Fiskerdrenge, var altid i Krig. Om Vinteren gik det haardt til med Snekampe baade i Frikvarteret og efter Skoletid.*) I Sommeraftnerne sloges vi tit med Knipler. Jeg husker, at Johannes Larsen en Gang fik et Slag i Hovedet, saa han daanede. Det var Anføreren for "Borgerne" Peter Sandgraver, der udførte det velrettede Hug. Hans Fader var Sandgraver. I en stor Pram roede han ud og gravede Sand ved Kysten og lossede det ved en lille Bro ved Langebro, der hvor vi siden byggede Hus. Der brugtes meget Sand til at strø paa Gulve. Fernisering kendtes næsten ikke. Gulvene skurereds
+*) Vi lavede ogsaa "Ryttere" ved at de smaa Drenge blev anbrag-te på "Herderne" (Skuldrene) af de store. Saa gik vi mod hinanden, og det gjaldt da om at rive Modstanderen af "Hesten". Jeg husker at jeg red paa "Las' Skuldre. Vi smaa var beærede af at være med.
+[22]
+og bestrøedes med Sand. I et Hjørne var anbragt en Spyttebakke med Sand til at spytte i og til Udkradsning af Piben. Cigar røg man kun om Søndagen. Kom man paa Besøg, blev man budt en Pibe af den række, som Husherren i Almindelighed havde hængende. Der var Merskumspiber med Sølvbeslag og Piber med Porcelænshoveder - nogle saa lange, at de kunde staa paa Gulvet. Røret skulde helst være ægte "Weichselrør," det duftede saa dejligt.
+Undertiden legede vi Soldater. Bevæbnede med Huggerter - helst af Egetræ - med en rund Parerplade marrscherede vi ud med en Trommeslager i Spidsen. Lidt uden for Byen delte vi os i to Dele. Den ene tog Stilling bag et Hegn og den anden stormede. Dog passede man paa kun at ramme Modstanderens Vaaben, og det gjaldt om at slaa det ud af Haanden paa ham eller knække det.
+Der blev spillet Pind eller "Jeppe", som vi kaldte det. Der spilledes Klink og trilledes
+[23]
+med Kugler. Vi satte Drager til Vejrs og skød med Flitsbue og Slangebøsse. Det var nok Johannes Larsens Interesse for Fugle, der inspirerede os. Lars Hansen, Søn af en afdød Politibetjent, var en af de ivrigste Jægere. Han blev kaldt Lars "Gemse" eller "Graaspurv." Han endte som Kæmner i Korsør. Om Foraaret spillede vi Top, og den skulde være fra Drejer Tagge, som boede i den gamle Latinskole. Eller vi trillede med Tøndebaand. En Smed fandt paa at lave dem af Staaltraad, og det gjorde vældig Lykke. I lange Rækker trillede vi ud ad Landevejene. Der var hverken Biler eller Cykler til at genere os. I min senere Barndom begyndte vi at spille Kricket. Fodbold kendte vi ikke. Ligeledes blev der arrangeret Præmieskydning med Salonbøsse. *) 
+Eksamenstiden var festlig trods Spændingen. Sidste Dag drog vi ud i "Storskoven" til "Jomfruhøjen" og legede "to Mand frem for en Enke" og lignende. Bager Becher var der med Køretøj og Masser af Vienerbrød
+*) af Købmd. Hans Christensen.
+[24]
+og Limonade. Paa Hjemturen skulde man efter Skik og Brug have en Pige under Armen, og det kom undertiden til en vild Jagt for at indfange den udvalgte.
+En dejlig Tumleplads var Feden, som den Gang var ubebygget med Undtagelse af Morbroders Plads, Nordens Kalkovn og Jernstøberiet. I "Faaredammen", som nu er opfyldt, sejlede vi med vore smaa Skibe og tumlede os paa Isen om Vinteren. Den gamle Vold og Grav fra Svenskekrigen var ogsaa en yndet Legeplads. Om Efteraaret gravede vi Huler i i Sandet, som blev overdækkede med Stænger og Tang. Et Ildsted manglede ikke og i Smug blev Kridtpiberne tændt. Herude boede Hermelinen. Det skete, at den tog vore Høns.
+Bestyreren paa M.P. Allerups Jernstøberi-Filial, Møller - Broder til daværende Overlæge paa Odense Sygehus - havde 6 Sønner og 3 Døtre, af hvilke nogle af de yngre var mine Kammerater. Møller var en ejendommelig
+[24]
+Skikkelse, temmelig høj, lidt duknakket med langt Skæg. Oprindelig var han Snedker, og han lavede Modellerne til Kakkelovne og andet Støbegods. TilFornøjelse for sig selv og Børnene lavede han nogle dejlige Skibsmodeller. I sine ældre Dage lavede han de nydeligste Genstande, Smykker m.m. udskaarne i Rav, Ben og Kokosskal. 
+Selv lavede jeg naturligvis ogsaa Skibe. Skroget til et af dem har jeg endnu. For ikke at kæntre blev de forsynet med Blykøl. Blyet fandt vi ved Skytteforeningens Skydebaner paa Feden. Men det første Skib, jeg havde, lavede Johannes Larsen til mig - en flot Kutter. Den fik et sørgeligt endeligt. Da jeg sejlede med den i "Møllerkæret" (Svanedammen) blev den hængende i en Gren ude paa Midten; imidlertid blev det Frostvejr, og den frøs inde. Til min store Sorg slog Drengene den itu med Sten.
+Det var en stor Begivenhed, da jeg fik mine første Skøjter. Hidtil havde jeg, som navnlig Fiskerdrengene brugte det, haft en Slæde med
+[25]
+Jernskinner og en Pigstav "Isgajt", som jeg stagede mig frem med staaende paa Slæden. Det var forresten en god Sport, og man kunde opnaa en betydelig Fart. Men alligevel var Skøjterne morsommere. Af Skøjtebaner var der - foruden de forhen omtalte Damme - Thorbystranden, hvor man kunde løbe helt over til Odensefjorden og - Kertem.-Fjorden i strænge Vintre. Isen paa Bugten var altid for ujævn med opskruet Is. Syd for Byen, hvor Odensevejen havde inddæmmet et Stykke af Fjorden "Hinkes Lod" havde Skøjteløberforeningen sin Bane, hvor den holdt Fester med Musik og kulørte Lamper om Aftenen. 
+Fiskerdrengene havde en mærkelig Lyst til at "gumpe" Isen i Stykker. I en lang Række løb de frem og tilbage paa deres tunge Træskostøvler, indtil Isen brast. Men saa morede vi os med at springe fra Istykke til Isstykke. Det var vældig Sjov, men det gjaldt om at være hurtig og træde sikkert. En Gang gik det galt for mig, men jeg kom da op og fik Vandet Hældt af de lange
+[26]
+Støvler. Skønt vi legede saa meget ved Vandet, kom vi altid heldig fra det. Min ældste Søster, Marie, faldt en Gang i Havnen, men blev da fisket op i Tide. 
+I Skolen var der to Hold i hver Klasse. Af mit Hold husker jeg Anton Schondel, Valdemar Nielsen, Christen Klokker, Karl Møller, Chr. Norden, Rasmus Norden, min Fætter Peter Larsen, Johannes Holbæk, Marius Knudsen (Holger Tornøe), Emanuel Bloch, Elert Nielsen, Theodor Nielsen. Forældrene var Læge Schondel, Lærer Nielsen, Vognmand Klokker Hansen, Jernstøber Møller, Kaptajn Norden, Købmand Norden, Købmand M.F. Larsen, Skomager Holbeck, Toldbetjent Knudsen, Sadelmager Nielsen og Politibetjent Nielsen. *) Tobakspinder Block. 
+Mit bedste Fag var Tegning (jeg har opbevaret flere Tegninger fra Skolen), og mine daarligste Matematik og Regning. Jeg naaede dog en Gang at blive No 4 paa Holdet. Det er imidlertid ikke altid Skolelærdommen, der betinger Børnenes Fremtid. Den dummeste og altid nederste i Klassen blev en dygtig Forretnings-
+*) Johannes Poulsen, Søn af Skræder P.
+[27]
+mand og Bankdirektør i Assens. Han ejede en vis selvtillid, som er en saare vigtig Egenskab. I Tankerne ser jeg ham som Konfirmand udhalet som en ung "Herre" med løse "Neglemanschetter" og Ravrør med stor Cigar, Paraply og sorte Hansker og stiv Hat. Bovler. 
+Der blev lavet en Del Drengestreger med at sætte Knappenaale i Lærernes Stol og lignende, og saa kom Spanskrøret i Virksomhed over hele Linien. Gerningsmanden fandtes sjældent. En Skoleudflugt var en æventyrlig Oplevelse. Turen foregik med en lille Damper, "Kerteminde," som førtes af Skipper Jørgensen. den senere Mægler. Om Sommeren sejlede den ellers med Sild til Korsør, hvorfra de fragtedes videre med Skib til Kiel. Lærer Kragh havde til Lejligheden skrevet en Sang - det var noget med "at tage med Havet en Dyst" og "Romsøs forjættede Kyst -" til en kendt Melodi, og hver Gang jeg hører denne, mindes jeg Romsøturen. Hvad vi ellers foretog os, husker jeg ikke, men der er jo meget at se paa den lille idylliske Ø med de mange Daadyr og Fyrtaarnet. En anden Gang havde vi en morsom
+[28]
+Udflugt til Bøgebjerg paa Hindsholm.
+Der hvor Banegaarden ligger, havde Morbroder Jeppe sit Trælager, dels i store rødmalede Træhuse og dels i fri Luft. Det blev efterhaanden flyttet til Feden. Paa det modsatte Hjørne, hvor nu Hotelhaven er, laa et gammelt Bindingsværks Magasin, som Morbroder brugte til Korn og Foderstoffer. Strandvej - den Gang "Bagvejen" - var en almindelig temmelig smal Landevej med Popler ved Siderne og dybe Grøfter samt en Gangsti ind mod Haver og Huse. Paa den anden Side gik Stranden helt ind til Vejen mellem Kamperhoug til og Peder Møllerstræde. Herfra førte en Stenmole skraat over til Havnemolen. Den Trekant, som derved fremkom, kaldte vi "Lillestranden". Der fangede vi Krabber og Hundestejler. Det Hus Axel Larsen benytter til Maskinværksted, byggede en Garver Holst til Garveri. Det laa lige i Strandkanten, saa man kun ved Lavvande kunde pas- 
+[29]
+sere forbi. Lillestranden blev siden fyldt op med Sand, da man anskaffede en Dampmuddermaskine til Oprensning af Sejlløbet i Stedet for en gammel, som blev drevet ved Haandkraft. Vest for Vejen havde en Del af Langegades Beboere deres Haver "Baghavernr", indhegnede med Tanggærder, som var bevoksede med Bukketorn eller Tysktorn. Apotekeren havde en af de kønneste Haver med et pænt ottekantet Lysthus bygget halvt ud paa Gangstien. Morbroder Jeppe havde ogsaa en hyggelig Have, der hvor Johannes Larsen senere byggede et Hus til sin Svigermoder, Fru Warberg. Morbroder Martin havde derimod ingen Baghave, men lejede en ved Garveriet. 
+Meget af min Fritid tilbragte jeg sammen med Fætre og Kusiner. Morbroder Jeppe var gift med en Datter af Hattemager Bless, Vilhelmine. De havde 2 Døtre og 4 Sønner: Johannes, Georg, Marie, Vilhelm, Christine og Adolf. Det var ualmindelig gode Børn. Vilhelm havde jeg mest med at gøre, da vi
+[30]
+var omrent jævnaldrende.
+Hvad jeg særlig beundrede hos Morbroders var deres mange Malerier. "Moster" Mines *) Broder Johan Bless var Maler, og af ham havde de en Del Familieportrætter. Hendes Svoger var Marinemaleren Echardt, som blandt andet havde malet et stort Billede med Motiv fra Savværket i Sverige og et Solnedgangsbillede fra en mindre Havn, som især vakte min Beundring. (Et smukt Billede af Echardt har forresten Valdemar Christensen i Gentofte. Det er Kerteminde Havn set fra Langebro.) Nu Aage Chr. Kertem. 
+Den gamle Butik med Loftsbjælken var hyggelig. Og Kontoret med store Landkort og Billeder af Morbroders Skibe malede af Echardt, var interessant. Den "hollandske Vægt" til Vejning af Kornprøver var et morsomt Legetøj. En stor Skrivepult med Taburetter til at dreje op og ned var Hovedinventaret. Det var navnlig Morbroder Urban, som førte Bøgerne, og han havde tillige Overopsynet med Korn og Trælast. Han røg kun Cigarer, aldrig Pibe. Morbroder Jeppe røg ikke.
+*) Vi syntes ikke om det fremmedartede "Tante", men sagde "Moster."
+[31]
+Da det nye Hus blev opført, gik noget af Idyllen bort. Morbroders boede i Stueetagen med Soveværelser paa første Sal og i Tagetagen. Resten af første Sal var lejet ud til Toldforvalteren. 
+I Stueetagen var tre Stuer til Gaden og en mindre til Gaarden samt Køkken og Værelse til Gaardskarlen. Paa den anden Side Porten var Butik, Kontor og Skænkestue. I en Sidebygning mod Nord var der Pakhus for Kolonialvarer. Mod "Mellemgade" (Strandgade) laa som nu Kornmagasinet og Staldbygninger, som fortsattes ind i Bagergaarden. Mellem de to Gaarde laa et Hus til Bræddelager. Paa den anden Side Mellemgade var Haven og Rejsestalden, og i Gaarden ud tol Bavejen var Kuloplag. Op mod Plankeværket til Haven stod en Stabel Drænrør, og i et af disse havde Morbroder anbragt sin lange Kikkert. Naar han ventede Skib, kom han af og til og spejdede ud over Bugten fulgt af sin trofaste Hund Bob, som aldrig veg fra ham. Det var en puddelagtig forhenværende Skibshund, som var reddet
+[32]
+fra et Skibsforlis og derved havde mistet sin Herre. Jeg var gode Venner med den, indtil en skønne dag, da Morbroder og Fader stod og talte sammen. Jeg stod og kløede Bob i Nakken. Pludselig snappede den min Haand og satte Tænderne igennem, saa jeg havde Besvær med at faa den fri igen. Jeg kom til Doktoren og fik den behandlet og gik med den opbunden en Tid, og mange Aar efter kunde Mærkerne af Tænderne ses. Siden knurrede den altid af mig. Vi gættede paa, at den havde haft et Saar i Nakken. 
+Det var et meget gæstfrit Hus. De større Kunder fra Omegnen blev ofte inviteret til Kaffe eller Aftensmad. Godsforvalter Mohr fra Hverringe med Familie var der meget tit. En morsom Bondekone, Marie Franse (Frandsen) sagde, da hun fik hugget Sukker til Kaffen: "Hva er det for novet Sukker I hulder Jer, det ka itte tye?" Eller naar der blev serveret hjemmebagte Kager: "Saadan noe ka je fo heme hos mig sel, nej, Skik Bo til Baveren etter nove Kyvebry, det vil je hellere ha." 
+[33]
+Om Morgenen begyndte alt Arbejde Kl. 6, og da var Morbroder altid paa Benene. Saa gik han en Runde i Butik og til de forskellige Arbejdspladser, og ved Langebro fik han gerne Selskab af Købmand Norden. Om Aftenen gik han i Seng Kl. 9, men først skulde han have sin Aftenkaffe, ellers kunde han ikke sove, sagde han. 
+Morbroder Jeppe var en lille Mand med rødligblondt Fuldskæg. Han bar altid blaa Jaketdragt og bredskygget blød Hat og Stok i Haanden. Hans Kone var derimod høj, tidlig graahaaret, da hun led meget af Hovedpine. Hun havde en sjælden Evne til at opdrage Børnene. Korporlig Straf benyttede hun aldrig, men naar et af dem havee forset sig, talte hun i Enrum med det. Hvad der blev sagt, ved jeg ikke, men det virkede.
+Morbror Urban - den yngste af Mors Brødre var høj og kraftig, en køn Mand med rødligt Fuldskag. Da han blev gift overtog han en Forretning i Lundeborg, Hidtil havde han altsaa været ansat hos sin Broder.
+[34]
+og det blev bestemt, at hans Svigerfader, en gammel Skibsbygger Thomsen, skulle flytte derned fra Kerteminde. Han lejede en stor Fiskerbaad til Rejsen, og hans Sager blev stuvet ned i Lasten, medens hans gamle Kat blev lukket ned i Kahytten. Den var hans Kælebarn. Det var en stor grim rød Hankat - en rigtig Slagsbroder med flængede Ører, og det ene Øje var reven ud. Da vi kom et Stykke ud i Havnen, - jeg var inviteret med paa Turen, - kunde Thomsen ikke bare sig for at se til sin Yndling. Han lettede forsigtigt paa Lugen - og vips! Katten for ud og sprang paa Hovedet udenbords og svømmede i Land. Der blev stor Sorg og Bekymring for det stakkels Dyr. Dog tror jeg, den har trøstet sig; Katte er jo ikke Menneskene saa hengivne som Hunde. 
+Vi kom imidlertid godt til Lundeborg efter en lang Sejlads, da Vinden var flov. Jeg blev der nogen Tid og havde det rart. 
+Morbroders Forretning var meget blandet, idet han havde en Afdeling for Manufak-
+[35]
+tur og en for Kolonialvarer, og desuden handlede med Korn og Foderstoffer, Kul og Trælast. 
+En stor Del af Tiden tilbragte jeg ved den lille Havn og ombord paa en Pæreskude, hvor jeg blev gode Venner med en ung Mand, som spillede Violin. Vi gjorde ogsaa Ture i Omegnen til Herregaardene Broholm, Tidselholt og Hesselagergaard og til den store Hesselagersten, "Damestenen." Denne er imponerende, skønt kun den ene Side er gravet fri, mens det øvrige er skjult i Jorden. Det er naturligvis en Trold, der har kastet den efter et Kirketaarn - jeg tror paa Langeland - men som sædvanligt har den ikke ramt.
+En anden Gang i en Sommerferie kørte vi tre "lystige Fætre", Peter, *) Vilhelm og jeg til Lundeborg med en lille russisk Ponny og tilhørende Vogn. Hesten "Bismarck" havde vi forresten megeg Fornøjelse af i det hele taget. En Vinter, da den havde staaet længe paa Stald, var den bleven noget kaad, som Heste i Reglen bliver. Jeg skulde
+*) Søn af Morbroder Martin.
+[36]
+have en Ridetur paa den og var kommen lidt uden for Porten paa Bagvejen, da den standsede og vedblev at gimpe op og ned, indtil jeg røg ud over Halsen paa den. Den var dog saa hensynsfuld at kaste mig af i en Snedynge ved Siden af Vejen og blev ganske roligt staaende og grinte skadefro ad mig. 
+Men den begav vi os nu de 5 Mils Vej ad Lundeborg til. Det tog jo sin Tid, og vi maatte bede et Par Gange undervejs, men vi kom da godt der ned og tilbragte en morsom Ferie hos de rare Mennesker. Moster Augusta var sød og gfod, men blev desværre efterhaanden saa ødelagt af Leddegigt, saa hun ikke kunde røre sig. Før hun blev gift, havde hun en Pogeskole og en Broderiforretning i Kerteminde. 
+Da jeg var ca. 10 Aar, fik jeg Lov til at lære at spille Violin. Det var en stor Dag, da Peter og jeg købte Violinen hos Marskandiser P. Hansen, Købmand Hans Tveskovs Fader. Min Lærerinde blev Fru Asta Thalbitzer - Elev af Konservatoriet og Anton Svendsen.
+[37]
+Hun var et prægtigt Menneske og vedblev til sin Død at være min og siden ogsaa min Kones og Bebs' gode Veninde. Hun var den Gang ung og livlig, men desværre halt. Hun var gift med en Fætter, der havde en lille Købmandsforretning i "Friheden". Desværre var han aldrig ædru. Desuagtet viste Fruen altid et smilende Ansigt. Hun var født Sanne, og kgl. Kapelmusikus Emil Sanne og Sanginspektør Sanne var hendes Brødre. Emil Sanne var første Klarinetist i Kapellet, og som voksen havde jeg megen Fornøjelse af Sammenspil med ham, naar han om Sommeren boede i Kerteminde. Vi spillede "Keglebanetrioen" og Mozarts Klarinetkvintet. Vi var mange Elever hos Fru Thalbitzen baade til Violin, Klaver og Sang. Jeg kom til at spille sammen med en af Klavereleverne Mathilde Nielsen, Datter af Læderhandler Nielsen. Da vi ikke havde Klaver den Gang, foregik Øvelserne altid hos Nielsens. Vi spillede blandt andet nogle af Haydns og Mozarts Sonater, og vore Øvelser
+[38]
+overværedes gerne af Mathildes ældre Søster Anna. Hun malede lidt og var senere ansat paa den kgl. Porcelænsfabrik i en Aarrække. Sadelmager Nielsen, Kæmner Nielsen, Politibetjent Nielsen, Læderhandler Nielsen var Brødre. Sadelmageren var meget politisk interesseret og en klog Mand. Han var i mange Aar Formand for Haandværkerforeningen og Medlem af Byraadet. Foruden den tidligere omtalte Søn Oluf havde han en Datter Henriette - Veninde med mine Søstre, - som blev Læge. Ehlert blev Journalist og Borgmester i Middelfart, Jacob var ved Postvæsnet, Bessermann og en yngre Søster var Jernbaneassistenter. 
+Læderhandlerens eneste Søn blev Lærer, men døde i en ung Alder. 
+Kæmneren havde en Søn, som Vilhelm ["som" overstreget. "Vilhelm" indsat over linjen] blev Sagfører og havde noget med "bedre Byggeskik" at gøre og gift med Ellen Hørup. Man sagde, at han var Studenten i Visen om Amanda. Denne var Datter af en Uhrmager Kragh i Kerteminde og Søster til Skuespillerinden
+[39]
+Fru Krag-Møller. Kæmneren havde desuden to Døtre Amanda Alma ["manda" overstreget. Overlinjen er indsat "lma"] og Ida. Alma blev gift med William Wandahl, Maler og senere Regissør ved Dagmarteatret. Hun var selv Skuespillerinde. Wandahl inspirerede mig til mit Livs første Maleri. Da jeg saa ham male Lundsgaard Klint, fik jeg Lyst til at prøve det samme. Jeg opbevarer Billedet. 
+Fader var musikalsk og havde en god Sangstemme. En Tid deltog han i Korsang hos Pastor Niels Lindberg. Noder kendte Fader ganske vist ikke. I min tidligste Barndom spillede han lidt Harmonika, men nu begyndte han ogsaa at gnide Fiolen, og det varede ikke længe før han kunde spille Melodier og Danse efter Øret, saa jeg blev helt distanseret. Nu fik Fader Lyst til at lave Violiner. Han byggede flere, og nogle var da til at bruge, saaledes at vi kunde spille Duetter. Fader lavede selv anden Stemme. 
+[40]
+Første Gang jeg spillede offentligt, var i "Den selskabelige Forening." Jeg fik Lampefeber, - saa Benene rystede og Buen vibrerede. Det var nok en køn Forestilling.
+Efterhaanden tabte jeg Lysten og vilde holde op med Musiken, men mine Forældre tvang mig heldigvis til at fortsætte. Jeg husker, at Moder sagde: "Du vil en Gang komme til at takke os for, at vi ikke lod Dig slippe." Og det maatte jeg siden sande. Musiken har altid været min store Kærlighed.
+Paa Langegade, hvor der nu er Cykelforretning og Biograf, boede Morbroder Martin. Sammen med sin Svigerfader P. Nielsen under Firmanavn "Nielsen &amp;amp; Larsen" og senere alene "M.F. Larsen" drev han en Købmandshandel med Kolonialvarer, Korn og Foderstoffer, Kul og Brædder. Desuden drev han ogsaa Landbrug. 
+I de gamle Købmandsgaarde skete saa meget, som kunde interessere en Dreng. Til Butiken hørte en "Skænkestue", hvor Landboerne kunde faa en Drik. Ligesom der sad en Kone og solgte Wienerbrød - her "Marie Brødkone" - og lavede Kaffe til Kunderne. Paa Disken stod en Tønde med
+[41]
+Tobak til behagelig Afbenyttelse. 
+Ved særlige Lejligheder kom der mange Mennesker til Byen f. Eks. til Markeder og Dyrskuer og navnlig til Folketingsvalg. Folk skulde ogsaa handle i Byen, da Brugsforeninger endnu ikke var opfundne, og da der hverken var Jernbane eller Cykler, var man henvist til Hestekøretøjer. Paa saadanne Dage vrimlede det med Vogne og Heste i Købmandsgaarde og paa Gader. De større Firmaer Elias B. Muus, I.A. Larsen, M.F. Larsen og Norden havde store Stalde for Gæsterne, og Tornøes Hotel og Gæstgivergaarden, hvor nu Banken og Sparekassen er, tog ogsaa deres Del af Invationen; men det forslog ikke ved en saadan Lejlighed. 
+Morbroder Martin havde 6 Børn: Peter, som var paa Alder med mig, Thea, Helga, Martha, Valdemar og Alfred. Det var rare Børn, men ikke saa godt begavede og til Tider lidt drilagtige. Jeg husker, at vi besøgte dem, før vi flyttede til Kerteminde. Peter havde en Gyngehest betrukken med rigtigt Skind og med Saddel og Stigbøjler. Det var en Oplevelse at
+[42]
+ride paa den! De havde den Gang Lejlighed paa 1_ste_ Sal, og Morbroders Svigerfader boede i Stuen. Da denne blev Enkemand flyttede de ned og han fik et Værelse hos dem. "Onkel", som de kaldte ham, blev lam, og i de sidste Aar laa han i Sengen eller blev kørt i Rullestol. Han blev behandlet med storÆrefrygt. "Moster" Hanne var hans Plejebarn. Hun kunde godt lide mig og saa gerne, at jeg kom og legede med Peter. Hun havde altid morsomme Ideer til at beskæftige os. Engang fandt hun paa, at jeg skulde bo hos dem i 8 Dage i Sommerferien uden at komme hjem i den Tid. Det var morsomt. Morbroder havde jo et mindre Landbrug med en halv Snes Køer og to Spand Heste, og Høsten var en livlig Tid. Vi stod tidligt op, og spiste Davre Øllebrød sammen med Folkene. De fik Spegesild til. Øllebrødet var tykt med Klumper og uden Sukker. Det har nok været lidt svært at faa ned. Vi kørte med, naar Kornet blev kørt ind, og om Eftermiddagen blev vi sendt i Marken med "Mellemmadden" og Æbleskiver til Folkene. Hjemmebrygget Øl fik de i en "Lejle" - en flad Tønde, som
+[43]
+gik paa Omgang. Man drak af Spunshullet. Peter havde en lille Vogn, som blev forspændt med deres store Hund "Kronvald" senere "Unkas", og saa kørte vi. Hunden brugtes ogsaa til at trække Malkevognen, naar Køerne blev malkede i Marken. Det var ellers almindeligt, at Malke-Piger eller Konen ar Mælkebøtten paa Hovedet, og samtidig strikkede hun.
+Undertiden fik vi Lov at ride, naar Hestene skulde til eller fra Marken. Saa morede det Karlene at faa dem til at trave, og da gjaldt det om at holde fast i Manken, og det gav nogle fæle Stød, saa man blev øm bag i. Eller vi jalp med at trække Køerne hjem, naar det blev koldt om Natten. I Begyndelsen var jeg lidt ængstelig, men jeg maatte jo vise, at jeg var en rask Karl.
+I en Baggaard, hvorder var Kullager, stod et gammelt Valnøddetræ, som vi besøgte flittigt i den Tid, Nødderne var modne. I Butikken var der ogsaa morsomt. En Gang ugentligt blev der lavet Papirsposer,
+[44]
+og vi hjalp med at klistre dem. Og saa vankede der Bolsjer, eller vi fik Lov til at købe et Stykke Wienerbrød hos Marie Brødkone, som sad og strikkede paa en Tønde ved Døren. I Kontoret var Morbroder gerne optaget, da han selv førte Bøgerne. Om Aftenen blev de store Folianter og Pengekassen anbragt i Pengeskabet, som var indmuret i Skorstenen. 
+I Gaarden stod to gamle Linde og en udvendig Trappe med Tag over førte op til første Sals Køkken. ["s" i slutningen af "Sal" og "Køkken" er indsat med blyant]
+I Mælkekælderen hjalp vi med at kærne Smør. Det var jo for Andelsmejerierne. En Fest var det, naar der blev slagtet Gris, og vi fik sorte Pølser.
+Morbroder var temmelig tavs, men kunde godt være morsom. Han kunde være "lun", som Fynboerne siger.
+Om Aftenen fik vi undertiden en Køretur f. Eks. til Maale Bakke eller til Kærby Bakke. eller Fjorden rundt.
+Hos Morbroder boede i nogle Aar Skolemanden Kristen Kolds Enke og to Døtre paa 1ste Sal. [ordene fra "eller" til og med "Sal" indsat med blå kuglepen]
+[45]
+Vi kom meget sammen med Købmand Hans Christensens og deres tre Drenge: Frode, Aage og Valdemar. I det gamle Bindingsværkshus med Loftsbjælker i Stuerne var der meget hyggeligt. Det brændte senere. I Butikken som den Gang hovedsagelig var Skibshandel, stod Fiskerne gerne og snakkede og vendte Skraaen i Munden. Christensens Broder, som var Fisker, optraadte som Karl og Altmuligmand i Forretningen. Købmand Christensen havde som Barn paadraget sig en Hofteskade, som han led meget under, og han gik meget daarligt. Jeg husker en Gang, da Bebs i 2-3 Aarsalderen sad ved Vinduet og hilste paa en forbipasserende, og vi spurgte hende, hvem det var, at hun svarede: " det var enten Fru Thalbister eller Købmand Christensen". De haltede begge. Ligesom mine Forældre og Moders Slægt var han Medlem af Valgmenigheden og var meget kirkeligt og socialt interesseret.
+Fru Chr. var Datter af en Organist Skaarup i Nykøbing Falster. Hun var meget livlig og havde en prægtig Sangstemme. Hun tog
+[46]
+gerne Del i vore Lege. Da vi blev lidt ældre, spillede vi Komedie paa vores Loft og jeg lavede Dekorationerne. Vi spillede "Peter sidder over" med mig i Titelrollen, flere af Hostrups Komedier: "Soldaterløjer", "Intrigerne" - - 
+Hans Christensen stiftede en Husflidsforening og oprettede en Husflidsskole. I "Snitteskolen", som vi sagde, tilbragte vi mange fornøjelige Aftener om Vinteren. Lærere var en Snedker Bom og en Snedker og Billedskærer fra Revninge. Det flotteste Arbejde lavede Johannes Larsen: et Brædt til at hænge Jagtgeværer paa, forsynet med et fremstaaende Gemsehoved og Egeløv. Jeg lavede forskelligt med Løvsav blandt andet en Sykurv og et Pibebrædt med udskaarne Egeblade. Jeg opnaaede en 1_ste_ Præmie med Certifikat og en Bog. 
+Allerede som Barn interesserede Johannes Larsen sig for Fugle. Han lavede gode Fugletegninger, fangede Fugle og skød Fugle. Han havde en fin Samling af Fugleskind og Æg. Selv havde jeg ogsaa en lignende men mindre Samling. Desuden samlede jeg paa Insekter, Mønter, Oldsager og Aviser. En Avis fra 1700 og noget var det fornemste Stykke.
+[47]
+Paa Fødselsdage gjorde vi tit smaa Udflugter med Moder og Kammerater til Klinten eller Skoven. Undertiden gik vi til "Jomfruhøjen," hvor Sagnet fortalte, at der havde staaet et Taarn, og en Jomfru var bleven indmuret deri. Vi havde naturligvis Madkurv med, for det var jo en vigtig Ting.
+Vi havde en god og dygtig Moder, som sled og sparede for at holde Hjemmet oppe, naar Faders Indtægter undertiden var smaa. Hvad vores kære Moder har betydet for os, kan ikke beskrives. Vi havde ogsaa en god og kærlig Fader, som var dygtig i sit Fag. (Jeg har nogle af hans Arkitekturtegninger fra den Tid, han gik i teknisk Skole.)
+Fader blev snart valgt ind i Bestyrelserne for Haandværkerforeningen, Den selskabelige Forening og Pavillonselskabet. Den selskabelige Forening virkede om Vinteren ved forskellig Underholdning og Baller. Jeg husker nogle Tableuer, hvori jeg deltog og hvor Fader læste Æventyr. Pavillonselskabet holdt Baller om Sommeren i Skovpavillonen ved "Louisenlund." Saa var der kulørte Lamper i Træerne,
+[48]
+og Havnefoged Christensen i Diplomatfrakke og hvide Handsker førte Dansen op. Et lille Orkester spillede under Ledelse af Organist Ibsen. Han var en dygtig Klaverspiller, men med sine sære Fagter og sin mærkelige ranglede Fremtoning vakte han ufrivillig Munterhed. Paa Grund af sinpibende Stemme kaldtes han "Pip pip." 
+Moder havde en Søster Katrine Larsen kaldet Trine, som var ugift og havde et Bageri i "Bagergaarden," som tilhørte Morbroder Jeppe. Hendes Broder var Den ældste Broder hed ["Hendes Broder var" overstreget. "Den ældste Broder hed" indsat over linjen] Jakob. Han var Gartner og senere Inspektør paa Godset Birkelse i Vendsyssel. Han var en myndig Mand og færdedes altid til Hest paa de udstrakte Jorder. Hans kone hed Stine, og de havde 3 Børn: Ida (Adelaide), Erik og Laurits. (Denne kendte jeg bedst. Han lærte Handel hos Morbroder Jeppe og var senere ansat der. Han blev gift med en Datter af Skomager Holbech, Caroline, og fik en Forretning i Odense.) Saa var der de tidligere nævnte Brødre Jeppe Andreas og Martin Frederik. Anton var Saddelmager og var gift og bosat i Zwickau i Sachsen i en Aarrække. Paa sine ældre Dage kom han hjem og fik Ophold hos sin Broder Jeppe indtil sin 
+[49]
+Død. Urban havde 2 Sønner: Urban, som var Elektrikker og ansat ved Sukkerkogeriet i Odense, og Aage, som blev Direktør for Slagteriet i Svendborg.
+En Tid var vor Fornøjelse Søndag Morgen at aflægge Besøg i Moster Trines Bageri, hvor Bager Madsen lavede de lækre Konditorkager. Der faldt altid noget af, især naar Napoleonskagerne blev skaaret til. Samme Bager Madsen var en stor Skakspiller, og i Pauserne sad han altid og løste Skakopgaver eller lavede Opgaver til Bladene. Men i sin Optagethed glemte han undertiden Brødet i Ovnen. Han blev gift med Mosters unge Pige Andrea og overtog Bageriet, da Moster blev syg. Ved at puffe Skuffer ind med Knæet havde Moster beskadiget Knæskallen, saa hun blev sengeliggende i længere Tid og længe maatte bruge Krykker. I den Tid boede hun hos os. Hun havde ogsaa andre Svagheder, for hun tog stadig Piller, og for at faa dem til at glide ned, gned hun sig paa Halsen. Om det hjalp, ved jeg ikke, men det saa komisk ud. Paa sine ældre Dage blev hun rask til Bens, og hun var 95, da
+[50]
+hun døde.
+Blandt Jernstøber Møllers 9 Børn var det især Karl og Johan jeg leede med. Karl interesserede sig for alt i Naturen. (Han blev fotograf og giftede sig med Heino Gads Datter Anna. Han havde Forretning i Kerteminde i flere Aar, og rejste derefter til Amerika.) Vi strejfede meget i Skov og ved Strand for at finde noget mærkeligt. Min lille Broder Erhard vilde gerne med paa vore Ture; men da det ikke passede os med en saadan Klods om Benet, forsøgte vi paa forskellig Maade at slippe af med ham ved at købe os fri eller ved at skræmme ham med Løver og Tigre og lignende. Det lykkedes ikke altid, og en Gang var han med paa en lang Vandring langs Stranden til Stavreshoved. Det var en anstrengende Tur for den lille Fyr, og Moder var da ogsaa rystet, da hun hørte det. Han var 7 1/2 Aar yngre end jeg. Sjældne Ting fandt vi saamænd aldrig udover forstenede Søpindsvin og "Vettelys." Ja, engang fandt vi en "Strandvasker" Liget af en Fisker. Han saa uhyggelig ud, blaa og opsvulmet.
+[51]
+I Udkanten af Lundsgaard Skov, hvor vi var paa Jagt efter Hugorme opdagede vi en Dag, at der var ophængt "Doner" i Hegnet, Løkker af Hestehaar til Fangst af "Kramsfugle" - Drosler og Solsorter. Lokkemaden var Rønnebær, der var anbragt saadan at Fuglene kunde hænge sig i Løkken. Vi betragtede dem meget interesseret, da Skytten paa Lundsgaard pludselig overraskede os. Han troede, vi vilde stjæle Fuglene, - der var forresten ingen i Fælderne -, han truede os, og befalede os at gaa med op paa Slottet. Vi rystede af Skræk, men fik dog snart Lov til at gaa.
+Af Husdyr havde vi Høns og en Kat. En Gang fik jeg af Faders gamle Arbejdsmand i Odense "Per Lausen" (Peter Larsen) et Bur med hvide Mus. En Tid havde jeg Turdelduer, en tam Raageunge, Marsvin og Pindsvin.
+Tit havde vi Storm med Højvande, saa vort Hus var helt omgivet af Vand, og vi kun ved Hjælp af en Pram kunde komme i Forbindelse med Omverdenen. Saa blev Fiskergade oversvømmet og Klintevejen blev ødelagt af Bølgerne. Paa den anden Side Klinten, maatte
+[52]
+Vejen til sidst flyttes længere ind i Landet. Hos os naaede Vandet dog aldrig ind i Stuerne. 
+Da Morbroder Jeppes Hus blev bygget om, boede Familien i Huset ved Siden af os. Det laa lavere end vort, og en Aften ved Højvande kom Morbroder Urban med lange Støvler paa og bar Familien over til os. I Spænding ventede vi om Natten paa, at Strømmen skulde vende og Vandet begynde at falde. 
+En Søndag om Efteraaret var hele Familien paa Nøddetur. Det morede os altid. Hver havde sin Pose, og Fader trak Grenene ned med sin Stok. Saa gjaldt det om, hvem der kunde faa flest. Naar vi kom hjem, blev Haserne pillet af, og Nødderne blev lagt til Tørring paa Loftsgulvet. En Gang var der kommen en Rotte op paa Loftet, og jeg hørte om Natten ustandselig Traven frem og tilbage. Om Morgenen viste det sig, at de fleste Nødder var forsvundne; men vi fandt hurtigt Gemmesteder, og Rotten gik i en Fælde.
+Der var tre Politibetjente i Byen: Klokker, Nielsen og Larsen. Den sidste var tillige Arrestforvalter og kaldtes "skæve Laus". Han havde en
+[53]
+tysk Kone og en Datter, Charlotte, som var Byens Skønhedsdronning. 
+Nytaarsaften var der Fest i Gaden. Op og ned ad Langegade drog en Sværm af Børn og unge Mennesker og fyrede "Kinesiske Pistoler," "Skruptudser" og lignende af, mens de sang: "Hurra Pip pip, Hurra for skæve Laus, o ja o ja og sing salia." Undertiden blev en og anden af Demonstranterne anholdt af Betjentene, som assisteredes af den emsige Politi- og Herredsfuldmægtig senere Kæmner Nielsen, kaldet "lille Snus" paa Grund af en Vane med at snøfte.
+De fleste bar Øgenavne den Gang. Den saakaldte Borgervæbning med "Løjtnant" Skomager Niels Bom i Spidsen deltog ogsaa i Ordenens Opretholdelse. I Provisorietiden, da Gendarmerikorpset blev oprettet, fik Kerteminde ogsaa en Trup beredne Gendarmer under Anførsel af en Sergent Rasmussen, som efter Korpsets Opløsning blev Politiassistent for Hindsholm. De lyseblaa var ikke populære, og navnlig Nytaarsaften var de ildesete. De unge Sømænd og Fiskere drillede dem med Fyrværkeri og haanende Tilraab indtil de
+[54]
+red frem med dragne Sabler og ryddede Gaden. Den daværende Borgmester, Politimester og Herredsfoged von ["von" overstreget] Kammerjunker von Lewetzauw ow ["auw" overstreget; "ow" indsat over linjen] holdt sig klogelig i Baggrunden, og Arrestforvareren blev ogsaa undertiden holdt inde, da hans Tilsynekomst kun forøgede Løjerne. Disse var i Almindelighed temmelig harmløse. Ved Hjælp af lange Snore ringede man man med Skibsklokkerne, hejste forskellige Genstande op i Master og Flagstænger og byttede Skilte. Var Politiet ved Havnen, tændtes der Baal i "Friheden" og emvendt. Pumperne paa Gaden med Halm om blev antændt. [Sætningen fra "Pumperne" til og med "antændt" indsat med blyant]
+En aarlig tilbagevendende Begivenhed var Fugleskydningen. Kl. 4 om Morgenen blev Skytterne - og alle andre - vækkede af to Trommeslagere, som gik gennem Gaderne. Den ene var Anders Ottesen, hvis gamle tøndeformede Tromme gjorde et mægtigt Spektakel. Kl. 6 afmarscheredes fra Torvet med Musik og Fane; derefter kom to Smaapiger med Gevinsterne. I Spidsen gik Drejer Tagge med Paraply. Han skulde føre Listen over Skydningerne. Optoget gik nu gennem de
+[55]
+vigtigste Gader for at opsamle Skytterne. Først hentede man naturligvis Fuglekongen, som bar et grønt Skærf med Sølvplader, hvorpaa de tidligere Kongers Navne var indgraveret. De menige bar en Fugl bundet i Knaphullet med et grønt Baand. Efter en Morgenbitter paa Tornøes Hotel gik Turen til Skovanlæget. Her var Fuglen anbragt paa en høj Mast. Den var lavet af Træ med Jernbeslag. Det gjaldt om, at den havde en passende Styrke, saa den kunde holde til hen paa Eftermiddagen. Det er hændt, at den er falden allerede ved Frokosttid, og dermed var Eftermiddagen ødelagt, da Kone og Børn skulde komme og beundre de gæve Skytter. Den har ogsaa været saa stærk, saa Skydningen maatte fortsættes næste Dag, og derved fik mange ikke den rette festlige Afslutning med en ny Konge; ogsaa fordi denne efter gammel Skik skulde spendere en Bolle Punch. 
+Kl. 9 spistes Frokost, hvor Hovedretten var Skinke med Grønærter. Kl. 12 marcherede man atter til Byen og holdt et Par Timers Pause. For enkelte var det i høj Grad til-
+[56]
+trængt.
+Til Skydning anvendtes to gamle Muskedonnere Forladere ["Forladere" indsat over linjen], men enkelte af de yngre Skytter medbragte selv almindelige Rifler. Et Par Mand havde nok at gøre med Ladningen. Fuglen bar i Næbbet en Ring med en Citron. Først skulde Citronen falde af og dernæst Ringen, saa Hovedet, Halsen, Halen, venstre Vinge, højre do og endelig Brystpladen. Gevinsterne var Sølvskeer af forskellig Slags. Brystpladen (Fuglekongen) tilfaldt 6 Spiseskeer, Højre Vinge (Kronprinsen) fik en Potageske. Fader vandt en Gang Potageskeen, som vi senere fik i Brudegave.
+Om Aftenen var der stor Middag med mange Taler og Bal. De andre Præmier var Theskeer og andre Skeer.
+[57]
+Fiskeriet spillede en stor Rolle dengang, saavel som nu. Særlig "Bæltfisket -" Sildefisket i Eftersommeren var vigtigt. Naar det slog fejl, var det en Katastrofe for de fattige Fiskere, og det indvirkede naturligvis for hele Næringslivet i Byen. Motorer kendtes jo ikke, og Vinterfiskeriet foregik fra aabne Joller nær Kysten med Bundgarn spændt ud mellem Pæle, Fiskeri med Kroge og aaleruser. Til Bætfiskeriet brugtes Dæksbaade. Det var et smukt Syn, naar de ca. 80 store Baade med Sejl stod ud af Havnen. Det skete om Eftermiddagen mellem Kl. 1 og 6, alt efter Vejr og Vind. Vinden skulde helst være vestlig og frisk. Undertiden blev det stille undevejs, og hele Flaaden maatte vende om. De store Baade maatte ros, og det gik langsomt. Til Tider kom man først hjem henad Morgenstunden. Saa blev der sunget og snakket fra den ene Baad til den anden. Engang gik vi iland paa Kysten. Men naar der blæste en frisk Vind, sejlede man om Kap, og da var det morsomt at være med. Hver Baad var bemandet med to voksne og en Dreng.
+Morbroder Jeppe havde sammen med Dr. 
+[58]
+Schondel ladet bygge en stor smuk Baad "Louise". Den blev ført af Anders Høj og hans Søn, Rasmus var med som Dreng. Den anden Mand var en Tid lang Jens Høj. Undertiden fik jeg Lov at sejle med, og det var vældig morsomt, skønt jeg gerne blev lidt søsyg og fik Kvalme uden dog at brække mig. Under Sejladsen blev der sunget Sømandsviser og andre Sange, f. Eks. husker jeg "Madam Brøndum siger, det er ingen Skam at ta sig en lillebitte Korndram." Det var gerne et Sted mellem Synshoved og Samsø, at vi gjorde Holdt. Saa blev Masten lagt ned, og en Landterne ["d" i ordet overstreget] blev tændt. Naar Sejlene ikke længere stivede Baaden af, begyndte den rigtig at rulle i Bølgerne. 
+Nu blev Garnene "givet." De var bundet sammen i en lang Række og fyldte Lasten. Garnenes ene Side var besat med Korkstykker og den anden med Sten, for at holde dem lodret i Vandet. Med Mellemrum blev der anbragt "Vejere" (Vagere) Bøjer med Flag. Garnene drev nu med Strømmen og trak Baaden med sig. Retningen bestemtes af om der var "Norden eller sønden Vande." Nørrevande ["Nørrevande" indsat efter linjen med kuglepen]
+Overalt saas Lanterner. Det var ikke alene fra Kerteminde, men ogsaa fra andre Byer kom der
+[59]
+Baade. En Mand holdt Vagt, og de andre gik til Køjs. Forude var et Lukaf for "Makkeren" og Drengen og agter en Kahyt til Føreren. Der skulde jeg ogsaa sove, men jeg foretrak gerne at blive paa Dækket trods Kulden, da jeg ikke kunde tage Lugten af Olietøj og den beklumrede Luft i det lille Rum.
+Kom der et større Ski i faretruende Nærhed, blev der tændt Blus for at advare. Men det hændte, at en Damper alligevel sejlede ind i Garnene og skar dem over eller slæbte bort med dem, og saa var det vanskeligt at faa fat i dem igen. 
+Kl. 1-2 skulde Garnene atter hales ind. Det var et ["et" overstreget] anstrængende. Det var jo nemlig Baaden, der skulde trækkes op mod en til Tider krap Sø, og "Louise" var en stor tung Baad. Men Jens Høj havde gode Armkræfter, saa det gik. Nu var det spændede, om der var Sild i Garnene. Naar der var mange, var det en Fornøjelse at se dem blinke og sprælle, idet de kom op af Vandet. Efterhaanden blev Garnene ordnede pænt i Lasten af Fører og Dreng. Saa blev Masten rejst og Sejlene sat, og der blev Tid til Morgenmad og en Kop
+[60]
+varm Kaffe - dog uden Sukker og Fløde. Tidlig om Morgenen var vi igen i Havn, og her ventede de respektive Koner med Morgenkaffe. 
+I godt Vejr blev det overdraget mig at sejle Baaden hjem, mens de andre fik sig en lille Lur. Det var jeg stolt af. 
+Saa skulde Sildene pilles af Garnene og disse skilles og tørres. Det skulde nu vise sig, hvor mange "Volle" (Ol) der var fanget. En Gang var der saa mange, at nogle af Garnene maatte efterlades paa Fangstpladsen til senere Afhentning. Til andre Tider var der kun til Middagsmaden. Tørringen foregik hovedsaglig paa Feden, som var helt dækket med Garn. Vi havde et Stillads til at hænge dem paa, saa fyldte de ikke saa meget. Det var ogsaa mere praktisk, naar de skulde renses for Tang. I Stormvejr kunde de være saa fulde af "Skidt" og saa sammensnoede, at det tog et Par Dage at faa dem i Orden. Vi Børn hjalp gerne med.
+Efter Middag fik man travlt med at faa Garnerne i Baaden og sat ["sat" overstreget] Sten bundet paa igen. ("lønne.") Naar der skulde sejles ud, tøvede man lidt, indtil endelig en tog Mod til sig og satte Sejl; saa fik
+[61]
+de alle travlt. Der blev et syndigt Virvar i Havnen, indtil de kom fri af hinanden. 
+Foraarssilden var ikke værdsat den Gang. Den var for mager. Ofte kom Bønderne og hentede hele Læs til Gødning. Torsken duede kun, naar der var r i Maanedens Navn, ligesom der heller ikke maatte spilles Kort i andre Maaneder. (Der var ca. 80 Bæltsbaade.) [("Der var ca. 80 Bæltsbaade.") overstreget]
+For os Drenge var det en Begivenhed, naar der kom Soldater fra Odense og Nyborg. Jeg husker særlig en Efteraarsmanøvre, da der blev skudt i Gaderne og vi fik fri fra Skolen. Kampen trak sig syd paa over Broen, og vi fulgte med helt til Davinde. Men omsider maatte vi jo se at komme hjem igen, hvad der ikke var nær saa morsomt gennem Pløje- og Stubmarker. 
+En Gang imellem laante Fader et Køretøj hos en af Svogrene, og vi kørte en Tur til Rønninge eller til Ravnholt og vel ["vel" overstreget] ogsaa til Hjallelse. I Rømninge ninge ["ninge" indsat med blyant over linjen] havde Fader nogle Slægtninge, to eller tre Skræderfamilier. De besøgte os kun, naar der var Rigsdagsvalg. Vort Besøg gjaldt Krebsefangst, og om Aftenen spiste vi Krebs. 
+[62]
+Ved Herregaarden Ravnholt i Midtfyn boede Moders Moster Tante Stine. Hun havde været gift med en Kusk der paa Gaarden og havde et lille hyggeligt Hus, hvis Have stødte op til en Skov. Den var jeg lidt bange for selvom en Sang: "det er dog en dejlig Skov, her er ingen Røvere," saa kunde man jo aldrig vide - -
+Naar vi kørte hjem om Aftenen var det ikke let at finde Vej. Det var for det meste Biveje, som snoede sig paa den mest forvirrende Maade. For at læse Vejviserne, maatte Fader rive Tændstikker, og undertiden viste det sig, at vi var paa en forkert Vej, saa at vi maatte tilbage igen. 
+Mange Steder var der slet ingen Vejskilte; saa var der ikke andet at gøre, hvis der da ikke var Mennesker i Nærheden, og e fleste var gaaet til Ro paa den Tid, saa var der kun den Udvej at lade Hesten bestemme Retningen. Tit var den klogere paa det Punkt, end vi andre.
+En Gang havde vi lejet et Vognmandskøretøj med en stædig Hest. Den blev pludselig staaende, naar det passede den at hvile lidt, og saa var den ikke til at drive af Stedet, før den selv fik Lyst. Men paa Hjemvejen var Hestene altid
+[63]
+mere villige, saa længtes de efter deres Baas. 
+Det var en af de store Begivenheder, naar vore tre Familier foretog Køreture sammen f.Eks. Fjorden rundt og havde Madkurve med. Men især den aarlige Turtil Hjallelse glædede vi os til. Det var Mormoder vi besøgte, saa længe hun boede der. De sidste Aar tilbragte hun i Kerteminde hos Morbroder Jeppe. Vi kørte med tre Char à bancer og et Par mindre Vogne. Morbroder Martin havde et Par kønne Graaskimler, og Morbroder Jeppe et Par fine Køreheste, en sort og en brun, og forøvrigt maatte Arbejdshestene holde for. Naar de fik sværtet Hovene og blev striglet og fik noget pænt Seletøj paa, saa de ganske godt ud. De kunde blive helt vigtige og kaade, naar de skulde køre "til Stads." 
+Da Turen var paa 3 172 Mil, blev der bedet undervejs i Geels Kro. Det var især for Hestenes Skyld, men vi andre kunde ogsaa trænge til at rette Benene og faa lidt Mad. Humøret var højt, og der blev sunget og raabt Vittigheder fra den ene Vogn til den anden. Selv Morbroder Martin, som til daglig var temmelig faamælt, kunde blive morsom og gennem alt
+[64]
+hørtes Morbroder Urbans friske karakteristiske Latter. (Hørr hørr). Han var en god Tegner ["Han var en god Tegner" indsat efter linjen med blyant]
+En de Mylius, stamherre til Rønningesøgaard boede en Sommer i "det lange Hus" ved Siden af os, i den Lejlighed vi tidligere havde haft. Hans Kone var fra Skotland, og de talte altid engelsk sammen. Det var en meget tiltalende Dame, men vist ikke af adelig Herkomst, hvad hendes Svigermoder nok ikke var saa glad for.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1535,59 +1907,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4G53wVLj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SO734tro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ffp8K5lz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pSfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5xkkBUCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IS2I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6J5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AOsMo2Nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uOYOQKzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5xkkBUCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xTjhgohS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SO734tro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xbJiDh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkg3nWI5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4G53wVLj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fydly3mL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ffp8K5lz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IS2I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pSfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M52"/>
+  <dimension ref="A1:M53"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1654,2401 +2026,2452 @@
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D3" s="5" t="s">
         <v>27</v>
+      </c>
+      <c r="D3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="I3" s="5"/>
+      <c r="J3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="K3" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="J4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="M4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="5"/>
-[...11 lines deleted...]
-      <c r="M4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...18 lines deleted...]
-        </is>
+      <c r="E5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        </is>
+        <v>43</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="M5" s="5"/>
+        <v>47</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H6" s="5" t="s">
+        <v>52</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K6" s="5" t="s">
-        <v>45</v>
+      <c r="K6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L6" s="6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="M6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="M7" s="5"/>
+        <v>59</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D8" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G8" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>51</v>
-[...10 lines deleted...]
-        </is>
+        <v>63</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>65</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M8" s="5"/>
+        <v>66</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F9" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F9" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I9" s="5"/>
+        <v>71</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>72</v>
+      </c>
       <c r="J9" s="5" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E10" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E10" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G10" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G10" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>81</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="M10" s="5"/>
+        <v>83</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H11" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I11" s="5"/>
-      <c r="J11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J11" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="M11" s="5"/>
+        <v>91</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H12" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>98</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="M12" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="I13" s="5"/>
-      <c r="J13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J13" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="M13" s="5"/>
+        <v>105</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        </is>
+        <v>95</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H14" s="5" t="s">
+        <v>108</v>
       </c>
       <c r="I14" s="5"/>
-      <c r="J14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J14" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="M14" s="5"/>
+        <v>111</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H15" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K15" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K15" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="5" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>68</v>
+        <v>114</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="5" t="s">
-        <v>42</v>
+        <v>122</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>78</v>
+        <v>123</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>79</v>
+        <v>124</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>41</v>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K18" s="5" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>81</v>
+        <v>126</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="5" t="s">
-        <v>42</v>
+        <v>122</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>83</v>
+        <v>128</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>114</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="5" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>84</v>
+        <v>130</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>85</v>
+        <v>131</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H21" s="5" t="s">
+        <v>132</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K21" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="5" t="s">
-        <v>42</v>
+        <v>122</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K23" s="5" t="s">
+        <v>122</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H24" s="5" t="s">
-        <v>93</v>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K24" s="5" t="s">
+        <v>122</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>94</v>
+        <v>140</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>95</v>
+        <v>141</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K25" s="5" t="s">
+        <v>122</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>96</v>
+        <v>142</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>97</v>
+        <v>143</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="5" t="s">
-        <v>42</v>
+        <v>122</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H27" s="5" t="s">
+        <v>146</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K27" s="5" t="s">
+        <v>122</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H28" s="5" t="s">
-        <v>102</v>
+      <c r="H28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="5" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>104</v>
+        <v>149</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>105</v>
+        <v>150</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H29" s="5" t="s">
+        <v>146</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="5" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>107</v>
+        <v>151</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>108</v>
+        <v>152</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H30" s="5" t="s">
+        <v>153</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K30" s="5" t="s">
-        <v>48</v>
+      <c r="K30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L30" s="6" t="s">
-        <v>109</v>
+        <v>154</v>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>110</v>
+        <v>155</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H31" s="5" t="s">
-        <v>111</v>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
-        <v>112</v>
+        <v>156</v>
       </c>
       <c r="M31" s="5"/>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>113</v>
+        <v>157</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H32" s="5" t="s">
-        <v>114</v>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="6" t="s">
-        <v>115</v>
+        <v>158</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>16</v>
+      </c>
+      <c r="D33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="s">
-[...9 lines deleted...]
-        <v>122</v>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L33" s="6" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>16</v>
+      </c>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="s">
-        <v>128</v>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I34" s="5"/>
-      <c r="J34" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L34" s="6" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>16</v>
+      </c>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="s">
-        <v>134</v>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I35" s="5"/>
-      <c r="J35" s="5" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L35" s="6" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>16</v>
+      </c>
+      <c r="D36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H36" s="5" t="s">
-[...6 lines deleted...]
-        <v>144</v>
+      <c r="H36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K36" s="5" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>16</v>
+      </c>
+      <c r="D37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="s">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K37" s="5" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D38" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F38" s="5" t="s">
-        <v>157</v>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H38" s="5" t="s">
-[...6 lines deleted...]
-        <v>160</v>
+      <c r="H38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K38" s="5" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>16</v>
+      </c>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H39" s="5" t="s">
-        <v>167</v>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I39" s="5"/>
-      <c r="J39" s="5" t="s">
-        <v>168</v>
+      <c r="J39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K39" s="5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="M39" s="5"/>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="5" t="s">
+      <c r="D40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K40" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="G40" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="K40" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M40" s="5"/>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>18</v>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="J41" s="5" t="s">
+      <c r="M41" s="5" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>16</v>
+      </c>
+      <c r="D42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G42" s="5" t="s">
-        <v>190</v>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>193</v>
+        <v>187</v>
+      </c>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L42" s="6" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="M42" s="5"/>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>197</v>
-[...11 lines deleted...]
-        <v>198</v>
+        <v>16</v>
+      </c>
+      <c r="D43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>199</v>
-[...8 lines deleted...]
-        <v>201</v>
+        <v>190</v>
+      </c>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>16</v>
+      </c>
+      <c r="D44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>208</v>
+        <v>193</v>
+      </c>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E45" s="5" t="s">
-        <v>150</v>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G45" s="5" t="s">
-        <v>212</v>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>196</v>
+      </c>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K45" s="5" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="M45" s="5"/>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>221</v>
+        <v>51</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>227</v>
+        <v>206</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>229</v>
+        <v>208</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>230</v>
+        <v>209</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>231</v>
+        <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>232</v>
-[...4 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>210</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        </is>
+        <v>211</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>213</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="M47" s="5"/>
+        <v>215</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        </is>
+        <v>219</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="M48" s="5"/>
+        <v>223</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>224</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-        </is>
+        <v>226</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>228</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H49" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H49" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>231</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>42</v>
+        <v>232</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="M49" s="5"/>
+        <v>233</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-        </is>
+        <v>236</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>218</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="I50" s="5"/>
-      <c r="J50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J50" s="5" t="s">
+        <v>213</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="M50" s="5"/>
+        <v>239</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>240</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>126</v>
+        <v>242</v>
       </c>
       <c r="D51" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="I51" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="E51" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="J51" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="K51" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="J51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="L51" s="6" t="s">
+      <c r="M51" s="5" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>197</v>
+        <v>242</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>150</v>
+        <v>243</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>118</v>
+        <v>244</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="I52" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="J52" s="5" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>255</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>256</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>257</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="D53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -4061,44 +4484,45 @@
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
     <hyperlink ref="M48" r:id="rId53"/>
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
+    <hyperlink ref="M53" r:id="rId58"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>