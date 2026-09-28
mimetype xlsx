--- v1 (2026-08-08)
+++ v2 (2026-09-28)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4607" uniqueCount="2746" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4652" uniqueCount="2775" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -356,59 +356,59 @@
   <si>
     <t>Johannes Larsen er ved at få syet nye sko, som ikke er blevet færdige. Vilhelmine Larsen med familie tager til bryllupsfest i Sverige i morgen eller i overmorgen. Hun håber, at de kan mødes med Johannes Larsen i København på vejen hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NlB8</t>
   </si>
   <si>
     <t>[Påtrykt tekst]
 MEDDELELSE
 Til Fra
 Herr I.A. Larsen
 Kjerteminde, den……………… 18…
 Kjære Johannes
 I Morges var jeg hos Bom for at høre om Skoene kunde blive færdige saa vi kunde faa dem med over til dig; det er grumme kjedeligt for vi faar dig vel ikke engang at se paa Overrejsen,- enten rejser vi Fredag med 4 Posten eller Lørdagmorgen med 3 Posten og til begge Tider er du jo bunden men saa paa Tilbagerejsen maa vi underrettes om det dog ikke kan lade sig gjøre 
 Vi har jo nok tænkt paa Søndagen da du har fri saa kunde vi da se dig den Time der er Ophold, men vi skal jo indrette os efter saa meget og da Bryllupsdagen er Mandagen vilde jeg jo gjerne derover 1 dagstid før – Nu afsendte jeg saa en lille Kasse med de ønskede Ting det var hvad jeg kunde skaffe i Øjeblikket da Dampskibet afgik i dag saa saa foretrak vi at sende det med ”Vidar”
 Du kan gaa ned at hente Kassen Torsdagaften – altsaa idag – naar du er fri; din Sølvske maatte jeg ikke sende for Fader sagde den blev borte for mig Troede i vaskede selv Eders Ske og Gaffel; fortæl mig nu endelig naar du har faaet den, saadan at jeg kan have Brev Fredagmorgen, du maa ikke le fordi jeg sender lidt The 
 Du kan vel faa skjænket paa hos en Kammerat om der er en der ejer en Thepotte. Naa den Tid gaar nok Johannes og man har ingen Skade af at prøve lidt i Retning af Mad destobedre smager det bagefter.
 Jeg fik ikke Løfte om Skoene først sagde han næste [uge] men saa blev det da denne ifald Apothekeren vilde vente saa skulde vi faa dem nu.
 Kjærlig Hilsen fra os Alle jeg er bange for Nyborg Johannes – der er saamegen Sygdom altid.
 Din trofaste Moder</t>
   </si>
   <si>
     <t>1886-01-17</t>
   </si>
   <si>
-    <t>Anna 3 -
-Frøken Bendal
+    <t>Frøken Bendal
 Chresten  Berg
 Ane Marie Christiansdatter
 - Klein
 Urban Larsen
 Vilhelm Larsen
 Niels Mollerup
 Elisabeth Storm
+Anna  - tjenestepige hos Vilhelmine Larsen
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Klaus er en fugl.</t>
   </si>
   <si>
     <t>Vilhelmine synes, at Johannes Larsen skal vise Zahrtmann sit portræt af farmoderen. 
 Derhjemme volder det lidt problemer at passe Johannes Larsens fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/igAe</t>
   </si>
   <si>
     <t>Kjerteminde den 17 86
 1
 Kjære elskede Barn
 Hvor blev jeg dog bedrøvet da Tiden løb fra mig og jeg ingen Brev fik afsted igaar; men vi ere raske alle sammen vi sidder og venter paa Urban Larsen som har meldt sin Ankomst i dag – derfor maa jeg nu skynde mig at skrive medens her er Ro; Tak for dit Brev iforgaars Gud ske Lov Du har det godt min Ven rigtignok syntes jeg ikke Du var rigtig glad hvad der saa var i ”Vejen” med Dig, skulde det trykke Dig saa svært at Du skulde vise Hr Zartman Farmors Portræt saa lad Du være skjønt jeg ikke fatter Dig, det maa jo være en Glæde at vise – jeg har arbejdet hjemme, og saa høre Kritik af en der forstaar det, fortæl mig nu endelig hvad Model I har ogsaa smaa Træk fra Skolen saadan noget morer mig, har de faaet Flasken, og hvad sagde de om den er Mollerup kommen? 
 Husk Johannes at sende dit snavsede Tøj saadan at vi har det senest Torsdag for vi skal vaske i denne Uge ja husk nu alting skal med baade uldent og Linned
 Du kan tro de smaa Fugle ere kvikke og livlige især i dag da Vejret er snefuldt i dag, Klaus er [ulæseligt ord] men vi skal nok holde fra Stillidserne, jeg har havt Bud hos Klejn efter det store Buur for mine Blomster lider rigtignok under den Indretning; Vilhelm kom slemt tilskade med sin venstre Pegefinger forleden Aften i Snitteskolen den lille Klodrian den maa heller ingen Redelighed være med Lærdommen at de ikke lærer saadan en Dreng hvordan han skal holde Træet
 hele denne Uge har han ikke gaaet i Skole nu groer det godt sammen saa jeg tænker en af Dagene faar han Lov
 Hr Klejn mente at han havde foræret dig Skelettet af Hestehoved til Vederlag for Buret kan Du huske noget om det dog inden han gik sagde han at han skulde se at indrette sig saadan at han kunde undvære det for han kunde jo nok indse at i Længden kunde jeg ikke have dem for vi kan jo aldrig lukke op – det er ikke saadan at passe dem naar du er borte saa mærker vi Ansvaret – nu er det [ulæseligt ord] Aften og du skal dog vide inden jeg slutter at dit Værelse er bleven saa smukt Fru Storm hjalp mig og Anna skurede saa det skinner din lille Komode er kommen til at staa overfor din Seng og ser saa godt ud Julenat har jeg seet at faa anbragt over Dragkisten oh der er saa kjønt 
 Hør Johannes bed dog Frøken Bendal om hun vil skrive til mig og fortælle mig lidt om Berg og hvordan han tager det og idet hele lidt om Politiken var hun i Rigsdagen da Berg gjenvalgtes; husk nu at sige det til hende, 
 Kjærligst Hilsen og Guds Fred over dig</t>
   </si>
   <si>
@@ -597,105 +597,105 @@
 Jeppe Andreas Larsen
 Niels Mollerup
 - Nordskov
 - Olsen
 Rasmus Petersen, Gartner
 Christine Swane</t>
   </si>
   <si>
     <t>En ven, Rasmus Petersen, er rejst til England. Romsøboere er gået over isen med 400 vildænder. Johannes Larsens far har været syg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NmU1</t>
   </si>
   <si>
     <t>Kjerteminde den 17 Marts 1888
 Min kjære Johannes!
 Hvor vi dog længes efter at høre fra Dig jeg er urolig for dig i al denne Kulde og saa denne afskaarne Tilstand fra Omverdenen idag kom her endelig en Kjøbenhavner Post som vi skulle have havt i Torsdags ligedan her paa Fyen fyger alle Veje til og standser al Samfærdsel fra Landet kom her ingen ind i de Dage som vel var for din Fader har ligget til Sengs i 4 Dage en stærk Forkjølelse han fik i Søndags gav ham saa meget Gigt men han vilde ingen Læge have og saa hjalp vor Herre at vi have ham paa Benene igjen jeg har min Nød med at holde ham inde af Gaarden og Haven her er en rigelig Indtægt af Vildt, Romsøboerne gik over Isen til Maale i dag og fik Anders Jensen til at kjøre dem herind med deres, 400, Vildænder hvad synes Du
 Rasmus Petersen var her for at sige Farvel idag afrejser han fra Esbjerg til England faa Dage før han rejste fik han Brev fra en Bekjendt at der var meget lidt Arbejde at faa; men Rasmus var ikke forknyt nu kommer Foraaret og saa er det bedst at blive paa Pladsen saa jeg vil holde mig ganske i Ro derovre indtil til der bliver noget, hils nu Johannes at naar jeg faar noget at skrive om saa faar han Brev fra England.
 Måtte der dog komme Brev fra dig imorgen og gid Vejene dog maa blive saa ryddelige at dette kan komme til Dig i den ønskede Time.
 Penge kan jeg ingen sende dem vi har ventet saa bestemt i denne Uge kom heller ikke saa jeg haaber at du kan faa nogle hos Mollerup.
 Saasnart det dog bliver nogenlunde med Vejene saa kommer der vel Udvej hvem havde dog heller tænkt paa en saadan Vinter Isbaadfart henad Paaske jeg bliver tidt lidt [ord mangler] vel fordi jeg har lovet Dine [ulæseligt ord] blide Dage i Marts det er mig jo umuligt nu at holde Ord for der har kun været 2½ Dag som kunde regnes for blide saa det seer net ud for mig
 Georg har vel fortalt at han skjød 2 Vildænder i Søndags og mange flere havde han kunnet skyde om han ikke havde været saa hidsig – ja Nordskov han skyder i denne tid mange Dage 10-12 men i Compagni med Laurits Kristiansen – PostOlsen og Mads Andersen kunde mer have tilsat Livet de stod paa Isen – Olsen længst fremme og da han lige skulde skyde hørte han et Plump og vendte sig straks, men saa ikke sin Ledsager da gik nærmere kom endelig en Arm op med Bøssen som han smed hen ad Isen – Olsen rakte ham sin Bøssekolbe og trak ham iland paa Isen tænk dig nu begge Bøsser med med spændt Hane – hvor Gud dog er mageløs god at De beholdt Livet jeg haaber saadan et Øjeblik berører dem saa de aldrig glemmer det. Vi har i denne Kulde lavet et Hjem til Graagaasen inde hos en Vædder i Loen hvor der er Avner der har den sit Huus og befinder sig vel kan du være sikker paa
 Hils dine Omgivelser at du snart skriver haaber jeg mine egen kjære Søn som jeg ønsker alt muligt godt for. Din længselsfulde Moder</t>
   </si>
   <si>
-    <t>Den grønne Pære</t>
-[...27 lines deleted...]
-  <si>
     <t>april 1888-1890</t>
   </si>
   <si>
     <t>Niels Hansen, gartner
 Cathrine Larsen
 Jeppe Andreas Larsen
 Martin Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Vilhelmine Larsen og Johannes er uenige omkring hans malerier. Det må de tale om, næste gang han kommer hjem. Brønden på Kærbyhus er blevet tømt og der er blevet plantet æbletræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AN76</t>
   </si>
   <si>
     <t>Kjære Johannes!
 Tak for Brevet paa Grund af den megen Regn – kan jeg ikke sende dig Tøjet før i de første Dage af næste Uge – Skoene kom gud ske Lov saa du kan blive pæn Søndag send saa de andre straks maaske de kan komme i Posen – nu skal jeg over at se om der er nogle Penge at faa dog maaske saa mange at du ikke skal laane til Postpenge. Det har jo været en morsom Aften paa Skolen;
 Du kan ikke forstaa mig med Hensyn til Malerierne og jeg i ligmaade men det maa vi hellere drøfte mundtlig Johannes 
 Jeg tænker først nu kommer du hjem til 1 Maj saa er det jo unøvendig at sende Tøjet skriv dog om det ligestraks 
 Vi ere raske her men [overstreget] Christine Faster Thrine hun kom slemt til Skade igaar Morges hun var som sædvanlig kommen op til Martins for at hjælpe og da hun gaar op paa en Stol for at lukke et Vindue op – styrter hun baglæns ned og slaar sit Been slemt saa hun maatte lægges paa en Seng derhenne og led meget igaar idag er det bedre – nu kommer det an paa hvornaar hun kan flyttes – det er tung Skæbne der hviler over det Hjem –
 Hør nu Johannes fra Fader, - der skal komme Penge til dig den 29, og kommer du hjem til Maj skal du faa alting sendt for vi maa nu sælge vor Havre – for hvad vi kan faa for den 
 Du kan tro her er Arbejde med Brønden oppe ved Kjærbyhus – der er kommen en Brøndsætter og du kan tro der er Arbejde. 6 Mand har pumpet i 2 Døgn – med 2 Pumper – saa fik vi tømt paa en Alen nær – Vandet strømmer saa rigelig til at efter Udregning kan den Vandaare – 750 Tdr. Vand i Døgnet.
 Idag er Gartner Hansen her og planter os 20 Frugttræer Æbler i vor Jord ved Møllen paa begge Sider af Vejen – 
 Nu er Kl formange Lev vel og Gud Fader være med dig
 Din trofaste Moder</t>
+  </si>
+  <si>
+    <t>Den grønne Pære</t>
+  </si>
+  <si>
+    <t>Tidsskrift</t>
+  </si>
+  <si>
+    <t>Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Johannes Jørgensen
+Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Omslag
+S. 2 blank
+S. 3-4: Kære Læser. Skribent: Genius
+S. 5-7: Til den danske Kvinde! Skribent: H. og I. 
+S. 8-16: Pas på Børnene! Skribent: C. Binnerup
+S. 17: Storkens Hjemkomst. Skribent: Ellen Warberg. Tegning: Alhed Warberg
+S. 18-20: Literatur. P. Konvel: "En modig Handling". Skribent: D.B.
+S. 21: To Digte oversatte fra tysk af C. Binnerup
+S. 22: Vittighed. Tegning af Ellen Warberg</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/m5DIwCRs</t>
   </si>
   <si>
     <t>Alhed Larsen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Niels Pedersen Mols
 Carl Thomsen</t>
   </si>
   <si>
     <t>Omslag
 S. 2 blank
 S. 3- 7: Lidt om Udstillingen ved Charlottenborg. Skribent: V.
 S. 7-9: Kritik over "En modig Handling". Skribent: I Hoppe
 S. 9-10: Vi takker den ærede Indsender. Skribent: Red.
 S. 11-14: Landbotidende (fortsættes). Skribent ukendt</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/QxjQASwg</t>
   </si>
   <si>
     <t>Alhed Larsen
 Christine  Mackie
 Fritz Syberg
 Albrecht  Warberg</t>
@@ -1017,50 +1017,93 @@
     <t>Brevene findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Laura Warberg skriver om møde med den gravide datter Christine Mackie og hendes forlovede og om, at alle undtagen den forsmåede forlovede og far til barnet er enige i, at ægteskab ikke kan komme på tale. Der gøres de sidste forberedelser inden Christine Mackies fødsel på Fødselsstiftelsen i København.
 Inden hjemkomsten til Erikshåb vil LW besøge sin gamle far i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DPRb</t>
   </si>
   <si>
     <t>[Fortrykt:] Aarhus, den .........189
 Carl Larsen
 Hotel Royal
 [Håndskrift:]
 Søndag Aften
 Kjæreste Abba!
 Alt føjer sig saa godt for os og Christine er saa rask. Da jeg gik ind morges for at lede dem op, traf jeg strax paa Pojken, der var paa Vejen til Christine, han saa mig ikke inden jeg var lige ved ham, det bedrøvede mig at se ham gaa saa sorgfuldt helt optaget af sine egne Tanker. Vi fulgtes ad til Chr. og de var begge – hun især – saa lettede ved at der ingen Vielse skulde være; han vistnok mest fordi hun ønskede det saa meget. Til Præsten havde han iaftes udtalt, at naar de blev viede nu, saa havde han det Haab, at de med Tiden skulde falde sammen igjen – Baade Bassen og jeg tog Gjensynet meget roligt. Fra hende gik vi til Skandinavien at faa Syberg med til Lægen. Denne erklærede, at Chr. kunde uden Tvivl nok taale Sørejsen helt lige til Kjøbenhavn, han vilde give hende lidt Chloral og selv følge os ombord Tirsdag Aften 11½. Han billigede vor Fremgangsmaade med ikke at holde ["holde" overstreget] faa dem viede. Saa gik vi alle fire i Kirke og fik en udmærket Prædiken. Kl. 2 skulde de møde hos Præsten. Vi blev hurtigt enige med ham i det rigtige ved ikke at faa et Ægteskab istand med den Tanke, at det saa skulde opløses; ligesaa Hensynet til Barnet og det vanskelige for hende i at beholde sit Pigenavn. Altsaa vi mødte slet ingen Modstand og han var mageløs rar. Det var mest af hensyn til Barnet og til Pojken, at han havde foreslaaet Ægteskab, men vilde dog have foreholdt hende det urigtige i at indgaa det med den faste Beslutning at skilles. Han talte saa godt og saa medlidende om Pojken, havde ogsaa sagt til hende, at en saadan Kjærlighed skulde hun betænke sig paa at kaste fra sig og meget mere godt om ham, som jeg bedre kan fortælle om mundtlig. De Unge var i en anden Stue, han lovede at besøge Chr. imorgen. Det er forbavsende saa rigtig han har opfattet hendes
 [Fortrykt;]
 Carl Larsen Aarhus, den ……..189
 Hotel Royal
 [Håndskrift:]
 Karakter, hvad hun selv indrømmer, men hun har ogsaa skrevet flere anonyme Breve om hans "umodne Læsning af [ulæseligt] og Bjørnsson” sagde han, imidlertid han har jo været ganske mageløs mod hende. Derfra gik vi alle ned til [ulæseligt], det er en prægtig, deltagende Kone, vi skulde spise der, vilde hun absolut have fik Suppe Boeuf og Kage med Øl til. Vi spiste godt og følte os meget lettede undtagen Pojke, der er lige sorgfuld bestandig, vel mest en Følge af, at om det jo maa hedde sig og naturligvis ogsaa være forbi med Forlovelsen; det kan ikke trøste ham, at jeg siger vi kan se Tiden an. Saa gik Syberg til Lægen at faa rigtig Besked om Fødselsstiftelsen og nu rejser han iaften lige til Kjøbenhavn og tager imod os Onsdag Morgen. Pojken tager vi med samt alle Papirerne. Hans Forældre havde ment, at det var for overilet med Vielse, om det dog ikke kunde dysses ned, altsaa de vil synes om denne Ordning. Hans Far gav ham Penge, og Christine har faaet de 50 Kr. Du gav ham. Paa Heden veed de intet og skal ikke vide andet, end at Forlovelsen er hævet. Nu skriver jeg ogsaa til [ulæseligt]. Er der Breve til mig, kan Du jo sende dem til Alhed; jeg kommer saa om Alt gaar efter Ønske hjem Fredag med Iltoget. Syberg og vi Alle er raske. Det har været en anstrengende Dag, jeg laa en Time paa Sengen mange Farvel min egen Ven, Det er en Sorgens Tid men det klarer vel igjen. Kjærlig Hilsen til alle hjemme. Vi siges vel at Far er bedre og jeg bliver et Par Dage hos ham.
 Din Smaa.</t>
   </si>
   <si>
+    <t>1892-1</t>
+  </si>
+  <si>
+    <t>Århus</t>
+  </si>
+  <si>
+    <t>- Grauer
+Leonard Holst
+Mogens Lindhardt
+Jenny Rasmussen, Aarhus
+Marie Schou
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Marie er formodentlig Marie Schou, f. Hansen. 
+Det vides ikke, hvem Pastor L. var. Af brev 1892-01-12, Christine Mackie til Alhed Larsen, BB2698 fremgår det, at præsten hed Lindhardt. Manden var sandsynligvis præst i Århus. 
+Christine, f. Warberg, var som højgravid og ugift "skjult" i en lejlighed hos familien Rasmussen i Århus januar til marts 1892.
+Quantum satis: Tilstrækkelig mængde
+Bromkalium: Kaliumbromid; et beroligende middel
+Tybrind herregård hører under Wedellsborg og ligger ved Middelfart
+Dalum: Landbrugsskolen i Dalum, Odense</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2696</t>
+  </si>
+  <si>
+    <t>Det, som Marie skrev, var Christine enig i. 
+Christine har sendt pastor L. et langt brev. Mandag morgen ankom Leonard pludselig uanmeldt og grådkvalt. Han havde sagt sin plads på Tybrind op. Christine og han gik til pastor L., som bestemt syntes, at de skulle blive sammen. Christine klaskede bagefter helt sammen og måtte have læge.
+Leonard tog hjem for at tale med Christines far om sagen. Næste morgen kom der telegram fra Christines hjem, og man krævede et svar øjeblikkeligt. Dalum Landbrugsskole skrev også, for Leonard var stukket af, og man frygtede en ulykke.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/KITS</t>
+  </si>
+  <si>
+    <t>[Håndskrevet i brevet:]
+Onsdag Århus d: 
+Kæreste Alhed!
+Tusind Tak for Brevene – Tak Marie for hendes Præken! Nej, jeg blev aldeles ikke ilde til Mode over, at hun var bleven sat ind i det hele, jeg havde netop tænkt på, om du ikke kunde falde på at gøre det. Tænk, hvor morsomt, alt, hvad hun skrev, var som ud af min egen Hjærne, der var ikke en Tanke deri, som jeg ikke havde tænkt i Forvejen – det synes mig at være et Bevis for Rigtigheden deraf! I Søndags skrev jeg et mægtigt Brev til Pastor L – 14 Sider tæt – og forklarede ham mit Synspunkt; om Lørdagen havde jeg skreven til Leonard, nu syntes jeg ikke, jeg med en god Samvittighed kunde tie længere. Hvad sker - Mandag Morgen arriverer Leonard til min mere end Overraskelse, jeg fik på Sengen den Besked, at han var der inde og var vist meget ked af det, for han var lige ved at græde. Han havde så lavet forskellige Dumheder, bl.a. strax sagt sin Plads op på Tybrind – at det kunde mere end gøre Effekt, forstår jeg ingenlunde, nå men dømmer ikke! Om Morgenen tidlig havde han været hos Pastor L, som var syg, men vilde tage imod ham senere. Efter at vi havde talt til Bunds om Sagerne, og de tilbørlige Tårer var fældede, gik vi sammen derop. Præsten så ud, som om han lige var gravet op af Jorden, men desuagtet talte han længe med os – holdt på sit, at vi skulde blive sammen, ”vi blev ikke ulykkelige,” jeg var næsten ude af mig selv – han blev vist flere Gange forbløffet over mine Udtalelser og kunde ikke få mig nogen Vegne; et blev vi dog enige om, at Leonard skulde rejse hjem og sætte Far ind i det, det kunde nemlig ikke undgås, at han fik det. Præsten mente, om jeg ikke blandede det æstetiske og det etiske noget sammen? Det benægtede jeg ikke, men jeg kunde alligevel ikke gå fra min Mening. Så kom vi hjem – og så ”klaskede” jeg sammen, jeg sad og kunde ikke holde Hovedet oprejst, al Ting sejlede for mine Øjne, og jeg lagde mig på min Seng, faldt i Søvn eller Døs eller hvad det nu var, og i denne Tilstand vrøvlede jeg en hel Del – jeg lod Leonard skaffe mig Recepten på ”Mandeviljens quantum satis!” Den kunde stakkels Leonard nu ikke skaffe mig! han stak i Tudskrål og gik ind og sagde til Rasmussens, at jeg var bleven vanvittig, så kom Dr. Grauer, men da var det ovre, kun havde jeg det gruligt i Hovedet og fik Bromkalium. Kl. 11 rejste Leon. og jeg blev [”blev” overstreget] sov godt i Nat, men var ganske forfærdelig mat i Morges. Mens jeg endnu lå i Sengen kom der Telegram hjemmefra!! Leon. havde forladt Skolen uden Anmeldelse, om han var hos mig – ”hvad er sket, svar strax!” Det var en uhyggelig Dosis, jeg op og på Telegrafstationen og svarede, at han havde besøgt mig; alt vel. Der fik jeg nok et Telegram af samme Indhold fra Dalum. – Leon. fortalte mig, at de på Dalum trode, han var i Odense, men naturligvis har han som sædvanlig ikke kunnet tage sig i det, Mandag blev han fra Skolen hele Dagen for at skrive til mig, så er han om Aftnen stukken af uden et Ord, de har på Grund af det ene med det andet tænkt sig en Ulykke og har allarmeret dem hjemme. Stakkels lille Mor, det er mig gruligt at tænke på, hvordan hun tåler den Angst for sin Øjesten. Er det nu et Mandfolk 
+[Indsat øverst på s. 1; på hovedet:]
+Stakkels Leon, jeg fortryder, at jeg har skreven så hårdt om ham, det lille stakkels Skind, men jeg bliver så irriteret over sådanne Dumheder hen i Vejret. Han har såmæn ellers det værst – bare han ikke havde rejst så mange skidte Knaldromaner, så gjorde han bestemt færre interessante Dumheder</t>
+  </si>
+  <si>
     <t>Sensommer 1892</t>
   </si>
   <si>
     <t>- Dejgaard
 Peter Hansen
 Leonard Holst
 Marianne Høst
 Arnold Emil Krog
 Ingrid Lange
 Johanne Christine Larsen
 Christine  Mackie
 - Møller, Søstrene
 Georg Neukirch
 Ruth Neukirch
 Sigrid Neukirch
 Anna Rosenørn
 Marie Schou
 Anna Syberg
 - Thomsen, regnskabsfører</t>
   </si>
   <si>
     <t>Alhed Larsen kendte mange, der hed Thora, og det kan ikke afgøres, hvilken Thora der er omtalt i dette brev. Hun boede tilsyneladende på pensionat med Alhed.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2164</t>
@@ -1122,93 +1165,50 @@
 Det er vanskeligt at forstå sætningen "Syberg havde Brev fra Hempels Far" osv. 
 Gården Rødkilde blev i 1891 solgt fra grevskabet Muckadell.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0365</t>
   </si>
   <si>
     <t>Laura Warberg har haft travlt med at sende fødevarer til Albrechts gilde. Hanne har stegt en gås eller and, og de sender også en kage. Portoen blev dyr. 
 Syberg har opgivet sin rejse. 
 Laura Warberg spørger, om Albrecht tager Johanne/Junge og Alhed/Be til Hvilan. 
 Johanne blev skuffet over, hvor lille den nye lejlighed er.
 Laura har sammen med mange andre været på Sandholt. Clement har også inviteret, men Laura har ikke lyst til at deltage.
 Andreas/Dede har været på Ensomhed for at melde deres ankomst. Det var en hård ridetur. 
 Paludan har været i Rødkilde i øsende regnvejr.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X8im</t>
   </si>
   <si>
     <t>Tirsdag Formiddag.
 Kjæreste Abba!
 Jeg har egentlig ikke meget at skrive om, men synes dog det er paa Tiden at lade høre fra mig- Hvad der har optaget mig mest i alle disse Dage er dels Afsendelse af alle Fødevarerne til Eders Gilder – og dels at Sybergs har opgivet deres Rejse. Kan Du forstaae det bare for det Selskab paa Arreskov? Jeg kan ikke rigtig blive klog paa, om det er for at komme med eller for ikke at støde dem ved at sige Nej; begge Tilfælde er lige ugrundede synes jeg. Her kom netop i Søndags et Kort til Syberg fra Holmstrøm, hvor han glæder sig til at faa S. over til Hvilan. Hvad gjør Du nu? Venter Du ikke til næste Lørdag og følges med Junge og Be og saa er jo nok Holst hjemme, saa Du kan tage den Tur med Holmstrøm med det samme. Det er jo tidsnok endnu at skrive derom til Hvilan. Da jeg er bange I ikke har Mad nok til det sidste Gilde saa har Hanne idag under Arbejde en lille Gaas (en And!) som vi imorgen sender afsted tilligemed Junges Lexikon og en Julekage. Gid dog nu alt Kageværket er kommen helt til dem, jeg kan troe jeg var en stor Bekymring igaar for det, Elle hørte ikke om andet hele dagen. Og saa min Ærgrelse da den ene Kasse vejede 1 ½ Pund for meget saa det kostede mig 20 Øre, men der var intet at gjøre, vi kunde ikke pakke om igjen. – Mon Du ogsaa ligesom Junge er blevet skuffet ved Børnenes Lejlighed især over dens Lidenhed? – I Søndags paa Sandholt havde vi det rigtig morsomt og rart, der var kun Langkildes, Balslevs Frøken Elisabeth og vi. Fr. Sperling udbragte en Skaal for Vennerne paa Egnen fordi vi i Sommers havde taget os af hendes Gjæster, da hun maatte svigte. Tilsidst kom hun i Tanker om de nye Provstefolk, at deres Skaal skulde udbringes særskilt og det gjorde hun saa med sit pudsige Udtryk i Ansigtet. Jeg takkede Provsten paa Dine Vegne paa et Brev til Dig med en Indbydelse til d: 17de hans Fødselsdag, hvor Sørensen vilde være; vi andre skulde ogsaa have været med, men nu har vi det tilgode, til Du er hjemme. Ligesom med en Indbydelse til Clements imorgen til Dig og mig; hans Far og Broder Doktoren er der, men jeg har ikke Lyst og har desuden meldt os til Ensomhed at hente Æbler. Dede var ude at melde os i Søndags, det er hans længste Ridetur, men det løb ikke heldig af, som han vel selv fortæller om. Men Dora har Respekt for hans nye Ridepisk, fortæller han. Elle morede sig udmærket paa sin Tur i Søndags, men det var jo et forfærdeligt Vejr. De var da bleven hentet i Faaborg og kjørt dertil ogsaa havde Returbillet dertil. Hun blev bedt til Høstgilde hos Søsteren i Espe, men det har jeg afslaaet hun er bleven saa forkjølet Elle protesterer (Det har jeg været hele Tiden) 
 Paludan havde ogsaa igaar en forfærdelig vaad Tur til Rødkilde. Iaftes var det saa stjerneklart og koldt, at jeg troede, nu kommer det gode Vejr, men Nej! atter øsende Regn i Nat. Vejen til og gjennem Leddet er næsten ufremkommelig, de kjører Gødning endnu. – I Lørdags var her saa kjedelig og tomt, at jeg gik til Gjelskov et Par Timer. Syberg havde Brev fra Hempels Far, der er daarlig og melankolsk over Udkommet, glad at Sybergs tager Sønnen ind. Imens var Dr. Scavenius Nielsen med Frue her, jeg beklagede ikke min Fraværelse. – Da indlagte Brev ikke haster, kan Du give Bassen det, naar Du ser hende, det vil sige i de nærmeste Dage, I har vel Gilderne i denne Uge, men – Skagen og det er fint? Vil Du hilse Eders Gjæster fra mig. Og saa Farvel, søde Ven! Elle sidder her og syer, beder mig hilse Far. Jeg troede Dede skulde skrive et morsomt Brev til Dig, men dette er flovt. – Doras Respekt for Pisken troede jeg dog, han havde meldt Dig.
 Kjærlig Hilsen fra Din Smaa.
 Syberg kjører med mig paa Torsdag; hvis ikke deres ene Kjørehest var bleven lam skulde jeg have kjørt med dem. Jeg blev saa skuffet at der ingen Brev er idag</t>
-  </si>
-[...41 lines deleted...]
-Stakkels Leon, jeg fortryder, at jeg har skreven så hårdt om ham, det lille stakkels Skind, men jeg bliver så irriteret over sådanne Dumheder hen i Vejret. Han har såmæn ellers det værst – bare han ikke havde rejst så mange skidte Knaldromaner, så gjorde han bestemt færre interessante Dumheder</t>
   </si>
   <si>
     <t>1892-01-07</t>
   </si>
   <si>
     <t>København V
 Vesterbrogade 12 over gården</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, var gravid udenfor ægteskabet og boede "gemt af vejen" hos Jenny Rasmussen og manden i Århus. Hendes datter blev født 22. marts 1892. 
 Det vides ikke, hvem Viggo og Lida var. Ej heller hvem Frk. Dall og hendes bror eller Brunslev var. 
 Peluches: Vævede fløjls- og chenillestoffer.
 Good Templar-ordenen er en international liga stiftet 1851. Den arbejder på at bekæmpe alkoholafhængighed.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2694</t>
   </si>
   <si>
     <t>Christine Mackie blev hentet på Århus Banegård af den smukke Jenny Rasmussen. Hun blev straks ført til sit værelse i lejligheden. Det er småt, men pænt. Hr. Rasmussen sidder i stuen og ruller cigarer. Der er lydt, så Christine kan høre alt, hvad ægteparret snakker om i stuen. De har en dreng, som er morsyg og forkælet, men også kvik. 
 Lægen ser til Christine, når hun har været i et varmt bad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qZxm</t>
   </si>
   <si>
@@ -1719,51 +1719,51 @@
 Nu skal Du faa de sidste dages Begivenheder; skønt Alhed jo kommer [”kommer” indsat over linjen] snart efter Brevet, mener vi dog, at det er bedst I faar et Brev forinden, jeg lovede det jo i Elles Brev. Jeg vil begynde lige fra Elle og jeg gik paa Posthuset om Fredagen; da vi gik paa Vesterbro, ser jeg P. Hansen stryge forbi paa sin Cycle og da Elle erklærede, hun vil hilse på ham, stikker jeg resolut i Rend og naar ham min Sandten, var det ikke godt gjort. – Da vi kom hjem var Tebordet dækket, vi skulde have spist inden ”Comitéen” ankom, hvilket vi dog ikke naaede, da Thomas kom lidt efter og dermed var Comiteen fuldtallig; eller saa fuldtallig, den kunde blive den Aften, Marie og Thora kom ikke, og Laders ser man aldrig mere, han sidder altid og hænger i sine Bøger. Men de havde været saa fornuftige at indbyde Thorvald Balslev som stedfortræder for Laders, og vi andre fik Lov [”Lov” indsat over linjen] til at give vores Besyv med, hvis vi ønskede. Elles Tænder begyndte at løbe i Vand efter Turen, da hun hørte Forhandlingerne og straks kom de med det Forslag at hun skulde tage en Retourbillet hjem hertil [”hjem” overstreget; ”hertil” indsat over linjen] fra Søndag Morgen til Mand. Morgen, Ballet deroppe skulde jo være om Lørdagen, men Elle erklærede, at hendes Dyd var større end hendes Lyst, og det var der jo ikke noget at sige til. Elle gav Chianti og vi havde en voldsom gemytlig Aften. - - - - - - - - - -
 Om Lørdagen var vi jo saa hos Langes; Chr &amp;amp; Alhed havde gjort deres Sløjfekjoler fine med noget Kniplingsstof, Christine havde liggende og jeg havde min nye, den er rigtig pæn. Vi var en voldsom Masse, kun unge. Vi legede i Haven, Saltebrød og Enkemand, det sidste ude paa Vejen; og [”og” overstreget] da vi kom ind var der tændt kulørte Lygter i en lille bitte Miniaturehavestue, de har, og Bordet ikke i Miniaturen, men i Spisestuen [”ikke i Miniaturen, men i Spisestuen” indsat over linjen] var dækket, til stående naturligvis – der var voldsom livligt, en glimrende Stemning både ved Bordet og senere ud paa Aftenen. Efter en hel Del Musik legede vi Amor kommer – o.a. og Ordsprogsleg, f. Ex Pan-a-mas-(k)and-alen, saa kan I selv tænke Jer Udførelserne, de var kostelige. Ud paa Aftenen fik vi Kaffe og Kl c. 1 skiltes Selskabet. Vi blev noget hede om Ørene ved at se, at det regnede lidt og var frygtelig koldt; vi tænkte med Gru paa et ”pjaskende” Regnvejr til Turen; det fik vi jo nu ikke men det var den frygteligste Storm, jeg endnu har været med til og en Støv uden Lige. – Jeg havde bestilt Vin hos Schalburg, som vi skulde have med til ”Laans” og havde beordret den sendt til Banegaarden, men min Forfærdelse, da Thomas kom og meldte, at der var ingen Vin! Den var jo munter og Toget skulde lige til at gaa. Til alt Held gik jeg selv ind i Garderoben for at undersøge Sagen; Konen forsikrikrede [”rik” midt i ordet overstreget] der var ingen til os, men jeg rodede uden videre hendes Pakker og Kasser igennem og saa var den der jo godt nok alligevel, og glad blev jeg. Midt under alt dette ringer det til Afang og vi styrtede jo ud og naaede lige at komme med. – Ankommen til Ballerup opsøgte vi straks Kroen, der var den uhyggeligste, jeg endnu har set; de skulde flytte næste Dag, og alt laa hulter til bulter; vi drak Kaffe og gik saa ud til Skoven, der laa en Fjerdingsvej derfra. 
 2) Om Morgenen havde P. været her med 2 Kort Frikort, der kun gjaldt samme Dag. [”Frikort”, der kun gjaldt samme Dag” indsat over linjen] til den frie Udst. den var endnu ikke aaben for Publikum, kun for Kunstnere og andre Betydeligheder f Ex Alhed og mig, saa der var næsten ingen uden os. Notabiliteterne havde været der midt paa Dagen, og gik der først efter Middag. Ude hos Thomas ser jeg paa mit ur i den Tro, den er c. 4 og saa var den over 4 ½. Det kan nok være, jeg kom af Sted i en Fart og halsede hjem, fik ikke en Gang en Antydning af Skænd, skønt de havde spist og efter at have slugt Maden halsede vi paa Udstill., hvor vi kun var en halv Times Tid, saa blev vi jaget ud, da den skulde lukkes. – Var jeg ikke virksom den Lørdag? I Tirsdags var Brandt alene ude hos Thomas, og da var han oppe og skulde udskrives en halv Time senere. – O! Christine! Jeg var ikke henne at sige Farvel til Loria; jeg gad ikke! – Torsdag Morgen rejste Brandt; jeg fulgte hende paa Banegaarden, Alh. vilde have gjort det samme, men kom lidt efter at Toget var gaaet med samt sin Violbuket. I det samme kom Thomas, hans Tog gik 9 35. Lidt efter sankedes Rigmor, Chr. Edv., Thorvald, Laders og Viggo Clausen, Marie Sp. Langerne alle for at hilse af med de 3. Vi havde Violbuketter med til dem og Brune fik den Brandt skulde have haft. Ja det er sandt, Brune mødte Alh. i Valdemgd. og stod pludselig foran mig paa Banegaarden: Brune saa ud til at være i vældig skidt Humør. – Vi gik alle sammen paa Den frie, da de var rejst, Brune fulgte os dertil og gik saa til sit Tog. – Der er meget brillant paa Den frie, et dejligt bibelsk af Joach Skvgd, flere af Eleonor. Chr.billeder af Zartm. Der er en Mængde af Gauguin, Alines Far, noget finder jeg kønt andet ubegribeligt (med rene Ord skrækkeligt) men det er min Fejl, for Alhed, P. og alle dem ere begejstrede. 
 Vi gik dertil vi var segnefærdige og var saa saa fornuftige at bede Thorv. og Marie Sp. op til Frokost. Det gør mig meget ondt at maatte meddele, at de rigtignok hjalp os med at fortære Skildpadden, men der var jo en saadan Masse at Alh. og jeg jo havde forspist os og havde ligget syge hele Paasken, hvis vi skulde have været ene om den. Der var saa meget, at vi spiste hver 3 store Portioner alle 4, og der levnedes endda saa meget, at Alh &amp;amp; jeg spiste af den til Frokost i Gaar. Du kan ikke tro, hvor det var en hyggelig Frokost! Bag efter sang Th. Agnetes Vuggevise, Vildt flyver – og Altid frejdig. Jeg accompagnerede!! – [det første ”c” i ordet overstreget] Da de gik var det Tiden at vi skulde klæde os paa, vi var nemlig bedte til Middag hos Kammerherre Bojesens Kl 5 ½ sammen med Paulsen med Søn og Svigerdatter, Inge og Mand (Bo[ulæseligt] og Broder?) og deres aldeles dejlige Unge, samt gl. Frk Baumann. Gud fri og bevare mig, som vi kedede os – forskaaner baade dig og mig for Beskrivelse, det er det galeste jeg endnu har været
 3 med til. – I Dag har jeg faaet Brevbog fra Elle, hils hende og sig Tak, jeg skal skrive baade i Morgen og i overditto. - - -
 Tænk? P. har foræret os et Frikort til den frie. Han fik 2, et til sig selv og det andet gav han os, var det dog ikke pænt af ham; altid tænker han paa os med saadan noget; han er rigtig nok flink (dette specielt i Henvendelse til Mor!) [”i Henvendelse til” indsat over linjen] –
 Naa, jeg maa videre med mine Oplevelser: Til Fredag var der arrangeret Skovtur med dem fra [et overstreget ord] Georgs Vej. Du kan tro, vi savner Dig, naar vi skal til et eller andet, for vi kan ikke komme til noget til rette Tid. Skønt vi tog den i Løb til Klampenborgbanegården kom vi først, da Toget sagtelig gled bort; P stod der og wartede, de andre stod først paa ved Nørrebro St. Men til vor Undskyldning: Toget gik for [”for” overstreget] 5 Min. før den Tid, Hønset havde sagt. Vi maatte saa vente 1 Time som vi benyttede til at stejle Læssøegade med Meddelelse om Telegrammet fra Thomasserne. De blev saa rørte over at se os, da de troede, det var et rigtigt Besøg – Saa fulgte de os til Banegaarden, hvorpaa vi droge ad Klampenborg til, hvor vi samledes med det øvrige Selskab; Franziska, hendes Søster, lille Marie, Oppermann (Clanopper) Kunstneren og Anna. Turen løb heldigt af, vi havde selv Mad med, spiste i et lille Skovløberhus, var helt ude i Raadvad, der var dejligt i Skoven, aldeles henrivende. Vi var allerede i Kbhvn Kl. 8 igen. – I Dag har jeg været med Alh. ude paa Fabrik. og da jeg kom hjem derfra blev jeg inviteret ind til Rørdams til Chokolade og havde en Blomst med derind; der var Masser af Visitter; Ca[ulæseligt] og Moths og andre, Fru Dotsch er yndig synes jeg, Frk Moth bad mig hilse dig. - -
 Fru R. er for Resten saa trist i Dag, men hun behersker sig jo altid saa mageløst alligevel.
 - Emil var her 2 Gange i Gaar. Om Efterm. havde Gangdøren været slaaet i, og han havde maattet springe over et [”et” indsat over linjen] Plankeværket [”et” i slutningen af ordet overstreget], da Køkkendøren ogsaa var lukket, og saa kom han op til Køkkendøren, hvor Md. Carlsen tog imod ham (vi var jo ikke hjemme) hun forklarede, at han var meget ”hes” og at han havde været noget gnaven. Saa var han her om Aftenen igen med samme Held. Nu gaar jeg paa Posthuset med Brevet, og derefter et lille Vip ned hos de gamle for at condolere Emil og høre hvad han vilde. Som du ser af dette Brev, har vi ikke ligget paa den lade Side, siden du rejste. Hast! Brevet maa af Sted nu.
 [Skrevet på skrå i højre side af brevet:] Læs det højt at Mor, ikke skal se Fejlene. [Indsættelse slut]
 Tak Elle for de rørende Jeg har skreven til Hvilan, at jeg ikke kom nu sammen med Elle. Jeg vilde jo gerne besøge dem i Juni et lidt længere Besøg, og begge Gange kan jeg vel ikke for Pengene, der gaar jo da nogle til saadan en Rejse! – 
 [Indsat øverst på s. 1; på hovedet:]
 og lang, rigtig morsomt og hyggeligt - - - - -
 Hilsen fra Christine, at hun er voldsom lyksalig over Claveret. – I Søndags havde både Lud, [ulæseligt] og Pehrs været her uden at træffe os hjemme; kedeligt. –
 Tusind Hilsner til alle fra Chr. Alhed og Junge.</t>
   </si>
   <si>
     <t>1893-04-27</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thorvald Balslev
 Wilhelmine Berg
 Georg Brandes
-- Carlsen
+- Carlsen, Madam
 Josephine Eckardt
 Thora Lange
 Johanne Christine Larsen
 - Møller, f. Valerius
 Carl Rump
 Marie Schou
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Pimse må have været et dyr.
 Foreningen/Eliten, som i brevene også af og til kaldes Komitéen, var en venneflok bestående af blandt andtre Warberg-søstrene, Balslev, Bredsdorff m.fl. 
 Henrik Ibsens skuespil Bygmester Solness er fra 1892. 
 Det er ikke lykkedes at finde oplysninger om skuespillerne Hennings og E. Poulsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 1844</t>
   </si>
   <si>
     <t>Brevet er stilet til Alhed Larsen, men det er henvendt til hele familien.
 Da Christine Mackie m.fl. havde sagt farvel til Alhed på banegården, gik de på café. Carl Rump og hans søster kom på besøg. Om aftenen var Christine til et glimrende foredrag ved Georg Brandes. Om lørdagen var hun med veninder i teatret og se Bygmester Solness. Det irriterede hende, at der var lagt så megen betydning i hver eneste replik, og hun kunne kun lide én af skuespillerne. 
 Dagen efter spiste Christine frokost hos Thora og middag hos Sperlings.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oJhE</t>
@@ -2796,60 +2796,60 @@
   <si>
     <t>Christian Andersen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christian Møller, maler
 Christine Swane</t>
   </si>
   <si>
     <t>Johs. Larsen har været på jagt med Chr. Andersen.
 Maler Møller køber billede(r?) med to fugle. 
 Musvågen og uglen venter på at blive tegnet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lco6</t>
   </si>
   <si>
     <t>Kjerteminde 22 Januar 1897.
 Kæreste Alhed
 [Det er] rigtignok kønt af Dig [saadan] at skrive til mig trods [jeg har] sjoflet Dig saadan [med] Breve i den sidste Tid. [Som] Belønning vil jeg nu sætte mig ned og skrive til Dig skønt det snart er ved at blive mørkt. Det er et raskt Vejr i Dag, paalands Vind og af og til Snestorm. Jeg har siddet og tegnet hele Dagen til for et Par Timer siden saa saa jeg Chr. Andersen komme nede paa Vejen med Bøssen og gik saa ned til ham og vi rendte saa og drev med 2-3 Graaænder en halvanden Times Tid, uden at faa nogle og gik saa hjem til ham og drak Kaffe og nu sidder jeg her. Jeg er nu færdig med de 2 Fugle og skal naar jeg er færdig med [at skrive] over med dem til [Maler] Møller som køber dem [noget af papiret mangler] til en Nev[noget af papiret mangler] som samler paa Fugle. [noget af papiret mangler] at sende Mappen med [Teg]ningerne over i er bleven færdig og i Aften pakker jeg den ind, og saa er der jo hele 8 Dage endnu af Maaneden til at tegne ”Lopperne” i, d.v.s. den stakkels Musvaage og Uglen ligger her jo endnu og venter paa at blive tegnede. Apropos ”Mappen” jeg ved ikke om jeg har fortalt Dig at Uglen har lovet mig en Mappe til at lægge mine Billeder i den er af Pap med Lærred paa og paa den ene Side [er der kl]istret det Oljemaleri af de 2 døde Edderfugle. [noget af papiret mangler]iller ogsaa Kort herom [noget af papiret mangler] en men Esmakker [noget af papiret mangler] og Agraren og Moder [noget af papiret mangler] Marie eller jeg. Jeg fik saa nogle Fortegninger til teknisk Skole da jeg var i Kjøbenhavn og det lader foreløbig til at de gør Lykke hos Eleverne med det er jo ikke godt at vide hvor længe det varer. Nu kan jeg snart ikke se mere. Det fremgaar ikke af dit Brev at Du har faaet et lille Brev fra mig som jeg skrev fra Kjøbenhavn i Lørdags for dog at lade Dig vide hvor jeg var, men der stod vist heller ikke saa stort mere i, saa det er jo ingen Ulykke [h]vis det [kan] være forsvundet. Du k[an tro] det glæder mig, at læ[se hvor] meget Du tænker pa[a mig] min Kæreste, det er [noget af papiret mangler] rigtigt af mig at skriv[e saa]dan, men er det vel underligt at det glæder mig at min Kæreste holder af mig? Jeg synes der var noget jeg glemte at fortælle Dig i mit sidste Brev, men jeg kan stadig væk ikke komme i Tanker om hvad det er, saa nu vil jeg sige Farvel for denne Gang. Mange kærlige Hilsner fra Din Johannes L[arsen]</t>
   </si>
   <si>
     <t>1897-3</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laurentius Allerup
+    <t>Laurentius Allerup
 Marie Allerup
 Alhed Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Vilhelm Larsen
 Otto  Meyer
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Schrøder er.</t>
   </si>
   <si>
     <t>Johannes Larsen har solgt en akvarel til Kunstforeningen i Stockholm. Pengene er kommet og hans forældre vil gerne have lov til at bruge dem i en hastesag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6Kxs</t>
   </si>
   <si>
     <t>Kjære Johannes !
 Nu kom Posten med Brev fra Sverrig til dig. Du har solgt en Aqvarel til Kunstforeningen i Stokholm 100 kr – Anvisning 70 K følger du er vel sød om det behøves at vi maa bruge den det haster
 [Skrevet på langs] Din Moder Hilsen [ulæseligt ord] Alle
 Det blev alligevel for sent Posten rullede af inden vi kom paa Gaden. Fader var meget oppe da dette anbefalede Brev kom han ledte om den gamle Fuldmagt fra i Vinter og fandt den
 Han var selv paa Posthuset for at indløse det og lukkede straks op – vi andre stod i Spending
 omkring ham du seer vel den hele Scene, det var dejligt at det var Kunstforeningen ikke sandt du kjære nu gaar der vel en Dag til inden du faar denne Glæde foruden den du har
 Klaks har vi ikke seet noget til endnu; men saa kom her idag igjen Brev fra Aarhus – saa ringede vi paa Telefonen og var saa heldige at træffe ham vi skulde saa lukke det seneste brev op og fortælle ham Indholdet
 Schroder er begyndt at maale men han mente det var heldigt at han var i Forhaanden saa kom de ikke hinanden i Vejen med Aparaterne
 Der er Selskab hos Skovriderens idag saa kommer han i morgen Eftermiddag
 Vi fik ellers Fremmede iforgaars kom her Bud om Fru Allerup maatte bo hos os et Par Dage 
 Det er nemlig hendes Søns Fødselsdag imorgen da skal hun til Lundsgaard og være hele Dagen. Dumpe var med herinde igaar vi hentede hende ved Stationen og i Morges fulgte Dine hende til Ullerslev Banegaard de kom kun 6 Minuter for tidlig, det var en ordentlig Spadseretour for Dine hun kom herhjem Kl 11 Formiddag
 Nu har vi faaet Otto herop han er begyndt med Sovekamret Saa vi faar travlt nu i de kommende Uger
 En Qvittering forlanges kan jeg se nu den maa fremsendes; naar nu Fader kommer skal jeg spørge han siger det kan gjøres naar du kommer hjem
 Her er saa varmt i Stuen men du faar jo sjældent for varmt. Kjærlig Hilsen til dig fra Søstrene og os andre hils ogsaa Alhed og Johanne som jeg kjender
@@ -3786,62 +3786,62 @@
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 cand. jur.
 Gothersgade 129 – 4 Sal
 København K.
 [Håndskrevet på kuvertens bagside:]
 Afs: Warberg – Erikshaab – Højrup – Fyn
 Poststempel
 [I brevet:]
 Mandag d: 19de
 Kære Abba! 
 Det er bedst, Du faaer et Extrabrev i Dag, vi antager nemlig at Du snart maa være i Færd med at rejse hjem I Fredags kom Elles Udstyr og vi havde om Eftermiddagen Fredag ["Fredag" indsat over linien] 3 [ulæseligt ord] og 3 unge Piger til at see det; de var meget begejstrede over det Hele. Vi havde en fin Mellemmad til dem og Chocolade, Kaffe og Bagværk. de havde meddelt, at de ikke kunde blive til The, men da de skulde afsted og jeg bad dem blive, kunde de rigtig godt. Vi havde altsaa kun en meget tarvelig, uforberedt Aftensmad til dem. Bagefter fik vi lidt Musik og Kl. 8 ½ kørte Jørgen dem hjem, jeg var med. Mogensen var ogsaa med til Mellemmaden; han var bedt til Kl. 4, men han kom først, da vi andre næsten var færdig, han nød med god Appetit en vældig Mellemmad, Elle kommanderede ham til at spise op og det gjorde han til vor usigelige Forbauselse. De bad om at laane Dora til at hente en ung Dame ved Stationen, men saa fandt Mogensen og Paludan paa at gaae til Ølstedgaard og saa maatte Asta køre for Fru Mogensen til Højrup (Asta er en god Kusk) Dede kom med dem i Vogn. Lørdag Eftermiddag var jeg et Par Timer med Dede ude at krebse i Mergelgraven vi fik 39 Krebs ["Krebs" indsat over linjen] som vi nød til Aften. Søndag var jeg i Kirke; [ulæseligt ord] fortalte mig da, at nu havde Doktoren bedt hende tage snarest mulig til Ølstedgaard og bearbejde Visse til at komme paa Sindssygeanstalt, for det var rent galt derovre, og nu havde Visse selv i et Brev til Doktoren udtalt, at nu maatte hun hjemmefra, for Amstrup var saadan og saadan. I Morgen skal komme derover. I Dag Kl. 12 kører Elle og jeg til Østerhæsinge at anmelde Kirsten Jordemoders Begravelse. Paludan er paa Arreskov. Han var paa Vejen dertil i Lørdags, men mødte Grevens og vendte om, kørte med dem til Leddet. Greven undrede sig over, at han ikke havde hørt et Ord fra Dig i de 5 Uger, mon Du ikke skulde skrive til ham og melde Dagen, Du kommer hjem? Pal. og jeg mener, dette skulde skrives til Dig. Sidste Nat havde vi en lille Torden med megen Regn; der var en stor Ildebrand Nord paa. Vi venter hver Dag Brev fra Muk. Nu Farvel! Mange Hilsener fra os alle! Dette i al Hast, jeg er staaet saa sent op i Dag og har derfor en Del travlt. 
 Din Smaa.
 [Skrevet langs venstre kant på side 1:] 
 I Gaar kørte Dede os til Odensebakken, vi havde Mellemmad med og tilbragte 4 uhyre behagelige Timer, der var henrivende. Asta cyclede og Pal. gik. Astrid var i Odense Kl. 8 i Aftes kom Mogensens helt herned.</t>
   </si>
   <si>
     <t>1898-10-04</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
-    <t>Anna 2 -
-Christiane -
+    <t>Christiane -
 Maren -
 Karoline Bless
 Ellen Johansen
 Jeppe Andreas Larsen
 Lars Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
-Marie  Marstrand</t>
+Marie  Marstrand
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Det går godt for Christine i København. Georg Larsens nyfødte pige trives godt. VL har haft besøg af Dumpe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ILq6</t>
   </si>
   <si>
     <t>Kjære lille Dinemor!
 Det var et meget glædeligt Brev vi fik fra Dig ja Gud ske Lov det gik saa vel alt sammen nu kan Du rigtignok tage fat og begynde med fornyede Kræfter Gud velsigne Dig til Din fremtidige Gjerning 
 Det glædede mig meget at Ellen var venlig imod Dig husk altid paa lille Dine at det dog var den Familie – der indvirkede paa Fader at dine Evner kunde udvikles og vær god og mild mod Alle – det bringer Glæde igjen, Igaar var det rigtignok en god Dag om Lørdag Brev fra Marie og Vilhelm og Søndagmorgen Dit og saa vidste jeg hvor jeg skulle tænke paa Eder Alle – om Eftermiddagen, Maren havde faaet Brev hjemmefra og hun bliver hos os i Vinter er det ikke herligt jeg vilde ikke fortælle Dig det før jeg vidste det sikkert, men saa har Du nu Vished for lille Dine at om jeg og de andre To maa blive raske saa faar jeg gode Dage i Vinter og kan sidde og faa en hel Del Syarbejde fra Haanden ; men saa har jeg ogsaa lovet Maren en god Ferie lidt ind i November Oppe hos G. Larsen gaar Alting godt den lille Pige patter godt og sover næsten altid klare blaa Øjne lyst Haar Madam Nordstrand mener at det ogsaa bliver rødt; men det synes jeg ikke – Marie er rask og vel ved det og Ville ligger imellem Forældrene; men skal have sig en lille Jernseng naar de nu bliver raske deroppe den kan staa ved Siden af George og maaske Skabet kommer ud paa Gangen.
 Igaar forærede G. Larsen os en Hare de havde hængende og saa spiste han og Karen hos os 
 Jeg kogte saa Æblegrød og havde en pæn Middag at tage imod Dumpe med jeg havde ikke forstaaet hende i Telefonen at de var 3 saa vi tog den lille svenske Vogn med den sorte for og saa bad jeg Baus kjøre med, Resultatet blev saa at Rasmus Møller kjørte med Adolph da han skulde til Viby til Jagilde og bestille Lysning det gaar godt med hans Handel i Odense saa der skal snart være Bryllup, Dumpe og Christiane kjørte med en Bonde til Flostrup og gik saa Resten af Vejen hun saae rask ud og havde en glubende Appetit den hele Dag hun var hos Line Bles paa Lundsgaard og fik den dejligste Bouket af Roser Helligatrop Violer Reseda og meget andet smukt paa et stort grønt Blad
 Nu kom Maren med Mælkepengene saa jeg kan sende Dig Penge vær saa her er 20 Kr vi har 30; men vi maa sende 10 til Vilhelm saa skal jeg sende Dig en løs Seddel i et andet Brev – 
 Nu blev det Madtid og saa lev vel en anden Dag skal Du faa et længere Brev for nu maa jeg hjælpe lidt ovenpaa Hils Alle fra din Moder</t>
   </si>
   <si>
     <t>1899-01-12</t>
   </si>
   <si>
     <t>Louise Brønsted
 Christian Eckardt
 Margrethe  Eckardt
 Peter Hansen
 Johanne Christine Larsen
@@ -3898,51 +3898,51 @@
   <si>
     <t>Kjøbenhavn Fredag 13/1 1899.
 Min egen søde Ven!
 Tak for Brevet som jeg fik i Formiddag. Jeg var saa oppe hos P. paa Maler[noget af papiret mangler]en han havde travl[noget af papiret mangler]ud til Bollerup, On[noget af papiret mangler]de han, ma[noget af papiret mangler]me ud til dem [noget af papiret mangler]let jeg er ved nu, me[noget af papiret mangler] er jeg her oppe hos M[noget af papiret mangler] at skrive dette, hun beder mig hilse Dig, og er gaaet nu. Jeg troer jeg gaar op og ser til Uglen paa Vejen her fra til Peter. Jeg kommer fra Zahrtmann som var meget forkølet, men umaadelig elskværdig, vi sad og røg Cigaretter og spiste Katrineblommer og gennemgik hele Rejsen og saa paa hans Billeder, det med Leonora Kristine og Ulfeldt og et stort Lampelysbillede med en Dame som sidder i en Seng, et meget smukt Billede og saa var han [noget af papiret mangler]dt paa et nyt [noget af papiret mangler] det er snart længe [noget af papiret mangler]n har lavet saa [noget af papiret mangler]er jeg synes de se[noget af papiret mangler]komme paa Højd[noget af papiret mangler]t bedste han har m[noget af papiret mangler] maatte endelig tage Dig derover sagde han, det var en meget daarlig Maade at bo hver for sig. I Morges spiste jeg Frokost hos Oppermanns og fulgtes med dem ind paa Glyptotheket derfra gik jeg over til Brandstrups, men traf kun Trine og Sygeplejersken, Brandstrup var i Esbjerg men kommer i Aften, saa kan jeg kige derop i Morgen. Derfra gik jeg paa Thorvaldsens Musæum og derfra til Zahrtmann og nu til Uglen og Peter, saa Du kan da se at jeg faar no[noget af papiret mangler] Nu mange kæt[lige Hilsn]er i Morgen ska[noget af papiret mangler] Besked om h[vordan det] gaar mig hos [noget af papiret mangler]
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-04-07</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Mary Brandstrup
 - Dahl, kemiker
 Leonard Holmstrøm
 Alhed Larsen
 Johannes Larsen
 Charles Pear
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sawyer, Harris' mor
 William Henry Schofield
 Hempel Syberg
 - Tiffany
 Tizian Vecellio
 Emil Vett
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Theodor Wessel</t>
   </si>
   <si>
     <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
 Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
 BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
 Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
 Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
 I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
   </si>
   <si>
     <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
 Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
@@ -4179,51 +4179,51 @@
   <si>
     <t>Johannes Larsen har lejet et værelse i Svanninge for at male i skoven. "Konen" er hans værtinde på stedet.
 Peter og Elise Hansen er i Italien, hvor de har fået deres fælles datter.</t>
   </si>
   <si>
     <t>Johannes Larsen skal til Faaborg. Han har fundet kantareller, som han vil give Fritz Syberg (Baronen). Lynet har slået ned i en gård, men Larsen nåede ikke derhen at se branden.
 Larsen har skrevet tillykke med datteren til Peter og Elise Hansen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/tRL8</t>
   </si>
   <si>
     <t>[Sva]nninge 18 Juli 1899.
 Min egen Kæreste!
 Tak for Dit Brev i Gaar, i Dag fik jeg nok ingen, Du faar ikke ret meget fra mig i Dag, da jeg lige er kommen hjem fra Skoven og om et Kvarter skal jeg med Lützhøffts ud til Faaborg, saa vi [kan] naa at komme hjem [til A]ftensmaden. I Eftermid[dag] fandt jeg en lille Haand[fuld] gode Cantareller og en [noget af papiret mangler], men jeg tror jeg vil forære Baronen dem da der ikke er saa mange at jeg vil give Konen Ulejlighe[d med] at lave dem. Her var [Ild]løs i Gaar Middags, Lynet slog ned i en Gaard i Nørremark, den der ligger til højre for Vejen naar vi kommer herfra, før Vilhelmsgave, jeg vilde have været der op men forsøgte at skyde Genvej over Bankerne, hvad jeg kom meget [daar]ligt fra jeg blev pja[sk]vaad og fik ikke and[et at] se end Røgen, da der var Buler i Vejen og v[aade] Kornmarker, saa jeg opgav det. Jeg skrev til Peters i Gaar [og øn]skede dem til Lykke. [Nu] maa jeg holde op. Mange kærlige Hilsner til Dig og lille søde Jeppe. Peters Datter hedder Elena Italia.
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1899-08-01</t>
   </si>
   <si>
     <t>Holger Drachmann
 August Andreas Jerndorff
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 William Henry Schofield
 - Taylor</t>
   </si>
   <si>
     <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
 Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
   </si>
   <si>
     <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
 En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
 Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
 Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
 Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hUFS</t>
   </si>
   <si>
     <t>d. 1ste Aug. 99.
 Kære Mor! 
 Tak for dit Ekstrabrev og for Brevkortet idag. 
 Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
@@ -4530,51 +4530,51 @@
 Bedste (Laura) pt Båxhult.
 13-3-03
 [Håndskrevet i brevet:]
 Båxhult d. 8de. Aften
 Kære lille Putte!
 Du bliver vel forbavset over at faae Brev igen, men det er vor Længsel efter Aviser, der faar mig til at spendere et Frimærke saa hurtigt efter mit første Brev. Jeg var i Dag oppe paa Höljeryd at høre efter Post og vi var ganske sikre paa at faae ”Politiken”. I kan ikke tænke Eder den Fryd, her var over dem, jeg havde med! De havde ikke set uden en!! som Lud og Berta havde med. Nu maa I da endelig sende 4 ad Gangen. Pakken glæder vi os også kolossalt til. Her er jo kun ringe Afvexling Mennesker ser man ikke mange af og taler med endnu færre. Men dejligt er her! Vi gaar gode Ture og jeg arbejder en Del i Huset hvilket jeg befinder mig saa udmærket ved. Vi lever brillant, Alhed laver selv al maden. Gajen er yndig og ret skikkelig, vi kører med ham hver dag, men om Formiddagen sover han i sin Vogn ude i Gaarden 3-4 Timer – Tak for Brevet lille Putte Smeden havde det med i Gaar fra Landeryd, hvorfra de havde Hilsen med fra Muk til os. Vær endelig forsigtige med Baaden. Hvis I har flere Ribs, saa skulde I prøve at lave Grød af dem, som vi her laver den af Tyttebær, koge dem hele lidt med Sukker og Vand og saa Jævning paa, men skylles maa de. Kan Du tænke Dig, at Tjalfe ligger i mine Stuer om Natten! Her er temmelig langt tra Sovekammeret og uden Tjalfe vilde jeg ikke være dristig. Men han er saa stille og artig. Her er en stor Forstue med Trappe op til Loftet, hvor en gammel halvblind Kone har et Værelse. Ved Siden af mit Værelse er et lille Kontor, hvortil Døren staar aaben. I Dag har jeg kørt Drengen alene en Tur op i Skoven, men Vejene er slemme og man bliver hurtigt træt af at trække Vognen. Du kan tro, det er morsomt med den store Ild i Køkkenet! Det morer mig at gøre Ild og manøvrere med det hele. I Morges lavede jeg selv alting til, kogte Havregrød, Kaffe og Mælk og havde det hele færdigt, til Alhed var klædt paa. Las gjorde Ild og satte Vand paa. I Aften var der et saadant Baal, at der var lyst i Køkkenet som af mange Lamper. Nu er Kl. 10½ og de andre er for længst i Seng. Om jeg nu kunde faae Held til at faae dette Brev med en Vogn i Morgen tidlig! Saa faar du intet for den første! I huskede da at skrive til Elle i Onsdags? Hils nu hver især fra mig. Du er da skikkelig mod Fr. Jensen, dril hende ikke med Hundemad eller noget som helst.
 [Skrevet lodret i kanten på brevets sidste side:]
 Mange Hilsener fra Alhed, Las og Mor 
 [Skrevet lodret langs kanten på brevets første side:] + mens de har været her.</t>
   </si>
   <si>
     <t>1899-10-27</t>
   </si>
   <si>
     <t>Dorthe -
 Kirsten -
 Morten -
 Benedict Boisen
 Marie  Clausen
 Margrethe  Eckardt
 Carl Høyrup
 Adolph Larsen
 Augusta  Larsen
 Cathrine Larsen
 Urban Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Vilhelm Larsen, Georgs søn
 Olga Lau
 Marie Meyer
 Elisabeth Storm
 - Winther</t>
   </si>
   <si>
     <t>Christine Swanes forældre skal muligvis snart til Sverige. Marie S eller C er muligvis Marie Clausen.</t>
   </si>
   <si>
     <t>Det er uvist hvornår forældrene vil besøge Christine. Farbror Urban vil sende den grønne lysestage til hende. Der er tyfus i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qVm1</t>
   </si>
   <si>
     <t>Kjære lille Christine!
 Jeg har ikke skreven før for vi troede saavist at vi skulde rejse over til Dig som i Aften og saa videre Søndagformiddag; men nu igaar kom der en Mand med en Slæde i Vejen og vi kommer vist ikke afsted før hen i Ugen, dette Brev kom [i] Aftes saa skal Du have det først; Adolph sendte jeg et Par Sko Strømper og 2 Kr – han vil gjerne til Erikshaab i Morgen saa kan Du tænke paa ham der – Farbroder Urban har været her for et Par Dage siden han skal nok sende Dig den grønne Lysestage han skrev Din Adrs op i sin Lommebog – han lo saa hjærtelig over at det skulde være kjønt med en saadan Stage. Faster Augusta er meget svag i sine Been de er saa ømme at hun knap kan gaa eller staa paa dem han derimod er saa tyk og bred og munter der gik jo en Flaske Portvin – Morten og Thrine var her saa den gik jo med Liv den Timestid vi var sammen Nu kom Marie Mejer med Fasters Nattøj som hun jo saa tog med sig igjen
 Hilsen fra hende med Tak for sidst – Du spørger om naar vi skal vaske – send du kun Dit Tøj for om der bliver Dag saa gaar Madam Winther herhen og vasker selv om jeg ikke er hjemme
 Støvlerne er kommen i Aftes jeg troede jo vi skulde rejse men nu lader jeg dem staa til en Dag vi faar [ - hed] for vor Afrejse ellers sender [ jeg ] dem tillige med The og Sukker – Urtepotten staar færdig til Afvaskning Fru Storm har med stor Omhyggelighed faaet Blomsten over i en anden Urtepotte Du og Olga kan vente Brev fra hende snart
 Sig til Margrethe at jeg skriver ikke for jeg haaber hun møder naar vi kommer
 Vi har fæstet 2 Karle og faaer en svensk Pige til November Søster til Kirsten her gik i Høstens Tid jeg er glad kan Du tro for Dorthe er mig mer og mer umulig men nu er den Taalmodighed-Tid Gud ske Tak snart forbi
 Det er Stumper af Papir jeg finder men de ere vel lige kjærkommen lille Ven nu faar jeg vel ingen Søndagsbrev i morgen fordi mit først kommer Lørdag men saa faar jeg Mandag
 Vi har længe gaaet og ventet paa disse svenske for Du kjender jo nok Fader han undrer sig altid naar der ingen Ting er fra Eder og selv skriver han aldrig uden Adresse – den er han villig til kan du tro Husmanden her er han er saa storartet flink til Alting har saadan Lyst til at faa Alting til at gaa flittig tidlig oppe – og møder præcis til Kaffe Du kan rigtignok lille Ugle at jeg rejser mig fra mit Leje med stor tak til Gud for det gode Helbred han giver baade Faer og Moer og naar jeg saa faar Breve fra Børnene og hører I har godt saa er jeg saa glad saa glad 
 Det er bedre med Træskomandkonen det samme med Marie[s eller c] og Benne Boisen ligger af Tyfus paa Epidemihuset saa nu har de 2 børn derude
@@ -4632,51 +4632,51 @@
     <t>1899-11-25</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Båxhult
 Kerteminde</t>
   </si>
   <si>
     <t>Lina -
 - Eckmann
 Johanne Giersing
 Niels Chr.  Jantzen
 Ellen Johansen
 Fru Jungberg
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Anna Syberg
 Fritz Syberg
 Hans  Syberg
 Laura Warberg
 - Østerberg</t>
   </si>
   <si>
     <t>Den lille lejlighed: Alhed og Johannes Larsen flytter i efteråret 1899 ind i en lejlighed på Feden.</t>
   </si>
   <si>
     <t>Der tre breve. Hovedbrev fra Vilhelmine Larsen i Kerteminde og to vedlagte breve fra Marie Larsen på Båxhult.
 Hovedbrev: Christine Swane må være tålmodig, hun skal nok få sine penge. Hun skal ikke tage sig af hvad Ellen Johansen siger. Det er stadig usikkert, om forældrene tager til Sverige.
 Vedlagte breve: Marie Larsen håber meget at forældrene kommer til Båxhult. Johannes Larsen maler på to billeder med Alhed og Puf, samt et billede med grantræer.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iMUd</t>
   </si>
   <si>
     <t>Kjerteminde den 25/11 99
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
@@ -4982,52 +4982,52 @@
     <t>https://fynboerne.ktdk.dk/d/4EbL</t>
   </si>
   <si>
     <t>Kjerteminde 1 Nov 1900.
 Kæreste Alhed!
 Jeg har nu haft baade Steen og Karl Petersen oppe at se paa Sofaen. Steen sagde at der ikke var noget i Vejen for at Sadelmageren kunde tage/at faa den med det samme og jeg gik saa ned til Karl og han var med heroppe nu. Han var først meget utilbøjelig til at gaa ind paa at sætte Fjedre i den og mente at den ikke egnede sig til Fjedre og at den vilde blive bedre at sidde og ligge paa naar Hynden blev stoppet om og fik et Lag Krølhaar, men efterhaanden gik han dog ind paa at det nok kunde laves med Fjedre naar der blev gjort lidt om paa den. Omstopning og Betrækning kommer til at koste 6 Kr. og naar der skal Fjedre i kommer den paa ca: 20 Kr., men nu kommer Humlen han har fuldt op med Arbejde til den 9ende Nov., og dersom der skal Fjedre i kan han først begynde paa det efter den Tid, hvorimod han vil lave den strax naar han maa nøjes med det andet. Vi blev saa enige om at jeg skulde skrive strax til Dig og sige ham Besked fra Dig helst i Morgen, Sofaen henter han i Dag og begynder at pille det gamle Betræk af. Vil Du saa svare omgaaende? Med Hensyn til Betrækkets Anbringelse blev vi enige om det saaledes:
 [Tegning. Under den øverste tegning står midtfor: 3 Al. Til højre for tegningen står: Mahogni]
 Det øverste er godt synes jeg, men jeg ved ikke om det neds. ikke burde gaa hen langs saadan:
 [Tegning]
 Nej jeg tror det første er det bedste. Der kommer til at gaa en Del uldne Snore til som han vilde sende en Prøve af forud for at faa lavet nogle efter dersom der ikke var nogle passende at faa her i Byen. Han mente det vilde knibe at faa nok af Tøjet, som Du ser er der jo meget at betrække, men da vi havde den inde og fik det lagt paa mente han at det kunde maaske lade sig gøre. Jeg skal nu se at komme med Fader ud at se paa Kakelovne i Eftermiddag. Jeg var oppe at se paa den i Gaar, det er for Resten en nederdrægtig grim Indretning, men det er jo de fleste moderne Ovne og man maa vel ofre noget paa Bekvemmeligheden. Mange kærlige Hilsner. Din Johannes Larsen.
 Der var Brev fra Klaks om jeg vilde have en Nøddekrige.</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -5274,51 +5274,51 @@
   </si>
   <si>
     <t>Kjerteminde 28 – [noget af papiret mangler]
 Kæreste Alhed!
 Jeg lovede Dig nok et langt Brev i Aftes, men dette bliver nok ikke saa langt alligevel. Det blev ikke Solskin i Morges, det er snart længe siden det har været det om Morgenen, derimod fik jeg gjort lidt ved Pæretræ[et] det tegner snart t[il at blive] ganske godt. Men[noget af papiret mangler] og malede paa d[noget af papiret mangler] Fader og gav mig [noget af papiret mangler] Idé. Dampskibe[noget af papiret mangler] Kaptain Jens Ols[en er] her og skal i Morgen gaa om til Korshavn ved Fyns Hoved og losse noget Cement der og derfor [noget af papiret mangler]se med Resten [noget af papiret mangler]de jeg jo faa en udmærket Sørejse og se paa Motiver paa Vejen. Jeg var saa henne hos Olsen efter Middag og aftalte med ham at han skulde komme og purre mig ud Kl. 3 i Morgen tidlig og saa skal jeg drikke Kaffe henne hos ham saa behøver ingen her at [noget af papiret mangler] Fra Midskov og [noget af papiret mangler] Odense har jeg al[drig sej]let før saa jeg glæ[der mig] til den Tur og hvis [noget af papiret mangler] Vejret bliver godt [noget af papiret mangler] i Aften er det storartet. Jens Olsen mener at vi kan blive saa tidlig færdig i Korshavn at vi kan naa Odense om Eftermiddagen [noget af papiret mangler] maaske kan jeg [tage] med Eftermiddagstoget til Højrup, men hvis jeg nu kommer med sidste Tog kan jeg saa komme ind? 
 Mange kærlige Hilsner Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
     <t>Grethe har haft hoste, og nu er Ellen Sawyer smittet.
 Ellen vil savne Christine/Mornine Mackie, når hun rejser. Hun vil også savne William/Billy Mackies besøg.
 Ellen har stået for en stor middag. Pigen, der skulle servere, havde ikke fået besked, men hendes mor kom og hjalp. Nu gruer Ellen for en thanksgiving-middag med Sawyer-familien.
 Grethe synger små sange nu. Hun er et nemt barn, som finder sig i meget, og hun leger længe alene. Hun elsker at høre historier. 
 Christine har besøgt Williams forældre. De fordømmer indtagelse af alkohol og ville besvime, hvis de så Christine ryge cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UlCF</t>
   </si>
   <si>
     <t>[Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
@@ -5706,51 +5706,51 @@
 Larsen har købt sorte pølser og fået snaps til.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9hnz</t>
   </si>
   <si>
     <t>Kjøbenhavn 29 April 1903.
 Kæreste Alhed!
 Naa nu kan vi da se en Ende paa det. I Morgen er anden ophængning og paa Fredag køber Kunstforeningen, Fanden ved hvad de køber. Jeg var naturligvis i Haven i Morges Kl 8 ½ og Vejret var udmærket i Begyndelsen men det varede jo ikke længe inden der kom Skyer og jeg sad saa og fedtede paa Billedet til Kl. 4. Jeg havde forskellige Visitter [noget af papiret mangler] først Hr. Godsteen-Nielsen [Godskesen?] med Frue dem jeg spiste til Middag hos i Gaar, [noget af papiret mangler] Oppermann med Frue og Fru Drech[sel] hvilke to Damer vare henrykte over Billedet. Derefter Prins Christian med Prinsesse Alexandrine og 2 Børn og Direktør Schiøtt. Jeg tog derfra her til Adelgade og hjalp Schou ud med mit Blomsterbillede og hans 3 Billeder, Kongens Nytorv og de 2 Marmorbroer. Jeg var ogsaa oppe hos Sus der stod Blendrammen færdig og Frk. Andersen lovede at det nok skulde komme ud alt sammen i Morgen. Det er nu Meningen at jeg gaar i zoologisk Have i Morgen tidlig og maler videre hvis Vejret tillader det, mens Schou gaar med Kejseren og Meldahl, først op til Sus og ser at faa at vide hvad Tid de afgaar med Aquareller og de store Rammer og derefter ud paa den frie Udstillingen og tilser Ophængningen, Brandt sagde for resten at det blev Seligmann i Stedet for Poul Christiansen, der skal han faa at vide hvor sent jeg maa komme med Billedet og saa gaa ud og hjælpe mig ind med det. Paa Vejen hjem i Aftes gik vi ind paa Kjøbmagergade og forsynede os med sorte Pølser som vi saa spiste her med Kornbrændevin til og Ostemad med dito og Kaffe og Pibe. Det er første Gang vi har haft Brændevin i Huset siden Du rejste. Jeg er gevaldig oplivet ved Tanken om at jeg snart skal se Dig og glæder mig forfærdeligt til at komme hjem. Jeg skal hilse Dig mange Gange fra Marie Schou og jeg kommer nu i Tanker om at jeg skulde hilse fra Lugge at de var forfærdelig glade ved Torsken Du havde sendt. Kys Puf og Lysse fra mig, mange Kys og Hilsner til Dig selv fra
 Din
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
 William Mackie
 Mogens Mogensen
 - Mogensen, Fru
 Otto Emil  Paludan
 Ditlev Schroll
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warberg var på besøg hos sine to døtre i Boston fra ca. marts til juni 1903. 
 Hellig Olav var et af Skandinavien-Amerika Linjens (DFDS) tre søsterskibe. De andre var United States og Oscar II. Frederik VIII kom til i 1913. Hellig Olav blev søsat 1902 fra Glasgow værftet Alex Stephen &amp;amp; Sons, målte 158,5 x 17,8 meter og var indrettet til transport af 1170 passagerer, 130 på 1., 140 på 2. og 900 på 3. klasse. Hellig Olav kom til København i 1903 og blev sat ind på sin rute fra København til New York. (http://www.liners.dk/ship-dk/Hellig_Olav/Hellig-Olav-dk.html)
 Det vides ikke, hvad der menes med, at Peter fik land, eller hvem han var. 
 Alfred Goldschmidt og Astrid blev gift i 1904 og skilt i 1914.
 Det vides ikke, hvem "Hollufgaardene" er, men Hollufgaard er en herregård, der ligger nær Odense. 
 I Danmark blev pund (svarende til 500 gram) anvendt frem til metersystemets indførelse i 1907.</t>
@@ -6515,92 +6515,92 @@
 Vi er nu så vidt i Orden, at vi har sovet herude i Nat – boet på Hotel hidtil – afventende et Lægesyn, der først skulde tilse vor Bolig. 
 Her er rasende smukt ude - vores nye Møbler tager sig udmærket godt ud her i de store lyse Stuer – og vi hat fået herlige Farver på Væggene – rødt i Alfreds akurat som på Dit Kams, da Farven var ny – ensfarvet grønt hos mig – lidt lysere end i gl Dage på Elles Kams - nu går vi videre her i Morgen ---
 Søndag Aften.
 Det blev en dejlig Spadseretur – kønt, køligt Forårsgråvejr – men rene og tørre Veje. Vi traf Molle og blev vel modtagne – Manden var ikke hjemme. Vi drak Kaffe der og tilbragte nogle hyggelige Timer der – de har det så smukt – og Ungerne er henrivende – Molle selv er også forfærdelig sød. Molle spillede lidt for os – siden Alfred. De har et dejligt Flygel – stort – af et svensk Firma, der ligner Hornung &amp;amp; Møller – siger de, for jeg kan sgutte høre det. 
 Da vi mærkede, at Molle var bedt til Hvilan om Aftenen, så tog vi Afsked - havde ellers tænkt at blive der til Aften.
 Af Turen var vi ellers bleven så skrupsultne, at vi strax, da vi kom til Malmø, maatte ind og have en Forfriskning; vi har jo en lang Vej hertil fra Stationen – c ½ Time. Da vi kom hjem, gav vi strax Pigen Mathilda Ordre at ”duka” Aftensmaden; Du aner ikke, hvor det er herligt at have Pige! hun er nu også så storartet – spørger aldrig om noget – men ordner selv stilfærdigt sit Arbejde og laver alt til Punkt og Prikke, som vi vil have det – desværre er hun kun foreløbig – skal gifte[s] til Maj. ---
 Du er ellers en net èn Junge at skælde mig ud for Troløshed – i Mandags fik jeg et Kort – og forrige Gang et lillebitte 3 Siders Brev fra Dig. Mon Du ikke snart får min rigtige Adresse i Hænde – jeg synes, det er Åringer siden, at jeg opgav den til Dig – men endnu går alle Breve over Fabriken. I Morges havde jeg Brev fra Mor – og var jo strax overbevist om Tutte – særlig da jeg havde drømt en yndig lille Pige om Natten – men nej, Tutte haler det ud bestandig – dog måske det dog er hændt i Nat. 
 På Tirsdag rejser Alfred atter til Leipzig for Resten af Ugen; jeg følger ham til Kjøbenhavn og bliver hos Mor til næste Dag. Måske da Tutte tænder. Uha, det må ellers ikke være rart at skulle på Stiftelse – og endda på Fællesstue; jeg synes da, det må være ganske henrivende at ligge i Barselsseng hjemme i sit eget Hus, hvor man har sin Mand og det hele. Også hvis man skulde dø, hvad man jo altid ricikerer. 
 Når Du svarer på dette Brev, så skriv lidt nøjagtig til mig om, hvornår Du kommer hjem – jeg synes, at Spørgsmålet er noget svævende – men Du vèd måske intet selv derom. Og Pladserne? Sig mig også, om dèt er Chancer. 
 Men bliv dog ikke for længe hos de ækle Amerikanere – Du som ikke behøver det. Molle fortalte om en svensk Digter [”svensk” indsat over linjen], der i et Dagblad havde skreven nogle Artikler, hvori han ikke levnede Amerikanerne Ære for 2 Skilling. Så snart jeg kan få fat i dem – de skal udkomme i Bogform – vil jeg sende Mornine dem – vil de ikke virke som Balsam? 
 Nå - måske ser vi vel Mornine en Dag – det kan jo blive knusende sjov: og hun vil da også have glimrende Gavn af det. –
 Nu må jeg slutte – vi skal i Seng – 
 Tusind Hilsner - Dis</t>
   </si>
   <si>
     <t>1905-03-10</t>
   </si>
   <si>
     <t>Jens Hansen
 Hans Hinke
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Marie   Larsen, Georg Larsens datter
+Anna Marie   Larsen, Georg Larsens datter
 Fritz Syberg</t>
   </si>
   <si>
     <t>Kerteminde Byhistoriske Museum</t>
   </si>
   <si>
     <t>Forberedelser til udstilling af Christines og Alheds billeder. Der skal en sort ramme om Christines billede.
 Vilhelmine har vasket billedet og Las har givet det æggehvide.
 Der er lavet kasse til billederne. De bliver sendt som ilgods i morgen.
 Vilhelmine beder Christine om ikke at tage sig det nær, hvis billederne bliver kasseret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/06VF</t>
   </si>
   <si>
     <t>Kjærbyhus
 Kjæreste lille Ugle!
 Nu maa jeg rigtignok til Skriveriet at Du kan følge med; Igaar fik vi en Deel udrettet, jeg skrev ned til Syberg om han vilde komme og være Las behjælpelig med at see paa Billedet, Budet sagde han skulde komme straks; lidt efter gik Marie til Byen med Din Trøje, hun naaede lige at se S. paa Vejen, saa gik hun over Trapperne og kaldte paa Johannes, som saa i samme Nu kom halende herover jeg tog Maleriet frem; og de begyndte at drøfte om ikke det skulde have en sort Ramme jeg foreslog at tage Billedet over Sofaen ned og prøve med den Ramme, det vandt Bifald og det var saa god en Forandring at de begge udbrød, det skal have en sort Ramme hvor skal vi faa den lavet? Hansen har smukke sorte Lister sagde Baronen vi tager billedet ud og gaar ned med Rammen saa behøver vi ingen Maal at tage nu var det afgjort vi drak et Glas Madejra og takkede for de gode Raad og begge to gik ned af Vejen, Las med Rammen paa Nakken. Agraren gik paa Savværket med 3 Bræder der skulde skjæres igjennem til Kassen de blev allerede hentet igaar og bragt over til Hinke, han var her i Formiddags og tog selv Maal han vilde ikke nøjes med Faers for den maa jo ikke være for lille Fru Larsen.
 I morgen pakkes de og afsendes som Ilgods; - at du veed; Syberg sagde det var for tidlig at give det Fernis, det skulde vare mindst et Aar før kunde de røde Farver ikke taale det, saa revnede de, nu har jeg vasket det i dag og saa giver Las det Æggehvide, Aakanderne ser godt ud i Rammen sagde Faer han var hos Las da de kom, og til det er der en Kasse der passer, saa pakker vi dem kjære Barn stolende paa de to gode Mænd der siger det skal afsted, det er et godt Arbejde og saa ventende paa hvad de ækle Herrer i Kjøbenhavn siger, men tag Dig dog ikke nær lille kjære Ugle om de kasserer det, for det er jo noget vi er vant til, jeg fik jo flere kasseret sagde Las, og ”Gales” smukke Arbejde i fjor , dog jeg skulde blive saa glad om de vilde tage pænt mod vi to Gamle.
 Nu render lille Marie med Brevet for at du kan vide paa Søndag at vi har gjort alt for at skaffe det frem i rette Tid – Alheds 2 Billeder saa ogsaa godt ud sagde Faer vi skal nu over at se det Hele i Morgen
 Her stormer stærkt men vi tørrer ligegodt Tøj og nu kommer Marie med din Pakke fra Banegaarden det er vel Blomsterne som nok skal blive plantet nu skal jeg til at plante Urtepotterne om naar der kommer en mild Dag –
 Nu maa jeg sige Lev vel til næste Brev det er dejligt at Du tager til i Vægt og faar Lov til at spadsere – men pas dine Forskrifter og din Pleje
 dine Roser begynder at skyde nye Blade, ogsaa Nillikerne sender op Alle ere raske
 Agraren er i Virksomhed der er en Ko der har kælvet, det er den 3; nu er der kun en tilbage af de unge; 3 Kalve Olga, Uglen og Svend trives godt
 nu skal hiin gaa, de kjærligste Hilsener fra dem Alle vi taler daglig om vor kjære Ugle
 Din Moder</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -6870,51 +6870,51 @@
 I Kjøbenhavn var Margrethe og Christian og tog imod os, vi tog med dem hjem og spiste Frokost. I Halmstad fik vi Kaffe, og Smeden havde Pels og Kappe med, som hjalp godt paa Touren herop. I dag var vi hos Jakob Samuelsen og paa Veien derop, ve Holmsøen traf vi Samuel Andersen som fortalte os at han havde afsendt Brevet til mig og mens vi stod og talte med ham, kom Posten med dit Brev, den Sag maa jeg se at klare bedst mulig, der var ogsaa Brev fra Georg, med mange Elændigheder det gjør mig meget ondt for ham, jeg bliver helt forstørret, - bare jeg ikke kommer til at reise hjem førend Tiden, da jeg ikke forstaar hvordan jeg skal hjælpe ham herfra. – Jakob Samuelsen var ikke hjemme han var i Halmstad, men Propr.han kan ikke tage imod endnu, da hele Dammen ligger fuldt af Stokke til Ryds Bruk, saasnart jeg faar talt med ham, skal jeg skrive mere herom. Jeg kan see her at Johansson ikke har tænkt at blive paa Boxhult, her er ikke pløjet en eneste Fure, men da han ikke har kunnet faa noget andet lader han som Ingenting.
 Da Birch ikke har kunne faa solgt Höljeryd har han forsøgt at arrendere den ud, forleden Dag kom en Mand med Kone og 3 Børn fra Nyborg som skulde have have den i Forpagtning men da han havde været her i 2 Dage reiste han hjem igjen, han havde en Jernbanevogn Flyttegods med, saa det vilde koste ham 200 Kroner, men han sagte til Ekmann,at han hellere vilde tage det første Tab som det sidste. Saasnart jeg faar mig sat ind i Forholdene her, skal jeg igjen skrive til dig. Lad mig vide om Johannes har solgt flere Billeder.
 Kjærlig Hilsen til dig og Adolph, og lille Lyse,.
 I A Larsen
 Båxhult d. 28 – 3. 05.
 Kære Moer! Vi kom godt herop i Søndags, men det var en Skam at vi ikke fik skreven paa Landeryd, Smeden var der, men vi kunde ikke komme ind hos Elmquist og Faer havde Hast med at komme af Sted saa jeg maatte opgive det; Vejret var jo dejligt klart, saa det blev ikke helt mørkt, men det var en drøj Køretur, den varede i 3 Timer, det er en lang Tid at sidde stille naar det er koldt, det var da et Held at det var stille Vejr, omsider fik den da Ende og vi tog straks fat paa at fyre da vi kom herop, desværre kunde det ikke brænde inde i Sovekammeret, Røgen væltede ud i store Skyer, først tænkte vi at det var fordi der ikke havde været Ild saalænge men det blev værre og værre, saa maatte vi tage Ilden ud og bære ind i Salen og begyndte saa straks at dampe Sengeklæder af, de trængte ogsaa til det, der stod ligefrem en hel Røg op af dem, Faers Seng flyttede vi derind, nu har vi sat den i Førmakket og fyrer saa baade her i salen og inde hos mig naar saa Dørene staar aabne er der lunt over det hele. – I København fik vi at vide at den lille Astrid var død for en Ugestid siden de mente at hun blev begravet den Dag, men da vi kom herop fik vi at høre at hun endnu ikke var begravet, de havde hele Ugen ventet at lille Misse var gaaet bort, men hun lever endnu, skøndt hun er saa svag og afkræftet at hun kun kan hviske; den lille skal begraves paa Fredag; jeg var der ovre i Gaar og da Misse gerne vilde se mig var jeg lidt inde hos hende, det var frygteligt for mig som ikke har set hende siden hun var rask og glad, aa hvor ser hun elendig ud, hun er saa utrolig mager og saa sagde Ingeborg at endda ikke saa saa daarlig ud i Gaar som hun plejer fordi hun havde lidt Feber naar hun ikke har det er hun ligbleg; aa den Stakkel, hvor det maa være forfærdeligt, bare hun dog snart maa dø, hun ønsker det jo selv og Doktoren kan slet ikke forstaa at hun kan blive ved at leve; da jeg gik bad hun mig om at komme snart igen det var saa roligt at se mig og hun spurgte hvordan Du havde det og bad mig hilse Dig saa meget, saa smilte hun og nikkede saa kærligt til mig. – Ingeborg ser meget daarlig ud, hendes Hals er stadig ikke god og da hun forleden Dag var oppe hos Docktoren, undersøgte han hende rigtig og sagde at det var bedst hun rejste fra Strømhult, men hun sagde at det kunde hun ikke, der er jo ingen af de andre der kan passe Misse, saa snart Ingeborg gaar ud af Stuen spørger Misse hvor hun gaar hen; saa maatte hun love Docktoren at være yderst forsigtig og gaa en tur hver Dag. – Ekmann var her og spise til Aften. Aften og sad og snakkede til Kl. var henad 10, i Aften skal vi tidlig i Seng, vi var en lang Tur i Eftermiddag, helt oppe paa [Sjøgaarden]. Mange kærlige Hilsner til Jer begge fra Marie
 Kjærbyhus – Søndag
 Kjæreste Ugle!
 Det var det glædeligste Brev jeg har faaet i lange lange Tider, jeg vilde straks have svaret dig; men saa vilde jeg vente atfaa det fra Sverig med, jeg sendte dit til Klaks for, at han, naar han var bleven glad, skulde sende det Sverig, saa de kunde have det Tirsdag, samtidig faar de saa dette fra mig som jeg skriver nu, - vi er nemlig bedt ned at spise Middag hos Groseren og blive der i Aften Lyse er helt optaget af dette, han skal sidde imellem Agraren og Farmor til Middag – han er saa god og medgjørlig den lille Ven, at det er en Lyst – Hvor det glædede mig at Fru Goldschmidt huskede paa dig, hun er en Ven af de ægte.
 1000 Tak for blomsterne det lille Grønneglas blev helt fyldt; men dem jeg plantede har slaaet Rod og vilde der blot komme lidt Solskin saa skulde vi se der blev blaat
 Tænk, at vi nu er i den Maaned hvor du kommer hjem eller faar Lov at rejse ud – saa skal vi see Udstillingen og gode Venner, Tak dog Gud Fader der er saa god jeg ved knap hvordan jeg skal faa takket, nu kom jeg til at slaa denne store Klat og det betyder jo velkommen ved du Eckardts Husnummer saa sig mig det dog, jeg lovede at sende Maries lyse Kjole og Sko og Hat i en Jernbanepakke til hun kom tilbage saa skal hun jo ogsaa se sig om i Byen og vil jeg haabe de kan saa meget tilovers at hun kan se til Haslev paa Hjemvejen, husk det er Alheds Fødselsdag den 7 April; og lad mig med det samme sige dig, at om Vejret bliver saa han kan male paa Billedet saa skal Agraren sende Brevkort og han farer lige hjem, du faaer saa nøjes med Alhed og Puf som Gjæster; nu faar vi see hvordan det gaar 
 Jeg maa nok heller sige Farvel for det er længe siden Toget kom og jeg skal pyntes, jeg skal hilse fra Agraren han skriver med næste Gang han skal jo presse sit Tøj at vi kan gøre os saa pæne som muligt
 Din glade Moder</t>
   </si>
   <si>
     <t>1905-03-31</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Sidsel -
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 - Fenger
 Alfred Goldschmidt
 Peter Hansen
 Alhed Larsen
 Andreas Larsen
 Johannes Larsen
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Jens Schou
 Christine Swane</t>
   </si>
   <si>
     <t>Christine Swane takkede i et brev fra 28. marts 1905 Astrid Warberg for, at hun havde skaffet en invitation til at udstille på Journalistforbundets udstilling.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Laura Warberg til Astrid Warberg, 1905-03-31, 2407, Skagensbrev</t>
   </si>
   <si>
     <t>Alle er glade for, at Christine Swane/Uglen får billeder med på udstillingen. 
 Laura Warberg har haft mange fra familien til aftensmad og overnatning. Alhed og Johannes Larsen rejser nok snart, for han er i gang med et stort billede. 
 Thora Branner er syg efter en fødsel og må ikke amme. Man prøver at hyre Frk. Fenger til at passe hende. 
 Mon Astrid og Alfred kan finde en god jordemoder?</t>
   </si>
@@ -6990,60 +6990,60 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv
 Christine Swanes brevarkiv, kasse 1, kuvert 1, 2002/61, A8, lb 11</t>
   </si>
   <si>
     <t>I A Larsen og hustru Vilhelmine Larsen var på Båxhult i Sverige for bl.a. at sælge gammelt jern. 
 Der holdtes fødselsdagsfejring af VLs afdøde søster Sophie Eckardt. Man sørgede over tabet af VLs niece Marie Kjellmann.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/a6gU</t>
   </si>
   <si>
     <t>Boschult den 14/ 11 morgen
 Kjære Marie!
 Her har ingen Kjøren været, nu kommer Aron i dag, han tager Brevet med, det trækker ud med Savningen, og Ville i Dane kommer først i Morgen med Besked, om han kan kjøbe det gamle Jern, om ikke de kommer tilrette om Prisen, nej for Faer maa dog ned til Landeryd og forsøger anden Kjøber, saa er det vor Mening at rejse herfra Onsdag. I skal nok høre fra os fra Kjøbenhavn, medens jeg husker det lille Marie sørg for at faa varmet godt op i Sovekammeret og Sengene dampede godt ud, for nu er vi jo vænnede til al den Varme herovre, Brasen i Kaminen baade lyser og varmer,- vi fik brændt Bønner tilmorgen og drukket en udmærket kop Kaffe, og vi har saameget god Mad, at I ikke skal ynkes over os hverken for det ene eller andet, og saa er vi saa raske at det er en Lyst, Faer gaar de lange Veje og mærker aldeles ingen Træthed i Benet nu i de sidste Dage. Tak for dine 2 sidste Breve, de kom ganske rigtig om Tirsdagen, saa du kan se Faer har Ret. Oh saa er jeg saa glad, naar vi hører fra Eder, og hører Alt er vel, jeg fik samtidig Brev fra Uglen, lad hende høre om dette; naar vi kommer for jeg naaer ikke at skrive andet end dit, hils dem Alle, og du med de søde smaa Drenge har de gjort Rejsen til Kjærbyhus, og Kalvene, det var herligt at det gik godt og Besætningen er rask, det kan jeg lide at høre, at du giver Kalvene om Middagen, saa er der Forslag i Arbejdstiden for Agraren, Gud velsigne det ganske Hus medens vi er borte.
 Igaar det var den 16. kom Aron og Halfred og hentede mig de vilde havt Faer med, men det stod ikke til at faa ham fra Huset, det var jo Moster Sofies Fødselsdag og der var sat Blomster ved hendes Portræt, de havde faaet et Billede af Marie forstørret, det hængte over Sofaen
 Augusta var dog oppe; men sad paa sit Rum. Lisa havde travlt med at gjøre det saa godt for mig, Kaffe og Duppe da jeg kom Smørgaas før [ ulæseligt ord ] Kød Potatis Grynsuppe; Pelter ovenpaa Kaffe med Duppe inden jeg rejste ja det var saa godt for mig at see hvor glade de bleve ved mit Besøg, og saa alle de dejlige Blomster der stod en Nillike fra en Stikling af hendes Gravkrandse den havde paa Maries Fødselsdag 15 Blomster, og nu igaar stod den med 2, samme Farve som vores den lyse. Alle Børn var friske, Bernhardt havde i Sommer hjulpet saa godt med Sletten, saa Aron havde skjænket ham en Harmonika, den spillede de paa for mig, alle, om det saa var lille Syssan, saa sad hun paa Papas Knæ og spillede en frisk March det var en meget fornøjelig Besøg for mig Trods al den Vemod det rummer ved savnet af Marie. Jeg skal hilse fra alle Johannes kunde gjerne glæde os med et Par Ord fortæl naar vi kommer maaske vi dog saa dem paa Banegaarden om de dog maa sælge noget, ja ja hvor jeg beder og noget gaar der jo nok, saa meget skal der til, kommer de hjem snart eller bliver Johannes der længere. Nej nu maa jeg holde op for begynder jeg først at spørge saa løber det hele rundt for mig. Hilsen og Kys til alle 3. Moer</t>
   </si>
   <si>
     <t>1906-05-28</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laura -
+    <t>Laura -
 - Barfoed
 H.E. Christophersen
 Arent Dragsted
 Emil  Jensen
 Adolph Larsen
 Johannes Larsen
 Vilhelm Larsen
-- Simonsen</t>
+- Simonsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine Swane fylder 30 år. Hun er husbestyrerinde for Klaks på Rørdam. Vopper er muligvis en hund på Rørdam.
 Comtessen bor muligvis på Wedellsborg. Navnet er ukendt.</t>
   </si>
   <si>
     <t>Fødselsdagsbrev. Christine Swane skal overtage sin mors brystnål, som er lavet af Dragsted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qNNb</t>
   </si>
   <si>
     <t>Mandag den 28 Maj 1906
 Kjæreste Ugle!
 Allerførst vil jeg ønske Dig et rigtig godt lyst og velsignet Nyaar, af mit ganske Hjærte beder jeg om al den Glæde du kan taale at bære, for det gaar jo med os Menneskebørn som med Naturen, en forfriskende Regn kvæger, her sidder jeg i Havestuen og fryder mig ved at se den milde Sommerregn forfriske alting Græsset gror saa stærkt, at her snart maa bruges en Le igjen; men nu maa vel Agraren snart [ulæseligt] og saa skal han sandelig være min højre Haand for selv kan jeg intet; men saa maa jeg bøje mig der ogsaa, og [ulæseligt] takke vor Herre, som lader mig have den Glæde, at jeg gaar med det
 Lette men naar Lyst og Villie er der, smager det ikke altid godt at være forsigtig. Laura er her endnu og haar været rigtig flink siden Du rejste vi vadsker i dag og skal gjøre rent i denne Uge at her da kan være Pintse, i morgen min Ven, da skal jeg smykke med Blomster saa jeg kan see Dig for mine Øjne, jeg er da glad ved Du er hos den gode kjærlige Vilhelm jeg tænker mig han er i Middelfart til Rigsdagsvalg og Du med paa Cycler triller I ad Vejen begge to, det er næsten galt for mig nu, mine Tanker svirrer rundt, saa jeg maa holde op, bare jeg dog havde lært at stenografere!
 Middag
 Nu vil jeg da begynde med hvad der var min Tanke at [ulæseligt] straks, Du skal i Gave have min Brystnaal,[Cau..?], som er indfattet af Arendt Dragsted, men det gaar mig jo ogsaa galt der, da jeg aabner Æsken og vil see lidt paa den har jeg jo glemt lille Ugle, at jeg ikke har baaren den siden ”Alliken” stjal den, og jeg kom tidsnok til at forskrække den, saa den lod Naalen falde paa Kjældertrappen de Smaastykker der [mangler?] har jeg; men det tager jo Tid at faa det ordnet om den Jensen kan det vil jeg tale med Las;[ulæseligt] det men se ved Siden laa denne lille Pære, det er dog noget kunde Du ikke faa den anbragt i [ulæseligt] lille Sjalsnaal der hører samme Tid til Den kan mulig glæde Dig, Las har dog som [Ba…] dannet den og bragt mig Fornøjelse men nok om det.
 Du har jo slet ikke hørt noget om vor Sanger Du ved han kom uventet samme Dag som Las; De spiste her Fisk og hvid Sagosuppe næste Dag tog vi Skinke og de dejlige Asparges; ( som jeg glemte at takke for) Kirsebærsuppe med Boller næste Dag Kørvelsuppe med Rørdam Asparges og visnok Pandekager 4 Dag stegte Aal, og Apricosgrød Æblerne var en Gave fra Lyse. Saa flyttede Sangeren til Malerens i 2 Dage og derfra til Apothekerens; nu i Dag skal han reise, 3 Gange har han sunget i Skoven for fuldt Huus og synge kan han endnu den gamle Svend. Vi hørte ham en Aften ovre hos Johannes for i Skoven gik vi ikke, det begyndte Kl. 8, men de kom jo ikke hjem før 12 og da havde vi sovet i 3 Timer more sig gjorde han og hyggelig er han at have til Gæst; naar han nu kommer at sige Farvel hører vi maaske, at han tager til Simonsen Ligfærd. Hermed sender jeg nu 2 Breve fra Dumpe nu er det jo straks hendes Fødselsdag, husk hende med et Brev, hun trænger altid til Kjærlighed, hvem gjør ikke det? Stakkels lille Anna.
 Naa lille Ugle nu kommer jeg med en Mængde Spørgsmaal lad mig saa se Du svarer mig, hvordan gaar det for Dig med at være Husmoder, og al den anden Gjerning Du tager op – glem ej Malingen for saa er Du jo først i dit Es – men Du skal jo se Dig rigtig om først, er der mange smukke Blomster og kan Du lide Menneskerne det er jo rart at der er Sang, det holder Du jo meget af, kan Du lide Comtessen? Det er tidligt med Blomkaal, husk dog at takke naar Du næste Gang møder Giverinden. Er Gaasefamilien kommen tilbage, Erhard fortalte mig om Flugten, jeg kan jo nogenlunde tænke mig Omgivelserne; men det skal rigtignok blive morsomt selv at se, oh denne herlige Tid jeg vil rigtignok helst derned i Jordbærtiden vi snakker saameget; med det kan da nu blive morsomt, Du spørger til vores Urtesager
 Kartoflerne kan nu hyppes og det andet kommer godt op, der var ingen Brev fra Agraren i Morges saa maa vi vel spørge ham i aften. Nu Farvel og en kjærlig lykønskning fra os begge hils Klaks din Moder
 I midten af brevet: Blomst[ulæseligt]godt
 Kære lille Ugle! Hjærtelig til Lykke paa Fødselsdagen et godt Aar og en rigtig glad Dag ønsker jeg Dig; vi sender dig i Fødselsdagsgave 2 Par Strømper nogle Cigaretter og lidt Chokolade, jeg faar vist ikke Pakken af Sted før med Aftentoget, men jeg haaber den kommer saa tidlig til Ejby, at du faar den i Morgen.- Er det Alvor at I ikke kommer hjem i Pinsen? Svar mig paa det straks, for saa maa jeg have skreven til Barfoed, det er jo ikke sikkert han bryder sig om at komme naar Klaks ikke er her. – Du maa skrive rigtig udførligt til mig om al Ting dernede, Du ved jeg er meget interesseret i al Ting, tænker på Jer hver Dag og naar Kl. er 4 ønsker jeg at jeg kunde smutte ned til Jer og være med til en hyggelig Kop Kaffe ude paa Græsplænen. Hvormange Kyllinger har I nu? Hvordan har Vopper det? Og hvad synes du om de forskellige Mennesker Du var sammen med hos Docktoren? Agraren rejste Dagen efter os jeg kom hjem og Christoffersen var her til [resten af brevet mangler]</t>
   </si>
   <si>
@@ -7315,53 +7315,53 @@
 Kærbyhus: Johanne og Adolf Larsen (Alheds søster og Johannes Larsens bror, som var gift) boede på Kærbyhus nær Alhed og Johannes Larsens hjem. Der var to boliger på Kærbyhus, og Johannes Larsen, som ejede stedet, boede i den anden.</t>
   </si>
   <si>
     <t>Steen har været hos Larsen og hjælpe med at pakke billeder til Dr. Lützhøft. 
 Lysse (Johan Larsen) har grædt hele dagen, for han har ondt i en tand. Tandpine har åbenbart været problemet de sidste dage, hvor han har vågnet om natten osv. Johannes Larsen og drengen tog til lægen, som trak tanden ud og gav drengen chokolade. 
 Johannes Larsen er blevet inviteret til at spise gråandrik.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zCWy</t>
   </si>
   <si>
     <t>Kjerteminde 25 Octbr 1906.
 Kæreste Alhed!
 Jeg sidder her hos Grossereren og skriver. Puf er her Lysse i Kærbyhus. Jeg har haft Steen oppe og pakke 3 Billeder ind til Dr. L. Geden, Skitsen med Maagen og Damperen og Hønen samt anvist ham 2 paa den frie. Lysse har gaaet og hylet hele Dagen, ondt i en Tand, den bag Hjørnetanden i højre Underkæbe, det er naturligvis det der har været i Vejen med ham de sidste Nætter, efter Middag var han rent utrøstelig, det Skind, han rendte efter mig og græd og først da jeg foreslog ham at lade Schondel trække den ud begyndte det at hjælpe paa ham og da han var bleven vasket og iført Pufs Frakke og Hue var han en hel Ka’l jeg lovede ham paa Vejen at han maatte faa Tanden med hjem, men han spurgte hvorfor skulde jeg dog gaa og slæbe paa det Skidt. Han var umaadelig tapper skønt Schondel maatte tage 3-4 Gange inden han fik den ud, den saa saadan ud: [tegning indsat] jeg lovede ham at tegne den til Dig men da jeg ikke har Aparaturen her kan jeg ikke tjene Dig i at male den rødd. Han fik et stort Stykke Chokolade af Scondel og var henrykt over at være kommen af med Tanden, han afgik saa til Kærbyhus for at fortælle dem om det. Kathinka var oppe at invitere mig ned at spise Graaandrik Kl 6 ½ nu er den 5 jeg skal hjem og fodre og klædes om og derned. Amanda (det glemte jeg at skrive i Aftes,) kommer først Søndag, da jeg nemlig ikke vil sige til hende om at rejse før og Du kan jo nu ikke naa at skrive det. Mange kærlige Hilsner fra Puf og Lysse som ankom nu med Marie
 Din
 Johannes Larsen
 Jeg længes og glæder mig til du kommer
 JL.</t>
   </si>
   <si>
     <t>1907-04-06</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
-Thora C
+Thora Caspersen
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne  Larsen
 Ellen  Sawyer
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Hempel Syberg fyldte 70 12. april 1907.
 A. må være Alfred Goldschmidt. Han og Astrid levede i et uharmonisk forhold og endte også med at blive skilt. 
 Meget andet i brevet er uklart - fx hvorfor Alhed Larsen har haft en rædsom uge, hvem der blev konfirmeret mv.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2264</t>
   </si>
   <si>
     <t>Godt, at den rædsomme uge er overstået. Naturligvis måtte de (hvem?) have sygeplejerske. 
 Laura Warberg tager med til Hempel sybergs fest, men ikke til konfirmationen. 
 Astrid har haft vrøvl med manden, Alfred.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3tju</t>
   </si>
   <si>
     <t>Lørdag d: 6te April
@@ -7573,66 +7573,66 @@
 Tilstå må jeg dog, at Trætheden undertiden overvældede mig så jeg måtte sove et Øjeblik. 
 Først Kl. 6.15 om Aftenen nåede vi Insjön, hvor jeg snart i Folkevrimlen fik Øje på en smilende Cid; og så tænkte man ikke mere på sin Træthed. Snart efter var vi ombord på den lille Damper, der tætpakket med de mest forskelligartede Mennesker, førte os blidelig ned ad Dalelven. 
 Åh Mor, det kan ikke beskrives hvor herligt det var!
 Insjön lå spejlblank med sine skovklædte Granitbjerge – Aftenen var så stille og mild – og Solnedgangen - - ! Og Cid fortalte mig om Livet deroppe – om Tømmerfløtningen, der snart skal begynde. Når Sneen smelter i Bjergene, så stiger Elven – og så begynder Tømmerdriften – Tusinder og atter Tusinder af Planker kommer så drivende højt højt nordfra - - og vi så, at de var i Færd med at lave Dæm-III/ninger – Plankerne kædes sammen i hinandens Forlængelse og dermed dannes en hel Vej langs den ene Elvstrand [Tegning med ordene "Elven" og "Dæmning" indsat] – jeg vèd ikke, om der gik Timer eller Minutter, ved blot, at det hele forekom mig at være en Drøm – en vidunderlig skøn og prægtig Drøm, fra hvilken man aldrig skulde ønske at vågne. Så kom vi til Leksand – ved den lille Bro stod fuldt af ventende Mennesker – og der blev et Liv og en Virksomhed, da Båden lagde til. Blandt de mange små Køretøjer fandt vi omsider vores ”Skjuts” vi steg op på Forsædet, Bagagen og en Dalkarl bagpå – han stod op! og kørte Hesten – og det gik i susende Fart op ad skumpede, stenede Småveje – Zig zag op ad Bjerget, til vi landede i en stor gammel rød Gård, hvor en smilende Dalkulla i Nationaldragt viste os Værelset, som Cid havde lejet til mig.
 Det er nærmest en Sal, jeg bebor – Vinduer til 3 Verdenshjørner og fra dem alle en Udsigt!! For øvrigt en meget hyggelig Stue – hvidskuret, tæppelagt Gulv – snehvide, hjemmevævede Gardiner – ligesom der også på alle Borde og på Sengen findes dejlige, vævede Stykker – hvert Hus har sin Væv – og de væver alt selv.
 Da jeg var bleven ordnet en Smule gik vi hen til Pensionatet, hvor jeg spiser – hos Frøkenerne Bernberg - 3 tykke, livlige og meget elskværdige Damer. 
 De – samt de øvrige Pensionærer kaldte mig vedholdende Frøken (trods Præsentationen, der lød på Fru) Næste Morgen, da jeg var ene med Frk. Bernberg sen. sagde jeg til hende, at det var ”et litet Mistag – min Titel var fru – fastän jeg var skild.” 
 Forbavselse! Ved Middagsbordet, da jeg sad i ivrig Passiar med en Lærerinde fra Stockholm – som idelig sagde Frøken S. til mig – bemærkede Frk. B, at det var ”et mistag etc!” 
 Stor Opstandelse! Fra det Øjeblik var jeg Ifølge svensk Skik – den fornemste Gæst – jeg skal have først o s v – o s v – o s v. Svenskerne er kostelige med al deres Etikette. Frkn. Blomberg forandrede straks deres Væsen og er nu udsøgt elskværdige – hensynsfulde - - og konverserende. Men ingen forstår et Muk, når jeg taler dansk – så jeg øves ganske godt i mit Svensk. Næste Dag – Langfredag – var Cid og jeg i Leksand – 3 Kilometer herfra – og så på Kirkefolket. Et uforglemmeligt Syn. De går i Vinterdragt nu – hvid, kort Skindkofte, kantet med en hvid Pelsbræmme – sorte, læggede Nederdele og brandrøde Forklæder; disse sidste betegner Sørgedragter, som bæres i hele Fasten – sidste Dag Langfredag. På Hovedet brogede Huer – forskellige for hver Landsby. De unge Mænd har desværre emanciperet sig og går moderne klædt, hvorimod alle gamle Mænd bærer Dragter – lang sort Klædesfrakke – gule Knæ-skindbuxer og hvide uldne Strømper. Håndværkerne bærer brunt Læderforklæde under den sorte Kappe. Storartet ser de ud allesammen. Efter Gudstjenesten samles alt Folket under Majstangen - og så går Sludderen, mens de venter på Posten, der kan hentes ved 1 Tiden, når Båden er kommen fra Insjøn. – I Går Eftermiddag travede vi i Bjærgene flere Timer – hvilken Luft her er – så ren – så frisk – så bedårende. Heroppe må man vel engang blive til et nyt og bedre Menneske 
 Nu er her ikke Plads til mere dennegang – men jeg skriver engang endnu herfra. Håber at Pengene slår til i 14 Dage – og rejser nok 1ste Maj hjem. Dit Brev fra Kristania nåede jeg at læse i Kerteminde – gid Dit næste Brev bliver ligeså godt! Jeg længes meget efter at høre, hvordan rejsen er gået. – nu er Du nok omtrent derovre. 
 Kære Mor – jeg håber at dette Brev glæder Dig – og at Du ikke finder plads i Dit Hjerte for nogen Forargelse. Jeg synes virkelig selv, at jeg i de 
 [Skrevet på hovedet øverst på brevets s1:]
 sidste År har døjet så meget ondt, så at jeg nu har Lov at føle mig glad engang. Og det gør jeg – takket være - - - ! Gæt selv. Tusinde kærlige Hilsner fra Din Astrid.</t>
   </si>
   <si>
     <t>1908-06-03</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Terese -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 John Forsell
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Adolph Larsen
 Alhed Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
+Anna -, pige i huset hos Brønsted
 Cid Smedberg
 Wilhelm Stenhammar
 Alma -, Stuepige</t>
   </si>
   <si>
     <t>Tornehave var familien Brønsteds hus i Birkerød. 
 Astrid Warberg, som stadig var gift med Alfred Goldschmidt, havde et forhold til Cid Smedberg i 1908. 
 Det vides ikke, hvem Frk. B. var. Christine og Williams ægteskab vaklede allerede i 1908, og de blev siden skilt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg 1908-06-03, 2425</t>
   </si>
   <si>
     <t>Astrid takker moderen for, at hun billiger hendes forhold til Cid. Han arbejder i skovene, og han og Astrid er i brevkontakt. Cid kommenterer også Astrids skriverier. Det er trist, at han ikke fik lov til at forfølge sin drøm om at blive komponist. Cids far støtter ham på alle andre måder godt. Astrids søstre og svogre synes også, at det er dejligt, at Cid og hun har fundet hinanden. 
 Det er trist for Christine/Mornine. 
 Louise og Magisteren er rejst, og Astrid passer deres hus og børn sammen med stuepigerne. Hun beskriver den dejlige have. Børnene trives. Ina og Adam har været på besøg hos Abrahams i Hellerup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Pfji</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
 [Mr. Sawyer.) 
 244 Columbiaroad
@@ -8353,68 +8353,68 @@
 Zahrtmann er glad for Johs. V. Jensens artikel om fetich.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ytyR</t>
   </si>
   <si>
     <t>Pisa 13 Decbr. 1911
 casa Batoni S. Lucia 3
 Kære Joh. V. og Else.
 Det er undertiden lettere at tale i et Brev end med Munden, og da jeg, som I forstår trænger til at bruge Kæften lidt får I et Brev. Vi har fået tilsendt Rigets Julehæfte. Det var både [””var både” overstreget] er [”er” indsat over linjen] kønt (og det må være morsomt for Las), men jeg kunde alligevel ikke lade være med at overveje hvor I som bruger Pennen dog har et [”et” overstreget] en stor [et t i slutningen af ordet overstreget] Fortrin [”trin” overstreget] del for os stakkels Malere når det gælder om at lade sig mangfoldiggøre i en [”en” overstreget] Viktoriapresse. Dit Bidrag er jo skønt som kun Danmark kan være det. Det er dog både ondt og godt at få en sådan Hilsen fra Danmark, blot den lille Versstrofe, Du ender med, er jo nok til at gøre En forrykt Også de mørke Decemberdage Du indleder Artiklen med har jeg måttet tæmke på. Hvor sådan en sneløs mørk Vinterdag ind under Jul kan være vidunderlig tyst. Jeg må altid tænke på et [”et” overstreget] en Strofe af Grundtvig – en af disse Vidunderlige, han har lavet så mange af – Du kender den naturligvis, men for en Sikkerheds Skyld anfører jeg den: ”Hørt har jeg en lille Fugl – syngende på Kviste – Solen vendte sig [”sig” indsat over linjen] ved Jul – før det Kragen vidste – nu med Glans til Glæde stor – op og ned den går i Nord – som en Helt lyshåret – hele Gyldenåret.” Forresten er jeg vist ene her på Pladsen med den Slags Fornemmelser. Såvidt jeg har kunnet observere trives min Familie her som Fisken i Vandet. Det eneste i Danmark, de skulde længes efter at gense, skulde da være Østergade og Amagertorv i København. Italien er og bliver for mig et Arbejde, så skal jeg villig indrømme, at det er et Arbejde som foreløbig interesserer mig meget. Jeg har taget Stade på en lille [”lille" overstreget] lille Altan ud mod Arnoen, hvor jeg har tilbragt en Måned med at fæstne mit første Indtryk af Pisa på Papiret. Det er Arnoen med sit Murværk og sine Broer, Byens Profil op mod Bjærgene. Det er vidunderlig helstøbt og harmonisk. Hvad der først slår mig ved Italien er det kolosale Arbejde, alt sammen udført af Menneskehænder, som ligger bag ved alt. Vi var forleden et [”et” overstreget] en Tur ud til San Gingliano Ad Veje, V [”V” overstreget] makademiserede med [”med” overstreget] ved Århundreders Kørsel på Marmorskærver, så de var lige så glatte som Asfalt, beplantet med ældgamle dejlige Plataner, kom vi ud over en gl [”gl” overstreget] ganske flad Slette, gennemkrysset af et helt Kanalsystem næsten som i Holland. En Times Vej fra Pisa nåede vi San. G. der ligger ved Foden af Bjærgene. De er ikke særlig høje men hæver sig ganske brat som store Marmorblokke der stikker op gennem Jordsmonnet. De er overalt beplantet med Olivenskove. Og [”Og” overstreget] i hver en Revne i Stenen er der plantet en Vinstok. Bjærgskråningerne er beplantet med en Slags Stenhylder, et Slags Blomstertrappe hvor Urtepotterne ere af Klippesten og Planterne Oliventræer. (Tegning i venstre side af arket] Efter som Årene går dækkes mere og mere af af dette menneskeslid af [”af dette Menneskeslid af” indsat over linjen] Planternes Formuldning, så der til sidst kun findes en almindelig Bjærgskov med en ujævn og knudret Bund. Fra disse Bjærge at se ud over Sletten hvor Pisa ligger, er at se ud over en Have hvor hver Håndsbred Jord er behandlet med Hånden. Men hvor er Italienerne dog hærgede af [”af” overstreget] af al dette evige Slid. De er kun [”De er kun” overstreget] Det vil sige den arbejdende Klasse. De er kun unge, til de [”til de” overstreget] Mændene til de har været Soldater og Kvinderne til de har fået det første Barn. Så sætter ”Istiden” ind over dem trods det de lever i et Solland. De ligner forresten deres egne Dyr, som de mishandler så det ikke er til at tænke på.
 Går man på Pisas Gader og over de smukke Broer, på [”på” overstreget] belagt med Stenfliser af forskællig Størrelse [overstregede, ulæselige ord] men omhyggelig passet sammen af flinke Italienernæver, er det det samme der slår En, al det Arbejde de Mennesker dog har måttet udføre. I Nordeuropa er det al Tid Maskindriften og Fabriksdrift [”og Fabriksdrift” indsat over linjen] som sætter sit Præg på Byerne. Fra [”Fra” overstreget] Fra min Altan (hvor jeg forresten føler mig som [”som” indsat over linjen] i min Båd) har jeg også kigget lidt på Italienerinderne, ”löierlige Djur” som Richard Bergh sagde om nogle spanske Kvindemusikere i Stockholm. En masse kan de se dejlige ud, med deres sorte Hår og i deres brogede Klude. Håndbevægelser, Gang, Holdning Fodskifte, kunde nok gøre En – i det mindste en anden En – kulret. Men når man går på Strøget + piazza Garibaldi, ponte di mezzo og så Vittorio Emanuele – og får alt dette vidunderlige tæt ind på Livet, må jeg tidt tænke på det sted [i] Kiplings Eventyr hvor Hvalfisken spørger den lille [”lille” overstreget] Fisk om hvordan Mennesker smager og får det Svar ”dejligt men skarpt”. Stanken af Hvidløg, Muskusparfume, café nero og Pis, kan nok tage Vejret fra En. Vi har taget os en Lærer i italiensk. Det er morsomt. Han taler dejlig klart og jeg håber der skal hænge noget ved. Vor franske Madam, som taler italiensk – ganske vist så rædselsfuldt så det kun kan sammenlignes med hendes tysk: ”daits” kalder hun det – gjorde os Selskab i vores Sprogtimer for at lære at læse italiensk men har opgivet det igen. Hun har været gift med en Italiener og bosat i Pisa i 10 År uden at kunne læse et Ord, det er smukt klaret.
 Aften samme Dag.
 Jeg har lige fået Brev fra Zahrtmann. Han er meget glad ved Din Artikel om Fetisch og i det hele ved Din Virksomhed, det glæder mig fordi jeg selv også er glad ved det samme. Her er i Grunden meget mere at skrive om men mere en anden Gang. Hilsen til Jer begge. Du er askeblond. Else er blond som en Hvedemark – jeg kan lige høre det lille Knæk i hendes Stemme når hun taler i Telefonen, Skade at der ingen Forbindelse er hertil – ingen af Jer lugter af Hvidløg – men I får mig til at mindes Skovduft Hindbærduft og lyse Nætter. Eders heng. Fritz Syberg.</t>
   </si>
   <si>
     <t>1912-01-07</t>
   </si>
   <si>
     <t>Øxendrup</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Wilhelmine Berg
+    <t>Wilhelmine Berg
 Christian  Brandstrup
 Eline  Brandstrup
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Carl Carl, Ellen Sawyers kæreste
 - Claudie
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Mine Mine, Brædstrup
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Karen Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Laura Warberg opholdt sig på Glorup, hvor Albrecht Warberg, hendes svoger, var godsforvalter. Det kan ikke afgøres, hvilken af de to døtre fra Glorup der skal rejse med Laura W. De blev samlet kaldt Titterne, og i dette brev optræder navnet Titte.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2076</t>
   </si>
   <si>
     <t>Laura Warberg nyder at være på Glorup. Hun rejser derfra til Birkerød for at hjælpe datteren Louise. I april vil hun opholde sig hos Hempel Syberg og i sidste del af april samt maj hos Alhed og Johannes Larsen. 20. maj rejser hun sydpå over Hamborg til Schweiz, München mm. Mon dog ikke Astrid kan komme med på rejsen? Laura har spurgt Else og Conrad Warberg, om deres datter må tage med på rejsen. Hun blev henrykt. 
 Kan Astrid mon ikke tjene lidt penge ved at skrive til bladene?
 Laura spørger, om Ellen stadig har god kontakt med Carl. Grethe har talt om, at hun og moderen skal tilbringe sommeren med ham.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QkiQ</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
@@ -9244,51 +9244,51 @@
     <t>Lysse må købe 2 tumlere (marsvin).
 Forhøjningen i haven: Larsen-familien fik 1913-1914 bygget et hus til Alheds mor på Strandvejen i Kerteminde. Også i senere breve fra Johannes Larsen til Alhed skriver han om højen i haven.</t>
   </si>
   <si>
     <t>Johannes Larsen har malet et billede af vejen ned til søen.
 Om aftenen skal JL i Nørre Nebel teater og se Jeppe Åkjærs "Når bønder elsker"
 JL har ansøgt byrådet om tilladelse til at flytte forhøjning i haven.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GCQp</t>
   </si>
   <si>
     <t>Kirkeby 29 Marts 1914.
 Kæreste Alhed!
 I Dag er det dejligt Vejr. Jeg har siddet udenfor Huset i Læ og Sol og malet et Billede af Vejen til Søen. I Aften skal vi i Theatret. Her har hele Ugen hængt en Plakat i Skænkestuen som har reklameret med ”Naar Bønder elsker” af Jeppe Aakjær spillet af Oxbøl Dillitanter paa Nørre Nebel Theater, det er da stilfuldt, og det bliver nok godt. Du kan sige til Lysse at han maa nok købe de to sorte Tumlere han skrev om hvis de er gode. Jeg har lige ansøgt Byraadet om tilladelse til at flytte Forhøjningen i Haven, Apropos Have, jeg glemte at sige i Telefonen at jeg fik Kort fra Romsø i Gaar at han havde afsendt 3 Kurve og en Pakke Planter. Vil Du ikke bede Laurentius om at pakke dem ud og faa dem i Jorden, eller hvis han ikke kan saa lade Rasmus Petersen gøre det. Nu kommer jeg jo til Nebel i Aften saa Brevene kan komme i Toget saa faar Du dit en Dag før. Dette er for Resten et Jubilæumsbrev. Jeg ser i min Opskrift at det er det halvtresindstyvende jeg har skrevet her. 
 Kjærlige Hilsner til Jer alle 3.
 Din Johannes Larsen.</t>
   </si>
   <si>
     <t>1914-04-10</t>
   </si>
   <si>
     <t>Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Adam Goldschmidt
 Ina  Goldschmidt
 Christian  Houmark
 Alhed Larsen
 Georg Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Christine  Mackie
 Peter Magnussen
 - Svendsen, Fru
 Carl Christian  Swendsen
 Hempel Syberg
 Andreas Warberg
 Minna Warberg
 Viggo Winkel</t>
   </si>
   <si>
     <t>Laura Warberg var begyndt at brodere et tæppe til Astrid, men da Laura fik problemer med øjnene, aftalte de to, at Astrid selv skulle sy det færdigt. Sagen er omtalt i flere breve i foråret 1914. 
 Den baltiske Udstilling åbnede 5. maj 1914 i Malmø og skulle efter planen have varet til 30. september, men den sluttede reelt, da 1. verdenskrig brød ud i august. Johannes Larsen havde et antal billeder med på udstillingen. Astrid Warberg-Goldschmidts gymnastikhold skulle, som det fremgår, holde opvisning i forbindelse med udstillingen. 
 Sirts er lærredsvævet bomuldsstof ofte med påtrykte mønstre.
 "Kancelliet" var Carl Swendsens kælenavn. 
 Hovedbygningen på herregården Risinge blev opført i 1750, ombygget i 1934 og fredet i 1989. Herregården er beliggende i Kerteminde Kommune på vejen mellem Kerteminde og Nyborg. Ejer 1902-1927 var Rasmus Kattrup, som var Minna Warbergs farbror.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2626</t>
   </si>
@@ -11545,51 +11545,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aDtB</t>
   </si>
   <si>
     <t>Kjøbenhavn 30 Marts. 1924!
 Kæreste Alhed!
 Tak for alle Brevene i Dag, de glædede mig meget. Schiøler siger at baade Puf og Lysse var hjemme i Gaar Aftes da Du telefonerede. Er Pufs Gartneri oversvømmet? 
 Tykke er i Dag kommen hjem fra Orelund og fortalte at hele Haven er en Sø og ved Svinestien er der et Vandfald over Vejen. I Aftes havde jeg kun 37 gr. og i Mrgs. 36,8 saa Dr. ST . gav mig Lov til at staa op og spise Frokost, saa kunde jeg gaa i Seng og hvis jeg ingen Temperatur havde maatte jeg staa op og spise til Middag. Det var dejligt at komme op og blive vasket og barberet efter ikke at have været i Berøring med Vand, udvendigt altsaa i en Uge. Jeg syntes det var for meget Ulejlighed at gaa i Gang og spise med Schiøler op i Museet hvor jeg har siddet og læst og nu nyder en Whisky og Soda mens jeg skriver dette. Jeg skulde bede Dig fra Schiøler at Du ikke kunde sende ham de smaa Bøger (Prøvebogen) da han længes efter at se dem igen. Det er morsomt at det Gaar godt med Sangsvanen. Jeg glæder mig til at se den, er den helt hvid? Eller er den gul (myrfarvet) paa Hoved og Hals og Undersiden?? Vil Du hilse Marie og Elle og Grethe. Jeg skal nok købe en pæn Klase Druer til Frk. Jacobsen, hun er heldigvis oppe igen og har det godt. Sikken et Søndagsvejr i Dag. I Morges sang Droslen og nu fløjter Solsorten her udenfor. Jeg gad vide om jeg ikke kan faa Lov at gaa ud i Mrg naar jeg nu har klaret mig saa godt i Dag, men jeg gør det ikke før jeg faar Lov til det. Jeg skal hilse mange Gange fra alle her. Johs. V. havde hørt at jeg laa og har ringet et Par Gange og i Gaar var Jens her henne med et Brev og et Par Bøger at læse i. Mange kærlige Hilsner
 Din
 JL.</t>
   </si>
   <si>
     <t>1924-04-08</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Slotsgade 33B, 5800 Nyborg, Danmark</t>
   </si>
   <si>
     <t>Bentsen, Kerteminde
 Ellen Brønsted
-Matilde Jungstedt
+Matilda Jungstedt
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Christine  Mackie
 Grete Warberg Larsen</t>
   </si>
   <si>
     <t>Alhed Marie Brønsteds bror Peter Brønsted kommer på påskebesøg. Det samme gælder flere andre familiemedlemmer. Han får kørelejlighed fra Nyborg med hr. Bentsen. Tennis står på programmet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0QBx</t>
   </si>
   <si>
     <t>8-4-24.
 Kære Peder!
 Tak for dit Brev! Jeg har ikke Tid til noget langt Brev og skal derfor kun i al Korthed besvare dine Spørgsmaal. 
 Jeg ved ikke om Onkel Las kommer hjem i Paasken. Tante Mornine kommer ikke. Grethe bliver 1½ Maaned. Det er sjovt at have hende og Lille. Naturligvis er der Chance for Tennis, om end den kun er lille. Muligvis du kan laane Ketsjer her. Der er Ringe i Soveværelset. Maaske skal der stilles en Feltseng op til dig i Lysses Værelse. Vi har vel nok et Par Tennisbolde ellers kan vi anskaffe os nogle. Muligvis!! rejser Mareje til Klax i Paasken. Puf kommer hjem 3 Søndage om Maaneden. Lysse hver Søndag. De faar fri Helligdagene. Nyborg Slot ligger paa højre Haand naar du begiver dig paa Vej ad Kerteminde til. Forøvrigt kan du spørge dig frem. Kommer du til Nyborg. Kl. 4 kan du give Bentsen din Bagage. Han arriverer Kl. 4¼ og saa kan du jo lade ham samle dig op paa Vejen. Han kører Kl. 5. Vi spiser 6½, og det maa du jo helst være her til. 
 Lad mig høre nærmere naar du kommer.
 Skæld Bes ud fordi hun lover Brev og ikke skriver. Hun Hun faar ikke et Ord fra mig før jeg har hørt fra hende. 
 Kan du læse dette? Min Skrift er daarlig fordi mit Hoved har været ret slemt beskadiget af et Glasskaar og ikke helt er kommet sig.
 Hils de andre og dig selv.
 Lomme.</t>
   </si>
@@ -11614,51 +11614,51 @@
   </si>
   <si>
     <t>Johannes Larsen er til middag hos Johs. V Jensen med bl.a. Kaare Klint og Naur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/JxKM</t>
   </si>
   <si>
     <t>Kjøbenhavn 9 April 1924!
 Kæreste Alhed!
 Tak for Brevet med Nøglen og Kufferten som kom i Eftermiddags og sparede mig for at købe Lintøj. Jeg skal nemlig til Johannes V til Middag. Naurs, Kaare Klints O.R. og Mikkelsen. Jeg fik i Gaar Brev fra Esben Hansen med Bøtterns Vexel. Han lod til at synes at det gaar helt godt og havde lagt Mærke til at Bryggeren var kommen hjem. Sidstnævnte ringede for Resten til Schiøler i Aftes og bad ham hilse mig, at der kom et Brev med noget i. Det er forøvrigt ikke kommet endnu. Jeg kunde ikke købe Druer til Frk. Jacobsen mens hun laa i Sengen. Ja hun laa kun fra om Eftmdg til næste Mrg og det var mens jeg laa men der er vist ingen Ting i Vejen for at hun kan spise dem nu. Ejler er ikke kommen hjem saa jeg har ikke faaet spurgt ham. Mere i Mrg.
 Din 
 JL.</t>
   </si>
   <si>
     <t>1924-05-02</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Stige Ø, 5000 Odense, Danmark
 Filsøvej 31-21, 6854 Henne, Danmark
 Romsø, 5300 Kerteminde, Danmark</t>
   </si>
   <si>
     <t>Lars Hedelund
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 Christine Swane
 Laura Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Forberedelserne til Andreas Larsens 25 års fødselsdag er i gang. Der har været megen travlhed i forbindelse med begravelsen af Georg Larsen. Det bliver ordnet således, at datteren Anna og hendes mand Thomsen kan fortsætte med at drive butikken.
 Marie Larsen har svært ved at skabe et overskud på driften af hønseriet. Der er store problemer med sygdom hos Adolph Larsen og hans familie. Især Adolph Larsen har det skidt, og man er bekymret for, han vil begynde at drikke igen. Andreas Larsen og Laura Warberg hjælper til.
 Johannes Larsen rejser til Fiilsø for at male.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/X4Kb</t>
   </si>
   <si>
     <t>[2-5-1924]
 Kære Muk!
 Tak for dit Brev. Vi har haft en travl Tid, og jeg synes der er saa meget at fortælle, at jeg ikke ved, hvor jeg skal begynde. 
@@ -12448,50 +12448,87 @@
 Dan la Cour
 Eiler Lehn Schiøler
 Knud Oldendow
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/HE09QJq2</t>
   </si>
   <si>
     <t>27. sep. 1925</t>
   </si>
   <si>
     <t>- Estrup
 Christen Hauge
 Dan la Cour
 Eiler Lehn Schiøler
 - Malchau Møller
 John Møller
 Hans Nielsen
 Finn Salomonsen
 Henning Scheel</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UIMwH8M9</t>
+  </si>
+  <si>
+    <t>1926-01-23</t>
+  </si>
+  <si>
+    <t>Pilegaarden</t>
+  </si>
+  <si>
+    <t>Henrik Cavling
+Emmerik Jensen
+Jens Jensen
+Villum Jensen
+Marie Schou</t>
+  </si>
+  <si>
+    <t>Johannes V. Jensen var på rejse i Ægypten og Palæstina 1926 (lex.dk)
+Syberg-familien boede i et lille skur på Fyns Hoved i sommermånederne flere år i træk. I 1910 besøgte Jensen-familien dem dér. 1910-1913 boede Syberg-familien i Italien.
+Det Anckerske Legat blev testamentarisk stiftet af Carl Andreas Ancker 1857. Det uddeltes tidligere hvert år til en maler, en billedhugger, en komponist og en digter (Det Anckerske Legats hjemmeside, sept. 2026). 
+Else og Johannes V. Jensen havde et fritidshus i Tibirke.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har fået brev fra Johs. V. Jensen, som skriver, at han fremover vil koncentrere sin opdagertrang omkring Danmark.
+Da Else og Johannes V. Jensen i 1910 besøgte Syberg-familien på Fyns Hoved, sagde Johs. V., at han ville ønske, at Cavling havde set med.
+Fritz Syberg foreslog i 1912, at Johs. V. på vej til Kina skulle sætte Else og børnene af i Italien hos Anna og Fritz, men det skete ikke. Meget i deres liv havde nok udviklet sig anderledes, hvis planen var blevet realiseret.
+Fritz Syberg håber, at Else og Johannes V. Jensen vil komme til Pilegården førstkommende sommer, så han kan male dem.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DNqu</t>
+  </si>
+  <si>
+    <t>Pilegaarden 23-1-26
+Kære Else.
+Den 21 fik vi et Brev fra Joh. V fra Ægypten, som netop indtraf paa Maries Fødselsdag. Hans Fornemmelse var i Brevet netop som jeg ventede mig, og jeg kan levende sætte mig ind i om ["om" overstreget] at han føler Trang til Resten af sit Liv at koncentrere sig og sin Opdagertrang til Danmark. Sagen er at Ens Flugt ud i Universet der ["der" oversteget] foregaar lige saa hurtig og bekvemt fra Kvisten i Rahbeks Alle som fra et Hotel i Kairo og man kommer lige hurtig af Sted enten man sidder paa en af Tibirkes Bakker eller ["eller" indsat over linjen] i et Eksprestog.
+Husker Du en Sommerdag i 1910 ude paa Fyns Hoved da Luften var skyfri, Havet blaat og Kornet modent, og Joh. V. ønskede at Cavling var tilstede og kunde "se med" -?
+Jeg kommer ved at mindes den til at tænke paa Sommeren 1912 da vi opholdt os i Marina di Pisa det var samme Aar Joh. og jeg begge fik Ancher. Jeg foreslog i et Brev at han naar han drog af paa sin Kinarejse skulde lægge Vejen om ad Pisa tage Dig og Børnene med og sætte Jer af der og saa hente Jer paa Hjemvejen. Han lyttede, og der var saa vidt jeg kunde mærke ogsaa en svag Vaklen tilstede. Men altsaa, han holdt fast ved sit Lune og gik uden om Italien. Jeg kan ikke lade være med at tænke paa, hvad Kulør vor fælles Skæbne vilde have faaet om han nu havde indvilliget. Det var saadan en grødefuld Tid for Forholdet mellem os. Det er et af disse mystiske Punkter der vrimler af i Ens Liv, hvor man ved at se tilbage ofte faar den Tro at Livet vilde have blevet et helt andet dersom man paa ["paa" overstreget] i et bestemt givet Øjeblik havde sat venstre Ben frem i Stedet for højre.
+Imidlertid, det er godt som det er.
+Jeg haaber vi ser Eder til Sommer i Jeres nye Bil. Garagen er vist ikke mindre end den kan rumme den. Undertiden forestiller jeg mig at I maaske kunde falde til her en Tid, saa jeg kunde faa min gamle Drøm om at male Jer sammen i det fri virkeliggjort. Hils nu Joh. V. naar Du skriver fra os begge to, og mange Hilsener til Dig selv fra Marie og Fritz Syberg</t>
   </si>
   <si>
     <t>1926-05-28</t>
   </si>
   <si>
     <t>Filsø
 Kerteminde
 Ringsted</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Frithiof Kemp
 Arnold Emil Krog
 Johan Larsen
 Eiler Lehn Schiøler
 Frantz Leth
 Viggo Stockfleth</t>
   </si>
   <si>
     <t>En kasuar er en australsk kæmpefugl, der ikke kan flyve, men i stedet bevæger sig hurtigt på landjorden, op til 50 km i timen i tæt skovterræn, der ellers næsten er ufremkommeligt for mennesker. Fuglen kan blive op til 2 m høj og veje op til 58,5 kg. Dens våben er de skarpe kløer på begge fødder.
 Det er uvist, hvem Ebbes er.</t>
   </si>
   <si>
     <t>Johannes Larsen er til fin middag på Carlsberg, hvor beværtningen er i top. Forinden er han på skydebanen, hvor udenrigsministeriet er vært. Her får han en bestilling fra en lord Rothschild på et maleri af en australsk kæmpefugl fra Zoo. Han forhandler med zoologisk Have omkring erhvervelse af bl.a. svaner.</t>
   </si>
@@ -13144,51 +13181,51 @@
   </si>
   <si>
     <t>Andreas/Puf og Johannes Larsen kan ikke komme på besøg hos Elena og Johan/Lysse lige nu. Andreas er ved at få opført et tomatdrivhus, og Johannes Larsen får købere af et stort billede på besøg samt også andre gæster. 
 Andreas spørger, om han må låne 400 kr. 
 Johannes Larsen nyder at være på Romsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lc4Z</t>
   </si>
   <si>
     <t>Vend!
 Vend!
 Vend!
 Kære Lysse!
 Vi kommer desværre ikke over til dig denne Søndag heller. Der er meget i Vejen, nu skal du høre: For det første: hvad der optager mig den ganske Dag, og ligger mig paa Sinde om Natten: jeg er ved at faa bygget et Tomathus. Fabrikanten som byggede Drivhusene 1918 har lavet det, og han kommer og stiller det op Fredag eller Lørdag og saa kan jeg jo ikke tage herfra om Søndagen, da jeg ikke ved hvordan han vil indrette sig. For det andet venter Far i denne Uge de Mennesker som har bestilt det store Billede fra Romsø og for det 3die og 4de venter vi G[ulæseligt ord], Tykke og muligvis Dul hertil Lørdag og muligvis Magisterens Lørdag eller Søndag, saa du kan se der er nok at gøre! Men som vi har tænkt os at gøre Turen frem og tilbage paa en Dag, kan det jo være en hvilkensomhelst Søndag ellers. maaske den næste, hvis vi er færdige med at lægge Glas i Drivhuset til den Tid. Du skrev ["Du skrev" overstreget] da du skrev sidst, havde din Vigtighed bredt sig til, foruden din Søn, ogsaa at omfatte din Bankbog. Du kan vel ikke tænke dig at laane mig 400 Kr til November altsaa fra nu - November? S. u. s. (Svar udb. snarest) Far har det aabenbart godt paa Romsø, jeg taler med ham i Telefonen næsten hver Dag. -
 Nu fik jeg Brev fra din Kone, hun skriver, at det vilde passe bedre om vi kommer næste Søndag istedet, saa vil vi blive modtaget paa Jeres "Landsted". Det lyder lovende og passer altsaa ogsaa os godt.
 Mange Hilsner
 Puf.</t>
   </si>
   <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg
@@ -13639,51 +13676,51 @@
 Endelig - selvom han skulde vælge landvæsnet oppe hos dig, et sted i Småland, vil så ikke skovfogeduddannelsen være en god forberedelse dertil, jeres landbrug er jo i høj grad også skovbrug?
 Jeg håber ikke, det vil være altfor besværligt for dig at besvare disse spørgsmål, jeg tænker svaret kan blive adskilligt kortere end mit brev.
 Jeg benytter lejligheden til at sende dig og din kone en venlig, en hjertelig hilsen - Lysse, Puf - - hvor mange gode og smukke minder fra jeres hjem stiger ikke op i mig hver gang blot et af disse navne strejfer min bevidsthed. Jeg vil ønske, at jeres lille dreng også får nogle lighedspunkter med sin far, den lyse smukke krøltop - som alligevel bag lystigheden havde sit følsomme hjerte, som græd for hønen der kom i suppegryden - Ja mange hilsner
 Din Sigurd Swane.
 Og Tinge er jo også deroppe, hils også ham så mange gange.
 x) hvad er din titel? vi har haft stor diskussion derom, Lasse og jeg.</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
@@ -13758,51 +13795,51 @@
 Faaborg Museums 25års jubilæum skulle have været holdt 20. juni, men det er udsat, da Swane er i Paris.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6vQf</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 21-7-35
 Kære Johannes V. og Else.
 Dersom I vil have mig kommer jeg en Tur op til Jer (en Gang i Morgen Onsdag) og bliver hos Jer en Nat eller to.
 Der har været saa meget i Vejen med at komme væk herfra nu netop i Ferien. Først var det Faaborg Museets 25 Aars Jubilæum som jeg havde lovet at komme til den 20 Juni. Nu faar jeg Afbud at det maa skydes ud da Swane er i Paris, og det bliver ikke før først i August eller maaske senere. Min egen Fødselsdag har jeg lovet Børnene at være hjemme (det er paa Søndag) Men nu kommer jeg altsaa paa et Besøg til Jer, da jeg ellers er bange for at det slet ikke bliver til noget i Aar heller, saa faar vi se hvordan det gaar senere. Altsaa I ser Rabbe Trylle og mig en Gang i Morgen. R. og T. fortsætter til Kjøbenhavn og kommer igen og afhenter mig enten Fredag eller Lørdag. 
 Jeg haaber I har det godt. Her er alt vel. D.v.s. gammel bliver man jo.
 Ha’et nu godt og paa Gensyn
 Eders hengivne
 Fritz Syberg</t>
   </si>
   <si>
     <t>1935-10-26</t>
   </si>
   <si>
     <t>Achton Friis
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Urban Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Rud
 Lars Swane</t>
   </si>
   <si>
     <t>Tegninger til Fyn: Achton Friis var i gang med at udgive en bog om Fyn med illustrationer af Johannes Larsen. 
 Joen Vedel beskrev på hjemmesiden https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/ Kunst for Varer således: “Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’ For et par år siden fandt jeg et hæfte fra Kunst fra Varer i rodekasserne, som i en periode stod i kælderen i den Frie Udstillingsbygning – og det er det hæfte vi viser frem de næste måneder.” 
 Glorup er en herregård i Svindinge Sogn på Sydøstfyn. (Kilde: Wikipedia febr. 2022). 
 Ørbæklunde er grundlagt ca. år 1500 af Poul Laxmand under navnet Lundsgaard. Det var derefter en befæstet borg, betegnet Ørbæklundsgaard fra 1502 og kendt under sit nuværende navn Ørbæklunde fra omkring 1528. Gården ligger i Ørbæk Sogn, Nyborg Kommune. (Kilde: Wikipedia febr. 2022).
 Lykkesholm er en gammel hovedgård, som nævnes første gang i 1329 og kaldt Magelund, men benævnt Lykkesholm fra 1380. Gården ligger cirka 3 km sydvest for den fynske by Ørbæk og ca. 21 km sydøst for Odense. (Kilde: Wikipedia febr. 2022).
 Ørsbjerg er en lille landsby i Assens kommune.</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn har kørt rundt på Fyn og lavet tegninger til Achton Friis' bog. De besøgte Lars Swane i Svendborg. 
 Lørdag var Larsen på jagt med tandlæge Rud. Derefrer malede han på elsdyrbilledet (på Rådhuset) i Odense.
 Onsdag skal Larsen til klapjagt med Vilhelm/Klaks. 
 Larsen sælger et billede gennem Kunst for Varer, så Else og Elena/Bimse hver kan få et beløb til tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQEv</t>
   </si>
   <si>
     <t>Kjerteminde Lørdag 26/10. 35.
 Kære Lysse!
 Tak for sidst! Naar Du først nu hører fra mig, kommer det af, at, her laa et Brev fra Achton Friis, da jeg kom hjem med Anmodning o ["o" overstreget] om Vignetter og resterende Tegninger til Fyn. Jeg gik i Gang med dem med det samme og Puf og jeg kørte omkring og tegnede, bl.a. var vi 2 Gange paa Horne Land. Paa den ene Tur besøgte vi Lasse Swane der boede paa Wandals Hotel i Svendborg mens han var oppe til Eksamen som han bestod nogle Dage senere. Anden Gang besøgte vi Farbror Urban paa Hjemvejen. Jeg tog mig fri en Lørdag hvor jeg var inviteret paa Jagt med Tandlæge Rud. Han har lejet Jagten paa 2 Gaarde hver 100 Td.L. der ligger umiddelbart ved Vejen naar vi kommer over for Svinget S for Ørbæklunde, i Hjørnet mellem Glorup, Ørbæklunde og Lykkesholm. Det regnede hele Formiddagen og Hundene var mere til Skade end Nytte og vi fik kun hver en Hare før Frokost, men om Eft. var det Tørvejr og jeg skød 4 Harer og 2 Fasaner og Tandlægen 2 Harer og 3 Fasaner. I det hele saa vi nogle og 20 Harer, der var ogsaa nogle 3-4 Flokke Høns men de lettede hver Gang uden for Skudhold. Saa snart jeg havde faaet Tegningerne ekspederet. Begyndte jeg i Odense og er nu godt i Gang med det store Elsdyrbillede. I Dag tog vi hjem til Middag da det vil passe mig bedre at begynde Mandag Mrg paa det næste Stykke, som jeg gerne vil have en hel Dag til. Puf og Else er taget til Lindøgaard, for at aftale med Agraren, om at være parat Onsdag Mrg da vi skal derom ad for at [plet på papiret] ham med til Klapjagt hos Klaks i Ørsbjerg. Jeg fik i Dag Brev fra Kunst for Varer om jeg vil sælge et Billede til en Grosserer for Damekollektion (800 Kr.). og Puf og jeg blev enige om at sige ja og dele det saaledes at Bimse faar for 500 Kr. og Else for 300, da sidstnævnte formodes at være bedre forsynet for Tiden. Kan Du ikke sende mig Bimses Adr, saa jeg kan meddele hende Resultatet hvis Handelen gaar i Orden. Ellers staar al Ting godt til her og jeg haaber at det samme er Tilfældet paa Båxhult Mange Hilsner fra os alle 3.
 Din Far.</t>
@@ -14025,53 +14062,50 @@
 Sallinge Kro
 Højrup
 [I brevet:]
 Sal[lin]ge Krou, Mandag 25 Jan. 37.
 Min egen Ven! Hvor er I dog søde til at skrive til mig – Tak for Brev - og Cigarer – og vil du også takke Skatteren for hendes søde oplysende Brev, og Nortoft for hans indlagte. Jeg glæder mig over, at sidstnævnte går i Gang med Køkkenet – men er lidt urolig for at du snakker ham fra altfor meget af det, vi aftalte en Del Farver, du véd, Farverne betyder så meget for Nervesystemet – de grå var efterhånden bleven mig en Pestilens. Mon Fru Olsen ordner Gulvet? Jeg er meget spændt på dine Foretagender – det vil betyde en uhyre Lettelse at få dem til Side. Hvordan går det med Grundsalget? Behøver jeg at bekymre mig for Pengene? eller at have Samvittighedsnag fordi vi ofrer så meget på mit Ophold her?
 Alt herovre er jo falden ud på en hel anden Måde end jeg havde tænkt mig, men på en bedre, tror jeg nok. Den dybe Ensomhed – de stille Timer på Værelset med Studium af lærde Værker – blev der intet af; men nu forstår jeg også, at det havde jeg slet ikke Kræfter til og det havde vist slet ikke været den rette Medicin. Det, som sker er langt bedre. Der vendes op og ned på alting; man sættes 50 År tilbage i Tiden – når man går ad de kendte Veje, hvor uhyre meget er ganske uforandret som dengang; og taler man med de gamle Folk, så fornemmer man også et levende Pust fra dengang; men ellers er Aanden i alting bleven helt anderledes – i den møder man den nye Tid – så vidt forskellig fra den gamle. Det har været meget overvældende for mig altsammen, men i Dag – den ottende Dag – føler jeg ikke mere så stærkt den rædsomme Susen i Hovedet, og jeg har sovet dejligt i Nat – for første Gang en god og rolig Nat. – I Går – Søndag – gik jeg sammen med den unge Krokone i Kirke i Hillerslev til Gudstjenesten Klokken 2. Det var bidende koldt – Frostklart, men Solskin. Vejene meget glatte. Jeg vadede gennem små Driver på Kirkegården for at se til Gravene. Pallams Gravsted er herskabeligt; dog er Marmorpladen med hans Navne etc - naturligvis sat ind i Stengærdet – som på Fars Grav! men Gravstedet er indrammet af et flot Smedejernsgitter – der er fine Plantninger o s v; hans Søster døde først, så Pallam har vel selv ordnet Gravstedet. På Marmorpladen står – med sorte Bogstaver som på Fars – altså ikke de sædvanlige forgyldte – hans Navn og – Godsforvalter på Erikshåb. Mens jeg stod og betragtede alt dette, kom jeg til at tænke på, hvor beskeden hele Pallams Stilling var i de 25 Aar, han var Fuldmægtig hos Far – hvis Ekko han var i et og alt. Han var jo en Asket – vilde ikke have Kakkelovn på sit Værelse og hvor var der uhyggeligt i Pallams Værelse! Så blev han Godsforvalter i de næste 25 År – måske 30 - og nu er hans Gravsted et af de fineste på hele Kirkegården. Hvor jeg under ham det! den goe, trofaste, beskedne Pallam! Så gik jeg over til Fars Gravsted i det modsatte Hjørne af Kirkegården; den er næsten helt groet til med Efeu; der står endnu en af de gamle, hvidmalede Havebænke fra Erikshåb – ældgammel nu og skrøbelig – jeg sad et Øjeblik og drømte om gamle Dages Glans og Storhed – sic trancit gloria mundi – Gravstedet er alt andet end prangende, men Fars Navn nævnes endnu med Ærefrygt af alle herovre på Egnen. – 
 Kirken var den samme – og dog anderledes; i hvert Fald hvad det indre angår; der var kommen 
 II
 Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
 Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1937-03-01</t>
   </si>
   <si>
     <t>Hans  Syberg</t>
   </si>
   <si>
-    <t>Pilegaarden</t>
-[...1 lines deleted...]
-  <si>
     <t>Vera Fabricius Hansen
 Johanne Kampmann
 Johannes Madsen
 Gudrun Syberg
 Kirsten Syberg
 Peter von Syberg
 Ulla Syberg</t>
   </si>
   <si>
     <t>Det er uvist, om fru Kampmann er Johanne Kampmann eller en anden med samme efternavn.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, 2010/57</t>
   </si>
   <si>
     <t>Fritz Syberg er ikke rask. Han vil komme og se, hvad der er galt med Vera Fabricius Hansens billede.
 Sybergs store billede må hvile til et andet år. Gudrun Rasmussen skal optræde på det. 
 Bestillingen fra Fru Kampmann lyder fristende, men Syberg ved ikke, om han magter at udføre opgaven.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jM2h</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 1-3-37
@@ -14107,85 +14141,85 @@
   <si>
     <t>Jens Jensens forældre havde et fritidshus i Tibirke. 
 Det vides ikke, hvem Brix og Pil var. Louise Schoubye var mor til Gerda og Ellen.</t>
   </si>
   <si>
     <t>Elisa Hansen glæder sig til at se forandringerne på Båxhult. Man har vel der besøg fra Kerteminde og megen jagt og bærhøst.
 Elisa og datteren kører tur hver søndag. 
 Jens Jensen har været på besøg. Han har fået nyt job i Århus. Han vil gerne til Båxhult, men vil ikke køre turen alene. Jens Jensen og hans kone venter barn. 
 Louise har været til barnedåb og en runde omkring sine børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wpLc</t>
   </si>
   <si>
     <t>Kære Bams! Nu synes jeg, at Øjeblikket egner sig til en lille Snakop med Båxhult. Juul gaar og rumsterer og ferniserer, saa her er ikke til at være, endnu er her et tilgængeligt Sted ved mit Chatol og det maa jeg benytte, mens Tid er. Jeg kan godt tænke, at det er en storartet Forandring paa Værelserne, Kontoret og den grønne Stue og maaske kan jeg ikke styre min Nysgerrighed længere end til Oktoberferien. Nu har I vel Besøg af Las og Pufs og Jægerne skyder vel, saa I har vildt i Overflod ja og saa er der Bærfrugt, nu er Tyttebærrene nok modne; jeg har syltet 5 Pund, hvad der er rigeligt til mit Forbrug. I maa da have faaet alt Kornet ind, nu er Markerne tomme hernede, og saa har vi da faaet nogen Regn imellem, saa Græsset vokser. Der var en Tid hvor Varmen var trykkende, men nu er den lige tilpas. Vi kører en længere Tur hver Søndag og ligger og læser Aviser et el. andet fredeligt Sted, som iøvrigt bliver sværere og sværere at finde. Jeg synes ikke Kylle er helt tilfreds med Bilen, skønt den kører aldeles udmærket, men hun er nok bleven lidt nervøs efter den Historie i Sverige. Der var jo heller ikke noget i Vejen med den paa vor Tur i Sverige, ja den var virkelig helt rigtig. Naa saa Petermands Begejstring for Skolen er bleven lidt afsvalet, han kan jo ogsaa faa Tiden til at gaa uden den Beskæftigelse; men jeg længes da efter et af hans smaa Breve, saa nu maa jeg have sendt en lille Vareprøve over til ham. Igaar havde jeg Besøg af Jens. Han havde haft en længere Ferie og boet ude i Tibirke. Han havde megen Lyst til at tage en Tur til Båxhult, men hverken Villum el Ib Andersen kunde tage med og alene det indlader han sig ikke paa skønt han har den glimrende Bil. Til Oktober skal han til Aarhus, han har faaet en god Stilling, det er paa et Hospital ude ved Marselisborg, men det lød da ellers til, at han var glad for at være i Sønderborg. Han var saa sød og hyggelig og jeg var saa glad for at se ham. Fra N.E. har jeg hørt, at der ventes en Arving, og jeg tror, at for Jens vil det være en stor Lykke. Hos Brix har de haft Barnedaab i Søndags; Louise er i den Anledning herovre, og gør sin Runde hos alle sine Børn, hos N.E., Gerda, Pil og Ellen. Her er hun nu mindst begejstret for at komme. Vi var hos Pil til højt Smørrebrød og megen Sp[ulæseligt]. Hvad tager lille Jensen sig for, der er mange Farer paa hans Vej, jeg tænker tit paa, hvordan han nu klarer dem. Mange, mange Hilsener til jer alle fra
 Moa.
 30-8-37.</t>
   </si>
   <si>
     <t>1938-01-20</t>
   </si>
   <si>
     <t>Thora Cohn
 Jeppe Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Else Larsen har dagen før født en datter. De ligger på en klinik i Odense og har det godt.
 Andreas Larsen leder efter skødet til Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gw5c</t>
   </si>
   <si>
     <t>[Fortrykt på s. 1:] ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet:]
 20 Jan
 Kære Lysse og Bimse.
 Else fik igaar en Datter og de har det begge godt. Hun vejer 7 [tegn for pund] og noget, som jeg ikke kan huske, har lange Negle og langt sort Haar. De ligger paa en Klinik i Odense; det er dyrt i Benzin, men ellers ikke.
 Far siger jeg skal skrive at vi er i fuld Gang med at lede efter Skødet til Båxhult. Naar vi har spist skal jeg gennemgaa Indholdet i Chatolskufferne. Dette kan ikke blive længere nu, jeg skal have det med i Byen inden 6. (c: 18). Jeg haaber I har det godt som vi har det ["som vi har det" indsat over linjen] og sender mange Hilsner ogsaa fra Else, Far og Ane og Jeppe
 Puf.</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -14204,51 +14238,51 @@
 [I brevet:] 
 Lindøgaard
 9 - 2 – 1938
 Kære lille Dis!
 Tak for dit lange Brev, jeg blev glad, da jeg saa, at du vilde tage til Sallinge, gid du nu maa faa rigtig godt af dit Ophold der, jeg forstaar godt, at du har bedre af ikke at bo i et privat Hjem - Fornemmelsen er helt anderledes man er paa mange Maader saa ansvarsløs, naar man bor paa Kro el. et andet lgn. Sted. Min første Indskydelse var at skrive straks, men da jeg skulde til Kjertem. i Gaar – paa Barselsvisit hos Else og Puf mente jeg, du skulde høre lidt om den Tur med. Maries - den gode – skrev om jeg ikke kom derned, mens du var i Sallinge; husk nu at aflevere denne Besked: hils hende saa mange Gange, tak hende for hendes Brev og for Indbydelsen; det er fristende, men jeg synes ikke, jeg vil spænde Buen for højt; nu skal jeg jo til Kbhvn. i Marts og vil gærne være borte en ret anselig Tid – mindst 14 Dage; måske ser jeg Marie og Laders der, de skal jo derind i Marts. Jeg har altid saa mange Breve at skrive; det gaar nok med din mundtlige Hilsen til Marie. Du skrev ikke hvor længe du bliver der. – En lille Forretningssag vil jeg nævne med et samme: nej, du kan tro nej, søde Dis, jeg vil ikke beholde Marcipan-Pengene; jeg har let ved nu at skaffe alt til Rejsen henhørende – nu regner vi jo sikkert med Saneringslaanet – Tiderne bedres og vor Bedrift her bedres, saa jeg vil betale, hvad jeg skylder Jer og runder af lidt op ad, fordi det er nemt at sende en X Fem’er i et Brev. Tak for dit tilsendte Brev fra Minna, hvor har hun dog været glad ved den Fest. Jeg har ikke set nogen af Sangene, håber [”håber” overstreget] dine kan jeg jo da faa at se, naar jeg kommer derind. Jeg skal tage nogle Vintergæk-Løg med til dig. 
 Jeg havde dobbelt Ærinde til Kj. i Gaar, idet Mary ligger syg inde hos hendes sine? [”sine?” indsat over linjen] Forældre. Det er en ordentlig Omgang Tarmhistorie, hun har raget sig til; hun vilde absolut selv tage ind til Kjert. for at gaa til Læge i Stedet for at faa hend [”hend” overstreget]ham herud; hun var temmelig elendig, da hun kom derind og hendes Mor puttede hende straks i Seng – i Faderens, saa sover han ovenpaa i Gæstekammer. Dr. Fly har tilset hende tre Gange, nu er hun begyndt at komme lidt op og det mentes, at der ikke vil gaa saa lang Tid inden vi ser hende igen. Hendes Mor gav mig en liflig Kop Kaffe, det kvæger altid, naar man har rejst. Saa drog jeg op til Elle, som ikke vidste, at jeg kom og blev lykkelig, især da jeg lovede at komme til hende ved 2 Tiden og drikke Kaffe hos hende. 
 Else ventede mig til Middag og jeg fik saa Ungerne at se inden de tørnede ind til deres Middagssøvn; de er saa glade ved os, naar vi kommer, og det skønt vi aldrig har Slikkeri med til dem; det ses nødig, hvilket er vældig fornuftigt. Jeg synes de to kære Unger er saa tynde og splejsede og lidt blege, men der bliver gjort, hvad der kan gøres, og de er meget ude, siger Else. Den sidste lille ny blev født paa Maries Fødselsdag d. 19de kort efter Midnat, saa den egentlige Fødselshurlumhej var jo den 18 – Sølvbryllupsdagen hvorfor de ikke fik telegraferet, hvilket jo havde vakt lidt Eftertanke hos dem deroppe; Christine ringede fra Kbhvn. da hun kom hjem for at høre Grunden. De havde fin Middag til mig Bøf m. Løg og Figengrød med Flødeskum, god Kaffe og en Upman ovenpaa. Jeg hygger mig efterhaanden saa godt derovre – du ved det har aldrig været min stærke Side at hygge mig hos Lases – men det gør jeg altsaa nu, ogsaa naar Las er der; han er i Kbhvn. for Tiden (Udstilling hos Winkel &amp;amp; Magnussen, solgt for 10,000 Kr) men da jeg var derinde at købe Sølvbryllupsgave, var han der og var saa sød og hyggelig og snaksom. Den lille nye var en vidunderlig dejlig lille Pige, mægtig mørkebrun Haar, smukke blaa Øjne og ret stor hun vejer allerede 7 Pund [tegn for pund] – 7 staar der – Else ser derimod sløj ud bleg og hærget; det er jo maaske ogsaa lidt vel rask, de to smaa Unger er kommen; Ane fyldte først 3 Aar 1st Okt. 
 Dette er skrevet lidt i Jag, jeg venter Posten og desuden venter Ægmaskinen paa mig, naar Mary ikke er her, hjælper jeg jo Skipper. Her er intet nyt, alt er vel; Drengene laver sam. med Naboerne Vejforbedring herfra og op til Hjørnet. 
 Hils Laders og Marie og d. gl. Krokone fra mig.
 Tusinde Hilsner! Din Junge.
 [Skrevet langs venstre kant s2:]
 X kan ikke Fem’eren forlænge dit Ophold med 1 Dag?</t>
   </si>
   <si>
     <t>1938-02-13</t>
   </si>
   <si>
     <t>Sallinge Kro</t>
   </si>
   <si>
     <t>Thora Cohn
 Drude Jørgensen
 Alhed Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Karen Pilegaard
 Lars Pilegaard
 Valdemar Rørdam
 Jørgen Schou
 Karl Schou
 Marie Schou
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem baronessen og professoren var. Gudrun på Sallinge Kro kendes heller ikke. 
 Drude Jørgensen købte en samling af Johannes Larsens oliemalerier med motiv fra H.C. Andersens Den grimme Ælling til ophængning på Fyns Forsamlingshus.
 Else og Andreas Larsen fik i 1938 datteren Thora.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0771</t>
   </si>
   <si>
     <t>Astrid/Dis Warberg-Goldschmidt har det dejligt på Sallinge Kro. Hun nyder at høre fynsk tale igen og at møde søde mennesker. Måske skal hun en tur til Munkebo Kro og vil i så fald besøge Johanne/Junge Larsen.
 Astrid har besøgt Fyns Forsamlingshus og set Johannes Larsens billeder. Hun har også set Alhed Larsens stokroser og Karl Schous interiør med mor og barn på Stiftsmuseet. 
 På Ølstedgaard besøgte Astrid professoren, som læste højt af sine digte. Hun har været i Ryslinge og høre Rørdam samt på besøg på Erikshaab.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wsmJ</t>
   </si>
@@ -14338,51 +14372,51 @@
 Den lille har nu suttet af det dårlige bryst, for det er nu ved at være rask. Det er drøjt at ligge i sengen. Elena læser Johannes V. Jensen. 
 Alhed/Lomme Brønsted vil have Peter Larsen med til Birkerød. 
 Det sner, og Elena håber ikke, at det vil give problemer med hjemrejsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yVIN</t>
   </si>
   <si>
     <t>27/12 38
 Kære Gamle!
 I Dag er det saa Chefens Fødselsdag til Lykke med ham, jeg fik ikke skrevet men naar jeg kommer op og hjem vil jeg sende det Stk Elgkød og desuden en røget Bukse af den Slags vi delikaterede os med i Fjor, jeg tror ikke Las kender den og det kan jo være det er noget han vil lægge sig efter. - I Dag er der sket gode Fremskridt her paa Pladsen idet Abelone er blevet lagt til det daarlige Bryst som altsaa nu er saa godt som raskt og virkelig fik sig en Taar. Og i Morgen skal jeg op, det er heller ikke et Øjeblik for tidligt for nu var jeg lige ved at tabe Taalmodigheden, det er drøjt i Længden at ligge her, naar man føler sig saa frisk som en Fisk og ogsaa er det. - Jeg har læst den lange Rejse paanær Christoffer Colombus, som Mor har med i Dag; det er en herlig Samling Bøger, vi maa til at dyrke Johs. V. noget mere, man staar jo sig selv i Lyset, ved ikke at læse ham.
 Lomme var her i Gaar, hun vilde have Peter til Birkerød nogle Dage, jeg sagde at det maatte hun snakke med Mor om, men jeg tænker han er derude nu. - Her har det sneet meget i Nat, jeg haaber ikke Sneen skal lægge Hindringer i Vejen for vores Hjemrejse for nu har der ved Gud været Hindringer nok.
 Nu er der vist ikke mer at berette i Dag saa du maa have saa mange kærlige Hilsner
 fra din
 Hømikke.</t>
   </si>
   <si>
     <t>1938-12-29</t>
   </si>
   <si>
     <t>Thora  Branner
 Alfred Fly
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Janna Schou
 Christine Swane
 Lars Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0951</t>
   </si>
   <si>
     <t>Johanne C. Larsen takker for alle de mange julegaver. Hun har fået kvittering for de gaver, som hun selv har sendt.
 Laura/Bibbe Warberg Petersen og Johanne havde knoklet med en gris, hvorefter de skulle pakke gavekasser.
 Johanne og familien havde en hyggelig juleaften i den lavloftede stue. Hun fik som altid flest gaver. 
 Juledag kom Lars/Lasse Swane på ski og blev til den følende dag. Andreas/Puf og Else Larsen samt Christine/Uglen Swane kom på besøg i bil.
 Vejene har i øvrigt været lukket af sne. Johanne måtte transportere sine æg på en slæde. 3. juledag kunne Marie Larsen ikke komme til Kerteminde og deltage i Johannes Larsens fødselsdag. 
 Johanne havde det rart på Kerteminde Sygehus. Hun fik dog røntgenfotograferet foden, og der er ikke noget at gøre ved den smertende storetå. Hun har desuden haft et anfald i sin arm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/opQe</t>
   </si>
   <si>
     <t>[Skrevet med sort blæk på kuvertens forside:]
@@ -14409,51 +14443,51 @@
 [Skrevet langs venstre margen s. 4:]
 Tak for Besørgelsen af Marcipanen og Chokoladen; er du ked af at jeg sender noget af det i Frimærker. Hvor var den glimrend
 [Skrevet øverst s. 4; på hovedet:]
 Nu maa du nøjes for denne Gang, lille Dis, jeg kan ikke som du og absolut ikke til enhver Tid. Endnu en Gang mange mange Tak for det hele og tusinde Hilsner til jer alle tre fra din Junge
 [Skrevet øverst s. 3; på hovedet:]
 Hvor var det dejligt at høre alt det om Janna, om hendes fine Hus og den gode Forretning; det var et henrivende Billede af hende med Partnere i det smukke Værksted. 
 [Skrevet øverst på s. 1; på hovedet:]
 Og saa er det Aar forbi og vi skal i Gang med det nye. 1938 har været ret stormfuldt Aar for os og for Jer (omvendt) gid det nye maa blive lidt ”raskere” og roligere – ikke alene for Jer, men rundt om i alle de forskellige Familier – Hjem unge og gamle 
 Glædelig Nytaar til Jer alle tre fra det ganske Lindøgaard</t>
   </si>
   <si>
     <t>1939-03-18</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Louise Brønsted
 Thora Cohn
 Aksel Dydensborg
 Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel  Müller
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Ane Talbot
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>I sommeren 1938 aftalte England, Frankrig, Italien og Tyskland, at området i Tjekkoslovakiet kaldet Sudetertyskland indlemmedes i det tyske rige som en lydstat (der boede mange tyskere i denne del grænsende ind mod det tyske rige). Den engelske premierminister Chamberlain udtalte ved hjemkomsten til London de berømte ord ”Peace in our time”). - 5. marts 1939 angreb Tyskland resten af Tjekkoslovakiet. Snart drev forfølgelsen af de sudetertyske jøder og arbejderbevægelsen dog en del på flugt, flest til Tjekkoslovakiet (Kilde: Lex. dk). 
 Albrecht Warberg blev født 7. marts 1839 på gården Ensomhed i Heden på Midtfyn. Han blev begravet på Hillerslev Kirkegård. 
 Egelund eller Lundgaard, Lumbyvej 56, Lumby. Oprindelig en tvillingegård (matr. nr. 6a og 7a) (Kilde: Arkiv.dk). 
 Lars Christian/Laders og Marie Balslev boede 1929 til 1958 på Erikshaab (Alhed Larsens og hendes søskendes barndomshjem).
 Kirkelaugnet: Der menes formodentligt en bygning/et laugshus ved kirken, oprindelig benyttet af et håndværkerlaug/lav/sammenslutning.
 Diatermi: Kortbølgebehandlinger i form af lokal varmebehandling, af bl.a. gigt- og muskelsmerter (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0600</t>
   </si>
   <si>
     <t>Axel Müller har været syg.
 Johanne og tre af hendes søstre har højtideligholdt deres fars 100årsdag. De kørte først til Heden Kirkegård og besøgte Adelheyde/Mimi Sybergs grav. Derefter fik de middag på gården Erikshaab. Der var en dejlig udsigt gennem haven, som var blevet ryddet. Efter maden tog selskabet til Hillerslev Kirkegård, hvor de trimmede Albrecht Warbergs gravsted og plantede blomster samt lagde kranse på den samt på Otto Emil Paludan/Pallams grave. De sluttede med kaffe på Erikshaab og kørte så til Kerteminde, hvor de spiste hos Johannes Larsen med familie. 
 Johanne får lysbehandlinger i sin tå.</t>
   </si>
@@ -14522,51 +14556,51 @@
 7/8-39.
 Kære Lysse.
 Tak for Brevet. Det lyder meget tiltalende med et Besøg af Dig, men kan det ikke ordnes sadan at Du rejser herned og tager Laalandsbesøget enten paa Vejen herned eller paa Vejen hjem med Far? Jeg skal sige Dig jeg kan meget vanskeligt komme herfra nu; Bryggeriet er meldt til, og jeg venter at komme til at tappe Øl tilsalg i denne Maaned, og saa er der jo en Del at ordne forinden. Hvis jeg skulde køre Far op til Jer, saa blev det op den ene Dag og hjem den næste, saa der vilde jo ikke blive Tid til at bygge Pram. Hvis Du derimod kommer her, kan vi se paa Skydepramme (Manse har en, som jeg synes er bedre end de fleste) og Du kan faa gode Raad og Nitteværktøj hos mig, samt købe Nagler, hvis Du har svært ved at faa dem i Indlandet hvor Du bor. Du skal ikke begynde at samle Bord til den før Du har været her, for den skal vist ikke være af Egetræ og den skal _ikke_være 1/2 Tomme tyk i Bordene.
 - Far regner med at tage herfra den 21 Aug. saa vi haaber Du kommer lidt snart. - Vi var sammen med Fru P. og Kylle nede hos Etatsraadinden i Faaborg sidste Søndag. De kom jo oppe fra Jer, saa vi hørte jo lidt Nyt fra Båxhult; de var paa Vej til Jylland.
 Paa Gensyn!
 Mange Hilsner til Bimse, Digselv og de andre ogsaa Dot.
 [Indsat nederst på sidste side; lodret; venstre side af arket:]
 Vi har en fin Dolk til Peters 10-aars Fødselsdag, som vi aldrig har haft Mod til at sende
 [Indsat nederst på sidste side; lodret; højre side af arket:]
 Den kan du faa med</t>
   </si>
   <si>
     <t>1940-01-19</t>
   </si>
   <si>
     <t>Blegdamsvej</t>
   </si>
   <si>
     <t>Dræby St.
 Munkebo</t>
   </si>
   <si>
     <t>Bodild Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Hans Brønsted
 Johannes Nicolaus Brønsted
 Ellen  Sawyer
 Joseph Stalin
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Dr. Rise og Dr. Helweg kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0962</t>
   </si>
   <si>
     <t>Det er godt, at Johanne/Junge Larsen og familien har fået en god læge. 
 Frits Branner har det sidste halve år lidt af træthed, og derefter blev han uklar og holdt op med at tale samt gjorde mærkelige ting. Han blev indlagt og fik chokbehandlinger med insulin, hvilket hjalp meget. Lægerne taler om sløvsind, men de har ikke stillet en egentlig diagnose. Louise Brønsted tror, at Frits var overanstrengt efter sin eksamen, og at han desuden havde levet usundt og været i depression.
 Fint, at Erik/Tinge Warberg Larsen bliver taget alvorligt af lægen.
 Johannes/Magisteren Brønsted er rask igen, og han er meget optaget af udenrigssituationen. 
 Det er Alhed/Lomme Brønsteds 36-års fødselsdag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9pbL</t>
   </si>
   <si>
     <t>[Med blæk på kuvertens forside:]
 Fru Johanne Warberg-Larsen
@@ -14635,51 +14669,51 @@
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgd. 25 Okt 1940
 Kæreste Dis!
 Hvor var det dog forfærdelig kedeligt, at Axel nu ogsaa skulde faa saadan en Omgang, man skulde tro, han havde faaet nok i sin Bronchitis. Da du sluttede mit Brev, vidste du altsaa endnu ikke hvad det er, han fejler? Kun at det ikke er Blindtarm. Jeg er, som du vel kan forstaa, meget spændt paa, hvad det er, der er i Vejen, men det hører jeg vel, naar du faar det at vide.
 Tak fordi du skrev det til mig – det var ikke noget morsomt, men man vil jo gerne være ”mæ’”, naar der skal er [”skal” overstreget; ”er” indsat over linjen] noget. Ved du, at Mornine har ligget paa Hospital med en let Lungebetændelse? er kommen hjem igen, har vi hørt gennem Nete; Bibbe og Nete er saa gode Venner; de er jo trods den store Aldersforskel paa Generation sammen, og de ringer af og til til hinanden og faa udvekslet nyt om Familien. Bibbe elsker Nete. Har du nogen Sinde besøgt dem, siden de kom til Faldengaard? 
 Mens jeg husker det – du kan bare vove paa at købe fantastisk dyr Chokolade til mig; jeg vil intet have; du kan selv se hvor meningsløst det er og jo da navnlig, naar I maa spare haardt, oven i Købet paa Kosten. Og heller ikke Julegaver!! Vi er klemt saa haardt paa alle Kanter, saa det maa indvirke ogsaa paa den Slags. Jer selv imellem kan der jo vælges nyttige Ting, som alligevel skal anskaffes, saa bliver det jo paa en Maade i ikke [”i” overstreget; ”ikke” indsat over linjen] Udgifter, nej, søde Dis, skal alt det indvindes, som Axel der ikke har haft Held til at ordne, saa maa du spare paa alle Punkter, det kan jeg da se. Saa er det en Aftale og tænk, hvor du altid har overøst mig med Gaver, da du kunde. Selv Haandarbejdsmateriale er jo ikke til at købe mere. 
 Den gode Marie kom saa i Onsdags Kl 3 ½. Bibbe skulde have gaaet hende i Møde
 2
 da de havde travlt med Roerne, og Marie havde sagt, at hun kunde udmærket gaa fra Dræby, men det regnede lidt og Bibbe var saa forkølet, saa min Lettelse var stor, da Agraren sagde, han vilde køre hen efter hende. Hun var saa henrivende at have og Bibbe var pragtfuld til at lave fint an. Hun fik The, da hun kom med Franskbrød med Ost og Marmelade og finsk [”s” i ordet indsat over linjen] Brød, som jeg havde bagt. Om Aftenen fik vi Rosenkaalssuppe (lavet af henkogt Syltesuppe, pyntet op med Champignon-Væde og Tomatafkog) som var glimrende. 2 Fasaner udm. stegte med alskens til: Æbler og Valnødder. Til Aftenskaffen havde vi en knippel god Lagkage og det finske Brød. Næste Middag henkogt Medisterpølse; dertil Rosenkaal Kartofler og henkogte smaa fine Karotter samt stuvede Ærter. Æblesuppe. Vi beværtede hende fint, synes jeg. Hun var selvfølgelig henrivende at have; vi har jo altid saa meget at snakke om, hvor er hun ung og frisk. Hun bad mig hilse dig saa mange Gange. Det gaar saa godt med Vilhelm, de har været et Par Dage i Kbhv. for at besøge ham. Lægerne har sagt at han gør gode Fremskridt og han kan selv mærke Fremgang. Desuden har Lægerne sagt, at Folk kommer sig altid af den Sygdom – naar de faar den Behandling da. Hvor er Lægevidenskaben efterhaanden stor og hvor maa vi være den taknemmelig for alt det, den kan fri os ud af. Hvis ”Lyset” ikke var bleven opfunden som Lægemiddel, vilde Vilhelm have været Dødens sikre Bytte. Og godt, lille Dis, at du har Stramoneum til at dæmme op for den grufulde Astma. Og at vi har noget som kan stille de værste Smerter, naar de kommer paa. – Børnene skal til Odense i Aften til Luttes Forestilling – noget om Børn saa ved du. Bibbe vil opsøge ham efter Forestillingen og høre lidt om Jørgen. 
 Ja, saa kun tusind Hilsner fra din Junge - ogsaa til Axel og Janna.
 [Skrevet på hovedet øverst på s. 4:]
 Bare du nu kan døje al den Sindsbevægelse om Axels Sygdom. Den Slags er vist ikke godt for Astma. - Jeg har nok glemt at skrive om Knæet, men er der er intet at skrive, bedre er det desværre ikke blevet.</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1940.
 Kære Lysse og Bimse!
@@ -14818,92 +14852,313 @@
     <t>Det vides ikke, hvem Katrine var. Larsen-familien kendte mange af dette navn. Else Larsens moster kendes heller ikke.</t>
   </si>
   <si>
     <t>Marie Larsen savnede Johan Larsen til sin 70års fødselsdag. Bibb/Laura kom, men Søster og Gudrun var ikke med. Det var pænt af Johannes/Las Larsen, Johan/Puf og Else at holde festen i værkstedet. De havde pyntet pænt op, maden var dejlig, og der var sange og taler. Det eneste kedelige var, at Vilhelm/Klaks beordrede sine svigerdøtre til at cykle hjem kl. 12, men det fik Johan/Puf og Lars forhindret. Begge svigerdøtre fik barn 7. april, men bedstemødrene passede. 
 Marie forklarer, hvem der ses på det medsendte foto. Johannes Larsen ville have haft alle fætre og kusiner med ægtefæller med til festen, men det blev for mange.
 Marie var tre uger på Lindøgaard. Johanne/Junge har meget dårlige knæ. Afgrøderne står godt. Erik/Tinges nye hus er dejligt. Han spiser på Lindgaard, men klarer ellers sig selv. Johanne har fået elektrisk hegn. Der er et overlevende føl på gården. 
 Marie m.fl. har været på tur til Enebærodde.
 Andreas/Lysses børn er yndige. 
 Marie vil meget gerne på besøg på Båxhult.
 Christine og Lars/Lasse har været på besøg. De kom fra Christiansfeld. 
 Johannes Larsen arbejder med bestillinger hver dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1Hgo</t>
   </si>
   <si>
     <t>Kerteminde d. 28-8-42.
 Kære Lysse. Tusind Tak for Dit Brev i Anledning af min Fødselsdag, det var pænt af Dig at skrive til mig, jeg blev meget glad for det; Du kan tro jeg savnede Dig, lige til det sidste nærede jeg et svagt Haab om at Du vilde komme, de andre lo ad mig, men man kan jo somme Tider være fjollet, Du var en af dem jeg nødigst vilde savne den Dag; Bibbe som vi ikke var sikker paa, kom heldigvis, Søster fra Rørdam var den eneste som ikke kunne komme, hun er paa et Bibliothek oppe i Viborg, Gudrun var heller ikke med, hun var bleven syg et Par Dage før; det var forfærdelig pænt af Las, Puf og Else at holde saadan en Fest for mig, Vejret var dejligt, vi spiste ovre i Værkstedet, som Puf og Lasse havde pyntet vidunderligt, der var Bøg hele Vejen rundt, undtagen hvor de store Billeder hænger, Bordet var ogsaa meget smukt med Blomster og Masser af Lys, det havde Else og Uglen staaet for, Maden var dejlig og det var et meget vellykket Gilde, Elle havde skreven en Sang og der blev holdt adskillige Taler, blandt andet af Tinge, hvad jeg var meget rørt over; det eneste kedelige var at Klaks ved 12 Tiden fandt paa at, Henning, Bror og deres Koner skulde tage hjem, Ditte og Kirsten gik tilsidst skikkeligt op og klædte sig om, de skulde cycle hjem, men saa tog Puf og Lasse fat og fik dem overtalt til at blive, der var nemlig ingen Grund til at tage af Sted, da de havde afsat deres Poder hos Bedstemødrene, (I ved maaske ikke en Gang, at Ditte og Kirsten d. 7ende April fik hver en Lille, Ditte en Pige og Kirsten en Dreng, var det ikke et pudsigt Tilfælde,) naa, men alt endte altsaa i Fryd og god Forstaaelse. – 
 Med Hensyn til Billedet, saa er den Herre og Dame midt i Baggrunden, Elses Forældre, saa jeg kan godt forstaa at du ikke husker Erhards saadan, han og hans Kone var ikke med heller ikke Mix og Myg, fra først af var det din Fars Mening at alle Fætre og Kusiner med Mænd og Koner skulde med, men det satte jeg mig imod, vi var i saa Fald, bleven dobbelt saa mange og det syntes jeg var alt for galt i disse Tider, Marie Meyer var bedt med, fordi hun bor her i Byen og da Katrine var paa Besøg hos hende kom hun naturligvis ogsaa med; den Dame der staar yderst ved Siden af Tinge er Elses Moster, baade hun og Tinge er daarlige paa Billedet, Manse er pæn, men jeg synes nu at baade Puf, Du og Tinge er kønnere, men det er naturligvis en Smagssag.
 Paa Lindøgaard var jeg i godt 3 Uger og havde det dejligt skønt Vejret ikke var særlig godt, Junge har det jo ikke særlig godt, hendes Knæ var bleven Røntgenfotograferet og Lægen havde sagt at nu kunde det ikke blive værre, da al Brusk var fortæret, det trøstede hende at høre, men hun kan kun gaa med 2 Stokke og ikke ret langt ad Gangen, men dog ud i Haven og undertiden lidt ud i Markerne; deres Korn er bedre i Aar end det har været de sidste Aar og nu har de faaet en hel Del Regn, det hjælper godt paa Græs og Roer, lige uden for Haven var der en halv Td. Land med Ærter til Konservesfabrikken og de gav et vældigt Udbytte, da de var plukkede, saaede de Grønkaalsfrø i Stykket; det var morsomt at se saa glad Tinge var for sin ny Ejendom, det er ogsaa et dejligt Hus han har faaet, han spiser Middag paa Lindøgaard men klarer ellers sig selv. - 
 Vi var en dejlig Tur paa Enebærodden forleden Dag, Las, Puf, Else og de 2 store cyclede, Thora og jeg dels spadserede og tog [”tog” indsat over linjen] dels med Rutebil vi blev sat over fra Gabet, med en Motorjolle, hvor er der vidunderligt paa den Odde, vi spadserede rundt i flere Timer og fik et dejligt Bad i Kattegat inden vi tog hjem, Uglen og jeg har en Gang været der med Tinge sejlende fra Lindøgaard, der er Lyng Enebær og en lille Skov med mange forskellige Slags Træer, Tyttebær var der ogsaa men Du har vel for resten været der. – 
 Det var morsomt at se Bimse og Børnene i Foraaret, hvor er det nogle henrivende Børn I har, lille Alhed er da en ren Skønhed; det maa være et stort Savn for Jer at I ikke faar Fru P. og Kylle over hos Jer i Sommer; det er jo ogsaa længe siden Din Far har været paa Båxhult, Du kan tro at jeg heller end gerne besøgte Jer og det dejlige Småland; hver Sommer, især i September længes jeg meget derover, tak fordi I vil se mig, lad os haabe at det ikke maa vare længe inden man kan rejse frit hvor man vil. – Uglen kom hertil for en Uge siden, hun, Lasse og Ursula har været i Christiansfeldt en Maanedstid for at male, der er en Hotelvært, hos hvem de nu for tredje Gang bor for Billeder, desværre laa Uglen i Sengen en Ugestid med stærk Bronchitis og Feber, nu har hun det godt igen og vi har faaet rigtig Sommer for første Gang i Aar, vi nyder det og gaar i Vandet Allesammen hver Dag. – Forhaabentlig har I ogsaa haft baade Regn og Varme saa Afgrøden staar godt, det er trist at se paa naar den ikke bliver god paa Grund af Vejrliget. –
 Junge ringede i Gaar, de har ophøstet og de tærskede et Læs Bygrivning for at faa noget til Kreaturerne; de har faaet elektrisk Indhegning derhenne, saa de kan slippe Køerne ud om Morgenen og kalde dem hjem igen om Aftenen naar de skal malke, det sparer jo meget Arbejde, i det hele taget synes jeg de har forbedret det meget derhenne, baade hvad Markerne og Jordene angaar, de har et dejligt lille Føl, der var et til, men det blev født for tidligt og levede kun nogle Uger, til næste Aar haaber de at faa 2 og Tinge et Føl. – Her har de det godt Alle, Din Far arbejder hver Dag, han har flere Bestillinger; Jeppe er begyndt at gaa i Skole, nu efter Sommerferien og han er meget glad for det. - * [Det følgende skrevet s. 1, øverst på siden og på tværs:] Lasse og Ursula har det godt, vi hilste paa dem i Odense den Dag Uglen kom de havde 1 Times Ophold hun er en vældig sød Pige, Uglen er saa glad ved hende, de bor yndigt ved Birkerød Sø; Lasse sælger godt, han er med i en Malersammenslutning som hedder Badeblomsten, de havde Udstilling i den ”Frie” sidst i Mai, han havde 10 Billeder og solgte de 9, den Dag han havde Bryllup (Pinsedag) blev der ringet at han havde solgt 2 Billeder, saa de var glade kan Du forstaa; naar Du en Gang kommer hertil Landet, haaber jeg Du besøger baade os og dem, Søren Christensen som var med at ovre hos Jer har bygget et Hus ligeved Siden af Lasses, han er gift med Gull[ulæseligt] Mai N[ulæseligt]. – Nu ved jeg ikke mere at fortælle og slutter med mange kærlige Hilsner til Bimse Børnene og Dig selv fra din Ia. – Tak fordi Du skrev. -</t>
   </si>
   <si>
+    <t>1942-11-11</t>
+  </si>
+  <si>
+    <t>Louise Amstrup
+Thora Cohn
+Adolph Larsen
+Andreas Larsen
+Else Larsen
+Jeppe Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Axel  Müller
+Meta -, pige i huset hos Johanne C. Larsen
+Sofie -, pige i huset på Lindøgaard 1942
+Ellen  Sawyer
+Ane Talbot
+Albrecht  Warberg
+Conrad Warberg
+Else Warberg
+Karen Warberg
+Marie Warberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>"Jeg har stridt den gode strid, fuldført løbet og bevaret troen." Paulus' 2. brev til Timotheus, kap. 4. 
+"I dem har jeg ikke behag". Prædikerens Bog 12,1.
+Else Warbergs pigenavn var Brandt. 
+"Lases": Johannes Larsen blev kaldt Las. Lases er medlemmerne af hans husstand, hvilket vil sige ham selv, Andreas/Puf og Else Larsen og deres børn, Ane, Thora og Jeppe Larsen. 
+Et saltkar fra Ensomhed: Laura og Albrecht Warberg (Johanne og Astrids forældre) boede de første år af deres ægteskab på gården Ensomhed i Heden på Fyn. 
+Else Warbergs brors datter og hendes søsters sønner kendes ikke. Martha West samt datteren fra Hedengaard er også ukendte. 
+Karen Warberg blev kaldt Nina. Hun og hendes søstre blev desuden med en fællesbetegnelse kaldt Titterne.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8405</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis Warberg stadig er syg, og at hun ikke kan stole på sin læge, som oven i købet er nazist.
+Johanne/Junge Larsen har haft travlt med brevskrivning og med at brodere en sengeforligger til Ellen Sawyer samt en pude til Laura/Bibe Warberg. Til jul kommer Marie Larsen, Ellen Sawyer og måske Laura.
+Andreas/Puf og Else Larsen samt Erik/Tinge Warberg Larsen var med til Else Warbergs begravelse. De fulgtes med en masse fra Elses familie i rutebilen. Døtrene/Titterne serverede smørrebrød, og derefter drog man til kirken. Præsten kaldte i sin tale Else for en "lady". Efter kirken blev der serveret en treretters menu.
+Johanne/Junge Larsen havde sendt en krans. Det var godt, at Else slap herfra nu, for hun led. Datteren kunne desuden snart ikke holde til mere pasning og manglende nattesøvn. Johanne holdt meget af Else, og de skrev sammen.
+Johanne har haft Johannes, Andreas og Else Larsen til middag; dyreryg. Hun havde fundet sit fineste porcelæn frem.
+Johanne kan ikke forstå, at Axel Müller kan holde ud at høre radio en hel aften. - Hun har sat mørklægningsgardiner op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gNWA</t>
+  </si>
+  <si>
+    <t>Lindøgaard 11_te_ Nov. 1942.
+Kæreste lille Dis.
+Hvor er det dog kedeligt, at du saadan bliver ved med at være syg; hver Gang jeg faar Brev fra dig, er det en slem Overraskelse at se Blyanten, for jeg har hver Gang gaaet med Forestillingen om, at du forlængst var i Oden igen; jeg er jo nemlig, som du skrev om det straks, gaaet ud fra at det var en Influenza-Forkølelse og en saadan faar jo en Ende, men det maa altsaa være noget andet mystisk - Maveforkølelse lyder da ganske fjollet, men Galde forstaar man sig jo ikke paa, jeg mener hvordan det optræder; jeg synes det er noget kedeligt noget, lille Dis; man vil dog altid gerne vide Besked med, hvad man ligger for og ikke nøjes med bare Symptomerne. Det er meget slemt, at I, som har saa forfærdelig meget med Sygdom, ikke har en Læge, som er dygtig, og som I kan have Tillid til. Bare det, at han er Nazist maa jo svække ens Tillid til ham - det er ikke de gode Elementer, der gaar den Vej. Tak for dit lange Brev, du sanker gloende Kul paa mit Hoved - jeg burde have skrevet noget oftere, især nu da du er syg, men hvis du vidste, hvor jeg har skrevet i den senere Tid, især til Bibbe, men Tante Elses Død gav mig ogsaa saa meget Skriveri og saa har jeg maset med noget Sytøj, der skulde være færdigt. Vil du høre om det? Jeg har taget mig sammen til at sy en Sengeforligger til Elle til Jul; samme Mønster som den Pude, jeg lavede til dig, og der er 60 Firkanter og Sofie, som skal sy Foer paa for mig, spurgte efter det, da hun gerne vil have det fra Haanden; saa kom jeg i Tanker om, at lille Skipper, som er syg, da ogsaa skulde have noget syet og saa masede jeg videre med en Sofapude, (samme Slags) som nu er færdig men mangler Monteringen - hvilket næsten er det værste, fordi der jo er Grænser for det Materiale, man kan finde i sine Gemmer. Ved Siden af er der jo denne stadige Flod af Stopning og Lapning; landbrugsarbejdende Mandfolk er sene at sy om! Men som altid, lille Dis, Undskyldninger er Anklager, og jeg føler min Samvittighed over for dig sort. 
+Dejligt, at du var saa glad ved Æblerne, men du kommer ogsaa til at betragte dem lidt som en Slags i god Tid Julegave - Forsendelser nu om Dage tager til ens Portemonnaie; og saa er det et Ord, at du nøjes med at sende mi_g et Julebrev - hvis du da kan overkomme det, for som du siger, Julen nærmer sig med raskere og raskere Fjed, og der er meget at lave. Muligt faar vi tre her til Julen: Marie, Elle og Bibbe - den sidste dog meget tvivlsom. _Hvis de kommer alle tre, haaber jeg inderlig paa mildt Vejr, for vi har kun to Senge, strengt taget kun een, da den ene er Sofies, og med Sengeklæder er det meget smaat: men hvis Bibbe ligger paa Divanen her, hvor der er Varme, gaar det vel. 
+Det var rigtignok godt, at du skrev straks til Titterne, det haaber jeg de andre ogsaa har, som jeg har ["har" overstreget] underrettede. For Resten har jeg faaet en Fornemmelse af, at de klarer 
+2/
+sig bedre end man paa Forhaand skulde have tænkt; jeg har talt mange Gange i Telefonen med dem og ved Begravelsen var de saa rolige og - det man kalder "fattede" - mente Else. Puf, Else og Tinge var med til Begravelsen; du kan tro, jeg var Puf taknemmelig fordi han satte igennem, at de tog derned, skønt Titte og Nina jo straks sagde, at det skulde foregaa i dybeste Stilhed; det er ingen nem Rejse, for skønt de kun var dernede i 5 timer, kunde Puf og Else ikke gøre det paa een Dag, men maatte overnatte i Odense, og de var dog begyndt Turen Kl. 7 om Morgenen! Saadan er Forbindelserne nu om Dage. Der var et helt lille Selskab fra Odense med den Rutebil, der gaar lige forbi Skovridergaarden: Nete, Martha West, Lis (T. Elses Broderdatter) og 2 af hendes Søstersønner, som ogsaa hedder Brandt med Koner og endnu en Familie - en Datter fra Hedengaard; kaldte Far hende ikke Stilken? De kom derned ved halv 1 Tiden, og de gode Titter havde et stort Kaffebord m. et mægtigt Fad Smørrebrød. Saa fulgte de Tante Else op til hendes sidste jordiske Plads ved Siden af Onkel Conne; næsten over alt paa den ret lange Vej til Svindinge var der strøet Gran og Blomster; alle Vegne stod Folk ved Vejen ved Huse og Gaarde for at slutte sig til, og da de kom derop, stod der et helt Menneske-Hav (tror jeg, Tinge udtrykte sig). Skønt de ikke havde averteret var hele den store Svindinge Kirke fuld!! Og saa holdt Præsten (som mærkelig nok, Tinge syntes var saa sympatisk, mens Titte og Nina ikke bryder sig om ham) en Tale som var een stor Hyldest til Tante Else - om hendes Godhed og om alt hvad hun havde været for Befolkningen. Han sagde en Gang i Talen " - - jeg vil helst bruge det engelske Udtryk og sige: hun var en lady - -" Tinge vilde ogsaa citere noget andet i Talen og begyndte: han talte ogsaa om, at Paulus skrev til sin Ven - -? Timotheus, sagde jeg Ja! men hvordan var det nu, noget om Striden, hvorpaa jeg omgaaende sagde: "jeg har stridt den gode Strid og fuldendt Løbet." Tinge var usigelig imponeret over min teologiske Viden! Tinge kom hjem Kl 8 1/2 om Aftenen, cyclende fra Odense og fortalte mig indgaaende om det altsammen. Han havde de trykte Salmer med, som for Resten forsvandt paa en gaadefuld Måde, før jeg fik dem at se - det kaldte Tinge "Programmet"! De havde faaet en dejlig Middag da de kom tilbage, fin Suppe, som Tinge sagde, Peberrodskød Æblekage, Kaffe med store rigtige Cigarer, det hele saa imponerende. Og saa kom Tinge Gang paa Gang tilbage til hvor de dog havde været søde og tiltalende, hele den Brandtske Slægt, næsten mest Lis. Og Nina ringede mig op Dagen efter og sagde "hvor va_r Tinge dog sød" saa varmt til mig - "og Tak for det altsammen"! En Skuffelse var det mig, at de ikke havde naaet at se Kransene, hvilke der var fra hvem og det var Nina ogsaa saa ked af, men det havde været umuligt; kun ganske faa var bragt til Skovridergaarden og ved selve Begravelsen var der jo ikke Tid til at se paa hver enkelt. Jeg - personlig - havde sendt en stor Krans med 
+3.
+hvide Krysantemum hele Vejen rundt (7 Kr.) Else havde besigtiget Kransene, før de blev sendt. Agr. og Drengene en med brogede Blomster; Elle selvf. og Lases, saa der var 4 fra denne Gren af Familien. Nu haaber jeg du har faaet et nogenlunde Billede af det hele.
+Det var en stor Lykke at T. Else døde _nu, dels laa hun og led saa meget ondt - de Dage var i Sandhed kommen for hende, om hvilke man maa sige med Prædikeren: de behager mig ikke! og dels var Titte ved at bryde sammen af Overanstrengelse, Mangel paa ordentlig Nattesøvn og Mangel paa at ville tage Hensyn til sig selv. Allerede i Sommer sagde Martha West en Del derom, og Nina havde sagt det til Else ved Begravelsen, at Titte kunde ikke have holdt ud ret meget længere. Men alligevel sørger vi jo, vi som elskede hende saa højt, og som har følt hendes uendelige Godhed, hvad vel jeg især kan tale med om. Vi stod hinanden meget nær, lille Tante Else og jeg; vi saas ikke meget, det var to Aar siden, jeg havde været der sidst, lige efter at jeg havde ligget paa Odense Sygehus, men mange var de Breve vi havde vekslet og saa uendelig meget Kærlighed var strømmet mig i Møde fra de Breve. Underligt nok Dis, men det at du ikke tog derned i Sommer gav Stødet til at vi tog derned, for da jeg mærkede Ninas Skuffelse over det, sagde jeg til mig selv: vi maa derned - og de 50 Kr. til Bilen blev præsteret og jeg fik sagt Farvel til hende; jeg vidste jo, det var sidste Gang, jeg saa hende. 
+Lad mig nu fortælle om noget mere morsomt: vi havde Selskab i Gaar! Manse have købt et Dyr af Klaks, da han sidst var paa Jagt dernede, og Lases blev inviteret til at spise Dyreryg. Jeg var spirrende af Nervøsitet over at skulle stege Dyreryg til saadanne Feinsmekkere; men saa blev den saa fuldendt god, saa saftig og mør og dejlig. Alt hvad jeg har af gamle fine Sager kom frem, de gamle Saltkar fra Ensomhed, den fine gamle Syltetøjsassiet og Sukker og Fløde Stellet, som Forældrene fik til deres Bryllup af Andenlærerens i Tranekær og som Mor forærede mig det Aar, Far var død. Naar du kommer her igen (til Sommer?) skal du rigtignok se paa mit fine Glasskab og hilse paa dem af de gamle sager, som jeg har. - - Først fik vi en Ostepind med 4 Slags Ost, arrangeret nydeligt af den gæve Metha, som jeg jo fik igen til Novemb. dertil Snaps! Stemningen kom straks i Orden! Saa Dyreryggen med min sidste Ribsgelé, der var fra i Fjor, i Aar kunde vi ikke sylte Gelé. Dernæst henkogte Pærer m. rigtig Flødeskum. Rigelig med Bajere. Du kan tro, det hele var godt, baade Mad, Anretning og Stemning. Den lille Stue var saa yndig og godt opvarmet. Billeder hængt op og godt med Blomster. Det er sjældent, synes jeg, vi laver noget, som er vellykket i alle Ender og Kanter. Las var saa sød! Bare det, at de vilde komme og øjensynlig kom med Glæde og kostede den dyre Bil (20 Kr) var os en stor Vederkvægelse. 
+Vi har det godt alle fire. Fra Bibbe venter jeg saa smaat Brev i Dag for at høre hvordan det gaar med Rekonvalesent-Ferien, om hun kommer eller ikke; man er jo som en Karklud efter den Sygdom - Træthed er det mest overvejende Symptom i den Sygdom - saa jeg synes ikke, de kan forsvare at lade hende gaa i Arbejde uden Reconvalesens, men sidst, da hun skrev, var Forhaabningerne svunden ind; nu faar vi se. 
+Hvor kan et Menneske holde til at høre Radio hele Aftenen igennem, det ulykkelige Menneske! Ja, er det ikke det, jeg altid har sagt de Apparater ødelægger Hjemmene! Dit er da ødelagt som Hjem betragtet, hvis alle Aftner, som skulde være sødmefyldte, forvandles til een uudholdelig Pine. Læser Axel aldrig? Det passer daarligt med al hans Kultur-Ambition. - Gid du dog nu maa være rask, den sidste Febermelding lød da bedre! I Gaar var der jo kun 14 Dage til Juleaften og man vilde gerne lave lidt. 
+[Indsat øverst s. 1:] Vi faar vist ikke Bøde, denne Gang, haaber vi kan klare den den i Fremtiden, men det er jo ikke nemt i dette store Hus. Vaskehus, Gang o.s.v. man raver i Mørke. Sovekamret har jeg faaet mørklagt med tykke Gardiner. Saa Farvel søde Dis og god Bedring med Sygdommen. Gid du snart var i Orden. Tusind Hilsner fra din Junge.</t>
+  </si>
+  <si>
+    <t>1943-02-05</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Burmeister &amp; Wain
+Alfred Fly
+Adolph Larsen
+Elena Larsen
+Johan Larsen
+Peter Andreas Larsen
+Eli Laub
+Maren -, lejer hos Christine Mackie 1943
+Christine  Mackie
+Elisabeth Mackie
+Elisabeth Neckelmann
+Marie Neckelmann
+- Nouvack
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Laura Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Skipper Warberg Petersen var i efteråret 1942 indlagt med gulsot. 
+S.V. kendes ikke, men hun må have været Laura Warbergs overordnede på hospitalet, hvor Laura var under uddannelse. Frk. Larsen er også ukendt. 
+Skitsen af den nyindrettede stue findes ikke sammen med brevet. Der ligger en sådan i et andet brev fra Johanne C. Larsen i periode, og det er uklart, hvilket brev den hører sammen med.
+Bedste er sandsynligvis Laura Warberg. 
+Elena/Bimse Larsen havde to halvsøstre, der begge blev kaldt Frk. Neckelmann. 
+Eli er muligvis Eli Laub. Karen kan have været hans kone.
+En kvissel er en forgrening af en fjord eller en å (Ordbog over Det Danske Sprog).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8413</t>
+  </si>
+  <si>
+    <t>Det er skidt, at Laura/Skipper/Bi Warberg er kommet for tidligt på arbejde efter sygdommen.
+Johanne Warberg Larsen sender skitse af stuen. Komfuret er blevet monteret.
+Dr. Fly har været på besøg og lært Johanne at massere foden.
+Christine/Mornine Mackie har fået en lejer, Maren.
+Elisabeth/Putte Mackie er kommet ind i societykredse, og hun har deltaget i et radioprogram.
+Daisys tyske mand er blevet arresteret og ført til Tyskland, fordi han havde afskediget en tysk kvinde. Johanne har skrevet til Daisy, men hun turde ikke omtale arrestationen.
+Tæppet kan nok ikke trævles op og genbruges.
+Ellen Sawyer har været på besøg og spist restemad samt beundret stuen.
+Vandet står usædvanlig højt.
+Der har været luftkamp ved Vilhelm Balslevs gård.
+Ifølge England blev B &amp;amp; W ramt forsætsligt af bomberne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/TXc1</t>
+  </si>
+  <si>
+    <t>Lindøgaard 5-2-1943.
+Kæreste lille Skipper!
+Tusind Tak for dit Brev, det var rigtignok dejligt at høre fra dig, men knap saa rart, at det viste mig, at du endnu ikke er kommen rigtig til Hægterne; hvor det dog var godt at du bad om to Fridage, men hvor kunde S.V. blive forskrækket over, at du havde haft saa faa Fridage, det er da hende selv, der ordner det, men hun maa jo mangle Overblik og Administrations-Evner.
+Godt, at vi har den milde Vinter, saa kan du da komme ud at trave. Nu kan man da tydelig se, at de andre Læger havde Ret, da de mente, du blev taget for tidligt i Arbejde. - Er der varmt nu paa Jeres Værelse? Det tror jeg nu betyder så meget - en saadan bestandig Ubehags-Fornemmelse i Fritiden er sikkert ikke godt.
+Nu har jeg ridset en Tegning op af Stuen; nu kan du gøre dig en Smule Forestilling om, hvordan her er. Vi er saa forfærdelig glade ved den smukke Stue, og saa er her saa dejlig varmt altid og saadan en behagelig Varme; en enkelt Gang er Termometret faret op paa 21⁰Reamur, da havde Far lagt - siger og skriver tre - Skuffefulde Koks paa, men nu har vi lært at moderere os; og nu er her tilpas med utrolig lidt Koks. 
+Komfuret er nu stillet op - Lørdag Eft. samme Dag, som jeg skrev til dig. Jeg havde om Morgenen taget Bad, samt ringet til Dr. Fly, om han vilde se ud til mig, naar han fik Lejlighed. Naa, det trak ud med Komfuropstillingen, det er jo ikke saadan at løbe til, og vi bød saa Mester paa skaaren Smørrebrød, som indtoges her oppe i Stuen, da Køkkenet jo flød. Næppe var Maden nydt, Mester glidt og Stuen fin igen, før Dr. Fly ankom. Man har dog af og til Held med sig, det havde ikke været behageligt, hvis han var kommen midt i Maaltidet, da Stuen her jo var det eneste varme Sted og der jo altid følger lidt delvis Afklædning med. Min opererede Fod har været - og er - temmelig skidt i den senere Tid, jeg tyer meget til mine Stokke igen. Han lærte mig saa at give Foden Massage selv, den lille Frk. Larsen har igen været syg og der er saamænd nok til at slide hende op, uden at hun behøver at tørne herud, men det er nu ikke let at gøre det selv, men jeg må jo se at komme i Gang med det.
+Det var vist ogsaa samme Dag, at jeg havde et langt Brev fra T. Mornine, et godt Brev for Resten, hvad hende selv angaar; hun syntes at være saa vel ved det, er glad ved sin nye Lejer, som hedder Maren og vist er fra Ryslinge; hun har hørt fra Putte via Lysse og Frk. Neckelman, Bimses Halvsøster; det ser ud til at Putte er kommen ind i Society-Kredse, og saa har hun talt i Radioen om sin Rejse gennem Evropa til Lissabon. Eli og Karen havde hørt Udsendelsen og nok ment, det var Putte. Men saa fortalte Morn. en anden Ting, som ikke er saa godt. Du ved nok, hvem Daisy er, T. Misses Datter; hun er gift med en Tysker, Nourask (Nourack) og du ved nok, de har Tante Misses Pensionat endnu og har en Dame til at styre det. De havde en tysk Dame, som Norvack havde sagt op - af hvad Grund ved jeg ikke, Mornine turde aabenbart ikke skrive meget om det. Denne store Forbrydelse resulterede i, at N. blev fængslet af Retfærdighedens Vogter her i Landet, og ført til Tyskland "til en uvis Skæbne", skriver Mornine. Stakkels Daisy, hun er sikkert ude af sig selv. Jeg skrev til hende, men turde knap berøre det, vil jo nødig skaffe hende Ubehageligheder - egentlig kun, at jeg havde havt Brev fra Chr. som havde fortalt mig om, hvordan de havde det, at jeg tænkte paa hende og følte med hende og haabede at det nye Aar maatte bringe Lykke tilbage til "dig og dine".
+2.
+Er der overhovedet Grund til Kondolensebreve, saa er ["er" indsat over linjen] der da her i dette Tilfælde. Jeg vilde saa gerne have skrevet, at jeg tænkte mig bestemt, at dette skyldes manglende Arbejdskraft, netop da de har ført ham til Tyskland, ellers havde de næppe gjort det, for det er da een Mund mere at føde og til ingen Verdens Nytte, men jeg turde ikke, og mon hun dog ikke kan tænke paa det selv.
+Begivenhederne gaar rask ude i Verden, har du kendt Ma'e? Nu ser det jo meget mere end for et Par Maaneder siden ud til, at vi kan skimte Afslutningen. 
+Det var dejligt, at du var glad ved Æblerne og Kludene. Dit Raad med at trevle Tæppet op og bruge, lyder fint, men kun ganske faa Firkanter er bare nogenlunde hele, det er jo gamle Svende, 75 Aar eller mere, men et Par Klude til, kan der maaske blive, selv om alle de lange Sammenhæklinger er medgaaede allerede.
+Nu kom Drengene ind efter endt Dagsarbejde, som har bestaaet i, at de har plantet 300 Grantræer og en halv Snes Birketræer i Haven - jeg skal da love for, at vi faar Skov med Tiden! og med mange vilde Dyr i!!
+I Søndags spiste vi til Middag Kl. 11, da Metha agtede sig til Odense med et Tog; vi fik et Glas henkogte Medister og jeg havde sagt til M. at det blev nok galt, saa lidt der var, men oh Under, vi levnede 3 Stykker, hvilket var en stor Lykke, da den gode Elle ankom Kl. 12 1/4, spændt paa, om hun kom tidsnok til Middag. Vi beundrede i Fællesskab det nye Komfur, mens vi gjorde an med at varme Mad til hende.
+Desert var ogsaa levnet. Tænk, at vi netop Søndag fik fint Solskin, saa hun kunde komme herud, jeg blev forfærdelig glad ved hende, du ved jo - vi har eet og andet at drøfte. Du skulde have set og hørt hendes Begejstring over Stuen her, det var forfærdelig morsomt, hun havde daarlig Ord nok til Pris for det hele. Det var endelig værd at høre; alle andre af dem her omkring, som kommer herind ser sig om og siger saa efter en lang Stilhed: "Her er jo bedre Plas". Uvægerlig det samme har lydt fra dem alle; men man skal jo ogsaa helst vogte sig for at udtale, hvad man mener - det er dog i hvert Fald det forsigtigste. Ok, hvor er de kunstige, de Folk paa Landet.
+Lørdag Formiddag. Nu skal vi se, om jeg kan få Slut paa dette; eftersom det er nærmest Orkan i Dag sidder Mandfolkene herinde, Peter med, og er jo som sædvanlig fulde af Snak om Jagt og Hunde; ja i Dag har de ogsaa den ualmindelig høje Vandstand at tale om, der er jo falden meget Regn, og Jorden var i Forvejen mættet, saa det staar højt alle Vegne; de siger at Vejen [en overstregning] fra hvor Hushækken slipper og ned til Kvisselen staar under Vand, naturligvis dog ikke på hele Vejens Længde; det synes jeg ikke, vi har oplevet før mens vi har været her. - Mon jeg skrev til dig, at der har været Luftkamp over Brogaard, der ved Vilhelm Balslevs Gaard paa Koldingegnen; der faldt Bomber i Nærheden og en mindre Bondegaard var fuldstændig udslettet - men ud over dette, ved jeg ikke mere om det.
+Til Lykke med Bedstes Frakkes Smarthed! hvad har gjort den saa smart? Mærker I noget til vore Venner? man siger jo at Jylland ikke er hyggelig for Tiden, kan det gøre noget, du skriver til mig om det, hvis du ved noget om det. Fra Engl. fastholder de jo, at B. og W. blev ramt føleligt ved Bombningen, de danske Aviser hævder, at det var Sukkerfabrik. som det irriterer mig, at man aldrig kan få den rigtige Sandhed at vide.
+Hvad er der mere, søde Bi? Vi har det alle godt, jeg har dog en hel Del Gigt rundt omkring i hele min Krop og de fleste af mine Led, "knager og brager" som Dr. Fly siger, ja selv i mine Led i Hovedet, kan jeg mærke det, troede Dr. vilde le ad mig, da jeg sagde det, men han kendte det nok og sagde, at det gjorde ondt baade naar man tyggede og talte, hvis det blev slemt. Ingen ved jo, hvad der venter en, men jeg er saa heldig, at jeg ikke beskæftiger mig med det, for det kan jo ogsaa gaa til den gode Side.
+Saa Farvel for denne Gang, søde Bi, hav det godt! Din Mor</t>
+  </si>
+  <si>
     <t>1943-06-20</t>
   </si>
   <si>
     <t>Arne Schwark</t>
   </si>
   <si>
     <t>Ebbe Brandstrup
 Ludvig Brandstrup, billedhugger
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Jesper Hansen
 Elena Larsen
 Jens Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer
 William Schwark
 Dan Warberg</t>
   </si>
   <si>
     <t>Peter Larsen og Jesper E. Hansen var begge født i 1929.
 Det vides ikke, hvem Grete var.</t>
   </si>
   <si>
     <t>Ellen/Be Brønsted og hendes mand har fået en dreng. Ebbe Brandstrup var fødselslæge.
 Andreas/Dede Warberg fylder 60, og hans søn bliver student, så der skal holdes fest. 
 Brevskriveren har sammen med Brønsted-familien været på Asnæs, hvor de boede hos en ålefisker. 
 Johan/Lysse Larsens afvandede mark ser flot ud. 
 Ellen/Be er tynget af sit ansvar som mor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/r1OB</t>
   </si>
   <si>
     <t>20 Juni 43.
 Kære Lysse. Tak for Brevet og de søde Billeder, jeg blev meget glad for begge. Det ser virkelig ud til, at Peter snart vokser Dig over Hovedet, saa stor er Jesper ikke nær, men den svenske Ungdom er jo ogsaa saa umaadelig høj siger Grete. Jeg har ventet med at skrive, til jeg kunde fortælle om Be, og nu er det forresten allerede 14 Dage siden hun nedkom. Det blev desværre kun en Dreng, skulde jeg hilse og sige; han blev født 5te Juni, en dejlig nem Dato at huske, vejede 6 [tegn for pund] + 100 gr og maalte 51 cm. Forældrene er trods alt glade ved ham, og han er nu ogsaa en yndig Dreng. Fødslen gik over Forventning (over min ialfald) godt og naturligt; jeg vidste ingenting, før Ebbe ringede Kl 9 om Aftenen, at nu var de færdige, som han sagde. Ebbe er nu rar, og kommer til at ligne Onkel Lut mere og mere. De bor i en dejlig og kæmpemæssig Bolig lige her i Nærheden, nu siden han er blevet Overlæge og Professor. - Det var pænt af Jer at sende det Telegram til Putte, men desværre har det jo ikke givet Resultat; nu er Mornine ogsaa begyndt at blive urolig - jeg har været det længe - og tror, at hun er blevet slaaet ihjel af Gangstere. Jeg er mere bange for, at hun har rodet sig ind i en masse ulovligt. Jeg har naturligvis ikke sagt til Mornine om Telegrammet. Det er hendes Fødselsdag d. 8de Maj, Puttes i September.
 Dede fylder 60 1ste Juli og Dan bliver Student isaar; der skal være Festligheder, og Mornine, Elle og jeg rejser derover; jeg tager over Kerteminde og glæder mig til, at hilse paa dem allesammen. Las er vist forresten paa Knuthenborg, var ialfald, da jeg hørte sidst. Mag. kan desværre ikke komme med, han har travlt med mange Ting, bl.a. Korrektur paa en ny Lærebog. Vi var en lille Pinsetur paa Asnæs, der hvor Lerchenborg er; der er noget saa dejligt, fredeligt og folketomt, Godsejeren vil nemlig hverken have Turister eller Villaer; vi bor hos en Aalefisker, og Mag. fraadser i stegte Aal, som er hans Livret; vi ringer saa til Godsejeren og spørger, om vi maa gaa allevegne, og det maa vi, og andre end os er der ikke. Her har Foraaret været ganske dejligt, og Landmændene skal være godt tilfredse, Regnen kom vist lige i rette Tid, men nu har den forresten lidt svært ved at holde op igen. Forresten kan man vel ikke let faa for meget paa denne Aarstid. Jeg haaber, det har været ligesaadan hos Jer, og synes, jeg kan forstaa det paa de svenske Aviser. Det er sandelig en flot Mark, Du har der, det maa jo være den store Mose, der blev afvandet, jeg havde ikke troet, den kunde levere andet end Græs.
 Be ammer sin Dreng og han lader til at trives ved det; som du vel kan tænke tynger hendes Moderansvar hende snarlig, det er nu vel mer eller mindre Tilfældet første Gang - undtagen maaske med Bimse, men hun er jo ogsaa et Unikum.
 Ja saa har jeg vist ikke andet paa Hjerte end mange Hilsner til Dig og Bimse og Børnene fra O.M og Jeres [ulæseligt].
 Der er svensk-dansk Fodboldkamp idag, jeg kan høre Maalene ganske tydeligt gennem Altandøren - især de danske.</t>
+  </si>
+  <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
   </si>
   <si>
     <t>1943-07-09</t>
   </si>
   <si>
     <t>Siegfred Neuhaus</t>
   </si>
   <si>
     <t>Bisserup pr. Rude</t>
   </si>
   <si>
     <t>Saxo
 Axel  Bentzen
 Johannes Bjerg
 Christen Dalsgaard
 Einar Immanuel  Geert-Jørgensen
 Victor Haagen-Müller
 Aksel Jørgensen
 Vilhelm  Lauritzen
 Elisabeth Neuhaus
 Louise Neuhaus
 Henrik Raaschou-Nielsen
 Leo Svane, senior
 Lars Swane
 Leo Swane
@@ -14917,53 +15172,50 @@
     <t>Kerteminde Egns- og Byhistoriske Arkiv. Christine Swane Breve, kasse 1, kuvert 5, 2002/61, A8 lb 11.</t>
   </si>
   <si>
     <t>Siegfred Neuhaus henvender sig til Christine Swane, for at bede hende om at donere nogle billeder i forbindelse med oprettelsen af Sorø Kunstmuseum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/P7BK</t>
   </si>
   <si>
     <t>p.t. Bisserup pr. Rude. Sjælland 9/7 1943
 Kære Ugle, når jeg skriver til dig i Dag, er det i Egenskab af Tigger. Ikke for mig selv, men for det nystiftede, nu i de sidste Dage af Maj oprettede Sorø Kunstmuseum, hvortil der søges kgl. Konfirmation på Fundatsen for at Museet i Løbet af et Aar eller to kan komme ind i rækken af Provinsmuseer – dels på Finansloven, og dels ved Carlsbergfondets Uddelinger. Museet er planlagt som det eneste Provinsmuseum for Kunst (udenfor Kbhvn.) på Sjælland af den Art, og dets Tilknytning til en stor offentlig Skole må give det en vis Betydning med Aarene, men Begyndelsen har været ualmindelig trang. ”Soransk Samfund” havde fået det næsten i Orden, da Krigen kom over os, og foreløbig forhindrede, at der blev bygget en selvstændig Museumsbygning på Akademiets Grund. Mange gamle Soranere havde givet Bidrag i Penge og Materialer, Arkitekt Vilh. Lauritsen havde tegnet den ny Bygning, som nok en Gang vil komme. Men alt dette forandredes i Eftersommeren 39, og vi har nu for at komme i Gang lejet egnede Lokaler overfor Akademiparken.
 Dem må vi foreløbig nøjes med, og den Sorø Akademi tilhørende udmærkede [”udmærkede” indsat over linjen] Samling af middelalderlig Træskulptur, som henligger i den såkaldte Saxos Celle i Klosterporten, og som skulle have dannet Grundlaget for Museet, tør vi foreløbig ikke røre ved. Men det, der er hængt op i Dag, er ikke helt at kimse af. Vi har søgt at finde frem ad de naturlige Veje gennem Kunstnere, som selv har gået på Sorø eller haft Fædre der [”eller haft Fædre der” indsat over linjen] og sådanne som har været Lærere der f. Ex Dalsgård ( og mig). Jeg nævner Axel Bentsen, som nu har haft sin Søn her, og Haagen Müller, som er Student herfra, hvad Zahrtmann og Vermehren også er. Bentsen og H-M har givet os Billeder. Ja hvem er nu ”Vi”. Det er først og fremmest Thorlacius-Ussing, som selv er Student fra Sorø, og som qua Kunsthistoriker er den drivende Kraft i Foretagendet, og så mig m.fl. Jeg mener naturligvis, at sligt kan i al Stilhed have stor Betydning for den Ungdom, der gror op. Desværre har vi været stærkt modarbejdede af vor nye Rektor – West – og næsten hele Lærerkollegiet, for jeg lever i en Ørken, hvad Kunst angår. Og der har og er stedse mange Modintriger. Derfor så jeg også gærne Museet opfyldt med en Række gode [”gode” indsat over linjen] moderne Billeder, så
 2
 at Ministeriet ikke kan knibe udenom. Og så har jeg tænkt på dig og foreslået Th. Ussing, at vi prøvede at spørge dig, om du kan tænke dig, at overlade Museet et Billede, og lade ham vælge et, du skal jo blot give ham et Par til Valg, og de behøver jo ikke at være store. Ussing bad mig i Foråret henvende mig til Bentzen, der svarede venligt og til S. Swane. Det sidste vilde jeg ikke. Men jeg ved, at Ussing, der aldrig selv vil henvende sig til Kunstnerne i slig Anledning, foranledigede, at Rektor Raaschou-Nielsen, der gik af for 2 Aar siden, og som i Modsætning til sin Efterfølger havde stor Interesse for Sagen, skrev til S. Swane, med det Resultat – som jeg havde forudsagt – at han aldrig fik noget Svar. Det var et stift Stykke, men når man er nærig som helt sagnagtigt er i og har den Kam, kan man jo intet vente, uden netop dog et Svar. Som altså end ikke kom, formentlig er Portoen for høj. Begrundelsen for Henv. Til S.S. – der jo nu er ved at blive så ringe som Maler – var, at hans Far var Student fra Sorø, og den kan jo også gælde dig på din Søns Vegne. Men jeg har måske vovet mig for langt ud, og du skal være helt frit stillet, blot tænker jeg at du vil svare mig hertil Bisserup pr. Rude, hvor L og jeg er i Juli i et lejet Hus, der hedder ”Lille Sterrede”. For at slutte om Museet, så blev det ”stiftet” i stor Højtidelighed af Undervisningsministeriets Repræsentant (fraværende Rektor West!) i Akademiets Festsal 29/5 i Overværelse af mange Honoratiores. Direktør Leo Swane der havde deponeret 6 Billeder (fra Eckersberg til Ring), Direktør Ussing, Aksel Jørgensen, Bjerg, Chr. Iversen og en lang Række Museumsinspektører o.a. Så det er som sagt en Begyndelse, jeg kender jo ingen Maler, dem jeg holdt af er mest døde og borte. Men så kom jeg – du vil tilgive mig – i Tanker om dig.
 De sidste Aar har været meget svære for L. og mig, som du kan tænke. Vi vilde gærne have set dig hos os, men Trafiken er jo vanskelig. I 1941 om Sommeren lå jeg længe på Rigshospitalet p. Gr. af Depression. Det har næsten været værre i dette Forår, men nu kan jeg p. Gr. af Luftalarm o. lg. Ikke lade L. være ene. Hun tager Sorgen lidt anderledes, hvor hendes lille Digtsamling hos Munksgård i Febr. d. A ”En Flygtnings Spor” jo viser. Jeg har ikke kunnet læse den, for mig er der kun det Middel at male, og 
 3
 det har jeg, siden Isa døde næsten ikke kunnet. Måske mest i Aar, da jeg bliver behandlet af Dr. med. E. Geert-Jørgensen. Men jeg er så uhyre søvnløs. Vort Hjem er jo stort og besværligt, og Skolen trætter mig også nu, særlig da det sidste Aar. Vi har boende et Par Drenge, fordi vi synes, det bringer lidt Liv, men det er tidt besværligt, dog vistnok godt for Louise.
 Jeg ved så lidt om dig. Kunde du ikke lade os vide lidt. Jeg spurgte Leo, men fik egentlig ingen Besked. Sigurd sagde han om, at han ikke kunne lide og ikke så.
 Nå nu vil jeg slutte. Hils Lasse, hvis han bryder sig derom. Han siges at være bleven gift. Jeg håber du er lykkelig, og så er du sådan en dejlig Maler.
 Mange Hilsner fra os.
 Din Siegfred N.
 Du kan jo ringe til Direktør Thorlacius-Ussing Godthåb 40. Billedet kan det jo vente til Septbr., hvis der altså er Håb.</t>
   </si>
   <si>
     <t>1944-07-07</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Martin Henrik  Balslev
 Nicoline Balslev
 Vilhelm Balslev
 Alfred Fly
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Ellen  Sawyer
 Maria von Sperling. g. Balslev
 Astrid Warberg-Goldschmidt
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Agraren er på Tur: Adolf Larsen/Agraren var kvartalsdranker og forsvandt jævnligt flere dage fra hjemmet. 
 Følgende omtalte personer kendes ikke: Lab-Lasse, Ric, Laura Warberg Petersens engelske veninde, Malerens fra Munkebo, Fischers fra Kerteminde, Frk. Andersen, Rs. Lassen, Hans Kristian og Ruth Petersen. 
 Pax var en strandrestaurant, som lå nær Lundsgårdsklinten i Kerteminde.
 Lægen Adolph Sell stiftede i 1897 Anstalten for epileptiske i Tersløse, senere Philadelphia og siden Kolonien Filadelfia (fra 2007: Filadelfia).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0871</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen kunne se på Laura/Bi Warberg Petersens brev, at hun har det godt. Det ville være fint, hvis Laura kunne lære noget om røntgen mm. 
@@ -15025,51 +15277,51 @@
   </si>
   <si>
     <t>Johannes Larsen ønsker tillykke. Han har været i Sønderjylland og hente en hund, hvis drægtige mor han havde set på en udstilling. Moderen havde vundet flere priser. Hvalpen er også både sød og dygtig. Den sover i en kurv ved Larsens seng, og om eftermiddagen går Larsen tur med hvalpen. 
 Ane, Jeppe og Thora går i skole og i danseskole.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wCxp</t>
   </si>
   <si>
     <t>Kjerteminde 18 Novbr 1944.
 Kære lille Alhed!
 Til Lykke med Fødselsdagen! Vi har det godt her. Kan Du fortælle Dine Forældre at vi har faaet saadan en sød lille Hund. Det er en hvid Pointer med gule Aftegn. Jeg saa Moderen paa en Udstilling i Odense i Sommer og det var den Hund jeg bedst kunde lide af ca 150. Den var med Hvalpe og jeg bad Manden ringe til mig naar Hvalpene var 2 Maaneder gamle. Bag efter fik jeg at vide at den havde faaet første Præmie paa Udstillingen og forleden saa jeg i Jagttidende at den havde faaet 1ste Præmie og Ærespræmie ved en Markprøve hvor den var Konkurrenterne langt overlegen. Manden der bor nede i Sønderjylland ringede saa for et Par Maaneder siden, og Jeppe og Christiansen og jeg kørte saa i Bil ned og hentede Hvalpen. Christiansen havde Frokost til os alle 4 og jeg havde Øl og Brændevin. Vi fik Kaffe og Kage hos Manden der bestyrer en Gaard for sin Tante. Da vi kørte hjem laa Hvalpen paa mit Skød og sov hele Vejen. Nu ligger han i en Kurv ved Siden af min Seng om Natten og om Eftermiddagen gaar jeg en Tur med ham ud langs Stranden Han er nu dobbelt saa stor som da vi hentede ham og det ser ud til at han blive den kønneste Hund i Norden. Han er ogsaa vældig klog og flink saa han skal nok blive til noget. Jeg skal ogsaa hilse fra Ane og Jeppe og Thora. De gaar allesammen i Skole hver Dag og om Tirsdagen gaar de i Danseskole. Kan Du hilse Dine Forældre og Søskende fra mig. Mange Hilsner til Dig selv fra
 Din Farfar.
 Johannes Larsen
 Kjerteminde
 Danmark</t>
   </si>
   <si>
     <t>1945-02-09</t>
   </si>
   <si>
     <t>Ina  Goldschmidt
 Anne Marie -, i huset på Lindøgaard
 Adolph Larsen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ole -, Lindøgaard
 Axel  Müller
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvem børnene på fotografierne var. Adam Goldschmidts datter, Lena Brita, blev født 1942. Ina Goldschmidts Harriet i 1927, Ulf i 1933. Janna Schous datter, Pernille, er født 1945, men eftersom Jannas far var Jørgen/Buf Schou, var hun ikke af jødisk slægt. 
 Det vides ikke, hvem Ruth Petersen var. Ej heller kendes navnet på Janna Schous svigermor. 
 Johanne købte en dyr frakke og et træsnit af Johannes Larsen som julegaver.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2451</t>
   </si>
   <si>
     <t>Johanne/Junge har fået brevpapir af Andreas/Puf og Else Larsen i julegave.
 Hun takker for de lånte fotos af børnene. De ser slet ikke jødiske ud.
 Johanne takker også for tobakken, og hun vil gerne købe mere.
 Det er godt, at Janne har hjælp efter fødslen nu, hvor man hverken har varme eller lys nok.
 Det er ved at blive forår.
 Martin/Manse har været aktiv med at skaffe brændsel.
 Grethe og Martin er omsider blevet gift, og familien har haft en hyggelig fest.</t>
@@ -15133,51 +15385,51 @@
 Chr. Knuth
 Knuthenborg
 Bandholm. 
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde. 
 [I brevet:]
 Kjerteminde 28 Maj 1946.
 Kære Grevinde.
 Tak for Brevet til Aalborg. Jeg kom her hjem i Forgaars Aftes, efter at jeg havde haft en god Tid i Aalborg, med meget Arbejde og navnlig Kørsel, da der var ca 35 Km til Brushanerne paa Gøl. Det var meget mærkeligt, de havde deres Skoggerplads paa Rabatten paa en asfalteret Vej mellem Gøl og Birkelse, og vi kunde køre hen og holde ved Siden af dem uden at det generede dem, saa jeg kunde sidde i Bilen og tegne og male efter dem, kom der Biler eller Cykler forbi nøjedes de med at gaa ned i Grøften og kom straks op og indtog deres Pladser naar den var passeret. Der var 9 Hanner som havde hver sin bestemte Plads og de fik af og til Besøg af andre Hanner eller af en, to eller 3 Hunner. Jeg var der ude hver Dag undtagen en Dag da jeg var paa Hundeudstilling og en anden da jeg var med Brokholm ved Vesløs Vejle hvor han forgæves fiskede efter Gedder mens jeg malede en lille Akvarel. Jeg saa der en Rørdrum flyve forbi, det er første Gang jeg har set en saadan i fri Tilstand skønt jeg har hørt den daglig under et længere Ophold ved Fiilsø. Om Aftnen kørte vi til Bulbjerg hvor der saa farligt ud efter Tyskerne, det hele gennemrodet med Løbegrave og oversaaet med Murbrokker og Pigtraad og Cementbelagte Veje. Derfra kørte vi til Torup Plantage hvor Brokholm har Jagt og det lykkedes ham der at skyde en Buk, efter en Sodavand i Fjerritslev Kro det eneste vi kunde faa kom vi hjem mellem 11 og 12. I Morgen rejser vi til Birkerød til min Søsters 70aars Dag og muligvis rejser jeg saa med Lysse til Sverige mere ved jeg ikke i Øjeblikket, men jeg glæder mig til at komme hjem og gaa i Gang med at lave nogle Brushanebilleder. Alt staar vel til her. Vi har faaet vores Vogn i Gang og var i Odense i Gaar. Mange Hilsner Din hengivne
 Johannes Larsen. .</t>
   </si>
   <si>
     <t>1946-12-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Knud Dalhoff Larsen
 Christa Knuth
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Sidensvans: Silkehale. 
 Det vides ikke, hvilket stort billede Johannes Larsen arbejdede på.</t>
   </si>
   <si>
     <t>Andreas/Puf har fanget en silkehale (sidensvans), som Larsen nu har i et bur. 
 Larsen har gigt i hoften og får behandlinger i Odense, og han ser frem til igen at kunne male. Han har været til fødselsdag hos Grevinde Knuth. Mens han var væk, brød en kat ind i volièren og tog en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K47c</t>
   </si>
   <si>
     <t>Kjerteminde 24 Decbr. 1946.
 Kære Lysse!
 Tak for Dit lange Brev: Det var et morsomt Tilfælde med Direktør Dalhoff. Det kan vist nok passe at det har været udstillet i Odense til 3600 Kr. Den Gang var mine Priser det laveste de har været siden 1920, men i de sidste Aar har jeg faaet mere end det dobbelte af hvad de den Gang kostede. Jeg skal undersøge om det kan lade sig gøre at sende det. Jeg glæder mig til en Gang at se hvad I har lavet ved Huset. Jeg forstaar at det er en gennemgribende Forandring. Her kom i Gaar en Kasse med mange dejlige Ting, Tusind Tak! den gjorde stor Lykke. Puf var i Forgaars i Nyborg for at hente Marie, der var ingen Rutebil. Paa Vejen fangede han en forsulten Sidensvans, som siden har siddet og ædt i et lille Bur. Her er mange af den Slags for Tiden, men jeg har ikke kunnet fange nogle, da jeg den sidste Maaneds Tid eller halvanden har haft en ækel Gigt i Hoften, saa jeg hverken har kunnet gaa eller staa eller bestille noget. Jeg blev røntgenfotograferet i Odense, og tager der ud en Gang om Ugen og faar Røntgenbehandling. Heldigvis generer det mig ikke at køre i Bil. Den fjortende var jeg paa Knuthenborg til Grevindens Fødselsdag til halve Hummere og Kalkun. Puf kørte mig til Færgen i Svendborg og Grevinden hentede mig i Rudkøbing. Der var Kaneføre paa Lolland og den Dag jeg rejste Hjem kom der mere Sne og her er nu hvid Jul. Desværre havde der været en Kat der var brudt ind i min Voliere mens jeg var borte og havde ædt mine Stillitser og Dompapper og en Kanariefugl og nogle Grønsiskener og Graasiskener. Det gaar bedre med mig nu for hver Dag. I Gaar kunde jeg staa og barbere færdig uden Hvil og gik omkring hele Dagen uden Smerter, saa jeg haaber at jeg snart kan komme til at male igen paa mit store Billede som jeg gerne vil have udstillet til Foraaret. Jeg skal hilse Jer mange Gange fra os allesammen og ønske Jer en rigtig glædelig Jul og et godt Nytaar. I faar det jo lidt sent. Jeg regner med at komme til Båxhult til Pintsen. Mange Hilsner til jer allesammen fra Din Far.</t>
   </si>
   <si>
     <t>1947-01-27</t>
   </si>
   <si>
     <t>Vilhelm Balslev
@@ -15283,51 +15535,51 @@
 Scheel kommer på besøg for at hente noget til Jagtmuseet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qdBO</t>
   </si>
   <si>
     <t>Kjerteminde 16 Maj 1947.
 Kære Lysse.
 Dersom Du har Benzinmærker, bedes Du sende dem omgaaende. Jeg kan ikke finde dem, mellem mine Papirer og det sidste jeg husker om dem var, at vi fik Benzin et Sted i Sydsjælland paa Vejen til Knuthenborg. Dersom Du ikke har dem, kan Du saa tænke Dig hvor jeg kan have gjort af dem?
 Kan Du hente Grevinden og mig i Hälsingborg Fredag eller senest Lørdag før Pintse? 
 Og hvad Tid paa Dagen kan Du være der? Svar udbedes snarest. Jeg har nu faaet min Volière lidt mere befolket, siden Du var her. Jeg har faaet 2 Dværgvagtler og en Stillits ♀) x af Christiansen. Vagtlen har lagt 2 Æg. Desuden har jeg faaet en Sidensvans til og 3 Dompapper 2 ♂ ♂ og en ♀ og Kanariefugleungen er fløjet af Reden for nogle Dage 
 )x Desuden har jeg købt en Stillits ♂.
 siden. Gaasen fik kun 4 Gæslinger og den ene døde. Andriken fik Hovedet kørt af af Toget, Anden ruger nu. Der er 2 eller 3 Høns med Kyllinger, jeg kan ikke blive klog paa det, jeg har set en med 7 en med 4 og en med 9, men jeg har kun set 2 ad Gangen saa maaske blander de Kyllinger der er lige store. Peter og Manse var her i Søndags. I Fredags var vi i Odense og Discontokassen har skaffet mig 50 svenske Kr. og Tilladelse til at have dem med. Fik Du den 100 Kr Seddel jeg havde? jeg kan nemlig ikke finde den. Jeg glæder mig til at komme over til Jer, og se hvordan det Hele ser ud. 
 Lad mig nu høre fra Dig saa snart som muligt. Jeg faar i Dag besøg af Scheel. Jeg har lover ham noget til at hænge op i Jagtmuseet. Mange Hilsner fra os allesammen 
 Din Far.</t>
   </si>
   <si>
     <t>1948-03-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Elise Hansen
 Andreas Larsen
 Elena Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann
 Marie Neckelmann
 Ane Talbot</t>
   </si>
   <si>
     <t>Det kan ikke afgøres, om den af Elena/Bimse Larsens søstre, der deltog i turen til Trelleborg var Marie eller Elisabeth Neckelmann.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Trelleborg med Elena/Bimse Larsen, hendes mor og søster. Hele familien i Kerteminde har været eller er syge af forkølelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Z4LY</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside;]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 4 Marts 1948.
 Kære Grevinde!
@@ -15468,51 +15720,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/mIem</t>
   </si>
   <si>
     <t>Kjerteminde 6 Septbr 1948.
 Kære Rudes!
 Tusind Tak for den dejlige Tid jeg var hos Jer. Jeg er aldeles overvældet af Jeres Venlighed og Gæstfrihed i mod mig og alt hvad jeg har oplevet og set i Jeres smukke Hjem paa den skønne Ø. Det tegnede sig ikke saa godt ved Afrejsen. Da vi var bleven vejede fik vi at vide at vi var altfor tunge, enten skulde en af os + Bagage trække sig tilbage eller ogsaa skulde al Bagagen sendes med Damperen. Det sidste var jo ikke saa godt, da jeg saa var nødt til at overnatte i Kjøbenhavn uden Nattøj, og desuden var min Rejsetaske uaflaaset. Heldigvis var der en velvillig Mand der trak sig tilbage, saa vi kunde komme af Sted. Flyveturen formede sig adskilligt bedre end den forrige. Det var en bedre Maskine, og jeg kunde se Vandet hele Tiden og da vi kom ind over Skaane kunde jeg tydeligt se Landskabet. I Forgrunden var der sat Ild paa en Lyngmark, tror jeg det var, med en bugtet Line af klare Flammer. Forude blev Landskabet borte i en lys Soldis og endte i nogle gulrandede Skyer og til højre for os trak en vældig mørk Tordenbyge, med lodret Nedbør og en mørk Skygge paa Jorden, bort. Jeg fik en Bil i Kastrup sammen med et Par Medrejsende og naaede at faa et Par Stk. Smørrebrød og en Fadøl paa Banegaarden, inden Toget gik. Paa Færgen traf jeg Bryggeren fra Mesinge og kom kørende med ham til Kjerteminde, saa jeg var hjemme lidt over Kl. 12. 
 Endnu en Gang Tak.
 Jeres hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1948-09-22</t>
   </si>
   <si>
     <t>Thora Cohn
 Dams Hotel
 Kai Grunth
 Sven Havsteen-Mikkelsen
 Hedvig Høst
 Oluf Høst
 Ville Jais Nielsen
 Johannes Jais-Nielsen
 Arne Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom
 Olaf Rude
 Finn Salomonsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Biæderen er ej sjælden træk- og ynglefugl i Danmark.
 Jordsvaler: Digesvaler
 Det vides ikke, hvad fyrmesteren på Christiansø og amtmanden i Rønne hed. 
 Oluf Høsts "større Gaard inde i Landet" hedder Bognemark, og han malede den utallige gange. 
 Mesinebryggeren kendes ikke, og det vides heller ikke, hvem der var pige i huset hos Larsen-familien i sept. 1948.</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Bornholm. På flyveturen dertil kunne han intet se pga. regn. Han tog ind på et hotel i Rønne, og her kom Arne Larsen og viste ham fotos af nogle biædere, som havde haft reder nord for Hasle. Dagen efter blev Larsen hentet af Olaf Rude, og de kørte ud og så biæderredehullerne. De næste dage besøgte de Hammershus og rundkirker samt flere byer og de var til middag med Oluf og Hedvig Høst samt Jais-Nielsen.
 Larsen var også en tur til Christiansø i dårligt vejr. Dagen efter spiste Larsen, Rude og Jais hos Høst i dennes dejlige hus, og Høst og Larsen var ved dennes gård (Bognemark). 
 I Rønne igen besøgte Larsen Amtmanden. Da Larsen kom frem til flyet, viste det sig, at der var overvægt, men en passager tilbød at vente til næste dag med at tage til København, og problemet blev derved løst. Udsigten fra flyet var denne dag fin.
 Larsen med familie har været i Odense og se et guldfund fra Midskov. De har også været på besøg hos Sven Havsteen-Mikkelsen på Taasinge, og han gav dem en skotsk hyrdehund fra et kuld hvalpe, som Johan/Puf tidligere havde set.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TrRn</t>
   </si>
   <si>
     <t>Kjerteminde 22 Septbr 1948.
 Kære Lysse!
 Tak for Dit Brev. Skønt jeg havde glædet mig til den Tur gennem Jylland til Göteborg og videre til Båxhult, passer det mig i Grunden helt godt at den ikke bliver til noget til Aar. Jeg kan trøste Dig med at vi ikke var samtidig i Kjøbenhavn, da Du var der var jeg allerede hjemme. Vi havde Besøg af Bent Rom da jeg bestemte mig til Turen og han tilbød at jeg kunde overnatte i hans Lejlighed, hvad jeg saa gjorde og fløj Dagen efter til Bornholm. Flyveturen var en Skuffelse da det var saa Regntykt at jeg ikke en Gang kunde se Saltholm og overhovedet ingen Ting saa før vi kom til Bornholm, hvor jeg tog ind paa Dams Hotel i Rønne og ringede til Olaf Rude der sagde at han vilde hente mig næste Formiddag. Jeg gik saa ind og satte mig for at spise og saa kom der en Lektor Arne Larsen, som Rude havde sendt hen for at han kunde fortælle mig om Biæderne. Der er jo sket det mærkelige at 2 Par Biædere, en sydeuropæisk Fugl der tidligere er skudt nogle Gange her i Landet, men ikke vides at have ynglet N for Alperne i de sidste 100 Aar, havde ynglet i en Grusgrav paa en Mark ved Kysten lidt N for Hasle. Lektor Larsen viste mig nogle Billeder af dem. Der var baade Flugtfotografier og Fotografier af de gamle i Hullerne og af en Unge som en Kat havde haft fat i, og som senere døde. Redehullerne var anbragt i en Jordsvalekoloni. Dagen efter kørte jeg saa med Rude til Allinge hvor han bor, og paa Vejen stod vi af og var henne at se paa den omtalte Grusgrav, hvor Biæderne havde lavet 8 Redehuller. De var rejst om Fredagen før jeg om Tirsdagen kom derover. Om Eftermiddagen kørte vi op til Hammershus og næste Dag var vi igen deroppe og se paa Ruinerne og om Eftermiddagen til en af de 4 Rundkirker Olsker. Forøvrigt kørte Rude mig 2 Ture hver Dag og jeg fik 2 Festmaaltider daglig. Næste Dag var jeg med Rude og hans Kone paa en lang Tur gennem alle Byerne paa Ø Kysten til Dueodde og over Aakirkeby hjem gennem Ekkodalen. Vi var til stor Middag hos Grunther der har bygget sig et Hus ved Gudhjem, sammen med Jais Nielsen og hans Kone og Høst og hans Kone; Saa var jeg alene en Tur til Christiansø, men uheldig med Vejret. Jeg havde Mad med og fik en Pilsner en Bitter og en Kop Kaffe paa en Beværtning og gik saa ud
@@ -16060,65 +16312,65 @@
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Småland
 Majenfors</t>
   </si>
   <si>
     <t>Christian  Brandstrup
 Eline  Brandstrup
 Wisie Brandt
 Frits Branner
 - Faksø
 Adam Goldschmidt
 Brita Goldschmidt
 Hans Iuel
 Thyra Iuel
 Grethe Jungstedt
 Kurt Jungstedt
 - Kruuse
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie
 Pernille Marryat
 Ib Marryat Johansen
 Lauritz Pedersen
 Ruth -, pige i huset hos Johanne Larsen
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 - Thomsen, Kerteminde
 Andreas Warberg
 Martin Warberg Larsen
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvad Astrid Warbergs svigermor hed. Heller ikke vides det, hvem "Englænderne" og Jørgen var. 
 Familien kendte flere ved navn Kruuse, men den her omtalte var formodentlig i familie med Eline Brandstrup. 
 Christian Brandstrups erindringer kan findes på internettet (maj 2023).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0131</t>
   </si>
   <si>
     <t>Johanne takker for det dejlige tøj og for "Mord-Romanerne", som hun straks har læst. Adolf vil læse dem til vinter. Hun spørger, hvordan det går med Adams ægteskab, og hun håber, at hans kone har skjulte talenter. Johanne spørger også, om det kan passe, at Ib Marryat tjener 1500 kr. om måneden?
 Johannes knæ har det bedre, men hun går ikke ud i haven, som er et vildnis.
 Man tager kartofler op på gården, og det er spændende, hvad de vil indbringe. Ruth tabte sit ur i marken, men en dygtig schæferhund fandt det.
 Frederik Andreas/Dede har været på hospitalet.
 Kornet hos Laurits og Laura har lagt sig ned. De har været på besøg med deres lille dreng.
 Thyra Iuel har også været på besøg med en bog og et servilt brev. Hun inviterede Larsen-familien på besøg. 
 Kurt og Grete Jungstedt kommer 14 dage til Danmark.
 Else og Andreas/Puf venter barn, og Johanne synes, det er en dårlig idé. 
 Johanne har solgt 12 servietter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Y5jP</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside: Dis’ adresse er skrevet af afsender, andre bemærkninger af ukendt/BWP]
@@ -16306,59 +16558,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ipqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7wTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K73t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lco6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlSY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eP9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/81Ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/itgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Jy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ul3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KFPqIZGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1JK260Js" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzw5bUrY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qhsXLWz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZLAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ktbH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnDS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/su7M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f2vL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IrVatsz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y9cV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N2rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TcPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y2CSb9po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ask9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XBAiJvOP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GaciEtMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FphN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RGBE596E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9iEauF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YWYEZzRQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pX9kWJgB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fsG2myq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eQoJvbFY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MSRSPIyP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fba1nWsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1dvy3zWa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUwVCFiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pvviWR4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X7a9kwp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VMhoFPMQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/08F9lP68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PaVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SOop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gw5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ipqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cREO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mtVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NlB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZOdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EAPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AN76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7wTd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qZxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xCq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3LT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4IPy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u5hS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6fIB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K73t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2x3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lco6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ8S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GHTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlSY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eP9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NbLt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQEk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pUYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u64H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rZLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/81Ri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tRL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A71l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/roCY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lswv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VlTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cMNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J5Xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/itgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qDbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nnvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6TTa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9hnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CEAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Jy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IJxX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qNNb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dnDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ul3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KFPqIZGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1JK260Js" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzw5bUrY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qhsXLWz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aKEfQxsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RZIr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HqPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZLAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ktbH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pnDS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C1Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/su7M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68Re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uPfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f2vL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VzOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IrVatsz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JhFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y9cV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BHw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HY1W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YGwD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DbOx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wKQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/906r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BY61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ial6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/do6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N2rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L5fC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TcPK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GM8FzURB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XZwQ3HoB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZUJDzbQo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1itiWL5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4zMTy9JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bLBj0Lph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PLJi7Kb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/44Rr071i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYgH1hkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aFrALJpT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mkxMz5lN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cEWFUJvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gr4dQ2mb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hjju64Qb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CcimuYHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nN4PAKUX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnrN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/vYqpD6Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ASOFrmNj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BZGKV8QE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3sWAs20P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VRIEUfBN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sacWzjWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/y2CSb9po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fdrb1Hkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ITVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mBp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ask9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uvyOSkUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ft5uWdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hMc63H8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U9cAKmCO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zVxwP1xI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6XCCIPMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VrJAxjkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X9r0Y0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XBAiJvOP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/agvEKcQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qsFEbfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GaciEtMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gtk3gsNP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uNd8BOlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eSdVTLFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DmiKFIGI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Swou2Xmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/S8jCXUJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dp324dsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ywhb8eZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VpIvkzD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tnTP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XQrDomK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FphN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FiIZIxLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/go4AUczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IhyuWxq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TwDxraIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OObaQWxD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/shwlgOFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lZyxnYPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RGBE596E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JBNjUYWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tbam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aDtB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QBx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JxKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3epsPqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/kzeNagm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2tmzZbQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/59zsGGWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9iEauF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/joeE40wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zgu5go8Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zL57Fkpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mpuY7w18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mcUJKL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/l3DdFWRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YWYEZzRQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pX9kWJgB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fsG2myq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HZWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eQoJvbFY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Olvohlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MSRSPIyP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fba1nWsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DNqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E8Si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Civm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zmGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RCdfidDt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/11FIskzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1dvy3zWa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LUwVCFiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rKPbWaK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pvviWR4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/X7a9kwp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/C1RiZDMr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mEccw8Ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Rxz2IC2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v2zqXnnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XYy1v1rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bWayMslC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pJqTLgG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VMhoFPMQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/08F9lP68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5gZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PaVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SOop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lE3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/njgK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jM2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gw5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IL3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opQe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gNWA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TXc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7BK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qdBO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z4LY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eT5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M507"/>
+  <dimension ref="A1:M511"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -16964,233 +17216,233 @@
       <c r="G15" s="5" t="s">
         <v>107</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>108</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>109</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>110</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="D16" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="I16" s="5"/>
-[...5 lines deleted...]
-      <c r="K16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="L16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B17" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>119</v>
+      </c>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I17" s="5"/>
-      <c r="J17" s="5" t="s">
-        <v>22</v>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K17" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="M17" s="5" t="s">
         <v>122</v>
       </c>
+      <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>123</v>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>124</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K18" s="5" t="s">
         <v>125</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>126</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>127</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>128</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="5" t="s">
         <v>129</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>130</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
@@ -17466,196 +17718,196 @@
       </c>
       <c r="I26" s="5" t="s">
         <v>176</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>177</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>178</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>179</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>181</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E27" s="5" t="s">
+        <v>182</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>173</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
         <v>196</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>197</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>198</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>199</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>200</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>202</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>203</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="5" t="s">
         <v>204</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>205</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>206</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>207</v>
@@ -34757,2291 +35009,2289 @@
       </c>
       <c r="I405" s="5"/>
       <c r="J405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L405" s="6" t="s">
         <v>2203</v>
       </c>
       <c r="M405" s="5"/>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
         <v>2204</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>143</v>
+        <v>1371</v>
       </c>
       <c r="E406" s="5" t="s">
-        <v>18</v>
+        <v>2205</v>
       </c>
       <c r="F406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G406" s="5" t="s">
-        <v>2205</v>
+      <c r="G406" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H406" s="5" t="s">
         <v>2206</v>
       </c>
       <c r="I406" s="5" t="s">
         <v>2207</v>
       </c>
       <c r="J406" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K406" s="5" t="s">
         <v>2208</v>
       </c>
       <c r="L406" s="6" t="s">
         <v>2209</v>
       </c>
       <c r="M406" s="5" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
         <v>2211</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>1649</v>
+        <v>143</v>
       </c>
       <c r="E407" s="5" t="s">
-        <v>500</v>
+        <v>18</v>
       </c>
       <c r="F407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G407" s="5" t="s">
         <v>2212</v>
       </c>
       <c r="H407" s="5" t="s">
         <v>2213</v>
       </c>
       <c r="I407" s="5" t="s">
         <v>2214</v>
       </c>
       <c r="J407" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K407" s="5" t="s">
         <v>2215</v>
       </c>
-      <c r="K407" s="5" t="s">
+      <c r="L407" s="6" t="s">
         <v>2216</v>
       </c>
-      <c r="L407" s="6" t="s">
+      <c r="M407" s="5" t="s">
         <v>2217</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>2219</v>
+        <v>2218</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="5" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>533</v>
-[...6 lines deleted...]
-      <c r="F408" s="5" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E408" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="F408" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G408" s="5" t="s">
+        <v>2219</v>
+      </c>
+      <c r="H408" s="5" t="s">
         <v>2220</v>
       </c>
-      <c r="G408" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H408" s="5" t="s">
+      <c r="I408" s="5" t="s">
         <v>2221</v>
       </c>
-      <c r="I408" s="5" t="s">
+      <c r="J408" s="5" t="s">
         <v>2222</v>
       </c>
-      <c r="J408" s="5" t="s">
+      <c r="K408" s="5" t="s">
         <v>2223</v>
       </c>
-      <c r="K408" s="5" t="s">
+      <c r="L408" s="6" t="s">
         <v>2224</v>
       </c>
-      <c r="L408" s="6" t="s">
+      <c r="M408" s="5" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B409" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C409" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D409" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="E409" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F409" s="5" t="s">
         <v>2227</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H409" s="5" t="s">
         <v>2228</v>
       </c>
-      <c r="I409" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I409" s="5" t="s">
+        <v>2229</v>
+      </c>
+      <c r="J409" s="5" t="s">
+        <v>2230</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>2230</v>
-[...1 lines deleted...]
-      <c r="M409" s="5"/>
+        <v>2232</v>
+      </c>
+      <c r="M409" s="5" t="s">
+        <v>2233</v>
+      </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H410" s="5" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="I410" s="5"/>
       <c r="J410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K410" s="5" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="M410" s="5"/>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H411" s="5" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
       <c r="I411" s="5"/>
       <c r="J411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K411" s="5" t="s">
-        <v>2237</v>
+        <v>2240</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>2238</v>
+        <v>2241</v>
       </c>
       <c r="M411" s="5"/>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>2239</v>
+        <v>2242</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H412" s="5" t="s">
-        <v>2240</v>
+        <v>2243</v>
       </c>
       <c r="I412" s="5"/>
       <c r="J412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K412" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>2241</v>
+        <v>2245</v>
       </c>
       <c r="M412" s="5"/>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>2242</v>
+        <v>2246</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H413" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H413" s="5" t="s">
+        <v>2247</v>
       </c>
       <c r="I413" s="5"/>
       <c r="J413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K413" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>2243</v>
+        <v>2248</v>
       </c>
       <c r="M413" s="5"/>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>2244</v>
+        <v>2249</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I414" s="5"/>
       <c r="J414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K414" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L414" s="6" t="s">
-        <v>2245</v>
+        <v>2250</v>
       </c>
       <c r="M414" s="5"/>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>2246</v>
+        <v>2251</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H415" s="5" t="s">
-        <v>2247</v>
+      <c r="H415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I415" s="5"/>
       <c r="J415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K415" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>2248</v>
+        <v>2252</v>
       </c>
       <c r="M415" s="5"/>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>2249</v>
+        <v>2253</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H416" s="5" t="s">
-        <v>2250</v>
+        <v>2254</v>
       </c>
       <c r="I416" s="5"/>
       <c r="J416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K416" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>2251</v>
+        <v>2255</v>
       </c>
       <c r="M416" s="5"/>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>2252</v>
+        <v>2256</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H417" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H417" s="5" t="s">
+        <v>2257</v>
       </c>
       <c r="I417" s="5"/>
       <c r="J417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K417" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>2253</v>
+        <v>2258</v>
       </c>
       <c r="M417" s="5"/>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>2254</v>
+        <v>2259</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I418" s="5"/>
       <c r="J418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K418" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>2255</v>
+        <v>2260</v>
       </c>
       <c r="M418" s="5"/>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>2256</v>
+        <v>2261</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I419" s="5"/>
       <c r="J419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K419" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>2257</v>
+        <v>2262</v>
       </c>
       <c r="M419" s="5"/>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>2258</v>
+        <v>2263</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I420" s="5"/>
       <c r="J420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K420" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>2259</v>
+        <v>2264</v>
       </c>
       <c r="M420" s="5"/>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>2260</v>
+        <v>2265</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H421" s="5" t="s">
-        <v>2261</v>
+      <c r="H421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I421" s="5"/>
       <c r="J421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K421" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>2262</v>
+        <v>2266</v>
       </c>
       <c r="M421" s="5"/>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>2263</v>
+        <v>2267</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H422" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H422" s="5" t="s">
+        <v>2268</v>
       </c>
       <c r="I422" s="5"/>
       <c r="J422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K422" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2264</v>
+        <v>2269</v>
       </c>
       <c r="M422" s="5"/>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I423" s="5"/>
       <c r="J423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K423" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>2266</v>
+        <v>2271</v>
       </c>
       <c r="M423" s="5"/>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>2267</v>
+        <v>2272</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H424" s="5" t="s">
-        <v>2268</v>
+      <c r="H424" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I424" s="5"/>
       <c r="J424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
       <c r="M424" s="5"/>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="I425" s="5"/>
       <c r="J425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K425" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>2272</v>
+        <v>2276</v>
       </c>
       <c r="M425" s="5"/>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>2273</v>
+        <v>2277</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="s">
-        <v>2274</v>
+        <v>2278</v>
       </c>
       <c r="I426" s="5"/>
       <c r="J426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K426" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>2275</v>
+        <v>2279</v>
       </c>
       <c r="M426" s="5"/>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>2276</v>
+        <v>2280</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="I427" s="5"/>
       <c r="J427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K427" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>2278</v>
+        <v>2282</v>
       </c>
       <c r="M427" s="5"/>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2279</v>
+        <v>2283</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="s">
-        <v>2280</v>
+        <v>2284</v>
       </c>
       <c r="I428" s="5"/>
       <c r="J428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K428" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L428" s="6" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
       <c r="M428" s="5"/>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>2282</v>
+        <v>2286</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H429" s="5" t="s">
-        <v>2283</v>
+        <v>2287</v>
       </c>
       <c r="I429" s="5"/>
       <c r="J429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K429" s="5" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="L429" s="6" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
       <c r="M429" s="5"/>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>2285</v>
+        <v>2289</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>2286</v>
+        <v>2290</v>
       </c>
       <c r="I430" s="5"/>
       <c r="J430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K430" s="5" t="s">
-        <v>2287</v>
+        <v>2244</v>
       </c>
       <c r="L430" s="6" t="s">
-        <v>2288</v>
+        <v>2291</v>
       </c>
       <c r="M430" s="5"/>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>2289</v>
+        <v>2292</v>
       </c>
       <c r="B431" s="5" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>276</v>
-[...8 lines deleted...]
-        <v>2290</v>
+        <v>16</v>
+      </c>
+      <c r="D431" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E431" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F431" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>2291</v>
-[...4 lines deleted...]
-      <c r="J431" s="5" t="s">
         <v>2293</v>
+      </c>
+      <c r="I431" s="5"/>
+      <c r="J431" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K431" s="5" t="s">
         <v>2294</v>
       </c>
       <c r="L431" s="6" t="s">
         <v>2295</v>
       </c>
-      <c r="M431" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M431" s="5"/>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B432" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C432" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D432" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="E432" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F432" s="5" t="s">
         <v>2297</v>
       </c>
-      <c r="B432" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="G432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H432" s="5" t="s">
-        <v>2283</v>
-[...5 lines deleted...]
-        </is>
+        <v>2298</v>
+      </c>
+      <c r="I432" s="5" t="s">
+        <v>2299</v>
+      </c>
+      <c r="J432" s="5" t="s">
+        <v>2300</v>
       </c>
       <c r="K432" s="5" t="s">
-        <v>2287</v>
+        <v>2301</v>
       </c>
       <c r="L432" s="6" t="s">
-        <v>2298</v>
-[...1 lines deleted...]
-      <c r="M432" s="5"/>
+        <v>2302</v>
+      </c>
+      <c r="M432" s="5" t="s">
+        <v>2303</v>
+      </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C433" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H433" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="I433" s="5"/>
       <c r="J433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K433" s="5" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="L433" s="6" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="M433" s="5"/>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C434" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H434" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="I434" s="5"/>
       <c r="J434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K434" s="5" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="L434" s="6" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="M434" s="5"/>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>839</v>
       </c>
-      <c r="C435" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C435" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H435" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="I435" s="5"/>
       <c r="J435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K435" s="5" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="L435" s="6" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
       <c r="M435" s="5"/>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>839</v>
       </c>
-      <c r="C436" s="5" t="s">
-        <v>16</v>
+      <c r="C436" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H436" s="5" t="s">
-        <v>2306</v>
+        <v>2290</v>
       </c>
       <c r="I436" s="5"/>
       <c r="J436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K436" s="5" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="L436" s="6" t="s">
-        <v>2307</v>
+        <v>2311</v>
       </c>
       <c r="M436" s="5"/>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
-        <v>2308</v>
+        <v>2312</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H437" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H437" s="5" t="s">
+        <v>2313</v>
       </c>
       <c r="I437" s="5"/>
       <c r="J437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K437" s="5" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="L437" s="6" t="s">
-        <v>2309</v>
+        <v>2314</v>
       </c>
       <c r="M437" s="5"/>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>2310</v>
+        <v>2315</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C438" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H438" s="5" t="s">
-        <v>2283</v>
+      <c r="H438" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I438" s="5"/>
       <c r="J438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K438" s="5" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="L438" s="6" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="M438" s="5"/>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>2312</v>
+        <v>2317</v>
       </c>
       <c r="B439" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C439" s="5" t="s">
-        <v>2283</v>
+        <v>16</v>
       </c>
       <c r="D439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H439" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="I439" s="5"/>
       <c r="J439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K439" s="5" t="s">
-        <v>2313</v>
+        <v>2294</v>
       </c>
       <c r="L439" s="6" t="s">
-        <v>2314</v>
+        <v>2318</v>
       </c>
       <c r="M439" s="5"/>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>2315</v>
+        <v>2319</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C440" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="D440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H440" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="I440" s="5"/>
       <c r="J440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K440" s="5" t="s">
-        <v>2313</v>
+        <v>2320</v>
       </c>
       <c r="L440" s="6" t="s">
-        <v>2316</v>
+        <v>2321</v>
       </c>
       <c r="M440" s="5"/>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
-        <v>2317</v>
+        <v>2322</v>
       </c>
       <c r="B441" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C441" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="D441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H441" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="I441" s="5"/>
       <c r="J441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K441" s="5" t="s">
-        <v>2313</v>
+        <v>2320</v>
       </c>
       <c r="L441" s="6" t="s">
-        <v>2318</v>
+        <v>2323</v>
       </c>
       <c r="M441" s="5"/>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>2319</v>
+        <v>2324</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C442" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="D442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H442" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="I442" s="5"/>
       <c r="J442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K442" s="5" t="s">
-        <v>2313</v>
+        <v>2320</v>
       </c>
       <c r="L442" s="6" t="s">
-        <v>2320</v>
+        <v>2325</v>
       </c>
       <c r="M442" s="5"/>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C443" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="D443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H443" s="5" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="I443" s="5"/>
       <c r="J443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K443" s="5" t="s">
-        <v>2313</v>
+        <v>2320</v>
       </c>
       <c r="L443" s="6" t="s">
-        <v>2322</v>
+        <v>2327</v>
       </c>
       <c r="M443" s="5"/>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>2323</v>
+        <v>2328</v>
       </c>
       <c r="B444" s="5" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="C444" s="5" t="s">
-        <v>725</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>2290</v>
+      </c>
+      <c r="D444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H444" s="5" t="s">
-        <v>2324</v>
-[...5 lines deleted...]
-        <v>2326</v>
+        <v>2290</v>
+      </c>
+      <c r="I444" s="5"/>
+      <c r="J444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K444" s="5" t="s">
-        <v>2327</v>
+        <v>2320</v>
       </c>
       <c r="L444" s="6" t="s">
-        <v>2328</v>
-[...1 lines deleted...]
-      <c r="M444" s="5" t="s">
         <v>2329</v>
       </c>
+      <c r="M444" s="5"/>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>2323</v>
+        <v>2330</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>725</v>
       </c>
       <c r="D445" s="5" t="s">
-        <v>268</v>
-[...9 lines deleted...]
-        </is>
+        <v>276</v>
+      </c>
+      <c r="E445" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F445" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H445" s="5" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="I445" s="5" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="J445" s="5" t="s">
-        <v>2326</v>
+        <v>2333</v>
       </c>
       <c r="K445" s="5" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="L445" s="6" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="M445" s="5" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>2335</v>
+        <v>2330</v>
       </c>
       <c r="B446" s="5" t="s">
-        <v>839</v>
+        <v>14</v>
       </c>
       <c r="C446" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>725</v>
+      </c>
+      <c r="D446" s="5" t="s">
+        <v>268</v>
       </c>
       <c r="E446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H446" s="5" t="s">
-        <v>2336</v>
-[...5 lines deleted...]
-        </is>
+        <v>2337</v>
+      </c>
+      <c r="I446" s="5" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J446" s="5" t="s">
+        <v>2333</v>
       </c>
       <c r="K446" s="5" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="L446" s="6" t="s">
-        <v>2338</v>
-[...1 lines deleted...]
-      <c r="M446" s="5"/>
+        <v>2340</v>
+      </c>
+      <c r="M446" s="5" t="s">
+        <v>2341</v>
+      </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H447" s="5" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="I447" s="5"/>
       <c r="J447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K447" s="5" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="L447" s="6" t="s">
-        <v>2341</v>
+        <v>2345</v>
       </c>
       <c r="M447" s="5"/>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
-        <v>2342</v>
+        <v>2346</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C448" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H448" s="5" t="s">
-        <v>2343</v>
+        <v>2347</v>
       </c>
       <c r="I448" s="5"/>
       <c r="J448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K448" s="5" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="L448" s="6" t="s">
-        <v>2344</v>
+        <v>2348</v>
       </c>
       <c r="M448" s="5"/>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
-        <v>2345</v>
+        <v>2349</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H449" s="5" t="s">
-        <v>2346</v>
+        <v>2350</v>
       </c>
       <c r="I449" s="5"/>
       <c r="J449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K449" s="5" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="L449" s="6" t="s">
-        <v>2347</v>
+        <v>2351</v>
       </c>
       <c r="M449" s="5"/>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C450" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H450" s="5" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
       <c r="I450" s="5"/>
       <c r="J450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K450" s="5" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="L450" s="6" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="M450" s="5"/>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H451" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H451" s="5" t="s">
+        <v>2356</v>
       </c>
       <c r="I451" s="5"/>
       <c r="J451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K451" s="5" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="L451" s="6" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="M451" s="5"/>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="B452" s="5" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="C452" s="5" t="s">
-        <v>1634</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>16</v>
+      </c>
+      <c r="D452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H452" s="5" t="s">
-[...6 lines deleted...]
-        <v>1654</v>
+      <c r="H452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I452" s="5"/>
+      <c r="J452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K452" s="5" t="s">
-        <v>2356</v>
+        <v>2344</v>
       </c>
       <c r="L452" s="6" t="s">
-        <v>2357</v>
-[...3 lines deleted...]
-      </c>
+        <v>2359</v>
+      </c>
+      <c r="M452" s="5"/>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="5" t="s">
-        <v>231</v>
+        <v>1634</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>533</v>
+        <v>1649</v>
       </c>
       <c r="E453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H453" s="5" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="I453" s="5" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="J453" s="5" t="s">
-        <v>2362</v>
+        <v>1654</v>
       </c>
       <c r="K453" s="5" t="s">
         <v>2363</v>
       </c>
       <c r="L453" s="6" t="s">
         <v>2364</v>
       </c>
       <c r="M453" s="5" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
         <v>2366</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>231</v>
       </c>
       <c r="D454" s="5" t="s">
         <v>533</v>
       </c>
       <c r="E454" s="5" t="inlineStr">
@@ -37064,2377 +37314,2557 @@
       </c>
       <c r="I454" s="5" t="s">
         <v>2368</v>
       </c>
       <c r="J454" s="5" t="s">
         <v>2369</v>
       </c>
       <c r="K454" s="5" t="s">
         <v>2370</v>
       </c>
       <c r="L454" s="6" t="s">
         <v>2371</v>
       </c>
       <c r="M454" s="5" t="s">
         <v>2372</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
         <v>2373</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D455" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="E455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G455" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H455" s="5" t="s">
         <v>2374</v>
       </c>
-      <c r="D455" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E455" s="5" t="s">
+      <c r="I455" s="5" t="s">
         <v>2375</v>
       </c>
-      <c r="F455" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H455" s="5" t="s">
+      <c r="J455" s="5" t="s">
         <v>2376</v>
-      </c>
-[...2 lines deleted...]
-        <v>312</v>
       </c>
       <c r="K455" s="5" t="s">
         <v>2377</v>
       </c>
       <c r="L455" s="6" t="s">
         <v>2378</v>
       </c>
       <c r="M455" s="5" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
         <v>2380</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="5" t="s">
-        <v>2374</v>
+        <v>2381</v>
       </c>
       <c r="D456" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E456" s="5" t="s">
-        <v>2375</v>
+        <v>2382</v>
       </c>
       <c r="F456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G456" s="5" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="H456" s="5" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="I456" s="5"/>
       <c r="J456" s="5" t="s">
         <v>312</v>
       </c>
       <c r="K456" s="5" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="L456" s="6" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="M456" s="5" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>2380</v>
+        <v>2387</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="5" t="s">
-        <v>1564</v>
+        <v>2381</v>
       </c>
       <c r="D457" s="5" t="s">
-        <v>1649</v>
+        <v>16</v>
       </c>
       <c r="E457" s="5" t="s">
-        <v>2386</v>
+        <v>2382</v>
       </c>
       <c r="F457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G457" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G457" s="5" t="s">
+        <v>2388</v>
       </c>
       <c r="H457" s="5" t="s">
-        <v>2387</v>
-[...3 lines deleted...]
-      </c>
+        <v>2389</v>
+      </c>
+      <c r="I457" s="5"/>
       <c r="J457" s="5" t="s">
-        <v>1654</v>
+        <v>312</v>
       </c>
       <c r="K457" s="5" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="L457" s="6" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="M457" s="5" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>2392</v>
+        <v>2387</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="5" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D458" s="5" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E458" s="5" t="s">
         <v>2393</v>
-      </c>
-[...4 lines deleted...]
-        <v>1592</v>
       </c>
       <c r="F458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H458" s="5" t="s">
         <v>2394</v>
       </c>
       <c r="I458" s="5" t="s">
         <v>2395</v>
       </c>
       <c r="J458" s="5" t="s">
-        <v>1343</v>
+        <v>1654</v>
       </c>
       <c r="K458" s="5" t="s">
         <v>2396</v>
       </c>
       <c r="L458" s="6" t="s">
         <v>2397</v>
       </c>
       <c r="M458" s="5" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
         <v>2399</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="5" t="s">
-        <v>231</v>
+        <v>2400</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>533</v>
-[...4 lines deleted...]
-        </is>
+        <v>1294</v>
+      </c>
+      <c r="E459" s="5" t="s">
+        <v>1592</v>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H459" s="5" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="I459" s="5" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="J459" s="5" t="s">
-        <v>2402</v>
+        <v>1343</v>
       </c>
       <c r="K459" s="5" t="s">
         <v>2403</v>
       </c>
       <c r="L459" s="6" t="s">
         <v>2404</v>
       </c>
       <c r="M459" s="5" t="s">
         <v>2405</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
         <v>2406</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="5" t="s">
-        <v>881</v>
+        <v>231</v>
       </c>
       <c r="D460" s="5" t="s">
-        <v>1649</v>
-[...2 lines deleted...]
-        <v>1126</v>
+        <v>533</v>
+      </c>
+      <c r="E460" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H460" s="5" t="s">
         <v>2407</v>
       </c>
       <c r="I460" s="5" t="s">
         <v>2408</v>
       </c>
       <c r="J460" s="5" t="s">
-        <v>1654</v>
+        <v>2409</v>
       </c>
       <c r="K460" s="5" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="L460" s="6" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="M460" s="5" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="5" t="s">
-        <v>1564</v>
+        <v>881</v>
       </c>
       <c r="D461" s="5" t="s">
         <v>1649</v>
       </c>
-      <c r="E461" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E461" s="5" t="s">
+        <v>1126</v>
       </c>
       <c r="F461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H461" s="5" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="I461" s="5" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="J461" s="5" t="s">
         <v>1654</v>
       </c>
       <c r="K461" s="5" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="L461" s="6" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="M461" s="5" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="5" t="s">
-        <v>2419</v>
+        <v>1564</v>
       </c>
       <c r="D462" s="5" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E462" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F462" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G462" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H462" s="5" t="s">
         <v>2420</v>
       </c>
-      <c r="E462" s="5" t="s">
+      <c r="I462" s="5" t="s">
         <v>2421</v>
       </c>
-      <c r="F462" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H462" s="5" t="s">
+      <c r="J462" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="K462" s="5" t="s">
         <v>2422</v>
       </c>
-      <c r="I462" s="5"/>
-      <c r="J462" s="5" t="s">
+      <c r="L462" s="6" t="s">
         <v>2423</v>
       </c>
-      <c r="K462" s="5" t="s">
+      <c r="M462" s="5" t="s">
         <v>2424</v>
-      </c>
-[...4 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>2427</v>
+        <v>2425</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="5" t="s">
-        <v>1319</v>
+        <v>2426</v>
       </c>
       <c r="D463" s="5" t="s">
-        <v>1649</v>
+        <v>2427</v>
       </c>
       <c r="E463" s="5" t="s">
         <v>2428</v>
       </c>
       <c r="F463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H463" s="5" t="s">
         <v>2429</v>
       </c>
       <c r="I463" s="5"/>
       <c r="J463" s="5" t="s">
         <v>2430</v>
       </c>
       <c r="K463" s="5" t="s">
         <v>2431</v>
       </c>
       <c r="L463" s="6" t="s">
         <v>2432</v>
       </c>
       <c r="M463" s="5" t="s">
         <v>2433</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
         <v>2434</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="5" t="s">
-        <v>16</v>
+        <v>1319</v>
       </c>
       <c r="D464" s="5" t="s">
-        <v>1634</v>
+        <v>1649</v>
       </c>
       <c r="E464" s="5" t="s">
         <v>2435</v>
       </c>
       <c r="F464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H464" s="5" t="s">
         <v>2436</v>
       </c>
-      <c r="I464" s="5" t="s">
+      <c r="I464" s="5"/>
+      <c r="J464" s="5" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
       <c r="K464" s="5" t="s">
         <v>2438</v>
       </c>
       <c r="L464" s="6" t="s">
         <v>2439</v>
       </c>
       <c r="M464" s="5" t="s">
         <v>2440</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
         <v>2441</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C465" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D465" s="5" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E465" s="5" t="s">
         <v>2442</v>
       </c>
-      <c r="D465" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E465" s="5" t="s">
+      <c r="F465" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G465" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H465" s="5" t="s">
         <v>2443</v>
       </c>
-      <c r="F465" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H465" s="5" t="s">
+      <c r="I465" s="5" t="s">
         <v>2444</v>
       </c>
-      <c r="I465" s="5" t="s">
+      <c r="J465" s="5" t="s">
+        <v>2430</v>
+      </c>
+      <c r="K465" s="5" t="s">
         <v>2445</v>
       </c>
-      <c r="J465" s="5" t="s">
+      <c r="L465" s="6" t="s">
         <v>2446</v>
       </c>
-      <c r="K465" s="5" t="s">
+      <c r="M465" s="5" t="s">
         <v>2447</v>
-      </c>
-[...4 lines deleted...]
-        <v>2449</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>2450</v>
+        <v>2448</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C466" s="5" t="s">
-        <v>677</v>
+        <v>2449</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>1294</v>
+        <v>533</v>
       </c>
       <c r="E466" s="5" t="s">
-        <v>1592</v>
+        <v>2450</v>
       </c>
       <c r="F466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H466" s="5" t="s">
         <v>2451</v>
       </c>
-      <c r="I466" s="5"/>
+      <c r="I466" s="5" t="s">
+        <v>2452</v>
+      </c>
       <c r="J466" s="5" t="s">
-        <v>1343</v>
+        <v>2453</v>
       </c>
       <c r="K466" s="5" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="L466" s="6" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="M466" s="5" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="B467" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C467" s="5" t="s">
-        <v>16</v>
+        <v>677</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>1649</v>
+        <v>1294</v>
       </c>
       <c r="E467" s="5" t="s">
-        <v>17</v>
+        <v>1592</v>
       </c>
       <c r="F467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H467" s="5" t="s">
-        <v>2456</v>
-[...3 lines deleted...]
-      </c>
+        <v>2458</v>
+      </c>
+      <c r="I467" s="5"/>
       <c r="J467" s="5" t="s">
-        <v>2423</v>
+        <v>1343</v>
       </c>
       <c r="K467" s="5" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="L467" s="6" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="M467" s="5" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="B468" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C468" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D468" s="5" t="s">
         <v>1649</v>
       </c>
       <c r="E468" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H468" s="5" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="I468" s="5" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="J468" s="5" t="s">
-        <v>2423</v>
+        <v>2430</v>
       </c>
       <c r="K468" s="5" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="L468" s="6" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="M468" s="5" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="B469" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>725</v>
+        <v>1649</v>
       </c>
       <c r="E469" s="5" t="s">
-        <v>2468</v>
-[...1 lines deleted...]
-      <c r="F469" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F469" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G469" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H469" s="5" t="s">
         <v>2469</v>
       </c>
-      <c r="G469" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H469" s="5" t="s">
+      <c r="I469" s="5" t="s">
         <v>2470</v>
       </c>
-      <c r="I469" s="5" t="s">
+      <c r="J469" s="5" t="s">
+        <v>2430</v>
+      </c>
+      <c r="K469" s="5" t="s">
         <v>2471</v>
       </c>
-      <c r="J469" s="5" t="s">
+      <c r="L469" s="6" t="s">
         <v>2472</v>
       </c>
-      <c r="K469" s="5" t="s">
+      <c r="M469" s="5" t="s">
         <v>2473</v>
-      </c>
-[...4 lines deleted...]
-        <v>2475</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>2476</v>
+        <v>2474</v>
       </c>
       <c r="B470" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C470" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D470" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="D470" s="5" t="s">
+      <c r="E470" s="5" t="s">
+        <v>2475</v>
+      </c>
+      <c r="F470" s="5" t="s">
+        <v>2476</v>
+      </c>
+      <c r="G470" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H470" s="5" t="s">
         <v>2477</v>
       </c>
-      <c r="E470" s="5" t="s">
+      <c r="I470" s="5" t="s">
         <v>2478</v>
       </c>
-      <c r="F470" s="5" t="s">
+      <c r="J470" s="5" t="s">
         <v>2479</v>
       </c>
-      <c r="G470" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H470" s="5" t="s">
+      <c r="K470" s="5" t="s">
         <v>2480</v>
       </c>
-      <c r="I470" s="5" t="s">
+      <c r="L470" s="6" t="s">
         <v>2481</v>
       </c>
-      <c r="J470" s="5" t="s">
+      <c r="M470" s="5" t="s">
         <v>2482</v>
-      </c>
-[...9 lines deleted...]
-        <v>2484</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
-        <v>2485</v>
+        <v>2483</v>
       </c>
       <c r="B471" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C471" s="5" t="s">
         <v>725</v>
       </c>
       <c r="D471" s="5" t="s">
-        <v>2477</v>
+        <v>2484</v>
       </c>
       <c r="E471" s="5" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F471" s="5" t="s">
         <v>2486</v>
-      </c>
-[...1 lines deleted...]
-        <v>2469</v>
       </c>
       <c r="G471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H471" s="5" t="s">
         <v>2487</v>
       </c>
       <c r="I471" s="5" t="s">
         <v>2488</v>
       </c>
       <c r="J471" s="5" t="s">
         <v>2489</v>
       </c>
-      <c r="K471" s="5" t="s">
+      <c r="K471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L471" s="6" t="s">
         <v>2490</v>
       </c>
-      <c r="L471" s="6" t="s">
+      <c r="M471" s="5" t="s">
         <v>2491</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>2493</v>
+        <v>2492</v>
       </c>
       <c r="B472" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C472" s="5" t="s">
-        <v>677</v>
+        <v>725</v>
       </c>
       <c r="D472" s="5" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E472" s="5" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F472" s="5" t="s">
+        <v>2476</v>
+      </c>
+      <c r="G472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H472" s="5" t="s">
         <v>2494</v>
       </c>
-      <c r="E472" s="5" t="s">
+      <c r="I472" s="5" t="s">
         <v>2495</v>
       </c>
-      <c r="F472" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H472" s="5" t="s">
+      <c r="J472" s="5" t="s">
         <v>2496</v>
       </c>
-      <c r="I472" s="5" t="s">
+      <c r="K472" s="5" t="s">
         <v>2497</v>
       </c>
-      <c r="J472" s="5" t="s">
+      <c r="L472" s="6" t="s">
         <v>2498</v>
       </c>
-      <c r="K472" s="5" t="s">
+      <c r="M472" s="5" t="s">
         <v>2499</v>
-      </c>
-[...4 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>2502</v>
+        <v>2500</v>
       </c>
       <c r="B473" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C473" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="D473" s="5" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E473" s="5" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F473" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G473" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H473" s="5" t="s">
+        <v>2502</v>
+      </c>
+      <c r="I473" s="5" t="s">
         <v>2503</v>
       </c>
-      <c r="D473" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H473" s="5" t="s">
+      <c r="J473" s="5" t="s">
         <v>2504</v>
       </c>
-      <c r="I473" s="5" t="s">
+      <c r="K473" s="5" t="s">
         <v>2505</v>
       </c>
-      <c r="J473" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K473" s="5" t="s">
+      <c r="L473" s="6" t="s">
         <v>2506</v>
       </c>
-      <c r="L473" s="6" t="s">
+      <c r="M473" s="5" t="s">
         <v>2507</v>
-      </c>
-[...1 lines deleted...]
-        <v>2508</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>2509</v>
+        <v>2508</v>
       </c>
       <c r="B474" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C474" s="5" t="s">
-        <v>1634</v>
+        <v>2509</v>
       </c>
       <c r="D474" s="5" t="s">
-        <v>2420</v>
+        <v>1564</v>
       </c>
       <c r="E474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H474" s="5" t="s">
         <v>2510</v>
       </c>
-      <c r="I474" s="5"/>
+      <c r="I474" s="5" t="s">
+        <v>2511</v>
+      </c>
       <c r="J474" s="5" t="s">
         <v>1654</v>
       </c>
       <c r="K474" s="5" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="L474" s="6" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="M474" s="5" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C475" s="5" t="s">
-        <v>276</v>
+        <v>1634</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>2515</v>
+        <v>2427</v>
+      </c>
+      <c r="E475" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F475" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H475" s="5" t="s">
         <v>2516</v>
       </c>
-      <c r="I475" s="5" t="s">
+      <c r="I475" s="5"/>
+      <c r="J475" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="K475" s="5" t="s">
         <v>2517</v>
       </c>
-      <c r="J475" s="5" t="s">
+      <c r="L475" s="6" t="s">
         <v>2518</v>
       </c>
-      <c r="K475" s="5" t="s">
+      <c r="M475" s="5" t="s">
         <v>2519</v>
-      </c>
-[...4 lines deleted...]
-        <v>2521</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
-        <v>2522</v>
+        <v>2520</v>
       </c>
       <c r="B476" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C476" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D476" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="D476" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E476" s="5" t="s">
+        <v>2475</v>
+      </c>
+      <c r="F476" s="5" t="s">
+        <v>2521</v>
+      </c>
+      <c r="G476" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H476" s="5" t="s">
+        <v>2522</v>
+      </c>
+      <c r="I476" s="5" t="s">
         <v>2523</v>
       </c>
-      <c r="F476" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H476" s="5" t="s">
+      <c r="J476" s="5" t="s">
         <v>2524</v>
       </c>
-      <c r="I476" s="5" t="s">
+      <c r="K476" s="5" t="s">
         <v>2525</v>
       </c>
-      <c r="J476" s="5" t="s">
+      <c r="L476" s="6" t="s">
         <v>2526</v>
       </c>
-      <c r="K476" s="5" t="s">
+      <c r="M476" s="5" t="s">
         <v>2527</v>
-      </c>
-[...4 lines deleted...]
-        <v>2529</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>2530</v>
+        <v>2528</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="D477" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="D477" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E477" s="5" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F477" s="5" t="s">
+        <v>2475</v>
+      </c>
+      <c r="G477" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H477" s="5" t="s">
+        <v>2530</v>
+      </c>
+      <c r="I477" s="5" t="s">
         <v>2531</v>
       </c>
-      <c r="F477" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H477" s="5" t="s">
+      <c r="J477" s="5" t="s">
         <v>2532</v>
       </c>
-      <c r="I477" s="5"/>
-      <c r="J477" s="5" t="s">
+      <c r="K477" s="5" t="s">
         <v>2533</v>
       </c>
-      <c r="K477" s="5" t="s">
+      <c r="L477" s="6" t="s">
         <v>2534</v>
       </c>
-      <c r="L477" s="6" t="s">
+      <c r="M477" s="5" t="s">
         <v>2535</v>
-      </c>
-[...1 lines deleted...]
-        <v>2536</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>2537</v>
+        <v>2536</v>
       </c>
       <c r="B478" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C478" s="5" t="s">
-        <v>1564</v>
+        <v>276</v>
       </c>
       <c r="D478" s="5" t="s">
-        <v>1649</v>
-[...4 lines deleted...]
-        </is>
+        <v>725</v>
+      </c>
+      <c r="E478" s="5" t="s">
+        <v>2537</v>
       </c>
       <c r="F478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H478" s="5" t="s">
         <v>2538</v>
       </c>
-      <c r="I478" s="5" t="s">
+      <c r="I478" s="5"/>
+      <c r="J478" s="5" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
       <c r="K478" s="5" t="s">
         <v>2540</v>
       </c>
       <c r="L478" s="6" t="s">
         <v>2541</v>
       </c>
       <c r="M478" s="5" t="s">
         <v>2542</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
         <v>2543</v>
       </c>
       <c r="B479" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C479" s="5" t="s">
-        <v>276</v>
+        <v>1564</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>2469</v>
+        <v>1649</v>
+      </c>
+      <c r="E479" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F479" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H479" s="5" t="s">
         <v>2544</v>
       </c>
-      <c r="I479" s="5"/>
+      <c r="I479" s="5" t="s">
+        <v>2545</v>
+      </c>
       <c r="J479" s="5" t="s">
-        <v>2545</v>
+        <v>1654</v>
       </c>
       <c r="K479" s="5" t="s">
         <v>2546</v>
       </c>
       <c r="L479" s="6" t="s">
         <v>2547</v>
       </c>
       <c r="M479" s="5" t="s">
         <v>2548</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
         <v>2549</v>
       </c>
       <c r="B480" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C480" s="5" t="s">
         <v>276</v>
       </c>
       <c r="D480" s="5" t="s">
         <v>725</v>
       </c>
       <c r="E480" s="5" t="s">
-        <v>2468</v>
+        <v>2475</v>
       </c>
       <c r="F480" s="5" t="s">
+        <v>2476</v>
+      </c>
+      <c r="G480" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H480" s="5" t="s">
         <v>2550</v>
       </c>
-      <c r="G480" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H480" s="5" t="s">
+      <c r="I480" s="5"/>
+      <c r="J480" s="5" t="s">
         <v>2551</v>
       </c>
-      <c r="I480" s="5" t="s">
+      <c r="K480" s="5" t="s">
         <v>2552</v>
       </c>
-      <c r="J480" s="5" t="s">
+      <c r="L480" s="6" t="s">
         <v>2553</v>
       </c>
-      <c r="K480" s="5" t="s">
+      <c r="M480" s="5" t="s">
         <v>2554</v>
-      </c>
-[...4 lines deleted...]
-        <v>2556</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
-        <v>2557</v>
+        <v>2555</v>
       </c>
       <c r="B481" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="5" t="s">
-        <v>1634</v>
+        <v>276</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>1649</v>
-[...9 lines deleted...]
-        </is>
+        <v>725</v>
+      </c>
+      <c r="E481" s="5" t="s">
+        <v>2475</v>
+      </c>
+      <c r="F481" s="5" t="s">
+        <v>2556</v>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H481" s="5" t="s">
+        <v>2557</v>
+      </c>
+      <c r="I481" s="5" t="s">
         <v>2558</v>
       </c>
-      <c r="I481" s="5" t="s">
+      <c r="J481" s="5" t="s">
         <v>2559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
       <c r="K481" s="5" t="s">
         <v>2560</v>
       </c>
       <c r="L481" s="6" t="s">
         <v>2561</v>
       </c>
       <c r="M481" s="5" t="s">
         <v>2562</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
         <v>2563</v>
       </c>
       <c r="B482" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="5" t="s">
-        <v>533</v>
+        <v>1634</v>
       </c>
       <c r="D482" s="5" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="E482" s="5" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H482" s="5" t="s">
         <v>2564</v>
       </c>
-      <c r="F482" s="5" t="s">
+      <c r="I482" s="5" t="s">
         <v>2565</v>
       </c>
-      <c r="G482" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H482" s="5" t="s">
+      <c r="J482" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="K482" s="5" t="s">
         <v>2566</v>
       </c>
-      <c r="I482" s="5" t="s">
+      <c r="L482" s="6" t="s">
         <v>2567</v>
       </c>
-      <c r="J482" s="5" t="s">
+      <c r="M482" s="5" t="s">
         <v>2568</v>
-      </c>
-[...7 lines deleted...]
-        <v>2571</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>2572</v>
+        <v>2569</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="D483" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="D483" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E483" s="5" t="s">
-        <v>2468</v>
+        <v>2570</v>
       </c>
       <c r="F483" s="5" t="s">
-        <v>2550</v>
+        <v>2571</v>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H483" s="5" t="s">
+        <v>2572</v>
+      </c>
+      <c r="I483" s="5" t="s">
         <v>2573</v>
       </c>
-      <c r="I483" s="5" t="s">
+      <c r="J483" s="5" t="s">
         <v>2574</v>
       </c>
-      <c r="J483" s="5" t="s">
+      <c r="K483" s="5" t="s">
         <v>2575</v>
       </c>
-      <c r="K483" s="5" t="s">
+      <c r="L483" s="6" t="s">
         <v>2576</v>
       </c>
-      <c r="L483" s="6" t="s">
+      <c r="M483" s="5" t="s">
         <v>2577</v>
-      </c>
-[...1 lines deleted...]
-        <v>2578</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
-        <v>2579</v>
+        <v>2578</v>
       </c>
       <c r="B484" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C484" s="5" t="s">
-        <v>16</v>
+        <v>276</v>
       </c>
       <c r="D484" s="5" t="s">
-        <v>2420</v>
+        <v>725</v>
       </c>
       <c r="E484" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2475</v>
+      </c>
+      <c r="F484" s="5" t="s">
+        <v>2556</v>
       </c>
       <c r="G484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H484" s="5" t="s">
+        <v>2579</v>
+      </c>
+      <c r="I484" s="5" t="s">
         <v>2580</v>
       </c>
-      <c r="I484" s="5" t="s">
+      <c r="J484" s="5" t="s">
         <v>2581</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
       <c r="K484" s="5" t="s">
         <v>2582</v>
       </c>
       <c r="L484" s="6" t="s">
         <v>2583</v>
       </c>
       <c r="M484" s="5" t="s">
         <v>2584</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
         <v>2585</v>
       </c>
       <c r="B485" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C485" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>1649</v>
+        <v>2427</v>
       </c>
       <c r="E485" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H485" s="5" t="s">
         <v>2586</v>
       </c>
-      <c r="F485" s="5" t="s">
+      <c r="I485" s="5" t="s">
         <v>2587</v>
       </c>
-      <c r="G485" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H485" s="5" t="s">
+      <c r="J485" s="5" t="s">
+        <v>2430</v>
+      </c>
+      <c r="K485" s="5" t="s">
         <v>2588</v>
       </c>
-      <c r="I485" s="5"/>
-[...3 lines deleted...]
-      <c r="K485" s="5" t="s">
+      <c r="L485" s="6" t="s">
         <v>2589</v>
       </c>
-      <c r="L485" s="6" t="s">
+      <c r="M485" s="5" t="s">
         <v>2590</v>
-      </c>
-[...1 lines deleted...]
-        <v>2591</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>2592</v>
+        <v>2591</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C486" s="5" t="s">
-        <v>399</v>
+        <v>16</v>
       </c>
       <c r="D486" s="5" t="s">
         <v>1649</v>
       </c>
       <c r="E486" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2592</v>
+      </c>
+      <c r="F486" s="5" t="s">
+        <v>2593</v>
       </c>
       <c r="G486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H486" s="5" t="s">
-        <v>2593</v>
-[...1 lines deleted...]
-      <c r="I486" s="5" t="s">
         <v>2594</v>
       </c>
+      <c r="I486" s="5"/>
       <c r="J486" s="5" t="s">
-        <v>1654</v>
+        <v>2430</v>
       </c>
       <c r="K486" s="5" t="s">
         <v>2595</v>
       </c>
       <c r="L486" s="6" t="s">
         <v>2596</v>
       </c>
       <c r="M486" s="5" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
         <v>2598</v>
       </c>
       <c r="B487" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C487" s="5" t="s">
-        <v>2599</v>
+        <v>399</v>
       </c>
       <c r="D487" s="5" t="s">
         <v>1649</v>
       </c>
-      <c r="E487" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E487" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H487" s="5" t="s">
+        <v>2599</v>
+      </c>
+      <c r="I487" s="5" t="s">
         <v>2600</v>
-      </c>
-[...1 lines deleted...]
-        <v>2601</v>
       </c>
       <c r="J487" s="5" t="s">
         <v>1654</v>
       </c>
       <c r="K487" s="5" t="s">
+        <v>2601</v>
+      </c>
+      <c r="L487" s="6" t="s">
         <v>2602</v>
       </c>
-      <c r="L487" s="6" t="s">
+      <c r="M487" s="5" t="s">
         <v>2603</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>2605</v>
+        <v>2604</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C488" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D488" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="E488" s="5" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F488" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G488" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H488" s="5" t="s">
+        <v>2605</v>
+      </c>
+      <c r="I488" s="5" t="s">
         <v>2606</v>
       </c>
-      <c r="D488" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E488" s="5" t="s">
+      <c r="J488" s="5" t="s">
         <v>2607</v>
       </c>
-      <c r="F488" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H488" s="5" t="s">
+      <c r="K488" s="5" t="s">
         <v>2608</v>
       </c>
-      <c r="I488" s="5"/>
-      <c r="J488" s="5" t="s">
+      <c r="L488" s="6" t="s">
         <v>2609</v>
       </c>
-      <c r="K488" s="5" t="s">
+      <c r="M488" s="5" t="s">
         <v>2610</v>
-      </c>
-[...4 lines deleted...]
-        <v>2612</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>2613</v>
+        <v>2611</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="5" t="s">
         <v>276</v>
       </c>
       <c r="D489" s="5" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E489" s="5" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F489" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G489" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H489" s="5" t="s">
+        <v>2613</v>
+      </c>
+      <c r="I489" s="5" t="s">
         <v>2614</v>
       </c>
-      <c r="E489" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H489" s="5" t="s">
+      <c r="J489" s="5" t="s">
         <v>2615</v>
       </c>
-      <c r="I489" s="5" t="s">
+      <c r="K489" s="5" t="s">
         <v>2616</v>
       </c>
-      <c r="J489" s="5" t="s">
+      <c r="L489" s="6" t="s">
         <v>2617</v>
       </c>
-      <c r="K489" s="5" t="s">
+      <c r="M489" s="5" t="s">
         <v>2618</v>
-      </c>
-[...4 lines deleted...]
-        <v>2620</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>2621</v>
+        <v>2619</v>
       </c>
       <c r="B490" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="5" t="s">
-        <v>16</v>
+        <v>2620</v>
       </c>
       <c r="D490" s="5" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E490" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F490" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G490" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H490" s="5" t="s">
+        <v>2621</v>
+      </c>
+      <c r="I490" s="5" t="s">
         <v>2622</v>
       </c>
-      <c r="E490" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H490" s="5" t="s">
+      <c r="J490" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="K490" s="5" t="s">
         <v>2623</v>
       </c>
-      <c r="I490" s="5"/>
-[...3 lines deleted...]
-      <c r="K490" s="5" t="s">
+      <c r="L490" s="6" t="s">
         <v>2624</v>
       </c>
-      <c r="L490" s="6" t="s">
+      <c r="M490" s="5" t="s">
         <v>2625</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>2627</v>
+        <v>2626</v>
       </c>
       <c r="B491" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="5" t="s">
         <v>276</v>
       </c>
       <c r="D491" s="5" t="s">
         <v>725</v>
       </c>
       <c r="E491" s="5" t="s">
-        <v>2468</v>
+        <v>2627</v>
       </c>
       <c r="F491" s="5" t="s">
-        <v>2550</v>
+        <v>2628</v>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H491" s="5" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="I491" s="5" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="J491" s="5" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="K491" s="5" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="L491" s="6" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="M491" s="5" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="B492" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>16</v>
+        <v>2636</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>2635</v>
+        <v>651</v>
       </c>
       <c r="E492" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2636</v>
+        <v>2637</v>
+      </c>
+      <c r="F492" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H492" s="5" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="I492" s="5"/>
       <c r="J492" s="5" t="s">
-        <v>1654</v>
+        <v>2639</v>
       </c>
       <c r="K492" s="5" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="L492" s="6" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="M492" s="5" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="B493" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="5" t="s">
-        <v>16</v>
+        <v>276</v>
       </c>
       <c r="D493" s="5" t="s">
-        <v>1649</v>
+        <v>2612</v>
       </c>
       <c r="E493" s="5" t="s">
-        <v>17</v>
+        <v>2537</v>
       </c>
       <c r="F493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H493" s="5" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="I493" s="5" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="J493" s="5" t="s">
-        <v>2423</v>
+        <v>2646</v>
       </c>
       <c r="K493" s="5" t="s">
-        <v>2644</v>
+        <v>2647</v>
       </c>
       <c r="L493" s="6" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
       <c r="M493" s="5" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="B494" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="5" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
       <c r="D494" s="5" t="s">
-        <v>725</v>
+        <v>2651</v>
       </c>
       <c r="E494" s="5" t="s">
-        <v>2468</v>
-[...2 lines deleted...]
-        <v>2550</v>
+        <v>17</v>
+      </c>
+      <c r="F494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H494" s="5" t="s">
-        <v>2648</v>
-[...3 lines deleted...]
-      </c>
+        <v>2652</v>
+      </c>
+      <c r="I494" s="5"/>
       <c r="J494" s="5" t="s">
-        <v>2650</v>
+        <v>2430</v>
       </c>
       <c r="K494" s="5" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="L494" s="6" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="M494" s="5" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="B495" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>16</v>
+        <v>276</v>
       </c>
       <c r="D495" s="5" t="s">
-        <v>1649</v>
+        <v>725</v>
       </c>
       <c r="E495" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2475</v>
+      </c>
+      <c r="F495" s="5" t="s">
+        <v>2556</v>
       </c>
       <c r="G495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H495" s="5" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="I495" s="5" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="J495" s="5" t="s">
-        <v>2423</v>
+        <v>2659</v>
       </c>
       <c r="K495" s="5" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="L495" s="6" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="M495" s="5" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
       <c r="B496" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C496" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D496" s="5" t="s">
-        <v>2635</v>
+        <v>2664</v>
       </c>
       <c r="E496" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F496" s="5" t="s">
-        <v>2636</v>
+        <v>2665</v>
       </c>
       <c r="G496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H496" s="5" t="s">
-        <v>2661</v>
-[...3 lines deleted...]
-      </c>
+        <v>2666</v>
+      </c>
+      <c r="I496" s="5"/>
       <c r="J496" s="5" t="s">
         <v>1654</v>
       </c>
       <c r="K496" s="5" t="s">
-        <v>2663</v>
+        <v>2667</v>
       </c>
       <c r="L496" s="6" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
       <c r="M496" s="5" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D497" s="5" t="s">
-        <v>2667</v>
+        <v>1649</v>
       </c>
       <c r="E497" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F497" s="5" t="s">
-        <v>2668</v>
+      <c r="F497" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H497" s="5" t="s">
-        <v>2420</v>
-[...1 lines deleted...]
-      <c r="I497" s="5"/>
+        <v>2671</v>
+      </c>
+      <c r="I497" s="5" t="s">
+        <v>2672</v>
+      </c>
       <c r="J497" s="5" t="s">
-        <v>2669</v>
+        <v>2430</v>
       </c>
       <c r="K497" s="5" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="L497" s="6" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="M497" s="5" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
       <c r="B498" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="5" t="s">
-        <v>16</v>
+        <v>276</v>
       </c>
       <c r="D498" s="5" t="s">
-        <v>2635</v>
+        <v>725</v>
       </c>
       <c r="E498" s="5" t="s">
-        <v>17</v>
+        <v>2475</v>
       </c>
       <c r="F498" s="5" t="s">
-        <v>2674</v>
+        <v>2556</v>
       </c>
       <c r="G498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H498" s="5" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="I498" s="5" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
       <c r="J498" s="5" t="s">
-        <v>1654</v>
+        <v>2679</v>
       </c>
       <c r="K498" s="5" t="s">
-        <v>2677</v>
+        <v>2680</v>
       </c>
       <c r="L498" s="6" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="M498" s="5" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>2680</v>
+        <v>2683</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="5" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="D499" s="5" t="s">
-        <v>2420</v>
-[...4 lines deleted...]
-        </is>
+        <v>1649</v>
+      </c>
+      <c r="E499" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H499" s="5" t="s">
-        <v>2681</v>
+        <v>2684</v>
       </c>
       <c r="I499" s="5" t="s">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="J499" s="5" t="s">
-        <v>1654</v>
+        <v>2430</v>
       </c>
       <c r="K499" s="5" t="s">
-        <v>2683</v>
+        <v>2686</v>
       </c>
       <c r="L499" s="6" t="s">
-        <v>2684</v>
+        <v>2687</v>
       </c>
       <c r="M499" s="5" t="s">
-        <v>2685</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>2686</v>
+        <v>2689</v>
       </c>
       <c r="B500" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C500" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D500" s="5" t="s">
-        <v>2687</v>
+        <v>2664</v>
       </c>
       <c r="E500" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F500" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F500" s="5" t="s">
+        <v>2665</v>
       </c>
       <c r="G500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H500" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H500" s="5" t="s">
+        <v>2690</v>
       </c>
       <c r="I500" s="5" t="s">
-        <v>2688</v>
+        <v>2691</v>
       </c>
       <c r="J500" s="5" t="s">
-        <v>2689</v>
+        <v>1654</v>
       </c>
       <c r="K500" s="5" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="L500" s="6" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="M500" s="5" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C501" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D501" s="5" t="s">
-        <v>1649</v>
+        <v>2696</v>
       </c>
       <c r="E501" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F501" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F501" s="5" t="s">
+        <v>2697</v>
       </c>
       <c r="G501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H501" s="5" t="s">
-        <v>2694</v>
-[...3 lines deleted...]
-      </c>
+        <v>2427</v>
+      </c>
+      <c r="I501" s="5"/>
       <c r="J501" s="5" t="s">
-        <v>2423</v>
+        <v>2698</v>
       </c>
       <c r="K501" s="5" t="s">
-        <v>2696</v>
+        <v>2699</v>
       </c>
       <c r="L501" s="6" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
       <c r="M501" s="5" t="s">
-        <v>2698</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>2699</v>
+        <v>2702</v>
       </c>
       <c r="B502" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C502" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D502" s="5" t="s">
-        <v>2635</v>
+        <v>2664</v>
       </c>
       <c r="E502" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F502" s="5" t="s">
-        <v>2636</v>
+        <v>2703</v>
       </c>
       <c r="G502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H502" s="5" t="s">
-        <v>2700</v>
-[...1 lines deleted...]
-      <c r="I502" s="5"/>
+        <v>2704</v>
+      </c>
+      <c r="I502" s="5" t="s">
+        <v>2705</v>
+      </c>
       <c r="J502" s="5" t="s">
         <v>1654</v>
       </c>
       <c r="K502" s="5" t="s">
-        <v>2701</v>
+        <v>2706</v>
       </c>
       <c r="L502" s="6" t="s">
-        <v>2702</v>
+        <v>2707</v>
       </c>
       <c r="M502" s="5" t="s">
-        <v>2703</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="503">
-      <c r="A503" s="5" t="n">
-        <v>1949</v>
+      <c r="A503" s="5" t="s">
+        <v>2709</v>
       </c>
       <c r="B503" s="5" t="s">
-        <v>2704</v>
+        <v>14</v>
       </c>
       <c r="C503" s="5" t="s">
-        <v>2705</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="D503" s="5" t="s">
+        <v>2427</v>
       </c>
       <c r="E503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H503" s="5" t="s">
-        <v>2706</v>
+        <v>2710</v>
       </c>
       <c r="I503" s="5" t="s">
-        <v>2707</v>
+        <v>2711</v>
       </c>
       <c r="J503" s="5" t="s">
-        <v>312</v>
-[...4 lines deleted...]
-        </is>
+        <v>1654</v>
+      </c>
+      <c r="K503" s="5" t="s">
+        <v>2712</v>
       </c>
       <c r="L503" s="6" t="s">
-        <v>2708</v>
+        <v>2713</v>
       </c>
       <c r="M503" s="5" t="s">
-        <v>2709</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>2710</v>
+        <v>2715</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>2711</v>
+        <v>16</v>
       </c>
       <c r="D504" s="5" t="s">
-        <v>651</v>
+        <v>2716</v>
       </c>
       <c r="E504" s="5" t="s">
-        <v>2712</v>
-[...2 lines deleted...]
-        <v>2713</v>
+        <v>17</v>
+      </c>
+      <c r="F504" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H504" s="5" t="s">
-        <v>2714</v>
+      <c r="H504" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I504" s="5" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="J504" s="5" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="K504" s="5" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="L504" s="6" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="M504" s="5" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>399</v>
+        <v>16</v>
       </c>
       <c r="D505" s="5" t="s">
-        <v>2614</v>
+        <v>1649</v>
       </c>
       <c r="E505" s="5" t="s">
-        <v>2721</v>
-[...2 lines deleted...]
-        <v>2722</v>
+        <v>17</v>
+      </c>
+      <c r="F505" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H505" s="5" t="s">
         <v>2723</v>
       </c>
       <c r="I505" s="5" t="s">
         <v>2724</v>
       </c>
       <c r="J505" s="5" t="s">
+        <v>2430</v>
+      </c>
+      <c r="K505" s="5" t="s">
         <v>2725</v>
       </c>
-      <c r="K505" s="5" t="s">
+      <c r="L505" s="6" t="s">
         <v>2726</v>
       </c>
-      <c r="L505" s="6" t="s">
+      <c r="M505" s="5" t="s">
         <v>2727</v>
-      </c>
-[...1 lines deleted...]
-        <v>2728</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>2729</v>
+        <v>2728</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D506" s="5" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E506" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F506" s="5" t="s">
+        <v>2665</v>
+      </c>
+      <c r="G506" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H506" s="5" t="s">
+        <v>2729</v>
+      </c>
+      <c r="I506" s="5"/>
+      <c r="J506" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="K506" s="5" t="s">
+        <v>2730</v>
+      </c>
+      <c r="L506" s="6" t="s">
+        <v>2731</v>
+      </c>
+      <c r="M506" s="5" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B507" s="5" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C507" s="5" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D507" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E507" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F507" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G507" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H507" s="5" t="s">
+        <v>2735</v>
+      </c>
+      <c r="I507" s="5" t="s">
+        <v>2736</v>
+      </c>
+      <c r="J507" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="K507" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L507" s="6" t="s">
+        <v>2737</v>
+      </c>
+      <c r="M507" s="5" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="5" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B508" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C508" s="5" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D508" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="E508" s="5" t="s">
+        <v>2741</v>
+      </c>
+      <c r="F508" s="5" t="s">
+        <v>2742</v>
+      </c>
+      <c r="G508" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H508" s="5" t="s">
+        <v>2743</v>
+      </c>
+      <c r="I508" s="5" t="s">
+        <v>2744</v>
+      </c>
+      <c r="J508" s="5" t="s">
+        <v>2745</v>
+      </c>
+      <c r="K508" s="5" t="s">
+        <v>2746</v>
+      </c>
+      <c r="L508" s="6" t="s">
+        <v>2747</v>
+      </c>
+      <c r="M508" s="5" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="5" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B509" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C509" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="D509" s="5" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E509" s="5" t="s">
+        <v>2750</v>
+      </c>
+      <c r="F509" s="5" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G509" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H509" s="5" t="s">
+        <v>2752</v>
+      </c>
+      <c r="I509" s="5" t="s">
+        <v>2753</v>
+      </c>
+      <c r="J509" s="5" t="s">
+        <v>2754</v>
+      </c>
+      <c r="K509" s="5" t="s">
+        <v>2755</v>
+      </c>
+      <c r="L509" s="6" t="s">
+        <v>2756</v>
+      </c>
+      <c r="M509" s="5" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="5" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B510" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C510" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="D506" s="5" t="s">
+      <c r="D510" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="E506" s="5" t="s">
-[...33 lines deleted...]
-      <c r="B507" s="5" t="s">
+      <c r="E510" s="5" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F510" s="5" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G510" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H510" s="5" t="s">
+        <v>2761</v>
+      </c>
+      <c r="I510" s="5" t="s">
+        <v>2762</v>
+      </c>
+      <c r="J510" s="5" t="s">
+        <v>2763</v>
+      </c>
+      <c r="K510" s="5" t="s">
+        <v>2764</v>
+      </c>
+      <c r="L510" s="6" t="s">
+        <v>2765</v>
+      </c>
+      <c r="M510" s="5" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="5" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B511" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C507" s="5" t="s">
+      <c r="C511" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D507" s="5" t="s">
-[...19 lines deleted...]
-      <c r="J507" s="5" t="s">
+      <c r="D511" s="5" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E511" s="5" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F511" s="5" t="s">
+        <v>2769</v>
+      </c>
+      <c r="G511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H511" s="5" t="s">
+        <v>2770</v>
+      </c>
+      <c r="I511" s="5" t="s">
+        <v>2771</v>
+      </c>
+      <c r="J511" s="5" t="s">
         <v>1654</v>
       </c>
-      <c r="K507" s="5" t="s">
-[...6 lines deleted...]
-        <v>2745</v>
+      <c r="K511" s="5" t="s">
+        <v>2772</v>
+      </c>
+      <c r="L511" s="6" t="s">
+        <v>2773</v>
+      </c>
+      <c r="M511" s="5" t="s">
+        <v>2774</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -39902,44 +40332,48 @@
     <hyperlink ref="M483" r:id="rId488"/>
     <hyperlink ref="M484" r:id="rId489"/>
     <hyperlink ref="M485" r:id="rId490"/>
     <hyperlink ref="M486" r:id="rId491"/>
     <hyperlink ref="M487" r:id="rId492"/>
     <hyperlink ref="M488" r:id="rId493"/>
     <hyperlink ref="M489" r:id="rId494"/>
     <hyperlink ref="M490" r:id="rId495"/>
     <hyperlink ref="M491" r:id="rId496"/>
     <hyperlink ref="M492" r:id="rId497"/>
     <hyperlink ref="M493" r:id="rId498"/>
     <hyperlink ref="M494" r:id="rId499"/>
     <hyperlink ref="M495" r:id="rId500"/>
     <hyperlink ref="M496" r:id="rId501"/>
     <hyperlink ref="M497" r:id="rId502"/>
     <hyperlink ref="M498" r:id="rId503"/>
     <hyperlink ref="M499" r:id="rId504"/>
     <hyperlink ref="M500" r:id="rId505"/>
     <hyperlink ref="M501" r:id="rId506"/>
     <hyperlink ref="M502" r:id="rId507"/>
     <hyperlink ref="M503" r:id="rId508"/>
     <hyperlink ref="M504" r:id="rId509"/>
     <hyperlink ref="M505" r:id="rId510"/>
     <hyperlink ref="M506" r:id="rId511"/>
     <hyperlink ref="M507" r:id="rId512"/>
+    <hyperlink ref="M508" r:id="rId513"/>
+    <hyperlink ref="M509" r:id="rId514"/>
+    <hyperlink ref="M510" r:id="rId515"/>
+    <hyperlink ref="M511" r:id="rId516"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>