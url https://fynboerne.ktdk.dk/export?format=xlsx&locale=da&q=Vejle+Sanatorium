--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -44,131 +44,131 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1914-09-29</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen</t>
+  </si>
+  <si>
+    <t>Jens Birkholm</t>
+  </si>
+  <si>
+    <t>Dorthea Birkholm
+Peter Hansen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen orienterer Jens Birkholm, der er indlagt på Vejle Sanatorium, om at indkøbskomiteen holdt møde den foregående dag i Skjoldsgade. De købte Birkholms billede, som MR havde se på - Kaleko. Han beder JB oplyse om, hvad billedet "Novembersol" koster. Ellers købtes 16 billeder af Peter Hansen og 2 nye og 6 gamle af Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/neu4</t>
+  </si>
+  <si>
+    <t>29' September 14
+Herr Kunstmaler Jens Birkholm,
+Vejle Sanatorium.
+Vi havde Møde igaar i Skjoldsgade i Jndkøbskomiteen og købte Deres Billede, som jeg havde set paa: Kaleko, 400 Kr. De bedes venligst meddele mig, hvad Deres Billede : "Novembersol" koster. Begge Beløbene kan jo saa sendes paa en Gang.
+Forøvrigt købte vi 16 Billeder af Peter Hansen til 5.510 Kroner og af Johs Larsen 2 nye og 6 gamle til 6450 Kroner. 
+Min Hustru har haft Brev fra Deres Søster, hvori hun skriver, at De har det bedre. Jeg haaber, at Fremgangen maa være vedvarende og med Ønsket om en rigtig god Bedring forblive jeg med venlig Hilsen fra min Hustru og mig
+Deres forbundne
+M Rasmussen</t>
+  </si>
+  <si>
+    <t>1914-10-01</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Martin Arnbak
+Dorthea Birkholm
+Peter Hansen
+Peter Tom-Petersen</t>
+  </si>
+  <si>
+    <t>Jens Birkholm takker for nyheder om diverse indkøb til museet fra Mads Rasmussen. Han oplyser de priser, MR har udbedt sig. Det går lidt bedre med helbredet, men den højre lunge er ikke noget værd. Lægen siger, at i bedste fald kan han komme hjem om 9 måneder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GBob</t>
+  </si>
+  <si>
+    <t>1-10-1914
+Kære Etatsraad! Tak for Brevet med de forskællige behagelige Meddelelser. Jeg glæder mig til en Gang at se P Hansens nye Italiensbilleder, men jeg kan stadig ikke begribe at der kan blive Plads til alle Billederne i Museet. Det lille billede De spørger om Prisen paa koster 200 Kr., det staar for Tiden hos Arnbak, men Tom Petersen lader det nok hente saa jeg ikke behøver at give ham p Cer deraf, han har jo ikke haft noget dermed at gøre. De maa helst sende Pengene til min Søster, hun passer paa mine Penge nu mens jeg er syg. Det er jo bleven noget bedre her, den venstre Lunge er snart kureret, men den højre er ikke noget værd og skal pustes ud hvis det kan lade sig gøre. Doktoren siger at jeg i heldigste Tilfælde kan komme herfra om 9 Maaneder. Hvis dette er rigtigt kan vi jo ses paa min Veranda igjen til næste Sommer. Hilsen til Familien Deres J.B.</t>
+  </si>
+  <si>
     <t>1914-10-06</t>
   </si>
   <si>
-    <t>Brev</t>
-[...7 lines deleted...]
-  <si>
     <t>Vejle Sanatorium</t>
   </si>
   <si>
     <t>Peter Tom-Petersen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 31</t>
   </si>
   <si>
     <t>Mads Rasmussen har modtaget Jens Birkholms brev og vil medtage pengene til Thea Birkholm når han kommer til Faaborg. Jørgen Bang i Faaborg er gået konkurs og i hans bo findes flere bileder af Jens Birkholm, som MR gerne vil have en pris på.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/p2sT</t>
   </si>
   <si>
     <t>6'oktober 14
 Herr Kunstmaler Jens Birkholm
 Vejle Sanatorium.
 Deres venlige Brev har jeg modtaget og da jeg rejser til Faaborg paa Torsdag, tager jeg pengene med til Deres Søster. Billedet har Tom Petersen sendt mig.
 Jørgen Berg i Faaborg er gaaet konkurs og i hans Bo findes der tre Billeder af Dem: Svanninge Bakker 1902 [eller 1912?], Branden i Aastrup 1905 og Alleskoven ved Vintertid 1907. De bedes venligst meddele mig, hvad De mener disse Billeder kan sættes til, for hvis jeg skulde købe dem. 
 Jeg ønsker Dem en god Bedring og forbliver med venlig Hilsen fra min Hustru og mig
 Deres hengivne
 Mads Rasmussen</t>
-  </si>
-[...44 lines deleted...]
-Kære Etatsraad! Tak for Brevet med de forskællige behagelige Meddelelser. Jeg glæder mig til en Gang at se P Hansens nye Italiensbilleder, men jeg kan stadig ikke begribe at der kan blive Plads til alle Billederne i Museet. Det lille billede De spørger om Prisen paa koster 200 Kr., det staar for Tiden hos Arnbak, men Tom Petersen lader det nok hente saa jeg ikke behøver at give ham p Cer deraf, han har jo ikke haft noget dermed at gøre. De maa helst sende Pengene til min Søster, hun passer paa mine Penge nu mens jeg er syg. Det er jo bleven noget bedre her, den venstre Lunge er snart kureret, men den højre er ikke noget værd og skal pustes ud hvis det kan lade sig gøre. Doktoren siger at jeg i heldigste Tilfælde kan komme herfra om 9 Maaneder. Hvis dette er rigtigt kan vi jo ses paa min Veranda igjen til næste Sommer. Hilsen til Familien Deres J.B.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -245,51 +245,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/neu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/neu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -334,152 +334,152 @@
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>17</v>
-      </c>
-[...6 lines deleted...]
-        <v>18</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F3" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F3" s="5" t="s">
+        <v>23</v>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 