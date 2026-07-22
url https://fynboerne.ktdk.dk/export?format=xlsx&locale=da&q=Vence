--- v0 (2026-06-02)
+++ v1 (2026-07-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5850" uniqueCount="3574" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5783" uniqueCount="3544" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -293,80 +293,50 @@
 Hr Mortensen
 Fuldmægtig Nielsen
 Hans Poulsen
 Elisabeth Storm
 Natalie Zahle</t>
   </si>
   <si>
     <t>Vilhelmine Larsen er meget glad for at Johannes har nogle fine bekendte, som kan styrke hans dannelse. Hun er glad for, at han skal høre Hostrup prædike.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1Ylh</t>
   </si>
   <si>
     <t>Kjerteminde den 7 februar 1885
 Kjæreste Johannes!
 Saamange Tak for dit Brev det blev ventet med Længsel kan Du tro vor Aftale var jo, at Du skal svare saa snart Du har modtaget Penge; men da der ingen Brev kom Søndag saa mente vi han venter at takke for Tøjet med det samme, da der heller ingen kom Mandag saa begyndte vi at ængste os og tænkte ja nu kommer der i Aften, ja saa i Morgen, tilsidst var Bestemmelsen ja kommer der nu ingen iaften saa telegraferer vi, naa Gud ske Tak Du ikke fejlede noget mit Barn men tværtimod havde moret Dig godt med dine Venner; saa fik Du da Klaumans Slægtninge at see, ja det er en fiin Mand den Borgmester er det en ældre Søster nej naar jeg husker ret saa er Klauman den ældste; er Hr. Mortensen kommen til Byen saa Du har begyndt paa franske Timer – hvordan gaar det paa Skolen, jeg længes umaadeligt efter at tale med Dig, skriv en hel Deel Johannes, naar Du nu sidder for Chatollet bild Dig saa ind at vi taler sammen, og lad saa Munden løbe, det maa ikke kjede Dig at skrive jeg er saa begjærlig efter at læse en lang Skrivelse, synes Du fremdeles godt om Mollerup – jeg antager Du har endeel Udbytte af ham i Henseende til Kurset, og hvor jeg gjerne vilde kjende ham, fordi mit Barn, jeg ønsker Dig den allerbedste Omgang og Gud give mine brændende Bønner for Dig maa gaa i Opfyldelse, at Du maa blive et sandt elskeligt Menneske og en levende Kristen ja Johannes nu næste Søndag har vi Fastelavns Søndag det er din Daabsdag maa det dog staa klart og levende for Dig at det er den bedste Fødselsdag da du gav Gud Fader Dit Hjærte
 Jeg havde saa inderlig ønsket at gjøre en lille Rejse over til Dig til Fastelavn men saa tænker jeg igjen, Tiden gaar hurtigt snart har vi Paaske, lad saa hellere Johannes komme hjem saa har han godt af os alle sammen hvad siger Du dertil?
 Nu skal vi see at faa Vilhelm i Skole imorgen; men tænk medens han nu har været hjemme er der skeet Omflytning og saa kom her Bud, Vilhelm kom 2 op det kvægede jo [udstreget] rigtignok; men nu kommer det jo rigtignok an paa om han kan klare sig til næste Flytning; naar han nu har været borte i 3 Uger – mange Børn har Kighoste 2 af Mejrs, jeg kan ikke huske om Vilhelm og Christine har havt den, men vi maa jo tage imod Børnesygdomme naar de kommer, Adolph har jo da havt den; han morer sig i denne Tid med Fuglefangsten ja Du skulde blot see et Spil og Liv der er over den lille Person i Forventning om den Fugl han vil fange og de maa da gaa i Vinduet Moer? Naar jeg saa trækker paa det, saa siger han jo saa rask jo, naar Johannes maatte, saa maa jeg ogsaa.
 Her har været en Travlhed i denne Uge derfor har Du intet hørt fra Georg og idag sidder jeg i det lille Kontor til Gaden og skriver; men der er en Tummel i Boutiken saa det er langt fra roligt.
 Det glædede mig saa meget, at Du gaar hen at høre Hostrup ja han er en god Prædikant, oh jeg er saa glad Johannes at Du er hos saadanne Mennesker der vil dele alt godt med Dig saavel aandeligt som timeligt; du vil være saa god at give Frøken Bendal dette Brev det er længe hun maatte vente paa Svar – hils- Hr Poulsen og Klaumann
 Fuldmægtig Nielsen hilste os, Vilhelm havde talt med Dig, var han hos Dig? Du skal ikke [skrevet på tværs af brevet] besøge ham Johannes om han skulde bede Dig vi kjender jo slet ikke de Mennesker, Du har jo ogsaa nok naar du har dit Hjem og Mollerup. Det er bedre med Eckardt
 Markussen er i Danmark til Svigerfaderens Begravelse Saa han kommer jo her, Hvordan gik det Dig hos Frøken Zahle
 Kjærlig Hilsen fra alle Fru Storm er nu flyttet ind i sin lille Stue mest hilses du dog af din Moder</t>
   </si>
   <si>
-    <t>1885-02-13</t>
-[...28 lines deleted...]
-  <si>
     <t>1885-02-27</t>
   </si>
   <si>
     <t>København
 Nyborg Slot, 5800 Nyborg
 Korsør Havn
 Malmø Torv Sweden 
 Kalmar Sweden
 Landeryd Sweden</t>
   </si>
   <si>
     <t>Jørgen Hermann Kruuse
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Niels Mollerup
 Rasmus Petersen, Gartner
 Christine Swane
 Natalie Zahle</t>
   </si>
   <si>
     <t>Johannes Larsen opholdt sig i forbindelse med sin uddannelse til maler i København. 
 Drengene må være Vilhelm og Adolph Larsen, som er 10 og 6 år. Stumpen er muligvis Adolph Larsen.
 Vildanden er et teaterstykke af Henrik Ibsen fra 1884. I februar 1885 blev det opført på Det Kongelige Teater i København. "Grisens slagtning"- handler muligvis om, at Johannes Larsen og hans venner samler penge i en sparegris, evt. til en udflugt.</t>
@@ -673,139 +643,81 @@
     <t>1887-02-12</t>
   </si>
   <si>
     <t>- Johansen</t>
   </si>
   <si>
     <t>"Knuthenborg" var et dampskib, bygget i Malmø 1880. Forliste i 1916 efter en kollision. ( jmarcussen.dk/maritim/ skibsliste).</t>
   </si>
   <si>
     <t>Vilhelmine Larsen mindes Johannes dåbsdag og ønsker, at han skal gå i kirke denne dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AvIZ</t>
   </si>
   <si>
     <t>Kjerteminde den 12 Februar 1887
 [Papir mangler Kære] lille Johannes!
 [Papir mangler] [Imorgen] er det Søndag Fastelavnssøndag [papir mangler] jeg kalder Din Daabsdag; jeg vil [papir mangler] tænke mig Dig i Guds Huus [papir mangler] at vi sammen kan bede til vor himmelske Fader, om Kraft til at tage imod hans Tilskikkelser og være gode og kjærlige i alle vore Forhold.
 jeg vilde ogsaa ønske at Du skrev saadan et rigtigt langt Brev og fortalte os en heel del saadan at vi kunde sige vi havde havt en ordentlig Passiar med Dig. Uldtrøjerne glemte jeg; men sendte dem igaar og dit andet med Slips og smaa Sager [ papir mangler] vel i Dine Handsker
 Jeg skal hilse Dig fra Skipper Johansen som er Styrmand paa ”Knuthenborg” han var et Besøg herinde efter at have sovet her i Byen i Nat Skibet ligger [i Nyborg?] og han skal rejse med Posten [papir mangler] bliver Brevet saameget kortere [papir mangler] naar Du hører vi ere raske saa [papir mangler] ja fornøjet ikke sandt?
 [Hils] dine Venner fra os og ønsk dem en glædelig Fastelavn ja give Gud at du ret maa faa Glæde af din Daabsdag det kalder jeg nu Fastelavns Søndag trods den jo kommer paa forskjellig Dato hvert Aar.
 ja nu er det Tid at skal du have det idag, saa maa det afsted
 Saa lev vel og kjærlig Hilsen [fra] os Alle din Moder</t>
   </si>
   <si>
-    <t>1888-01-19</t>
-[...22 lines deleted...]
-  <si>
     <t>1888-02-02</t>
   </si>
   <si>
     <t>Frøken Bendal
 Poul Boisen
 Niels Mollerup
 Theodor Oppermann
 Johannes Plesner
 Elisabeth Storm
 Christine Swane</t>
   </si>
   <si>
     <t>DFDS Vidar sejlede på ruten København - Kerteminde - Nyborg - Lundeborg - Rudkøbing, og retur, en gang om ugen. (Kjerteminde Avis)
 Det er uvist, hvem Lund er.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen har sendt Mollerups håndklæde og guitar til ham. Fru Storm brugte ½ dag på at pakke den forsvarligt ind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DZoG</t>
   </si>
   <si>
     <t>Kjerteminde den_ 2_ 88
 2
 Kjære lille Johannes!
 Sidste Gang fik Du ingen Brev fra mig nu denne Gang er det nær ved at gaa ligedan vi har nemlig slagtet og Christine Pige ligger i dag saa det kniber med Tiden; ønsker Du sort Pølse sendt over? Dit Tøj [udstreget ord] hermed et Par nye Sko som vi nu vil haabe maa passe dig Cigarerne ligger i Skoene
 Hvor det glæder mig at Musikken forfrisker Eder under Arbejdet eller i Hviletimen gid du dog maa blive glad i Vinter mit Barn og føle at du har gjort hvad du formaaede i din Arbejdstid jeg var i Kirke forleden Søndag og da talte Pastor Bojesen saa godt om Evangeliet de betroede Pund at det gjælder at forvalte dem godt det være sig nu baade aandelige og timelige jeg tænkte naturligvis paa dig min egen kjære Søn, ogsaa bad jeg for dine unge Venner som ogsaa behøver Kraft og Styrke til at udføre deres Gjerning hvor jeg dog kan længes efter Eder imellemstunder naar mine Tanker drager ad Kjøbenhavn til; jeg havde Brev fra Mollerup forleden Dag hvor han beder om sit Badehåndklæde som følger med dit Tøj, det kan du nok svøbe en Avis om og give ham paa Søndag vi har spurgt Lund om hans Guitar som han mente maatte ligge i Dampskibpakhuset i Kjøbenhavn for saadanne Sager blev gjerne hentede; men Mollerup kunde jo se paa Addressebrevet der stod den nævnet fortæl ham dog at Fru Storm havde Arbejde med den ½ Dag saa omhyggelig blev den indsyet ja et levende Væsen kunde ikke blive behandlet bedre for hende er det rædsomt om den er bleven borte; men naar nu ”Vidar” kommer saa skal vi see i Kahytten hernede – hils ham saa venlig fra mig og sig jeg blev glad ved hans Brev og lader vist ikke af at skrive baade til ham og Oppermann hils dem begge fra deres gamle Veninde
 Vi ere raske og glæder os saa inderlig naar der kommer Brev fra dig Penge kan vi ikke sende denne Gang men jeg skal saa hurtig som muligt gjøre Udvej for dig
 Klokken er saamange at jeg maa stoppe hils nu Frøken Bendal og alle de andre er Plesner kommen
 Nu er her Taage men i Vintertiden gik det løs med Andejagten
 Dine Fugle og Gaasen har det godt</t>
-  </si>
-[...32 lines deleted...]
-Hils alle Vennerne baade i Hjemmet og paa Skolen</t>
   </si>
   <si>
     <t>1888-02-12</t>
   </si>
   <si>
     <t>Margrethe  Eckardt
 - Klein
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det er uvist hvilken Petersen, der er tale om, og hvem godsforvalteren er.</t>
   </si>
   <si>
     <t>Johannes Larsen har muligvis i et brev til sin mor skrevet, at han gerne vil på landet og passe kvæg. Nu vil hans mor gerne vide noget mere om hans tanker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UmpR</t>
   </si>
   <si>
     <t>Kjerteminde den 12/2 [1888]
@@ -845,100 +757,50 @@
     <t>Addy, Aage, Kjerteminde, Samson og Marie er nogle af IA Larsens skibe. 
 Bismarck er en hest.</t>
   </si>
   <si>
     <t>Det er hårde tider for skibsfarten. I.A. Larsens firma bliver presset af fragtmænd og forbrugsforeninger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V0aD</t>
   </si>
   <si>
     <t>Kjerteminde den 18/2 88
 Kjæreste Johannes!
 Du bliver mig snart for fordringsfuld med Breve skrev jeg ikke langt Brev til dig i Lørdags og saa venter Du endda et om Søndagen. Du er en Skjelm. Allerførst vil jeg da nu sige dig at imorgen faar jeg Penge at sende dig. Fader er i Nyborg og skal mægle om den Hest af Jens Hansens samtidig tale med Kruse og faar da Penge for Træ og saa haaber vi paa at der skal blive en bedre Tid især for Skibene – ”Addy” er allerede meget [ulæseligt ord] ikke at tale om ”Aage” der faar vi jo endnu ingen Penge men saa gaar det jo af paa Kjøbesummen 
 ”Kjerteminde” Peder Olsen er allerede i England med hurtig Overrejse – ”Samson” er ogsaa i Farten og Marie bliver et Søskib nu det er saa friskt i Træet ved Udhugningen at det er en stor Fornøjelse for din Fader og Skipperen med kan jeg tro. Froms Moder fortalte mig forleden at Johannes besøger sin Slægt i Vinter for naar nu Marie bliver gjort saa godt istand saa kommer vi ikke hjem den første Vinter Held og Lykke følge den og den hele Skibsfart at vi da kan tjæne nogle Penge og saa Tømmerforretningen vil det ogsaa hjælpe da det seer ud til at vi maa henvises til Graahandel Fragtmænd og Forbrugsforeninger tager jo en heel Indtægt fra os
 Fortæl os noget om Fastelavnsløjerne naa du er maaske ved at skrive iaften saa jeg allerede imorgen kan høre mit Spørgsmaal besvaret men dit Arbejde det er og bliver mit første Ønske Gud velsigne Dig min Skat og give dig Flid og Kraft hvor Dagene dog gaar hurtig i denne Vinter, har I faaet noget Sne i Kjøbenhavn her ligger den meget højt
 nu kjører Peter Larsen med Bismarck og deri sidder Thea og Valdemar saa kommer Vilhelm med Christine og Martha jo det er en Fornøjelse med den lille Kane og Hest det er godt Johannes at du har de lange Støvler lad dine gamle Sko staa paa Skolen at du kan skifte; dine Benklæder skal du faa Tirsdag
 Hør Johannes Margrethe spørger om du ved Eders Ankomst til Kjøbenhavn fik nogle Bøger som du skulde give Mollerup og spørge ham om han saa fik Gittaren?
 Rasmus Petersen er kommen hjem for at sige Farvel inden sin Afrejse til England jeg haaber han kommer herhen det sagde da hans Fader forleden han havde ikke skreven at han kom men de ventede ham sikkert. Torkild kommer du jevnlig hos Gud ske Lov for de gode Venner du har at du dog maa blive bevaret reen i al denne stygge Tid.
 Hils dem alle dine kjære Venner baade dem hjemme og paa Skolen.
 Marie er saa daarlig i dag af Tandpine og Nervesmerter, men vi haaber det gaar over ellers maa vi til Doktoren
 Vilhelm fik igen saadant et Slag i Øjet af en Snebold at Læreren maatte sende ham hjem forrige Dag havde han faaet i samme Øje – det var dårlig med Synet en Timestid men nu i Dag er han heelt flink.
 Er det sandt at Mantzius ligger meget syg af Difteritis, det stod i Kjerteminde Avis. Fuglene har det godt og Gaasen med vi skal følge din Ordre med alle Dyrene
 Kommer din Fader hjem saa skal han til gilde i Klubben i Aften. Duepostejer Dyresteg Ost Kiks Iis det er kjedelig kommer han ikke hjem jeg kan unde ham den Aftens Adspredelse
 Lev vel og glad min egen gamle Dreng
 din trofaste Moder</t>
-  </si>
-[...48 lines deleted...]
-Vi ere alle raske og Graagaasen var i Solskinsdagen særdeles livlig og pillede sig meget og den lever højt hvad Kosten angaar begge Drengene overgaar hinanden i at være god imod, nær naar Kulden er rigtig stræng bare Johannes var her om den kommer noget til Moer det er Adolphs Ord</t>
   </si>
   <si>
     <t>1888-03-16</t>
   </si>
   <si>
     <t>Frøken Bendal
 Margrethe  Eckardt
 Georg Larsen
 Niels Mollerup
 Theodor Oppermann
 Leo Tolstoj</t>
   </si>
   <si>
     <t>"Den fortabte søn blandt svinene" er malet i 1888 af Rasmus Christiansen.
 Th. Oppermann arbejder muligvis på et værk, der hedder "Hans".</t>
   </si>
   <si>
     <t>Det er umuligt at sende penge i dag p.gr.a. marked. Vilhelmine Larsen vil gerne høre Johannes Larsens mening om udstillingen på Charlottenborg. Hun spørger til værker fra andre kunstnere og beder Mollerup lave en akvarel til at sy efter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Rn7e</t>
   </si>
   <si>
     <t>Kjerteminde den 16 Marts 1888
 Kjære Johannes!
@@ -1394,91 +1256,50 @@
 Det er uvist, hvem de engelske breve kommer fra.</t>
   </si>
   <si>
     <t>Johannes Larsen skal tage beslutning om sin videre skolegang. Broren Vilhelm vil gerne have besøg af Johannes en søndag. Johannes skal tage ud at besøge fru Lindberg. Han må også gerne besøge Robert Eckart. Han skal huske at være flittig. Det er godt, at han går til dans.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5Zlp</t>
   </si>
   <si>
     <t>Tirsdag
 Min kjære Johannes!
 Oh hvor har jeg længtes efter at skrive til Dig og takket Dig ret hjertelig for dine lange Breve jo saadanne Beretninger det er da værd at lukke op for - vi venter med Begjær Slutningen paa Sybergs Historie, Faer var opbragt paa Forgylderen; men der er vist mange af den Slags – Dit første Brev der fortalte mig at du i det hele var gladere nu det satte mig i Højtidsstemning og det fører først fremmest derhen til at du bedre nu forstaar Guds rige Kjærlighed og Følgen af Glæden stod saa igjen for mig som en dygtig Maler – det skrev du ikke meget om; men jeg haaber din Tid er vedvarende fortæl mig dog noget om din Gjerning om du saa har talt med din Lærer om Akademiet eller du venter hvor gjerne vilde jeg dog over til Eder jeg kan mærke lille Vilhelm længes; han skriver idag, mon dog ikke Johannes ikke vil besøge mig en Søndag, og det var vel nærmest nu paa Søndag jeg skal sende dig Rejsepenge i det Tøj jeg sender Dig Fredag, det faar du jo saa om Lørdagen send ham de engelske Breve ud / eller tag dem med har jeg ikke bedt dig om det sidste Gang; Det er rent galt med Penge i denne Tid, men nu i Ugen faar vi nogle at jeg kan sende Frøken Bendal; hun har jo været saa syg Johannes – hvorfor har du dog ikke fortalt mig det; gaa saa ud til Lindbergs – Fruen skriver du har ikke besøgt dem endnu, Søren Lund maler saadan nogle kjønne Vinterbilleder – fra Frederiksberghave men bliver dygtig forfrossen; Det er en lang Vej derud og du er vel saa optaget nu at du ikke har Tid.
 Her blev stor henrykkelse over at Johannes lærer at danse ja saa vil Marie ogsaa lære rigtig at danse, ja Georg vilogsaa lære, saa du seer min kjære at det bliver os en dyr Dands den du opfører, men den Fornøjelse er dig vel undt min Ven og vi skal ogsaa nok hjælpe Dig med Udgifterne jeg skal i den Anledning forære Dig nogle flere Mansjetter sig mig ogsaa No paa dine Handsker – og hvad Farve du har – fortæl en Mængde mere for nu stormer jo alle disse Spørgsmaal hvor dandser han hos hvem med hvem hvormange Par og hvad Dandse – ja se du nu at klare alle de Spørgsmaal; god Fornøjelse – 
 Kommer Du aldrig om hos Roberts Eckardt for lille Anna Eckardt vilde saa gjerne se dig, men Margrethe og Alfred kommer derind til Confirmationen først i April saa træffes i alle sammen, Fader kom ikke til Sverrig dennegang formedelst Pengene
 Sagen med Konkursen blev begjæret udført af ham til Sommer i Juni – Elmquist mente han holdt sine Kreditorer hen med den Snak at naar han vandt saa saa skal de faa Penge
 Lev nu vel min egen kjære Søn og vær tilgavns –flittig oh det beder jeg daglig om at det ret kan kjendes – Gud velsine dig og styrke Dig til alt hvad godt er – Hilsen fra Alle 
 Hils dine Venner
 Og sel sanves Du i kjærlig Trofasthed af din Moder
 [Påtrykt] 
 J.A. Larsen
 Kjerteminde
 Telegramadresse
 Larsen</t>
   </si>
   <si>
-    <t>1890-2</t>
-[...39 lines deleted...]
-  <si>
     <t>1890-03-10</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Sludegaard</t>
   </si>
   <si>
     <t>Tante Mine -
 Helvius Abel
 Harald Balslev
 Thorvald Balslev
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thora  Branner
 Peter Hansen
 Harald Holm
 Leonard Holst
 - Howitz
 Hans Koch
 Alhed Larsen
@@ -1930,105 +1751,50 @@
   </si>
   <si>
     <t>Alhed Larsen var ansat som underglasurmaler ved Den Kongelige Porcelænsfabrik. 
 Det vides ikke, hvem Lund, som Alhed traf ved ballet, var. 
 Peter Hansen rejste til Holland i foråret 1892.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2167</t>
   </si>
   <si>
     <t>Th. Jørgensens kone og hendes søster har været på Porcelænsfabrikken for at træffe Alhed Larsen Marianne Høst, som dog var syg. Alhed Larsen gik tur med dem og Frk. Oppermann. De var på café og om aftenen hos Peter Hansen.
 Alhed har været til bal. Der var højtlæsning, middag og dans.
 Den følgende lørdag holder pigerne fra fabrikken maskerade i anledning af Frk. Oppermanns fødselsdag. 
 Fru Laudrup vil nedlægge sit pensionat, så Alhed leder efter et andet sted at bo. Hun håber på selv at kunne møblere, men hun mangler sengetøj. Måske kan hun låne af Peter Hansen, som rejser udenlands til april.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aWT3</t>
   </si>
   <si>
     <t>Kæreste Moder!
 Ja, nu maa Du undskylde at Du kom til at vente en Dag paa Brevet, men jeg kunde ikke naa det i Gaar! - Kl. 2 1/2 kom Th. Jørgensens Kone og hendes Søster ud paa Fabriken, hvor de vilde besøge Frk Høst og mig, Lützhøft ledsagede dem; Høst havde imidlertid Tandbyld, og de var dybt bedrøvede over ikke at træffe hende. De slog sig paa landlig Vis til Ro godt en Timestid og bad saa mig om at være deres Cicerone for Resten af Eftermiddagen. Vi gik til Vesterfælledvej og besøgte Høst, først inviterede imidlertid Frk Oppermann, der gærne vilde gøre lidt for dem, os til Chokolade hos Joshy, Flødeboller og 5 Øres Kager! - 
 Om Aftenen var de inviterede til et lille Gilde hos P. Hansen sammen med et Par andre; Traktementet var Kaffe med dejligt Tilbehør - Solbærrum og Appelsiner. - Det var meget morsomt, Fru Jørgensen er dog en brillant lille Kone, hun nyder i højeste Grad Københavns Mærkværdigheder - Men Du skulde vel høre lidt om Ballet! - Det var vældig morsomt! - Mit Balkort havde O. Jonas faaet besat inden jeg kom, men jeg blev i Aftenens Løb engageret til 8 extra Valse, saa jeg tror nok, jeg var temmelig i Vinden. - Der var først lidt andr ["andr" overstreget] Aftenunderholdning, hvor bl.a. O. Jonas læste op, derefter Spisning ved Smaaborde; vi var 4 Par ved vores og havde det voldsom gemytligt, vi dannede Klike for Resten af Aftenen f Ex i Lanciers og ved en privat Kaffe med Likør og Cigaretter efter Bordet paa et af Værelserne; jeg blev presenteret for den gamle Provst Ussing som en forhenværende ["hen" i ordet er skrevet over linjen] Regensianers Datter; vi blev meget fine Venner og han forhørte sig om Fader, Muckadell osv. talte flere Gange med mig og komplimenterede mig bl.a. for nogle smukke Blomster, jeg havde paa! - Jeg havde meget flinke, veldansende og til ["til" indsat over linjen] dels kønne Kavallerer; en af dem, Lund, meget glacial, sagde at jeg lignede "den lille Havfrue". En anden en lille [overstregede bogstaver] Islænder, Rus, knuste aldeles mit Hjærte ved sin Naivitet og Uskyldighed! Is og Madeira mellem Dansene. det holdt op Kl. 4, d.v.s. kom hjem Kl. 4 - - - Paa Lørdag skal vi paa Fabriken, vores Stue med Søstre have Maskerade i Anledning af Frk. Oppermanns Fødselsdag, vi glæder os vældig, det skal være her hos mig, hver bringer Fødevarer med sig; Frk Smidth f Ex Citronfromage jeg Sodavand og Småkager til Fromagen, Opperm. Kaffe o.sv - Brandt skal spille paa Harmonika, klædes ud som Spillemand! vi ved ikke endnu, hvad vi skal være, dv.s. Marie og jeg. - - - - - Stor epokegørende Begivenhed! Fru Laudrup meddeler pludselig, at hun maa ophæve sit Pensionat til April! Saa nu gælder det jo om at indrette sig lidt praktisk for Sommeren; Mulig, at Joh. og jeg til Vinter igen kunne komme til Fru Laudrup, saa det gælder om at finde noget foreløbigt, og helst et Sted, hvor jeg ikke skal betale i Ferien! Vi spekulerer og grunder og ser os om; det er for Resten ganske interessant! Bare vi kunde finde et, hvor vi kunde møblere selv, vi har næsten nok til det, det værste er med Sengetøjet, men P Hansen rejser udenlands til April, saa hans kunne vi faa og én til kunne vi vel gøre Udvej for. Saa snart vi ser noget, der kan passe skal jeg meddele Dig det.
 - -
 Nu har jeg ikke Tid til mere! Kun mange kærlige Hilsner
 Alhed.</t>
-  </si>
-[...53 lines deleted...]
-Syberg kjører med mig paa Torsdag; hvis ikke deres ene Kjørehest var bleven lam skulde jeg have kjørt med dem. Jeg blev saa skuffet at der ingen Brev er idag</t>
   </si>
   <si>
     <t>1892-01-20</t>
   </si>
   <si>
     <t>Sophus Bojesen
 Carl Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Peter Hansen
 - Laudrup
 Christine  Mackie
 Marie Schou
 - Stenberg
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Alhed Larsen boede i København og arbejdede på Den Kongelige Porcelænsfabrik. 
 Hun kendte mange med efternavnet Lange, så det er svært at vide, hvem af dem hun var til middag med.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2170</t>
   </si>
   <si>
     <t>Alhed har været forkølet og ligget i sengen, men hun har det bedre og har været på Porcelænsfabrikken. Hun gik på grund af sygdommen glip af en koncert og en middag og måtte udsætte et besøg hos bedsteforældrene. Sidst hun besøgte dem, var bedstefaderen først forvirret og vild, men senere talte Alhed hyggeligt med ham. 
@@ -3082,90 +2848,50 @@
 Albrecht må købe konfirmationsgaver til tre store børn samt svamp og tandpulver i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fdLV</t>
   </si>
   <si>
     <t>[Håndskrevet på brevets forside:]
 Hr. Godsforvalter Warberg
 cand.jur.
 Gothersgade 129 - ⁴
 København K.
 + Poststempel
 [På kuvertens bagside;]
 Poststempel
 [I brevet:]
 Erikshaab – Onsdag d:26de.
 Kæreste Abba!
 Det er dog dejligt at Du synes at have godt af Klokken allerede; at Du kan taale at færdes og more dig lidt derinde. Bernhardt maa aabenbart være glad ved Dit Selskab og ved Din L’hombre, at han inviterer Dig 2 Søndage i Træk. Naar Du paa Søndag kommer til de andre på Sku[ulæseligt], vil Du saa hilse dem mange Gange fra mig. Her staaer alt vel til. Moder er rask, synes jeg og befinder sig vel, vi var i Søndags fra Ølstedg. en lang Tur – ¾ Mil mente de – i en smuk uciviliseret Skov ved Allested, Moder var nok lidt træt, men tog den dog med Anstand. Vi havde Mad og Kaffe med og godt Humør over hele Linien. Gl. Knipschildt bidrog jo sit hertil. Visse turde ikke bede ham med, da hun mente, han skulde passe Gaarden, men lidt før vi skulde køre, kom han vandrende og vilde med, han havde af Astrid hørt, at vi skulde dertil. Han var bedt herned i Aftes og vi havde rigtig god Aftensmad til ham; derefter tog han – Pal. og jeg 3 [ulæseligt ord] med en Toddy til (af Husholdn Cognac!) – Han morede sig brillant og lader sig vist ikke min Indbydelse at gøre det om, sige 2 Gange. I forrige Uge var han meget daarlig i Maven da dristede jeg mig ikke til at bede ham. Hans Kone ankommer paa Fredag. I Aften har Amstrup og Paludan meldt sig til ham til The, saa nu begynder det at se lidt mindre trist ud for ham. I forrige Uge var jeg ude hos Børnene fra Onsdag med Iltoget og til Fredag med 6 Toget. Jeg gjorde flere Visiter, bl.a. hos Stiftsprovstens til Chokolade, det var Bittens 5 Aars Fødselsdag. De var meget rare og livlige, han fortalte en Del om sin Rejse, han havde kørt med Tog op ad ”Pilatus”. Jeg var ogsaa til Frokost hos Ch. Berleûne og vi var derefter hos Saddelmageren, der lovede at gøre sit bedste med Smidts Stol, naar han fik den ud. Hos Fru Nielsen var jeg den første Aften til The, Dede mødte forresten straks hos Christine, da jeg kom der først og drak Kaffe. Dede er bleven No 8 i Klassen, der er en Oversidder. Han havde faaet alle Bøgerne, et brugt latinsk Leksikon til 6 Kr. Muk sagde, at Du vilde ikke af med Dit og det var desuden en gammel Udgave. Knægten var helt vel tilpas derinde. Han kan godt faae Værelset nede til Vinter, dersom vi vil have det; - Jeg var ogsaa hos Frøken Berg – Fru Larsen – hun er meget glad og lykkelig har et aldeles nydeligt og flot Hjem og 2 søde Børn, der er saa glade ved hende og straks kaldte hende Moder. Hendes gl. Moder boer hos dem, hun bad mig med til Vin og Kage, hun vilde absolut takke mig ”fordi jeg havde været saa god mod Monica.” – Hos Kirsten var jeg en Visit, hun er meget bedrøvet og nervøs over Johan, det trækker saa længe ud, inden Saaret vil læges. – Muks var meget vred over al den Uorden, der fandtes paa Skolen, de kunde intet Skema faae og maatte rende hver Dag for at faae Timerne at vide havde dem paa forskellige Tider af Dagen. Det er nok tvivlsomt, om de faaer Gredsted i Dansk, endnu er da intet bestemt derom. – Jeg er slet ikke bange om Natten, fordi jeg har Hunde i Gangen og i Køkkenet; ellers plejer jeg jo at være saa angst og vilde da have været det særlig i Aar ved Tanken om de mange Mord. Vi har af og til Munter med en Tur, Moder og jeg gaaer gærne om Aftenen. En Dag jeg var ude ved Skovfogedens alene, havde Munter nær ødelagt en Stenmand han maatte rejse sig og slaae til ham, forstaaer sig, det var bare Venlighed. Jeg kaldte, men den kom ikke, saa gik jeg ned i Grøften og tog et Ris, men da den saae det langtfra, saa tog Pokker Hunden hjem efter, og der laa den og fik saa nogle Rap af Riset, da jeg kom, men jeg kunde da ikke slaae, saa Asenet kunde mærke det, den holdt det aabenbart for en Leg. Moder er meget gode Venner med den. – H.P. har i mange Dage kørt Jord fra Engen over paa Marken, saa har Alhed med en eller anden taget Smaaturene med Dora, bl.a. i Gaar i Højrup at hente Fisk og flere Ting; vi saae Poulsen trække af med Stationsforvalteren, formodentlig skulde de ned at have Toddyer Kl. 11 om Formiddagen. – Degnen var her i Formiddags for at spørge til Dig og Syberg; denne havde jeg Brev fra forleden, det staaer (efter det) meget trist til med ham. Lægen følger med megen Interesse hans Befindende han drikker af en kold Brønd, 38⁰ sover daarligt om Natten gaaer stadig med Hovedpine og Smerter i Underlivet. Humøret er snert og Kræfterne kan ikke strække til en L’hombre om Aftenen, hvad gl. Breinholt faaer med to Familier. Men han ser jo altid meget sort paa det og Bedringen kunde da ikke mærkes saa hurtig. – Thorvald er nu indstalleret i Masnedsund foreløbig i Muncks Lejlighed til Oktober Flyttedag. Han var nogle Dage med sin Moder paa Rødkilde (Møen) hvor Harald endnu er ved noget Gymnastik. – Ja nu troer jeg ikke der findes mere Stof, og det, der ["der" indsat over linjen] var, vil Du maaske synes er noget ubetydeligt at spilde Tid paa at skrive og læse. Ja det er sandt, Gjelskov fik indavlet i Fredags, altsaa næsten uden Regn. Vil Du ikke fortælle den vigtige Stilling, at man kan køre Rug ind omtrent straks, naar den er høstet. – Unge Greve har været her med en stor aldeles dejlig Melon, Visse og Nete var her i Lørdags til Middag, og da havde vi den. De kom for at bede os til Søndag. 
 Vil Du nu hilse Mis og især min Pelle saa meget. 
 Kærlig Hilsen fra Din Smaa.
 Moder og Børnene sender Hilsener. Plager Greven Dig med Forretninger? 
 [Indlagt seddel:]
 Vil Du i næste Brev sige mig, om Du vil faae Mis eller Elle til at købe og sende derfra – eller om Du selv tage med, - Konfirmationsgaver til Gustav og Ernst Knipschildt. Jeg synes det skulde være Guldknopper. Til Viktor Schroll maa jeg vel helst faae et Rejsetæppe eller en Haandkuffert i Odense? Jeg vilde meget gerne have Dig til at føre en god – ikke for stor Svamp med hjem til mig, samt 2 Æsker Tandpulver, - Bational hos Benzon, Østergade. Elle kan jo besørge det.</t>
   </si>
   <si>
-    <t>1896-09-05</t>
-[...38 lines deleted...]
-  <si>
     <t>1896-09-16</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Wilhelmine Berg
 Johanne Christine Brandstrup
 Julie Brandt
 Thora  Branner
 Louise Brønsted
 Johanne Caspersen
 Niels Elgaard Amstrup
 Hanne Langkilde
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Rottbøll, Fru
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
 Nicoline  von Sperling
 Andreas Warberg</t>
   </si>
@@ -3596,78 +3322,50 @@
 Hempel Syberg</t>
   </si>
   <si>
     <t>Alhed vil købe noget på auktionen: der er formodentlig blevet holdt auktion over nogle af Hempel Syberg-parrets ejendele, da de flyttede fra en herregård til en formodentlig mindre bolig i Odense.
 Banko er en svensk punch, altså en drik.</t>
   </si>
   <si>
     <t>Alhed vil gerne have, at Johannes Larsen kommer til Erikshaab.
 Hempel Syberg flytter nu fra Gelskov. De nye ejere har inviteret til at se, hvordan de indretter sig, men Alhed har ikke lyst til at se det.
 Hempel Syberg har købt et klapbord og en sofa til hende til værelset.
 Fra lørdag er Alhed Larsens adresse hos grosserer Kampmann på Platanvej, Frederiksberg/Vesterbro.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uDcP</t>
   </si>
   <si>
     <t>16de Marts – 98
 Kære lille Las!
 Jeg rejser ikke til København før hen i næste Uge, der er kommen Brev at alle bliver væk. – Kunde Du ikke komme paa Søndag herned?? – Saa er Du den allerbedste. Du har ikke været her siden Jul, jeg længes efter Dig og Dit! Billedet rejser jo alligevel paa Lørdag. Kom. Din A.
 I Hast, men saa kommer Du Søndag, Mandag og mulig Torsdag, saa er Du sød. 
 Kære Las!
 Det var rigtignok godt, at Du ikke kunde gaa i Seng uden at skrive til mig, ellers havde jeg jo ikke faaet Brev fra Dig i Dag, og jeg blev saa forfærdelig glad ved det! 1000 Tak! – Jeg længes allerede efter Dig, ja jeg kan egentlig ikke sige allerede, for det gjorde jeg ogsaa i Gaar, jeg savner Dig altid meget, naar jeg lige har været sammen med Dig. Vi er rigtignok gode Venner. – Det var flinkt at Du ikke var søvnig i Gaar! Men maa jeg ikke tillade mig at gøre et Spørgsmaal! Hvorfor snorker Du, naar Du ikke sover? Du siger, at Du ikke snorker, naar Du sover, men hvorfor snorker Du da naar Du er vaagen? Det vilde jeg meget gærne have at vide. – Nu er der vist temmelig længe til vi ses, jeg rejser til København paa Fredag Eftermiddag, saa kan jeg være der akkurat 14 Dage til Lørdag d. 2den April og naar jeg saa kommer hjem, er det, at Du kommer og bliver en lang Tid hos mig! Vi ses jo ogsaa i København, det bliver om knap 14 Dage, men det forekommer mig, som der er saa forfærdelig længe til. – Næste Dag. Det er et modbydeligt Regnvejr i Dag, og jeg faar vist ikke Tid at skrive ret langt, jeg skal i Køkkenet og have travlt. Jeg har ellers været oppe i god Tid i Dag, Kl. er kun godt 8, og jeg har allerede drukken Kaffe og skreven til Fru Kampmann. Onkel Syberg rejser fra Gelskov i Eftermiddag, han spiser til Middag hernede i Dag, inden han rejser. Tutte rejste i Gaar. – De fremmede gaar og spørger, om vi ikke vil over at se, hvordan de hade indrettet det, men jeg kan næsten ikke tænke mig at gaa derover. – Den Aften, vi drak Banko omme hos Petersens, blev jeg opmærksom paa en ”gammel” Sofa og dito Klapbord, som jeg roste og jeg sagde for Løjer til Tutte, at det ville jeg købe paa Auktionen. Nu har Onkel Syberg foræret mig dem, og da han saa hvor glad jeg blev, gav han mig en Sofa til. – Jeg er spændt paa at se, hvordan det ser ud ved Dagens Lys, om de mulig kunne repareres. De to Dele kan jeg først faa til Maj, men den ene Sofa haaber jeg strax at kunne faa herop paa mit Værelse. - - Det er et vældig drøjt Stykke Papir at skrive paa, jeg synes ikke, jeg kommer nogen Vegne. Og fylde det med Hilsner kan jeg ikke, Du skal selvfølgelig ikke hilse Klax, naar han fniser, fordi Du skriver til mig. Det var netop udmærket gjort af Dig, og han skulde hellere have set anerkendende paa Dig, det vilde jeg have gjort. – Nu faar Du ikke mere, men lad mig se, Du skriver til mig snart igen. Endnu paa Fredag modtager jeg Brev her, men saa paa Lørdag er min Adresse Grosserer Kampmann, Platanvej 14, - V. - - Farvel, min egen, kære Las, jeg holder forfærdelig meget af Dig. 1000 kærlige Hilsner fra din egen Alhed</t>
   </si>
   <si>
     <t>1898-03-24</t>
-  </si>
-[...26 lines deleted...]
-24nde Marts -</t>
   </si>
   <si>
     <t>Lars, Höljeryd -
 Skomagerline -
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Anna  Eckardt, datter af Alfred Eckardt
 Peter Hansen
 Aron Bernhard Kjellmann
 Marie Kjellmann
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 - Lorentzen, Fru
 Lisa Nisbeth
 Otto Emil  Paludan
 Joseph  Petterson
 Theodor Philipsen
 Niels Skovgaard
 Fritz Syberg
 Hempel Syberg</t>
   </si>
   <si>
@@ -5090,91 +4788,50 @@
 Peter Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes Larsen og Fritz Syberg boede hos Peter Nielsen i Nordskov for at male på Fyns Hoved. Der findes i databasen breve fra begge kunstnere fra dette ophold. Det var første gang, Fritz Syberg besøgte Fyns Hoved. 
 Tjalfe var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>Alhed Larsen har fået telefonisk besked om, at Johannes Larsen er kommet godt frem i det slemme vejr. Hun har forsøgt at få Puf (Andreas) passet, mens hun gik til hønsene, men han skreg. Larsen må hilser Fritz Syberg (Kunstneren) og Peter Nielsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZIR8</t>
   </si>
   <si>
     <t>Søndag Aften
 Kæreste Larsi!
 Jeg kan jo ikke skrive til Dig, naar der ingen Tog gaar. Det er godt med den Telefon, vi fik at vide at I var kommen godt derud og at I i Dag Kl. 9 var gaaet ud at spadsere. Det har dog været et gevaldig Vejr. – Jeg har ikke oplevet den fjerneste, bitreste Smule, siden I rejste, kan jo ikke vende mig herud af for Puf. Da jeg i Gaar løb over til Hønsene, satte jeg ham ind til Bane[ulæseligt], men han udstødte saa vilde Hyl at jeg kunde høre det derover saa jeg blev forfjamsket og ikke kunde lukke Laagen op og løb hjem med uforrettet Sag. – Jeg gjorde Lørdagsrent i begge Stuer i Gaar, Ungerne har været søde i Dag, de to gamle kom en lille Visit over til os i Eftermiddag. Tjalfe har haft fast Ophold i Lænestolen. – Jeg er meget glad over, at Vejret er stilnet af, jeg var saa urolig for Eder i Gaar, tænkte hele Tiden paa det gamle Postbud, der gik ud i Fjorden i Fjor. I maa endelig passe paa, og ikke rende ud efter Fugle eller andet. 
 Marie er kommen med Kaffe som vi skal hen at drikke og saa i Seng
 Hils Kunstneren 1000 Gange. Hav det endelig godt Din egen Alhed.
 [Indsat lodret langs papirets højre kant] Hils Peter Nielsens 
 Marie hilser
 [Fortrykt nederst på arket s. 2] Havana-Import + Tobakker + Cigarer &amp;amp; [tekst udenfor arket]
 [I logo] Julius Hertz</t>
   </si>
   <si>
-    <t>1901-12-16</t>
-[...39 lines deleted...]
-  <si>
     <t>1902-06-24</t>
   </si>
   <si>
     <t>Middelfart</t>
   </si>
   <si>
     <t>Laurids Finnich
 Adolph Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Cathrine Meyer
 Sophie Meyer
 Theodor Oppermann
 Henrik Ramsing
 Karl Schou
 Cathrine Svendsen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Det er uvist hvem følgende personer er: Madam Høj, Helga, Martin og hans mor.</t>
   </si>
   <si>
     <t>Christine Swane er på ferie hos Cathrine Svendsen i Middelfart. Johannes Larsen maler på et billede af guldregn. Vilhelmine Larsen mener det bliver færdigt i år. Oppermann har købt et billede af Schou til 300 kroner.</t>
@@ -5421,50 +5078,53 @@
   <si>
     <t>Flere siger, at når der er væggelus i en lejlighed, må man godt flytte straks. Astrid skal opsøge Onkel Christian (Brandstrup) og spørge om dette samt bede ham hjælpe med at finde ny bolig. Grethe har vel ingen andre steder at være? 
 Thora går til læge for sine hovedsmerter. Laura har været hos samme læge. 
 Hr. Skakke er flyttet ind og har fået sit indbo sendt. Han er sød og venlig, og han og Dede spiser sammen. 
 Johanne er blevet kaldt til Kerteminde, fordi Johannes Larsen ville pynte på billedet af pigerne på Klinten. Laura savner hende og føler sig ensom. 
 Laura sender noget kød og giver anvisninger på, hvordan det skal tilberedes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NhRs</t>
   </si>
   <si>
     <t>Fredag d: 13de Marts
 Kære lille Putte!
 Nu skal Du faae et ordentligt Brev af en god Forsending. Jeg veed godt, at jeg længe har forsømt Eder med Mad. Først vil jeg igen paaminde Eder om at prøve at faae Lejlighed sagt af for i Sommer ved Hjælp af det Væggetøj. Flere har sagt og nu mener ogsaa Hr. Skakke, at man kan uden videre rejse, naar der er Væggetøj, og spørg Grethe og Muk, om det ikke er set efter at Konen havde ”renset”. Er I i Tvivl, saa tag ud til Onkel Christian, Annasvej – Charlottenlund en Aften, men meld Dig først hos ham en Formiddag paa det nye Raadhus, der har han sit Kontor – Han maa absolut vide Besked. Der skulde vist have staaet om Lejligheden ”med Pige og Pulterkammer” men hvor ærgerligt, hvis al den [ulæseligt] kunde have været sparet! Jeg har vist mere end en Gang skrevet om det Væggetøj og sagde vist til Christian om at tage sig af det. Hvis nu intet lykkes, hvordan skal vi saa med Lejligheden? Hvad vil Grethe? Hun kender vel ingen at boe sammen med der i Sommer, saa vi kunde lade Møblerne staae og Dede boe der September &amp;amp; Oktober? Det ligger mig stærkt paa Sinde. Du kunde jo blive der i Maj, Dede jo ikke mere der end her, saa sparsommelig Du er; saa er der kun en Maaned til Ferien. Men naar nu Christine kommer hjem, saa lad hende vide god Besked om det hele. Søndag Formiddag lidt tidlig er da Onkel Christian hjemme. Sig ham saa, at jeg maa vel nok gøre ham Ulejlighed sidst i April med at hjælpe med at finde en Lejlighed; han vil vist grue over det Hverv, der skal være rædselsfuldt i Kbh. Sig ham ogsaa, at Elle har haft Bud fra Susan, der nu er kommen fra Hospitalet og lød ret tilfreds. Jeg fik deres nye Adr; skal tage den med til Kbh. – Det var nu en Masse om Forretninger. Stakkels Putte med Din Rude, godt Du havde Penge. Jeg sendte mere med Henblik paa Din nye Kjole. I har jo levet ret fornøjeligt, naar undtages Din sidste Forkølelse. Men det var alligevel intet rigtig fornøjeligt Brev det sidste fra Dig; nu gaaer Du vel Spænding for ”Lig i Lasten”. Jeg glæder mig meget til at faae Dig hjem en Gang igen. Hermed en Artikel, som Du endelig maa sende mig igen i første Brev. Thora gaaer jo en Gang om Ugen til Dr. Schouboe for sine Hovedsmerter; saa sagde hun sidst til ham, at han skulde sende nogle af sine mange Patienter over til Dr. Juncker. ”Det skulde vel saa først være ”Gase[ulæseligt]klede” sagde han og loe saa polisk; ”nej det vil jeg dog sige Dem, at bliver det nogen saa bliver det paa ingen Maade hende”. – ”Naa saa bliver det maaske mig”, sagde Thora. Han ser ud til at kunne goutere en Spøg. Hendes Artikel blev sat i Avisen et Par Timer efter at hun havde indleveret den. Hun mente, at naar de ikke har sat Dine i endnu i F.T. saa kommer de nok naar de ikke har sendt tilbage. Der er saa utrolig meget andet i for Tiden og ingen ”Skønlitteratur”. Jeg blev indskrevet hos Dr. Sch. I Gaar, han var enorm venlig. Tog intet for i Gaar eller en ny Recept. Thora hjalp mig at sidde Ventetiden ca. en Time – oh; der blev talt en Del om Sygdomme. Thora var saa livlig og morsom Onkel Syberg skal snart til Kbh og med kirkeberg og flere Steder for Landbrugsministeren, Sybergs Kollega, S. [ulæseligt] paa Fyns Landbrugsminister! Gud veed, om han ikke skulde se ud til [ulæseligt], jeg husker ikke Datoen, men det er vist omkring d: 24de. Du kommer vel ikke i Paasken; mulig Du og Grethe kunde give os et Par af Helligdagene og lade Uglen alene om det derinde?? – Hr. Skakke er herlig i alle Maader undtagen Helbredet, han har det som Dede, saa jeg kan ikke lade være at tage mig moderligt af ham. Til Sommer vil vi give ham Gæstekontoret, at han ikke skal ligge nede for aabent Vindue i alle Dampene fra Aaen. Han spiser Havregrød og Kaffe [”og Kaffe” indsat over linjen] om Morgenen, faaer lidt Smørrebrød Kl. 10 ¾ spiser vældig godt til Middag altid 2 Portioner til For og Eftermad,
 faar en stor Kop Kakao i sød Mælk med Dede kl. 3 3/4, spiser udmærket til Aften og holder meget af vort Øl; faar en stor Kop sød Mælk med Dede ved Sengetid; jeg tænker nok den ”Po[ulæseligt]” i kort Tid skal faae ham flere G op i Vægt. Han er uhyre fordringsfri og behagelig tilpas livlig egentlig nærmest stille, spiller L'hombre holder af Musik har selv en Violin med; i Gaar kom hans Bagage, Kommode, Reol med Masser af Bøger i 4 Kasser, han har faaet min Chaiselongue med sig foreløbig, saa det lille gamle Sovekammer er fuldt og pænt møbleret. Paludan er meget tilfreds med ham. Vi er dog næsten altid heldige med hvem vi faaer i Huset. – I Gaar blev der telefoneret til Sybergs om Johanne vilde komme til Kjerteminde med sidste Tog, Las vilde male hende pynte lidt paa Klintebilledet, der skal paa den frie.” Jeg blev grulig ked af det, men gjorde selvfølgelig ingen Indvendinger det skulde jo være; jeg savner J. saa rædsomt og føler mig saa ene, naar hun er væk; maatte saa alene hjem i Aftes og gaae her ene til i Morgen, hun kommer med Iltoget! Apropos, Muk skrev at Chr. kommer med Iltoget paa Mandag hvis hun mener 6 Toget, saa lad dem skrive et Brevkort, vi kan have Mandag Middag i god Tid i Postkassen Søndag. Jeg synes det er mærkeligt hun vil med Morgentoget; hører vi intet, saa kommer der Vogn Kl. 1. I Morgen er det Fru og Frøken Sperlings Fødselsdag, jeg har skrevet til dem begge til Virginiavej. Hvor kedeligt at I ikke traf Luts hjemme. Jeg glemte rent at spørge Tulle om den [ulæseligt]plads, Du omtaler; men er der noget om det, saa hører Du det jo nok - - - Saa Farvel lille Putte! Endnu i Gaar var der intet [ulæseligt] fra Dig, men saa kan det lige naaes med Christine paa Mandag. – Hilsen til Eder allesammen fra Mor.
 Den Smule Kalvekød er til Karbonade; Oxekødet kan Du maaske lave Boef af eller ogsaa koge og bruge til Paalæg; det røgede Kød kan jo gemmes længe. Nu har jeg set paa Kalvekødet, det er usselt. Du maa helst koge det til Fricassé med Gulerødder, Selleri, lidt skrællede Kartofler og Karry eller Persille skolde det først i et Fad med kogende Vand, inden Du atter sætter det paa i koldt Vand og skummer godt. Naar Du skal have rent Tøj sendt skal Du faae nogle [ulæseligt] ogsaa. Vi vadsker først i Ugen Flæsket [”Flæsket” skrevet over linjen] skal skæres 
 [Skrevet i sidens højre margen:]
 ud og iblandes i Mælkevand et Par Timer inden Du steger det; udmærket!
 [Skrevet i sidens venstre margen:]
 En Luns [ulæseligt] lavet med Kød[ulæseligt] Soya og lidt [ulæseligt] er godt ogsaa; det næste Fedt hældes af først.
 [Skrevet i næstsidste sides højre margen:]
 Bøffen maa bankes vældig godt.</t>
   </si>
   <si>
     <t>1903-06-21</t>
+  </si>
+  <si>
+    <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
     <t>Anna 2 -
 Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
 Christine Swane</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
@@ -5737,103 +5397,50 @@
 [På kuvertens bagside:] 
 A Goldschmidt
 Rosenvej 2 III
 Kjøbenhavn Ø.
 Denmark
 [Poststempel]
 [I brevet:]
 Rosenvej 2, 3 Kbh Ø.
 Tirsdag Aften 6te Dec 1904. 
 Kære lille Junge! Du skriver i Dag, at hvis mine Breve nu udeblev, så vilde Du savne dem meget – og nu har jeg snydt Dig 2 Gange – forrige Mandag sendte jeg kun et lille lumpent Kort – jeg havde Hastværk til Rejsen – og sidste Mandag var jeg på Erikshåb. Derovre fik jeg et langt godt Brev – og i Dag til Morgen fik jeg ogsaa ét – og for dem begge takker jeg meget. – Du kan ellers tro, at Fyensturen var brilliant – skønt den egentlig blev meget kortere, end jeg oprindelig havde tænkt mig. Sagen var nemlig, at jeg tog Johanne Goldschmidt med – jeg havde saadan Lyst til, at hun skulde se Stederne derovre – og hun var da også vildt begejstret på hele Turen. Hør så: Det var en Torsdag, at vi omsider blev udrustede – og mødtes Kl ½ 1 på Hovedbanen – og Vejret var så venligt at være strålende dejligt – rigtig Solskinsvejr, hvilket er sjældent nok nu om Dage. Et såre yndigt Syn mødte mig strax på Banegården – Johanne – høj og frisk og smilende ud af et overstadig godt Humør – og på hver Side af hende – begge ["begge" overstreget] vore respektive Mødre – den ene givende Formaninger – den anden ventende på også at give Formaninger – jeg siger Dig, at de så uhyre søde ud alle tre – så kom vi da af Sted – og for Resten gav ikke den ene den anden noget efter i Retning af godt Humør – og skønt det anstrengte vore Stemmer meget – så snakkede vi dog hele Vejen – lige til Odense. Da vi så kom over i det lille Kertemindetog, faldt vi mærkelig sammen og hvilte trætte lige til Kerteminde. Dèr modtog Las os og vi drog op - og ind i lyse, dejlige Stuer, hvor Be – gæstemild og glad - modtog os; også Ungerne udviste Begejstring, der steg uhyre, da vi kom frem med mange herlige Sager, der lå gemt i vore Kufferter.
 Så kom vi ind og blev bænket ved et af B’s bekendte bugnende Måltider: Der var varmt Revelsben – der var Sylte og Rødbeder – stribet Flæsk og Gåsefedt – og Æblesmør – og så mange dejlige Ting – og naturligvis små røde Snapse. Til disse sidste indfandt sig Agraren, der strax vandt Johannes Hjerte – ligesom han i Fjor (til min Glæde) vandt Alfreds. 
 Ud på Aftenen spillede jeg mit lille udvidede Repertoire for dem, og fik Ros af Be. Og til sidst sang Johanne – og det gør hun dejligt. Om Fredagen var Dr Petersens dèr i Besøg, han er en kunstig lille Fyr – og Konen var ganske anderledes end i Sommer; jeg mener, at dengang kom der ikke mange Pip fra hende, men nu skal jeg love for, at hun pippede – (og mere var det da heller ikke.) Tillige så vi den Dag Marie og Uglen. Du ved vel at Uglens Lunger er angrebne, hun skal på Haslev Sanatorium. 
 Lørdag Aften var vi bedt med ned til Kunstnerens til Aften; forinden var vi en lille Mørkningsvisit ovre i Kærbyhus – Johanne og jeg – vi traf gamle Larsen, Fru L. Marie og Uglen; de var rasende søde – og der var lunt og hyggeligt. 
 Så gled vi hjem igen – pyntede os en Smule – og fulgtes så med Las og Be – i det ubeskriveligste Uføre – ganske bundløst – over Markerne ned til Gården. I Guder! hvilken Skønhed i deres Stuer! det var jo sådan, at man blev helt stille derved. 
 Næste Dag var det Søndag; vi var om Formd. en herlig Tur i Klinten sammen med Agraren. Det var blidt og stille Gråvejr – Vand og Himmel gik i èt – og vi måtte stå meget længe oppe på den høje Klint og se ud over det altsammen. – Da vi kom hjem, havde Be Festmiddag til os - Kyllingesteg og fin Dessert. I Mørkningen kom Marie og Uglen og Agraren efter os alle til Tur – vi gik da allesammen – også de yndige Unger – omtrent helt op til Hverringe Skov. Solen var gået ned – men havde efterladt den mest storslåede røde Purpurhimmel – så vi måtte blive ved at vende os om – og Vandet farvedes med det fineste Rødt – pragtfuldt var det! oppe ved Hverringeskoven stod vi stille allesammen i Tusmørket og så ned over den lille By, der lå nok så fredeligt med det røde Skær fra Himlen henover sig – og Ungerne løb legende ind på Grønmarken – men der var så sært stille – og det var bleven temmelig mørkt; så kom de tilbage og stod ganske stille hos de voksne. Og så gik vi hjem. 
 Næste Formiddag rejste jeg med 11 Toget til Odense – Johanne blev til 3 Toget – jeg fulgtes derud med Uglen, denne fulgtes af Marie, Uglen skulde nemlig til Sanatoriet. Jeg var meget glad over, at det traf sig sådan med min samtidige Rejse, for jeg opmuntrede Uglen en hel Del – hun var naturligvis noget nedstemt. Vi gik på Konditori sammen og havde det rart og hyggeligt. – Så gik jeg et Par Besøg - til Onkel Syberg på Kontoret, og til min Kursuskaptain – Konen tog imod mig og sendte mig lige ind i Skolestuen, der var myldrende fuld af Lømler og Lømmelinder, der alle – med megen Larm – rejste sig, da jeg kom ind. Kaptajnen blev synlig glad – sagde strax – med en bred Håndbevægelse – halvt præsenterende – det er Mesteren for alle de danske Stile, vi læser op! Og de gjorde jo store Øjne, og jeg lo naturligvis. Så tog Kaptajnen fra Bordet en lille Klatpapirsvugge [tegning], Du kender dem nok, og viste mig den – i Låget fandt jeg da – under slebet Glas - mit eget Grinebillede! Det var jo en stor Ære! uha – År ud År ind skal man sidde der og grine til Alverdens Lømler. – Så gik jeg op at blive fotograferet – og sender hermed 3 Billeder. Du skal have det ene og så vil jeg bede Dig give Ella og Mornine hver sit også. Det er jo en lille tarvelig Julegave, men i År kan det ikke blive til mere – vi er jo i en fornem Gæld, vèd Du. (Fl[ulæseligt])
 Nå, ved 5 Tiden mødte jeg med Johanne på Banegården og vi gled til Højrup, hvor Jørgen holdt efter os. Og vi kørte i buldrende Mørke – lidt Snuskregn --- og vild Jubel – til Erikshåb, hvor alle tre Indvånere modtog os – og velkommede os på det kraftigste – i godt Humør allesammen.
 2)
 Der var lyst og varmt og hyggeligt alle Vegne. Men helt imponeret blev jeg i Pallams Stue – der er kommen meget unikke Tapeter, der navnlig fremhæver de smukke Møbler på en ganske ejendommelig Måde – især det store Chatol tog sig ganske pragtfuld ud på den lyse Baggrund; og saa var det poleret op, så alle de små dejlige Indlægninger kom ordentlig til deres Ret – jeg forsikrer Dig det var en Nydelse af Rang at se på det gamle ærværdige Stykke. Vindues- og Dørkarme var malet hvide – også det så udmærket smukt ud. – Vi mærkede tydeligt – også dèr – at vi kom umådelig tilpas og var meget velkomne, og det gir sådan hyggelig Fornemmelse. De første Dage fulgte stille og roligt, man befandt sig i et stadigt Velvære – om Aftenerne spillede og sang vi henholdsvis den ene og den anden. Og om Dagene gik vi herlige Ture – én Formiddag på Orene, fulgt af Forp Mogensen, der tilfældig stødte til på Vejen, han var gudskelov i helt fornuftig Lune – jeg lider ikke, når han er altfor vittig. – Den sidste Aften (Onsdag) var det så kedeligt, at da J. skulde med 6 Toget til Spilletime i Fåborg; og netop da de havde bedt Mogensen til fin Aften på os ForpM. havde Guitaren med og sang alle sine Viser, jeg måtte sidde og puffe til Johanne hele Tiden for at få hende til at le – af Viserne gjorde hun det ikke. Senere sang Johanne. Kl 11 gik de – netop som da J. ankom. Han indbød os til at se sin Stue – vi sagde da Godnat nede og drog – feststemte (effera "effera" overstreget op i d[ulæseligt] J’s Stue. En go Flaske dry Madeira samt 3 små blanke Glas (jeg forklarede Joh. at de blev vadsket henne i Vandfadet mellem hvert Sold) og så dryssedes et Væld af Cigaretter ud over Bordet – og så soldede vi og sludrede og røg til Klokken blev umådelig mange – over 2. Def. fulgte os ned - og i Sovekammeret fortsatte Sludderen endnu længe – så hvis det havde været Sommer, havde det været højlys Dag for længe siden. En uhyre vellykket Aften. 
 Vi måtte (desværre) op 7 næste Morgen. Tog nemlig af Sted med ½ 11 Toget. Jeg mindedes vor Rejse for 6 År siden – vi skulde høre Leonard Bonvick. Denne Gang bumlede vi for at høre Ellen-Beckaften. Vi var noget triste ved Afrejsen begge to – og slet ikke glade over igen at skulde stampe i den beskidte og usunde By. - Begge Mødre modtog på Banegården – og vi traskede hurtigt af Sted med hver sin. Mor sagde Farvel strax – jeg måtte klæde om i susende Galop og så påen igen. Ellen Beck var dejlig at høre selv om man også var nogen forsviret. 
 Næste Dag gik jeg til Frokost hos Mor og berettede om min Rejse. Og næste Dag igen var nu i Lørdags. 
 Lørdagen er en hel lille Fest for os – så kommer nemlig Alfred hjem. 
 Denne Gang havde vi desværre det Uheld, at vi skulde til Johannes Fødselsdag – der var stort Selskab. Uha, jeg var så ked af det – og kunde dårligt nyde alle de brave Mennesker – mest Ernsts Kunstnervenner – alle meget søde og flinke. Vi var 22; og til sidst nåede Stemningen det Punkt, der er karakteristisk for alle Jødesammenkomster – de hylede sang – slog på Tromme – hvinede – hoppede – sprang – dansede – klappede - - - - - frembragte en ulidelig Støj. Vi var først hjemme Kl 3. Og så kan Du tænke Dig – Alfred var tilsagt at møde i Forretningen Kl 9 næste Morgen!! Vi skrev da naturligvis, at han først kom Kl 10 – men det var da lumpent alligevel - er jo Søndag – og den eneste Dag vi har sammen. Sovet ud fik han jo ikke engang. Han kom først hjem Kl ½ 12 – og Kl 12 ½ gik vi til Middag hos Mor – sammen med de to andre Sæt. Der var dejlig hyggeligt – og vi var der nogle gode Timer. Saa gik vi til Palækoncert, hvor (jeg for 2den Gang) vi hørte Leop. Rosenfeldts nyeste: ”Henrik &amp;amp; Else” for Solo – Kor og Orkester. Det er meget smukt – Onkel Leopold måtte – skønt nødig – frem fra sin Pille og bukke, sådan klappede de. Så gik vi hjem og meget tidlig i Seng; Mandag sov vi (trætte som vi var) over os, nåede ikke at drikke Kaffe – og jeg nåede ikke at følge Alfr. til Skibet, som jeg altid plejer, og det var meget trist – ja, Du aner ikke, hvor disse Mandag Morgener er melankolske – enten det nu er når jeg har fulgt Alfred – og kommer hjem til et halmørkt – iskoldt Hus – og så uendelig tomt – eller som denne Mandagmorgen, når Alfr. løber fra det hele – ud i de mørke, våde Gader med alle de søvnige Lygter, mens jeg bliver ene tilbage – frysende og ensom uha ha! En grulig Måde at være gift på – jeg glæder mig snart ligefrem til at komme til Malmø! Og hver Gang varer det flere Dage, inden jeg kommer til Hægterne. Sørgmodighed var da alene Grunden til, at jeg ikke skrev til Dig i Går – og nu må jeg hellere vente til i Morgen – så får Du det vist lige til Jul; men ved Du hvad – jeg kan skam ikke ønske glædelig Jul allerede nu – så sender jeg hellere et lille extra Kort på Søndag – det når Jer nok. Vi er bedt til Leop. Rosenfeldt Juleaften – det er nok en Ære for os; vi går dog først til Mor, sammen med de andre. Det er nemlig kl 5 ½ det andet først c 9 ½. Det kan nu blive ganske morsomt – de siger, det er uhyrefestligt – en Masse Musik. De er der altid Juleaften (Goldschmidterne). Pallam har bedt mig besørge en Bog til Dig – nu håber jeg Du bliver glad for Dronning Gåsefod – jeg besørger den sendt i Morgen – hvis den ikke findes så tager jeg Joh. V Jensen: Nye Himmerlandshist. At Du ved, det er fra Pallam.
 Tusind kærlige Hilsner til Eder begge to - og allesammen
 Dis.</t>
-  </si>
-[...51 lines deleted...]
-Thorvald Balslev.</t>
   </si>
   <si>
     <t>1905-02-16</t>
   </si>
   <si>
     <t>Malmø
 Rosenvej 2 og St Paulli Kyrkogatan 19</t>
   </si>
   <si>
     <t>54 Coolidge Str. Brookline Mass. USA</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Peter Bichel
 Alfred Goldschmidt
 Malin   Holmström-Ingers
 Christine  Mackie
 Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
     <t>Astrid og Alfred Goldschmidt flyttede i 1905 fra København til Malmø, da Alfred af sit firma fik tilbudt et bedre job i Malmø, end det han havde i København. 
 På adressen i Boston, hvortil brevet er stilet, boede Astrid og Johannes storesøster, Christine, med sin amerikanske mand. 
 Astrid og Peter Bichel var kærester, da hun mødte Alfred Goldschmidt og afsluttede forholdet til Peter. 
 Malin/Molle Ingers havde ifølge svensk Wikipedia en dreng og en pige. Astrid skriver, at hun havde tvillingedøtre, hvilket også fremgår af andre breve i KTDK.
@@ -10907,51 +10514,51 @@
 Jeg har det udmærket, lille Gamle.</t>
   </si>
   <si>
     <t>1919-06-07</t>
   </si>
   <si>
     <t>Thøger  Larsen</t>
   </si>
   <si>
     <t>Birkerød</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Fønss
 Wilhelm Hansen
 Grethe Jungstedt
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Thøger Larsens hyldest til den lyse sommernat er en lejlighedssang skrevet på digtervennen Jeppe Aakjærs opfordring. Sangen skulle bruges ved et sommermøde i juli 1914 på Aakjærs gård Jenle i Salling. Der kendes omkring 30 forskellige melodier til sangen, heriblandt en af Carl Nielsen. Grethe Sawyer/Jungstedts noder til sangen er aftrykt i bogen Du danske Sommer (Malene Linell Ipsen (red.)), Johannes Larsen Museet 2007.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3759</t>
   </si>
   <si>
-    <t>Thøger Larsen har været til Grundlovsfest og hørt "Danmark nu blunder" sunget på Grethe Jungstedts melodi. Bagefter var han i Tyborøn med sangeren, Joannes Fønss.
+    <t>Thøger Larsen har været til Grundlovsfest og hørt "Danmark nu blunder" sunget på Grethe Jungstedts melodi. Bagefter var han i Tyborøn med sangeren, Johannes Fønss.
 Louise og familien må have haft en forfærdelig tid.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AMsb</t>
   </si>
   <si>
     <t>[Skrevet med blyant:]
 1919
 [Skrevet med blæk:]
 Fru Louise Brønsted
 Birkerød
 Sjælland
 Kære Lugge! Nu er jeg igen i Lemvig, men rejser hjem i Morgen. Jeg kom herop til en Grundlovsfest, fordi Johannes Føns skulde synge ”Danmark nu blunder” på Grethes ny Melodi – den som skal udkomme hos W. Hansen. Den lød meget smukt, skønt den var udsat for lavt ["lavt" overstreget] højt. – Jeg skulde være hjem næste Dag, men blev jo så alligevel et Par Dage, som har været herlige Joh. Fønss er her også og vi falder udmærket i Traad, han er en storartet, stor èn og har da en pragtfuld Stemme. De dybe Toner ruller ligesom Orgeltoner. – I Går var vi ved Tyborøn, - spillede L’hombre derud i Toget, - sejlede hjem i en Kutter og spillede L’hombre i en lille Kahyt og sillede igen L’ i Aftes. Jeg vandt det Hele. Nu har jeg jo ikke hørt om Mudi siden i Onsdags, - men nu er det vel ogsaa i god Gænge – Det maa have været en forfærdelig Tid for Jer Hils den lille yndige Nus-Elle
 Mange Hilsner Deres Thyra og Thøger Larsen</t>
   </si>
   <si>
     <t>1919-09-01</t>
   </si>
   <si>
     <t>Marie Schou
 Anna Louise Syberg</t>
   </si>
   <si>
     <t>Marie Schou/Syberg arbejdede stadig i Rigsdagen, efter at hun og Fritz Syberg var blevet gift. Hun flyttede først til Kerteminde, da hun blev pensioneret. 
 Georg Fr. Nicolai: Krigens Biologi, Hasselbalchs Forlag 1918. Forord af Georg Brandes.</t>
@@ -11055,82 +10662,50 @@
   <si>
     <t>Louise Brønsted og hendes mand var fra foråret 1920 på et længere ophold i London.
 Laura Warberg fyldte 75 20. januar 1920. 
 Agraren (Adolf Larsen) bliver omtalt som et brændende spørgsmål: Han var kvartalsdranker og af og til stort set utilregnelig, hvorfor man ikke ville kunne invitere ham med til en fest.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3763</t>
   </si>
   <si>
     <t>Laura Warberg sender en kurv til Grethe, nogle gamle skeer og en cigaretæske til Louise, og Ellen sender penge. Det er godt, at Nicolaus/Madien Brønsted er blevet rask og dejligt, at han og Louise skal rejse. 
 Laura håber, at Andreas/Dede Warberg og Thora Branner kommer den 20. Hun remser de øvrige gæster op. Adolf/Agraren Larsen er dog et brændende spørgsmål.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ff7U</t>
   </si>
   <si>
     <t>[Skrevet med blyant:]
 1920 
 Jan. 
 [Skrevet med blæk:]
 Onsdag d: 14_de_
 Kære lille Muk!
 Vil Du give Grethe Indholdet af denne Kurv paa Fredag, men til Dig er det 2 gl. Skeer fra Elle og 4 af 6 gl. fra vort Bryllup, som vi fik af Din Bedstefars Søster Tante Hanne Vogel i Haderslev. Elle siger Du trænger til Theskeer Godt at Madien er rask igen, vi var noget bekymrede for ham. Hvilken Begivenhed at I skal rejse, det vil Du have godt af lille Muk! Jeg sender den traditionelle Anretning til lille Lomme d: 19_de_. Den lille Æske til Cigaretter synes jeg Elle sagde var til Dig. Hun sender Penge til Grethe i Morgen. Vi haaber Dede og Thora kommer d: 20_de_; Delcomyns skal ogsaa nu noteres, samt Kattrups Peter og Grethe og Agrarens, som for Tiden er et stort brændende Spørgsmaal for Tiden ["for Tiden" overstreget].
 Kærlige Hilsener til Eder alle. 
 Bedstemor.</t>
-  </si>
-[...30 lines deleted...]
-Til Lykke! Vi ønsker Dig et rigtig godt Aar, at Du maa være rask og veltilfreds, saa Du kan rejse omkring og glæde Dine Medmennesker. Jeg var i Odense i Lørdags til Frk. Jørgensens Begravelse, jeg var hos Syberg, hvor er det dog dejligt, at det gaar saa godt, blot Kirstine kan holde til alt det, nu bliver hun jo ene, den lille Hjælpepige rejser hjem. Kirstine burde lidt ud hver Dag, om det saa kun var et Kvarter. Conne har ikke havt det rigtig godt i den sidste Tid, men rigtig slemt har det heller ikke været; blot han holder sig i Ro, tror jeg, at det snart er helt ovre. Vi er bedt til Rygaard i Dag, Dr. Teisen vilde gerne endnu en sidste Gang samle Vennerne; nu til Marts forlader han Rygaard. Det er kedeligt, at Conne ikke kan komme med, jeg tror nok, at det er ham, Viggo Teisen helst vil have. Det bliver ellers underligt og vemodigt at være til Selskab paa Rygaard og savne Fru Teisen. Det var pludselig, at Frk. Jørgensen døde, men hvor var det godt for hende, at hun ikke skulde ligge længere, da det var Kræft. Der var en Mængde Mennesker til Begravelsen. Ja, saa bliver det vel først henad Foraaret, at vi faar Dig at se her, nu vil jeg ønske, at Du maa have det rart og fornøjeligt i Kjbh. og komme rask hertil. Hils alle Dine Kjære, som samles om Dig i Morgen. Mange kjærlige Hilsen fra Conne, vil Du ikke nok have indlagte Billede, jeg synes, at det er saa udmærket. Kjærlig Hilsen fra Din Else.</t>
   </si>
   <si>
     <t>1920-03-06</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
 Louise Brønsted
 Andreas Larsen
 Johan Larsen
 Peter Lundsgaard
 Carl V Petersen
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Det fremgår af andre breve, at Alhed Larsen havde Den Spanske Syge (influenza). 
 Larsen-familien havde to venner, der blev kaldt Bister: Carl V Petersen og Peter Lundsgaard.</t>
   </si>
   <si>
     <t>Alhed Larsen er indlagt på klinik. Hun har ikke feber, men en irriterende nældefeber. Hun og drengene har været i Haveselskabets have, og Alheds mor har været på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fFsv</t>
   </si>
@@ -11247,78 +10822,50 @@
     <t>https://fynboerne.ktdk.dk/d/d3Gx</t>
   </si>
   <si>
     <t>[Fortrykt på kuvertens forside:]
 TORNØES HOTEL
 Telefon 5
 Statstelefon 3
 KERTEMINDE
 [Skrevet med blyant på kuvertens forside:]
 Om Elles datters giftermål m. den svenske maler Curt Jungstedt
 [Skrevet med tusch på kuvertens forside; Ellen Sawyers skrift:]
 Fru Professorinde Brønsted
 c/o Mrs Henning
 44-45 Tavistock Sq.
 London W.C.
 England
 [Håndskrevet i brevet:]
 Kære lille Lugge! Ja, hvad siger du dog til det? At musen skal giftes. Jeg har sådan ønsket i denne Tid, at jeg havde dig at snakke med. Du er så klog og forstående og næst efter mig, er du vist den som kender musen bedst. Mornine og Alhed syntes jo "det er så Synd" og så skrækkeligt o.s.v. - Det kan jeg nu ikke rigtig forstå. Man kan dog ikke sige, at hun ingen Ungdom faar "fordi hun nu skal færdes med Gøsta. Det eneste betænkelige er jo om Gøsta nu også er den rigtige - om han i Længden er betydelig nok til sådan et ikke ubetydeligt Menneske som Grethe, men jeg mener nu, Lugge, - at den Betænkelighed må man bide i sig, - Forholdet er allerede sådan, at det ikke kan nytte at holde det hen og få det opsat i Haab om at det skal gå hen. Det går vist ikke hen - og de Aar hun så gik og ventede havde hun alligevel ingen rigtig Glæde af. Så kunde hun jo endelig også finde mange, der var meget mindre egnede for hende end Gøsta. Synes du egentlig ikke godt man kan være glad over det? Jeg vilde give Masser til at kunne snakke med dig om det. - Hvad hendes Musik angår tror jeg ikke det vil standse Udvikling. Hun gør alligevel ikke noget ved det uden når hun er oplagt, og jeg kunde da tænke mig at Giftermålet befordre Oplagtheden.
 Hvornår, - ja det står hen endnu. Det er kun en Mulighed at det bliver over England - vi har sat os i Forb. med Bennet, og afventer Meddelelse om hvorvidt der er Passage gennem Tyskland - hvad det koster o.s.v. Det er jo Pokkers dyrt over England og det kniber jo med at få så mange Penge rundet op. - Jeg vil prøve på at sælge et Par af mine Las-Malerier. Hun skal jo også udstyres lidt pænt. - Jeg selv bliver meget beklaget, - men jeg må sige, at jeg ser ikke så tragisk på den Side af Sagen, den at "jeg skal af med Grethe". Hun er jo alligevel færdig med at gå herhjemme hos mig, - så hun kan såmænd ligeså gærne være gift. Ja, lille Lugge, det er jo også kedeligt du skal af med din lille Kokkepige, - men mon du ikke nok finder en anden, og så gik da den Tid med det. - Det har været glimrende for hende, og hun har lært meget. Afskeden med Bes er smertelig tror jeg - hvor er de dog bleven gode Venner. Vi har travlt med at sy Udstyr. Du kan vel lige tænke dig hvor Besen giver hende Masser fra mine Oplag i Puffer og Kister deroppe - 2 fine, næste nye Voilekjoler, - 8 meter hvidt Voile, - først tænkt til natkjoler, - men nu mener vi en hvid Kjole + en ekstra fin Natkjole. Hun skal have en Sjantung Rejsedragt og sin grønne Silkekjole syet. - Tak for Westminsterkortet. Jeg kan huske det "Cloister", - det var vist der, de ældste Gravsten fandtes. Jeg kan huske, hvor jeg bævede af frydefuld Ærefrygt, da jeg gik der. - Det er knusende morsomt at læse jeres dine ["jeres" overstreget; "dine" indsat over linjen] Breve. Hvor i har det yndigt. Jeres Børn er så søde og vi er allesammen så glade ved dem. Hvis du vilde skrive mig et Par uoffentlige Ord om Situationen, kunde du jo lægge dem inden i et Be-Brev med privat på
 [Indsat i venstre margen s. 2; lodret:]
 Jeg holder med Grethe i hun kan ikke beholde alle de masser af Kostpenge nu hun er "rendt af Plads" men hvis I vil låne mig dem, var det dejligt, - det er jo dyrt at få en Datter gift, - 
 [Indsat øverst s. 2; på hovedet:]
 Mange Hilsner til jer begge fra Elle</t>
   </si>
   <si>
-    <t>1920-05-14</t>
-[...26 lines deleted...]
-  <si>
     <t>1920-05-20</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
 Drude Jørgensen
 Johan Larsen
 Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed og Johan Larsen er netop kommet hjem til Kerteminde efter i lang tid at have været i Birkerød på hhv. besøg og kostskole. 
 At han- og hunsvanen slås i Larsens have har været diskuteret i flere breve. Johannes Larsen havde købt de to svaner i Hamburg Zoo.
 Mudi (Brønsted), Alheds niece, boede et års tid hos Alhed og Johannes Larsen.
 Grethe Sawyer blev i 1920 gift med den svenske maler Kurt Jungstedt. Det er hans forældre, hun har besøgt i Stockholm. Kurt J. kaldtes af nogle af Warberg-familiens medlemmer Gøsta.</t>
   </si>
   <si>
     <t>Alt stod godt til, da Alhed Larsen og hendes søn kom hjem. Ænderne er der. Svanerne opfører sig, som inden Alhed rejste.
 Grethe Sawyer har skrevet fra Stockholm. Hun syntes godt om sine svigerforældre.
 Drude og Elle(n) Sawyer vil til Paris i efteråret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/McLn</t>
   </si>
@@ -11850,50 +11397,103 @@
 Johannes Madsen
 Christine Swane
 Poul Uttenreitter
 Laura Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvilken begravelse Johannes Larsen skulle til. 
 Alhed Larsen befandt sig muligvis hos Christine Swane i København. Måske skulle de planlægge deres fælles udstilling på Den Frie i februar 1922 - sammen med Astrid Krohn.</t>
   </si>
   <si>
     <t>Johannes Madsen og Johannes Larsen har talt om rammer til træsnittene.
 Johannes Larsen beretter om fuglekoncert i haven, og han giver en brud fløde, fordi der er is på vandet her i november.
 Johannes Larsen skal til begravelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Kl5V</t>
   </si>
   <si>
     <t>Kjerteminde 30 Nov. 1921
 Kæreste Alhed!
 Jeg glemte i Gaar at fortælle at Madsen har været her og vi har bestemt Rammer til Træsnittene, som han har lovet færdige til Mandag. Det træffer sig saa heldigt at Fragtmanden kører til Odense Tirsdag Mrg, saa han kan faa Billederne med. Din Moder er kommen i Eftermiddag med Hilsner fra Dig. Gærdesmutten var der igen i Mrgs, saa den kommer nok ind hver Aften. I Eftrmdg da jeg kom ind fra Haven sad alle vore Graaspurve og Skovspurve og 3-4 Solsorter og et Par Gærdesmutter og holdt Koncert i Blenheim Pippintræet. Jeg kunde først ikke begribe hvad der var paa Færde, men saa saa jeg en lille tørstig Brud vende omkring paa Isen. Jeg gik ind og hentede lidt Fløde paa en Underkop og satte ud paa Isen og saa snart jeg var naaet hen til Værkstedsdøren kom den hen til Koppen og begyndte strax at labbe i sig af Fløden. Det har været et dejligt Vejr her i Dag med Solskin hele Dagen. 
 Jeg har skrevet uden paa en Konvolut til Holger M, jeg mener Rasmussen og en til Uttenreiter, men jeg har kun et Frimærke og gider ikke skrive mere i Dag saa de maa vente til i Mrg. Det bliver vist til at vi tager en Bil her fra frem og tilbage til Begravelsen, jeg har bestilt en Krands. Det er sært for jeg synes der var noget mere jeg vilde skrive men jeg kan ikke komme paa det, det er ligesom med Madsen som jeg vilde have skrevet om i Gaar. Han fik Kanariefuglen med hjem. Jeg ved ikke hvilken Adr der passer Dig bedst nu har jeg prøvet 2. Mange kærlige Hilsner til Jer alle 3. Hils Uglen.
 Din JL</t>
   </si>
   <si>
+    <t>1922-03-18</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>København F.
+4</t>
+  </si>
+  <si>
+    <t>Thyra Larsen
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad Astrid Warberg-Goldschmidts sorger gik ud på.
+Sagfører Buhl kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1812</t>
+  </si>
+  <si>
+    <t>Det er trist, at Astrid/Dis har sorger, men godt at hun har sin datter og sit arbejd. Foråret vil nok hjælpe.
+Thøger Larsen kan ikke digte sig ud af sine problemer.
+Før jul fik Thøger Larsen konstateret, at han har sukkersyge. Han kom på diæt og tabte sig og har det godt nu. 
+Thyra og Thøger Larsen vil i påsken tage på en rejse til Tyskland sammen med et vennepar.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vZMM</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside med blyant:]
+Jævndøgn
+21 Marts. 1922.
+Heri Kritik af
+mine Digte
+[På kuvertens forside med blæk:]
+Fru Astrid warberg
+Rolfsvej 17 4
+København F.
+[I brevet:]
+Lemvig 18/3 1922.
+Kære Dis!
+Det var rigtignok et sørgeligt Brev, jeg sidst fik fra Dig. Jeg forstaar, hvor svært det maa være for Dig, og det er godt, Du har din lille Pige og dit arbejde. Du tror, Dis, alt for meget om en Digter, hvis Du tror, han kan digte sig ud af alle sine Genvordigheder og Plager. Saa skal han i hvert Fald være en meget stor Digter. Jeg har aldrig kunnet. Men Du er jo selv Digter! Og der er Emner i Dig til en betydelig Digterinde. Prøv det selv, hvis Dit arbejde levner Dig Tid dertil.
+Det har været en slem og bidende Vinter iaar. Sjælen har frossen tynd i En. Og Elle har vel fortalt Dig, at jeg har Sukkersyge. Det opdagedes lige efter Jul. Jeg tørstede jo. Og saa sendte Thyra en Prøve til Doktoren, der nogle Dage efter overraskede mig med Nyheden: godt 8 %. Saa kom jeg paa Sultekur. Min Mave svandt bort i al Stilhed. Og i et Par Dage saa jeg dobbelt, naar jeg skrev, og Lysbuske oven i Stjernerne. Men da jeg atter maatte spise, forsvandt disse Rædsler, og jeg ser nu normalt og har en ret behagelig Diæt og ingen Sukker mer. Jeg vejer nu min gamle, mangeaarige Vægt 168 Pd. Under Krigen gik jeg ned paa 153 og efter Krigen svang jeg mig som et Pendul op paa 184. Men de 168 er vist det normaleste og sundeste for mig. Jeg har saamænd nok haft Sukkersygen i længere Tid. Men Lægen siger, den Form er godartet. og det tyder jo ret godt, at jeg uden større Vanskelighed og uden i ringeste Maade at savne Næring, kan holde mig helt sukkerfri. Jeg banker under Bordet.
+Thyra og jeg har taget en stor Beslutning. Som Trøst for Vinterens Kval og Uhygge har vi næsten bestemt at gøre en Tysklandsrejse i Paaskeferien sammen med vore Venner Sagfører Buhls. Vi tænker paa Harzen, Leipzig, Nürnberg, München. Det Ancherske Legat faar jeg jo aldrig. Og nu er Maden billig. Kommer man ikke lidt ud nu, bliver det næppe nogensinde til noget.
+Kære Dis. Jeg haaber, Foraaret, som jo allerede begynder at straale for fuld Kraft, maa bringe ny Vækst i Dig og helbrede Dig for dine Sorger. Foraaret er for unge Mennesker som Dig saadan almægtig Tid.
+De hjerteligste Ønsker derom og de venligste Hilsner fra os begge. Din hengivne
+Thøger L. 
+[Endnu et brev i kuverten; blyantskrevet:]
+Kære lille Dis.
+1000 Tak. Men det maa Du aldrig gøre mere. Hvor er dine Digte følte og skønne! Jeg kan desværre intet i Øjeblikket sige om Fremtiden. Mange Hilsner. Din T.</t>
+  </si>
+  <si>
     <t>1922-03-25</t>
   </si>
   <si>
     <t>Henne, Nørre Nebel
 Odense
 Kerteminde
 København</t>
   </si>
   <si>
     <t>Christian Bechsgaard
 Karl Isakson
 Drude Jørgensen
 Christian Larsen
 Georg Larsen
 Marie Larsen
 Karl Madsen
 Johan Christian Petersen
 Laurits Tuxen</t>
   </si>
   <si>
     <t>Den svenske maler Karl Isakson, der boede i Danmark i mange år, døde af lungebetændelse i København 29. februar 1922. Statens Museum for Kunst arrangerede i april en mindeudstilling over ham. Johannes Larsen og Karl Isakson var nære venner, så Larsen havde malerier af Isakson, som han kunne udlåne.</t>
   </si>
   <si>
     <t>Vejret er koldt med frost, og det vanskeliggør Johannes Larsens arbejde med at male udenfor. Han har dog fået malet syv billeder. Han bliver opfordret til at sende billeder ind til Isakson-udstillingen på Kunstmuseet (Statens Museum for Kunst). Tuxen er interesseret i at få et silkepapirtryk (se også brev fra 22.3.1922).
 Det er sjovt, at Alhed har været hos Karl Madsen til fødselsdag. Farverne er ankommet, selvom adressen var forkert.</t>
@@ -11965,59 +11565,50 @@
   <si>
     <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen".
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.
 Denne sidste del af dagbogen indeholder tegninger fra togtet, og en opsumering af de observerede fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FKHil6pt</t>
   </si>
   <si>
     <t>30. jun. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wyASnUBS</t>
   </si>
   <si>
     <t> 8. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/8NOdIY94</t>
   </si>
   <si>
     <t>26. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Qzetql1i</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://fynboerne.ktdk.dk/n/BSUSiqrf</t>
   </si>
   <si>
     <t>10. okt. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UP7ys7G8</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Hverringevej 206, 5300 Kerteminde, Danmark
 Møllebakken 14, 5300 Kerteminde, Danmark
 Glorupvej 34, 5853 Ørbæk, Danmark</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Else Birgitte Brønsted
 Alhed Larsen
 Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Kopier findes på Joahnnes Larsen Museet.</t>
   </si>
   <si>
@@ -19390,50 +18981,130 @@
 Fyen
 [Håndskrevet på kuvertens bagside:]
 A Warberg Müller
 Hareskov
 [I brevet:]
 Hareskov, 20’ Nov. 1941. 
 Kæreste Junge! Det er for galt, at jeg først nu får skreven til dig, skønt den sidste Kasse Frugt, Æblerne, kom i Lørdags, 8 Dage efter Kvæderne, vi er overvældede, Tak til Jer alle sammen det var en Kæmpegave! Kvæder står i så høj Pris i Aar, at jeg ganske havde opgivet dem; og da vi ikke har Spiseæbler, er sådanne også yderst velkomne, Axel tager hver Dag et med på Kontoret, det har han så godt af og er så glad ved; hvad hedder de store, skøre, smukke, gul og røde? De er himmelske Tak og atter Tak! Grunden til Brevets Forsinkelse er simpelthen en Række af så krævende Arbejdsdage, at jeg ikke har overkommet mere – der er meget at lave nu for kommet mere – der er meget mer at lave nu for en Husmor, men så er det godt, at man kan, jeg er sommetider helt stolt af mig selv, fordi jeg har fået mig lært så meget, som før syntes mig uoverkommeligt – og at det morer mig, men det tar også på Kræfterne. Skrev jeg om Mette Schous Besøg i forrige Uge? Hun kom cyklende til Frokost den ene Dag med lille Marianne på Styret – de var nede hos Nus og rejste næste Morgen; den lille var over alle Grænser bedårende, hun fylder 3 Aar til Marts – ligner Buf meget, hun har hans dejlige Øjne og store sorte Øjenvipper – og den mest poliske lille Mund – det lyser ud af hende, at hun også har hans strålende Sans for Humor, jeg var forfærdelig glad ved hende, det er sjældent at se så pragtfuld en Unge. Mette er også meget sød, vi var alle så glade ved Besøget, også Axel; og hvor er hun tapper og dygtig; hun beholder Huset ved Fjorden, en Malerveninde bor hos hende 
 de passer i Fællesskab Jorden, har avlet og solgt 60 Tdr. Kartofler, som de selv har taget opsorteret etc. Desuden har hun mange andre Grønsager. Om Vinteren tager hun op til Faren, som har en Gård i Himmerland, Moren er nylig død (for et Par Aar siden), han har lejet en Væv til hende, der væver hun så om Vinteren og maler, hun er meget talentfuld; du ved hun er Søster til Carl Nielsen, ham med Samtalerne med Tyskeren; hun havde lige besøgt ham; han er frygtelig opreven over de Samtaler; ved den sidste var Tyskeren lige kommen fra et Besøg på ”Fædrelandets” Redaktion, hvor de havde skældt voldsomt ud over Carl Nielsen, som havde angrebet Bladet, og det kneb meget at få ”Samtalen” lavet; hvert Ord må jo afvejes til alle Sider, men skal alligevel helst udtrykke det, han har på Hjerte. 
 Det var så heldigt at vi lige havde fået en Kanin, da Mette kom – da jeg skulde stege den – jeg skar den ud, dyppede i Mel, stegte i Gryde med Tomatpuré – så jeg, at der var en Masse Fedt omkring Nyrerne, det tog jeg fra og lavede af det, samt Hjerte, Lever og Nyrer, den lækreste Leverposteg – uden Mel men med 1 [pund symbol] Kartofler, alt maskinelt. Vi har en fordelagtig Transalation med Hansens, der hvor Sus bor; Axel skaffer dem ”Opfejning” d v s Korn som spildes fra Sækkene i Frihavnen, det kan han købe billigt, det får så Hansens til deres Dyr, Høns etc – de kan jo næsten intet få at købe og kun til Kæmpepriser; vi Axel [”Axel” indsat over linien] har leveret to Gange og derfor får vi . 3 Kaniner – 1 Hane og en Gås, sidste til Jul, Hanen til Nytår, de to Kaniner har vi fået, det har de selv tilbudt, - de får Korn og vi får billigt Kød. Vi kan ikke få ”Opfejningen” ubegrænset, der er mange om det, men vi er godt tilfreds. 
 2) En anden Dag fik jeg Axel til at købe et Kvieslag, det kostede til min Skræk 4,50, men jeg fik heraf 1 pund afsmeltet Klaret og to store Rullepølser, så det blev dog lukreativt. I Forgårs kom Nus hjem fra en Bytur og havde i Istedgade købt en Nyre for 40 Øre – den blev til en herlig Ragout igår, jeg skar den i små Stykker, som meledes og stegtes med Tomat – tilsidst blandedes små bitte kogte Kartofler i, som jeg havde pillet fra de store – de var som Nødder men lækre trods sene. Af Nyrens Fedt blev der lidt Klaret – vi kan næsten ikke få Fedt mere og Smørmærkerne er kun lige til. Nu har Nus og jeg bestemt at vi fra nu af og til Jul kun vil spise Marmelade på Knækbrødet om Morgenen for at spare Smør til lidt Julebagning; jeg bager nu 2 Gange om Ugen 2 Franskbrød og en Gang ugentlig en stor Bradepande Honningkage, jeg har en billig Opskrift, kun 85 Gram Klaret – c 2 pund Sigte/og Hvedemel ½ af hver og 1/2 l Kernemælk, div. Erstat. Krydderier, den sparer også på Smørret; til Søndag bager jeg Småkager, som jeg delvis har opfundet: 1 Æg – liså meget brunt Sukker, liså meget Mel, lidt Natron og div. mørke Krydderier – der bliver c 50, sat på med Teske, i går fandt jeg på at lægge en lille Klat fast Marmelade på hver Kage – men den Opfindelse skal nu gemmes til Jul, den var dubra. Bliv ikke forarget over at Kvæderne gik næsten til Lyst! i Aar kan man jo ikke lave Konfekt, som Axel elsker, så lavede jeg Knækbrød, d v s 2 pund syltede jeg først som hele; så kogte jeg alle Skræller og Kernehuse af, mosede gennem Dørslag, der blev 3 pund Marmelade; Resten gik gennem Maskinen, der blev 5 pund Frugtmasse, kogt en 5 pund Sukker; en Del farvede jeg rødt, en Del grønt, den største Part ufarvet; det ligger nu spredt ud på den store Egetræsbakke og et stort Fad, dækket med Papir, og tørrer oppe på Køkkenskabet – altså lige under Loftet, så skal det senere skæres ud og vendes i groft Sukker - Julekonfekten er sikret. Til Variation har jeg meget stærke Ingefær-Græskar, som også skal vendes i groft Sukker. Nå – du ser, jeg er meget hus-optaget.
 I Tirsdags var Axel til sin 2den Bachkoncert , og Lugge husede ham igen - den Dag lavede jeg de tre Kvædesyltninger, det tog hele Dagen, Nus var i København – med Nyheder – så jeg var almasensalene, derfor nåede jeg så meget, var først lige færdig og havde Middagen parat, da Nus kom Kl ½ 7; en strålende glad Skatter, skønt hun havde travet hele Dagen med sin tunge Kuffert og i Snuskregn: men så havde hun også flottet sig, spist Frokost i Brasilko, en fin Hummer – Reje – Svamperet til 2,85 – uhørt for den sparsommelige Nus – deroppe havde hun siddet og talt alle sine Ordrer sammen - og købte siden en lille Æske fineste Konfekt (8 Kr Pund!) der var for 3,85, som hun havde med hjem til vores ensomme Aften; og da vi havde spist Middagen, pakkede hun Kufferten ud og viste mig alle de dejlige Ting og fortalte mig om hvert enkelt Sted, hun havde været, og hvad de havde sagt og hvad de havde købt - - de er helt vilde efter hendes Ting nu - og netop nu er det så svært at skaffe Materialer --- ialt havde hun solgt for 1.294 – Kr.!! – så nu får de rasende travlt, jeg begriber ikke, at de kan nå det; men Sus havde netop om Formd. opdaget, at Fru Hansen, som var ovre at vaske en Kasse Glas for dem – at hun kan dubbe – (altså sætte Farverne på de ensfarvede Ting, det er meget svært) – hun vilde så gerne prøve, og det viste sig, at hun havde Håndelaget, de blev strax fejlfri, og de havde jo ikke Råd 
 3) til at ødsle Farver nu på Oplæring. Dupningen keder dem skrækkeligt – de vil hellere lære nye Motiver, og alene Budtz Müller i Bredgade havde bestilt 200 grøn-duppede Glas á 1,65 [”á 1,65!” indsat over linjen], så der er noget for Fru Hansen, de mener det kan betale sig at tage Hjælp, så de kan hellige sig de større Opgaver; de har også engageret Nortoft til Pakningen, som tager lang Tid. (Gid jeg var 10 Aar yngre – men jeg har nok heroppe at lave og for få Kræfter til mere.) – 
 Nus havde på sin Tur også været på Vestre Kirkegård – det var Bufs Fødselsdag Dagen efter – havde Blomster med derind; for dine Penge havde hun i fjor købt og plantet en hvid Krysantemum, den stod så smukt og havde mange Knopper. 
 Og i går fik hun fra Kunstmusæet de Billeder, hun har arvet efter Buf; et meget stort Maleri af Baronen forestillende Fru Syberg, der sidder sammen med Trylle og ser i en Bog, et dejligt Billede. Og en smuk Skitse af Peter Hansen, en pløjende Mand, samt flere Fugletegninger af Las. Jeg har lovet hende at hjælpe med Ophængningen, hvor vil de smykke hendes Hus dernede, det er virkelig et henrivende lille Hjem, hun har der; hun skulde have hende en Mand deri. -
 Ja og så kom Axel hjem i Aftes og var i strålende Humør efter sin Koncert, og det var dejligt at have han hjemme igen; men hvor har han dog godt af de små Udflugter! 
 Han havde også Læseforeningsbøger med til os, vi læser Thomas Olesen Løkken på Kraft for at være udrustet til hans Besøg, som nu snart må kunne ventes.
 Jeg fik et sødt Brev fra Tutte i går; hun kommer dog ikke herned, men vil gerne have mig derop i næste Uge; det må jeg gøre, skønt jeg er i en kedelig Astmaperiode, må brænde Pulver hver Nat for at kunne sove. Men jeg rejser nu derop alligevel. 
 Nu er det Frokost, lille Junge, så jeg må slutte for denne Gang.
 Husk at skrive om Bibbe, og hils hende meget, når du skriver. Hvordan har du det med Tobak? Axel kan vist godt skaffe dig noget, hvis du ikke kan få det. 
 Tænk dig, jeg fik et langt Brev fra Tante Else, så nu skal jeg skrive igen. 
 Tusind Hilsner og endnu en varm Tak for Frugten!
 Din Dis.
 Kære Junge! Jeg ved ikke om Dis har skrevet noget om Tobak! Hermed en lille Pakke Cigaretter, som jeg haaber, at du kan bruge. Mange Hilsner fra din heng. Axel.</t>
   </si>
   <si>
+    <t>1941-11-26</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Elena Larsen
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Hans  Syberg
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Bechgaard ved Fiilsø kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3878</t>
+  </si>
+  <si>
+    <t>Andreas Larsen kan hverken skrive om det gode eller det onde, der er sket, så han skriver i stedet om noget hverdagsagtigt. 
+Johannes Larsen er rejst til Fiilsø for at deltage i et guldbryllup.
+Andreas Larsen har fået lavet en rive til at tage muslinger op med, og han har hjembragt en masse. 
+Børnene skal til afdansningsbal.
+Johan Larsen må hilse Peter Larsen og takke ham for det morsomme brev.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IiOj</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst på brevets første side:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,........ 194
+[Håndskrevet:]
+rundt om Borden forat byde mig! Jeg tror aldrig jeg er kommet hurtigere paa Benene for dog at modtage den staaende, om end ikke "med foldede Hænder".
+26/11 - 41.
+Naa, nu er der jo igen gaaet nogle Dage og sket adskilligt paa ["paa" overstreget] baade af godt og betydelig ondt. Da jeg ikke synes jeg kan omtale hverken det gode eller det der gør mest ondt, vil jeg nøjes med at berette lidt forskelligt herhjemme fra. Far rejste igaar til Fiilsø forat deltage i Bechgaards Guldbryllup. Iformiddags var jeg nede i Fjorden at fange ["fange" overstreget] tage Muslinger op med en Slags Rive jeg har faaet lavet til det Brug. Jeg tog paa 1 Time (incl Roturen og Sortering) flere Muslinger end vi ellers maa give 4 Kr for. Riven har kostet 5 Kr, saa den skal jeg nok tjene ind. Jeg har tænkt vi skal spise en Del i Vinter, dels naturel, som Du jo fik hos Hans Syberg, dels kogt eller ristet eller bagt. - Børnene gaar i Danseskole alle 3. De skal snart have Afdansningsbal. Vil Du hilse Peter fra mig og takke for det lange morsomme Brev; jeg skal skrive til ham en anden Dag.
+Ogsaa mange Hilsner til Bimse, de andre Børn og Digselv fra Puf.</t>
+  </si>
+  <si>
+    <t>1941-12-14</t>
+  </si>
+  <si>
+    <t>HC  Andersen
+Elise Hansen
+Elena Larsen
+Else Larsen
+Jens Larsen
+Jeppe Larsen
+Johan Larsen
+Jonas Larsen
+Alhed  Møhl, Lysses datter
+Marie Neckelmann</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3872</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen takker for brevet. Peter Larsens beretninger morede ham. Jeppe Larsen er endnu for lille til at lave sådanne ting, men Andreas byggede for et par år siden en mølle til ham, og nu sætter han en peberkværn, en valse og et hejseværk ind i den. Jeppes mor vil sy små sække.
+Det er flot, at Peter er god til at skrive, og at han kan holde dansk og svensk adskilt. 
+Peter må anbefale sin far at læse "Den lykkelige Familie".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UIJt</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1 og 3:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE, ................194
+[Håndskrevet:]
+14 Dec 1
+Kære Peter.
+Glædelig Jul og Tak for Dit lange Brev forleden. Det interesserede mig meget at høre om hvordan Du virker med mange Ting og især morede det mig at læse om Agregatet paa Din Cykle; det maa se flot ud, naar Du kører med Ild og Røg efter Dig! Din Fætter Jeppe er jo endnu for lille til at lave noget videre selv, men han begynder da saa smaat at kunne hamre noget sammen selv. Han bliver 6 Aar nu den 20. December og jeg er ved at lave en Valse til hans Mølle som den skal kunne trække. Desuden sætter jeg en gammel Peberkværn ind i Møllen og den kommer til at kunne male Havregryn, saa de bliver finere naar de kommer ud igen. Der bliver ogsaa Hejseværk og hans Mor vil sy ham nogle smaa Sække, som han kan fylde med Gryn og hejse op og valse eller male. Selve Møllen har jeg lavet til ham for et Par Aar siden, men den har nu staaet inde paa Værkstedet i et Par Maaneder, saa han glæder sig meget til at faa den igen. Jeg har lavet lidt paa den af og til, naar det har været Regnvejr, derfor har det varet saa længe, men nu er den næsten færdig. Han ved nok at der kommer Valse i, men Kværnen og Hejseværket ved han ikke noget om, saa han bliver nok overrasket. - Det er morsomt at det gaar Dig saa godt i Skolen, det maa være rart at være saa dygtig til at skrive Stil og Breve, som Du er. Jeg synes det er godt gjort at Du kan holde det ene Sprog saa godt ude fra det andet. - Vil Du ikke sige til Din Far, at han skal læse "Den lykkelige Familie", saa vil han ikke være i Tvivl om at H.C. Andersen kendte Skræpperne.
+Nu vil jeg slutte med at ønske et godt Nytaar for Dig og hele Din Familie. Vil Du ogsaa hilse Din Bedstemor og Kylle, hvis de kommer til Julen.
+Mange Hilsner fra Puf.</t>
+  </si>
+  <si>
     <t>1942-02-07</t>
   </si>
   <si>
     <t>Thora Cohn
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Thomas Madsen-Mygdal
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen gentager indholdet fra sidste brev, som muligvis er gået tabt. Penge kan ifølge Nationalbanken kun overføres til Sverige, hvis modtageren virkelig trænger til dem og beløbet må max. være på 200-300 kr. månedligt. Johan/Lysse og Elena/Bimse Larsen må skrive et klagebrev, som Andreas kan sende til Nationalbanken. Andreas vil bede om, at Johan indleder sine breve med at anføre, hvilket brev det er, han besvarer.
 Andreas Larsen og børnene løber på ski.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zXFR</t>
   </si>
   <si>
     <t>[Fortrykt på arkene:]
 Kerteminde, ...... 194
 [Håndskrevet i brevet:]
 Svar på Brev af 28/1 - 42.
@@ -20107,50 +19778,97 @@
 Jonas Larsen
 Marie Larsen
 Peter Larsen
 Alhed  Møhl, Lysses datter
 Christine Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Grønningen er en kunstnersammenslutning i Danmark og blev grundlagt i 1915 af udbrydere fra Den Frie. Grønningen fremstod fra starten som det nye fristed for radikal og eksperimenterende kunst (Wikipedia marts 2022).</t>
   </si>
   <si>
     <t>Johannes Larsen har været på Knuthenborg i fem uger og male akvareller. Siden har han lavet illustrationer til Hans Hvass' Standfugle, og nu snitter han Den lille Mis.
 Hele familien har været til slagtemiddag hos Christiansens. 
 Marie kommer til Jeppes fødselsdag, men det gør Christine Swane ikke, for hun skal være klar til Grønningen.
 Thora kan nu cykle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/pzgi</t>
   </si>
   <si>
     <t>Kjerteminde 17 Dec. 1943.
 Kære Lysse!
 Dette skulde meget gerne være et Julebrev men det er vel tvivlsomt om det naar sig. Det er forskrækkeligt som Tiden gaar i Søndags var det 109 Aar siden Fader blev født. Jeg var paa Knuthenborg i 5 Uger til den 22 Nov og malede et Par Akvareller til Grevinden og en til mig selv. Siden har jeg været her hjemme og lavet de sidste Tegninger til Hans Hvass’ tredje Bog ”Standfugle” som vist kommer ud til Foraaret. Jeg er nu begyndt at snitte den ”lille Mis”. I Gaar var vi allesammen i Odense med Dydenborgs Chaufør han skulde hente os Kl. 5 – 5½ men narrede os saa vi maatte tage en anden Bil hjem, da vi skulde til Slagtemiddag hos Christiansens. Vi venter Marie til Jeppes Fødselsdag 20 ds. Uglen kommer ikke denne Gang, da hun er bange for Rejsebesværligheden og desuden skal hun jo være der i Begyndelsen af Januar for ”Grønningens” Skyld. Thora har faaet en Cycle og lært at køre paa den, saa nu er hele Familien cyklende. Vi har det godt alle sammen og haaber at det samme er Tilfældet hos Jer. Og saa ønsker vi Jer allesammen en glædelig Jul og et godt Nytaar
 Din 
 Far.</t>
+  </si>
+  <si>
+    <t>1943-12-18</t>
+  </si>
+  <si>
+    <t>Kerteminde
+Møllebakken</t>
+  </si>
+  <si>
+    <t>Otto Cohn
+Jens Larsen
+Jeppe Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Else Larsen,  Andreas Larsens kone
+Alhed  Møhl, Lysses datter
+Ane Talbot
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens gode ven, maleren Sven Havsteen-Mikkelsen, udskiftede i ord som "af" f'et med et v, da han fandt denne stavemåde mere autentisk nordisk end den almindeligt vedtagne. Andreas Larsen overtog idéen. 
+Det vides ikke, hvem Ulla var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3859</t>
+  </si>
+  <si>
+    <t>Andreas håber, at der er varmt og rart på Båxhult nu, hvor der er blevet isoleret.
+Børnene har fundet skiene frem, selvom der ikke er sne. 
+Ane har fået Elses gamle cykel, og Thora har arvet Anes forrige. 
+Andreas har været i byen med Bibbe/Laura Warbeg og Martin/Manse Warberg Larsen, og bagefter spiste de sammen.
+Johannes Larsen skærer stokke til Den Grimme Ælling.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WWm6</t>
+  </si>
+  <si>
+    <t>Afs: Andreas Larsen Kerteminde 18 Dec 1943
+Møllebakken
+Kerteminde
+Kære Lysse og Bimse.
+Dette er vistnok lidt sent at skrive Julebrev, men det kan måske også være rart at få en hilsen mellem Jul og Nytår. Jeg håber I må tilbringe Julen lunt og godt indendøre, nu I har fået isoleret både foroven og forneden og fået nye ovne. Mon I har noget sne. Vi har ikke set et snefnug endnu, men alligevel har børnene slæbt skiene frem, så de har da ikke glemt sporten fra ifjor, hvor de såvidt jeg husker kun havde dem på en enkelt dag. Forventningerne er store: hos børnene sne og juletræ, hos de voksne måske mindre hvide og fredelige begivenheder! Ane har fået en gammel cykle, som har været Elses og så har Thora fået Anes barnecykle, som hun lærte at køre på på en eftermiddag, så nu er vi alle cyklende! Nu kom Bibbe og Manse og fulgtes med Else og mig til byen for at ende ærinder d.v.s. vi gik nu hver for sig forat få noget besørget. Bagefter spiste vi tilaften og nu sidder børnene og pakker gaver ind mens vi andre ryger en lille cerut av europæisk tobak med omblad av "havanna"-papir. Tante Junge har det godt nu, er oppe og går omkring. - Far er begyndt at skære 8 stokke av buxbom til "den lille mis" d.v.s. han er altså lige begyndt på den første.
+Nå nu er her efterhånden så megen snak og uro i stuen, så jeg ikke kan skrive selv herhenne i telefonstolen, så nu vil je slutte med at ønske Jer alle et godt nytår fra os alle
+Hils Ulla og Peter mange gange. ker. Hilsen fra Puf</t>
   </si>
   <si>
     <t>1944-01-25</t>
   </si>
   <si>
     <t>Maria Balslev
 Alfred Fly
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Karen Warberg
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Erik/Tinge Warberg Larsen havde en søn, Per, fra første ægteskab. Det vides ikke, om Grethe også havde en søn (jvnf. "Drengene"), eller om Erik havde endnu et barn. 
 Det vides ikke, hvem Stisen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2449</t>
@@ -20309,54 +20027,50 @@
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Johan og Elena Larsen overtog endeligt gården Båxhult i Småland i 1945.</t>
   </si>
   <si>
     <t>Johan/Lysse kan nu få skøde på Båxhult, og Andreas/Puf vil få ejendomme for et tilsvarende beløb. Johannes Larsen ønsker blot, at frontespisen bliver bevaret i hans livstid, og at de træer, som han har fredet, bliver stående.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UiCM</t>
   </si>
   <si>
     <t>Kjerteminde 14 Maj 1944.
 Kære Lysse!
 Efter at have virket med Sagen, siden Du udtalte Ønsket om at faa Skøde paa Båxhult, er jeg nu saadan stillet at det kan lade sig gøre. Da jeg i sin Tid talte med Bankdirektør Jacobsen om det, sagde han at jeg i saa Fald maatte give Puf et lignende Beløb. Du sagde, at Du regnede Båxhult, eller rettere min Part deraf til 30.000 Kr. Forudsat at Du gaar ind paa at jeg tilskøder Puf en tilsvarende Part af de herværende Ejendomme kan Du faa en Sagfører til at lave Dig et Dokument om Overdragelse og sende mig. Du skal saa faa det omgaaende i underskrevet Stand. Der bliver nogle Klausuler, men dem kan vi jo ordne mundtlig. F. Eks. at jeg forbeholder mig Frontespisen paa Livstid, at de Træer, jeg har fredet skal blive staaende, at Du vedligeholder min Jagt mod at jeg betaler Omkostningerne o.s.v. Det kommer vi nok ud af. Vi har det alle godt her og nu er det et dejligt Vejr med stille Varme. Mange Hilsner til Jer allesammen.
 Din 
 Far.
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
-    <t>Kerteminde
-[...2 lines deleted...]
-  <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
@@ -20647,50 +20361,91 @@
 20. dec. 1944 sprængte SS FJEH-S og hans families hus på Chr. Winthers Vej 4, København, i luften, fordi både FJEH-S og hans søn var modstandsfolk. (https://kbhbilleder.dk/frb-arkiv/28127). Johannes Larsen skrev 10 dage senere til Christa Knuth, at tyskerne havde gennet konen og de tre små piger ud på gaden, sprænt huset i luften og taget FJEH-S med sig (1944-12-30, Johannes Larsen til Christa Knuth). 
 Tiras var en hund, som Johannes Larsen fik i efteråret 1944 og var meget glad for.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for dyret. Han fik en masse flasker til sin fødselsdag.
 Der har været udført Schalburtage mod et par forretninger i Kerteminde.
 Larsen slap for at indkvartere tyske soldater mm.
 Hostrup-Schultzs huser blevet sprængt i luften, og tyskerne tog ham med sig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zs2P</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 30 Decbr. 1944.
 Kære Grevinde!
 Glædeligt Nytaar og Tak for det Aar der er gaaet. Og Tak for det dejlige Dyr. Jeg blev paa min Fødselsdag begavet med 10 Flasker stærke Drikke deriblandt saa fine Ting som Vodka Hulstkamp Genever, gl. St. Croix Rom Rø[ulæseligt)bitter o.s.v. Det er nu godt at være kendt som fordrukken. I Nat vågnede vi ved et Par store Drøn. Det var Byen der havde Besøg af Schalburgtører, der havde anbragt et Par Bomber i Byens største Manufakturforretning og en Boghandel overfor, der begge blev raserede mens mange Huse til begge Sider deriblandt Apotheket fik alle Ruderne sprængt. Formodentlig til Tak for de Kvaser der blev sænket forleden af fremmede Sabotører. Ellers har vi haft en god fredelig Juletid, det blev heldigvis ikke til noget med Indkvarteringen og nu regner vi med at slippe helt. Nu skal jeg til at skrive til alle de Mennesker der har skrevet og telegraferet til min Fødselsdag, bl.a Dr Bartholdy Møller. Jeg læste for et Par Dage siden at det Hus i Kjøbenhavn hvor mine Venner Hostrup Schultz boede var sprængt i Luften af Tyskerne. Det var dem jeg besøgte i Sommer i Kongsø Plantage. Jeg skrev til Bendt Rom der er Mandens Fætter og fik i Gaar Svar fra ham. Tyskerne havde taget Manden og sendt Konen og deres 3 Smaapiger paa Gaden som de gik og stod og sprængt Huset i Luften med det samme og ingen ved nu hvor Manden er eller hvad han har gjort. Jeg skal hilse mange Gange Fra Puf og Else, og nu faar Du ikke mere for jeg skal ud at gaa med Tiras.
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>ca. 19. feb. 1945</t>
+  </si>
+  <si>
+    <t>Thora Cohn
+Jens Larsen
+Jeppe Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Side 1 og 2 mangler. 
+Johannes Larsen går "derover" = til sit værksted, som lå og ligger i Møllebakkens have.
+Andreas Larsens kammerat Sven Havsteen-Mikkelsen gik meget op i "det nordiske", og han fandt det mere nordisk at skrive "av" end "af". Andreas Larsen overtog denne praksis. 
+Den omtalte bog af H.O.G. Ellinger hedder "Naturen og dens Kræfter". Den blev første gang udgivet af Frem 1897. 
+Tiras var en hund, som Johannes Larsen fik i efteråret 1944.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3876</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsen synes, at Johannes Larsen bagatelliserer, at familien løber tør for koks og ikke kan skaffe flere. Andreas fyrer op i faderens værksted, og Larsen benytter det flere dage ikke. 
+Vinteren er ved at slippe sit tag i landet. 
+Andreas spørger, om Peter Larsen har fået bogen Naturen og dens kræfter? 
+Johannes Larsen har en tid haft ondt i det ene ben, men han går alligevel dagligt ud til slusen med sin hund. Larsen mener, at det hjælper at drikke afkalket vand. 
+Der er kommet materialer hjem til udvidelsen af bryggeriet, men arbejdet er pga. frost ikke kommet i gang.
+Tillykke til Andreas/Lysse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/dSjy</t>
+  </si>
+  <si>
+    <t>3.
+Far, at vi ikke kan skaffe flere koks end dem vi har, så siger han "Den tid den sorg" eller "Det ordner sig nok." Nå, lidt bedre er det da blevet; tidligere kunde jeg fyre dag efter dag derovre uden at Far gik derover og når jeg spurgte om jeg kunde holde op en tid, sagde han altid: Jeg skal derover imorgen. Nu går han da derover lidt hver dag, så er jo min mund lukket. Men den dag vi ikke har flere koks, vil han vel alligevel ærgre sig over, at han ikke har villet indrette sig lidt mere praktisk. Nå måske sker der noget i løbet av de 14 dage, så vi ikke kommer til at mærke brændselsmangelen. Vi glæder os for tiden over, at vinteren synes at have forladt os; igår havde vi 7⁰s varme og dejligt solskin, idag er det kun 2⁰ med lidt nattefrost i nat og vinden er gået om i øst, men sådan plejer det at svinge uden dog at give mere end lidt nattefrost eller tøsne. - Jeg havde engang en bog: H.O.G. Ellinger: "Naturen og dens Love". Jeg har nu i nogen tid ledt efter den og er efterhånden ved at komme i tanker om at jeg vist engang har foræret Peter den. Hvis det er sådan, vilde et par ord herom jo fritage mig for at lede mere. - Her har vi det ellers rigtig godt allesammen. Far har haft lidt ondt i sit ene ben i vinter, men nu er det ved at blive bedre, han er begyndt at drikke avkalket vand, det mener han hjælper. Benet har ikke været dårligere end at Far så godt som hver dag har gået sin tur ud til Slusen med Tiras. - Jeg skrev vist til Jul, at vi skal til at udvide bryggeriet lidt. Der blev kørt materialer til før Jul, men byggeriet er ikke begyndt endnu på grund av frosten. - Ja, så tror jeg ikke der er mere at berette i øjeblikket.
+God fødselsdag! Om mange hilsner til Jer alle sammen
+fra Puf.
+Mange Hilsner til jer alle og Gratulationer til Lysse fra Ane, Jeppe, Thora og Else</t>
   </si>
   <si>
     <t>1945-03-18</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted
 Louise Brønsted
 Anne Marie -, i huset på Lindøgaard
 Christine  Mackie
 Pernille Marryat
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Erik Warberg Larsen
 Grete Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Grete Warberg Larsen fødte sit barn 16. april 1945. 
 Janna Schou var aktiv i forsøget på at redde jøder ud af Tyskland. Hun var formodentlig i 1945 gået under jorden. 
 Landsforeningen JAK blev i 1931 stiftet som en protest mod det økonomiske system, der gjorde det muligt at tjene penge på penge. JAK protesterede mod, at samfundets penge blev stillet til rådighed i form af gæld med krav om betaling af renter. JAK’s holdning var, at penge ikke skulle have en pris, og at deres funktion udelukkende var at gøre køb og salg af varer og tjenesteydelser mulig. Samfundet skulle gennem en demokratisk styret Samfundsbank stille de nødvendige betalingsmidler til rådighed uden omkostninger (Kilde: J.A.K’s hjemmeside, april 2024).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0638</t>
   </si>
@@ -20850,78 +20605,117 @@
 Marie Larsen
 Erik Lindgren
 Inger Lindgren
 Elisabeth Neckelmann
 Hubert Paulsen
 Christine Swane
 Lars Swane
 Ulla Syberg
 Ursula Uttenreitter
 Gitte Wilmann</t>
   </si>
   <si>
     <t>Elena Larsen er træt, fordi hun har drukket snaps med Christine Swane/Uglen og Marie Larsen. Hun har truffet Lars/Lasse Swane i Bachs Kunsthandel, hvor han har fået et godt arbejde. 
 Jonas og Elena har haft en forjaget rejse fra Halmstad til København. Hun mødte undervejs Inger og Erik Lindgren, men havde ikke tid til at tale med dem. 
 Elena har sendt en pakke med mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/41L5</t>
   </si>
   <si>
     <t>Mandag d 29-10-45
 Kære Lysse!
 Nu har [ulæseligt]berg og jeg just gjort Vaktparaden og Havnen sammen med Sisse, saa vi er ganske medtagne. Det var maaske nok saa meget en Snaps og et Par Øller til Frokosten i Færgekroen (en Beværtning i Nyhavn) der har gjort det af med mig, jeg bliver temmelig anløbet af de stærke Varer. Saaledes ogsaa i Gaar, da Uglen og Marie var her til Frokost sammen med Gitte. Det var svært hyggeligt at snakke med dem; Lasse og hans Kone kunde ikke komme, de var i Hillerød og købe en Bil som Lasse havde paa Haanden; men jeg traf Lasse inde hos Bach i Lørdags. Der er han nu ansat og er svært glad ved det. Han faar 400 Kr om Maaneden og det halve Overskud ved Nytaarstid og har 3 Mdrs Sommerferie, saa det er jo heller ikke saa daarligt. Næste Søndag skal vi til Birkerød. - Vi havde en meget expedit Tur herned. I Landeryd havde de ingen Livrem til Jonas Jens [der er tilsyneladende først skrevet "Jonas", hvorefter navnet er overskrevet "Jens"], saa vilde jeg sende en fra Halmstad og maatte ogsaa ind til Byen og fik købt een, men da det var gjort var Kl saa mange at jeg kun kunde naa Helsingborgtoget ved at stejle af i strakt Galop med Jonas i stiv Arm efter mig. Undervejs passerede jeg et distingveret Ægtepar, som lige bag ved mig vendte sig om og sagde: Jamen er det ikke - - - Jeg drejede lige Hovedet og sagde: Jo, det er det, men jeg har ikke Tid mit Tog gaar om 5 Min, og af Sted var jeg. Det var en af min Ungdoms Balkavalerer en cand polit Lindgren som er gift med Ullas Halvsøster. Heldigvis var Toget forsinket ellers var vi kommet 1 Min for sent og det havde været ærgerligt. Men senere var der ingen Lejlighed til at faa fat i en Konvolut og sende Klummen. - Derimod har vi sendt en Pakke til Jer i Lørdags, saa er der noget til Skolemaden og din og Borts Frokost, jeg gad nok set hvordan, du klarer den, men du plejer jo at ordne det exelent. - Hubert har jeg ikke faaet fat paa. Der er ingen der svarer paa hans Telefon, men jeg skal blive ved til jeg faar Tag i ham. [Det følgende skrevet side 2 i højre margen; lodret:] Nu haaber jeg at I har det godt og sender jer en Masse Hilsner allesammen fra Momseren</t>
   </si>
   <si>
+    <t>1945-10-30</t>
+  </si>
+  <si>
+    <t>Alfred Fly
+Else Larsen
+Jens Larsen
+Johan Larsen
+Johannes Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter</t>
+  </si>
+  <si>
+    <t>Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen var meget optaget af "det nordiske". Han fik den idé, at det var mere nordisk at skrive "av" end "af", og Andreas Larsen overtog denne skrivemåde.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3871</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har længe været generet af en brok. Hans læge har nu overtalt ham til at blive opereret. Larsen har ønsket at holde operationen hemmelig, men eftersom han alligevel har fortalt en del mennesker om det, synes Else og Andreas Larsen nu, at Elena og Johan Larsen skal kende til sagen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/H7ZC</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret:]
+ANDREAS LARSENS BRYGGERI
+POSTKONTO 57698 KERTEMINDE TELEFON 177
+KERTEMINDE,........ 194
+[Håndskrevet:]
+30 Okt 5.
+Kære Lysse
+Far har i et par år været besværet av en brok, ikke meget, men efterhånden generede det ham vist en del, når han skulde gå. For nogen tid siden, da Dr. Fly så til Far på gr. av et hold, blev han opmærksom på brokken og rådede Far til at lade den operere bort. Først var Far jo ikke glad ved at "lade sig skære i", men da han hørte at det kun var en overfladisk operation, gik han med til det og imorgen skal han så [et par overstregede bogstaver] på sygehuset, hvor der kommer en Odense-læge og opererer ham. Far har ellers ikke villet have, at vi har ["har" overstreget] talte om det til nogen, men, da han selv har fortalt forskellige mennesker det, så synes jeg I også skal have det at vide. Dr. Fly sagde, at tidligere gik man jo med et brokbind, men det er jo et ubehageligt apparat, så nu opererer man altid. Det lyder altså ikke som det er noget man regner for noget, men da jeg selv hører til dem, som ikke kan lide at lade sig skære i, så synes jeg altså at jeg vil skrive det til Jer, skønt Else og jeg ellers havde bestemt os til først at lade Jer det vide bagefter. - Tak for Dit brev forleden. Mon Du ikke husker fejl med at Meme gav mig "Planteverdenen", jeg har altid troet at vide, at det var Dig hun gav den til. - Nå nu er klokken 4, nu vil jeg slutte for at høre de endelige resultater fra valget. 
+Mange hilsner til Jer alle
+fra Puf
+[Indsat i venstre margen, s. 2; lodret:]
+Jeg skriver imorgen igen efter operationen.</t>
+  </si>
+  <si>
     <t>1945-10-31</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>I 1941 fik Johannes Larsen røntgenbehandlinger i halsen.</t>
   </si>
   <si>
     <t>Johannes Larsen er blevet opereret i lokalbedøvelse. Han skal blive på hospitalet 10-14 dage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/74UJ</t>
   </si>
   <si>
     <t>[Fortrykt øverst på arket:]
 ANDREAS LARSENS BRYGGERI
 POSTKONTO 57698 KERTEMINDE TELEFON 177
 KERTEMINDE, ........ 194
 [Håndskrevet efter "194":] 5
 [Håndskrevet i brevet:]
 Kære Lysse
-Nu er Far blevet opereret i eftermiddag. Jeg har lige været ude at se til ["til" overstreget] han havde kun været lokalbedøvet, så han havde hverken hovedpine eller kvalme. Far mente at det hele havde varet 1/2 time eller 3 kvarter; nu lå han og ventede på at få lidt at spise. Det bliver vist ikke store sager, han skal leve av let kost i de første dage. Imorgen skal Far op, men han skal blive på sygehuset i 10-14 dage. Han pralede av at det var en dobbelt brak, det var meget fint, sagde han. - Nu må jeg slutte, for vi skal spise, efter aften kommer min kemilærer, så Du må undværet andet stof "herhjemmefra".
+Nu er Far blevet opereret i eftermiddag. Jeg har lige været ude at se til ["til" overstreget] han havde kun været lokalbedøvet, så han havde hverken hovedpine eller kvalme. Far mente at det hele havde varet 1/2 time eller 3 kvarter; nu lå han og ventede på at få lidt at spise. Det bliver vist ikke store sager, han skal leve av let kost i de første dage. Imorgen skal Far op, men han skal blive på sygehuset i 10-14 dage. Han pralede av at det var en dobbelt brok, det var meget fint, sagde han. - Nu må jeg slutte, for vi skal spise, efter aften kommer min kemilærer, så Du må undværet andet stof "herhjemmefra".
 Mange hilsner til Jer alle
 fra Else og Puf.</t>
   </si>
   <si>
     <t>1946-02-25</t>
   </si>
   <si>
     <t>Poul S. Christiansen
 Henrik Gether
 Peter Hansen
 Johannes V. Jensen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Peter Magnussen
 Alhed  Møhl, Lysses datter
 Peter Tutein
 Viggo Winkel</t>
   </si>
   <si>
     <t>Johannes Larsen synes, at huset ser godt ud med frontispicen på bagsiden.
 Larsen har ligget syg. Han har fået kataloget fra auktionen over afdøde Gethers kunstsamling. Værkerne er sat til meget høje priser.</t>
   </si>
   <si>
@@ -21613,50 +21407,85 @@
 [I brevet:]
 Lindøgaard
 Fredag 
 [Tilføjet af ukendt:] 6/2-48
 Kære lille Dis!
 Tusind Tak for dit sidste Brev, der jo ikke, som du selv bemærkede, var slet saa glansfuldt som alle dine senere Breve ellers har været. Tobaksmissèren er jo ret alvorlig, hvis du ikke kan vænne dig til Piben; mon ikke det vilde hjælpe, hvis du fik en lidt større Pibe, de bittesmaa er vist ikke saa gode at ryge af, og saa skulde du jo gerne finde noget meget mild Tobak, den – synes jeg – bider ikke saa meget paa Tungen som den fine Tobak, der næsten altid tillige er stærk. Jeg forstaar saa godt, at Savnet af Tobakshyggen maaske bliver det værste at undvære. - - Du tog lidt for tungt paa, at du ikke havde takket for Julebrevene – skidt med det, men du forstaar, jeg vilde bare vide, om du havde faaet dem. - - At I har ondt ved at faa Pengene til at slaa til, er sandelig ikke underligt, gid I maa kunne klare det!
 Lugge havde jeg Brev fra for ikke ret længe siden, et ganske lille et – Svarbrev -. Saa vidt jeg kunde se, er hun ikke kommen ret vidt endnu; hun kan slet ikke taale at se Mennesker endnu; kun en Fru - nej jeg har glemt Navnet – havde været hos hende en Eftermiddg, en hun staar meget nær. Las skulde ind til Kbhvn i Anledn. af hans Udstilling; de havde ringet og talt m. Bes, som jo stadig bor der, om Las maatte bo der, og det maatte han, jeg kan ikke vide, om det ikke skulde gøre hende lidt godt, Las med sit rolige Væsen – og Lugge ved jo godt, at der bag hans dagligdags Facon findes megen Varme og Medfølelse. Mornine har jeg haft en Del Breve fra siden Mag. døde, og hun skriver stadig om, hvor forfærdelig Lugge lider, jeg har været bange for, at det helt skulde knuse hende, men for Børnenes Skyld gør hun jo, hvad hun kan for at komme over det, Hun ved endnu ikke, hvor længe hun kan blive boende, det skal nu undersøges, om Sidelængen i Tornehave er god nok (solid nok, menes der vel) til at der kunde indrettes en Lejlighed til hende der, det vilde hun helst, skrev hun, bo alene i et lille Hus kunde da aldrig gaa i disse usikre forbandede Tider med alle de Forbrydere, som Krigen har affødt, der hitter paa alt muligt ondt. Ja, Dis, det er som et stadigt Tryk dette at tænke paa Lugges forfærdelige Sorg, bare hun dog kunde blive Menneske igen, baade for hendes egen, Børnenes og vi andres Skyld. Jeg har gaaet lidt alene med min Sorg over hende, godt at Mornine har skrevet lidt til mig. Elle har jeg ikke set siden Magisterens Død, kun 
 2.
 talt een Gang med hende i Telefonen efter Juleferien; da sagde hun, at Lugge havde saa forfærdelige faa fysiske Kræfter. 
 Vi har egentlig haft en rørig Tid her; I Dag for en Uge siden havde vi Selskab. Manse havde nemlig skudt en Thurhane, da han i Julen var paa Båxhult, og Lysse havde givet ham den med hjem: saa vilde Manse have Dr. Agners og Lases herud at spise den, og du kan tro, det blev en Succés; de fik Silde- og Ostesnitter X først, dertil havde jeg givet ½ Flaske Snaps; saa Tjur og henkogt Fasan, Æbletrifli m. vores dejlige fede Flødeskum paa - de jublede over al den Fl.sk. Jeg havde været lidt ængstelig for om Lases og Agners, der aldrig før havde sets, kunde spænds sammen, men det gik fortræffeligt. Jeg havde lavet Stue i Havestuen, hvor Manse har Soveværelse, flyttet hans Dyne væk, saa Sengen blev en Ottoman, det store Gulvtæppe og Lænestolene flyttet derind, et lille lavt Bord med Tobaksanretn. foran Ottomanen, Tæppe foran, mit brogede Slumretæppe hængt for Havedøren, Julelys i en Række paa Dragkisten – ja, da vi kom derind efter Bordet, og Edel havde tændt alle Lys, og Stuen var varm og helt gennemlun, saa var det aldeles henrivende
 [Skrevet langs sidens venstre kant:]
 X da vi gik til Bords og Las saa Snitterne paa sin Tallerken sagde han: H ["H" overstreget] sikke noget dejlig Mad!
 saa jeg selv var helt imponeret af det. Ud paa Aftenen The her i Spisestuen, men saa vilde Las ogsaa hjem. Han var om Onsdagen kommen i Seng Kl. 4 ½ efter en Fødselsd. i Faaborg – Mads Rasmussens Søn fyldte 50. Godt gjort af en Mand paa 80. Bagefter festede vi videre med Doktorens, som begge er knusende søde; Fru A. havde en Sammenplantn. med til mig, som har staaet lige til i Dag: to røde Tulipaner, blaa Krokus m. 3 Blomster og gule Erantis, den har været henrivende. Søndagen før havde Manse, Tinge og Peter tapetseret her i Spisestuen, jeg er meget imponeret over Arbejdet, det er som en Fagmand har lavet det. Tapetet meget smukt fint grønstribet, meget lyst. Hele Mandagen hængte vi Billeder op – ja, det var da Manse, som gjorde det; jeg havde Køkkenarbejde, da Edel havde fri fra Søndag Middag til Tirsd. Morgen. Jeg synes, hun maa være bleven imponeret, da hun kom ind den Morgen, for alt var gjort rent og i Orden, Blomsterne bruset, alt paa Plads, Gulvet vasker og bonet og Væggene fulde af Kunst. Jeg havde ikke rørt en Finger ved det, Manse og Peter lavede det hele, men ikke eet Billede blev hængt op, uden at jeg blev klar ["klar" overstreget] kaldt ind for at afgive min Kendelse. 
 3.
 Manse sætter i det hele taget og i alle Forhold megen Pris paa min Dom og Mening, det kvæger mig meget; han er i det hele taget saa umaadelig sød imod mig, og altsaa ogsaa anerkendende; naar man gaar i sit 75de Aar, maa man vist ikke undlade at sætte Pris paa det og det gør jeg ogsaa.
 Vi har haft Bibbe hjemme et Par Dage; hun kom Onsd. Aften ved 9 Tiden og vi havde saadan en hyggelig Aften med hende; trods al hendes Lykke m. Lauritz længes hun efter os og Lindøgd. og hun var saa glad over at være her hos os. Hun kan desværre saa daarlig holde til saa tit at komme sent i Seng; hvad de har haft af Koncerter, Prøver, Sammenkomster, Jubilæumshistorien! ja, jeg kunde slet ikke følge med i det. Hun har faaet en pragtfuld Selskabskjole, lang, sort, vid, nedringet, sort Silke; de skulde forleden til Odense, hvor Aarstiderne af Haydn gik, Bibbe sang i Koret. Der saa vi Kjolen, da de kom efter Manse, som de havde inviteret; jeg skulde ogsaa have været med og sørgede over ikke at kunne; jeg gik med Tøffel p.Gr.a en betændt Ligtorn, Fanden staa i den! Bibbe saa henrivende ud i den Robe, og saa har hun faaet en Frakke med Sølvræv, hun er ikke billig!
 Hen paa Eftermiddagen næste Dag gik hun og Lise, som Agraren havde hentet om Morgenen ned til Lindø, hvor hun skulde dyrke dem Resten af Dagen det var neml. Pers Fødselsdag, og Per er jo Bibbes Yndling. Næste Dag over Middag ["over Middag" indsat over linjen] kørte Peter hende hjem paa sin Motorcycle; du kan tro, det var dejligt at have hende. 
 Vi har dyrket en lille Tysker Ernst Hartmann, som Manse og Poul Gregersen havde truffet nede ved Havnen; Manse inviterede ham til Middag i Søndags og saa kom han igen Tirsd. Aften (Peter hentede ham) du kan tro, det var en straalende glad lille Tysker, som Peter kom ned, vi havde været gode imod ham, og han fortalte mig, at han syntes, han havde lært saa meget af os ved Samtalerne med os; de Tyskere skal jo have Sandheden at vide fra andre, i deres Hjemland faar de den saavist ikke at vide; ingen af hans Kammerater vil indrømme at Tyskland selv var Skyld i Krigen, sagde han, men han selv begyndte at forstaa det. Han var Lægesøn fra Bremen, af Officersfamilie. 
 Lørdag Nu maa jeg se at faa dette færdigt. Jeg skal nok sørge for Plads til os i Nyborg; mon den Tur virkelig skulde blive til noget, det mener altsaa Fru Føge, jeg har ellers haft mine Tvivl. Jeg tror nu ikke, det bliver svært at skaffe Plads først i Maj, Sommerferien er jo noget ganske andet, men der er næppe mange paa den Tid, hvor vi vil være der. 
 Gid det nu maa gaa bedre med alle dine Genvordigheder lille Dis! Hils Axel og vær selv hilset fra din Junge. 
 [Skrevet langs venstre kant på s6:]
 Tirsd. Aften sad vi og snakkede med Tyskeren til halv 1; du skulde have hørt mit Sprog, halv tysk og halv engelsk – som han taler; vi lod ham tale Tysk og svarede paa Engelsk, det gik stolt.</t>
   </si>
   <si>
     <t>1948-07-30</t>
+  </si>
+  <si>
+    <t>Adam Knuth
+Frederik Knuth
+Jens Larsen
+Johan Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Christa Knuth og Johannes Larsen, som i en årrække var nære venner, var sammen på besøg hos Elena/Bimse og Johan/Lysse Larsen på gården Båxhult i Småland sommeren 1947. Det er uklart, om Christa Knuths søn, Adam, deltog i denne rejse, men eftersom han og Jens Larsen, som var søn af Elena og Johan Larsen, var så gode venner som beskrevet i brevet, er det sandsynligt. 
+Frederik og Christa Knuth blev skilt 1948, og Christa Knuth flyttede fra Knuthenborg ind i en murermestervilla. Flytningen var formodentlig endnu ikke sket, da Christa Knuth skrev brevet. Hun benyttede da også Knuthenborgs brevpapir. Den sidste tid parret var gift, boede Frederik Knuth oftest på hotel (oplyst af en efterkommer af Christa Knuth).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3864</t>
+  </si>
+  <si>
+    <t>Jens Larsen og Adam Knuth er uadskillelige. Christa Knuth vil gerne beholde Jens på Lolland frem til, at Adams nye skoleår begynder. Drengene render næsten nøgne rundt i varmen. Man sejler i den nye motorbåd.
+Måske tager Christa Knuth en tur til Johannes Larsen i sensommeren. Hun overvejer også en rejse til England.
+Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x2kr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst s. 1:]
+KNUTHENBORG
+[Håndskrevet i brevet:]
+30/7 - 48
+Kæreste Bimse.
+Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
+Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
+Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
+Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
+I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
+_</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted
 Margaretha Bøttern
 Anton Hinke
 Christa Knuth
 Jens Larsen
 Jeppe Larsen
 Else Larsen, Else, Andreas Larsens kone
 Johannes Madsen</t>
   </si>
   <si>
     <t>Alheds lillebror boede i Brædstrup. 
 Johannes Larsen ombyggede vinterhaven til volière efter Alheds død. 
 Det er uklart, hvem Jens er.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt Madsen hente en blændramme til et billede samt hænge billeder op i værkstedet. 
 Larsen bader hver dag. Andreas/Puf og Else besøger Gretel Bøttern, og Jeppe er cyklet til Thurø. Jeppe har givet Johannes Larsen en allikeunge. Han har også dompapper, dværgvagtler og kanariefugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aok5</t>
   </si>
   <si>
     <t>Kjerteminde 30 Juli 1948
@@ -22899,59 +22728,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6p9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rn7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0FQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGJ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tHOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gn3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8o46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKDh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPIW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ltr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g2n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1xQq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BLy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fFsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vaIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ccm4DMMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jx0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JVwmNqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dWj7jadr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMnMcBiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9lXW1Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ZT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1yS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lC5Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SxL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvIH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yUlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74UJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bvsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Nsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6p9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rn7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0FQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGJ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tHOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gn3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8o46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKDh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPIW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ltr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g2n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1xQq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BLy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fFsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vaIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ccm4DMMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jx0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JVwmNqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dWj7jadr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMnMcBiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9lXW1Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ZT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1yS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lC5Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SxL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvIH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UIJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yUlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H7ZC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74UJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bvsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Nsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M569"/>
+  <dimension ref="A1:M563"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -23233,306 +23062,306 @@
         <v>54</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G8" s="5" t="s">
+        <v>57</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F11" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I11" s="5" t="s">
         <v>79</v>
       </c>
+      <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G13" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G14" s="5" t="s">
-        <v>96</v>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>98</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>99</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>100</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="5" t="s">
@@ -23665,24833 +23494,24577 @@
         <v>120</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="I18" s="5"/>
+      <c r="I18" s="5" t="s">
+        <v>122</v>
+      </c>
       <c r="J18" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G19" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G19" s="5" t="s">
+        <v>127</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I20" s="5"/>
+        <v>134</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>135</v>
+      </c>
       <c r="J20" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G21" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G21" s="5" t="s">
+        <v>140</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>150</v>
+        <v>155</v>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>156</v>
+      </c>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K23" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>159</v>
+      </c>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>160</v>
+      </c>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K24" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="G25" s="5" t="s">
         <v>163</v>
+      </c>
+      <c r="D25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K25" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="J25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="L25" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K26" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="H26" s="5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J27" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="B27" s="5" t="s">
+      <c r="K27" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="D27" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H27" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="I27" s="5"/>
-[...11 lines deleted...]
-      <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>177</v>
+        <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I28" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="D28" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="J28" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="I28" s="5"/>
-[...5 lines deleted...]
-      <c r="K28" s="5" t="s">
+      <c r="L28" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="L28" s="6" t="s">
+      <c r="M28" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>177</v>
+        <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>186</v>
-[...14 lines deleted...]
-        </is>
+        <v>187</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>190</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        </is>
+        <v>191</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>193</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="M29" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>176</v>
+        <v>197</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>177</v>
+        <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>190</v>
-[...19 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>198</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="I30" s="5"/>
-      <c r="J30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J30" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="M30" s="5"/>
+        <v>201</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>196</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>212</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>21</v>
+        <v>215</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>210</v>
+        <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>212</v>
+        <v>17</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>220</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>221</v>
+        <v>211</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="I34" s="5"/>
+        <v>227</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>228</v>
+      </c>
       <c r="J34" s="5" t="s">
-        <v>21</v>
+        <v>229</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>18</v>
+        <v>189</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>21</v>
+        <v>236</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>16</v>
+        <v>241</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>18</v>
+        <v>242</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>21</v>
+        <v>245</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>239</v>
+        <v>163</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>241</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>249</v>
+        <v>211</v>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>21</v>
+        <v>259</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>187</v>
+      </c>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>211</v>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>211</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>211</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>186</v>
+        <v>292</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>211</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>293</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>210</v>
-[...9 lines deleted...]
-        </is>
+        <v>301</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>302</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>211</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>310</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>186</v>
+        <v>301</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>240</v>
+        <v>301</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>270</v>
-[...4 lines deleted...]
-        </is>
+        <v>211</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>325</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>328</v>
+        <v>301</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>340</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>337</v>
+        <v>210</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>301</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>346</v>
-[...9 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>356</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>337</v>
+        <v>210</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>337</v>
+        <v>163</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>361</v>
-[...9 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>372</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>239</v>
+        <v>163</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>337</v>
+        <v>211</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>376</v>
-[...9 lines deleted...]
-        </is>
+        <v>241</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>387</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>382</v>
+        <v>393</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>239</v>
+        <v>163</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>337</v>
+        <v>211</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>391</v>
+        <v>355</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>212</v>
+        <v>189</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>239</v>
+        <v>163</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>240</v>
-[...14 lines deleted...]
-        </is>
+        <v>211</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>411</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>402</v>
+        <v>359</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>391</v>
+        <v>418</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>419</v>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>416</v>
+        <v>427</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>270</v>
+        <v>241</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>212</v>
+        <v>434</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>240</v>
-[...9 lines deleted...]
-        </is>
+        <v>241</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>443</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>240</v>
-[...8 lines deleted...]
-        <v>438</v>
+        <v>241</v>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>453</v>
+      </c>
+      <c r="K63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L63" s="6" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>241</v>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F64" s="5" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>443</v>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>395</v>
+        <v>459</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>17</v>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>270</v>
-[...4 lines deleted...]
-        </is>
+        <v>470</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>465</v>
+        <v>359</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>270</v>
+        <v>470</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>470</v>
+        <v>17</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>270</v>
+        <v>163</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>17</v>
+      </c>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>482</v>
+        <v>21</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>487</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>21</v>
+        <v>493</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>270</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G70" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G70" s="5" t="s">
+        <v>498</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>496</v>
-[...4 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>501</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>270</v>
-[...4 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>479</v>
+        <v>18</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
-        <v>502</v>
+        <v>21</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>16</v>
+        <v>292</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>510</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>511</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>21</v>
+        <v>514</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G73" s="5" t="s">
+        <v>519</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>395</v>
+        <v>21</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>513</v>
+        <v>71</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F74" s="5" t="s">
-        <v>520</v>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>186</v>
+        <v>241</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>533</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>443</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>21</v>
+        <v>536</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>240</v>
+        <v>470</v>
       </c>
       <c r="E76" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F76" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>536</v>
+        <v>359</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>16</v>
+        <v>470</v>
       </c>
       <c r="E77" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F77" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F77" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G77" s="5" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>21</v>
+        <v>359</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>186</v>
+        <v>554</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>355</v>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="I78" s="5"/>
+        <v>555</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>556</v>
+      </c>
       <c r="J78" s="5" t="s">
-        <v>21</v>
+        <v>557</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>328</v>
+        <v>163</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="5" t="s">
-        <v>561</v>
+      <c r="A80" s="5" t="n">
+        <v>1899</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>186</v>
-[...7 lines deleted...]
-        </is>
+        <v>292</v>
+      </c>
+      <c r="D80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>570</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G80" s="5" t="s">
-        <v>562</v>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>21</v>
+        <v>573</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G81" s="5" t="s">
+        <v>578</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="J81" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>17</v>
+        <v>585</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>575</v>
+        <v>587</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>576</v>
+        <v>588</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>579</v>
+        <v>591</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>240</v>
+        <v>593</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>270</v>
+        <v>594</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>477</v>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>513</v>
+        <v>211</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>601</v>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>395</v>
+        <v>604</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>591</v>
+        <v>605</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>592</v>
+        <v>606</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>594</v>
+        <v>608</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>513</v>
+        <v>211</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>609</v>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>596</v>
+        <v>610</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>597</v>
+        <v>611</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>395</v>
+        <v>612</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>598</v>
+        <v>613</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>599</v>
+        <v>614</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...3 lines deleted...]
-        <v>391</v>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>603</v>
+        <v>617</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>604</v>
+        <v>618</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>605</v>
+        <v>21</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>239</v>
+        <v>163</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>477</v>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>614</v>
+        <v>21</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="5" t="n">
-        <v>1899</v>
+      <c r="A88" s="5" t="s">
+        <v>628</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>328</v>
-[...4 lines deleted...]
-        </is>
+        <v>292</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>211</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>618</v>
-[...4 lines deleted...]
-        </is>
+        <v>629</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>511</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>16</v>
+        <v>292</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>211</v>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G89" s="5" t="s">
-        <v>626</v>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>21</v>
+        <v>639</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>328</v>
+        <v>292</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>211</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="I91" s="5"/>
+        <v>653</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>654</v>
+      </c>
       <c r="J91" s="5" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>646</v>
+        <v>657</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>647</v>
+        <v>658</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>648</v>
+        <v>659</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>328</v>
+        <v>16</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>649</v>
+        <v>18</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G92" s="5" t="s">
+        <v>660</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>652</v>
+        <v>21</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>328</v>
+        <v>15</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>657</v>
+        <v>17</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>660</v>
+        <v>21</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>186</v>
+        <v>292</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>21</v>
+        <v>675</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>520</v>
-[...9 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>680</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>328</v>
-[...8 lines deleted...]
-        <v>554</v>
+        <v>688</v>
+      </c>
+      <c r="D96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>689</v>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K96" s="5" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>682</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>688</v>
+      </c>
+      <c r="D97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>685</v>
-[...8 lines deleted...]
-        <v>688</v>
+        <v>693</v>
+      </c>
+      <c r="I97" s="5"/>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L97" s="6" t="s">
-        <v>689</v>
-[...3 lines deleted...]
-      </c>
+        <v>694</v>
+      </c>
+      <c r="M97" s="5"/>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>328</v>
+        <v>15</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>240</v>
+        <v>470</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>692</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>695</v>
+        <v>359</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>700</v>
+        <v>292</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="C100" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>710</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G100" s="5" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>712</v>
+      </c>
+      <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
-        <v>21</v>
+        <v>359</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>15</v>
+        <v>688</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F101" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F101" s="5" t="s">
+        <v>717</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>21</v>
+        <v>720</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>328</v>
+        <v>292</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D103" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D103" s="5" t="s">
-[...9 lines deleted...]
-        <v>728</v>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>736</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>738</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>737</v>
-[...5 lines deleted...]
-        </is>
+        <v>739</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>480</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>739</v>
-[...1 lines deleted...]
-      <c r="M104" s="5"/>
+        <v>742</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>743</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>736</v>
-[...9 lines deleted...]
-        </is>
+        <v>292</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>745</v>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>741</v>
-[...10 lines deleted...]
-        </is>
+        <v>746</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>749</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>742</v>
-[...1 lines deleted...]
-      <c r="M105" s="5"/>
+        <v>750</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>751</v>
+      </c>
     </row>
     <row r="106">
-      <c r="A106" s="5" t="s">
-        <v>743</v>
+      <c r="A106" s="5" t="n">
+        <v>1903</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>513</v>
+        <v>470</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F106" s="5" t="s">
-        <v>18</v>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>744</v>
-[...3 lines deleted...]
-      </c>
+        <v>752</v>
+      </c>
+      <c r="I106" s="5"/>
       <c r="J106" s="5" t="s">
-        <v>395</v>
+        <v>359</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>328</v>
+        <v>211</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>240</v>
+        <v>688</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>757</v>
+        <v>211</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>688</v>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F108" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>764</v>
+      </c>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="I108" s="5"/>
+        <v>765</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>766</v>
+      </c>
       <c r="J108" s="5" t="s">
-        <v>395</v>
+        <v>767</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>736</v>
+        <v>211</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>765</v>
+        <v>688</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>328</v>
+        <v>15</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>240</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>780</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>775</v>
+        <v>21</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>186</v>
+        <v>292</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>211</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>787</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>21</v>
+        <v>790</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>15</v>
+        <v>688</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>513</v>
+        <v>301</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>17</v>
+        <v>189</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>18</v>
+        <v>601</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>395</v>
+        <v>797</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>513</v>
+        <v>163</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F113" s="5" t="s">
-        <v>792</v>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>523</v>
+        <v>21</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>328</v>
+        <v>470</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>240</v>
+        <v>688</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>799</v>
-[...4 lines deleted...]
-        </is>
+        <v>808</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>809</v>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H114" s="5" t="s">
-        <v>800</v>
+      <c r="H114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I114" s="5" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="5" t="n">
-        <v>1903</v>
+      <c r="A115" s="5" t="s">
+        <v>815</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>15</v>
+        <v>688</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>513</v>
+        <v>187</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>816</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>817</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="I115" s="5"/>
+        <v>818</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>819</v>
+      </c>
       <c r="J115" s="5" t="s">
-        <v>395</v>
+        <v>820</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>807</v>
+        <v>821</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>810</v>
+        <v>824</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>240</v>
+        <v>688</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>736</v>
-[...9 lines deleted...]
-        </is>
+        <v>301</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>826</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>813</v>
+        <v>829</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>814</v>
+        <v>830</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>815</v>
+        <v>831</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>816</v>
+        <v>832</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>817</v>
+        <v>833</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>240</v>
+        <v>688</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>736</v>
-[...4 lines deleted...]
-        </is>
+        <v>187</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>834</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>819</v>
+        <v>835</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>820</v>
+        <v>836</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>822</v>
+        <v>838</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>240</v>
+        <v>842</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>736</v>
-[...14 lines deleted...]
-        </is>
+        <v>470</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>828</v>
+        <v>848</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>832</v>
+        <v>852</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>15</v>
+        <v>593</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>16</v>
-[...15 lines deleted...]
-      </c>
+        <v>594</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I119" s="5"/>
       <c r="J119" s="5" t="s">
-        <v>21</v>
+        <v>853</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>836</v>
+        <v>854</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>837</v>
+        <v>855</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>838</v>
+        <v>856</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>839</v>
+        <v>857</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>328</v>
+        <v>688</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>240</v>
+        <v>187</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>840</v>
-[...4 lines deleted...]
-        </is>
+        <v>858</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>826</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>841</v>
+        <v>859</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>842</v>
+        <v>860</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>843</v>
+        <v>861</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>844</v>
+        <v>862</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>845</v>
+        <v>863</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>846</v>
+        <v>864</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>847</v>
+        <v>865</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>736</v>
+        <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>337</v>
+        <v>163</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>212</v>
-[...7 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>866</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>848</v>
+        <v>867</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>849</v>
+        <v>868</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>850</v>
+        <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>853</v>
+        <v>871</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D122" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="5" t="s">
-        <v>17</v>
+        <v>601</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>856</v>
+        <v>874</v>
       </c>
       <c r="J122" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>857</v>
+        <v>875</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>858</v>
+        <v>876</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>859</v>
+        <v>877</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>513</v>
+        <v>16</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>736</v>
+        <v>163</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>861</v>
+        <v>879</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>862</v>
+        <v>601</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H123" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H123" s="5" t="s">
+        <v>880</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>864</v>
+        <v>21</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>866</v>
+        <v>883</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>867</v>
+        <v>884</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>868</v>
+        <v>885</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>736</v>
+        <v>16</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>210</v>
+        <v>163</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>870</v>
+        <v>601</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>871</v>
+        <v>886</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>872</v>
+        <v>887</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>873</v>
+        <v>21</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>874</v>
+        <v>888</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>876</v>
+        <v>890</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>877</v>
+        <v>891</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>878</v>
+        <v>163</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>882</v>
+        <v>21</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>736</v>
+        <v>688</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>337</v>
+        <v>211</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>736</v>
+        <v>211</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="E127" s="5" t="s">
-[...3 lines deleted...]
-        <v>888</v>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>904</v>
+        <v>688</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>513</v>
+        <v>211</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>899</v>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>641</v>
+        <v>15</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>642</v>
-[...19 lines deleted...]
-        </is>
+        <v>922</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>924</v>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="s">
-        <v>915</v>
+        <v>359</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>919</v>
+        <v>928</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>736</v>
+        <v>16</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>210</v>
+        <v>163</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>920</v>
-[...7 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>929</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>923</v>
+        <v>21</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G131" s="5" t="s">
-        <v>928</v>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="J131" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>649</v>
+        <v>942</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G132" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G132" s="5" t="s">
+        <v>943</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="J132" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>941</v>
-[...7 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>950</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="J133" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="5" t="s">
-        <v>947</v>
+      <c r="A134" s="5" t="n">
+        <v>1910</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>16</v>
+        <v>956</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>186</v>
+        <v>957</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>958</v>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H134" s="5" t="s">
-        <v>948</v>
+      <c r="H134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I134" s="5" t="s">
-        <v>949</v>
+        <v>959</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>21</v>
+        <v>960</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>950</v>
+        <v>961</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>952</v>
+        <v>963</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>953</v>
+        <v>964</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E135" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F135" s="5" t="s">
+      <c r="E135" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G135" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>965</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>954</v>
+        <v>966</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>955</v>
+        <v>967</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>958</v>
+        <v>970</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>959</v>
+        <v>971</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>736</v>
+        <v>972</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>240</v>
+        <v>973</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>960</v>
-[...7 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>974</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>975</v>
+      </c>
+      <c r="I136" s="5"/>
       <c r="J136" s="5" t="s">
-        <v>964</v>
+        <v>976</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>240</v>
+        <v>981</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>239</v>
+        <v>973</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>969</v>
-[...3 lines deleted...]
-      </c>
+        <v>982</v>
+      </c>
+      <c r="I137" s="5"/>
       <c r="J137" s="5" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>974</v>
+        <v>985</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>975</v>
+        <v>986</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>736</v>
+        <v>987</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>240</v>
+        <v>988</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>976</v>
+        <v>562</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>961</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>989</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>977</v>
-[...3 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="I138" s="5"/>
       <c r="J138" s="5" t="s">
-        <v>979</v>
+        <v>359</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>982</v>
+        <v>993</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>15</v>
+        <v>995</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>984</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>973</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G139" s="5" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>996</v>
+      </c>
+      <c r="H139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>395</v>
+        <v>976</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>987</v>
+        <v>997</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>16</v>
+        <v>1001</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>186</v>
+        <v>973</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>18</v>
+        <v>1002</v>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G140" s="5" t="s">
-        <v>991</v>
+      <c r="G140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>992</v>
-[...3 lines deleted...]
-      </c>
+        <v>1003</v>
+      </c>
+      <c r="I140" s="5"/>
       <c r="J140" s="5" t="s">
-        <v>21</v>
+        <v>976</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>16</v>
+        <v>973</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>995</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>998</v>
-[...3 lines deleted...]
-      </c>
+        <v>1008</v>
+      </c>
+      <c r="I141" s="5"/>
       <c r="J141" s="5" t="s">
-        <v>21</v>
+        <v>976</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>1004</v>
+        <v>973</v>
+      </c>
+      <c r="D142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G142" s="5" t="s">
-[...3 lines deleted...]
-        <v>1006</v>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I142" s="5" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="J142" s="5" t="s">
-        <v>21</v>
+        <v>976</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>16</v>
+        <v>973</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1017</v>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G143" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
-        <v>21</v>
+        <v>976</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="5" t="n">
-        <v>1910</v>
+      <c r="A144" s="5" t="s">
+        <v>1021</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>1018</v>
+        <v>593</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>1020</v>
-[...4 lines deleted...]
-        </is>
+        <v>958</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>1022</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I144" s="5" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>186</v>
+        <v>1028</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>956</v>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G145" s="5" t="s">
-        <v>1027</v>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1028</v>
-[...1 lines deleted...]
-      <c r="I145" s="5" t="s">
         <v>1029</v>
       </c>
+      <c r="I145" s="5"/>
       <c r="J145" s="5" t="s">
-        <v>21</v>
+        <v>1030</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>1034</v>
+        <v>956</v>
       </c>
       <c r="D146" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E146" s="5" t="s">
         <v>1035</v>
       </c>
-      <c r="E146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G146" s="5" t="s">
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H146" s="5" t="s">
         <v>1036</v>
       </c>
-      <c r="H146" s="5" t="s">
+      <c r="I146" s="5" t="s">
         <v>1037</v>
       </c>
-      <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="K146" s="5" t="s">
         <v>1038</v>
       </c>
-      <c r="K146" s="5" t="s">
+      <c r="L146" s="6" t="s">
         <v>1039</v>
       </c>
-      <c r="L146" s="6" t="s">
+      <c r="M146" s="5" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="s">
         <v>1043</v>
-      </c>
-[...19 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="K147" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="L147" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="M147" s="5" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>407</v>
+        <v>687</v>
       </c>
       <c r="C148" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K148" s="5" t="s">
         <v>1049</v>
       </c>
-      <c r="D148" s="5" t="s">
+      <c r="L148" s="6" t="s">
         <v>1050</v>
       </c>
-      <c r="E148" s="5" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J149" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="K149" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L149" s="6" t="s">
         <v>1057</v>
       </c>
-      <c r="D149" s="5" t="s">
-[...12 lines deleted...]
-      <c r="G149" s="5" t="s">
+      <c r="M149" s="5" t="s">
         <v>1058</v>
-      </c>
-[...16 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1062</v>
+        <v>1051</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="F150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J150" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="L150" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="M150" s="5" t="s">
         <v>1063</v>
-      </c>
-[...30 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>1057</v>
+        <v>593</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1070</v>
+        <v>1029</v>
       </c>
       <c r="I151" s="5"/>
       <c r="J151" s="5" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1071</v>
+        <v>1065</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1072</v>
+        <v>1066</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1073</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1074</v>
+        <v>1068</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>1035</v>
-[...4 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>211</v>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H152" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H152" s="5" t="s">
+        <v>1070</v>
       </c>
       <c r="I152" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="K152" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="L152" s="6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="M152" s="5" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>1035</v>
+        <v>211</v>
       </c>
       <c r="D153" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="s">
         <v>1079</v>
       </c>
-      <c r="E153" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I153" s="5"/>
+      <c r="I153" s="5" t="s">
+        <v>1080</v>
+      </c>
       <c r="J153" s="5" t="s">
-        <v>1038</v>
+        <v>1081</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>1084</v>
+        <v>1086</v>
+      </c>
+      <c r="F154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H154" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H154" s="5" t="s">
+        <v>1087</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>1090</v>
+        <v>593</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>1018</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>1086</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="I155" s="5"/>
+        <v>1093</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1094</v>
+      </c>
       <c r="J155" s="5" t="s">
-        <v>1092</v>
+        <v>960</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>1018</v>
+        <v>593</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>1097</v>
+        <v>1086</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>1022</v>
+        <v>21</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>1104</v>
+        <v>957</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>1079</v>
+        <v>956</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K157" s="5" t="s">
         <v>1106</v>
       </c>
-      <c r="K157" s="5" t="s">
+      <c r="L157" s="6" t="s">
         <v>1107</v>
       </c>
-      <c r="L157" s="6" t="s">
+      <c r="M157" s="5" t="s">
         <v>1108</v>
       </c>
-      <c r="M157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="158">
-      <c r="A158" s="5" t="s">
-        <v>1110</v>
+      <c r="A158" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D158" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D158" s="5" t="s">
+        <v>1109</v>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H158" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H158" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J158" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="M158" s="5"/>
+        <v>1113</v>
+      </c>
+      <c r="M158" s="5" t="s">
+        <v>1114</v>
+      </c>
     </row>
     <row r="159">
-      <c r="A159" s="5" t="s">
-        <v>1113</v>
+      <c r="A159" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>642</v>
+        <v>594</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>1114</v>
+        <v>1052</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>1020</v>
+        <v>958</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="s">
         <v>1115</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>1116</v>
       </c>
       <c r="I159" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>395</v>
+        <v>359</v>
       </c>
       <c r="K159" s="5" t="s">
         <v>1118</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="M159" s="5" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1113</v>
+        <v>1121</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>1020</v>
+        <v>1122</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>21</v>
+        <v>960</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="5" t="s">
-        <v>1126</v>
+      <c r="A161" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>1090</v>
+        <v>594</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>641</v>
-[...4 lines deleted...]
-        </is>
+        <v>1052</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>958</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G161" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G161" s="5" t="s">
+        <v>1128</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="I161" s="5"/>
+        <v>1129</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>1130</v>
+      </c>
       <c r="J161" s="5" t="s">
-        <v>1092</v>
+        <v>359</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>1131</v>
+        <v>593</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>1086</v>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1132</v>
+        <v>1052</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>1134</v>
+        <v>960</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>240</v>
+        <v>688</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>736</v>
+        <v>211</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F163" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H163" s="5" t="s">
         <v>1140</v>
       </c>
-      <c r="G163" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H163" s="5" t="s">
+      <c r="I163" s="5" t="s">
         <v>1141</v>
       </c>
-      <c r="I163" s="5" t="s">
+      <c r="J163" s="5" t="s">
         <v>1142</v>
       </c>
-      <c r="J163" s="5" t="s">
+      <c r="K163" s="5" t="s">
         <v>1143</v>
       </c>
-      <c r="K163" s="5" t="s">
+      <c r="L163" s="6" t="s">
         <v>1144</v>
       </c>
-      <c r="L163" s="6" t="s">
+      <c r="M163" s="5" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>641</v>
+        <v>1028</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>1090</v>
-[...1 lines deleted...]
-      <c r="E164" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H164" s="5" t="s">
         <v>1148</v>
       </c>
-      <c r="F164" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H164" s="5" t="s">
+      <c r="I164" s="5"/>
+      <c r="J164" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K164" s="5" t="s">
         <v>1149</v>
       </c>
-      <c r="I164" s="5" t="s">
+      <c r="L164" s="6" t="s">
         <v>1150</v>
       </c>
-      <c r="J164" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K164" s="5" t="s">
+      <c r="M164" s="5" t="s">
         <v>1151</v>
-      </c>
-[...4 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1154</v>
+        <v>1152</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>641</v>
+        <v>211</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>1019</v>
-[...7 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>1153</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I165" s="5" t="s">
         <v>1155</v>
       </c>
-      <c r="I165" s="5" t="s">
+      <c r="J165" s="5" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="K165" s="5" t="s">
         <v>1157</v>
       </c>
       <c r="L165" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="M165" s="5" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>1160</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>641</v>
+        <v>211</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>1019</v>
+        <v>688</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>1148</v>
-[...4 lines deleted...]
-        </is>
+        <v>1161</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>1162</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>21</v>
+        <v>1165</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>1019</v>
+        <v>211</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>1018</v>
-[...9 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>1078</v>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1167</v>
-[...1 lines deleted...]
-      <c r="I167" s="5"/>
+        <v>1170</v>
+      </c>
+      <c r="I167" s="5" t="s">
+        <v>1171</v>
+      </c>
       <c r="J167" s="5" t="s">
-        <v>1092</v>
+        <v>1172</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168" s="5" t="n">
-        <v>1912</v>
+      <c r="A168" s="5" t="s">
+        <v>1176</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>16</v>
+        <v>956</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>1171</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>1086</v>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>21</v>
+        <v>960</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="5" t="n">
-        <v>1912</v>
+      <c r="A169" s="5" t="s">
+        <v>1182</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>642</v>
+        <v>1028</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>1114</v>
-[...10 lines deleted...]
-        <v>1177</v>
+        <v>956</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1178</v>
-[...3 lines deleted...]
-      </c>
+        <v>1029</v>
+      </c>
+      <c r="I169" s="5"/>
       <c r="J169" s="5" t="s">
-        <v>395</v>
+        <v>1030</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>641</v>
+        <v>956</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>1184</v>
+        <v>1086</v>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="5" t="n">
-        <v>1912</v>
+      <c r="A171" s="5" t="s">
+        <v>1192</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>642</v>
+        <v>1193</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>1114</v>
+        <v>688</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>1020</v>
-[...7 lines deleted...]
-        <v>1190</v>
+        <v>17</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>395</v>
+        <v>1196</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>641</v>
+        <v>211</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>1019</v>
+        <v>688</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>1148</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>858</v>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1114</v>
+        <v>1201</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1022</v>
+        <v>1203</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>736</v>
+        <v>1028</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>956</v>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1202</v>
-[...3 lines deleted...]
-      </c>
+        <v>1029</v>
+      </c>
+      <c r="I173" s="5"/>
       <c r="J173" s="5" t="s">
-        <v>1204</v>
+        <v>1030</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>1090</v>
+        <v>211</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>641</v>
-[...12 lines deleted...]
-        <v>1209</v>
+        <v>688</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1210</v>
-[...1 lines deleted...]
-      <c r="I174" s="5"/>
+        <v>1213</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>1214</v>
+      </c>
       <c r="J174" s="5" t="s">
-        <v>1092</v>
+        <v>1215</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>240</v>
+        <v>957</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>736</v>
+        <v>956</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="s">
-        <v>1215</v>
+        <v>958</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H175" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I175" s="5"/>
       <c r="J175" s="5" t="s">
-        <v>1218</v>
+        <v>1030</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>240</v>
+        <v>594</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>736</v>
-[...4 lines deleted...]
-      <c r="F176" s="5" t="s">
         <v>1224</v>
       </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H176" s="5" t="s">
+      <c r="H176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I176" s="5"/>
+      <c r="J176" s="5" t="s">
         <v>1225</v>
       </c>
-      <c r="I176" s="5" t="s">
+      <c r="K176" s="5" t="s">
         <v>1226</v>
       </c>
-      <c r="J176" s="5" t="s">
+      <c r="L176" s="6" t="s">
         <v>1227</v>
       </c>
-      <c r="K176" s="5" t="s">
+      <c r="M176" s="5" t="s">
         <v>1228</v>
-      </c>
-[...4 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>240</v>
+        <v>973</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>1140</v>
+        <v>593</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I177" s="5"/>
+      <c r="J177" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K177" s="5" t="s">
+        <v>1231</v>
+      </c>
+      <c r="L177" s="6" t="s">
         <v>1232</v>
       </c>
-      <c r="I177" s="5" t="s">
+      <c r="M177" s="5" t="s">
         <v>1233</v>
-      </c>
-[...10 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1238</v>
+        <v>1229</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>1018</v>
+        <v>973</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1148</v>
+        <v>995</v>
+      </c>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H178" s="5" t="s">
-        <v>1239</v>
+      <c r="H178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1240</v>
+        <v>1234</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1022</v>
+        <v>1225</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1241</v>
+        <v>1235</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1242</v>
+        <v>1236</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1243</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1244</v>
+        <v>1238</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>1090</v>
+        <v>593</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>1018</v>
+        <v>957</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F179" s="5" t="s">
-        <v>1020</v>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H179" s="5" t="s">
-        <v>1091</v>
+      <c r="H179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="s">
-        <v>1092</v>
+        <v>960</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1245</v>
+        <v>1239</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1246</v>
+        <v>1240</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1247</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>1018</v>
+        <v>956</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>1019</v>
+        <v>973</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>1148</v>
+        <v>958</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1249</v>
-[...3 lines deleted...]
-      </c>
+        <v>1243</v>
+      </c>
+      <c r="I180" s="5"/>
       <c r="J180" s="5" t="s">
-        <v>1022</v>
+        <v>1225</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1251</v>
+        <v>1244</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1253</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>1255</v>
+        <v>1069</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>736</v>
+        <v>211</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F181" s="5" t="s">
-        <v>920</v>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1256</v>
+        <v>1248</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1257</v>
+        <v>1249</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>1258</v>
+        <v>1250</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1259</v>
+        <v>1251</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1260</v>
+        <v>1252</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1261</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1262</v>
+        <v>1254</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>240</v>
+        <v>1255</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>956</v>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1263</v>
-[...3 lines deleted...]
-      </c>
+        <v>1256</v>
+      </c>
+      <c r="I182" s="5"/>
       <c r="J182" s="5" t="s">
-        <v>1265</v>
+        <v>1030</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1266</v>
+        <v>1257</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1267</v>
+        <v>1258</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1268</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1269</v>
+        <v>1260</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>1090</v>
+        <v>973</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F183" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F183" s="5" t="s">
+        <v>1002</v>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1091</v>
+        <v>1261</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="s">
-        <v>1092</v>
+        <v>1225</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1270</v>
+        <v>1262</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1272</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>688</v>
+      </c>
+      <c r="E184" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F184" s="5" t="s">
-        <v>1274</v>
+        <v>1078</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1275</v>
+        <v>1266</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1276</v>
+        <v>1267</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>1277</v>
+        <v>1268</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1278</v>
+        <v>1269</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1279</v>
+        <v>1270</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1280</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1281</v>
+        <v>1272</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>14</v>
+        <v>1273</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1019</v>
+        <v>1274</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>1018</v>
-[...4 lines deleted...]
-        </is>
+        <v>1275</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>562</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>1020</v>
+        <v>1276</v>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I185" s="5"/>
+      <c r="I185" s="5" t="s">
+        <v>1277</v>
+      </c>
       <c r="J185" s="5" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>1282</v>
+        <v>1278</v>
+      </c>
+      <c r="K185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1283</v>
+        <v>1279</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1284</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>1284</v>
+      </c>
+      <c r="I186" s="5" t="s">
         <v>1285</v>
       </c>
-      <c r="B186" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D186" s="5" t="s">
+      <c r="J186" s="5" t="s">
         <v>1286</v>
       </c>
-      <c r="E186" s="5" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J186" s="5" t="s">
+      <c r="K186" s="5" t="s">
         <v>1287</v>
       </c>
-      <c r="K186" s="5" t="s">
+      <c r="L186" s="6" t="s">
         <v>1288</v>
       </c>
-      <c r="L186" s="6" t="s">
+      <c r="M186" s="5" t="s">
         <v>1289</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="F187" s="5" t="s">
         <v>1291</v>
       </c>
-      <c r="B187" s="5" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H187" s="5" t="s">
+      <c r="H187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I187" s="5" t="s">
         <v>1292</v>
       </c>
-      <c r="I187" s="5"/>
       <c r="J187" s="5" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>1035</v>
+        <v>957</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>1057</v>
+        <v>956</v>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H188" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H188" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
-        <v>1287</v>
+        <v>1030</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>641</v>
+        <v>163</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>1019</v>
+        <v>211</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H189" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I189" s="5"/>
+      <c r="H189" s="5" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>1303</v>
+      </c>
       <c r="J189" s="5" t="s">
-        <v>1022</v>
+        <v>1304</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>1018</v>
+        <v>1028</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>956</v>
+      </c>
+      <c r="E190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H190" s="5" t="s">
-        <v>1305</v>
+      <c r="H190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>1287</v>
+        <v>1030</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>1131</v>
+        <v>211</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>1313</v>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>1317</v>
+        <v>957</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>1018</v>
+        <v>956</v>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H192" s="5" t="s">
-        <v>1318</v>
+      <c r="H192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
-        <v>1092</v>
+        <v>1030</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>1035</v>
+        <v>211</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>1079</v>
-[...7 lines deleted...]
-        <v>1064</v>
+        <v>1069</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1323</v>
-[...1 lines deleted...]
-      <c r="I193" s="5"/>
+        <v>1325</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>1326</v>
+      </c>
       <c r="J193" s="5" t="s">
-        <v>1287</v>
+        <v>1327</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>240</v>
+        <v>593</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>736</v>
-[...7 lines deleted...]
-        <v>1140</v>
+        <v>957</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="J194" s="5" t="s">
-        <v>1330</v>
+        <v>960</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>1335</v>
+        <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>1336</v>
+        <v>593</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>1337</v>
+        <v>957</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>1338</v>
+        <v>1339</v>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H195" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H195" s="5" t="s">
+        <v>1340</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>1340</v>
-[...4 lines deleted...]
-        </is>
+        <v>960</v>
+      </c>
+      <c r="K195" s="5" t="s">
+        <v>1342</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>1335</v>
+        <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>1336</v>
+        <v>956</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>1337</v>
+        <v>957</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>1344</v>
-[...2 lines deleted...]
-        <v>1345</v>
+        <v>1332</v>
+      </c>
+      <c r="F196" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
         <v>1346</v>
       </c>
       <c r="I196" s="5" t="s">
         <v>1347</v>
       </c>
       <c r="J196" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="K196" s="5" t="s">
         <v>1348</v>
       </c>
-      <c r="K196" s="5" t="s">
+      <c r="L196" s="6" t="s">
         <v>1349</v>
       </c>
-      <c r="L196" s="6" t="s">
+      <c r="M196" s="5" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H197" s="5" t="s">
         <v>1352</v>
       </c>
-      <c r="B197" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F197" s="5" t="s">
+      <c r="I197" s="5" t="s">
         <v>1353</v>
       </c>
-      <c r="G197" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I197" s="5" t="s">
+      <c r="J197" s="5" t="s">
         <v>1354</v>
       </c>
-      <c r="J197" s="5" t="s">
+      <c r="K197" s="5" t="s">
         <v>1355</v>
       </c>
-      <c r="K197" s="5" t="s">
+      <c r="L197" s="6" t="s">
         <v>1356</v>
       </c>
-      <c r="L197" s="6" t="s">
+      <c r="M197" s="5" t="s">
         <v>1357</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>1019</v>
+        <v>1359</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>1018</v>
+        <v>1360</v>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="I198" s="5"/>
+        <v>1361</v>
+      </c>
+      <c r="I198" s="5" t="s">
+        <v>1362</v>
+      </c>
       <c r="J198" s="5" t="s">
-        <v>1092</v>
+        <v>1363</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>186</v>
+        <v>688</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1364</v>
-[...3 lines deleted...]
-      </c>
+        <v>1368</v>
+      </c>
+      <c r="I199" s="5"/>
       <c r="J199" s="5" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>1090</v>
+        <v>16</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>1018</v>
-[...4 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>1374</v>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G200" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I200" s="5"/>
+      <c r="G200" s="5" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H200" s="5" t="s">
+        <v>1376</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>1377</v>
+      </c>
       <c r="J200" s="5" t="s">
-        <v>1092</v>
+        <v>21</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1374</v>
+        <v>1381</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>736</v>
+        <v>688</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="s">
-        <v>1375</v>
+        <v>1078</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>1019</v>
+        <v>292</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1018</v>
+        <v>1069</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H202" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I202" s="5"/>
+      <c r="H202" s="5" t="s">
+        <v>1389</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>1390</v>
+      </c>
       <c r="J202" s="5" t="s">
-        <v>1092</v>
+        <v>1391</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>1131</v>
+        <v>688</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1396</v>
+      </c>
+      <c r="F203" s="5" t="s">
+        <v>1162</v>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1390</v>
+        <v>1400</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1391</v>
+        <v>1401</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1392</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1393</v>
+        <v>1403</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>14</v>
+        <v>1273</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>1394</v>
+        <v>18</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1397</v>
+        <v>1406</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1400</v>
+        <v>1409</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>1401</v>
+        <v>477</v>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1402</v>
+        <v>1410</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1403</v>
+        <v>1411</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1404</v>
+        <v>1412</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1406</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1407</v>
+        <v>1415</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>1018</v>
+        <v>973</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1394</v>
+        <v>1416</v>
+      </c>
+      <c r="E206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1408</v>
-[...3 lines deleted...]
-      </c>
+        <v>1417</v>
+      </c>
+      <c r="I206" s="5"/>
       <c r="J206" s="5" t="s">
-        <v>1022</v>
+        <v>1418</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>240</v>
+        <v>972</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>736</v>
+        <v>973</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F207" s="5" t="s">
-        <v>1140</v>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1414</v>
-[...3 lines deleted...]
-      </c>
+        <v>1423</v>
+      </c>
+      <c r="I207" s="5"/>
       <c r="J207" s="5" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1417</v>
+        <v>1424</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>1421</v>
+        <v>211</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1422</v>
+        <v>1069</v>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>736</v>
+        <v>211</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="I209" s="5"/>
+        <v>1435</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1436</v>
+      </c>
       <c r="J209" s="5" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1434</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>186</v>
+        <v>1442</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>1436</v>
+        <v>17</v>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G210" s="5" t="s">
-        <v>1437</v>
+      <c r="G210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>21</v>
+        <v>1445</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>736</v>
-[...4 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>1450</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>1140</v>
+        <v>1451</v>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1444</v>
+        <v>1452</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1445</v>
+        <v>1453</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1446</v>
+        <v>1454</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1448</v>
+        <v>1456</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1450</v>
+        <v>1458</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>328</v>
+        <v>1459</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1131</v>
+        <v>1017</v>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1451</v>
+        <v>1460</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1452</v>
+        <v>1461</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1453</v>
+        <v>1044</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1454</v>
+        <v>1462</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1455</v>
+        <v>1463</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1456</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1457</v>
+        <v>1465</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>240</v>
+        <v>1466</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>736</v>
+        <v>1467</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>1224</v>
+        <v>1468</v>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1459</v>
+        <v>1469</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1460</v>
+        <v>1470</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>1461</v>
+        <v>1471</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1462</v>
+        <v>1472</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1463</v>
+        <v>1473</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1464</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1465</v>
+        <v>1475</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>1335</v>
+        <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>641</v>
+        <v>1459</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1017</v>
+      </c>
+      <c r="E214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1466</v>
-[...3 lines deleted...]
-      </c>
+        <v>1476</v>
+      </c>
+      <c r="I214" s="5"/>
       <c r="J214" s="5" t="s">
-        <v>1022</v>
+        <v>1044</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1468</v>
+        <v>1477</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1469</v>
+        <v>1478</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1470</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1471</v>
+        <v>1480</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>14</v>
+        <v>1481</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>641</v>
+        <v>1482</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1090</v>
+        <v>593</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>520</v>
-[...4 lines deleted...]
-        </is>
+        <v>1161</v>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>1483</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1472</v>
-[...3 lines deleted...]
-      </c>
+        <v>1484</v>
+      </c>
+      <c r="I215" s="5"/>
       <c r="J215" s="5" t="s">
-        <v>1022</v>
+        <v>1485</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1474</v>
+        <v>1486</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1475</v>
+        <v>1487</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1476</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1477</v>
+        <v>1489</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>1035</v>
+        <v>593</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1478</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>1490</v>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1479</v>
+        <v>1491</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
-        <v>1480</v>
+        <v>960</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>1034</v>
+        <v>1496</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1035</v>
+        <v>1069</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1485</v>
-[...1 lines deleted...]
-      <c r="I217" s="5"/>
+        <v>1497</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>1498</v>
+      </c>
       <c r="J217" s="5" t="s">
-        <v>1480</v>
+        <v>1499</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1486</v>
+        <v>1500</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1487</v>
+        <v>1501</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1488</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1489</v>
+        <v>1503</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>240</v>
+        <v>593</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H218" s="5" t="s">
-        <v>1490</v>
+      <c r="H218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1491</v>
+        <v>1505</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1492</v>
+        <v>960</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1493</v>
+        <v>1506</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1494</v>
+        <v>1507</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1495</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1496</v>
+        <v>1509</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>240</v>
+        <v>593</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>1131</v>
+        <v>957</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>17</v>
+        <v>1504</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H219" s="5" t="s">
-        <v>1497</v>
+      <c r="H219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1498</v>
+        <v>1510</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>1499</v>
+        <v>960</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1500</v>
+        <v>1511</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1501</v>
+        <v>1512</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1502</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1503</v>
+        <v>1514</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>1504</v>
+        <v>1069</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F220" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F220" s="5" t="s">
+        <v>1515</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1505</v>
+        <v>1516</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1506</v>
+        <v>1517</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>1507</v>
+        <v>1518</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1508</v>
+        <v>1519</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1509</v>
+        <v>1520</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1510</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1511</v>
+        <v>1522</v>
       </c>
       <c r="B221" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I221" s="5"/>
+      <c r="J221" s="5" t="s">
+        <v>1524</v>
+      </c>
+      <c r="K221" s="5" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L221" s="6" t="s">
+        <v>1526</v>
+      </c>
+      <c r="M221" s="5" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="5" t="n">
+        <v>1917</v>
+      </c>
+      <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C221" s="5" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="C222" s="5" t="s">
-        <v>1521</v>
+        <v>211</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>1079</v>
+        <v>1069</v>
       </c>
       <c r="E222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>1106</v>
+        <v>1530</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1524</v>
+        <v>1531</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>1528</v>
+        <v>211</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>1529</v>
-[...7 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F223" s="5" t="s">
+        <v>1451</v>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>1521</v>
+        <v>211</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1079</v>
-[...9 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F224" s="5" t="s">
+        <v>1451</v>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1538</v>
-[...1 lines deleted...]
-      <c r="I224" s="5"/>
+        <v>1543</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>1544</v>
+      </c>
       <c r="J224" s="5" t="s">
-        <v>1106</v>
+        <v>1545</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>1543</v>
+        <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>1544</v>
+        <v>211</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>1545</v>
+        <v>1069</v>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1546</v>
-[...1 lines deleted...]
-      <c r="I225" s="5"/>
+        <v>1550</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1551</v>
+      </c>
       <c r="J225" s="5" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>14</v>
+        <v>371</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>641</v>
+        <v>957</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>1019</v>
+        <v>16</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>1552</v>
-[...9 lines deleted...]
-        </is>
+        <v>1002</v>
+      </c>
+      <c r="F226" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G226" s="5" t="s">
+        <v>1557</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1553</v>
-[...1 lines deleted...]
-      <c r="I226" s="5"/>
+        <v>1558</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>1559</v>
+      </c>
       <c r="J226" s="5" t="s">
-        <v>1022</v>
+        <v>359</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1131</v>
+        <v>1017</v>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1559</v>
-[...3 lines deleted...]
-      </c>
+        <v>1523</v>
+      </c>
+      <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
-        <v>1561</v>
+        <v>1044</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>641</v>
+        <v>211</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1019</v>
+        <v>1069</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1566</v>
+        <v>17</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H228" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H228" s="5" t="s">
+        <v>1569</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>1022</v>
+        <v>1571</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>641</v>
+        <v>211</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>1069</v>
+      </c>
+      <c r="E229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H229" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H229" s="5" t="s">
+        <v>1576</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>1022</v>
+        <v>1578</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F230" s="5" t="s">
-        <v>1577</v>
+      <c r="F230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1578</v>
-[...3 lines deleted...]
-      </c>
+        <v>1583</v>
+      </c>
+      <c r="I230" s="5"/>
       <c r="J230" s="5" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>1335</v>
+        <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>1585</v>
-[...4 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>211</v>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H231" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H231" s="5" t="s">
+        <v>1589</v>
       </c>
       <c r="I231" s="5"/>
       <c r="J231" s="5" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="5" t="n">
-        <v>1917</v>
+      <c r="A232" s="5" t="s">
+        <v>1594</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1131</v>
-[...9 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F232" s="5" t="s">
+        <v>1451</v>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1131</v>
-[...7 lines deleted...]
-        <v>1513</v>
+        <v>1069</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>240</v>
+        <v>593</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1131</v>
+        <v>957</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>1604</v>
-[...2 lines deleted...]
-        <v>1513</v>
+        <v>1504</v>
+      </c>
+      <c r="F234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="J234" s="5" t="s">
-        <v>1607</v>
+        <v>960</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>240</v>
+        <v>593</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>1614</v>
+        <v>960</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>407</v>
+        <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>1019</v>
+        <v>593</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>16</v>
+        <v>957</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>1064</v>
-[...8 lines deleted...]
-        <v>1620</v>
+        <v>1504</v>
+      </c>
+      <c r="F236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I236" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>395</v>
+        <v>960</v>
       </c>
       <c r="K236" s="5" t="s">
         <v>1622</v>
       </c>
       <c r="L236" s="6" t="s">
         <v>1623</v>
       </c>
       <c r="M236" s="5" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H237" s="5" t="s">
         <v>1626</v>
       </c>
-      <c r="D237" s="5" t="s">
-[...20 lines deleted...]
-      <c r="I237" s="5"/>
+      <c r="I237" s="5" t="s">
+        <v>1627</v>
+      </c>
       <c r="J237" s="5" t="s">
-        <v>1106</v>
+        <v>1628</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>240</v>
+        <v>1633</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>1131</v>
+        <v>211</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>17</v>
+        <v>1634</v>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1632</v>
+        <v>1636</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>1633</v>
+        <v>1637</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1634</v>
+        <v>1638</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>1131</v>
+        <v>1642</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>1640</v>
+        <v>359</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>14</v>
+        <v>1273</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>240</v>
+        <v>1649</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>1131</v>
-[...7 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>1650</v>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1645</v>
-[...1 lines deleted...]
-      <c r="I240" s="5"/>
+        <v>1651</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1652</v>
+      </c>
       <c r="J240" s="5" t="s">
-        <v>1646</v>
+        <v>1653</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1647</v>
+        <v>1654</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1648</v>
+        <v>1655</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>1131</v>
+        <v>593</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1651</v>
-[...1 lines deleted...]
-      <c r="I241" s="5"/>
+        <v>1658</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>1659</v>
+      </c>
       <c r="J241" s="5" t="s">
-        <v>1652</v>
+        <v>960</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1656</v>
+        <v>1663</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>240</v>
+        <v>593</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>1131</v>
+        <v>957</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1513</v>
+        <v>1504</v>
+      </c>
+      <c r="F242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H242" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I242" s="5"/>
       <c r="J242" s="5" t="s">
-        <v>1659</v>
+        <v>960</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1668</v>
+      </c>
+      <c r="E243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G243" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G243" s="5" t="s">
+        <v>1669</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>1666</v>
+        <v>359</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>641</v>
+        <v>211</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>1069</v>
+      </c>
+      <c r="E244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>1022</v>
+        <v>1678</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>641</v>
+        <v>163</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>1019</v>
+        <v>16</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>1566</v>
+        <v>18</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>1022</v>
+        <v>21</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1682</v>
+        <v>1688</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>14</v>
+        <v>1273</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>641</v>
+        <v>211</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>1019</v>
+        <v>1069</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>1566</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F246" s="5" t="s">
+        <v>1689</v>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H246" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H246" s="5" t="s">
+        <v>1690</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1683</v>
+        <v>1691</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>1022</v>
+        <v>1692</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1684</v>
+        <v>1693</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1685</v>
+        <v>1694</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1686</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1682</v>
+        <v>1688</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>1687</v>
+        <v>163</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1642</v>
+      </c>
+      <c r="E247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1689</v>
+        <v>1697</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>1690</v>
+        <v>359</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1691</v>
+        <v>1698</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1692</v>
+        <v>1699</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1693</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1694</v>
+        <v>1701</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>1695</v>
+        <v>292</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>240</v>
+        <v>1069</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>1696</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F248" s="5" t="s">
+        <v>1702</v>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1701</v>
+        <v>1707</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>1704</v>
+        <v>16</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F249" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F249" s="5" t="s">
+        <v>1375</v>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="J249" s="5" t="s">
-        <v>395</v>
+        <v>21</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>1335</v>
+        <v>371</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>1711</v>
+        <v>987</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>988</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>562</v>
       </c>
       <c r="F250" s="5" t="s">
-        <v>1712</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G250" s="5" t="s">
+        <v>1716</v>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1713</v>
-[...3 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="I250" s="5"/>
       <c r="J250" s="5" t="s">
-        <v>1715</v>
+        <v>359</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1718</v>
+        <v>993</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
         <v>1719</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>641</v>
+        <v>16</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>1019</v>
+        <v>163</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>1566</v>
+        <v>1374</v>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G251" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G251" s="5" t="s">
+        <v>1375</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>1720</v>
       </c>
-      <c r="I251" s="5" t="s">
+      <c r="I251" s="5"/>
+      <c r="J251" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K251" s="5" t="s">
         <v>1721</v>
       </c>
-      <c r="J251" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K251" s="5" t="s">
+      <c r="L251" s="6" t="s">
         <v>1722</v>
       </c>
-      <c r="L251" s="6" t="s">
+      <c r="M251" s="5" t="s">
         <v>1723</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>1566</v>
+        <v>1504</v>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H252" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I252" s="5"/>
+      <c r="H252" s="5" t="s">
+        <v>1725</v>
+      </c>
+      <c r="I252" s="5" t="s">
+        <v>1726</v>
+      </c>
       <c r="J252" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F253" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1731</v>
+      <c r="F253" s="5" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1732</v>
-[...1 lines deleted...]
-      <c r="I253" s="5" t="s">
         <v>1733</v>
       </c>
+      <c r="I253" s="5"/>
       <c r="J253" s="5" t="s">
-        <v>395</v>
+        <v>1734</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="M253" s="5" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>240</v>
+        <v>1739</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>1131</v>
+        <v>211</v>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="J254" s="5" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="M254" s="5" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>240</v>
+        <v>211</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>1604</v>
+        <v>533</v>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1069</v>
+      </c>
+      <c r="E256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1753</v>
-[...3 lines deleted...]
-      </c>
+        <v>1755</v>
+      </c>
+      <c r="I256" s="5"/>
       <c r="J256" s="5" t="s">
-        <v>21</v>
+        <v>1756</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>1335</v>
+        <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>1131</v>
-[...5 lines deleted...]
-        <v>1759</v>
+        <v>1731</v>
+      </c>
+      <c r="E257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1762</v>
+        <v>1734</v>
       </c>
       <c r="K257" s="5" t="s">
         <v>1763</v>
       </c>
       <c r="L257" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="M257" s="5" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1758</v>
+        <v>1766</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>186</v>
+        <v>1668</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>1704</v>
-[...14 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G258" s="5" t="s">
+        <v>1768</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>395</v>
+        <v>359</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>14</v>
+        <v>1273</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>328</v>
+        <v>211</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="E259" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F259" s="5" t="s">
-        <v>1772</v>
+        <v>1451</v>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>16</v>
+        <v>593</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>186</v>
+        <v>957</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>1436</v>
+        <v>1504</v>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G260" s="5" t="s">
-        <v>1437</v>
+      <c r="G260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1780</v>
-[...3 lines deleted...]
-      </c>
+        <v>1782</v>
+      </c>
+      <c r="I260" s="5"/>
       <c r="J260" s="5" t="s">
-        <v>21</v>
+        <v>960</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D261" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F261" s="5" t="s">
-        <v>1437</v>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H261" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I261" s="5" t="s">
+      <c r="H261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I261" s="5"/>
+      <c r="J261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K261" s="5" t="s">
         <v>1787</v>
       </c>
-      <c r="J261" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K261" s="5" t="s">
+      <c r="L261" s="6" t="s">
         <v>1788</v>
       </c>
-      <c r="L261" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M261" s="5"/>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B262" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="C262" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H262" s="5" t="s">
+        <v>1790</v>
+      </c>
+      <c r="I262" s="5"/>
+      <c r="J262" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K262" s="5" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L262" s="6" t="s">
         <v>1791</v>
       </c>
-      <c r="B262" s="5" t="s">
-[...32 lines deleted...]
-      </c>
+      <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D263" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D263" s="5" t="s">
-[...3 lines deleted...]
-        <v>1436</v>
+      <c r="E263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G263" s="5" t="s">
-        <v>1437</v>
+      <c r="G263" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1796</v>
-[...1 lines deleted...]
-      <c r="I263" s="5"/>
+        <v>1793</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>1794</v>
+      </c>
       <c r="J263" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K263" s="5" t="s">
+        <v>1795</v>
+      </c>
+      <c r="L263" s="6" t="s">
+        <v>1796</v>
+      </c>
+      <c r="M263" s="5" t="s">
         <v>1797</v>
-      </c>
-[...4 lines deleted...]
-        <v>1799</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B264" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="C264" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H264" s="5" t="s">
+        <v>1790</v>
+      </c>
+      <c r="I264" s="5"/>
+      <c r="J264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K264" s="5" t="s">
+        <v>1799</v>
+      </c>
+      <c r="L264" s="6" t="s">
         <v>1800</v>
       </c>
-      <c r="B264" s="5" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1806</v>
+        <v>1801</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>186</v>
+        <v>1802</v>
       </c>
       <c r="D265" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F265" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H265" s="5" t="s">
+        <v>1804</v>
+      </c>
+      <c r="I265" s="5" t="s">
+        <v>1805</v>
+      </c>
+      <c r="J265" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="K265" s="5" t="s">
+        <v>1806</v>
+      </c>
+      <c r="L265" s="6" t="s">
         <v>1807</v>
       </c>
-      <c r="E265" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F265" s="5" t="s">
+      <c r="M265" s="5" t="s">
         <v>1808</v>
-      </c>
-[...19 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1814</v>
+        <v>1809</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>1815</v>
+        <v>163</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>240</v>
+        <v>1642</v>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1816</v>
+        <v>1810</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>1817</v>
+        <v>1811</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>1818</v>
+        <v>359</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1819</v>
+        <v>1812</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1820</v>
+        <v>1813</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1821</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1822</v>
+        <v>1815</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>1823</v>
+        <v>1802</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>240</v>
+        <v>470</v>
       </c>
       <c r="E267" s="5" t="s">
-        <v>581</v>
-[...4 lines deleted...]
-        </is>
+        <v>1803</v>
+      </c>
+      <c r="F267" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1824</v>
-[...3 lines deleted...]
-      </c>
+        <v>1816</v>
+      </c>
+      <c r="I267" s="5"/>
       <c r="J267" s="5" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1827</v>
+        <v>1818</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1828</v>
+        <v>1819</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1829</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1830</v>
+        <v>1821</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1831</v>
-[...1 lines deleted...]
-      <c r="I268" s="5"/>
+        <v>1822</v>
+      </c>
+      <c r="I268" s="5" t="s">
+        <v>1823</v>
+      </c>
       <c r="J268" s="5" t="s">
-        <v>1832</v>
+        <v>21</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1833</v>
+        <v>1824</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1834</v>
+        <v>1825</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1835</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1836</v>
+        <v>1827</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>186</v>
+        <v>1649</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>1807</v>
-[...9 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="E269" s="5" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F269" s="5" t="s">
+        <v>1829</v>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1837</v>
+        <v>1830</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1838</v>
+        <v>1831</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1810</v>
+        <v>1832</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1839</v>
+        <v>1833</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1840</v>
+        <v>1834</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1841</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1842</v>
+        <v>1836</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>1730</v>
+        <v>16</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>1807</v>
+        <v>163</v>
       </c>
       <c r="E270" s="5" t="s">
-        <v>1843</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1374</v>
+      </c>
+      <c r="F270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G270" s="5" t="s">
-        <v>1844</v>
+        <v>1837</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1845</v>
+        <v>1838</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1846</v>
+        <v>1839</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>395</v>
+        <v>21</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1847</v>
+        <v>1840</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1848</v>
+        <v>1841</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1849</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1850</v>
+        <v>1843</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>1335</v>
+        <v>687</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>240</v>
-[...8 lines deleted...]
-        <v>1513</v>
+        <v>16</v>
+      </c>
+      <c r="D271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1851</v>
-[...5 lines deleted...]
-        <v>1853</v>
+        <v>1844</v>
+      </c>
+      <c r="I271" s="5"/>
+      <c r="J271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1854</v>
+        <v>1845</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1855</v>
-[...3 lines deleted...]
-      </c>
+        <v>1846</v>
+      </c>
+      <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1857</v>
+        <v>1847</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>1566</v>
+        <v>1504</v>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1858</v>
-[...1 lines deleted...]
-      <c r="I272" s="5"/>
+        <v>1848</v>
+      </c>
+      <c r="I272" s="5" t="s">
+        <v>1849</v>
+      </c>
       <c r="J272" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1859</v>
+        <v>1850</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1860</v>
+        <v>1851</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1861</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1862</v>
+        <v>1853</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H273" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H273" s="5" t="s">
+        <v>1854</v>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1863</v>
+        <v>1855</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1864</v>
+        <v>1856</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1865</v>
+        <v>1857</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H274" s="5" t="s">
-        <v>1866</v>
+      <c r="H274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1863</v>
+        <v>1858</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1867</v>
+        <v>1859</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1868</v>
+        <v>1860</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D275" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H275" s="5" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="H275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I275" s="5"/>
+      <c r="J275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1871</v>
+        <v>1845</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1872</v>
-[...3 lines deleted...]
-      </c>
+        <v>1861</v>
+      </c>
+      <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1874</v>
+        <v>1862</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H276" s="5" t="s">
-        <v>1866</v>
+      <c r="H276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1875</v>
+        <v>1845</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1876</v>
+        <v>1863</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1877</v>
+        <v>1864</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>1878</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H277" s="5" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="H277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I277" s="5"/>
+      <c r="J277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1882</v>
+        <v>1845</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1883</v>
-[...3 lines deleted...]
-      </c>
+        <v>1865</v>
+      </c>
+      <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1885</v>
+        <v>1866</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>1704</v>
+        <v>16</v>
+      </c>
+      <c r="D278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H278" s="5" t="s">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="H278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I278" s="5"/>
+      <c r="J278" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1888</v>
+        <v>1855</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1889</v>
-[...3 lines deleted...]
-      </c>
+        <v>1867</v>
+      </c>
+      <c r="M278" s="5"/>
     </row>
     <row r="279">
-      <c r="A279" s="5" t="s">
-        <v>1891</v>
+      <c r="A279" s="5" t="n">
+        <v>1923</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>1878</v>
+        <v>1868</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>513</v>
+        <v>1069</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>1879</v>
-[...7 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G279" s="5" t="s">
+        <v>1869</v>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1892</v>
+        <v>1870</v>
       </c>
       <c r="I279" s="5"/>
       <c r="J279" s="5" t="s">
-        <v>1893</v>
+        <v>1871</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1894</v>
+        <v>1872</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1895</v>
+        <v>1873</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1896</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1897</v>
+        <v>1875</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>16</v>
+        <v>593</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>186</v>
+        <v>1028</v>
       </c>
       <c r="E280" s="5" t="s">
-        <v>17</v>
+        <v>1504</v>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1898</v>
+        <v>1876</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1899</v>
+        <v>1877</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>21</v>
+        <v>960</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1900</v>
+        <v>1878</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1901</v>
+        <v>1879</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1902</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1903</v>
+        <v>1881</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D281" s="5" t="s">
-[...3 lines deleted...]
-        <v>1436</v>
+      <c r="D281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G281" s="5" t="s">
-        <v>1904</v>
+      <c r="G281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1905</v>
-[...8 lines deleted...]
-        <v>1907</v>
+        <v>1882</v>
+      </c>
+      <c r="I281" s="5"/>
+      <c r="J281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1908</v>
-[...3 lines deleted...]
-      </c>
+        <v>1883</v>
+      </c>
+      <c r="M281" s="5"/>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1910</v>
+        <v>1884</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H282" s="5" t="s">
-        <v>1911</v>
+      <c r="H282" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I282" s="5"/>
       <c r="J282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K282" s="5" t="s">
-        <v>1912</v>
+      <c r="K282" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1913</v>
+        <v>1885</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1914</v>
+        <v>1886</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>1566</v>
+        <v>16</v>
+      </c>
+      <c r="D283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H283" s="5" t="s">
-[...9 lines deleted...]
-        <v>1917</v>
+      <c r="H283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I283" s="5"/>
+      <c r="J283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1918</v>
-[...3 lines deleted...]
-      </c>
+        <v>1887</v>
+      </c>
+      <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1920</v>
+        <v>1888</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H284" s="5" t="s">
-        <v>1921</v>
+      <c r="H284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K284" s="5" t="s">
-        <v>1922</v>
+      <c r="K284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1923</v>
+        <v>1889</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1924</v>
+        <v>1890</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I285" s="5"/>
       <c r="J285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K285" s="5" t="s">
-        <v>1925</v>
+      <c r="K285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1926</v>
+        <v>1891</v>
       </c>
       <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1927</v>
+        <v>1892</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K286" s="5" t="s">
-        <v>1912</v>
+      <c r="K286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1928</v>
+        <v>1893</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1929</v>
+        <v>1894</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D287" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D287" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E287" s="5" t="s">
+        <v>1895</v>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G287" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G287" s="5" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H287" s="5" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I287" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="J287" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1912</v>
+        <v>1899</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1930</v>
-[...1 lines deleted...]
-      <c r="M287" s="5"/>
+        <v>1900</v>
+      </c>
+      <c r="M287" s="5" t="s">
+        <v>1901</v>
+      </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1931</v>
+        <v>1902</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E288" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G288" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G288" s="5" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H288" s="5" t="s">
+        <v>1905</v>
       </c>
       <c r="I288" s="5"/>
-      <c r="J288" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J288" s="5" t="s">
+        <v>1906</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1912</v>
+        <v>1907</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1932</v>
-[...1 lines deleted...]
-      <c r="M288" s="5"/>
+        <v>1908</v>
+      </c>
+      <c r="M288" s="5" t="s">
+        <v>1909</v>
+      </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1933</v>
+        <v>1910</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E289" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G289" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G289" s="5" t="s">
+        <v>1904</v>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1934</v>
-[...5 lines deleted...]
-        </is>
+        <v>1911</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>1912</v>
+      </c>
+      <c r="J289" s="5" t="s">
+        <v>1913</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1922</v>
+        <v>1914</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1935</v>
-[...1 lines deleted...]
-      <c r="M289" s="5"/>
+        <v>1915</v>
+      </c>
+      <c r="M289" s="5" t="s">
+        <v>1916</v>
+      </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1936</v>
+        <v>1917</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G290" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G290" s="5" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H290" s="5" t="s">
+        <v>1918</v>
       </c>
       <c r="I290" s="5"/>
-      <c r="J290" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J290" s="5" t="s">
+        <v>1906</v>
       </c>
       <c r="K290" s="5" t="s">
+        <v>1919</v>
+      </c>
+      <c r="L290" s="6" t="s">
+        <v>1920</v>
+      </c>
+      <c r="M290" s="5" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="5" t="s">
         <v>1922</v>
-      </c>
-[...7 lines deleted...]
-        <v>1923</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>1938</v>
+        <v>1868</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>1131</v>
+        <v>1923</v>
       </c>
       <c r="E291" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="s">
-        <v>1939</v>
+        <v>1904</v>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1940</v>
+        <v>1924</v>
       </c>
       <c r="I291" s="5"/>
       <c r="J291" s="5" t="s">
-        <v>1941</v>
+        <v>1906</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1942</v>
+        <v>1925</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1943</v>
+        <v>1926</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1944</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1945</v>
+        <v>1928</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>641</v>
+        <v>16</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>1090</v>
+        <v>163</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>1566</v>
+        <v>17</v>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G292" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G292" s="5" t="s">
+        <v>1929</v>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1946</v>
+        <v>1930</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1947</v>
+        <v>1931</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1022</v>
+        <v>21</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1948</v>
+        <v>1932</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1949</v>
+        <v>1933</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1950</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1951</v>
+        <v>1935</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G293" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G293" s="5" t="s">
+        <v>1904</v>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1952</v>
-[...10 lines deleted...]
-        </is>
+        <v>1936</v>
+      </c>
+      <c r="I293" s="5" t="s">
+        <v>1937</v>
+      </c>
+      <c r="J293" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K293" s="5" t="s">
+        <v>1938</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1953</v>
-[...1 lines deleted...]
-      <c r="M293" s="5"/>
+        <v>1939</v>
+      </c>
+      <c r="M293" s="5" t="s">
+        <v>1940</v>
+      </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1954</v>
+        <v>1941</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E294" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G294" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G294" s="5" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H294" s="5" t="s">
+        <v>1942</v>
       </c>
       <c r="I294" s="5"/>
-      <c r="J294" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J294" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K294" s="5" t="s">
+        <v>1943</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1955</v>
-[...1 lines deleted...]
-      <c r="M294" s="5"/>
+        <v>1944</v>
+      </c>
+      <c r="M294" s="5" t="s">
+        <v>1945</v>
+      </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E295" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G295" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G295" s="5" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H295" s="5" t="s">
+        <v>1948</v>
       </c>
       <c r="I295" s="5"/>
-      <c r="J295" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J295" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K295" s="5" t="s">
+        <v>1949</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1957</v>
-[...1 lines deleted...]
-      <c r="M295" s="5"/>
+        <v>1950</v>
+      </c>
+      <c r="M295" s="5" t="s">
+        <v>1951</v>
+      </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1958</v>
+        <v>1952</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E296" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G296" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G296" s="5" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>1953</v>
       </c>
       <c r="I296" s="5"/>
-      <c r="J296" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J296" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K296" s="5" t="s">
+        <v>1954</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1959</v>
-[...1 lines deleted...]
-      <c r="M296" s="5"/>
+        <v>1955</v>
+      </c>
+      <c r="M296" s="5" t="s">
+        <v>1956</v>
+      </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C298" s="5" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E298" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G298" s="5" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H298" s="5" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I298" s="5"/>
+      <c r="J298" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K298" s="5" t="s">
+        <v>1961</v>
+      </c>
+      <c r="L298" s="6" t="s">
         <v>1962</v>
       </c>
-      <c r="B298" s="5" t="s">
-[...41 lines deleted...]
-      <c r="L298" s="6" t="s">
+      <c r="M298" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
         <v>1964</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="E299" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H299" s="5" t="s">
         <v>1965</v>
       </c>
-      <c r="F299" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G299" s="5" t="s">
+      <c r="I299" s="5" t="s">
         <v>1966</v>
       </c>
-      <c r="H299" s="5" t="s">
+      <c r="J299" s="5" t="s">
         <v>1967</v>
       </c>
-      <c r="I299" s="5" t="s">
+      <c r="K299" s="5" t="s">
         <v>1968</v>
       </c>
-      <c r="J299" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K299" s="5" t="s">
+      <c r="L299" s="6" t="s">
         <v>1969</v>
       </c>
-      <c r="L299" s="6" t="s">
+      <c r="M299" s="5" t="s">
         <v>1970</v>
-      </c>
-[...1 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>1938</v>
+        <v>1868</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>1973</v>
+        <v>1069</v>
       </c>
       <c r="E300" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H300" s="5" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I300" s="5" t="s">
+        <v>1973</v>
+      </c>
+      <c r="J300" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K300" s="5" t="s">
         <v>1974</v>
       </c>
-      <c r="H300" s="5" t="s">
+      <c r="L300" s="6" t="s">
         <v>1975</v>
       </c>
-      <c r="I300" s="5"/>
-      <c r="J300" s="5" t="s">
+      <c r="M300" s="5" t="s">
         <v>1976</v>
-      </c>
-[...7 lines deleted...]
-        <v>1979</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>1938</v>
+        <v>1868</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>1973</v>
+        <v>1069</v>
       </c>
       <c r="E301" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="H301" s="5" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I301" s="5" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J301" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K301" s="5" t="s">
         <v>1981</v>
       </c>
-      <c r="I301" s="5" t="s">
+      <c r="L301" s="6" t="s">
         <v>1982</v>
       </c>
-      <c r="J301" s="5" t="s">
+      <c r="M301" s="5" t="s">
         <v>1983</v>
-      </c>
-[...7 lines deleted...]
-        <v>1986</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>1938</v>
+        <v>1868</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="s">
-        <v>1974</v>
+        <v>1947</v>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="s">
-        <v>1976</v>
+        <v>1906</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>1991</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>1938</v>
+        <v>16</v>
       </c>
       <c r="D303" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F303" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G303" s="5" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I303" s="5" t="s">
+        <v>1992</v>
+      </c>
+      <c r="J303" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K303" s="5" t="s">
         <v>1993</v>
       </c>
-      <c r="E303" s="5" t="s">
-[...10 lines deleted...]
-      <c r="H303" s="5" t="s">
+      <c r="L303" s="6" t="s">
         <v>1994</v>
       </c>
-      <c r="I303" s="5"/>
-[...3 lines deleted...]
-      <c r="K303" s="5" t="s">
+      <c r="M303" s="5" t="s">
         <v>1995</v>
-      </c>
-[...4 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H304" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I304" s="5" t="s">
         <v>1999</v>
-      </c>
-[...4 lines deleted...]
-        <v>2001</v>
       </c>
       <c r="J304" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K304" s="5" t="s">
+        <v>2000</v>
+      </c>
+      <c r="L304" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="M304" s="5" t="s">
         <v>2002</v>
-      </c>
-[...4 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>1938</v>
+        <v>16</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1731</v>
+      </c>
+      <c r="E305" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="s">
-        <v>1974</v>
+        <v>2004</v>
       </c>
       <c r="H305" s="5" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I305" s="5" t="s">
         <v>2006</v>
       </c>
-      <c r="I305" s="5" t="s">
+      <c r="J305" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="K305" s="5" t="s">
         <v>2007</v>
       </c>
-      <c r="J305" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K305" s="5" t="s">
+      <c r="L305" s="6" t="s">
         <v>2008</v>
       </c>
-      <c r="L305" s="6" t="s">
+      <c r="M305" s="5" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>1938</v>
+        <v>16</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>1131</v>
+        <v>163</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="s">
-        <v>1974</v>
+        <v>2011</v>
       </c>
       <c r="H306" s="5" t="s">
         <v>2012</v>
       </c>
-      <c r="I306" s="5"/>
+      <c r="I306" s="5" t="s">
+        <v>2013</v>
+      </c>
       <c r="J306" s="5" t="s">
-        <v>1976</v>
+        <v>21</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>1938</v>
+        <v>1868</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>1815</v>
+        <v>1069</v>
       </c>
       <c r="E307" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G307" s="5" t="s">
-        <v>2017</v>
+        <v>1947</v>
       </c>
       <c r="H307" s="5" t="s">
         <v>2018</v>
       </c>
       <c r="I307" s="5"/>
       <c r="J307" s="5" t="s">
-        <v>1976</v>
+        <v>1906</v>
       </c>
       <c r="K307" s="5" t="s">
         <v>2019</v>
       </c>
       <c r="L307" s="6" t="s">
         <v>2020</v>
       </c>
       <c r="M307" s="5" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
         <v>2022</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>1938</v>
+        <v>1868</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="E308" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="s">
-        <v>2017</v>
+        <v>1947</v>
       </c>
       <c r="H308" s="5" t="s">
         <v>2023</v>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="s">
-        <v>1976</v>
+        <v>1906</v>
       </c>
       <c r="K308" s="5" t="s">
         <v>2024</v>
       </c>
       <c r="L308" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="M308" s="5" t="s">
         <v>2026</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
         <v>2027</v>
       </c>
       <c r="B309" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>593</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E309" s="5" t="s">
+        <v>1339</v>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G309" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G309" s="5" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H309" s="5" t="s">
+        <v>2029</v>
+      </c>
+      <c r="I309" s="5" t="s">
+        <v>2030</v>
+      </c>
+      <c r="J309" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="K309" s="5" t="s">
+        <v>2031</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2028</v>
-[...1 lines deleted...]
-      <c r="M309" s="5"/>
+        <v>2032</v>
+      </c>
+      <c r="M309" s="5" t="s">
+        <v>2033</v>
+      </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2029</v>
+        <v>2034</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>1938</v>
+        <v>1868</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="E310" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="s">
-        <v>2017</v>
+        <v>2035</v>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2030</v>
-[...1 lines deleted...]
-      <c r="I310" s="5"/>
+        <v>2036</v>
+      </c>
+      <c r="I310" s="5" t="s">
+        <v>2037</v>
+      </c>
       <c r="J310" s="5" t="s">
-        <v>1976</v>
+        <v>1906</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2031</v>
+        <v>2038</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2033</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>2034</v>
+        <v>2041</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>1131</v>
-[...9 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G311" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G311" s="5" t="s">
+        <v>1947</v>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2035</v>
-[...3 lines deleted...]
-      </c>
+        <v>2043</v>
+      </c>
+      <c r="I311" s="5"/>
       <c r="J311" s="5" t="s">
-        <v>2037</v>
+        <v>1906</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>1938</v>
+        <v>163</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="s">
-        <v>2017</v>
+        <v>2048</v>
       </c>
       <c r="H312" s="5" t="s">
-        <v>2042</v>
+        <v>2049</v>
       </c>
       <c r="I312" s="5" t="s">
-        <v>2043</v>
+        <v>2050</v>
       </c>
       <c r="J312" s="5" t="s">
-        <v>1976</v>
+        <v>21</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2044</v>
+        <v>2051</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2045</v>
+        <v>2052</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2046</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2047</v>
+        <v>2054</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>1938</v>
+        <v>163</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G313" s="5" t="s">
-        <v>2048</v>
+      <c r="G313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>2050</v>
+        <v>2056</v>
       </c>
       <c r="J313" s="5" t="s">
-        <v>1976</v>
+        <v>21</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>2051</v>
+        <v>2057</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>1938</v>
+        <v>16</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>1131</v>
+        <v>163</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>17</v>
+        <v>2061</v>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G314" s="5" t="s">
-        <v>2017</v>
+        <v>2062</v>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2055</v>
-[...1 lines deleted...]
-      <c r="I314" s="5"/>
+        <v>2063</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>2064</v>
+      </c>
       <c r="J314" s="5" t="s">
-        <v>1976</v>
+        <v>21</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2056</v>
+        <v>2065</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2057</v>
+        <v>2066</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2058</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2059</v>
+        <v>2068</v>
       </c>
       <c r="B315" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D315" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G315" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I315" s="5"/>
+      <c r="J315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2063</v>
+        <v>2069</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2064</v>
-[...3 lines deleted...]
-      </c>
+        <v>2070</v>
+      </c>
+      <c r="M315" s="5"/>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2066</v>
+        <v>2071</v>
       </c>
       <c r="B316" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C316" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D316" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G316" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I316" s="5" t="s">
+      <c r="G316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I316" s="5"/>
+      <c r="J316" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K316" s="5" t="s">
         <v>2069</v>
       </c>
-      <c r="J316" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L316" s="6" t="s">
-        <v>2071</v>
-[...1 lines deleted...]
-      <c r="M316" s="5" t="s">
         <v>2072</v>
       </c>
+      <c r="M316" s="5"/>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>2073</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D317" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G317" s="5" t="s">
+      <c r="G317" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H317" s="5" t="s">
         <v>2074</v>
       </c>
-      <c r="H317" s="5" t="s">
+      <c r="I317" s="5" t="s">
         <v>2075</v>
       </c>
-      <c r="I317" s="5" t="s">
+      <c r="J317" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K317" s="5" t="s">
         <v>2076</v>
       </c>
-      <c r="J317" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K317" s="5" t="s">
+      <c r="L317" s="6" t="s">
         <v>2077</v>
       </c>
-      <c r="L317" s="6" t="s">
+      <c r="M317" s="5" t="s">
         <v>2078</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D318" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D318" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E318" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G318" s="5" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H318" s="5" t="s">
         <v>2081</v>
       </c>
-      <c r="H318" s="5" t="s">
+      <c r="I318" s="5" t="s">
         <v>2082</v>
-      </c>
-[...1 lines deleted...]
-        <v>2083</v>
       </c>
       <c r="J318" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K318" s="5" t="s">
+        <v>2083</v>
+      </c>
+      <c r="L318" s="6" t="s">
         <v>2084</v>
       </c>
-      <c r="L318" s="6" t="s">
+      <c r="M318" s="5" t="s">
         <v>2085</v>
-      </c>
-[...1 lines deleted...]
-        <v>2086</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2087</v>
+        <v>2086</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>1938</v>
+        <v>1868</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="E319" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="s">
-        <v>2017</v>
+        <v>1947</v>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2088</v>
+        <v>2087</v>
       </c>
       <c r="I319" s="5"/>
       <c r="J319" s="5" t="s">
-        <v>1976</v>
+        <v>1906</v>
       </c>
       <c r="K319" s="5" t="s">
+        <v>2088</v>
+      </c>
+      <c r="L319" s="6" t="s">
         <v>2089</v>
       </c>
-      <c r="L319" s="6" t="s">
+      <c r="M319" s="5" t="s">
         <v>2090</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2092</v>
+        <v>2091</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>1938</v>
+        <v>2092</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G320" s="5" t="s">
-        <v>2017</v>
+      <c r="G320" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H320" s="5" t="s">
         <v>2093</v>
       </c>
-      <c r="I320" s="5"/>
+      <c r="I320" s="5" t="s">
+        <v>2094</v>
+      </c>
       <c r="J320" s="5" t="s">
-        <v>1976</v>
+        <v>359</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>1401</v>
+        <v>16</v>
+      </c>
+      <c r="D321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G321" s="5" t="s">
-        <v>2098</v>
+      <c r="G321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H321" s="5" t="s">
         <v>2099</v>
       </c>
-      <c r="I321" s="5" t="s">
+      <c r="I321" s="5"/>
+      <c r="J321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L321" s="6" t="s">
         <v>2100</v>
       </c>
-      <c r="J321" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M321" s="5"/>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>2104</v>
+        <v>2101</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>1938</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G322" s="5" t="s">
-        <v>2105</v>
+      <c r="G322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>2106</v>
-[...8 lines deleted...]
-        <v>2108</v>
+        <v>2102</v>
+      </c>
+      <c r="I322" s="5"/>
+      <c r="J322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2109</v>
-[...3 lines deleted...]
-      </c>
+        <v>2103</v>
+      </c>
+      <c r="M322" s="5"/>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>2111</v>
+        <v>2104</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>1938</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G323" s="5" t="s">
-        <v>2017</v>
+      <c r="G323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>2113</v>
+        <v>2105</v>
       </c>
       <c r="I323" s="5"/>
-      <c r="J323" s="5" t="s">
-[...3 lines deleted...]
-        <v>2114</v>
+      <c r="J323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L323" s="6" t="s">
-        <v>2115</v>
-[...3 lines deleted...]
-      </c>
+        <v>2106</v>
+      </c>
+      <c r="M323" s="5"/>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>2117</v>
+        <v>2107</v>
       </c>
       <c r="B324" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D324" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G324" s="5" t="s">
-        <v>2118</v>
+      <c r="G324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H324" s="5" t="s">
-        <v>2119</v>
-[...8 lines deleted...]
-        <v>2121</v>
+        <v>2108</v>
+      </c>
+      <c r="I324" s="5"/>
+      <c r="J324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L324" s="6" t="s">
-        <v>2122</v>
-[...3 lines deleted...]
-      </c>
+        <v>2109</v>
+      </c>
+      <c r="M324" s="5"/>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>2124</v>
+        <v>2110</v>
       </c>
       <c r="B325" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D325" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>2125</v>
-[...8 lines deleted...]
-        <v>2127</v>
+        <v>2111</v>
+      </c>
+      <c r="I325" s="5"/>
+      <c r="J325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L325" s="6" t="s">
-        <v>2128</v>
-[...3 lines deleted...]
-      </c>
+        <v>2112</v>
+      </c>
+      <c r="M325" s="5"/>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>2130</v>
+        <v>2113</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D326" s="5" t="s">
-[...3 lines deleted...]
-        <v>2131</v>
+      <c r="D326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G326" s="5" t="s">
-        <v>2132</v>
+      <c r="G326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H326" s="5" t="s">
-        <v>2133</v>
-[...8 lines deleted...]
-        <v>2135</v>
+        <v>2114</v>
+      </c>
+      <c r="I326" s="5"/>
+      <c r="J326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L326" s="6" t="s">
-        <v>2136</v>
-[...3 lines deleted...]
-      </c>
+        <v>2115</v>
+      </c>
+      <c r="M326" s="5"/>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>2138</v>
+        <v>2116</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H327" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H327" s="5" t="s">
+        <v>2117</v>
       </c>
       <c r="I327" s="5"/>
       <c r="J327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K327" s="5" t="s">
-        <v>2139</v>
+      <c r="K327" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L327" s="6" t="s">
-        <v>2140</v>
+        <v>2118</v>
       </c>
       <c r="M327" s="5"/>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>2141</v>
+        <v>2119</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H328" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H328" s="5" t="s">
+        <v>2120</v>
       </c>
       <c r="I328" s="5"/>
       <c r="J328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K328" s="5" t="s">
-        <v>2139</v>
+      <c r="K328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L328" s="6" t="s">
-        <v>2142</v>
+        <v>2121</v>
       </c>
       <c r="M328" s="5"/>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>2143</v>
+        <v>2122</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D329" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>2144</v>
-[...8 lines deleted...]
-        <v>2146</v>
+        <v>2123</v>
+      </c>
+      <c r="I329" s="5"/>
+      <c r="J329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L329" s="6" t="s">
-        <v>2147</v>
-[...3 lines deleted...]
-      </c>
+        <v>2124</v>
+      </c>
+      <c r="M329" s="5"/>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2149</v>
+        <v>2125</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D330" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G330" s="5" t="s">
-        <v>2150</v>
+      <c r="G330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H330" s="5" t="s">
-        <v>2151</v>
-[...8 lines deleted...]
-        <v>2153</v>
+        <v>2126</v>
+      </c>
+      <c r="I330" s="5"/>
+      <c r="J330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L330" s="6" t="s">
-        <v>2154</v>
-[...3 lines deleted...]
-      </c>
+        <v>2127</v>
+      </c>
+      <c r="M330" s="5"/>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>2156</v>
+        <v>2128</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>1938</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G331" s="5" t="s">
-        <v>2017</v>
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H331" s="5" t="s">
-        <v>2157</v>
+        <v>2129</v>
       </c>
       <c r="I331" s="5"/>
-      <c r="J331" s="5" t="s">
-[...3 lines deleted...]
-        <v>2158</v>
+      <c r="J331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L331" s="6" t="s">
-        <v>2159</v>
-[...3 lines deleted...]
-      </c>
+        <v>2130</v>
+      </c>
+      <c r="M331" s="5"/>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>2161</v>
+        <v>2131</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>2162</v>
+        <v>688</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>187</v>
+      </c>
+      <c r="E332" s="5" t="s">
+        <v>2132</v>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>2163</v>
+        <v>2133</v>
       </c>
       <c r="I332" s="5" t="s">
-        <v>2164</v>
+        <v>2134</v>
       </c>
       <c r="J332" s="5" t="s">
-        <v>395</v>
+        <v>2135</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>2165</v>
+        <v>2136</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>2166</v>
+        <v>2137</v>
       </c>
       <c r="M332" s="5" t="s">
-        <v>2167</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>2168</v>
+        <v>2139</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E333" s="5" t="s">
+        <v>2140</v>
+      </c>
+      <c r="F333" s="5" t="s">
+        <v>2141</v>
+      </c>
+      <c r="G333" s="5" t="s">
+        <v>2142</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>2169</v>
-[...10 lines deleted...]
-        </is>
+        <v>2143</v>
+      </c>
+      <c r="I333" s="5" t="s">
+        <v>2144</v>
+      </c>
+      <c r="J333" s="5" t="s">
+        <v>2145</v>
+      </c>
+      <c r="K333" s="5" t="s">
+        <v>2146</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>2170</v>
-[...1 lines deleted...]
-      <c r="M333" s="5"/>
+        <v>2147</v>
+      </c>
+      <c r="M333" s="5" t="s">
+        <v>2148</v>
+      </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>2171</v>
+        <v>2149</v>
       </c>
       <c r="B334" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>292</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>1069</v>
       </c>
       <c r="E334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
-        <v>2172</v>
-[...10 lines deleted...]
-        </is>
+        <v>2150</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>2151</v>
+      </c>
+      <c r="J334" s="5" t="s">
+        <v>2152</v>
+      </c>
+      <c r="K334" s="5" t="s">
+        <v>2153</v>
       </c>
       <c r="L334" s="6" t="s">
-        <v>2173</v>
-[...1 lines deleted...]
-      <c r="M334" s="5"/>
+        <v>2154</v>
+      </c>
+      <c r="M334" s="5" t="s">
+        <v>2155</v>
+      </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>2174</v>
+        <v>2156</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1868</v>
+      </c>
+      <c r="D335" s="5" t="s">
+        <v>2157</v>
       </c>
       <c r="E335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>2175</v>
-[...10 lines deleted...]
-        </is>
+        <v>2158</v>
+      </c>
+      <c r="I335" s="5" t="s">
+        <v>2159</v>
+      </c>
+      <c r="J335" s="5" t="s">
+        <v>2160</v>
+      </c>
+      <c r="K335" s="5" t="s">
+        <v>2161</v>
       </c>
       <c r="L335" s="6" t="s">
-        <v>2176</v>
-[...1 lines deleted...]
-      <c r="M335" s="5"/>
+        <v>2162</v>
+      </c>
+      <c r="M335" s="5" t="s">
+        <v>2163</v>
+      </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>2177</v>
+        <v>2164</v>
       </c>
       <c r="B336" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>292</v>
+      </c>
+      <c r="D336" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E336" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F336" s="5" t="s">
+        <v>2165</v>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>2178</v>
-[...10 lines deleted...]
-        </is>
+        <v>2166</v>
+      </c>
+      <c r="I336" s="5" t="s">
+        <v>2167</v>
+      </c>
+      <c r="J336" s="5" t="s">
+        <v>2168</v>
+      </c>
+      <c r="K336" s="5" t="s">
+        <v>2169</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>2179</v>
-[...1 lines deleted...]
-      <c r="M336" s="5"/>
+        <v>2170</v>
+      </c>
+      <c r="M336" s="5" t="s">
+        <v>2171</v>
+      </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>2180</v>
+        <v>2172</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>593</v>
+      </c>
+      <c r="D337" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E337" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="s">
-        <v>2181</v>
-[...10 lines deleted...]
-        </is>
+        <v>2173</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>2174</v>
+      </c>
+      <c r="J337" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="K337" s="5" t="s">
+        <v>2175</v>
       </c>
       <c r="L337" s="6" t="s">
-        <v>2182</v>
-[...1 lines deleted...]
-      <c r="M337" s="5"/>
+        <v>2176</v>
+      </c>
+      <c r="M337" s="5" t="s">
+        <v>2177</v>
+      </c>
     </row>
     <row r="338">
-      <c r="A338" s="5" t="s">
-        <v>2183</v>
+      <c r="A338" s="5" t="n">
+        <v>1927</v>
       </c>
       <c r="B338" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
-        <v>2184</v>
-[...10 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="I338" s="5" t="s">
+        <v>2178</v>
+      </c>
+      <c r="J338" s="5" t="s">
+        <v>2179</v>
+      </c>
+      <c r="K338" s="5" t="s">
+        <v>2180</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>2185</v>
-[...1 lines deleted...]
-      <c r="M338" s="5"/>
+        <v>2181</v>
+      </c>
+      <c r="M338" s="5" t="s">
+        <v>2182</v>
+      </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>2186</v>
+        <v>2183</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H339" s="5" t="s">
-        <v>2187</v>
+      <c r="H339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I339" s="5"/>
       <c r="J339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K339" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K339" s="5" t="s">
+        <v>2184</v>
       </c>
       <c r="L339" s="6" t="s">
-        <v>2188</v>
+        <v>2185</v>
       </c>
       <c r="M339" s="5"/>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>2189</v>
+        <v>2186</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C340" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H340" s="5" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="I340" s="5"/>
       <c r="J340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K340" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K340" s="5" t="s">
+        <v>2184</v>
       </c>
       <c r="L340" s="6" t="s">
-        <v>2191</v>
+        <v>2188</v>
       </c>
       <c r="M340" s="5"/>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>2192</v>
+        <v>2189</v>
       </c>
       <c r="B341" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H341" s="5" t="s">
-        <v>2193</v>
+        <v>2190</v>
       </c>
       <c r="I341" s="5"/>
       <c r="J341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K341" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K341" s="5" t="s">
+        <v>2184</v>
       </c>
       <c r="L341" s="6" t="s">
-        <v>2194</v>
+        <v>2191</v>
       </c>
       <c r="M341" s="5"/>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>2195</v>
+        <v>2192</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
-        <v>2196</v>
+        <v>2193</v>
       </c>
       <c r="I342" s="5"/>
       <c r="J342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K342" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K342" s="5" t="s">
+        <v>2184</v>
       </c>
       <c r="L342" s="6" t="s">
-        <v>2197</v>
+        <v>2194</v>
       </c>
       <c r="M342" s="5"/>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>2198</v>
+        <v>2195</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H343" s="5" t="s">
-        <v>2199</v>
+        <v>2196</v>
       </c>
       <c r="I343" s="5"/>
       <c r="J343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K343" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K343" s="5" t="s">
+        <v>2184</v>
       </c>
       <c r="L343" s="6" t="s">
-        <v>2200</v>
+        <v>2197</v>
       </c>
       <c r="M343" s="5"/>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>2201</v>
+        <v>2198</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>2202</v>
+        <v>16</v>
+      </c>
+      <c r="D344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H344" s="5" t="s">
-        <v>2203</v>
-[...5 lines deleted...]
-        <v>2205</v>
+        <v>2196</v>
+      </c>
+      <c r="I344" s="5"/>
+      <c r="J344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K344" s="5" t="s">
-        <v>2206</v>
+        <v>2199</v>
       </c>
       <c r="L344" s="6" t="s">
-        <v>2207</v>
-[...3 lines deleted...]
-      </c>
+        <v>2200</v>
+      </c>
+      <c r="M344" s="5"/>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>2209</v>
+        <v>2201</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C345" s="5" t="s">
-        <v>736</v>
-[...11 lines deleted...]
-        <v>2212</v>
+        <v>16</v>
+      </c>
+      <c r="D345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H345" s="5" t="s">
-        <v>2213</v>
-[...5 lines deleted...]
-        <v>2215</v>
+        <v>2202</v>
+      </c>
+      <c r="I345" s="5"/>
+      <c r="J345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K345" s="5" t="s">
-        <v>2216</v>
+        <v>2199</v>
       </c>
       <c r="L345" s="6" t="s">
-        <v>2217</v>
-[...3 lines deleted...]
-      </c>
+        <v>2203</v>
+      </c>
+      <c r="M345" s="5"/>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>2219</v>
+        <v>2204</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>1131</v>
+        <v>2196</v>
+      </c>
+      <c r="D346" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
-        <v>2220</v>
-[...5 lines deleted...]
-        <v>2222</v>
+        <v>2196</v>
+      </c>
+      <c r="I346" s="5"/>
+      <c r="J346" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K346" s="5" t="s">
-        <v>2223</v>
+        <v>2205</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>2224</v>
-[...3 lines deleted...]
-      </c>
+        <v>2206</v>
+      </c>
+      <c r="M346" s="5"/>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>2226</v>
+        <v>2207</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C347" s="5" t="s">
-        <v>1938</v>
-[...2 lines deleted...]
-        <v>2227</v>
+        <v>2196</v>
+      </c>
+      <c r="D347" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H347" s="5" t="s">
-        <v>2228</v>
-[...5 lines deleted...]
-        <v>2230</v>
+        <v>2196</v>
+      </c>
+      <c r="I347" s="5"/>
+      <c r="J347" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K347" s="5" t="s">
-        <v>2231</v>
+        <v>2205</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>2232</v>
-[...3 lines deleted...]
-      </c>
+        <v>2208</v>
+      </c>
+      <c r="M347" s="5"/>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>2234</v>
+        <v>2209</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>328</v>
-[...8 lines deleted...]
-        <v>2235</v>
+        <v>2196</v>
+      </c>
+      <c r="D348" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E348" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F348" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
-        <v>2236</v>
-[...5 lines deleted...]
-        <v>2238</v>
+        <v>2196</v>
+      </c>
+      <c r="I348" s="5"/>
+      <c r="J348" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K348" s="5" t="s">
-        <v>2239</v>
+        <v>2205</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>2240</v>
-[...3 lines deleted...]
-      </c>
+        <v>2210</v>
+      </c>
+      <c r="M348" s="5"/>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>2242</v>
+        <v>2211</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>1566</v>
+        <v>2196</v>
+      </c>
+      <c r="D349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H349" s="5" t="s">
-        <v>2243</v>
-[...5 lines deleted...]
-        <v>1022</v>
+        <v>2196</v>
+      </c>
+      <c r="I349" s="5"/>
+      <c r="J349" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K349" s="5" t="s">
-        <v>2245</v>
+        <v>2205</v>
       </c>
       <c r="L349" s="6" t="s">
-        <v>2246</v>
-[...3 lines deleted...]
-      </c>
+        <v>2212</v>
+      </c>
+      <c r="M349" s="5"/>
     </row>
     <row r="350">
-      <c r="A350" s="5" t="n">
-        <v>1927</v>
+      <c r="A350" s="5" t="s">
+        <v>2213</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>14</v>
+        <v>687</v>
       </c>
       <c r="C350" s="5" t="s">
-        <v>16</v>
+        <v>2196</v>
       </c>
       <c r="D350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>2249</v>
+        <v>2196</v>
+      </c>
+      <c r="I350" s="5"/>
+      <c r="J350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K350" s="5" t="s">
-        <v>2250</v>
+        <v>2205</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>2251</v>
-[...3 lines deleted...]
-      </c>
+        <v>2214</v>
+      </c>
+      <c r="M350" s="5"/>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>2253</v>
+        <v>2215</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>16</v>
+        <v>2196</v>
       </c>
       <c r="D351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H351" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H351" s="5" t="s">
+        <v>2196</v>
       </c>
       <c r="I351" s="5"/>
       <c r="J351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K351" s="5" t="s">
-        <v>2254</v>
+        <v>2216</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>2255</v>
+        <v>2217</v>
       </c>
       <c r="M351" s="5"/>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2256</v>
+        <v>2218</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>16</v>
+        <v>2196</v>
       </c>
       <c r="D352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>2257</v>
+        <v>2196</v>
       </c>
       <c r="I352" s="5"/>
       <c r="J352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K352" s="5" t="s">
-        <v>2254</v>
+        <v>2205</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2258</v>
+        <v>2219</v>
       </c>
       <c r="M352" s="5"/>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2259</v>
+        <v>2220</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>16</v>
+        <v>2196</v>
       </c>
       <c r="D353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>2260</v>
+        <v>2196</v>
       </c>
       <c r="I353" s="5"/>
       <c r="J353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2254</v>
+        <v>2205</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2261</v>
+        <v>2221</v>
       </c>
       <c r="M353" s="5"/>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2262</v>
+        <v>2222</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>16</v>
+        <v>2196</v>
       </c>
       <c r="D354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2263</v>
+        <v>2196</v>
       </c>
       <c r="I354" s="5"/>
       <c r="J354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2254</v>
+        <v>2205</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2264</v>
+        <v>2223</v>
       </c>
       <c r="M354" s="5"/>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2265</v>
+        <v>2224</v>
       </c>
       <c r="B355" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>16</v>
+        <v>2196</v>
       </c>
       <c r="D355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K355" s="5" t="s">
-        <v>2254</v>
+        <v>2205</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2267</v>
+        <v>2225</v>
       </c>
       <c r="M355" s="5"/>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2268</v>
+        <v>2226</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>16</v>
+        <v>2196</v>
       </c>
       <c r="D356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="I356" s="5"/>
       <c r="J356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2269</v>
+        <v>2205</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2270</v>
+        <v>2227</v>
       </c>
       <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2271</v>
+        <v>2228</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>16</v>
+        <v>2196</v>
       </c>
       <c r="D357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
-        <v>2272</v>
+        <v>2229</v>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2269</v>
+        <v>2205</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2273</v>
+        <v>2230</v>
       </c>
       <c r="M357" s="5"/>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2274</v>
+        <v>2231</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="D358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="I358" s="5"/>
       <c r="J358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K358" s="5" t="s">
-        <v>2275</v>
+        <v>2205</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>2276</v>
+        <v>2232</v>
       </c>
       <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2277</v>
+        <v>2233</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="D359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="I359" s="5"/>
       <c r="J359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2275</v>
+        <v>2205</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>2278</v>
+        <v>2234</v>
       </c>
       <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2279</v>
+        <v>2235</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="D360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="I360" s="5"/>
       <c r="J360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2275</v>
+        <v>2205</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2280</v>
+        <v>2236</v>
       </c>
       <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2281</v>
+        <v>2237</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>2266</v>
-[...28 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E361" s="5" t="s">
+        <v>2238</v>
+      </c>
+      <c r="F361" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G361" s="5" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>2240</v>
+      </c>
+      <c r="J361" s="5" t="s">
+        <v>359</v>
       </c>
       <c r="K361" s="5" t="s">
-        <v>2275</v>
+        <v>2241</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>2282</v>
-[...1 lines deleted...]
-      <c r="M361" s="5"/>
+        <v>2242</v>
+      </c>
+      <c r="M361" s="5" t="s">
+        <v>2243</v>
+      </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2283</v>
+        <v>2244</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="D362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="s">
-        <v>2266</v>
+        <v>2245</v>
       </c>
       <c r="I362" s="5"/>
       <c r="J362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K362" s="5" t="s">
-        <v>2275</v>
+        <v>2205</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>2284</v>
+        <v>2246</v>
       </c>
       <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>2285</v>
+        <v>2247</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>735</v>
+        <v>687</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>2266</v>
+        <v>2196</v>
       </c>
       <c r="D363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
-        <v>2266</v>
+        <v>2248</v>
       </c>
       <c r="I363" s="5"/>
       <c r="J363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K363" s="5" t="s">
-        <v>2286</v>
+        <v>2205</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>2287</v>
+        <v>2249</v>
       </c>
       <c r="M363" s="5"/>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>2288</v>
+        <v>2250</v>
       </c>
       <c r="B364" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>2266</v>
-[...9 lines deleted...]
-        </is>
+        <v>593</v>
+      </c>
+      <c r="D364" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E364" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>2266</v>
-[...5 lines deleted...]
-        </is>
+        <v>2251</v>
+      </c>
+      <c r="I364" s="5" t="s">
+        <v>2252</v>
+      </c>
+      <c r="J364" s="5" t="s">
+        <v>960</v>
       </c>
       <c r="K364" s="5" t="s">
-        <v>2275</v>
+        <v>2253</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>2289</v>
-[...1 lines deleted...]
-      <c r="M364" s="5"/>
+        <v>2254</v>
+      </c>
+      <c r="M364" s="5" t="s">
+        <v>2255</v>
+      </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2290</v>
+        <v>2256</v>
       </c>
       <c r="B365" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>2266</v>
-[...9 lines deleted...]
-        </is>
+        <v>2257</v>
+      </c>
+      <c r="D365" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E365" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="s">
-        <v>2266</v>
-[...5 lines deleted...]
-        </is>
+        <v>2258</v>
+      </c>
+      <c r="I365" s="5" t="s">
+        <v>2259</v>
+      </c>
+      <c r="J365" s="5" t="s">
+        <v>960</v>
       </c>
       <c r="K365" s="5" t="s">
-        <v>2275</v>
+        <v>2260</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>2291</v>
-[...1 lines deleted...]
-      <c r="M365" s="5"/>
+        <v>2261</v>
+      </c>
+      <c r="M365" s="5" t="s">
+        <v>2262</v>
+      </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2292</v>
+        <v>2263</v>
       </c>
       <c r="B366" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C366" s="5" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D366" s="5" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H366" s="5" t="s">
+        <v>2264</v>
+      </c>
+      <c r="I366" s="5" t="s">
+        <v>2265</v>
+      </c>
+      <c r="J366" s="5" t="s">
         <v>2266</v>
       </c>
-      <c r="D366" s="5" t="inlineStr">
-[...27 lines deleted...]
-      </c>
       <c r="K366" s="5" t="s">
-        <v>2275</v>
+        <v>2267</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>2293</v>
-[...1 lines deleted...]
-      <c r="M366" s="5"/>
+        <v>2268</v>
+      </c>
+      <c r="M366" s="5" t="s">
+        <v>2269</v>
+      </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>2294</v>
+        <v>2270</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C367" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D367" s="5" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E367" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="F367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H367" s="5" t="s">
+        <v>2271</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>2272</v>
+      </c>
+      <c r="J367" s="5" t="s">
         <v>2266</v>
       </c>
-      <c r="D367" s="5" t="inlineStr">
-[...27 lines deleted...]
-      </c>
       <c r="K367" s="5" t="s">
+        <v>2273</v>
+      </c>
+      <c r="L367" s="6" t="s">
+        <v>2274</v>
+      </c>
+      <c r="M367" s="5" t="s">
         <v>2275</v>
       </c>
-      <c r="L367" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M367" s="5"/>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2296</v>
+        <v>2276</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>2266</v>
-[...9 lines deleted...]
-        </is>
+        <v>2277</v>
+      </c>
+      <c r="D368" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E368" s="5" t="s">
+        <v>2278</v>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>2266</v>
-[...5 lines deleted...]
-        </is>
+        <v>2279</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>2280</v>
+      </c>
+      <c r="J368" s="5" t="s">
+        <v>2281</v>
       </c>
       <c r="K368" s="5" t="s">
-        <v>2275</v>
+        <v>2282</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>2297</v>
-[...1 lines deleted...]
-      <c r="M368" s="5"/>
+        <v>2283</v>
+      </c>
+      <c r="M368" s="5" t="s">
+        <v>2284</v>
+      </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2298</v>
+        <v>2285</v>
       </c>
       <c r="B369" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C369" s="5" t="s">
-        <v>2266</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D369" s="5" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E369" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
-        <v>2299</v>
-[...5 lines deleted...]
-        </is>
+        <v>2286</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J369" s="5" t="s">
+        <v>2288</v>
       </c>
       <c r="K369" s="5" t="s">
-        <v>2275</v>
+        <v>2289</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>2300</v>
-[...1 lines deleted...]
-      <c r="M369" s="5"/>
+        <v>2290</v>
+      </c>
+      <c r="M369" s="5" t="s">
+        <v>2291</v>
+      </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2301</v>
+        <v>2292</v>
       </c>
       <c r="B370" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>2266</v>
-[...9 lines deleted...]
-        </is>
+        <v>593</v>
+      </c>
+      <c r="D370" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E370" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>2266</v>
-[...5 lines deleted...]
-        </is>
+        <v>2293</v>
+      </c>
+      <c r="I370" s="5" t="s">
+        <v>2294</v>
+      </c>
+      <c r="J370" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K370" s="5" t="s">
-        <v>2275</v>
+        <v>2295</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>2302</v>
-[...1 lines deleted...]
-      <c r="M370" s="5"/>
+        <v>2296</v>
+      </c>
+      <c r="M370" s="5" t="s">
+        <v>2297</v>
+      </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B371" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C371" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H371" s="5" t="s">
+        <v>2299</v>
+      </c>
+      <c r="I371" s="5" t="s">
+        <v>2300</v>
+      </c>
+      <c r="J371" s="5" t="s">
+        <v>2301</v>
+      </c>
+      <c r="K371" s="5" t="s">
+        <v>2302</v>
+      </c>
+      <c r="L371" s="6" t="s">
         <v>2303</v>
       </c>
-      <c r="B371" s="5" t="s">
-[...37 lines deleted...]
-      <c r="L371" s="6" t="s">
+      <c r="M371" s="5" t="s">
         <v>2304</v>
       </c>
-      <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
         <v>2305</v>
       </c>
       <c r="B372" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C372" s="5" t="s">
-        <v>2266</v>
-[...4 lines deleted...]
-        </is>
+        <v>292</v>
+      </c>
+      <c r="D372" s="5" t="s">
+        <v>1069</v>
       </c>
       <c r="E372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
-        <v>2266</v>
-[...5 lines deleted...]
-        </is>
+        <v>2306</v>
+      </c>
+      <c r="I372" s="5" t="s">
+        <v>2307</v>
+      </c>
+      <c r="J372" s="5" t="s">
+        <v>2308</v>
       </c>
       <c r="K372" s="5" t="s">
-        <v>2275</v>
+        <v>2309</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>2306</v>
-[...1 lines deleted...]
-      <c r="M372" s="5"/>
+        <v>2310</v>
+      </c>
+      <c r="M372" s="5" t="s">
+        <v>2311</v>
+      </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>2307</v>
+        <v>2312</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>16</v>
+        <v>292</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>186</v>
-[...13 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H373" s="5" t="s">
+        <v>2313</v>
       </c>
       <c r="I373" s="5" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="J373" s="5" t="s">
-        <v>395</v>
+        <v>2315</v>
       </c>
       <c r="K373" s="5" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>2312</v>
+        <v>2317</v>
       </c>
       <c r="M373" s="5" t="s">
-        <v>2313</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>2314</v>
+        <v>2319</v>
       </c>
       <c r="B374" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>2266</v>
-[...4 lines deleted...]
-        </is>
+        <v>2320</v>
+      </c>
+      <c r="D374" s="5" t="s">
+        <v>1731</v>
       </c>
       <c r="E374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>2315</v>
-[...5 lines deleted...]
-        </is>
+        <v>2321</v>
+      </c>
+      <c r="I374" s="5" t="s">
+        <v>2322</v>
+      </c>
+      <c r="J374" s="5" t="s">
+        <v>2288</v>
       </c>
       <c r="K374" s="5" t="s">
-        <v>2275</v>
+        <v>2323</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>2316</v>
-[...1 lines deleted...]
-      <c r="M374" s="5"/>
+        <v>2324</v>
+      </c>
+      <c r="M374" s="5" t="s">
+        <v>2325</v>
+      </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2317</v>
+        <v>2326</v>
       </c>
       <c r="B375" s="5" t="s">
-        <v>735</v>
+        <v>14</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>2266</v>
-[...9 lines deleted...]
-        </is>
+        <v>593</v>
+      </c>
+      <c r="D375" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E375" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
-        <v>2318</v>
-[...5 lines deleted...]
-        </is>
+        <v>2327</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J375" s="5" t="s">
+        <v>960</v>
       </c>
       <c r="K375" s="5" t="s">
-        <v>2275</v>
+        <v>2329</v>
       </c>
       <c r="L375" s="6" t="s">
-        <v>2319</v>
-[...1 lines deleted...]
-      <c r="M375" s="5"/>
+        <v>2330</v>
+      </c>
+      <c r="M375" s="5" t="s">
+        <v>2331</v>
+      </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2320</v>
+        <v>2332</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E376" s="5" t="s">
-        <v>1566</v>
+        <v>1504</v>
       </c>
       <c r="F376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="s">
-        <v>2321</v>
-[...3 lines deleted...]
-      </c>
+        <v>2333</v>
+      </c>
+      <c r="I376" s="5"/>
       <c r="J376" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K376" s="5" t="s">
-        <v>2323</v>
+        <v>2334</v>
       </c>
       <c r="L376" s="6" t="s">
-        <v>2324</v>
+        <v>2335</v>
       </c>
       <c r="M376" s="5" t="s">
-        <v>2325</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>2326</v>
+        <v>2337</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="5" t="s">
-        <v>2327</v>
+        <v>2257</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E377" s="5" t="s">
-        <v>1566</v>
+        <v>1504</v>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H377" s="5" t="s">
-        <v>2328</v>
+      <c r="H377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I377" s="5" t="s">
-        <v>2329</v>
+        <v>2338</v>
       </c>
       <c r="J377" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K377" s="5" t="s">
-        <v>2330</v>
+        <v>2339</v>
       </c>
       <c r="L377" s="6" t="s">
-        <v>2331</v>
+        <v>2340</v>
       </c>
       <c r="M377" s="5" t="s">
-        <v>2332</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="5" t="s">
-        <v>1730</v>
+        <v>292</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>1807</v>
+        <v>1069</v>
       </c>
       <c r="E378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H378" s="5" t="s">
-        <v>2334</v>
+        <v>2342</v>
       </c>
       <c r="I378" s="5" t="s">
-        <v>2335</v>
+        <v>2343</v>
       </c>
       <c r="J378" s="5" t="s">
-        <v>2336</v>
+        <v>2344</v>
       </c>
       <c r="K378" s="5" t="s">
-        <v>2337</v>
+        <v>2345</v>
       </c>
       <c r="L378" s="6" t="s">
-        <v>2338</v>
+        <v>2346</v>
       </c>
       <c r="M378" s="5" t="s">
-        <v>2339</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>2340</v>
+        <v>2348</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="5" t="s">
-        <v>210</v>
+        <v>292</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>1069</v>
+      </c>
+      <c r="E379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H379" s="5" t="s">
-        <v>2341</v>
+        <v>2349</v>
       </c>
       <c r="I379" s="5" t="s">
-        <v>2342</v>
+        <v>2350</v>
       </c>
       <c r="J379" s="5" t="s">
-        <v>2336</v>
+        <v>2351</v>
       </c>
       <c r="K379" s="5" t="s">
-        <v>2343</v>
+        <v>2352</v>
       </c>
       <c r="L379" s="6" t="s">
-        <v>2344</v>
+        <v>2353</v>
       </c>
       <c r="M379" s="5" t="s">
-        <v>2345</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>2346</v>
+        <v>2355</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="5" t="s">
-        <v>2347</v>
+        <v>2257</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>1131</v>
+        <v>957</v>
       </c>
       <c r="E380" s="5" t="s">
-        <v>2348</v>
+        <v>1504</v>
       </c>
       <c r="F380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
-        <v>2349</v>
+        <v>2356</v>
       </c>
       <c r="I380" s="5" t="s">
-        <v>2350</v>
+        <v>2357</v>
       </c>
       <c r="J380" s="5" t="s">
-        <v>2351</v>
+        <v>960</v>
       </c>
       <c r="K380" s="5" t="s">
-        <v>2352</v>
+        <v>2358</v>
       </c>
       <c r="L380" s="6" t="s">
-        <v>2353</v>
+        <v>2359</v>
       </c>
       <c r="M380" s="5" t="s">
-        <v>2354</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>2355</v>
+        <v>2361</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>16</v>
+        <v>593</v>
       </c>
       <c r="D381" s="5" t="s">
-        <v>2257</v>
+        <v>1028</v>
       </c>
       <c r="E381" s="5" t="s">
-        <v>17</v>
+        <v>1504</v>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
       <c r="I381" s="5" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="J381" s="5" t="s">
-        <v>2358</v>
+        <v>960</v>
       </c>
       <c r="K381" s="5" t="s">
-        <v>2359</v>
+        <v>2364</v>
       </c>
       <c r="L381" s="6" t="s">
-        <v>2360</v>
+        <v>2365</v>
       </c>
       <c r="M381" s="5" t="s">
-        <v>2361</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>2362</v>
+        <v>2367</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>641</v>
+        <v>292</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>1739</v>
+      </c>
+      <c r="E382" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H382" s="5" t="s">
-        <v>2363</v>
+        <v>2368</v>
       </c>
       <c r="I382" s="5" t="s">
-        <v>2364</v>
+        <v>2369</v>
       </c>
       <c r="J382" s="5" t="s">
-        <v>21</v>
+        <v>2370</v>
       </c>
       <c r="K382" s="5" t="s">
-        <v>2365</v>
+        <v>2371</v>
       </c>
       <c r="L382" s="6" t="s">
-        <v>2366</v>
+        <v>2372</v>
       </c>
       <c r="M382" s="5" t="s">
-        <v>2367</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>2368</v>
+        <v>2374</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="5" t="s">
-        <v>328</v>
+        <v>593</v>
       </c>
       <c r="D383" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E383" s="5" t="s">
+        <v>477</v>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="s">
-        <v>2369</v>
+        <v>2375</v>
       </c>
       <c r="I383" s="5" t="s">
-        <v>2370</v>
+        <v>2376</v>
       </c>
       <c r="J383" s="5" t="s">
-        <v>2371</v>
+        <v>960</v>
       </c>
       <c r="K383" s="5" t="s">
-        <v>2372</v>
+        <v>2377</v>
       </c>
       <c r="L383" s="6" t="s">
-        <v>2373</v>
+        <v>2378</v>
       </c>
       <c r="M383" s="5" t="s">
-        <v>2374</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>2375</v>
+        <v>2380</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>328</v>
+        <v>187</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="E384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>2376</v>
+        <v>2381</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>2377</v>
+        <v>2382</v>
       </c>
       <c r="J384" s="5" t="s">
-        <v>2378</v>
+        <v>2383</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>2379</v>
+        <v>2384</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2380</v>
+        <v>2385</v>
       </c>
       <c r="M384" s="5" t="s">
-        <v>2381</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2382</v>
+        <v>2387</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>328</v>
+        <v>292</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>1131</v>
+        <v>1069</v>
       </c>
       <c r="E385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>2384</v>
+        <v>2389</v>
       </c>
       <c r="J385" s="5" t="s">
-        <v>2385</v>
+        <v>2390</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>2386</v>
+        <v>2391</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2387</v>
+        <v>2392</v>
       </c>
       <c r="M385" s="5" t="s">
-        <v>2388</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2389</v>
+        <v>2394</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>2390</v>
+        <v>593</v>
       </c>
       <c r="D386" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E386" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>2391</v>
+        <v>2395</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="J386" s="5" t="s">
-        <v>2358</v>
+        <v>960</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>2394</v>
+        <v>2398</v>
       </c>
       <c r="M386" s="5" t="s">
-        <v>2395</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>2396</v>
+        <v>2400</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>641</v>
+        <v>187</v>
       </c>
       <c r="D387" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>1069</v>
+      </c>
+      <c r="E387" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>2397</v>
+        <v>2401</v>
       </c>
       <c r="I387" s="5" t="s">
-        <v>2398</v>
+        <v>2402</v>
       </c>
       <c r="J387" s="5" t="s">
-        <v>1022</v>
+        <v>2403</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>2399</v>
+        <v>2404</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>2400</v>
+        <v>2405</v>
       </c>
       <c r="M387" s="5" t="s">
-        <v>2401</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>2402</v>
+        <v>2407</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D388" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E388" s="5" t="s">
-        <v>1566</v>
+        <v>1504</v>
       </c>
       <c r="F388" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G388" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G388" s="5" t="s">
+        <v>2408</v>
       </c>
       <c r="H388" s="5" t="s">
-        <v>2403</v>
-[...1 lines deleted...]
-      <c r="I388" s="5"/>
+        <v>2409</v>
+      </c>
+      <c r="I388" s="5" t="s">
+        <v>2410</v>
+      </c>
       <c r="J388" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>2404</v>
+        <v>2411</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>2405</v>
+        <v>2412</v>
       </c>
       <c r="M388" s="5" t="s">
-        <v>2406</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>2407</v>
+        <v>2414</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>2327</v>
+        <v>1459</v>
       </c>
       <c r="D389" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>2320</v>
+      </c>
+      <c r="E389" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H389" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H389" s="5" t="s">
+        <v>2415</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="J389" s="5" t="s">
-        <v>1022</v>
+        <v>2288</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2410</v>
+        <v>2418</v>
       </c>
       <c r="M389" s="5" t="s">
-        <v>2411</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2407</v>
+        <v>2420</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>328</v>
+        <v>2421</v>
       </c>
       <c r="D390" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E390" s="5" t="s">
+        <v>2422</v>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
       <c r="I390" s="5" t="s">
-        <v>2413</v>
+        <v>2424</v>
       </c>
       <c r="J390" s="5" t="s">
-        <v>2414</v>
+        <v>2425</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>2415</v>
+        <v>2426</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2416</v>
+        <v>2427</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>2417</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>2418</v>
+        <v>2429</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>328</v>
+        <v>593</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>1255</v>
+      </c>
+      <c r="E391" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G391" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G391" s="5" t="s">
+        <v>2430</v>
       </c>
       <c r="H391" s="5" t="s">
-        <v>2419</v>
+        <v>2431</v>
       </c>
       <c r="I391" s="5" t="s">
-        <v>2420</v>
+        <v>2432</v>
       </c>
       <c r="J391" s="5" t="s">
-        <v>2421</v>
+        <v>960</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>2422</v>
+        <v>2433</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2423</v>
+        <v>2434</v>
       </c>
       <c r="M391" s="5" t="s">
-        <v>2424</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>2425</v>
+        <v>2436</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="5" t="s">
-        <v>2327</v>
+        <v>593</v>
       </c>
       <c r="D392" s="5" t="s">
-        <v>1019</v>
+        <v>1255</v>
       </c>
       <c r="E392" s="5" t="s">
-        <v>1566</v>
+        <v>477</v>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G392" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G392" s="5" t="s">
+        <v>2437</v>
       </c>
       <c r="H392" s="5" t="s">
-        <v>2426</v>
+        <v>2438</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>2427</v>
+        <v>2439</v>
       </c>
       <c r="J392" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>2428</v>
+        <v>2440</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>2429</v>
+        <v>2441</v>
       </c>
       <c r="M392" s="5" t="s">
-        <v>2430</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>2431</v>
+        <v>2443</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D393" s="5" t="s">
-        <v>1090</v>
+        <v>957</v>
       </c>
       <c r="E393" s="5" t="s">
-        <v>1566</v>
+        <v>1504</v>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G393" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>2432</v>
+      <c r="G393" s="5" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H393" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I393" s="5" t="s">
-        <v>2433</v>
+        <v>2445</v>
       </c>
       <c r="J393" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>2434</v>
+        <v>2446</v>
       </c>
       <c r="L393" s="6" t="s">
-        <v>2435</v>
+        <v>2447</v>
       </c>
       <c r="M393" s="5" t="s">
-        <v>2436</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>2437</v>
+        <v>2449</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>328</v>
+        <v>1668</v>
       </c>
       <c r="D394" s="5" t="s">
-        <v>1815</v>
+        <v>1731</v>
       </c>
       <c r="E394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H394" s="5" t="s">
-        <v>2438</v>
+        <v>2450</v>
       </c>
       <c r="I394" s="5" t="s">
-        <v>2439</v>
+        <v>2451</v>
       </c>
       <c r="J394" s="5" t="s">
-        <v>2440</v>
+        <v>2288</v>
       </c>
       <c r="K394" s="5" t="s">
-        <v>2441</v>
+        <v>2452</v>
       </c>
       <c r="L394" s="6" t="s">
-        <v>2442</v>
+        <v>2453</v>
       </c>
       <c r="M394" s="5" t="s">
-        <v>2443</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>2444</v>
+        <v>2455</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D395" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E395" s="5" t="s">
-        <v>520</v>
+        <v>1504</v>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G395" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G395" s="5" t="s">
+        <v>2456</v>
       </c>
       <c r="H395" s="5" t="s">
-        <v>2445</v>
-[...3 lines deleted...]
-      </c>
+        <v>2457</v>
+      </c>
+      <c r="I395" s="5"/>
       <c r="J395" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>2447</v>
+        <v>2458</v>
       </c>
       <c r="L395" s="6" t="s">
-        <v>2448</v>
+        <v>2459</v>
       </c>
       <c r="M395" s="5" t="s">
-        <v>2449</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>2450</v>
+        <v>2461</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>210</v>
+        <v>593</v>
       </c>
       <c r="D396" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E396" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G396" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G396" s="5" t="s">
+        <v>2462</v>
       </c>
       <c r="H396" s="5" t="s">
-        <v>2451</v>
-[...3 lines deleted...]
-      </c>
+        <v>2463</v>
+      </c>
+      <c r="I396" s="5"/>
       <c r="J396" s="5" t="s">
-        <v>2453</v>
+        <v>960</v>
       </c>
       <c r="K396" s="5" t="s">
-        <v>2454</v>
+        <v>2464</v>
       </c>
       <c r="L396" s="6" t="s">
-        <v>2455</v>
+        <v>2465</v>
       </c>
       <c r="M396" s="5" t="s">
-        <v>2456</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="397">
-      <c r="A397" s="5" t="s">
-        <v>2457</v>
+      <c r="A397" s="5" t="n">
+        <v>1934</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>328</v>
+        <v>2467</v>
       </c>
       <c r="D397" s="5" t="s">
-        <v>1131</v>
+        <v>2468</v>
       </c>
       <c r="E397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H397" s="5" t="s">
-        <v>2458</v>
+        <v>2469</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>2459</v>
+        <v>2470</v>
       </c>
       <c r="J397" s="5" t="s">
-        <v>2460</v>
+        <v>2288</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>2461</v>
+        <v>2471</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>2462</v>
+        <v>2472</v>
       </c>
       <c r="M397" s="5" t="s">
-        <v>2463</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>2464</v>
+        <v>2474</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="D398" s="5" t="s">
-        <v>1019</v>
+        <v>187</v>
       </c>
       <c r="E398" s="5" t="s">
-        <v>1566</v>
-[...4 lines deleted...]
-        </is>
+        <v>2475</v>
+      </c>
+      <c r="F398" s="5" t="s">
+        <v>2476</v>
       </c>
       <c r="G398" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H398" s="5" t="s">
-        <v>2465</v>
+        <v>2477</v>
       </c>
       <c r="I398" s="5" t="s">
-        <v>2466</v>
+        <v>2478</v>
       </c>
       <c r="J398" s="5" t="s">
-        <v>1022</v>
+        <v>2479</v>
       </c>
       <c r="K398" s="5" t="s">
-        <v>2467</v>
+        <v>2480</v>
       </c>
       <c r="L398" s="6" t="s">
-        <v>2468</v>
+        <v>2481</v>
       </c>
       <c r="M398" s="5" t="s">
-        <v>2469</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>2470</v>
+        <v>2483</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D399" s="5" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E399" s="5" t="s">
+        <v>2484</v>
       </c>
       <c r="F399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G399" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H399" s="5" t="s">
-        <v>2471</v>
+        <v>2485</v>
       </c>
       <c r="I399" s="5" t="s">
-        <v>2472</v>
+        <v>2486</v>
       </c>
       <c r="J399" s="5" t="s">
-        <v>2473</v>
+        <v>2266</v>
       </c>
       <c r="K399" s="5" t="s">
-        <v>2474</v>
+        <v>2487</v>
       </c>
       <c r="L399" s="6" t="s">
-        <v>2475</v>
+        <v>2488</v>
       </c>
       <c r="M399" s="5" t="s">
-        <v>2476</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>2477</v>
+        <v>2490</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="D400" s="5" t="s">
-        <v>1019</v>
+        <v>1069</v>
       </c>
       <c r="E400" s="5" t="s">
-        <v>1566</v>
+        <v>2491</v>
       </c>
       <c r="F400" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G400" s="5" t="s">
-        <v>2478</v>
+      <c r="G400" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H400" s="5" t="s">
-        <v>2479</v>
-[...3 lines deleted...]
-      </c>
+        <v>2492</v>
+      </c>
+      <c r="I400" s="5"/>
       <c r="J400" s="5" t="s">
-        <v>1022</v>
+        <v>2493</v>
       </c>
       <c r="K400" s="5" t="s">
-        <v>2481</v>
+        <v>2494</v>
       </c>
       <c r="L400" s="6" t="s">
-        <v>2482</v>
+        <v>2495</v>
       </c>
       <c r="M400" s="5" t="s">
-        <v>2483</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>2484</v>
+        <v>2497</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>1521</v>
+        <v>16</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>2390</v>
-[...4 lines deleted...]
-        </is>
+        <v>1668</v>
+      </c>
+      <c r="E401" s="5" t="s">
+        <v>2498</v>
       </c>
       <c r="F401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H401" s="5" t="s">
-        <v>2485</v>
+        <v>2499</v>
       </c>
       <c r="I401" s="5" t="s">
-        <v>2486</v>
+        <v>2500</v>
       </c>
       <c r="J401" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K401" s="5" t="s">
-        <v>2487</v>
+        <v>2501</v>
       </c>
       <c r="L401" s="6" t="s">
-        <v>2488</v>
+        <v>2502</v>
       </c>
       <c r="M401" s="5" t="s">
-        <v>2489</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>2490</v>
+        <v>2504</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>2491</v>
+        <v>16</v>
       </c>
       <c r="D402" s="5" t="s">
-        <v>1131</v>
+        <v>1668</v>
       </c>
       <c r="E402" s="5" t="s">
-        <v>2492</v>
+        <v>2505</v>
       </c>
       <c r="F402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G402" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H402" s="5" t="s">
-        <v>2493</v>
+        <v>2506</v>
       </c>
       <c r="I402" s="5" t="s">
-        <v>2494</v>
+        <v>2507</v>
       </c>
       <c r="J402" s="5" t="s">
-        <v>2495</v>
+        <v>2266</v>
       </c>
       <c r="K402" s="5" t="s">
-        <v>2496</v>
+        <v>2508</v>
       </c>
       <c r="L402" s="6" t="s">
-        <v>2497</v>
+        <v>2509</v>
       </c>
       <c r="M402" s="5" t="s">
-        <v>2498</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>2499</v>
+        <v>2511</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D403" s="5" t="s">
-        <v>1317</v>
+        <v>957</v>
       </c>
       <c r="E403" s="5" t="s">
-        <v>1566</v>
+        <v>1504</v>
       </c>
       <c r="F403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G403" s="5" t="s">
-        <v>2500</v>
+        <v>2512</v>
       </c>
       <c r="H403" s="5" t="s">
-        <v>2501</v>
+        <v>2513</v>
       </c>
       <c r="I403" s="5" t="s">
-        <v>2502</v>
+        <v>2514</v>
       </c>
       <c r="J403" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K403" s="5" t="s">
-        <v>2503</v>
+        <v>2515</v>
       </c>
       <c r="L403" s="6" t="s">
-        <v>2504</v>
+        <v>2516</v>
       </c>
       <c r="M403" s="5" t="s">
-        <v>2505</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>2506</v>
+        <v>2518</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D404" s="5" t="s">
-        <v>1317</v>
+        <v>957</v>
       </c>
       <c r="E404" s="5" t="s">
-        <v>520</v>
+        <v>1504</v>
       </c>
       <c r="F404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G404" s="5" t="s">
-        <v>2507</v>
+      <c r="G404" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H404" s="5" t="s">
-        <v>2508</v>
+        <v>2519</v>
       </c>
       <c r="I404" s="5" t="s">
-        <v>2509</v>
+        <v>2520</v>
       </c>
       <c r="J404" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K404" s="5" t="s">
-        <v>2510</v>
+        <v>2521</v>
       </c>
       <c r="L404" s="6" t="s">
-        <v>2511</v>
+        <v>2522</v>
       </c>
       <c r="M404" s="5" t="s">
-        <v>2512</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>2513</v>
+        <v>2524</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D405" s="5" t="s">
-        <v>1019</v>
+        <v>957</v>
       </c>
       <c r="E405" s="5" t="s">
-        <v>1566</v>
+        <v>1504</v>
       </c>
       <c r="F405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G405" s="5" t="s">
-        <v>2514</v>
-[...8 lines deleted...]
-      </c>
+        <v>2525</v>
+      </c>
+      <c r="H405" s="5" t="s">
+        <v>2526</v>
+      </c>
+      <c r="I405" s="5"/>
       <c r="J405" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K405" s="5" t="s">
-        <v>2516</v>
+        <v>2527</v>
       </c>
       <c r="L405" s="6" t="s">
-        <v>2517</v>
+        <v>2528</v>
       </c>
       <c r="M405" s="5" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>1730</v>
+        <v>593</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E406" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H406" s="5" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="I406" s="5" t="s">
-        <v>2521</v>
+        <v>2532</v>
       </c>
       <c r="J406" s="5" t="s">
-        <v>2358</v>
+        <v>960</v>
       </c>
       <c r="K406" s="5" t="s">
-        <v>2522</v>
+        <v>2533</v>
       </c>
       <c r="L406" s="6" t="s">
-        <v>2523</v>
+        <v>2534</v>
       </c>
       <c r="M406" s="5" t="s">
-        <v>2524</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>2525</v>
+        <v>2536</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="5" t="s">
-        <v>641</v>
+        <v>2537</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>1019</v>
+        <v>1069</v>
       </c>
       <c r="E407" s="5" t="s">
-        <v>1566</v>
+        <v>2538</v>
       </c>
       <c r="F407" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G407" s="5" t="s">
-        <v>2526</v>
+      <c r="G407" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H407" s="5" t="s">
-        <v>2527</v>
-[...1 lines deleted...]
-      <c r="I407" s="5"/>
+        <v>2539</v>
+      </c>
+      <c r="I407" s="5" t="s">
+        <v>2540</v>
+      </c>
       <c r="J407" s="5" t="s">
-        <v>1022</v>
+        <v>2541</v>
       </c>
       <c r="K407" s="5" t="s">
-        <v>2528</v>
+        <v>2542</v>
       </c>
       <c r="L407" s="6" t="s">
-        <v>2529</v>
+        <v>2543</v>
       </c>
       <c r="M407" s="5" t="s">
-        <v>2530</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>2531</v>
+        <v>2545</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="5" t="s">
-        <v>641</v>
+        <v>1459</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>2320</v>
+      </c>
+      <c r="E408" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G408" s="5" t="s">
-        <v>2532</v>
+      <c r="G408" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H408" s="5" t="s">
-        <v>2533</v>
-[...1 lines deleted...]
-      <c r="I408" s="5"/>
+        <v>2546</v>
+      </c>
+      <c r="I408" s="5" t="s">
+        <v>2547</v>
+      </c>
       <c r="J408" s="5" t="s">
-        <v>1022</v>
+        <v>2288</v>
       </c>
       <c r="K408" s="5" t="s">
-        <v>2534</v>
+        <v>2548</v>
       </c>
       <c r="L408" s="6" t="s">
-        <v>2535</v>
+        <v>2549</v>
       </c>
       <c r="M408" s="5" t="s">
-        <v>2536</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="409">
-      <c r="A409" s="5" t="n">
-        <v>1934</v>
+      <c r="A409" s="5" t="s">
+        <v>2551</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="5" t="s">
-        <v>2537</v>
+        <v>593</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>2538</v>
-[...4 lines deleted...]
-        </is>
+        <v>1028</v>
+      </c>
+      <c r="E409" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G409" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G409" s="5" t="s">
+        <v>2552</v>
       </c>
       <c r="H409" s="5" t="s">
-        <v>2539</v>
+        <v>2553</v>
       </c>
       <c r="I409" s="5" t="s">
-        <v>2540</v>
+        <v>2554</v>
       </c>
       <c r="J409" s="5" t="s">
-        <v>2358</v>
+        <v>960</v>
       </c>
       <c r="K409" s="5" t="s">
-        <v>2541</v>
+        <v>2555</v>
       </c>
       <c r="L409" s="6" t="s">
-        <v>2542</v>
+        <v>2556</v>
       </c>
       <c r="M409" s="5" t="s">
-        <v>2543</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>2544</v>
+        <v>2558</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="5" t="s">
-        <v>736</v>
+        <v>2559</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>2546</v>
+        <v>1459</v>
+      </c>
+      <c r="E410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G410" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H410" s="5" t="s">
-        <v>2547</v>
+        <v>2560</v>
       </c>
       <c r="I410" s="5" t="s">
-        <v>2548</v>
+        <v>2561</v>
       </c>
       <c r="J410" s="5" t="s">
-        <v>2549</v>
+        <v>2288</v>
       </c>
       <c r="K410" s="5" t="s">
-        <v>2550</v>
+        <v>2562</v>
       </c>
       <c r="L410" s="6" t="s">
-        <v>2551</v>
+        <v>2563</v>
       </c>
       <c r="M410" s="5" t="s">
-        <v>2552</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>2553</v>
+        <v>2565</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="5" t="s">
-        <v>16</v>
+        <v>593</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>1807</v>
+        <v>1028</v>
       </c>
       <c r="E411" s="5" t="s">
-        <v>2554</v>
+        <v>1504</v>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H411" s="5" t="s">
-        <v>2555</v>
+        <v>2566</v>
       </c>
       <c r="I411" s="5" t="s">
-        <v>2556</v>
+        <v>2567</v>
       </c>
       <c r="J411" s="5" t="s">
-        <v>2336</v>
+        <v>960</v>
       </c>
       <c r="K411" s="5" t="s">
-        <v>2557</v>
+        <v>2568</v>
       </c>
       <c r="L411" s="6" t="s">
-        <v>2558</v>
+        <v>2569</v>
       </c>
       <c r="M411" s="5" t="s">
-        <v>2559</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>2560</v>
+        <v>2571</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="5" t="s">
-        <v>736</v>
+        <v>2320</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>2561</v>
+        <v>1731</v>
+      </c>
+      <c r="E412" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H412" s="5" t="s">
-        <v>2562</v>
-[...1 lines deleted...]
-      <c r="I412" s="5"/>
+        <v>2572</v>
+      </c>
+      <c r="I412" s="5" t="s">
+        <v>2573</v>
+      </c>
       <c r="J412" s="5" t="s">
-        <v>2563</v>
+        <v>2288</v>
       </c>
       <c r="K412" s="5" t="s">
-        <v>2564</v>
+        <v>2574</v>
       </c>
       <c r="L412" s="6" t="s">
-        <v>2565</v>
+        <v>2575</v>
       </c>
       <c r="M412" s="5" t="s">
-        <v>2566</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>2567</v>
+        <v>2577</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="5" t="s">
-        <v>16</v>
+        <v>2320</v>
       </c>
       <c r="D413" s="5" t="s">
-        <v>1730</v>
-[...2 lines deleted...]
-        <v>2568</v>
+        <v>1731</v>
+      </c>
+      <c r="E413" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H413" s="5" t="s">
-        <v>2569</v>
+        <v>2578</v>
       </c>
       <c r="I413" s="5" t="s">
-        <v>2570</v>
+        <v>2579</v>
       </c>
       <c r="J413" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K413" s="5" t="s">
-        <v>2571</v>
+        <v>2580</v>
       </c>
       <c r="L413" s="6" t="s">
-        <v>2572</v>
+        <v>2581</v>
       </c>
       <c r="M413" s="5" t="s">
-        <v>2573</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>2574</v>
+        <v>2583</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="5" t="s">
-        <v>16</v>
+        <v>2320</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>1730</v>
-[...2 lines deleted...]
-        <v>2575</v>
+        <v>1731</v>
+      </c>
+      <c r="E414" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H414" s="5" t="s">
-        <v>2576</v>
+        <v>2584</v>
       </c>
       <c r="I414" s="5" t="s">
-        <v>2577</v>
+        <v>2585</v>
       </c>
       <c r="J414" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K414" s="5" t="s">
-        <v>2578</v>
+        <v>2586</v>
       </c>
       <c r="L414" s="6" t="s">
-        <v>2579</v>
+        <v>2587</v>
       </c>
       <c r="M414" s="5" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>2581</v>
+        <v>2589</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>641</v>
+        <v>16</v>
       </c>
       <c r="D415" s="5" t="s">
-        <v>1019</v>
+        <v>1731</v>
       </c>
       <c r="E415" s="5" t="s">
-        <v>1566</v>
+        <v>17</v>
       </c>
       <c r="F415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G415" s="5" t="s">
-        <v>2582</v>
+      <c r="G415" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H415" s="5" t="s">
-        <v>2583</v>
+        <v>2590</v>
       </c>
       <c r="I415" s="5" t="s">
-        <v>2584</v>
+        <v>2591</v>
       </c>
       <c r="J415" s="5" t="s">
-        <v>1022</v>
+        <v>2266</v>
       </c>
       <c r="K415" s="5" t="s">
-        <v>2585</v>
+        <v>2592</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>2586</v>
+        <v>2593</v>
       </c>
       <c r="M415" s="5" t="s">
-        <v>2587</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>2588</v>
+        <v>2595</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="5" t="s">
-        <v>641</v>
+        <v>16</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>1019</v>
+        <v>2596</v>
       </c>
       <c r="E416" s="5" t="s">
-        <v>1566</v>
+        <v>17</v>
       </c>
       <c r="F416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H416" s="5" t="s">
-        <v>2589</v>
+        <v>2597</v>
       </c>
       <c r="I416" s="5" t="s">
-        <v>2590</v>
+        <v>2598</v>
       </c>
       <c r="J416" s="5" t="s">
-        <v>1022</v>
+        <v>2266</v>
       </c>
       <c r="K416" s="5" t="s">
-        <v>2591</v>
+        <v>2599</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>2592</v>
+        <v>2600</v>
       </c>
       <c r="M416" s="5" t="s">
-        <v>2593</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>2594</v>
+        <v>2602</v>
       </c>
       <c r="B417" s="5" t="s">
-        <v>14</v>
+        <v>1273</v>
       </c>
       <c r="C417" s="5" t="s">
-        <v>641</v>
+        <v>957</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>2603</v>
+      </c>
+      <c r="E417" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G417" s="5" t="s">
-        <v>2595</v>
+      <c r="G417" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H417" s="5" t="s">
-        <v>2596</v>
-[...1 lines deleted...]
-      <c r="I417" s="5"/>
+        <v>2584</v>
+      </c>
+      <c r="I417" s="5" t="s">
+        <v>2604</v>
+      </c>
       <c r="J417" s="5" t="s">
-        <v>1022</v>
+        <v>2288</v>
       </c>
       <c r="K417" s="5" t="s">
-        <v>2597</v>
+        <v>2605</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>2598</v>
+        <v>2606</v>
       </c>
       <c r="M417" s="5" t="s">
-        <v>2599</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="418">
-      <c r="A418" s="5" t="s">
-        <v>2600</v>
+      <c r="A418" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="5" t="s">
-        <v>641</v>
+        <v>2608</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>16</v>
+      </c>
+      <c r="E418" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="s">
-        <v>2601</v>
+        <v>2609</v>
       </c>
       <c r="I418" s="5" t="s">
-        <v>2602</v>
+        <v>2610</v>
       </c>
       <c r="J418" s="5" t="s">
-        <v>1022</v>
+        <v>2288</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>2603</v>
+        <v>2611</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>2604</v>
+        <v>2612</v>
       </c>
       <c r="M418" s="5" t="s">
-        <v>2605</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>2606</v>
+        <v>2614</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>2607</v>
+        <v>1459</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>2608</v>
+        <v>2320</v>
+      </c>
+      <c r="E419" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>2609</v>
+        <v>2615</v>
       </c>
       <c r="I419" s="5" t="s">
-        <v>2610</v>
+        <v>2616</v>
       </c>
       <c r="J419" s="5" t="s">
-        <v>2611</v>
+        <v>2288</v>
       </c>
       <c r="K419" s="5" t="s">
-        <v>2612</v>
+        <v>2617</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>2613</v>
+        <v>2618</v>
       </c>
       <c r="M419" s="5" t="s">
-        <v>2614</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>2615</v>
+        <v>2620</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>1521</v>
+        <v>593</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>2390</v>
-[...4 lines deleted...]
-        </is>
+        <v>957</v>
+      </c>
+      <c r="E420" s="5" t="s">
+        <v>1504</v>
       </c>
       <c r="F420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H420" s="5" t="s">
-        <v>2616</v>
+        <v>2621</v>
       </c>
       <c r="I420" s="5" t="s">
-        <v>2617</v>
+        <v>2622</v>
       </c>
       <c r="J420" s="5" t="s">
-        <v>2358</v>
+        <v>960</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>2618</v>
+        <v>2623</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>2619</v>
+        <v>2624</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>2620</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>2621</v>
+        <v>2626</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
-        <v>641</v>
+        <v>593</v>
       </c>
       <c r="D421" s="5" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>957</v>
+      </c>
+      <c r="E421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G421" s="5" t="s">
-        <v>2622</v>
+        <v>2627</v>
       </c>
       <c r="H421" s="5" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
       <c r="I421" s="5" t="s">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="J421" s="5" t="s">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>2625</v>
+        <v>2630</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>2626</v>
+        <v>2631</v>
       </c>
       <c r="M421" s="5" t="s">
-        <v>2627</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>2628</v>
+        <v>2633</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="5" t="s">
-        <v>2629</v>
+        <v>2634</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>1521</v>
-[...4 lines deleted...]
-        </is>
+        <v>1069</v>
+      </c>
+      <c r="E422" s="5" t="s">
+        <v>1450</v>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H422" s="5" t="s">
-        <v>2630</v>
+        <v>2635</v>
       </c>
       <c r="I422" s="5" t="s">
-        <v>2631</v>
+        <v>2636</v>
       </c>
       <c r="J422" s="5" t="s">
-        <v>2358</v>
+        <v>2637</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>2632</v>
+        <v>2638</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2633</v>
+        <v>2639</v>
       </c>
       <c r="M422" s="5" t="s">
-        <v>2634</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2635</v>
+        <v>2641</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>641</v>
+        <v>16</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>1090</v>
+        <v>1731</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>1566</v>
+        <v>17</v>
       </c>
       <c r="F423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>2636</v>
+        <v>2642</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>2637</v>
+        <v>2643</v>
       </c>
       <c r="J423" s="5" t="s">
-        <v>1022</v>
+        <v>2266</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>2638</v>
+        <v>2644</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>2639</v>
+        <v>2645</v>
       </c>
       <c r="M423" s="5" t="s">
-        <v>2640</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>2641</v>
+        <v>2647</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="5" t="s">
-        <v>2390</v>
+        <v>71</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E424" s="5" t="s">
+        <v>1650</v>
       </c>
       <c r="F424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
-        <v>2642</v>
-[...3 lines deleted...]
-      </c>
+        <v>2648</v>
+      </c>
+      <c r="I424" s="5"/>
       <c r="J424" s="5" t="s">
-        <v>2358</v>
+        <v>2649</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2644</v>
+        <v>2650</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2645</v>
+        <v>2651</v>
       </c>
       <c r="M424" s="5" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>2647</v>
+        <v>2653</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="5" t="s">
-        <v>2390</v>
+        <v>470</v>
       </c>
       <c r="D425" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E425" s="5" t="s">
+        <v>2654</v>
       </c>
       <c r="F425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
-        <v>2648</v>
-[...1 lines deleted...]
-      <c r="I425" s="5" t="s">
+        <v>2655</v>
+      </c>
+      <c r="I425" s="5"/>
+      <c r="J425" s="5" t="s">
         <v>2649</v>
       </c>
-      <c r="J425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K425" s="5" t="s">
-        <v>2650</v>
+        <v>2656</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>2651</v>
+        <v>2657</v>
       </c>
       <c r="M425" s="5" t="s">
-        <v>2652</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>2653</v>
+        <v>2659</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="5" t="s">
-        <v>2390</v>
+        <v>1668</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H426" s="5" t="s">
-        <v>2654</v>
+        <v>2660</v>
       </c>
       <c r="I426" s="5" t="s">
-        <v>2655</v>
+        <v>2661</v>
       </c>
       <c r="J426" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K426" s="5" t="s">
-        <v>2656</v>
+        <v>2662</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="M426" s="5" t="s">
-        <v>2658</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>2659</v>
+        <v>2665</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="5" t="s">
-        <v>16</v>
+        <v>1459</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>1807</v>
+        <v>2320</v>
       </c>
       <c r="E427" s="5" t="s">
-        <v>17</v>
+        <v>1002</v>
       </c>
       <c r="F427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>2660</v>
+        <v>2666</v>
       </c>
       <c r="I427" s="5" t="s">
-        <v>2661</v>
+        <v>2667</v>
       </c>
       <c r="J427" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K427" s="5" t="s">
-        <v>2662</v>
+        <v>2668</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>2663</v>
+        <v>2669</v>
       </c>
       <c r="M427" s="5" t="s">
-        <v>2664</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2665</v>
+        <v>2671</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="5" t="s">
-        <v>16</v>
+        <v>1668</v>
       </c>
       <c r="D428" s="5" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2596</v>
+      </c>
+      <c r="E428" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="s">
-        <v>2667</v>
+        <v>2672</v>
       </c>
       <c r="I428" s="5" t="s">
-        <v>2668</v>
+        <v>2673</v>
       </c>
       <c r="J428" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K428" s="5" t="s">
-        <v>2669</v>
+        <v>2674</v>
       </c>
       <c r="L428" s="6" t="s">
-        <v>2670</v>
+        <v>2675</v>
       </c>
       <c r="M428" s="5" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>2672</v>
+        <v>2677</v>
       </c>
       <c r="B429" s="5" t="s">
-        <v>1335</v>
+        <v>14</v>
       </c>
       <c r="C429" s="5" t="s">
-        <v>1019</v>
+        <v>16</v>
       </c>
       <c r="D429" s="5" t="s">
-        <v>2673</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E429" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H429" s="5" t="s">
-        <v>2654</v>
+        <v>2678</v>
       </c>
       <c r="I429" s="5" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="J429" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K429" s="5" t="s">
-        <v>2675</v>
+        <v>2680</v>
       </c>
       <c r="L429" s="6" t="s">
-        <v>2676</v>
+        <v>2681</v>
       </c>
       <c r="M429" s="5" t="s">
-        <v>2677</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="430">
-      <c r="A430" s="5" t="n">
-        <v>1936</v>
+      <c r="A430" s="5" t="s">
+        <v>2683</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="5" t="s">
-        <v>2678</v>
+        <v>1668</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>2679</v>
+        <v>2684</v>
       </c>
       <c r="I430" s="5" t="s">
-        <v>2680</v>
+        <v>2685</v>
       </c>
       <c r="J430" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K430" s="5" t="s">
-        <v>2681</v>
+        <v>2686</v>
       </c>
       <c r="L430" s="6" t="s">
-        <v>2682</v>
+        <v>2687</v>
       </c>
       <c r="M430" s="5" t="s">
-        <v>2683</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>2684</v>
+        <v>2689</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>1521</v>
+        <v>16</v>
       </c>
       <c r="D431" s="5" t="s">
-        <v>2390</v>
-[...4 lines deleted...]
-        </is>
+        <v>2596</v>
+      </c>
+      <c r="E431" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>2685</v>
+        <v>2690</v>
       </c>
       <c r="I431" s="5" t="s">
-        <v>2686</v>
+        <v>2691</v>
       </c>
       <c r="J431" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K431" s="5" t="s">
-        <v>2687</v>
+        <v>2692</v>
       </c>
       <c r="L431" s="6" t="s">
-        <v>2688</v>
+        <v>2693</v>
       </c>
       <c r="M431" s="5" t="s">
-        <v>2689</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>2690</v>
+        <v>2695</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="5" t="s">
-        <v>641</v>
+        <v>187</v>
       </c>
       <c r="D432" s="5" t="s">
-        <v>1019</v>
+        <v>688</v>
       </c>
       <c r="E432" s="5" t="s">
-        <v>1566</v>
+        <v>2476</v>
       </c>
       <c r="F432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H432" s="5" t="s">
-        <v>2691</v>
+        <v>2696</v>
       </c>
       <c r="I432" s="5" t="s">
-        <v>2692</v>
+        <v>2697</v>
       </c>
       <c r="J432" s="5" t="s">
-        <v>1022</v>
+        <v>2698</v>
       </c>
       <c r="K432" s="5" t="s">
-        <v>2693</v>
+        <v>2699</v>
       </c>
       <c r="L432" s="6" t="s">
-        <v>2694</v>
+        <v>2700</v>
       </c>
       <c r="M432" s="5" t="s">
-        <v>2695</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>2696</v>
+        <v>2702</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="5" t="s">
-        <v>641</v>
+        <v>2320</v>
       </c>
       <c r="D433" s="5" t="s">
-        <v>1019</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E433" s="5" t="s">
+        <v>1002</v>
       </c>
       <c r="F433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G433" s="5" t="s">
-        <v>2697</v>
+      <c r="G433" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H433" s="5" t="s">
-        <v>2698</v>
+        <v>2703</v>
       </c>
       <c r="I433" s="5" t="s">
-        <v>2699</v>
+        <v>2704</v>
       </c>
       <c r="J433" s="5" t="s">
-        <v>1022</v>
+        <v>2288</v>
       </c>
       <c r="K433" s="5" t="s">
-        <v>2700</v>
+        <v>2705</v>
       </c>
       <c r="L433" s="6" t="s">
-        <v>2701</v>
+        <v>2706</v>
       </c>
       <c r="M433" s="5" t="s">
-        <v>2702</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>2703</v>
+        <v>2708</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="5" t="s">
-        <v>2704</v>
+        <v>2320</v>
       </c>
       <c r="D434" s="5" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>1512</v>
+        <v>1731</v>
+      </c>
+      <c r="E434" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H434" s="5" t="s">
-        <v>2705</v>
+        <v>2709</v>
       </c>
       <c r="I434" s="5" t="s">
-        <v>2706</v>
+        <v>2710</v>
       </c>
       <c r="J434" s="5" t="s">
-        <v>2707</v>
+        <v>2288</v>
       </c>
       <c r="K434" s="5" t="s">
-        <v>2708</v>
+        <v>2711</v>
       </c>
       <c r="L434" s="6" t="s">
-        <v>2709</v>
+        <v>2712</v>
       </c>
       <c r="M434" s="5" t="s">
-        <v>2710</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D435" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E435" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H435" s="5" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
       <c r="I435" s="5" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="J435" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K435" s="5" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="L435" s="6" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="M435" s="5" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
-        <v>2717</v>
+        <v>2720</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="5" t="s">
-        <v>77</v>
+        <v>187</v>
       </c>
       <c r="D436" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E436" s="5" t="s">
-        <v>1712</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F436" s="5" t="s">
+        <v>2721</v>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H436" s="5" t="s">
-        <v>2718</v>
-[...1 lines deleted...]
-      <c r="I436" s="5"/>
+        <v>2722</v>
+      </c>
+      <c r="I436" s="5" t="s">
+        <v>2723</v>
+      </c>
       <c r="J436" s="5" t="s">
-        <v>2719</v>
+        <v>2724</v>
       </c>
       <c r="K436" s="5" t="s">
-        <v>2720</v>
+        <v>2725</v>
       </c>
       <c r="L436" s="6" t="s">
-        <v>2721</v>
+        <v>2726</v>
       </c>
       <c r="M436" s="5" t="s">
-        <v>2722</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
-        <v>2723</v>
+        <v>2728</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="5" t="s">
-        <v>513</v>
+        <v>688</v>
       </c>
       <c r="D437" s="5" t="s">
-        <v>1807</v>
+        <v>2729</v>
       </c>
       <c r="E437" s="5" t="s">
-        <v>2724</v>
-[...4 lines deleted...]
-        </is>
+        <v>2730</v>
+      </c>
+      <c r="F437" s="5" t="s">
+        <v>2721</v>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H437" s="5" t="s">
-        <v>2725</v>
-[...1 lines deleted...]
-      <c r="I437" s="5"/>
+        <v>2731</v>
+      </c>
+      <c r="I437" s="5" t="s">
+        <v>2732</v>
+      </c>
       <c r="J437" s="5" t="s">
-        <v>2719</v>
+        <v>2733</v>
       </c>
       <c r="K437" s="5" t="s">
-        <v>2726</v>
+        <v>2734</v>
       </c>
       <c r="L437" s="6" t="s">
-        <v>2727</v>
+        <v>2735</v>
       </c>
       <c r="M437" s="5" t="s">
-        <v>2728</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>2729</v>
+        <v>2737</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="5" t="s">
-        <v>1730</v>
+        <v>1668</v>
       </c>
       <c r="D438" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H438" s="5" t="s">
-        <v>2730</v>
+        <v>2738</v>
       </c>
       <c r="I438" s="5" t="s">
-        <v>2731</v>
+        <v>2739</v>
       </c>
       <c r="J438" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K438" s="5" t="s">
-        <v>2732</v>
+        <v>2740</v>
       </c>
       <c r="L438" s="6" t="s">
-        <v>2733</v>
+        <v>2741</v>
       </c>
       <c r="M438" s="5" t="s">
-        <v>2734</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>2735</v>
+        <v>2743</v>
       </c>
       <c r="B439" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="5" t="s">
-        <v>1521</v>
+        <v>593</v>
       </c>
       <c r="D439" s="5" t="s">
-        <v>2390</v>
+        <v>2744</v>
       </c>
       <c r="E439" s="5" t="s">
-        <v>1064</v>
+        <v>2745</v>
       </c>
       <c r="F439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H439" s="5" t="s">
-        <v>2736</v>
+        <v>2746</v>
       </c>
       <c r="I439" s="5" t="s">
-        <v>2737</v>
+        <v>2747</v>
       </c>
       <c r="J439" s="5" t="s">
-        <v>2358</v>
+        <v>2748</v>
       </c>
       <c r="K439" s="5" t="s">
-        <v>2738</v>
+        <v>2749</v>
       </c>
       <c r="L439" s="6" t="s">
-        <v>2739</v>
+        <v>2750</v>
       </c>
       <c r="M439" s="5" t="s">
-        <v>2740</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>2741</v>
+        <v>2752</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="5" t="s">
-        <v>1730</v>
+        <v>16</v>
       </c>
       <c r="D440" s="5" t="s">
-        <v>2666</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E440" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H440" s="5" t="s">
-        <v>2742</v>
+        <v>2753</v>
       </c>
       <c r="I440" s="5" t="s">
-        <v>2743</v>
+        <v>2754</v>
       </c>
       <c r="J440" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K440" s="5" t="s">
-        <v>2744</v>
+        <v>2755</v>
       </c>
       <c r="L440" s="6" t="s">
-        <v>2745</v>
+        <v>2756</v>
       </c>
       <c r="M440" s="5" t="s">
-        <v>2746</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
-        <v>2747</v>
+        <v>2758</v>
       </c>
       <c r="B441" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D441" s="5" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>688</v>
+      </c>
+      <c r="E441" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H441" s="5" t="s">
-        <v>2748</v>
+        <v>2759</v>
       </c>
       <c r="I441" s="5" t="s">
-        <v>2749</v>
+        <v>2760</v>
       </c>
       <c r="J441" s="5" t="s">
-        <v>2336</v>
+        <v>2761</v>
       </c>
       <c r="K441" s="5" t="s">
-        <v>2750</v>
+        <v>2762</v>
       </c>
       <c r="L441" s="6" t="s">
-        <v>2751</v>
+        <v>2763</v>
       </c>
       <c r="M441" s="5" t="s">
-        <v>2752</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>2753</v>
+        <v>2765</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="5" t="s">
-        <v>1730</v>
+        <v>187</v>
       </c>
       <c r="D442" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="E442" s="5" t="s">
+        <v>2476</v>
+      </c>
+      <c r="F442" s="5" t="s">
+        <v>2721</v>
       </c>
       <c r="G442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H442" s="5" t="s">
-        <v>2754</v>
+        <v>2766</v>
       </c>
       <c r="I442" s="5" t="s">
-        <v>2755</v>
+        <v>2767</v>
       </c>
       <c r="J442" s="5" t="s">
-        <v>2358</v>
+        <v>2768</v>
       </c>
       <c r="K442" s="5" t="s">
-        <v>2756</v>
+        <v>2769</v>
       </c>
       <c r="L442" s="6" t="s">
-        <v>2757</v>
+        <v>2770</v>
       </c>
       <c r="M442" s="5" t="s">
-        <v>2758</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>2759</v>
+        <v>2772</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D443" s="5" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1069</v>
+      </c>
+      <c r="E443" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H443" s="5" t="s">
-        <v>2760</v>
+        <v>2773</v>
       </c>
       <c r="I443" s="5" t="s">
-        <v>2761</v>
+        <v>2774</v>
       </c>
       <c r="J443" s="5" t="s">
-        <v>2336</v>
+        <v>2775</v>
       </c>
       <c r="K443" s="5" t="s">
-        <v>2762</v>
+        <v>2776</v>
       </c>
       <c r="L443" s="6" t="s">
-        <v>2763</v>
+        <v>2777</v>
       </c>
       <c r="M443" s="5" t="s">
-        <v>2764</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>2765</v>
+        <v>2779</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="5" t="s">
-        <v>210</v>
+        <v>1459</v>
       </c>
       <c r="D444" s="5" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>2546</v>
+        <v>2320</v>
+      </c>
+      <c r="E444" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H444" s="5" t="s">
-        <v>2766</v>
+        <v>2780</v>
       </c>
       <c r="I444" s="5" t="s">
-        <v>2767</v>
+        <v>2781</v>
       </c>
       <c r="J444" s="5" t="s">
-        <v>2768</v>
+        <v>2288</v>
       </c>
       <c r="K444" s="5" t="s">
-        <v>2769</v>
+        <v>2782</v>
       </c>
       <c r="L444" s="6" t="s">
-        <v>2770</v>
+        <v>2783</v>
       </c>
       <c r="M444" s="5" t="s">
-        <v>2771</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>2772</v>
+        <v>2785</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="5" t="s">
-        <v>2390</v>
+        <v>71</v>
       </c>
       <c r="D445" s="5" t="s">
-        <v>1807</v>
+        <v>2786</v>
       </c>
       <c r="E445" s="5" t="s">
-        <v>1064</v>
+        <v>2787</v>
       </c>
       <c r="F445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G445" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H445" s="5" t="s">
-        <v>2773</v>
+        <v>2788</v>
       </c>
       <c r="I445" s="5" t="s">
-        <v>2774</v>
+        <v>2789</v>
       </c>
       <c r="J445" s="5" t="s">
-        <v>2358</v>
+        <v>2790</v>
       </c>
       <c r="K445" s="5" t="s">
-        <v>2775</v>
+        <v>2791</v>
       </c>
       <c r="L445" s="6" t="s">
-        <v>2776</v>
+        <v>2792</v>
       </c>
       <c r="M445" s="5" t="s">
-        <v>2777</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>2778</v>
+        <v>2794</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="5" t="s">
-        <v>2390</v>
+        <v>71</v>
       </c>
       <c r="D446" s="5" t="s">
-        <v>1807</v>
+        <v>2786</v>
       </c>
       <c r="E446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H446" s="5" t="s">
-        <v>2779</v>
+        <v>2795</v>
       </c>
       <c r="I446" s="5" t="s">
-        <v>2780</v>
+        <v>2796</v>
       </c>
       <c r="J446" s="5" t="s">
-        <v>2358</v>
+        <v>2797</v>
       </c>
       <c r="K446" s="5" t="s">
-        <v>2781</v>
+        <v>2798</v>
       </c>
       <c r="L446" s="6" t="s">
-        <v>2782</v>
+        <v>2799</v>
       </c>
       <c r="M446" s="5" t="s">
-        <v>2783</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>2784</v>
+        <v>2801</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="5" t="s">
-        <v>16</v>
+        <v>1459</v>
       </c>
       <c r="D447" s="5" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2320</v>
+      </c>
+      <c r="E447" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H447" s="5" t="s">
-        <v>2785</v>
+        <v>2802</v>
       </c>
       <c r="I447" s="5" t="s">
-        <v>2786</v>
+        <v>2803</v>
       </c>
       <c r="J447" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K447" s="5" t="s">
-        <v>2787</v>
+        <v>2804</v>
       </c>
       <c r="L447" s="6" t="s">
-        <v>2788</v>
+        <v>2805</v>
       </c>
       <c r="M447" s="5" t="s">
-        <v>2789</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
-        <v>2790</v>
+        <v>2807</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C448" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D448" s="5" t="s">
-        <v>736</v>
+        <v>1731</v>
       </c>
       <c r="E448" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>2791</v>
+        <v>17</v>
+      </c>
+      <c r="F448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H448" s="5" t="s">
-        <v>2792</v>
+        <v>2808</v>
       </c>
       <c r="I448" s="5" t="s">
-        <v>2793</v>
+        <v>2809</v>
       </c>
       <c r="J448" s="5" t="s">
-        <v>2794</v>
+        <v>2266</v>
       </c>
       <c r="K448" s="5" t="s">
-        <v>2795</v>
+        <v>2810</v>
       </c>
       <c r="L448" s="6" t="s">
-        <v>2796</v>
+        <v>2811</v>
       </c>
       <c r="M448" s="5" t="s">
-        <v>2797</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="449">
-      <c r="A449" s="5" t="s">
-        <v>2798</v>
+      <c r="A449" s="5" t="n">
+        <v>1938</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="5" t="s">
-        <v>736</v>
+        <v>1459</v>
       </c>
       <c r="D449" s="5" t="s">
-        <v>2799</v>
-[...5 lines deleted...]
-        <v>2791</v>
+        <v>2320</v>
+      </c>
+      <c r="E449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F449" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H449" s="5" t="s">
-        <v>2801</v>
+        <v>2813</v>
       </c>
       <c r="I449" s="5" t="s">
-        <v>2802</v>
+        <v>2814</v>
       </c>
       <c r="J449" s="5" t="s">
-        <v>2803</v>
+        <v>2288</v>
       </c>
       <c r="K449" s="5" t="s">
-        <v>2804</v>
+        <v>2815</v>
       </c>
       <c r="L449" s="6" t="s">
-        <v>2805</v>
+        <v>2816</v>
       </c>
       <c r="M449" s="5" t="s">
-        <v>2806</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>2807</v>
+        <v>2818</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="5" t="s">
-        <v>1730</v>
+        <v>2320</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H450" s="5" t="s">
-        <v>2808</v>
+        <v>2819</v>
       </c>
       <c r="I450" s="5" t="s">
-        <v>2809</v>
+        <v>2820</v>
       </c>
       <c r="J450" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K450" s="5" t="s">
-        <v>2810</v>
+        <v>2821</v>
       </c>
       <c r="L450" s="6" t="s">
-        <v>2811</v>
+        <v>2822</v>
       </c>
       <c r="M450" s="5" t="s">
-        <v>2812</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>2813</v>
+        <v>2824</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="5" t="s">
-        <v>641</v>
+        <v>2320</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>2814</v>
-[...7 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E451" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F451" s="5" t="s">
+        <v>2825</v>
       </c>
       <c r="G451" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H451" s="5" t="s">
-        <v>2816</v>
+        <v>2826</v>
       </c>
       <c r="I451" s="5" t="s">
-        <v>2817</v>
+        <v>2827</v>
       </c>
       <c r="J451" s="5" t="s">
-        <v>2818</v>
+        <v>2288</v>
       </c>
       <c r="K451" s="5" t="s">
-        <v>2819</v>
+        <v>2828</v>
       </c>
       <c r="L451" s="6" t="s">
-        <v>2820</v>
+        <v>2829</v>
       </c>
       <c r="M451" s="5" t="s">
-        <v>2821</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>2822</v>
+        <v>2831</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D452" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E452" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F452" s="5" t="s">
+        <v>2832</v>
       </c>
       <c r="G452" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H452" s="5" t="s">
-        <v>2823</v>
+        <v>2833</v>
       </c>
       <c r="I452" s="5" t="s">
-        <v>2824</v>
+        <v>2834</v>
       </c>
       <c r="J452" s="5" t="s">
-        <v>2336</v>
+        <v>2835</v>
       </c>
       <c r="K452" s="5" t="s">
-        <v>2825</v>
+        <v>2836</v>
       </c>
       <c r="L452" s="6" t="s">
-        <v>2826</v>
+        <v>2837</v>
       </c>
       <c r="M452" s="5" t="s">
-        <v>2827</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>2828</v>
+        <v>2839</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="5" t="s">
-        <v>210</v>
+        <v>2320</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>736</v>
+        <v>1731</v>
       </c>
       <c r="E453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H453" s="5" t="s">
-        <v>2829</v>
+        <v>2840</v>
       </c>
       <c r="I453" s="5" t="s">
-        <v>2830</v>
+        <v>2841</v>
       </c>
       <c r="J453" s="5" t="s">
-        <v>2831</v>
+        <v>2288</v>
       </c>
       <c r="K453" s="5" t="s">
-        <v>2832</v>
+        <v>2842</v>
       </c>
       <c r="L453" s="6" t="s">
-        <v>2833</v>
+        <v>2843</v>
       </c>
       <c r="M453" s="5" t="s">
-        <v>2834</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>2835</v>
+        <v>2845</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="5" t="s">
-        <v>210</v>
+        <v>2320</v>
       </c>
       <c r="D454" s="5" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>2791</v>
+        <v>1731</v>
+      </c>
+      <c r="E454" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F454" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H454" s="5" t="s">
-        <v>2836</v>
+        <v>2846</v>
       </c>
       <c r="I454" s="5" t="s">
-        <v>2837</v>
+        <v>2847</v>
       </c>
       <c r="J454" s="5" t="s">
-        <v>2838</v>
+        <v>2288</v>
       </c>
       <c r="K454" s="5" t="s">
-        <v>2839</v>
+        <v>2848</v>
       </c>
       <c r="L454" s="6" t="s">
-        <v>2840</v>
+        <v>2849</v>
       </c>
       <c r="M454" s="5" t="s">
-        <v>2841</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
-        <v>2842</v>
+        <v>2851</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="5" t="s">
-        <v>210</v>
+        <v>2320</v>
       </c>
       <c r="D455" s="5" t="s">
-        <v>1131</v>
+        <v>1731</v>
       </c>
       <c r="E455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H455" s="5" t="s">
-        <v>2843</v>
+        <v>2852</v>
       </c>
       <c r="I455" s="5" t="s">
-        <v>2844</v>
+        <v>2853</v>
       </c>
       <c r="J455" s="5" t="s">
-        <v>2845</v>
+        <v>2288</v>
       </c>
       <c r="K455" s="5" t="s">
-        <v>2846</v>
+        <v>2854</v>
       </c>
       <c r="L455" s="6" t="s">
-        <v>2847</v>
+        <v>2855</v>
       </c>
       <c r="M455" s="5" t="s">
-        <v>2848</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
-        <v>2849</v>
+        <v>2857</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="5" t="s">
-        <v>1521</v>
+        <v>1668</v>
       </c>
       <c r="D456" s="5" t="s">
-        <v>2390</v>
+        <v>1731</v>
       </c>
       <c r="E456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H456" s="5" t="s">
-        <v>2850</v>
-[...3 lines deleted...]
-      </c>
+        <v>2858</v>
+      </c>
+      <c r="I456" s="5"/>
       <c r="J456" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K456" s="5" t="s">
-        <v>2852</v>
+        <v>2859</v>
       </c>
       <c r="L456" s="6" t="s">
-        <v>2853</v>
+        <v>2860</v>
       </c>
       <c r="M456" s="5" t="s">
-        <v>2854</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>2855</v>
+        <v>2862</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="5" t="s">
-        <v>77</v>
+        <v>187</v>
       </c>
       <c r="D457" s="5" t="s">
-        <v>2856</v>
+        <v>688</v>
       </c>
       <c r="E457" s="5" t="s">
-        <v>2857</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F457" s="5" t="s">
+        <v>2721</v>
       </c>
       <c r="G457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H457" s="5" t="s">
-        <v>2858</v>
+        <v>2863</v>
       </c>
       <c r="I457" s="5" t="s">
-        <v>2859</v>
+        <v>2864</v>
       </c>
       <c r="J457" s="5" t="s">
-        <v>2860</v>
+        <v>2865</v>
       </c>
       <c r="K457" s="5" t="s">
-        <v>2861</v>
+        <v>2866</v>
       </c>
       <c r="L457" s="6" t="s">
-        <v>2862</v>
+        <v>2867</v>
       </c>
       <c r="M457" s="5" t="s">
-        <v>2863</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>2864</v>
+        <v>2869</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="5" t="s">
-        <v>77</v>
+        <v>688</v>
       </c>
       <c r="D458" s="5" t="s">
-        <v>2856</v>
-[...9 lines deleted...]
-        </is>
+        <v>187</v>
+      </c>
+      <c r="E458" s="5" t="s">
+        <v>2491</v>
+      </c>
+      <c r="F458" s="5" t="s">
+        <v>2870</v>
       </c>
       <c r="G458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H458" s="5" t="s">
-        <v>2865</v>
+        <v>2871</v>
       </c>
       <c r="I458" s="5" t="s">
-        <v>2866</v>
+        <v>2872</v>
       </c>
       <c r="J458" s="5" t="s">
-        <v>2867</v>
+        <v>2873</v>
       </c>
       <c r="K458" s="5" t="s">
-        <v>2868</v>
+        <v>2874</v>
       </c>
       <c r="L458" s="6" t="s">
-        <v>2869</v>
+        <v>2875</v>
       </c>
       <c r="M458" s="5" t="s">
-        <v>2870</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>2871</v>
+        <v>2877</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="5" t="s">
-        <v>1521</v>
+        <v>16</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>2390</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E459" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H459" s="5" t="s">
-        <v>2872</v>
+        <v>2878</v>
       </c>
       <c r="I459" s="5" t="s">
-        <v>2873</v>
+        <v>2879</v>
       </c>
       <c r="J459" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K459" s="5" t="s">
-        <v>2874</v>
+        <v>2880</v>
       </c>
       <c r="L459" s="6" t="s">
-        <v>2875</v>
+        <v>2881</v>
       </c>
       <c r="M459" s="5" t="s">
-        <v>2876</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
-        <v>2877</v>
+        <v>2883</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D460" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E460" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F460" s="5" t="s">
+        <v>2721</v>
       </c>
       <c r="G460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H460" s="5" t="s">
-        <v>2878</v>
+        <v>2884</v>
       </c>
       <c r="I460" s="5" t="s">
-        <v>2879</v>
+        <v>2885</v>
       </c>
       <c r="J460" s="5" t="s">
-        <v>2336</v>
+        <v>2886</v>
       </c>
       <c r="K460" s="5" t="s">
-        <v>2880</v>
+        <v>2887</v>
       </c>
       <c r="L460" s="6" t="s">
-        <v>2881</v>
+        <v>2888</v>
       </c>
       <c r="M460" s="5" t="s">
-        <v>2882</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="461">
-      <c r="A461" s="5" t="n">
-        <v>1938</v>
+      <c r="A461" s="5" t="s">
+        <v>2890</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="5" t="s">
-        <v>1521</v>
+        <v>1459</v>
       </c>
       <c r="D461" s="5" t="s">
-        <v>2390</v>
+        <v>2891</v>
       </c>
       <c r="E461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F461" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F461" s="5" t="s">
+        <v>2892</v>
       </c>
       <c r="G461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H461" s="5" t="s">
-        <v>2883</v>
+        <v>2893</v>
       </c>
       <c r="I461" s="5" t="s">
-        <v>2884</v>
+        <v>2894</v>
       </c>
       <c r="J461" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K461" s="5" t="s">
-        <v>2885</v>
+        <v>2895</v>
       </c>
       <c r="L461" s="6" t="s">
-        <v>2886</v>
+        <v>2896</v>
       </c>
       <c r="M461" s="5" t="s">
-        <v>2887</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>2888</v>
+        <v>2898</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="5" t="s">
-        <v>2390</v>
+        <v>2320</v>
       </c>
       <c r="D462" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H462" s="5" t="s">
-        <v>2889</v>
+        <v>2899</v>
       </c>
       <c r="I462" s="5" t="s">
-        <v>2890</v>
+        <v>2900</v>
       </c>
       <c r="J462" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K462" s="5" t="s">
-        <v>2891</v>
+        <v>2901</v>
       </c>
       <c r="L462" s="6" t="s">
-        <v>2892</v>
+        <v>2902</v>
       </c>
       <c r="M462" s="5" t="s">
-        <v>2893</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>2894</v>
+        <v>2904</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="5" t="s">
-        <v>2390</v>
+        <v>16</v>
       </c>
       <c r="D463" s="5" t="s">
-        <v>1807</v>
-[...7 lines deleted...]
-        <v>2895</v>
+        <v>2320</v>
+      </c>
+      <c r="E463" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F463" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H463" s="5" t="s">
-        <v>2896</v>
-[...3 lines deleted...]
-      </c>
+        <v>2905</v>
+      </c>
+      <c r="I463" s="5"/>
       <c r="J463" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K463" s="5" t="s">
-        <v>2898</v>
+        <v>2906</v>
       </c>
       <c r="L463" s="6" t="s">
-        <v>2899</v>
+        <v>2907</v>
       </c>
       <c r="M463" s="5" t="s">
-        <v>2900</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>2901</v>
+        <v>2904</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D464" s="5" t="s">
-        <v>736</v>
+        <v>1731</v>
       </c>
       <c r="E464" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>2902</v>
+        <v>17</v>
+      </c>
+      <c r="F464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H464" s="5" t="s">
-        <v>2903</v>
+        <v>2909</v>
       </c>
       <c r="I464" s="5" t="s">
-        <v>2904</v>
+        <v>2910</v>
       </c>
       <c r="J464" s="5" t="s">
-        <v>2905</v>
+        <v>2266</v>
       </c>
       <c r="K464" s="5" t="s">
-        <v>2906</v>
+        <v>2911</v>
       </c>
       <c r="L464" s="6" t="s">
-        <v>2907</v>
+        <v>2912</v>
       </c>
       <c r="M464" s="5" t="s">
-        <v>2908</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>2909</v>
+        <v>2914</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C465" s="5" t="s">
-        <v>2390</v>
+        <v>2320</v>
       </c>
       <c r="D465" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H465" s="5" t="s">
-        <v>2910</v>
+        <v>2915</v>
       </c>
       <c r="I465" s="5" t="s">
-        <v>2911</v>
+        <v>2916</v>
       </c>
       <c r="J465" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K465" s="5" t="s">
-        <v>2912</v>
+        <v>2917</v>
       </c>
       <c r="L465" s="6" t="s">
-        <v>2913</v>
+        <v>2918</v>
       </c>
       <c r="M465" s="5" t="s">
-        <v>2914</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>2915</v>
+        <v>2920</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C466" s="5" t="s">
-        <v>2390</v>
+        <v>16</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E466" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H466" s="5" t="s">
-        <v>2916</v>
+        <v>2921</v>
       </c>
       <c r="I466" s="5" t="s">
-        <v>2917</v>
+        <v>2922</v>
       </c>
       <c r="J466" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K466" s="5" t="s">
-        <v>2918</v>
+        <v>2923</v>
       </c>
       <c r="L466" s="6" t="s">
-        <v>2919</v>
+        <v>2924</v>
       </c>
       <c r="M466" s="5" t="s">
-        <v>2920</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>2921</v>
+        <v>2926</v>
       </c>
       <c r="B467" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C467" s="5" t="s">
-        <v>2390</v>
+        <v>16</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>2596</v>
+      </c>
+      <c r="E467" s="5" t="s">
+        <v>2927</v>
       </c>
       <c r="F467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H467" s="5" t="s">
-        <v>2922</v>
-[...3 lines deleted...]
-      </c>
+        <v>2928</v>
+      </c>
+      <c r="I467" s="5"/>
       <c r="J467" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K467" s="5" t="s">
-        <v>2924</v>
+        <v>2929</v>
       </c>
       <c r="L467" s="6" t="s">
-        <v>2925</v>
+        <v>2930</v>
       </c>
       <c r="M467" s="5" t="s">
-        <v>2926</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>2927</v>
+        <v>2932</v>
       </c>
       <c r="B468" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C468" s="5" t="s">
-        <v>1730</v>
+        <v>16</v>
       </c>
       <c r="D468" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>2891</v>
+      </c>
+      <c r="E468" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H468" s="5" t="s">
-        <v>2928</v>
+        <v>2933</v>
       </c>
       <c r="I468" s="5"/>
       <c r="J468" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K468" s="5" t="s">
-        <v>2929</v>
+        <v>2934</v>
       </c>
       <c r="L468" s="6" t="s">
-        <v>2930</v>
+        <v>2935</v>
       </c>
       <c r="M468" s="5" t="s">
-        <v>2931</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>2932</v>
+        <v>2937</v>
       </c>
       <c r="B469" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>736</v>
+        <v>1731</v>
       </c>
       <c r="E469" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>2791</v>
+        <v>17</v>
+      </c>
+      <c r="F469" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H469" s="5" t="s">
-        <v>2933</v>
-[...3 lines deleted...]
-      </c>
+        <v>2938</v>
+      </c>
+      <c r="I469" s="5"/>
       <c r="J469" s="5" t="s">
-        <v>2935</v>
+        <v>2266</v>
       </c>
       <c r="K469" s="5" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
       <c r="L469" s="6" t="s">
-        <v>2937</v>
+        <v>2940</v>
       </c>
       <c r="M469" s="5" t="s">
-        <v>2938</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>2939</v>
+        <v>2942</v>
       </c>
       <c r="B470" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C470" s="5" t="s">
-        <v>736</v>
+        <v>1668</v>
       </c>
       <c r="D470" s="5" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>2940</v>
+        <v>1731</v>
+      </c>
+      <c r="E470" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F470" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H470" s="5" t="s">
-        <v>2941</v>
+        <v>2943</v>
       </c>
       <c r="I470" s="5" t="s">
-        <v>2942</v>
+        <v>2944</v>
       </c>
       <c r="J470" s="5" t="s">
-        <v>2943</v>
+        <v>2288</v>
       </c>
       <c r="K470" s="5" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="L470" s="6" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="M470" s="5" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="B471" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C471" s="5" t="s">
-        <v>16</v>
+        <v>2949</v>
       </c>
       <c r="D471" s="5" t="s">
-        <v>1807</v>
+        <v>470</v>
       </c>
       <c r="E471" s="5" t="s">
-        <v>17</v>
+        <v>1650</v>
       </c>
       <c r="F471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H471" s="5" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="I471" s="5" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
       <c r="J471" s="5" t="s">
-        <v>2336</v>
+        <v>2952</v>
       </c>
       <c r="K471" s="5" t="s">
-        <v>2950</v>
+        <v>2953</v>
       </c>
       <c r="L471" s="6" t="s">
-        <v>2951</v>
+        <v>2954</v>
       </c>
       <c r="M471" s="5" t="s">
-        <v>2952</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>2953</v>
+        <v>2956</v>
       </c>
       <c r="B472" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C472" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D472" s="5" t="s">
-        <v>736</v>
+        <v>2596</v>
       </c>
       <c r="E472" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>2791</v>
+        <v>17</v>
+      </c>
+      <c r="F472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H472" s="5" t="s">
-        <v>2954</v>
-[...3 lines deleted...]
-      </c>
+        <v>2957</v>
+      </c>
+      <c r="I472" s="5"/>
       <c r="J472" s="5" t="s">
-        <v>2956</v>
+        <v>2266</v>
       </c>
       <c r="K472" s="5" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="L472" s="6" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="M472" s="5" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="B473" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C473" s="5" t="s">
-        <v>1521</v>
+        <v>1802</v>
       </c>
       <c r="D473" s="5" t="s">
-        <v>2961</v>
-[...6 lines deleted...]
-      <c r="F473" s="5" t="s">
         <v>2962</v>
       </c>
+      <c r="E473" s="5" t="s">
+        <v>2963</v>
+      </c>
+      <c r="F473" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H473" s="5" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="I473" s="5" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="J473" s="5" t="s">
-        <v>2358</v>
+        <v>2966</v>
       </c>
       <c r="K473" s="5" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="L473" s="6" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="M473" s="5" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
       <c r="B474" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C474" s="5" t="s">
-        <v>2390</v>
+        <v>16</v>
       </c>
       <c r="D474" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E474" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H474" s="5" t="s">
-        <v>2969</v>
-[...3 lines deleted...]
-      </c>
+        <v>2971</v>
+      </c>
+      <c r="I474" s="5"/>
       <c r="J474" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K474" s="5" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="L474" s="6" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="M474" s="5" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>2974</v>
+        <v>2970</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C475" s="5" t="s">
-        <v>16</v>
+        <v>1668</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>2390</v>
+        <v>1731</v>
       </c>
       <c r="E475" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H475" s="5" t="s">
         <v>2975</v>
       </c>
       <c r="I475" s="5"/>
       <c r="J475" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K475" s="5" t="s">
         <v>2976</v>
       </c>
       <c r="L475" s="6" t="s">
         <v>2977</v>
       </c>
       <c r="M475" s="5" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
-        <v>2974</v>
+        <v>2979</v>
       </c>
       <c r="B476" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C476" s="5" t="s">
-        <v>16</v>
+        <v>688</v>
       </c>
       <c r="D476" s="5" t="s">
-        <v>1807</v>
+        <v>187</v>
       </c>
       <c r="E476" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2491</v>
+      </c>
+      <c r="F476" s="5" t="s">
+        <v>2980</v>
       </c>
       <c r="G476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H476" s="5" t="s">
-        <v>2979</v>
+        <v>2981</v>
       </c>
       <c r="I476" s="5" t="s">
-        <v>2980</v>
+        <v>2982</v>
       </c>
       <c r="J476" s="5" t="s">
-        <v>2336</v>
+        <v>2983</v>
       </c>
       <c r="K476" s="5" t="s">
-        <v>2981</v>
+        <v>2984</v>
       </c>
       <c r="L476" s="6" t="s">
-        <v>2982</v>
+        <v>2985</v>
       </c>
       <c r="M476" s="5" t="s">
-        <v>2983</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>2984</v>
+        <v>2987</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="5" t="s">
-        <v>2390</v>
+        <v>16</v>
       </c>
       <c r="D477" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>2596</v>
+      </c>
+      <c r="E477" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H477" s="5" t="s">
-        <v>2985</v>
+        <v>2988</v>
       </c>
       <c r="I477" s="5" t="s">
-        <v>2986</v>
+        <v>2989</v>
       </c>
       <c r="J477" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K477" s="5" t="s">
-        <v>2987</v>
+        <v>2990</v>
       </c>
       <c r="L477" s="6" t="s">
-        <v>2988</v>
+        <v>2991</v>
       </c>
       <c r="M477" s="5" t="s">
-        <v>2989</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>2990</v>
+        <v>2993</v>
       </c>
       <c r="B478" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C478" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D478" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E478" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F478" s="5" t="s">
+        <v>2994</v>
       </c>
       <c r="G478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H478" s="5" t="s">
-        <v>2991</v>
+        <v>2995</v>
       </c>
       <c r="I478" s="5" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="J478" s="5" t="s">
-        <v>2336</v>
+        <v>2997</v>
       </c>
       <c r="K478" s="5" t="s">
-        <v>2993</v>
+        <v>2998</v>
       </c>
       <c r="L478" s="6" t="s">
-        <v>2994</v>
+        <v>2999</v>
       </c>
       <c r="M478" s="5" t="s">
-        <v>2995</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>2996</v>
+        <v>3001</v>
       </c>
       <c r="B479" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C479" s="5" t="s">
-        <v>16</v>
+        <v>1668</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v>2997</v>
+        <v>2596</v>
+      </c>
+      <c r="E479" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H479" s="5" t="s">
-        <v>2998</v>
-[...1 lines deleted...]
-      <c r="I479" s="5"/>
+        <v>3002</v>
+      </c>
+      <c r="I479" s="5" t="s">
+        <v>3003</v>
+      </c>
       <c r="J479" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K479" s="5" t="s">
-        <v>2999</v>
+        <v>3004</v>
       </c>
       <c r="L479" s="6" t="s">
-        <v>3000</v>
+        <v>3005</v>
       </c>
       <c r="M479" s="5" t="s">
-        <v>3001</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
-        <v>3002</v>
+        <v>3007</v>
       </c>
       <c r="B480" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C480" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D480" s="5" t="s">
-        <v>2961</v>
+        <v>2596</v>
       </c>
       <c r="E480" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H480" s="5" t="s">
-        <v>3003</v>
-[...1 lines deleted...]
-      <c r="I480" s="5"/>
+        <v>3008</v>
+      </c>
+      <c r="I480" s="5" t="s">
+        <v>3009</v>
+      </c>
       <c r="J480" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K480" s="5" t="s">
-        <v>3004</v>
+        <v>3010</v>
       </c>
       <c r="L480" s="6" t="s">
-        <v>3005</v>
+        <v>3011</v>
       </c>
       <c r="M480" s="5" t="s">
-        <v>3006</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
-        <v>3007</v>
+        <v>3013</v>
       </c>
       <c r="B481" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E481" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>3014</v>
+      </c>
+      <c r="F481" s="5" t="s">
+        <v>2892</v>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H481" s="5" t="s">
-        <v>3008</v>
+        <v>3015</v>
       </c>
       <c r="I481" s="5"/>
       <c r="J481" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K481" s="5" t="s">
-        <v>3009</v>
+        <v>3016</v>
       </c>
       <c r="L481" s="6" t="s">
-        <v>3010</v>
+        <v>3017</v>
       </c>
       <c r="M481" s="5" t="s">
-        <v>3011</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>3012</v>
+        <v>3019</v>
       </c>
       <c r="B482" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="5" t="s">
-        <v>1730</v>
+        <v>187</v>
       </c>
       <c r="D482" s="5" t="s">
-        <v>1807</v>
-[...9 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="E482" s="5" t="s">
+        <v>2476</v>
+      </c>
+      <c r="F482" s="5" t="s">
+        <v>2994</v>
       </c>
       <c r="G482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H482" s="5" t="s">
-        <v>3013</v>
+        <v>3020</v>
       </c>
       <c r="I482" s="5" t="s">
-        <v>3014</v>
+        <v>3021</v>
       </c>
       <c r="J482" s="5" t="s">
-        <v>2358</v>
+        <v>3022</v>
       </c>
       <c r="K482" s="5" t="s">
-        <v>3015</v>
+        <v>3023</v>
       </c>
       <c r="L482" s="6" t="s">
-        <v>3016</v>
+        <v>3024</v>
       </c>
       <c r="M482" s="5" t="s">
-        <v>3017</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>3018</v>
+        <v>3026</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="5" t="s">
-        <v>3019</v>
+        <v>2559</v>
       </c>
       <c r="D483" s="5" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>1712</v>
+        <v>2320</v>
+      </c>
+      <c r="E483" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H483" s="5" t="s">
-        <v>3020</v>
+        <v>3027</v>
       </c>
       <c r="I483" s="5" t="s">
-        <v>3021</v>
+        <v>3028</v>
       </c>
       <c r="J483" s="5" t="s">
-        <v>3022</v>
+        <v>2288</v>
       </c>
       <c r="K483" s="5" t="s">
-        <v>3023</v>
+        <v>3029</v>
       </c>
       <c r="L483" s="6" t="s">
-        <v>3024</v>
+        <v>3030</v>
       </c>
       <c r="M483" s="5" t="s">
-        <v>3025</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
-        <v>3026</v>
+        <v>3032</v>
       </c>
       <c r="B484" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C484" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D484" s="5" t="s">
-        <v>2666</v>
+        <v>688</v>
       </c>
       <c r="E484" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F484" s="5" t="s">
+        <v>2994</v>
       </c>
       <c r="G484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H484" s="5" t="s">
-        <v>3027</v>
-[...1 lines deleted...]
-      <c r="I484" s="5"/>
+        <v>3033</v>
+      </c>
+      <c r="I484" s="5" t="s">
+        <v>3034</v>
+      </c>
       <c r="J484" s="5" t="s">
-        <v>2336</v>
+        <v>3035</v>
       </c>
       <c r="K484" s="5" t="s">
-        <v>3028</v>
+        <v>3036</v>
       </c>
       <c r="L484" s="6" t="s">
-        <v>3029</v>
+        <v>3037</v>
       </c>
       <c r="M484" s="5" t="s">
-        <v>3030</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>3031</v>
+        <v>3039</v>
       </c>
       <c r="B485" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C485" s="5" t="s">
-        <v>1878</v>
+        <v>16</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>3032</v>
+        <v>1731</v>
       </c>
       <c r="E485" s="5" t="s">
-        <v>3033</v>
-[...4 lines deleted...]
-        </is>
+        <v>3040</v>
+      </c>
+      <c r="F485" s="5" t="s">
+        <v>3041</v>
       </c>
       <c r="G485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H485" s="5" t="s">
-        <v>3034</v>
+        <v>3042</v>
       </c>
       <c r="I485" s="5" t="s">
-        <v>3035</v>
+        <v>3043</v>
       </c>
       <c r="J485" s="5" t="s">
-        <v>3036</v>
+        <v>2266</v>
       </c>
       <c r="K485" s="5" t="s">
-        <v>3037</v>
+        <v>3044</v>
       </c>
       <c r="L485" s="6" t="s">
-        <v>3038</v>
+        <v>3045</v>
       </c>
       <c r="M485" s="5" t="s">
-        <v>3039</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>3040</v>
+        <v>3047</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C486" s="5" t="s">
-        <v>16</v>
+        <v>688</v>
       </c>
       <c r="D486" s="5" t="s">
-        <v>1807</v>
+        <v>187</v>
       </c>
       <c r="E486" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2491</v>
+      </c>
+      <c r="F486" s="5" t="s">
+        <v>2476</v>
       </c>
       <c r="G486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H486" s="5" t="s">
-        <v>3041</v>
-[...1 lines deleted...]
-      <c r="I486" s="5"/>
+        <v>3048</v>
+      </c>
+      <c r="I486" s="5" t="s">
+        <v>3049</v>
+      </c>
       <c r="J486" s="5" t="s">
-        <v>2336</v>
+        <v>3050</v>
       </c>
       <c r="K486" s="5" t="s">
-        <v>3042</v>
+        <v>3051</v>
       </c>
       <c r="L486" s="6" t="s">
-        <v>3043</v>
+        <v>3052</v>
       </c>
       <c r="M486" s="5" t="s">
-        <v>3044</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>3040</v>
+        <v>3054</v>
       </c>
       <c r="B487" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C487" s="5" t="s">
-        <v>1730</v>
+        <v>1668</v>
       </c>
       <c r="D487" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E487" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H487" s="5" t="s">
-        <v>3045</v>
-[...1 lines deleted...]
-      <c r="I487" s="5"/>
+        <v>3055</v>
+      </c>
+      <c r="I487" s="5" t="s">
+        <v>3056</v>
+      </c>
       <c r="J487" s="5" t="s">
-        <v>2358</v>
+        <v>3057</v>
       </c>
       <c r="K487" s="5" t="s">
-        <v>3046</v>
+        <v>3058</v>
       </c>
       <c r="L487" s="6" t="s">
-        <v>3047</v>
+        <v>3059</v>
       </c>
       <c r="M487" s="5" t="s">
-        <v>3048</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>3049</v>
+        <v>3061</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C488" s="5" t="s">
-        <v>736</v>
+        <v>1668</v>
       </c>
       <c r="D488" s="5" t="s">
-        <v>210</v>
+        <v>2891</v>
       </c>
       <c r="E488" s="5" t="s">
-        <v>2561</v>
-[...2 lines deleted...]
-        <v>3050</v>
+        <v>17</v>
+      </c>
+      <c r="F488" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H488" s="5" t="s">
-        <v>3051</v>
-[...3 lines deleted...]
-      </c>
+        <v>3062</v>
+      </c>
+      <c r="I488" s="5"/>
       <c r="J488" s="5" t="s">
-        <v>3053</v>
+        <v>3063</v>
       </c>
       <c r="K488" s="5" t="s">
-        <v>3054</v>
+        <v>3064</v>
       </c>
       <c r="L488" s="6" t="s">
-        <v>3055</v>
+        <v>3065</v>
       </c>
       <c r="M488" s="5" t="s">
-        <v>3056</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>3057</v>
+        <v>3067</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="5" t="s">
-        <v>16</v>
+        <v>1668</v>
       </c>
       <c r="D489" s="5" t="s">
-        <v>2666</v>
+        <v>1731</v>
       </c>
       <c r="E489" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H489" s="5" t="s">
-        <v>3058</v>
-[...3 lines deleted...]
-      </c>
+        <v>3068</v>
+      </c>
+      <c r="I489" s="5"/>
       <c r="J489" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K489" s="5" t="s">
-        <v>3060</v>
+        <v>3069</v>
       </c>
       <c r="L489" s="6" t="s">
-        <v>3061</v>
+        <v>3070</v>
       </c>
       <c r="M489" s="5" t="s">
-        <v>3062</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>3063</v>
+        <v>3072</v>
       </c>
       <c r="B490" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="5" t="s">
-        <v>210</v>
+        <v>2608</v>
       </c>
       <c r="D490" s="5" t="s">
-        <v>736</v>
+        <v>1731</v>
       </c>
       <c r="E490" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>3064</v>
+        <v>17</v>
+      </c>
+      <c r="F490" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H490" s="5" t="s">
-        <v>3065</v>
+        <v>3073</v>
       </c>
       <c r="I490" s="5" t="s">
-        <v>3066</v>
+        <v>3074</v>
       </c>
       <c r="J490" s="5" t="s">
-        <v>3067</v>
+        <v>2288</v>
       </c>
       <c r="K490" s="5" t="s">
-        <v>3068</v>
+        <v>3075</v>
       </c>
       <c r="L490" s="6" t="s">
-        <v>3069</v>
+        <v>3076</v>
       </c>
       <c r="M490" s="5" t="s">
-        <v>3070</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>3071</v>
+        <v>3078</v>
       </c>
       <c r="B491" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>1730</v>
+        <v>16</v>
       </c>
       <c r="D491" s="5" t="s">
-        <v>2666</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E491" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H491" s="5" t="s">
-        <v>3072</v>
-[...3 lines deleted...]
-      </c>
+        <v>3079</v>
+      </c>
+      <c r="I491" s="5"/>
       <c r="J491" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K491" s="5" t="s">
-        <v>3074</v>
+        <v>3080</v>
       </c>
       <c r="L491" s="6" t="s">
-        <v>3075</v>
+        <v>3081</v>
       </c>
       <c r="M491" s="5" t="s">
-        <v>3076</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>3077</v>
+        <v>3083</v>
       </c>
       <c r="B492" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>16</v>
+        <v>2320</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1731</v>
+      </c>
+      <c r="E492" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H492" s="5" t="s">
-        <v>3078</v>
+      <c r="H492" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I492" s="5" t="s">
-        <v>3079</v>
+        <v>3084</v>
       </c>
       <c r="J492" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K492" s="5" t="s">
-        <v>3080</v>
+        <v>3085</v>
       </c>
       <c r="L492" s="6" t="s">
-        <v>3081</v>
+        <v>3086</v>
       </c>
       <c r="M492" s="5" t="s">
-        <v>3082</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
-        <v>3083</v>
+        <v>3088</v>
       </c>
       <c r="B493" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="5" t="s">
-        <v>16</v>
+        <v>1069</v>
       </c>
       <c r="D493" s="5" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>3084</v>
+        <v>187</v>
+      </c>
+      <c r="E493" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F493" s="5" t="s">
-        <v>2962</v>
+        <v>3089</v>
       </c>
       <c r="G493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H493" s="5" t="s">
-        <v>3085</v>
-[...1 lines deleted...]
-      <c r="I493" s="5"/>
+        <v>3090</v>
+      </c>
+      <c r="I493" s="5" t="s">
+        <v>3091</v>
+      </c>
       <c r="J493" s="5" t="s">
-        <v>2336</v>
+        <v>3092</v>
       </c>
       <c r="K493" s="5" t="s">
-        <v>3086</v>
+        <v>3093</v>
       </c>
       <c r="L493" s="6" t="s">
-        <v>3087</v>
+        <v>3094</v>
       </c>
       <c r="M493" s="5" t="s">
-        <v>3088</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>3089</v>
+        <v>3096</v>
       </c>
       <c r="B494" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="5" t="s">
-        <v>210</v>
+        <v>2608</v>
       </c>
       <c r="D494" s="5" t="s">
-        <v>736</v>
+        <v>2320</v>
       </c>
       <c r="E494" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>3064</v>
+        <v>3097</v>
+      </c>
+      <c r="F494" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H494" s="5" t="s">
-        <v>3090</v>
+        <v>3098</v>
       </c>
       <c r="I494" s="5" t="s">
-        <v>3091</v>
+        <v>3099</v>
       </c>
       <c r="J494" s="5" t="s">
-        <v>3092</v>
+        <v>2288</v>
       </c>
       <c r="K494" s="5" t="s">
-        <v>3093</v>
+        <v>3100</v>
       </c>
       <c r="L494" s="6" t="s">
-        <v>3094</v>
+        <v>3101</v>
       </c>
       <c r="M494" s="5" t="s">
-        <v>3095</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
-        <v>3096</v>
+        <v>3103</v>
       </c>
       <c r="B495" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>2629</v>
+        <v>71</v>
       </c>
       <c r="D495" s="5" t="s">
-        <v>2390</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E495" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H495" s="5" t="s">
-        <v>3097</v>
+        <v>3104</v>
       </c>
       <c r="I495" s="5" t="s">
-        <v>3098</v>
+        <v>3105</v>
       </c>
       <c r="J495" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K495" s="5" t="s">
-        <v>3099</v>
+        <v>3106</v>
       </c>
       <c r="L495" s="6" t="s">
-        <v>3100</v>
+        <v>3107</v>
       </c>
       <c r="M495" s="5" t="s">
-        <v>3101</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
-        <v>3102</v>
+        <v>3109</v>
       </c>
       <c r="B496" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C496" s="5" t="s">
-        <v>210</v>
+        <v>1069</v>
       </c>
       <c r="D496" s="5" t="s">
-        <v>736</v>
+        <v>187</v>
       </c>
       <c r="E496" s="5" t="s">
-        <v>2546</v>
+        <v>3110</v>
       </c>
       <c r="F496" s="5" t="s">
-        <v>3064</v>
+        <v>3111</v>
       </c>
       <c r="G496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H496" s="5" t="s">
-        <v>3103</v>
+        <v>3112</v>
       </c>
       <c r="I496" s="5" t="s">
-        <v>3104</v>
+        <v>3113</v>
       </c>
       <c r="J496" s="5" t="s">
-        <v>3105</v>
-[...2 lines deleted...]
-        <v>3106</v>
+        <v>3114</v>
+      </c>
+      <c r="K496" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L496" s="6" t="s">
-        <v>3107</v>
+        <v>3115</v>
       </c>
       <c r="M496" s="5" t="s">
-        <v>3108</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
-        <v>3109</v>
+        <v>3117</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D497" s="5" t="s">
-        <v>1807</v>
+        <v>3118</v>
       </c>
       <c r="E497" s="5" t="s">
-        <v>3110</v>
+        <v>17</v>
       </c>
       <c r="F497" s="5" t="s">
-        <v>3111</v>
+        <v>3119</v>
       </c>
       <c r="G497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H497" s="5" t="s">
-        <v>3112</v>
+        <v>3120</v>
       </c>
       <c r="I497" s="5" t="s">
-        <v>3113</v>
+        <v>3121</v>
       </c>
       <c r="J497" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K497" s="5" t="s">
-        <v>3114</v>
+        <v>3122</v>
       </c>
       <c r="L497" s="6" t="s">
-        <v>3115</v>
+        <v>3123</v>
       </c>
       <c r="M497" s="5" t="s">
-        <v>3116</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>3117</v>
+        <v>3125</v>
       </c>
       <c r="B498" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="5" t="s">
-        <v>736</v>
+        <v>16</v>
       </c>
       <c r="D498" s="5" t="s">
-        <v>210</v>
+        <v>1731</v>
       </c>
       <c r="E498" s="5" t="s">
-        <v>2561</v>
-[...2 lines deleted...]
-        <v>2546</v>
+        <v>17</v>
+      </c>
+      <c r="F498" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H498" s="5" t="s">
-        <v>3118</v>
+        <v>3126</v>
       </c>
       <c r="I498" s="5" t="s">
-        <v>3119</v>
+        <v>3127</v>
       </c>
       <c r="J498" s="5" t="s">
-        <v>3120</v>
+        <v>2266</v>
       </c>
       <c r="K498" s="5" t="s">
-        <v>3121</v>
+        <v>3128</v>
       </c>
       <c r="L498" s="6" t="s">
-        <v>3122</v>
+        <v>3129</v>
       </c>
       <c r="M498" s="5" t="s">
-        <v>3123</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>3124</v>
+        <v>3131</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="5" t="s">
-        <v>1730</v>
+        <v>16</v>
       </c>
       <c r="D499" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E499" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H499" s="5" t="s">
-        <v>3125</v>
-[...1 lines deleted...]
-      <c r="I499" s="5"/>
+        <v>3132</v>
+      </c>
+      <c r="I499" s="5" t="s">
+        <v>3133</v>
+      </c>
       <c r="J499" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K499" s="5" t="s">
-        <v>3126</v>
+        <v>3134</v>
       </c>
       <c r="L499" s="6" t="s">
-        <v>3127</v>
+        <v>3135</v>
       </c>
       <c r="M499" s="5" t="s">
-        <v>3128</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>3129</v>
+        <v>3137</v>
       </c>
       <c r="B500" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C500" s="5" t="s">
-        <v>2678</v>
+        <v>16</v>
       </c>
       <c r="D500" s="5" t="s">
-        <v>1807</v>
+        <v>3138</v>
       </c>
       <c r="E500" s="5" t="s">
-        <v>17</v>
+        <v>3139</v>
       </c>
       <c r="F500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H500" s="5" t="s">
-        <v>3130</v>
+        <v>3140</v>
       </c>
       <c r="I500" s="5" t="s">
-        <v>3131</v>
+        <v>3141</v>
       </c>
       <c r="J500" s="5" t="s">
-        <v>2358</v>
+        <v>3142</v>
       </c>
       <c r="K500" s="5" t="s">
-        <v>3132</v>
+        <v>3143</v>
       </c>
       <c r="L500" s="6" t="s">
-        <v>3133</v>
+        <v>3144</v>
       </c>
       <c r="M500" s="5" t="s">
-        <v>3134</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>3135</v>
+        <v>3146</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C501" s="5" t="s">
-        <v>16</v>
+        <v>1668</v>
       </c>
       <c r="D501" s="5" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2320</v>
+      </c>
+      <c r="E501" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H501" s="5" t="s">
-        <v>3136</v>
-[...1 lines deleted...]
-      <c r="I501" s="5"/>
+        <v>3147</v>
+      </c>
+      <c r="I501" s="5" t="s">
+        <v>3148</v>
+      </c>
       <c r="J501" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K501" s="5" t="s">
-        <v>3137</v>
+        <v>3149</v>
       </c>
       <c r="L501" s="6" t="s">
-        <v>3138</v>
+        <v>3150</v>
       </c>
       <c r="M501" s="5" t="s">
-        <v>3139</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>3140</v>
+        <v>3146</v>
       </c>
       <c r="B502" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C502" s="5" t="s">
-        <v>2390</v>
+        <v>3152</v>
       </c>
       <c r="D502" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H502" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H502" s="5" t="s">
+        <v>3153</v>
       </c>
       <c r="I502" s="5" t="s">
-        <v>3141</v>
+        <v>3154</v>
       </c>
       <c r="J502" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K502" s="5" t="s">
-        <v>3142</v>
+        <v>3155</v>
       </c>
       <c r="L502" s="6" t="s">
-        <v>3143</v>
+        <v>3156</v>
       </c>
       <c r="M502" s="5" t="s">
-        <v>3144</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>3145</v>
+        <v>3158</v>
       </c>
       <c r="B503" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C503" s="5" t="s">
-        <v>1131</v>
+        <v>16</v>
       </c>
       <c r="D503" s="5" t="s">
-        <v>210</v>
-[...4 lines deleted...]
-        </is>
+        <v>3118</v>
+      </c>
+      <c r="E503" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F503" s="5" t="s">
-        <v>3146</v>
+        <v>3119</v>
       </c>
       <c r="G503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H503" s="5" t="s">
-        <v>3147</v>
+        <v>3159</v>
       </c>
       <c r="I503" s="5" t="s">
-        <v>3148</v>
+        <v>3160</v>
       </c>
       <c r="J503" s="5" t="s">
-        <v>3149</v>
+        <v>2288</v>
       </c>
       <c r="K503" s="5" t="s">
-        <v>3150</v>
+        <v>3161</v>
       </c>
       <c r="L503" s="6" t="s">
-        <v>3151</v>
+        <v>3162</v>
       </c>
       <c r="M503" s="5" t="s">
-        <v>3152</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>3153</v>
+        <v>3164</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>2678</v>
+        <v>210</v>
       </c>
       <c r="D504" s="5" t="s">
-        <v>2390</v>
-[...2 lines deleted...]
-        <v>3154</v>
+        <v>1731</v>
+      </c>
+      <c r="E504" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H504" s="5" t="s">
-        <v>3155</v>
+        <v>3165</v>
       </c>
       <c r="I504" s="5" t="s">
-        <v>3156</v>
+        <v>3166</v>
       </c>
       <c r="J504" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K504" s="5" t="s">
-        <v>3157</v>
+        <v>3167</v>
       </c>
       <c r="L504" s="6" t="s">
-        <v>3158</v>
+        <v>3168</v>
       </c>
       <c r="M504" s="5" t="s">
-        <v>3159</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>3160</v>
+        <v>3170</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="D505" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E505" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H505" s="5" t="s">
-        <v>3161</v>
+        <v>3171</v>
       </c>
       <c r="I505" s="5" t="s">
-        <v>3162</v>
+        <v>3172</v>
       </c>
       <c r="J505" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K505" s="5" t="s">
-        <v>3163</v>
+        <v>3173</v>
       </c>
       <c r="L505" s="6" t="s">
-        <v>3164</v>
+        <v>3174</v>
       </c>
       <c r="M505" s="5" t="s">
-        <v>3165</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>3166</v>
+        <v>3176</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="5" t="s">
-        <v>1131</v>
+        <v>1668</v>
       </c>
       <c r="D506" s="5" t="s">
-        <v>210</v>
+        <v>2596</v>
       </c>
       <c r="E506" s="5" t="s">
-        <v>3167</v>
-[...2 lines deleted...]
-        <v>3168</v>
+        <v>3177</v>
+      </c>
+      <c r="F506" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H506" s="5" t="s">
-        <v>3169</v>
+        <v>3178</v>
       </c>
       <c r="I506" s="5" t="s">
-        <v>3170</v>
+        <v>3179</v>
       </c>
       <c r="J506" s="5" t="s">
-        <v>3171</v>
-[...4 lines deleted...]
-        </is>
+        <v>3180</v>
+      </c>
+      <c r="K506" s="5" t="s">
+        <v>3181</v>
       </c>
       <c r="L506" s="6" t="s">
-        <v>3172</v>
+        <v>3182</v>
       </c>
       <c r="M506" s="5" t="s">
-        <v>3173</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>3174</v>
+        <v>3184</v>
       </c>
       <c r="B507" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D507" s="5" t="s">
-        <v>3175</v>
+        <v>688</v>
       </c>
       <c r="E507" s="5" t="s">
-        <v>17</v>
+        <v>2476</v>
       </c>
       <c r="F507" s="5" t="s">
-        <v>3176</v>
+        <v>2994</v>
       </c>
       <c r="G507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H507" s="5" t="s">
-        <v>3177</v>
+        <v>3185</v>
       </c>
       <c r="I507" s="5" t="s">
-        <v>3178</v>
+        <v>3186</v>
       </c>
       <c r="J507" s="5" t="s">
-        <v>2358</v>
+        <v>3187</v>
       </c>
       <c r="K507" s="5" t="s">
-        <v>3179</v>
+        <v>3188</v>
       </c>
       <c r="L507" s="6" t="s">
-        <v>3180</v>
+        <v>3189</v>
       </c>
       <c r="M507" s="5" t="s">
-        <v>3181</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>3182</v>
+        <v>3191</v>
       </c>
       <c r="B508" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="5" t="s">
-        <v>16</v>
+        <v>1668</v>
       </c>
       <c r="D508" s="5" t="s">
-        <v>1807</v>
+        <v>3159</v>
       </c>
       <c r="E508" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H508" s="5" t="s">
-        <v>3183</v>
+        <v>3192</v>
       </c>
       <c r="I508" s="5" t="s">
-        <v>3184</v>
+        <v>3193</v>
       </c>
       <c r="J508" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K508" s="5" t="s">
-        <v>3185</v>
+        <v>3194</v>
       </c>
       <c r="L508" s="6" t="s">
-        <v>3186</v>
+        <v>3195</v>
       </c>
       <c r="M508" s="5" t="s">
-        <v>3187</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
-        <v>3188</v>
+        <v>3197</v>
       </c>
       <c r="B509" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C509" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D509" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E509" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H509" s="5" t="s">
-        <v>3189</v>
+        <v>3198</v>
       </c>
       <c r="I509" s="5" t="s">
-        <v>3190</v>
+        <v>3199</v>
       </c>
       <c r="J509" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K509" s="5" t="s">
-        <v>3191</v>
+        <v>3200</v>
       </c>
       <c r="L509" s="6" t="s">
-        <v>3192</v>
+        <v>3201</v>
       </c>
       <c r="M509" s="5" t="s">
-        <v>3193</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
-        <v>3194</v>
+        <v>3203</v>
       </c>
       <c r="B510" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C510" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D510" s="5" t="s">
-        <v>3195</v>
+        <v>1731</v>
       </c>
       <c r="E510" s="5" t="s">
-        <v>3196</v>
+        <v>17</v>
       </c>
       <c r="F510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H510" s="5" t="s">
-        <v>3197</v>
+        <v>3204</v>
       </c>
       <c r="I510" s="5" t="s">
-        <v>3198</v>
+        <v>3205</v>
       </c>
       <c r="J510" s="5" t="s">
-        <v>3199</v>
+        <v>2266</v>
       </c>
       <c r="K510" s="5" t="s">
-        <v>3200</v>
+        <v>3206</v>
       </c>
       <c r="L510" s="6" t="s">
-        <v>3201</v>
+        <v>3207</v>
       </c>
       <c r="M510" s="5" t="s">
-        <v>3202</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
-        <v>3203</v>
+        <v>3209</v>
       </c>
       <c r="B511" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>1730</v>
+        <v>1668</v>
       </c>
       <c r="D511" s="5" t="s">
-        <v>2390</v>
-[...4 lines deleted...]
-        </is>
+        <v>2891</v>
+      </c>
+      <c r="E511" s="5" t="s">
+        <v>3177</v>
       </c>
       <c r="F511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H511" s="5" t="s">
-        <v>3204</v>
+        <v>3210</v>
       </c>
       <c r="I511" s="5" t="s">
-        <v>3205</v>
+        <v>3211</v>
       </c>
       <c r="J511" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K511" s="5" t="s">
-        <v>3206</v>
+        <v>3212</v>
       </c>
       <c r="L511" s="6" t="s">
-        <v>3207</v>
+        <v>3213</v>
       </c>
       <c r="M511" s="5" t="s">
-        <v>3208</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="5" t="s">
-        <v>3203</v>
+        <v>3215</v>
       </c>
       <c r="B512" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C512" s="5" t="s">
-        <v>3209</v>
+        <v>16</v>
       </c>
       <c r="D512" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E512" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H512" s="5" t="s">
-        <v>3210</v>
-[...3 lines deleted...]
-      </c>
+        <v>3216</v>
+      </c>
+      <c r="I512" s="5"/>
       <c r="J512" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K512" s="5" t="s">
-        <v>3212</v>
+        <v>3217</v>
       </c>
       <c r="L512" s="6" t="s">
-        <v>3213</v>
+        <v>3218</v>
       </c>
       <c r="M512" s="5" t="s">
-        <v>3214</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="5" t="s">
-        <v>3215</v>
+        <v>3220</v>
       </c>
       <c r="B513" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C513" s="5" t="s">
-        <v>16</v>
+        <v>3221</v>
       </c>
       <c r="D513" s="5" t="s">
-        <v>3175</v>
+        <v>3222</v>
       </c>
       <c r="E513" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F513" s="5" t="s">
-        <v>3176</v>
+        <v>3119</v>
       </c>
       <c r="G513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H513" s="5" t="s">
-        <v>3216</v>
-[...3 lines deleted...]
-      </c>
+        <v>3223</v>
+      </c>
+      <c r="I513" s="5"/>
       <c r="J513" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K513" s="5" t="s">
-        <v>3218</v>
+        <v>3224</v>
       </c>
       <c r="L513" s="6" t="s">
-        <v>3219</v>
+        <v>3225</v>
       </c>
       <c r="M513" s="5" t="s">
-        <v>3220</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="5" t="s">
-        <v>3221</v>
+        <v>3227</v>
       </c>
       <c r="B514" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C514" s="5" t="s">
-        <v>239</v>
+        <v>1459</v>
       </c>
       <c r="D514" s="5" t="s">
-        <v>1807</v>
+        <v>2320</v>
       </c>
       <c r="E514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H514" s="5" t="s">
-        <v>3222</v>
+        <v>3228</v>
       </c>
       <c r="I514" s="5" t="s">
-        <v>3223</v>
+        <v>3229</v>
       </c>
       <c r="J514" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K514" s="5" t="s">
-        <v>3224</v>
+        <v>3230</v>
       </c>
       <c r="L514" s="6" t="s">
-        <v>3225</v>
+        <v>3231</v>
       </c>
       <c r="M514" s="5" t="s">
-        <v>3226</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="5" t="s">
-        <v>3227</v>
+        <v>3233</v>
       </c>
       <c r="B515" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C515" s="5" t="s">
-        <v>16</v>
+        <v>1668</v>
       </c>
       <c r="D515" s="5" t="s">
-        <v>1807</v>
+        <v>2584</v>
       </c>
       <c r="E515" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H515" s="5" t="s">
-        <v>3228</v>
+        <v>3234</v>
       </c>
       <c r="I515" s="5" t="s">
-        <v>3229</v>
+        <v>3235</v>
       </c>
       <c r="J515" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K515" s="5" t="s">
-        <v>3230</v>
+        <v>3236</v>
       </c>
       <c r="L515" s="6" t="s">
-        <v>3231</v>
+        <v>3237</v>
       </c>
       <c r="M515" s="5" t="s">
-        <v>3232</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
-        <v>3233</v>
+        <v>3239</v>
       </c>
       <c r="B516" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C516" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D516" s="5" t="s">
-        <v>736</v>
+        <v>3240</v>
       </c>
       <c r="E516" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>3064</v>
+        <v>17</v>
+      </c>
+      <c r="F516" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H516" s="5" t="s">
-        <v>3234</v>
-[...3 lines deleted...]
-      </c>
+        <v>3241</v>
+      </c>
+      <c r="I516" s="5"/>
       <c r="J516" s="5" t="s">
-        <v>3236</v>
+        <v>2266</v>
       </c>
       <c r="K516" s="5" t="s">
-        <v>3237</v>
+        <v>3242</v>
       </c>
       <c r="L516" s="6" t="s">
-        <v>3238</v>
+        <v>3243</v>
       </c>
       <c r="M516" s="5" t="s">
-        <v>3239</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>3240</v>
+        <v>3245</v>
       </c>
       <c r="B517" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>1730</v>
+        <v>1668</v>
       </c>
       <c r="D517" s="5" t="s">
-        <v>3216</v>
+        <v>1731</v>
       </c>
       <c r="E517" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H517" s="5" t="s">
-        <v>3241</v>
+        <v>3246</v>
       </c>
       <c r="I517" s="5" t="s">
-        <v>3242</v>
+        <v>3247</v>
       </c>
       <c r="J517" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K517" s="5" t="s">
-        <v>3243</v>
+        <v>3248</v>
       </c>
       <c r="L517" s="6" t="s">
-        <v>3244</v>
+        <v>3249</v>
       </c>
       <c r="M517" s="5" t="s">
-        <v>3245</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
-        <v>3246</v>
+        <v>3251</v>
       </c>
       <c r="B518" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C518" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D518" s="5" t="s">
-        <v>1807</v>
+        <v>2596</v>
       </c>
       <c r="E518" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H518" s="5" t="s">
-        <v>3247</v>
+        <v>3252</v>
       </c>
       <c r="I518" s="5" t="s">
-        <v>3248</v>
+        <v>3253</v>
       </c>
       <c r="J518" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K518" s="5" t="s">
-        <v>3249</v>
+        <v>3254</v>
       </c>
       <c r="L518" s="6" t="s">
-        <v>3250</v>
+        <v>3255</v>
       </c>
       <c r="M518" s="5" t="s">
-        <v>3251</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>3252</v>
+        <v>3257</v>
       </c>
       <c r="B519" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D519" s="5" t="s">
-        <v>1807</v>
+        <v>3118</v>
       </c>
       <c r="E519" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F519" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F519" s="5" t="s">
+        <v>3119</v>
       </c>
       <c r="G519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H519" s="5" t="s">
-        <v>3253</v>
+        <v>3258</v>
       </c>
       <c r="I519" s="5" t="s">
-        <v>3254</v>
+        <v>3259</v>
       </c>
       <c r="J519" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K519" s="5" t="s">
-        <v>3255</v>
+        <v>3260</v>
       </c>
       <c r="L519" s="6" t="s">
-        <v>3256</v>
+        <v>3261</v>
       </c>
       <c r="M519" s="5" t="s">
-        <v>3257</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
-        <v>3258</v>
+        <v>3263</v>
       </c>
       <c r="B520" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="5" t="s">
-        <v>1730</v>
+        <v>1668</v>
       </c>
       <c r="D520" s="5" t="s">
-        <v>2961</v>
-[...2 lines deleted...]
-        <v>3259</v>
+        <v>2596</v>
+      </c>
+      <c r="E520" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H520" s="5" t="s">
-        <v>3260</v>
+        <v>3264</v>
       </c>
       <c r="I520" s="5" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
       <c r="J520" s="5" t="s">
-        <v>2358</v>
+        <v>3266</v>
       </c>
       <c r="K520" s="5" t="s">
-        <v>3262</v>
+        <v>3267</v>
       </c>
       <c r="L520" s="6" t="s">
-        <v>3263</v>
+        <v>3268</v>
       </c>
       <c r="M520" s="5" t="s">
-        <v>3264</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
-        <v>3265</v>
+        <v>3270</v>
       </c>
       <c r="B521" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C521" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D521" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E521" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F521" s="5" t="s">
+        <v>2994</v>
       </c>
       <c r="G521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H521" s="5" t="s">
-        <v>3266</v>
-[...1 lines deleted...]
-      <c r="I521" s="5"/>
+        <v>3271</v>
+      </c>
+      <c r="I521" s="5" t="s">
+        <v>3272</v>
+      </c>
       <c r="J521" s="5" t="s">
-        <v>2336</v>
+        <v>3273</v>
       </c>
       <c r="K521" s="5" t="s">
-        <v>3267</v>
+        <v>3274</v>
       </c>
       <c r="L521" s="6" t="s">
-        <v>3268</v>
+        <v>3275</v>
       </c>
       <c r="M521" s="5" t="s">
-        <v>3269</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>3270</v>
+        <v>3277</v>
       </c>
       <c r="B522" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C522" s="5" t="s">
-        <v>3271</v>
+        <v>16</v>
       </c>
       <c r="D522" s="5" t="s">
-        <v>3272</v>
+        <v>1731</v>
       </c>
       <c r="E522" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F522" s="5" t="s">
-        <v>3176</v>
+      <c r="F522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H522" s="5" t="s">
-        <v>3273</v>
+        <v>3278</v>
       </c>
       <c r="I522" s="5"/>
       <c r="J522" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K522" s="5" t="s">
-        <v>3274</v>
+        <v>3279</v>
       </c>
       <c r="L522" s="6" t="s">
-        <v>3275</v>
+        <v>3280</v>
       </c>
       <c r="M522" s="5" t="s">
-        <v>3276</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
-        <v>3277</v>
+        <v>3282</v>
       </c>
       <c r="B523" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C523" s="5" t="s">
-        <v>1521</v>
+        <v>16</v>
       </c>
       <c r="D523" s="5" t="s">
-        <v>2390</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E523" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H523" s="5" t="s">
-        <v>3278</v>
-[...3 lines deleted...]
-      </c>
+        <v>3283</v>
+      </c>
+      <c r="I523" s="5"/>
       <c r="J523" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K523" s="5" t="s">
-        <v>3280</v>
+        <v>3284</v>
       </c>
       <c r="L523" s="6" t="s">
-        <v>3281</v>
+        <v>3285</v>
       </c>
       <c r="M523" s="5" t="s">
-        <v>3282</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
-        <v>3283</v>
+        <v>3287</v>
       </c>
       <c r="B524" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C524" s="5" t="s">
-        <v>1730</v>
+        <v>16</v>
       </c>
       <c r="D524" s="5" t="s">
-        <v>2654</v>
+        <v>1731</v>
       </c>
       <c r="E524" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F524" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F524" s="5" t="s">
+        <v>3041</v>
       </c>
       <c r="G524" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H524" s="5" t="s">
-        <v>3284</v>
+        <v>3288</v>
       </c>
       <c r="I524" s="5" t="s">
-        <v>3285</v>
+        <v>3289</v>
       </c>
       <c r="J524" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K524" s="5" t="s">
-        <v>3286</v>
+        <v>3290</v>
       </c>
       <c r="L524" s="6" t="s">
-        <v>3287</v>
+        <v>3291</v>
       </c>
       <c r="M524" s="5" t="s">
-        <v>3288</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
-        <v>3289</v>
+        <v>3293</v>
       </c>
       <c r="B525" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C525" s="5" t="s">
-        <v>16</v>
+        <v>2320</v>
       </c>
       <c r="D525" s="5" t="s">
-        <v>3290</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1731</v>
+      </c>
+      <c r="E525" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H525" s="5" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
       <c r="I525" s="5"/>
       <c r="J525" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K525" s="5" t="s">
-        <v>3292</v>
+        <v>3295</v>
       </c>
       <c r="L525" s="6" t="s">
-        <v>3293</v>
+        <v>3296</v>
       </c>
       <c r="M525" s="5" t="s">
-        <v>3294</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
-        <v>3295</v>
+        <v>3298</v>
       </c>
       <c r="B526" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C526" s="5" t="s">
-        <v>1730</v>
+        <v>1668</v>
       </c>
       <c r="D526" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E526" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H526" s="5" t="s">
-        <v>3296</v>
+        <v>3299</v>
       </c>
       <c r="I526" s="5" t="s">
-        <v>3297</v>
+        <v>3300</v>
       </c>
       <c r="J526" s="5" t="s">
-        <v>2358</v>
+        <v>3301</v>
       </c>
       <c r="K526" s="5" t="s">
-        <v>3298</v>
+        <v>3302</v>
       </c>
       <c r="L526" s="6" t="s">
-        <v>3299</v>
+        <v>3303</v>
       </c>
       <c r="M526" s="5" t="s">
-        <v>3300</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
-        <v>3301</v>
+        <v>3305</v>
       </c>
       <c r="B527" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C527" s="5" t="s">
-        <v>16</v>
+        <v>1668</v>
       </c>
       <c r="D527" s="5" t="s">
-        <v>2666</v>
+        <v>1731</v>
       </c>
       <c r="E527" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H527" s="5" t="s">
-        <v>3302</v>
+        <v>3306</v>
       </c>
       <c r="I527" s="5" t="s">
-        <v>3303</v>
+        <v>3307</v>
       </c>
       <c r="J527" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K527" s="5" t="s">
-        <v>3304</v>
+        <v>3308</v>
       </c>
       <c r="L527" s="6" t="s">
-        <v>3305</v>
+        <v>3309</v>
       </c>
       <c r="M527" s="5" t="s">
-        <v>3306</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
-        <v>3307</v>
+        <v>3311</v>
       </c>
       <c r="B528" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C528" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D528" s="5" t="s">
-        <v>3175</v>
+        <v>1731</v>
       </c>
       <c r="E528" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F528" s="5" t="s">
-        <v>3176</v>
+      <c r="F528" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H528" s="5" t="s">
-        <v>3308</v>
-[...3 lines deleted...]
-      </c>
+        <v>3312</v>
+      </c>
+      <c r="I528" s="5"/>
       <c r="J528" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K528" s="5" t="s">
-        <v>3310</v>
+        <v>3313</v>
       </c>
       <c r="L528" s="6" t="s">
-        <v>3311</v>
+        <v>3314</v>
       </c>
       <c r="M528" s="5" t="s">
-        <v>3312</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>3313</v>
+        <v>3316</v>
       </c>
       <c r="B529" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C529" s="5" t="s">
-        <v>210</v>
+        <v>3317</v>
       </c>
       <c r="D529" s="5" t="s">
-        <v>736</v>
+        <v>3318</v>
       </c>
       <c r="E529" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>3064</v>
+        <v>3319</v>
+      </c>
+      <c r="F529" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H529" s="5" t="s">
-        <v>3314</v>
+        <v>3320</v>
       </c>
       <c r="I529" s="5" t="s">
-        <v>3315</v>
+        <v>3321</v>
       </c>
       <c r="J529" s="5" t="s">
-        <v>3316</v>
+        <v>2288</v>
       </c>
       <c r="K529" s="5" t="s">
-        <v>3317</v>
+        <v>3322</v>
       </c>
       <c r="L529" s="6" t="s">
-        <v>3318</v>
+        <v>3323</v>
       </c>
       <c r="M529" s="5" t="s">
-        <v>3319</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>3320</v>
+        <v>3325</v>
       </c>
       <c r="B530" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C530" s="5" t="s">
-        <v>16</v>
+        <v>2320</v>
       </c>
       <c r="D530" s="5" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1731</v>
+      </c>
+      <c r="E530" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H530" s="5" t="s">
-        <v>3321</v>
-[...1 lines deleted...]
-      <c r="I530" s="5"/>
+        <v>3326</v>
+      </c>
+      <c r="I530" s="5" t="s">
+        <v>3327</v>
+      </c>
       <c r="J530" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K530" s="5" t="s">
-        <v>3322</v>
+        <v>3328</v>
       </c>
       <c r="L530" s="6" t="s">
-        <v>3323</v>
+        <v>3329</v>
       </c>
       <c r="M530" s="5" t="s">
-        <v>3324</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
-        <v>3325</v>
+        <v>3331</v>
       </c>
       <c r="B531" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C531" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D531" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E531" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F531" s="5" t="s">
+        <v>2994</v>
       </c>
       <c r="G531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H531" s="5" t="s">
-        <v>3326</v>
-[...1 lines deleted...]
-      <c r="I531" s="5"/>
+        <v>3332</v>
+      </c>
+      <c r="I531" s="5" t="s">
+        <v>3333</v>
+      </c>
       <c r="J531" s="5" t="s">
-        <v>2336</v>
+        <v>3334</v>
       </c>
       <c r="K531" s="5" t="s">
-        <v>3327</v>
+        <v>3335</v>
       </c>
       <c r="L531" s="6" t="s">
-        <v>3328</v>
+        <v>3336</v>
       </c>
       <c r="M531" s="5" t="s">
-        <v>3329</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
-        <v>3330</v>
+        <v>3338</v>
       </c>
       <c r="B532" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C532" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D532" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E532" s="5" t="s">
-        <v>17</v>
+        <v>3339</v>
       </c>
       <c r="F532" s="5" t="s">
-        <v>3111</v>
+        <v>3041</v>
       </c>
       <c r="G532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H532" s="5" t="s">
-        <v>3331</v>
+        <v>3340</v>
       </c>
       <c r="I532" s="5" t="s">
-        <v>3332</v>
+        <v>3341</v>
       </c>
       <c r="J532" s="5" t="s">
-        <v>2336</v>
+        <v>3342</v>
       </c>
       <c r="K532" s="5" t="s">
-        <v>3333</v>
+        <v>3343</v>
       </c>
       <c r="L532" s="6" t="s">
-        <v>3334</v>
+        <v>3344</v>
       </c>
       <c r="M532" s="5" t="s">
-        <v>3335</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>3336</v>
+        <v>3346</v>
       </c>
       <c r="B533" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C533" s="5" t="s">
-        <v>2390</v>
+        <v>16</v>
       </c>
       <c r="D533" s="5" t="s">
-        <v>1807</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E533" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H533" s="5" t="s">
-        <v>3337</v>
-[...1 lines deleted...]
-      <c r="I533" s="5"/>
+        <v>3347</v>
+      </c>
+      <c r="I533" s="5" t="s">
+        <v>3348</v>
+      </c>
       <c r="J533" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K533" s="5" t="s">
-        <v>3338</v>
+        <v>3349</v>
       </c>
       <c r="L533" s="6" t="s">
-        <v>3339</v>
+        <v>3350</v>
       </c>
       <c r="M533" s="5" t="s">
-        <v>3340</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>3341</v>
+        <v>3352</v>
       </c>
       <c r="B534" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C534" s="5" t="s">
-        <v>1730</v>
+        <v>187</v>
       </c>
       <c r="D534" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E534" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F534" s="5" t="s">
+        <v>2994</v>
       </c>
       <c r="G534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H534" s="5" t="s">
-        <v>3342</v>
+        <v>3353</v>
       </c>
       <c r="I534" s="5" t="s">
-        <v>3343</v>
+        <v>3354</v>
       </c>
       <c r="J534" s="5" t="s">
-        <v>2358</v>
+        <v>3355</v>
       </c>
       <c r="K534" s="5" t="s">
-        <v>3344</v>
+        <v>3356</v>
       </c>
       <c r="L534" s="6" t="s">
-        <v>3345</v>
+        <v>3357</v>
       </c>
       <c r="M534" s="5" t="s">
-        <v>3346</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
-        <v>3347</v>
+        <v>3359</v>
       </c>
       <c r="B535" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C535" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D535" s="5" t="s">
-        <v>1807</v>
+        <v>1731</v>
       </c>
       <c r="E535" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H535" s="5" t="s">
-        <v>3348</v>
-[...1 lines deleted...]
-      <c r="I535" s="5"/>
+        <v>3360</v>
+      </c>
+      <c r="I535" s="5" t="s">
+        <v>3361</v>
+      </c>
       <c r="J535" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K535" s="5" t="s">
-        <v>3349</v>
+        <v>3362</v>
       </c>
       <c r="L535" s="6" t="s">
-        <v>3350</v>
+        <v>3363</v>
       </c>
       <c r="M535" s="5" t="s">
-        <v>3351</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>3352</v>
+        <v>3365</v>
       </c>
       <c r="B536" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C536" s="5" t="s">
-        <v>3353</v>
+        <v>71</v>
       </c>
       <c r="D536" s="5" t="s">
-        <v>3354</v>
+        <v>2596</v>
       </c>
       <c r="E536" s="5" t="s">
-        <v>3355</v>
+        <v>3319</v>
       </c>
       <c r="F536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H536" s="5" t="s">
-        <v>3356</v>
+        <v>3366</v>
       </c>
       <c r="I536" s="5" t="s">
-        <v>3357</v>
+        <v>3367</v>
       </c>
       <c r="J536" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K536" s="5" t="s">
-        <v>3358</v>
+        <v>3368</v>
       </c>
       <c r="L536" s="6" t="s">
-        <v>3359</v>
+        <v>3369</v>
       </c>
       <c r="M536" s="5" t="s">
-        <v>3360</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>3361</v>
+        <v>3371</v>
       </c>
       <c r="B537" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>2390</v>
+        <v>210</v>
       </c>
       <c r="D537" s="5" t="s">
-        <v>1807</v>
+        <v>2596</v>
       </c>
       <c r="E537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H537" s="5" t="s">
-        <v>3362</v>
+        <v>3372</v>
       </c>
       <c r="I537" s="5" t="s">
-        <v>3363</v>
+        <v>3373</v>
       </c>
       <c r="J537" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K537" s="5" t="s">
-        <v>3364</v>
+        <v>3374</v>
       </c>
       <c r="L537" s="6" t="s">
-        <v>3365</v>
+        <v>3375</v>
       </c>
       <c r="M537" s="5" t="s">
-        <v>3366</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>3367</v>
+        <v>3377</v>
       </c>
       <c r="B538" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C538" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D538" s="5" t="s">
-        <v>736</v>
+        <v>1731</v>
       </c>
       <c r="E538" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>3064</v>
+        <v>17</v>
+      </c>
+      <c r="F538" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G538" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H538" s="5" t="s">
-        <v>3368</v>
+        <v>3378</v>
       </c>
       <c r="I538" s="5" t="s">
-        <v>3369</v>
+        <v>3379</v>
       </c>
       <c r="J538" s="5" t="s">
-        <v>3370</v>
+        <v>2266</v>
       </c>
       <c r="K538" s="5" t="s">
-        <v>3371</v>
+        <v>3380</v>
       </c>
       <c r="L538" s="6" t="s">
-        <v>3372</v>
+        <v>3381</v>
       </c>
       <c r="M538" s="5" t="s">
-        <v>3373</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>3374</v>
+        <v>3383</v>
       </c>
       <c r="B539" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>239</v>
+        <v>187</v>
       </c>
       <c r="D539" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E539" s="5" t="s">
-        <v>3375</v>
+        <v>2476</v>
       </c>
       <c r="F539" s="5" t="s">
-        <v>3111</v>
+        <v>2994</v>
       </c>
       <c r="G539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H539" s="5" t="s">
-        <v>3376</v>
-[...3 lines deleted...]
-      </c>
+        <v>3384</v>
+      </c>
+      <c r="I539" s="5"/>
       <c r="J539" s="5" t="s">
-        <v>3378</v>
+        <v>3385</v>
       </c>
       <c r="K539" s="5" t="s">
-        <v>3379</v>
+        <v>3386</v>
       </c>
       <c r="L539" s="6" t="s">
-        <v>3380</v>
+        <v>3387</v>
       </c>
       <c r="M539" s="5" t="s">
-        <v>3381</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
-        <v>3382</v>
+        <v>3389</v>
       </c>
       <c r="B540" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C540" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D540" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E540" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F540" s="5" t="s">
+        <v>2994</v>
       </c>
       <c r="G540" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H540" s="5" t="s">
-        <v>3383</v>
+        <v>3390</v>
       </c>
       <c r="I540" s="5" t="s">
-        <v>3384</v>
+        <v>3391</v>
       </c>
       <c r="J540" s="5" t="s">
-        <v>2336</v>
+        <v>3392</v>
       </c>
       <c r="K540" s="5" t="s">
-        <v>3385</v>
+        <v>3393</v>
       </c>
       <c r="L540" s="6" t="s">
-        <v>3386</v>
+        <v>3394</v>
       </c>
       <c r="M540" s="5" t="s">
-        <v>3387</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>3388</v>
+        <v>3396</v>
       </c>
       <c r="B541" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C541" s="5" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="D541" s="5" t="s">
-        <v>736</v>
+        <v>688</v>
       </c>
       <c r="E541" s="5" t="s">
-        <v>2546</v>
+        <v>3319</v>
       </c>
       <c r="F541" s="5" t="s">
-        <v>3064</v>
+        <v>3397</v>
       </c>
       <c r="G541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H541" s="5" t="s">
-        <v>3389</v>
+        <v>3398</v>
       </c>
       <c r="I541" s="5" t="s">
-        <v>3390</v>
+        <v>3399</v>
       </c>
       <c r="J541" s="5" t="s">
-        <v>3391</v>
+        <v>3385</v>
       </c>
       <c r="K541" s="5" t="s">
-        <v>3392</v>
+        <v>3400</v>
       </c>
       <c r="L541" s="6" t="s">
-        <v>3393</v>
+        <v>3401</v>
       </c>
       <c r="M541" s="5" t="s">
-        <v>3394</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
-        <v>3395</v>
+        <v>3403</v>
       </c>
       <c r="B542" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C542" s="5" t="s">
-        <v>16</v>
+        <v>3118</v>
       </c>
       <c r="D542" s="5" t="s">
-        <v>1807</v>
+        <v>2320</v>
       </c>
       <c r="E542" s="5" t="s">
-        <v>17</v>
+        <v>3139</v>
       </c>
       <c r="F542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H542" s="5" t="s">
-        <v>3396</v>
+        <v>3404</v>
       </c>
       <c r="I542" s="5" t="s">
-        <v>3397</v>
+        <v>3405</v>
       </c>
       <c r="J542" s="5" t="s">
-        <v>2336</v>
+        <v>3406</v>
       </c>
       <c r="K542" s="5" t="s">
-        <v>3398</v>
+        <v>3407</v>
       </c>
       <c r="L542" s="6" t="s">
-        <v>3399</v>
+        <v>3408</v>
       </c>
       <c r="M542" s="5" t="s">
-        <v>3400</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
-        <v>3401</v>
+        <v>3403</v>
       </c>
       <c r="B543" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C543" s="5" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="D543" s="5" t="s">
-        <v>2666</v>
+        <v>1731</v>
       </c>
       <c r="E543" s="5" t="s">
-        <v>3355</v>
+        <v>17</v>
       </c>
       <c r="F543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H543" s="5" t="s">
-        <v>3402</v>
+        <v>3410</v>
       </c>
       <c r="I543" s="5" t="s">
-        <v>3403</v>
+        <v>3411</v>
       </c>
       <c r="J543" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K543" s="5" t="s">
-        <v>3404</v>
+        <v>3412</v>
       </c>
       <c r="L543" s="6" t="s">
-        <v>3405</v>
+        <v>3413</v>
       </c>
       <c r="M543" s="5" t="s">
-        <v>3406</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>3407</v>
+        <v>3415</v>
       </c>
       <c r="B544" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>239</v>
+        <v>210</v>
       </c>
       <c r="D544" s="5" t="s">
-        <v>2666</v>
+        <v>2596</v>
       </c>
       <c r="E544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H544" s="5" t="s">
-        <v>3408</v>
+        <v>3416</v>
       </c>
       <c r="I544" s="5" t="s">
-        <v>3409</v>
+        <v>3417</v>
       </c>
       <c r="J544" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K544" s="5" t="s">
-        <v>3410</v>
+        <v>3418</v>
       </c>
       <c r="L544" s="6" t="s">
-        <v>3411</v>
+        <v>3419</v>
       </c>
       <c r="M544" s="5" t="s">
-        <v>3412</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="545">
-      <c r="A545" s="5" t="s">
-        <v>3413</v>
+      <c r="A545" s="5" t="n">
+        <v>1949</v>
       </c>
       <c r="B545" s="5" t="s">
-        <v>14</v>
+        <v>3421</v>
       </c>
       <c r="C545" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>3422</v>
+      </c>
+      <c r="D545" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E545" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H545" s="5" t="s">
-        <v>3414</v>
+        <v>3423</v>
       </c>
       <c r="I545" s="5" t="s">
-        <v>3415</v>
+        <v>3424</v>
       </c>
       <c r="J545" s="5" t="s">
-        <v>2336</v>
-[...2 lines deleted...]
-        <v>3416</v>
+        <v>359</v>
+      </c>
+      <c r="K545" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L545" s="6" t="s">
-        <v>3417</v>
+        <v>3425</v>
       </c>
       <c r="M545" s="5" t="s">
-        <v>3418</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>3419</v>
+        <v>3427</v>
       </c>
       <c r="B546" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C546" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D546" s="5" t="s">
-        <v>736</v>
+        <v>2596</v>
       </c>
       <c r="E546" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>3064</v>
+        <v>17</v>
+      </c>
+      <c r="F546" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H546" s="5" t="s">
-        <v>3420</v>
-[...1 lines deleted...]
-      <c r="I546" s="5"/>
+        <v>3428</v>
+      </c>
+      <c r="I546" s="5" t="s">
+        <v>3429</v>
+      </c>
       <c r="J546" s="5" t="s">
-        <v>3421</v>
+        <v>2266</v>
       </c>
       <c r="K546" s="5" t="s">
-        <v>3422</v>
+        <v>3430</v>
       </c>
       <c r="L546" s="6" t="s">
-        <v>3423</v>
+        <v>3431</v>
       </c>
       <c r="M546" s="5" t="s">
-        <v>3424</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>3425</v>
+        <v>3433</v>
       </c>
       <c r="B547" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C547" s="5" t="s">
-        <v>210</v>
+        <v>3434</v>
       </c>
       <c r="D547" s="5" t="s">
-        <v>736</v>
+        <v>470</v>
       </c>
       <c r="E547" s="5" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>3064</v>
+        <v>3435</v>
+      </c>
+      <c r="F547" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H547" s="5" t="s">
-        <v>3426</v>
+        <v>3436</v>
       </c>
       <c r="I547" s="5" t="s">
-        <v>3427</v>
+        <v>3437</v>
       </c>
       <c r="J547" s="5" t="s">
-        <v>3428</v>
+        <v>3438</v>
       </c>
       <c r="K547" s="5" t="s">
-        <v>3429</v>
+        <v>3439</v>
       </c>
       <c r="L547" s="6" t="s">
-        <v>3430</v>
+        <v>3440</v>
       </c>
       <c r="M547" s="5" t="s">
-        <v>3431</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
-        <v>3432</v>
+        <v>3442</v>
       </c>
       <c r="B548" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C548" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D548" s="5" t="s">
-        <v>736</v>
+        <v>1731</v>
       </c>
       <c r="E548" s="5" t="s">
-        <v>3355</v>
-[...2 lines deleted...]
-        <v>3433</v>
+        <v>17</v>
+      </c>
+      <c r="F548" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G548" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H548" s="5" t="s">
-        <v>3434</v>
+        <v>3443</v>
       </c>
       <c r="I548" s="5" t="s">
-        <v>3435</v>
+        <v>3444</v>
       </c>
       <c r="J548" s="5" t="s">
-        <v>3421</v>
+        <v>2266</v>
       </c>
       <c r="K548" s="5" t="s">
-        <v>3436</v>
+        <v>3445</v>
       </c>
       <c r="L548" s="6" t="s">
-        <v>3437</v>
+        <v>3446</v>
       </c>
       <c r="M548" s="5" t="s">
-        <v>3438</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>3439</v>
+        <v>3448</v>
       </c>
       <c r="B549" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D549" s="5" t="s">
-        <v>1807</v>
+        <v>3449</v>
       </c>
       <c r="E549" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H549" s="5" t="s">
-        <v>3440</v>
-[...3 lines deleted...]
-      </c>
+        <v>3450</v>
+      </c>
+      <c r="I549" s="5"/>
       <c r="J549" s="5" t="s">
-        <v>2336</v>
+        <v>3451</v>
       </c>
       <c r="K549" s="5" t="s">
-        <v>3442</v>
+        <v>3452</v>
       </c>
       <c r="L549" s="6" t="s">
-        <v>3443</v>
+        <v>3453</v>
       </c>
       <c r="M549" s="5" t="s">
-        <v>3444</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
-        <v>3445</v>
+        <v>3455</v>
       </c>
       <c r="B550" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C550" s="5" t="s">
-        <v>239</v>
+        <v>16</v>
       </c>
       <c r="D550" s="5" t="s">
-        <v>2666</v>
-[...4 lines deleted...]
-        </is>
+        <v>1731</v>
+      </c>
+      <c r="E550" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F550" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G550" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H550" s="5" t="s">
-        <v>3446</v>
-[...3 lines deleted...]
-      </c>
+        <v>3456</v>
+      </c>
+      <c r="I550" s="5"/>
       <c r="J550" s="5" t="s">
-        <v>2358</v>
+        <v>2266</v>
       </c>
       <c r="K550" s="5" t="s">
-        <v>3448</v>
+        <v>3457</v>
       </c>
       <c r="L550" s="6" t="s">
-        <v>3449</v>
+        <v>3458</v>
       </c>
       <c r="M550" s="5" t="s">
-        <v>3450</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="551">
-      <c r="A551" s="5" t="n">
-        <v>1949</v>
+      <c r="A551" s="5" t="s">
+        <v>3460</v>
       </c>
       <c r="B551" s="5" t="s">
-        <v>3451</v>
+        <v>14</v>
       </c>
       <c r="C551" s="5" t="s">
-        <v>3452</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D551" s="5" t="s">
+        <v>3118</v>
+      </c>
+      <c r="E551" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F551" s="5" t="s">
+        <v>3461</v>
       </c>
       <c r="G551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H551" s="5" t="s">
-        <v>3453</v>
+        <v>3462</v>
       </c>
       <c r="I551" s="5" t="s">
-        <v>3454</v>
+        <v>3463</v>
       </c>
       <c r="J551" s="5" t="s">
-        <v>395</v>
-[...4 lines deleted...]
-        </is>
+        <v>2288</v>
+      </c>
+      <c r="K551" s="5" t="s">
+        <v>3464</v>
       </c>
       <c r="L551" s="6" t="s">
-        <v>3455</v>
+        <v>3465</v>
       </c>
       <c r="M551" s="5" t="s">
-        <v>3456</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
-        <v>3457</v>
+        <v>3467</v>
       </c>
       <c r="B552" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C552" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D552" s="5" t="s">
-        <v>2666</v>
+        <v>2596</v>
       </c>
       <c r="E552" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F552" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G552" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H552" s="5" t="s">
-        <v>3458</v>
+        <v>3468</v>
       </c>
       <c r="I552" s="5" t="s">
-        <v>3459</v>
+        <v>3469</v>
       </c>
       <c r="J552" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K552" s="5" t="s">
-        <v>3460</v>
+        <v>3470</v>
       </c>
       <c r="L552" s="6" t="s">
-        <v>3461</v>
+        <v>3471</v>
       </c>
       <c r="M552" s="5" t="s">
-        <v>3462</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
-        <v>3463</v>
+        <v>3467</v>
       </c>
       <c r="B553" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C553" s="5" t="s">
-        <v>3464</v>
+        <v>16</v>
       </c>
       <c r="D553" s="5" t="s">
-        <v>513</v>
+        <v>3118</v>
       </c>
       <c r="E553" s="5" t="s">
-        <v>3465</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F553" s="5" t="s">
+        <v>3461</v>
       </c>
       <c r="G553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H553" s="5" t="s">
-        <v>3466</v>
+        <v>3473</v>
       </c>
       <c r="I553" s="5" t="s">
-        <v>3467</v>
+        <v>3474</v>
       </c>
       <c r="J553" s="5" t="s">
-        <v>3468</v>
+        <v>2288</v>
       </c>
       <c r="K553" s="5" t="s">
-        <v>3469</v>
+        <v>3475</v>
       </c>
       <c r="L553" s="6" t="s">
-        <v>3470</v>
+        <v>3476</v>
       </c>
       <c r="M553" s="5" t="s">
-        <v>3471</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
-        <v>3472</v>
+        <v>3478</v>
       </c>
       <c r="B554" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C554" s="5" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D554" s="5" t="s">
-        <v>1807</v>
+        <v>688</v>
       </c>
       <c r="E554" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2476</v>
+      </c>
+      <c r="F554" s="5" t="s">
+        <v>3479</v>
       </c>
       <c r="G554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H554" s="5" t="s">
-        <v>3473</v>
+        <v>3480</v>
       </c>
       <c r="I554" s="5" t="s">
-        <v>3474</v>
+        <v>3481</v>
       </c>
       <c r="J554" s="5" t="s">
-        <v>2336</v>
+        <v>3482</v>
       </c>
       <c r="K554" s="5" t="s">
-        <v>3475</v>
+        <v>3483</v>
       </c>
       <c r="L554" s="6" t="s">
-        <v>3476</v>
+        <v>3484</v>
       </c>
       <c r="M554" s="5" t="s">
-        <v>3477</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
-        <v>3478</v>
+        <v>3486</v>
       </c>
       <c r="B555" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C555" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D555" s="5" t="s">
-        <v>3479</v>
+        <v>3118</v>
       </c>
       <c r="E555" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F555" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F555" s="5" t="s">
+        <v>3461</v>
       </c>
       <c r="G555" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H555" s="5" t="s">
-        <v>3480</v>
-[...1 lines deleted...]
-      <c r="I555" s="5"/>
+        <v>3487</v>
+      </c>
+      <c r="I555" s="5" t="s">
+        <v>3488</v>
+      </c>
       <c r="J555" s="5" t="s">
-        <v>3481</v>
+        <v>2288</v>
       </c>
       <c r="K555" s="5" t="s">
-        <v>3482</v>
+        <v>3489</v>
       </c>
       <c r="L555" s="6" t="s">
-        <v>3483</v>
+        <v>3490</v>
       </c>
       <c r="M555" s="5" t="s">
-        <v>3484</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="B556" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C556" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D556" s="5" t="s">
-        <v>1807</v>
+        <v>2596</v>
       </c>
       <c r="E556" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H556" s="5" t="s">
-        <v>3486</v>
-[...1 lines deleted...]
-      <c r="I556" s="5"/>
+        <v>3492</v>
+      </c>
+      <c r="I556" s="5" t="s">
+        <v>3493</v>
+      </c>
       <c r="J556" s="5" t="s">
-        <v>2336</v>
+        <v>2266</v>
       </c>
       <c r="K556" s="5" t="s">
-        <v>3487</v>
+        <v>3494</v>
       </c>
       <c r="L556" s="6" t="s">
-        <v>3488</v>
+        <v>3495</v>
       </c>
       <c r="M556" s="5" t="s">
-        <v>3489</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
-        <v>3490</v>
+        <v>3497</v>
       </c>
       <c r="B557" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C557" s="5" t="s">
-        <v>16</v>
+        <v>3498</v>
       </c>
       <c r="D557" s="5" t="s">
-        <v>3175</v>
-[...5 lines deleted...]
-        <v>3491</v>
+        <v>1668</v>
+      </c>
+      <c r="E557" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F557" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H557" s="5" t="s">
-        <v>3492</v>
+        <v>3499</v>
       </c>
       <c r="I557" s="5" t="s">
-        <v>3493</v>
+        <v>3500</v>
       </c>
       <c r="J557" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K557" s="5" t="s">
-        <v>3494</v>
+        <v>3501</v>
       </c>
       <c r="L557" s="6" t="s">
-        <v>3495</v>
+        <v>3502</v>
       </c>
       <c r="M557" s="5" t="s">
-        <v>3496</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
-        <v>3497</v>
+        <v>3504</v>
       </c>
       <c r="B558" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C558" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D558" s="5" t="s">
-        <v>2666</v>
+        <v>3118</v>
       </c>
       <c r="E558" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>3505</v>
+      </c>
+      <c r="F558" s="5" t="s">
+        <v>3461</v>
       </c>
       <c r="G558" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H558" s="5" t="s">
-        <v>3498</v>
+        <v>3506</v>
       </c>
       <c r="I558" s="5" t="s">
-        <v>3499</v>
+        <v>3507</v>
       </c>
       <c r="J558" s="5" t="s">
-        <v>2336</v>
+        <v>2288</v>
       </c>
       <c r="K558" s="5" t="s">
-        <v>3500</v>
+        <v>3508</v>
       </c>
       <c r="L558" s="6" t="s">
-        <v>3501</v>
+        <v>3509</v>
       </c>
       <c r="M558" s="5" t="s">
-        <v>3502</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
-        <v>3497</v>
+        <v>3511</v>
       </c>
       <c r="B559" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C559" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D559" s="5" t="s">
-        <v>3175</v>
+        <v>3118</v>
       </c>
       <c r="E559" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F559" s="5" t="s">
-        <v>3491</v>
+      <c r="F559" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H559" s="5" t="s">
-        <v>3503</v>
+        <v>3512</v>
       </c>
       <c r="I559" s="5" t="s">
-        <v>3504</v>
+        <v>3513</v>
       </c>
       <c r="J559" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K559" s="5" t="s">
-        <v>3505</v>
+        <v>3514</v>
       </c>
       <c r="L559" s="6" t="s">
-        <v>3506</v>
+        <v>3515</v>
       </c>
       <c r="M559" s="5" t="s">
-        <v>3507</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
-        <v>3508</v>
+        <v>3517</v>
       </c>
       <c r="B560" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C560" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D560" s="5" t="s">
-        <v>736</v>
+        <v>3118</v>
       </c>
       <c r="E560" s="5" t="s">
-        <v>2546</v>
+        <v>17</v>
       </c>
       <c r="F560" s="5" t="s">
-        <v>3509</v>
+        <v>3461</v>
       </c>
       <c r="G560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H560" s="5" t="s">
-        <v>3510</v>
+        <v>3518</v>
       </c>
       <c r="I560" s="5" t="s">
-        <v>3511</v>
+        <v>3519</v>
       </c>
       <c r="J560" s="5" t="s">
-        <v>3512</v>
+        <v>2288</v>
       </c>
       <c r="K560" s="5" t="s">
-        <v>3513</v>
+        <v>3520</v>
       </c>
       <c r="L560" s="6" t="s">
-        <v>3514</v>
+        <v>3521</v>
       </c>
       <c r="M560" s="5" t="s">
-        <v>3515</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
-        <v>3516</v>
+        <v>270</v>
       </c>
       <c r="B561" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C561" s="5" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
       <c r="D561" s="5" t="s">
-        <v>3175</v>
-[...5 lines deleted...]
-        <v>3491</v>
+        <v>211</v>
+      </c>
+      <c r="E561" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F561" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H561" s="5" t="s">
-        <v>3517</v>
+        <v>3523</v>
       </c>
       <c r="I561" s="5" t="s">
-        <v>3518</v>
+        <v>3524</v>
       </c>
       <c r="J561" s="5" t="s">
-        <v>2358</v>
+        <v>3525</v>
       </c>
       <c r="K561" s="5" t="s">
-        <v>3519</v>
+        <v>3526</v>
       </c>
       <c r="L561" s="6" t="s">
-        <v>3520</v>
+        <v>3527</v>
       </c>
       <c r="M561" s="5" t="s">
-        <v>3521</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
-        <v>3516</v>
+        <v>3529</v>
       </c>
       <c r="B562" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C562" s="5" t="s">
-        <v>16</v>
+        <v>3530</v>
       </c>
       <c r="D562" s="5" t="s">
-        <v>2666</v>
+        <v>1069</v>
       </c>
       <c r="E562" s="5" t="s">
-        <v>17</v>
+        <v>3531</v>
       </c>
       <c r="F562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H562" s="5" t="s">
-        <v>3522</v>
+        <v>3532</v>
       </c>
       <c r="I562" s="5" t="s">
-        <v>3523</v>
+        <v>3533</v>
       </c>
       <c r="J562" s="5" t="s">
-        <v>2336</v>
+        <v>3534</v>
       </c>
       <c r="K562" s="5" t="s">
-        <v>3524</v>
+        <v>3535</v>
       </c>
       <c r="L562" s="6" t="s">
-        <v>3525</v>
+        <v>3536</v>
       </c>
       <c r="M562" s="5" t="s">
-        <v>3526</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="5" t="s">
-        <v>3527</v>
+        <v>3538</v>
       </c>
       <c r="B563" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C563" s="5" t="s">
-        <v>3528</v>
+        <v>2559</v>
       </c>
       <c r="D563" s="5" t="s">
-        <v>1730</v>
+        <v>2320</v>
       </c>
       <c r="E563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H563" s="5" t="s">
-        <v>3529</v>
+        <v>3539</v>
       </c>
       <c r="I563" s="5" t="s">
-        <v>3530</v>
+        <v>3540</v>
       </c>
       <c r="J563" s="5" t="s">
-        <v>2358</v>
+        <v>2288</v>
       </c>
       <c r="K563" s="5" t="s">
-        <v>3531</v>
+        <v>3541</v>
       </c>
       <c r="L563" s="6" t="s">
-        <v>3532</v>
+        <v>3542</v>
       </c>
       <c r="M563" s="5" t="s">
-        <v>3533</v>
-[...74 lines deleted...]
-      <c r="I565" s="5" t="s">
         <v>3543</v>
-      </c>
-[...192 lines deleted...]
-        <v>3573</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -49015,50 +48588,44 @@
     <hyperlink ref="M539" r:id="rId544"/>
     <hyperlink ref="M540" r:id="rId545"/>
     <hyperlink ref="M541" r:id="rId546"/>
     <hyperlink ref="M542" r:id="rId547"/>
     <hyperlink ref="M543" r:id="rId548"/>
     <hyperlink ref="M544" r:id="rId549"/>
     <hyperlink ref="M545" r:id="rId550"/>
     <hyperlink ref="M546" r:id="rId551"/>
     <hyperlink ref="M547" r:id="rId552"/>
     <hyperlink ref="M548" r:id="rId553"/>
     <hyperlink ref="M549" r:id="rId554"/>
     <hyperlink ref="M550" r:id="rId555"/>
     <hyperlink ref="M551" r:id="rId556"/>
     <hyperlink ref="M552" r:id="rId557"/>
     <hyperlink ref="M553" r:id="rId558"/>
     <hyperlink ref="M554" r:id="rId559"/>
     <hyperlink ref="M555" r:id="rId560"/>
     <hyperlink ref="M556" r:id="rId561"/>
     <hyperlink ref="M557" r:id="rId562"/>
     <hyperlink ref="M558" r:id="rId563"/>
     <hyperlink ref="M559" r:id="rId564"/>
     <hyperlink ref="M560" r:id="rId565"/>
     <hyperlink ref="M561" r:id="rId566"/>
     <hyperlink ref="M562" r:id="rId567"/>
     <hyperlink ref="M563" r:id="rId568"/>
-    <hyperlink ref="M564" r:id="rId569"/>
-[...4 lines deleted...]
-    <hyperlink ref="M569" r:id="rId574"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>