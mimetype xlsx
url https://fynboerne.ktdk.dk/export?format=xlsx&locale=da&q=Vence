--- v1 (2026-07-22)
+++ v2 (2026-09-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5783" uniqueCount="3544" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6030" uniqueCount="3696" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -260,81 +260,111 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3PWR</t>
   </si>
   <si>
     <t>[Påtrykt billede af lille pige og papegøje]
 Kjerteminde den 25 januar 1885
 Min kjære elskede Johannes
 Det var mig en Sorg at der ikke blev skreven til Dig igaar saa Du kunde faa Din lovede Søndagsglæde det var min sidste Tanke iaftes og min første imorges, men saa er jeg glad at jeg dog nu kan sidde i Ro og skrive et lille Ord til Dig min Skat, jeg har jo fortalt Dig at vi vaskede og saa har jeg havt Vilhelm i Sengen nogle Dage og saa ved Du jo fra gammel Tid at de Syge passer jeg selv derfor gik Tiden fra mig iaftes, Fader kom jeg skal i Byraadsmøde og Georg havde saa travlt at han ikke kunde Marie var gaaet ud at løbe paa Skøjter Du mener maaske at det kan være detsamme med alle Undskyldningerne naar jeg narrede Dig alligevel men det gjorde mig saa ondt at det vist ikke gjentager sig oftere.
 Du undrer Dig vel over at jeg skriver paa Papir med Billed paa, men her er forfærdelig Hallo med Tryk af billeder den lille er ogsaa med og Johannes skulde endelig have denne Kappegøje fra ham, det er jo for at more Vilhelm kan Du tænke. Du maa ikke ængste Dig han er helt vel nu og kommer vist op i morgen vi andre har det godt. Georg har har idag vovet sig paa Isen, Henriksen hjalp ham og da Fader og jeg kom fra Marken saa vi ham dog løbende om end forsigtig ja her er Vinter nu, Is til udenfor Revlerne, det var ellers en smuk Havn med den tykke Rim paa Græs og Rug, de stakkels Krager saa modfaldne ud, vi venter ”Vilhelm” Kuf med Længsel vi er bange for den skal fryse inde vilde blot Vinden vende sig lidt til en af Siderne.
 ”Rhea” ligger indefrossen i Faxe; mens ”Samson” havde en heldig Rejse til Hul 6 Dage hvad synes Du dog - Kalkovnen har begyndt at brænde der er dog en deel Kalk bestilt hos Fader – Gud ske Lov 
 Nu kom Fader og fortalte mig at Norden havde fortalt ham Peder Andersen bestod med 56, men Simon faldt er det paalideligt? stakkels Dreng men maaske han nu kan faa Alvor i Sindet inden han skal op til Foraaret, dog han har maaske ikke Mod at gaa op til Eksamen saa nær igjen
 Jeg har ikke faaet svaret Dig paa Brevet om Tøjet det er godt det er lidt for stort mit Barn, nu faar Du et Par Benklæder til af den samme Slags saa beholder jeg de andre gamle til Georg og Knud, Fader fik idag sin Dragt fra Skræder Nielsen og ser saa nydelig ud at naar jeg ser ham saa tænker jeg paa Dig og er saa glad for de gode Klæder I nu har – og saa skal Du faa 6 nye Skjorter for Vilhelm maa nu have Georgs og saa faar han dine naar jeg nu faar Tid til at ordne det alt sammen – Selerne Johannes kan Du dog ikke huske at Du havde dem med hjem til Confirmationen og da kantede jeg dem og syede nye Knaphuller men godt var det jo at Du fandt dem
 Jeg skal nok med Tøjet sende hvad jeg kan af de Smaating som kan pakkes imellem uden Fare for knuses.
 Du er da rigtig glad ved Skatollen kan jeg mærke Du har slet ikke fortalt mig hvordan Du fik det pakket ud, og kom af med Halm og Maatter ja fortæl mig endelig en hel Del om Dig selv
 Hvordan gaar det Dig paa Skolen min Ven fortæl mig det er den gamle Jomfru færdig hvem af Eder fik den bedste Lighed? Hvad synes Du om den ny Lærer; og hvad siger han til Eder, er Du henne hos Mollerups imellem, og jeg spørger og spørger min lille Ven og jeg kunde blive ved, mest ligger mig dog paa Hjærte om Du gaar i Kirke imellem min søde lille Ven jeg tænker med Bøn om Du er henne i Guds Huus om Søndagen gaa mit Barn Du skal selv blive saa glad skal Du see
 Lev vel hils dine Venner og Gud skjerme Dig og bevare Dig min egen Ven hengivne Moder</t>
   </si>
   <si>
     <t>1885-02-07</t>
   </si>
   <si>
     <t>Frøken Bendal
 Frederik de Klauman
 Christian Eckardt
-J.C. Hostrup
+Jens Christian Hostrup
 Knud Klauman
 Adolph Larsen
 Georg Larsen
 Vilhelm Larsen
 Jens Marcussen
 Sophus  Meyer
 Niels Mollerup
 Hr Mortensen
 Fuldmægtig Nielsen
 Hans Poulsen
 Elisabeth Storm
 Natalie Zahle</t>
   </si>
   <si>
     <t>Vilhelmine Larsen er meget glad for at Johannes har nogle fine bekendte, som kan styrke hans dannelse. Hun er glad for, at han skal høre Hostrup prædike.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1Ylh</t>
   </si>
   <si>
     <t>Kjerteminde den 7 februar 1885
 Kjæreste Johannes!
 Saamange Tak for dit Brev det blev ventet med Længsel kan Du tro vor Aftale var jo, at Du skal svare saa snart Du har modtaget Penge; men da der ingen Brev kom Søndag saa mente vi han venter at takke for Tøjet med det samme, da der heller ingen kom Mandag saa begyndte vi at ængste os og tænkte ja nu kommer der i Aften, ja saa i Morgen, tilsidst var Bestemmelsen ja kommer der nu ingen iaften saa telegraferer vi, naa Gud ske Tak Du ikke fejlede noget mit Barn men tværtimod havde moret Dig godt med dine Venner; saa fik Du da Klaumans Slægtninge at see, ja det er en fiin Mand den Borgmester er det en ældre Søster nej naar jeg husker ret saa er Klauman den ældste; er Hr. Mortensen kommen til Byen saa Du har begyndt paa franske Timer – hvordan gaar det paa Skolen, jeg længes umaadeligt efter at tale med Dig, skriv en hel Deel Johannes, naar Du nu sidder for Chatollet bild Dig saa ind at vi taler sammen, og lad saa Munden løbe, det maa ikke kjede Dig at skrive jeg er saa begjærlig efter at læse en lang Skrivelse, synes Du fremdeles godt om Mollerup – jeg antager Du har endeel Udbytte af ham i Henseende til Kurset, og hvor jeg gjerne vilde kjende ham, fordi mit Barn, jeg ønsker Dig den allerbedste Omgang og Gud give mine brændende Bønner for Dig maa gaa i Opfyldelse, at Du maa blive et sandt elskeligt Menneske og en levende Kristen ja Johannes nu næste Søndag har vi Fastelavns Søndag det er din Daabsdag maa det dog staa klart og levende for Dig at det er den bedste Fødselsdag da du gav Gud Fader Dit Hjærte
 Jeg havde saa inderlig ønsket at gjøre en lille Rejse over til Dig til Fastelavn men saa tænker jeg igjen, Tiden gaar hurtigt snart har vi Paaske, lad saa hellere Johannes komme hjem saa har han godt af os alle sammen hvad siger Du dertil?
 Nu skal vi see at faa Vilhelm i Skole imorgen; men tænk medens han nu har været hjemme er der skeet Omflytning og saa kom her Bud, Vilhelm kom 2 op det kvægede jo [udstreget] rigtignok; men nu kommer det jo rigtignok an paa om han kan klare sig til næste Flytning; naar han nu har været borte i 3 Uger – mange Børn har Kighoste 2 af Mejrs, jeg kan ikke huske om Vilhelm og Christine har havt den, men vi maa jo tage imod Børnesygdomme naar de kommer, Adolph har jo da havt den; han morer sig i denne Tid med Fuglefangsten ja Du skulde blot see et Spil og Liv der er over den lille Person i Forventning om den Fugl han vil fange og de maa da gaa i Vinduet Moer? Naar jeg saa trækker paa det, saa siger han jo saa rask jo, naar Johannes maatte, saa maa jeg ogsaa.
 Her har været en Travlhed i denne Uge derfor har Du intet hørt fra Georg og idag sidder jeg i det lille Kontor til Gaden og skriver; men der er en Tummel i Boutiken saa det er langt fra roligt.
 Det glædede mig saa meget, at Du gaar hen at høre Hostrup ja han er en god Prædikant, oh jeg er saa glad Johannes at Du er hos saadanne Mennesker der vil dele alt godt med Dig saavel aandeligt som timeligt; du vil være saa god at give Frøken Bendal dette Brev det er længe hun maatte vente paa Svar – hils- Hr Poulsen og Klaumann
 Fuldmægtig Nielsen hilste os, Vilhelm havde talt med Dig, var han hos Dig? Du skal ikke [skrevet på tværs af brevet] besøge ham Johannes om han skulde bede Dig vi kjender jo slet ikke de Mennesker, Du har jo ogsaa nok naar du har dit Hjem og Mollerup. Det er bedre med Eckardt
 Markussen er i Danmark til Svigerfaderens Begravelse Saa han kommer jo her, Hvordan gik det Dig hos Frøken Zahle
 Kjærlig Hilsen fra alle Fru Storm er nu flyttet ind i sin lille Stue mest hilses du dog af din Moder</t>
+  </si>
+  <si>
+    <t>1885-02-13</t>
+  </si>
+  <si>
+    <t>Christian Iversen
+Martin Larsen
+Vilhelm Larsen
+- Petersen, Pastor</t>
+  </si>
+  <si>
+    <t>Vilhelm er 10½ år.</t>
+  </si>
+  <si>
+    <t>Johannes Larsens bror, Vilhelm, er blevet rask og er atter i skole. Vilhelmine Larsen længes meget efter, at høre nyt fra Johannes. Skrædderen er blevet forsinket med sit arbejde.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NGyp</t>
+  </si>
+  <si>
+    <t>Kjæreste Johannes
+Nej det bliver ikke til noget med min Rejse dennegang min egen Ven men saa maaske lidt længere hen jeg har faaet Kulde i Mejeriet og det gav mig ondt i Brystet saa jeg maa holde mig inde men nu maa Du ikke være kjed af det
+Du skal faa et langt Brev paa Søndag og saa takke Gud at du har noget [ulæseligt ord] Jeg er kun bedrøvet at vi skulde omtale vores Ønsker.
+Du maa ikke ængste Dig for Vilhelm – han gaar i Skole nu; det var Slaget han laa for mit Barn men jeg vilde ikke ængste Dig, de legede henne hos Farbroder og Christian Iversen havde bunden dem Hænderne paa Ryggen og saa faldt den lille Vilhelm ned af Trappesten der var ingen Hul Johannes men Pulsen var længe uregelmæssig derfor maatte han blive hjemme
+Pastor Petersen er meget glad ved ham, han sagde igaar da der 9 skulde sidde efter; kan du Vilhelm fortælle mig lidt, og saa fortalte jeg ham det alt sammen, ja du er en dejlig lille Vilhelm du kan altid din Lectie, men derfor har jeg ogsaa længtes saa meget efter dig; men nu lille Johannes er han rask – husk paa det og tak Gud Fader i Himlen derfor
+Johannes husk nu paa at jeg er meget mere længselsfuld efter dig end du er efter mig og glæd mig med et langt Brev som kommer Søndag fortæl mig hvordan det gaar i Skolen og med det franske
+Her er 2 Frimærker saa skal der komme flere med Benklæderne; Skræderen narrede mig du skulde have havt dem med idag – Lev nu vel min Skat og hils alle Vennerne og glem ikke Johannes at gaa i Kirke på Søndagformiddag saa kan jeg tænke paa Dig i Guds Huus og bede for dig at du maa føle Glæden over din Daab
+Din trofaste Moder
+[skrevet på langs]
+Tak for Brevet idag tilmorgen Fredag</t>
   </si>
   <si>
     <t>1885-02-27</t>
   </si>
   <si>
     <t>København
 Nyborg Slot, 5800 Nyborg
 Korsør Havn
 Malmø Torv Sweden 
 Kalmar Sweden
 Landeryd Sweden</t>
   </si>
   <si>
     <t>Jørgen Hermann Kruuse
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Niels Mollerup
 Rasmus Petersen, Gartner
 Christine Swane
 Natalie Zahle</t>
   </si>
   <si>
     <t>Johannes Larsen opholdt sig i forbindelse med sin uddannelse til maler i København. 
@@ -643,81 +673,139 @@
     <t>1887-02-12</t>
   </si>
   <si>
     <t>- Johansen</t>
   </si>
   <si>
     <t>"Knuthenborg" var et dampskib, bygget i Malmø 1880. Forliste i 1916 efter en kollision. ( jmarcussen.dk/maritim/ skibsliste).</t>
   </si>
   <si>
     <t>Vilhelmine Larsen mindes Johannes dåbsdag og ønsker, at han skal gå i kirke denne dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AvIZ</t>
   </si>
   <si>
     <t>Kjerteminde den 12 Februar 1887
 [Papir mangler Kære] lille Johannes!
 [Papir mangler] [Imorgen] er det Søndag Fastelavnssøndag [papir mangler] jeg kalder Din Daabsdag; jeg vil [papir mangler] tænke mig Dig i Guds Huus [papir mangler] at vi sammen kan bede til vor himmelske Fader, om Kraft til at tage imod hans Tilskikkelser og være gode og kjærlige i alle vore Forhold.
 jeg vilde ogsaa ønske at Du skrev saadan et rigtigt langt Brev og fortalte os en heel del saadan at vi kunde sige vi havde havt en ordentlig Passiar med Dig. Uldtrøjerne glemte jeg; men sendte dem igaar og dit andet med Slips og smaa Sager [ papir mangler] vel i Dine Handsker
 Jeg skal hilse Dig fra Skipper Johansen som er Styrmand paa ”Knuthenborg” han var et Besøg herinde efter at have sovet her i Byen i Nat Skibet ligger [i Nyborg?] og han skal rejse med Posten [papir mangler] bliver Brevet saameget kortere [papir mangler] naar Du hører vi ere raske saa [papir mangler] ja fornøjet ikke sandt?
 [Hils] dine Venner fra os og ønsk dem en glædelig Fastelavn ja give Gud at du ret maa faa Glæde af din Daabsdag det kalder jeg nu Fastelavns Søndag trods den jo kommer paa forskjellig Dato hvert Aar.
 ja nu er det Tid at skal du have det idag, saa maa det afsted
 Saa lev vel og kjærlig Hilsen [fra] os Alle din Moder</t>
   </si>
   <si>
+    <t>1888-01-19</t>
+  </si>
+  <si>
+    <t>Ane Marie Christiansdatter
+Georg Larsen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har vist nogle af sine billeder til Zahrtmann. Det glæder hans mor.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Vt1y</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 19 1888
+1
+Kjæreste Johannes!
+Det var en stor Glæde for os at høre om dit Besøg hos Zartmann særlig for mig som holdt paa at det store af Farmor var det bedste ja du var jo efter dit Brev at dømme [overstreget ord] glad ved Skolegangen og det vil jeg da bede for dig at det maa vare den hele Tid og at du [papir mangler] maa faa fat ved at den [papir mangler] der gaar kommer aldrig igen [papir mangler] saa det hedder for enhver af [papir mangler] bruge den belejlige Tid [papir mangler] Fader velsigne din daglige Gjerning og styrke dig baade i Opfatning og Udførelse af dit Arbejde ja det ønsker jeg af hele mit [Hjærte] fortæl mig hvad Model [Du] har for Tiden det er jo den Opmuntring vi har naar Du er borte at Søndagen bringer os dine Breve
+Johannes vi skal vaske paa Tirsdag send mig dit snavsede Tøj
+af Vilhelms Breve seer du vi har faaet en Kanariehun og den bliver passet kan du tro. Georg er ikke rigtig vel siden Udflugten i Søndags saa han kommer ikke paa Sejlads mere i Vinter.
+Hils alle Vennerne [vi] ere alle oven Senge nu [papir mangler] er her [papir mangler] her var [papir mangler] [ulæseligt ord] sidste Nat og [papir mangler] har vel svinget sig [papir mangler]
+Kjærlig Hilsen fra din trofaste Moder</t>
+  </si>
+  <si>
     <t>1888-02-02</t>
   </si>
   <si>
     <t>Frøken Bendal
 Poul Boisen
 Niels Mollerup
 Theodor Oppermann
 Johannes Plesner
 Elisabeth Storm
 Christine Swane</t>
   </si>
   <si>
     <t>DFDS Vidar sejlede på ruten København - Kerteminde - Nyborg - Lundeborg - Rudkøbing, og retur, en gang om ugen. (Kjerteminde Avis)
 Det er uvist, hvem Lund er.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen har sendt Mollerups håndklæde og guitar til ham. Fru Storm brugte ½ dag på at pakke den forsvarligt ind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DZoG</t>
   </si>
   <si>
     <t>Kjerteminde den_ 2_ 88
 2
 Kjære lille Johannes!
 Sidste Gang fik Du ingen Brev fra mig nu denne Gang er det nær ved at gaa ligedan vi har nemlig slagtet og Christine Pige ligger i dag saa det kniber med Tiden; ønsker Du sort Pølse sendt over? Dit Tøj [udstreget ord] hermed et Par nye Sko som vi nu vil haabe maa passe dig Cigarerne ligger i Skoene
 Hvor det glæder mig at Musikken forfrisker Eder under Arbejdet eller i Hviletimen gid du dog maa blive glad i Vinter mit Barn og føle at du har gjort hvad du formaaede i din Arbejdstid jeg var i Kirke forleden Søndag og da talte Pastor Bojesen saa godt om Evangeliet de betroede Pund at det gjælder at forvalte dem godt det være sig nu baade aandelige og timelige jeg tænkte naturligvis paa dig min egen kjære Søn, ogsaa bad jeg for dine unge Venner som ogsaa behøver Kraft og Styrke til at udføre deres Gjerning hvor jeg dog kan længes efter Eder imellemstunder naar mine Tanker drager ad Kjøbenhavn til; jeg havde Brev fra Mollerup forleden Dag hvor han beder om sit Badehåndklæde som følger med dit Tøj, det kan du nok svøbe en Avis om og give ham paa Søndag vi har spurgt Lund om hans Guitar som han mente maatte ligge i Dampskibpakhuset i Kjøbenhavn for saadanne Sager blev gjerne hentede; men Mollerup kunde jo se paa Addressebrevet der stod den nævnet fortæl ham dog at Fru Storm havde Arbejde med den ½ Dag saa omhyggelig blev den indsyet ja et levende Væsen kunde ikke blive behandlet bedre for hende er det rædsomt om den er bleven borte; men naar nu ”Vidar” kommer saa skal vi see i Kahytten hernede – hils ham saa venlig fra mig og sig jeg blev glad ved hans Brev og lader vist ikke af at skrive baade til ham og Oppermann hils dem begge fra deres gamle Veninde
 Vi ere raske og glæder os saa inderlig naar der kommer Brev fra dig Penge kan vi ikke sende denne Gang men jeg skal saa hurtig som muligt gjøre Udvej for dig
 Klokken er saamange at jeg maa stoppe hils nu Frøken Bendal og alle de andre er Plesner kommen
 Nu er her Taage men i Vintertiden gik det løs med Andejagten
 Dine Fugle og Gaasen har det godt</t>
+  </si>
+  <si>
+    <t>1888-02-10</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Jeppe Andreas Larsen
+Vilhelm Larsen
+Nicolaus Lützhøft
+Wenzel Heinrich Tornøe
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen beder Johannes om at gå i kirke på hans dåbsdag. Han er altid i hendes tanker, og hun beder for, at han skal nå sine mål.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Lhp8</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 10 88
+2
+Kjære Johannes!
+Indlagt følger der et Slips og i næste Uge skal du faa et Par Benklæder til og der skal nok komme Knapper i de første blev ogsaa kun sendt som Prøvebenklæder – godt var det at du fik dem, da det blev saa koldt, idag var her meget tæt Snefald men pludselig Tø, saa der bliver vel nogen Kanefart, for du kan tro, at Kanefarten har gaaet lystig i den sidste Tid - -
+Jeg haaber at Pølsemaden har smagt dig og kommen vel derover
+Mine Ønsker gik jo i den Retning at sende dig Penge i dag; men naaes det ikke, sender jeg alligevel Brevet afsted da jeg saa gjerne vilde tale med Dig inden Søndag for at minde dig om min kjære Søn at det er din Daabsdag paa Søndag gaa Kirke Johannes enten med den ene eller med den anden hvem du helst vil gaa til, kunde vi dog have gaaet sammen, det var nu et inderligt Ønske jeg har lovet at komme til Kjøbenhavn i Fastelavnstiden; men maattet opgive ligesom saameget andet dog være hos dig i Tankerne og bede for dig det kan ikke forstyrres; vi har havt 2 ganske udmærkede Prædikener i den sidste Tid som jeg dog saa inderlig ønskede, at du havde hørt ”om de betroede Pund især” at vi maatte forvalte dem til Herrens Ære og Tilfredshed; naar han engang krævede os til Regnskab baade for aandelige og timelige, forrige Søndag havde jeg den store Glæde at Fader var med i Kirke
+Oh Johannes, du kan nok forstaa mig, da talte han om det naturlige Billede vor Herre havde givet os ”at Sæden i Jorden, var først til Græs, saa Straa, saa Korn og sidst Høsten” og det anvendte han paa Menneskets aandelige Udvikling, at Daabsordet er Sædekornet som saa saar sin Barndom og Ungdom Manddom og Alderdom og Høsten ind til Evigheden 
+hvor var det klart og inderligt vi vare alle saa glade og du er jo altid med i mine Bønner, som jeg beder for din aandelige Udvikling; tænker jeg jo ogsaa paa din Gjerning for dette Liv og glæder mig usigelig naar jeg kan høre du er glad og faar Ros af Zartmann det skal du rigtig have Tak for, at du skrev hjem gid du fremdeles maa faa Velsignelse af dit Arbejde
+fortæl mig hvordan Søndagen imorgen gaar for dig, og saa spørger du hvad Interesse kan du dog have af at vide hvad Modeller vi har, Johannes naar du nu hører hvordan jeg lever med dig i Tankerne saa spørger du vel ikke mere; men fortæller mig en heel Deel
+Det var meget jeg blev glad ved at høre at du skrev om den Musik I kan glæde Eder ved paa Skolen er det daglig I faar det eller om Aftenen fortæl dog Johannes
+Jeg var jo syg da Lystshøft var her, saa jeg hørte ikke hvor smukt han spillede; men han kommer her vel engang igjen til Sommeren
+Vores smukke Andrik er død den var længe saa tilbageholden med at gaa i Vandet og vi opdagede da, at den var omtrent blind saa fodrede Vilhelm og Adolph den i flere Dage og vi syntes den var bedre, men saa iforgaars var den død nu maa vi saa se at faa en anden kjøbt. Fuglene har det godt, Gaasen med
+Gjæstgiver Tornøe har været oppe at se Stillidsen og vilde saa gjerne have en det er jo Hanner allesammen sagde han med en Sikkerhed, Adolph lo, da han gav mig den Beretning, skulde vi ikke prakke ham en af Hunnerne paa for en ”Han” hvad, det var Grin Moer; han er dog den morsomste lille Mand vi har altid glad
+Kjærlig Hilsen til Johannes fra dem Allesammen dog flest fra din trofaste Moder
+Hils alle Vennerne baade i Hjemmet og paa Skolen</t>
   </si>
   <si>
     <t>1888-02-12</t>
   </si>
   <si>
     <t>Margrethe  Eckardt
 - Klein
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det er uvist hvilken Petersen, der er tale om, og hvem godsforvalteren er.</t>
   </si>
   <si>
     <t>Johannes Larsen har muligvis i et brev til sin mor skrevet, at han gerne vil på landet og passe kvæg. Nu vil hans mor gerne vide noget mere om hans tanker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UmpR</t>
   </si>
   <si>
     <t>Kjerteminde den 12/2 [1888]
@@ -759,50 +847,100 @@
   </si>
   <si>
     <t>Det er hårde tider for skibsfarten. I.A. Larsens firma bliver presset af fragtmænd og forbrugsforeninger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/V0aD</t>
   </si>
   <si>
     <t>Kjerteminde den 18/2 88
 Kjæreste Johannes!
 Du bliver mig snart for fordringsfuld med Breve skrev jeg ikke langt Brev til dig i Lørdags og saa venter Du endda et om Søndagen. Du er en Skjelm. Allerførst vil jeg da nu sige dig at imorgen faar jeg Penge at sende dig. Fader er i Nyborg og skal mægle om den Hest af Jens Hansens samtidig tale med Kruse og faar da Penge for Træ og saa haaber vi paa at der skal blive en bedre Tid især for Skibene – ”Addy” er allerede meget [ulæseligt ord] ikke at tale om ”Aage” der faar vi jo endnu ingen Penge men saa gaar det jo af paa Kjøbesummen 
 ”Kjerteminde” Peder Olsen er allerede i England med hurtig Overrejse – ”Samson” er ogsaa i Farten og Marie bliver et Søskib nu det er saa friskt i Træet ved Udhugningen at det er en stor Fornøjelse for din Fader og Skipperen med kan jeg tro. Froms Moder fortalte mig forleden at Johannes besøger sin Slægt i Vinter for naar nu Marie bliver gjort saa godt istand saa kommer vi ikke hjem den første Vinter Held og Lykke følge den og den hele Skibsfart at vi da kan tjæne nogle Penge og saa Tømmerforretningen vil det ogsaa hjælpe da det seer ud til at vi maa henvises til Graahandel Fragtmænd og Forbrugsforeninger tager jo en heel Indtægt fra os
 Fortæl os noget om Fastelavnsløjerne naa du er maaske ved at skrive iaften saa jeg allerede imorgen kan høre mit Spørgsmaal besvaret men dit Arbejde det er og bliver mit første Ønske Gud velsigne Dig min Skat og give dig Flid og Kraft hvor Dagene dog gaar hurtig i denne Vinter, har I faaet noget Sne i Kjøbenhavn her ligger den meget højt
 nu kjører Peter Larsen med Bismarck og deri sidder Thea og Valdemar saa kommer Vilhelm med Christine og Martha jo det er en Fornøjelse med den lille Kane og Hest det er godt Johannes at du har de lange Støvler lad dine gamle Sko staa paa Skolen at du kan skifte; dine Benklæder skal du faa Tirsdag
 Hør Johannes Margrethe spørger om du ved Eders Ankomst til Kjøbenhavn fik nogle Bøger som du skulde give Mollerup og spørge ham om han saa fik Gittaren?
 Rasmus Petersen er kommen hjem for at sige Farvel inden sin Afrejse til England jeg haaber han kommer herhen det sagde da hans Fader forleden han havde ikke skreven at han kom men de ventede ham sikkert. Torkild kommer du jevnlig hos Gud ske Lov for de gode Venner du har at du dog maa blive bevaret reen i al denne stygge Tid.
 Hils dem alle dine kjære Venner baade dem hjemme og paa Skolen.
 Marie er saa daarlig i dag af Tandpine og Nervesmerter, men vi haaber det gaar over ellers maa vi til Doktoren
 Vilhelm fik igen saadant et Slag i Øjet af en Snebold at Læreren maatte sende ham hjem forrige Dag havde han faaet i samme Øje – det var dårlig med Synet en Timestid men nu i Dag er han heelt flink.
 Er det sandt at Mantzius ligger meget syg af Difteritis, det stod i Kjerteminde Avis. Fuglene har det godt og Gaasen med vi skal følge din Ordre med alle Dyrene
 Kommer din Fader hjem saa skal han til gilde i Klubben i Aften. Duepostejer Dyresteg Ost Kiks Iis det er kjedelig kommer han ikke hjem jeg kan unde ham den Aftens Adspredelse
 Lev vel og glad min egen gamle Dreng
 din trofaste Moder</t>
   </si>
   <si>
+    <t>1888-03-03</t>
+  </si>
+  <si>
+    <t>Kerteminde 
+Aarhus Domkirke
+Drigstrup Bakke
+Randers Regnskov
+Odense Domkirke</t>
+  </si>
+  <si>
+    <t>Christian Andersen
+Frøken Bendal
+Rasmus Christiansen
+Adolph Larsen
+Erik Larsen
+Georg Larsen
+Jacob Larsen
+Vilhelm Larsen
+Sophie Meyer
+Sophus  Meyer
+- Nordskov
+Theodor Oppermann
+Rasmus Petersen, Gartner
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Bespisningen var et privat foretagende, som muligvis blev finansieret gennem De mindre Bemidledes Støtteforening. (Kjerteminde Avis)
+Den omtalte udstilling er på Charlottenborg.</t>
+  </si>
+  <si>
+    <t>Det er godt, at Johannes Larsen vil købe farver og lærred til nye malerier i stedet for at male de gamle over. Så kan familien nemlig følge med i, hvad han laver, og hvordan han udvikler sig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uYyC</t>
+  </si>
+  <si>
+    <t>Kjerteminde den 3 Marts 1888
+Min kjære Johannes
+Endelig saa kan jeg da sende dig 20 Kr som vi nu beder dig klarere med og sig mig saa fuld Besked min Ven om hvordan det staar sig med Restbeholdningen, Du havde saa ganske forstaaet min Mening med de 10 Kroner jeg tænkte just paa Farver og Lærred og er saa meget glad ved at du ikke vilde male ovenpaa for det siger mig at Du dog lægger mine Ord paa Sinde at du kan gjemme dine Arbejder saa vi se dine Fremskridt og din Flid. Vil du sige til Frøken Bendal at hun skal høre fra mig med Penge i denne Uge – jeg skal hilse fra Mejers vi vare saa derude og allerede da jeg gik hjem Kl. 5 stormede det meget stærkt og Isen havde da slaaet en Revne som blev større i en utrolig Hurtighed stærkt Højvande førte den bort fra hele Bugten paa en Timestid det var et stolt Syn kan Du tro, jeg talte med Kristian Andersen paa Vejen han sagde at de 3 Oddere her blev skudt vare 3 Hanner der var kommen strejfende han havde seet den ene komme gaaende over Isen – de fik 10 Kr for hver Skind og det var godt for Nordskov han trænger de fik da Lov til at faa Mad fra Bespisningen
+Det er da morsomt med alle de Snefigurer du har da seet Thim og hans Frue Odense har fulgt Eksemplet og har 3 Figurer med god Indtægt
+Hør Johannes jeg saa iaftes at iblandt Billederne nævnedes et smukt Billede af den fortabte Søn blandt Svinene af R. Christiansen er det dog det vi saa i Drigstrup og hvordan seer det ud iblandt saamange gode Malerier maaske det hjælper i saa god en Belysning
+Spørg dog Oppermann om det er det vi saa
+Her var Brev fra Farbroder Jacob som hilser Eder alle Erik er ikke Gendarm mere men gift og bosat i Aarhus til Maj skal han overtage en Gartner Plads paa en Gaard ved Randers 
+jeg bliver ganske overrasket da vi igaar kom til at tale om Paasken at den er saa nær om du saa bestemmer dig til at komme hjem paa Besøg og derover igjen men det kan vi jo senere tale om
+nu er det Posttid og derfor Lev vel og mine kjærligste Tanker og Ønsker er om dig baade for dit timelige og aandelige Velvære du kjære Søn
+fortæl mig noget om Udstillingen om Zartmans Billede og andet hvad du synes om
+Hils alle Vennerne og dig skal jeg særlig hilse fra Rasmus Petersen Din hengivne Moder 
+Vi ere alle raske og Graagaasen var i Solskinsdagen særdeles livlig og pillede sig meget og den lever højt hvad Kosten angaar begge Drengene overgaar hinanden i at være god imod, nær naar Kulden er rigtig stræng bare Johannes var her om den kommer noget til Moer det er Adolphs Ord</t>
+  </si>
+  <si>
     <t>1888-03-16</t>
   </si>
   <si>
     <t>Frøken Bendal
 Margrethe  Eckardt
 Georg Larsen
 Niels Mollerup
 Theodor Oppermann
 Leo Tolstoj</t>
   </si>
   <si>
     <t>"Den fortabte søn blandt svinene" er malet i 1888 af Rasmus Christiansen.
 Th. Oppermann arbejder muligvis på et værk, der hedder "Hans".</t>
   </si>
   <si>
     <t>Det er umuligt at sende penge i dag p.gr.a. marked. Vilhelmine Larsen vil gerne høre Johannes Larsens mening om udstillingen på Charlottenborg. Hun spørger til værker fra andre kunstnere og beder Mollerup lave en akvarel til at sy efter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Rn7e</t>
   </si>
   <si>
     <t>Kjerteminde den 16 Marts 1888
 Kjære Johannes!
 Her er Marked idag saa Georg og jeg kan ikke faa noget afsted til dig idag; hverken Penge eller andet men det skal komme Johannes – de nærmeste Dage – det er rent fortvivlet med de Penge som aldrig kan strække langtnok
 Giv Frøken Bendal indlagte lille Brev hils Alle [dine] Venner – sig til [Mollerup?] nu nærmer Tæppet sig [sin?] Fuldendelse med vores [papir mangler] og saa er der en Dame [der har] givet os den Ide at [papir mangler] kan syes med [Knudesting] derfor beder Margrethe om [ikke] Mollerup vil male den Brombærgren med Vandfarve saa der kan blive syet efter den; men det er Tidsnok, at du faar den [med til] Paaske; men sender du noget Tøj hjem forinden saa bed om han saa vil laane os Krig og Fred af ”Tolstoi”
@@ -1061,52 +1199,52 @@
 Igaar afsendte jeg dit Tøj men naaede ikke at skrive haabede ogsaa paa, at jeg i dag kunde sende de 30 kr – Skoene haaber jeg passer og Benklæderne huskede jeg først i sidste Øjeblik da Pakken var færdig saa de sidder i det Omslag af Posen ryst dem saa falder de hvide Been ud, det er prægtigt at Du kommer til Gymnastik, at du kan faa dit Legem kraftigt udviklet; men for alt det faglige der tager dine Tanker – glem saa ikke vor sidste Samtale; men gjør hvad Du lovede mig, ak hvor jeg beder for Dig om alt hvad der kan gjøre dig til den Mand jeg ønsker du maa blive og det er ikke et lille Maal jeg stiler efter, vor Herre høre dog min inderlige Bøn og give dig Kræfter; naar du saa selv lægger god Villie til min elskede Søn, som ligger mit Hjerte saa nær – jeg veed aldrig nogen Gang Du er rejst fra mig, at jeg har været saa bevæget som jeg er denne gang, men fordi mit Hjærte er saa bevæget derfor troer jeg ogsaa mine Bønner bliver hørt Gud Fader velsigne og bevare dig fra alt Ondt – saa bebrejder jeg mig saameget naar du er borte, at jeg ikke har faaet dig mere med i Kirke; eller talt mere med om de Ting som hører Guds Rige til, oh Johannes brug din Søndag vel, gaa med Poulsen og Frøken Bendal i Kirke du skal se hvor det vil fylde dig selv med Glæde kan du huske da du havde den tykke Bog at Farmor har foræret [tilføjet] dig, saa skrev du imellem til [tilføjet] mig, jeg var ikke i Kirke men saa læste jeg et Stykke i Farmors Bog, vil du have den? jeg ønskede at jeg havde den lille af Lindbergs for det er saa kort men fyndigt – som I Unge kan have saa godt af, Johannes gaa en Gang ud at hilse paa Fru Lindberg og Lund tag Oppermann med jeg lovede ham at han skulde med ud at se den Hollænder – men det blev ikke til noget hils dem saa
 Idag haaber jeg at faa Vilhelms Billede afsted, Hansen satte det i Ramme for mig, og Lindegaard laver en Kasse – det var rart at Vilhelm havde Følgeskab af sine Kammerater saa var det knap saa trist det gjorde mig ellers ondt for ham den lille Ven, han fortalte rigtignok for mig at han længtes efter at komme til at arbejde igjen, men hans Væsen den sidste Aften tydede dog paa at det klemte lidt med Afskeden.
 Naa kjære Johannes at du er glad ved at gaa paa Teknisk Skole tænkte jeg jo nok; men giv os nu ogsaa lidt Besked om Skolen hvad Model har I? hvordan er Tonen der; hvad er det for nogle der gaar deroppe og hvad vælger du, at blive; eller gaa til Akademiet er Du begyndt der maa du jo blive dette Kvartal men det var maaske din Mening at blive paa Skolen i Vinter for Fader studsede han syntes det var underligt at begynde der hvis du vil gaa derfra men naar du arbejder med Alvor og Flid kan du maaske have Udbytte deraf til dit Gavn og vores Glæde skriv mig nu endelig et ordentlig og udførligt Brev om hvad vi her har talt om.
 Vildandrikken er i bedste Velgaaende – en Sømand var efter den en Dag og vilde fange den men Adolph kom i rette Øjeblik og frelste den da kan du tro han var højt oppe
 Vores Tiras er død den laa en Morgen i Hundehuset og var helt udstrakt Dyrlægen kom efter at vi havde arbejdet med den men det hjalp ikke han har vidst faaet noget i sig Nu vil vi ikke have Hvalpe mere, Fader sagde igaar at nu vilde han kjøbe en dresseret ægte Jagthund for Sønnernes Skyld Nu er det bleven Middag og Vilhelms Pakke skal afsted Lev nu vel og vær kjærlig og hilset fra din hele Slægt Hils dine Venner dem jeg kender
 Vil du ogsaa i dit Hjem
 Din trofaste Moder</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -1256,50 +1394,91 @@
 Det er uvist, hvem de engelske breve kommer fra.</t>
   </si>
   <si>
     <t>Johannes Larsen skal tage beslutning om sin videre skolegang. Broren Vilhelm vil gerne have besøg af Johannes en søndag. Johannes skal tage ud at besøge fru Lindberg. Han må også gerne besøge Robert Eckart. Han skal huske at være flittig. Det er godt, at han går til dans.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5Zlp</t>
   </si>
   <si>
     <t>Tirsdag
 Min kjære Johannes!
 Oh hvor har jeg længtes efter at skrive til Dig og takket Dig ret hjertelig for dine lange Breve jo saadanne Beretninger det er da værd at lukke op for - vi venter med Begjær Slutningen paa Sybergs Historie, Faer var opbragt paa Forgylderen; men der er vist mange af den Slags – Dit første Brev der fortalte mig at du i det hele var gladere nu det satte mig i Højtidsstemning og det fører først fremmest derhen til at du bedre nu forstaar Guds rige Kjærlighed og Følgen af Glæden stod saa igjen for mig som en dygtig Maler – det skrev du ikke meget om; men jeg haaber din Tid er vedvarende fortæl mig dog noget om din Gjerning om du saa har talt med din Lærer om Akademiet eller du venter hvor gjerne vilde jeg dog over til Eder jeg kan mærke lille Vilhelm længes; han skriver idag, mon dog ikke Johannes ikke vil besøge mig en Søndag, og det var vel nærmest nu paa Søndag jeg skal sende dig Rejsepenge i det Tøj jeg sender Dig Fredag, det faar du jo saa om Lørdagen send ham de engelske Breve ud / eller tag dem med har jeg ikke bedt dig om det sidste Gang; Det er rent galt med Penge i denne Tid, men nu i Ugen faar vi nogle at jeg kan sende Frøken Bendal; hun har jo været saa syg Johannes – hvorfor har du dog ikke fortalt mig det; gaa saa ud til Lindbergs – Fruen skriver du har ikke besøgt dem endnu, Søren Lund maler saadan nogle kjønne Vinterbilleder – fra Frederiksberghave men bliver dygtig forfrossen; Det er en lang Vej derud og du er vel saa optaget nu at du ikke har Tid.
 Her blev stor henrykkelse over at Johannes lærer at danse ja saa vil Marie ogsaa lære rigtig at danse, ja Georg vilogsaa lære, saa du seer min kjære at det bliver os en dyr Dands den du opfører, men den Fornøjelse er dig vel undt min Ven og vi skal ogsaa nok hjælpe Dig med Udgifterne jeg skal i den Anledning forære Dig nogle flere Mansjetter sig mig ogsaa No paa dine Handsker – og hvad Farve du har – fortæl en Mængde mere for nu stormer jo alle disse Spørgsmaal hvor dandser han hos hvem med hvem hvormange Par og hvad Dandse – ja se du nu at klare alle de Spørgsmaal; god Fornøjelse – 
 Kommer Du aldrig om hos Roberts Eckardt for lille Anna Eckardt vilde saa gjerne se dig, men Margrethe og Alfred kommer derind til Confirmationen først i April saa træffes i alle sammen, Fader kom ikke til Sverrig dennegang formedelst Pengene
 Sagen med Konkursen blev begjæret udført af ham til Sommer i Juni – Elmquist mente han holdt sine Kreditorer hen med den Snak at naar han vandt saa saa skal de faa Penge
 Lev nu vel min egen kjære Søn og vær tilgavns –flittig oh det beder jeg daglig om at det ret kan kjendes – Gud velsine dig og styrke Dig til alt hvad godt er – Hilsen fra Alle 
 Hils dine Venner
 Og sel sanves Du i kjærlig Trofasthed af din Moder
 [Påtrykt] 
 J.A. Larsen
 Kjerteminde
 Telegramadresse
 Larsen</t>
   </si>
   <si>
+    <t>1890-2</t>
+  </si>
+  <si>
+    <t>Thorkild -
+Frøken Bendal
+Maren Margrethe Frölich
+- Juel-Brockdorff
+Jens Marcussen
+Ole Nielsen
+Theodor Oppermann
+Rasmus Syberg Petersen</t>
+  </si>
+  <si>
+    <t>Sagen med Syberg Petersen blev muligvis først afsluttet i 1904.
+Jens Marcussen stoppede, som forvalter på gården Lille Høljeryd i Sverige, omkring denne tid.</t>
+  </si>
+  <si>
+    <t>Maren Frölich kommer på besøg på sin vej hjem fra Paris til Californien. Hun har fået en medalje. I.A. Larsen ønsker et møde vedr. forpagteren på Brockdorff og hans gæld. Tidsfristen for indbetaling er overskredet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/3BO2</t>
+  </si>
+  <si>
+    <t>[Påtrykt]
+J.A. Larsen
+Kjerteminde
+Telegramadresse
+Larsen
+Kjæreste Johannes!
+Idag tilmorgen var jeg hos Nielsen – Skræderen og vi valgte saa det Tøj som du syntes godt om
+7 Kr 50 Øre Alen hvad siger du min Ven er jeg ikke flot og han lovede mig at sy dem hurtig saa jeg haaber at du paa Søndag kan faa dem saa blot jeg nu idag maa faa de 20 Kr til dig saa er jeg glad
+Medfølgende Breve fik vi idag fra Maren nu maa du endelig gjøre dig den Ulejlighed at læse dem heelt igjennem for det er virkeligt glædeligt at se hun er kommen saavidt oh jeg er heelt bevæget ved at tænke mig Dagen hun modtog Medallien ja Johannes du seer vi kan vente hende hertil paa sin Rejse fra Paris hjemefter og der tænker hun at møde dig ja nu kan du selv læse og se paa Billedet med for der staar Resten af Brevet men send os det tilbage ved Lejlighed
+Nu kommer Vinteren vi skal ogsaa til Søndag sende Dig en ny Uldtrøje og din gamle Hat jeg har flere Breve at skrive idag saa kun de kjærligste Hilsener fra os Alle
+Din trofaste Moder
+Torsdag Aften
+Nu blev vi færdige med Trøjen og vil i morgen sende dig Sagerne som jeg haaber du bliver glad ved
+Om du vidste hvor bedrøvet jeg er fordi vi ikke kunde sende de ønskede Penge men sikkert [troer] jeg at faa de 20 til Dig og saa ligger de i Lommen tilhøjre og saa haaber jeg at faa Frøken Bendals i Ugen vi kommer i. Torkild var her og hilste fra dig, og hvor han var glad ja Gud ske Lov for alle de unge som vil noget han kommer op at sige mig Farvel og skal allerede rejse derned den 20 Februar.
+Jeg har faaet mig et Par rigtige Trækstøvler til at gaa paa Tour med; du veed nok at den Sag med Markussen skal for i denne Maaned omkring ved den 11; der skulde jo Faer saagjerne over men om det sker det er Baronen der skal sende os Penge derfor kniber det vi har nu i over 8te Dage ventet men haaber sikkert i morgen da det er den sidste Frist der er givet ham ja nu maa det snart briste eller bære med Forpagteren din Faer vil nu have en Ende paa den Historie og hellere tage et stort Tab straks end blive ved at forstørre det der skal et Møde igang inden mange Dage med Baronen om den Sag men det skal du ikke omtale i dine Breve for det er ikke vist Fader kan lide jeg skriver om den Slags
+Hils Alle Vennerne fra mig og Tak Oppermann for Brevet der glædede mig.</t>
+  </si>
+  <si>
     <t>1890-03-10</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Sludegaard</t>
   </si>
   <si>
     <t>Tante Mine -
 Helvius Abel
 Harald Balslev
 Thorvald Balslev
 Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thora  Branner
 Peter Hansen
 Harald Holm
 Leonard Holst
 - Howitz
 Hans Koch
 Alhed Larsen
@@ -1753,50 +1932,105 @@
     <t>Alhed Larsen var ansat som underglasurmaler ved Den Kongelige Porcelænsfabrik. 
 Det vides ikke, hvem Lund, som Alhed traf ved ballet, var. 
 Peter Hansen rejste til Holland i foråret 1892.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2167</t>
   </si>
   <si>
     <t>Th. Jørgensens kone og hendes søster har været på Porcelænsfabrikken for at træffe Alhed Larsen Marianne Høst, som dog var syg. Alhed Larsen gik tur med dem og Frk. Oppermann. De var på café og om aftenen hos Peter Hansen.
 Alhed har været til bal. Der var højtlæsning, middag og dans.
 Den følgende lørdag holder pigerne fra fabrikken maskerade i anledning af Frk. Oppermanns fødselsdag. 
 Fru Laudrup vil nedlægge sit pensionat, så Alhed leder efter et andet sted at bo. Hun håber på selv at kunne møblere, men hun mangler sengetøj. Måske kan hun låne af Peter Hansen, som rejser udenlands til april.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aWT3</t>
   </si>
   <si>
     <t>Kæreste Moder!
 Ja, nu maa Du undskylde at Du kom til at vente en Dag paa Brevet, men jeg kunde ikke naa det i Gaar! - Kl. 2 1/2 kom Th. Jørgensens Kone og hendes Søster ud paa Fabriken, hvor de vilde besøge Frk Høst og mig, Lützhøft ledsagede dem; Høst havde imidlertid Tandbyld, og de var dybt bedrøvede over ikke at træffe hende. De slog sig paa landlig Vis til Ro godt en Timestid og bad saa mig om at være deres Cicerone for Resten af Eftermiddagen. Vi gik til Vesterfælledvej og besøgte Høst, først inviterede imidlertid Frk Oppermann, der gærne vilde gøre lidt for dem, os til Chokolade hos Joshy, Flødeboller og 5 Øres Kager! - 
 Om Aftenen var de inviterede til et lille Gilde hos P. Hansen sammen med et Par andre; Traktementet var Kaffe med dejligt Tilbehør - Solbærrum og Appelsiner. - Det var meget morsomt, Fru Jørgensen er dog en brillant lille Kone, hun nyder i højeste Grad Københavns Mærkværdigheder - Men Du skulde vel høre lidt om Ballet! - Det var vældig morsomt! - Mit Balkort havde O. Jonas faaet besat inden jeg kom, men jeg blev i Aftenens Løb engageret til 8 extra Valse, saa jeg tror nok, jeg var temmelig i Vinden. - Der var først lidt andr ["andr" overstreget] Aftenunderholdning, hvor bl.a. O. Jonas læste op, derefter Spisning ved Smaaborde; vi var 4 Par ved vores og havde det voldsom gemytligt, vi dannede Klike for Resten af Aftenen f Ex i Lanciers og ved en privat Kaffe med Likør og Cigaretter efter Bordet paa et af Værelserne; jeg blev presenteret for den gamle Provst Ussing som en forhenværende ["hen" i ordet er skrevet over linjen] Regensianers Datter; vi blev meget fine Venner og han forhørte sig om Fader, Muckadell osv. talte flere Gange med mig og komplimenterede mig bl.a. for nogle smukke Blomster, jeg havde paa! - Jeg havde meget flinke, veldansende og til ["til" indsat over linjen] dels kønne Kavallerer; en af dem, Lund, meget glacial, sagde at jeg lignede "den lille Havfrue". En anden en lille [overstregede bogstaver] Islænder, Rus, knuste aldeles mit Hjærte ved sin Naivitet og Uskyldighed! Is og Madeira mellem Dansene. det holdt op Kl. 4, d.v.s. kom hjem Kl. 4 - - - Paa Lørdag skal vi paa Fabriken, vores Stue med Søstre have Maskerade i Anledning af Frk. Oppermanns Fødselsdag, vi glæder os vældig, det skal være her hos mig, hver bringer Fødevarer med sig; Frk Smidth f Ex Citronfromage jeg Sodavand og Småkager til Fromagen, Opperm. Kaffe o.sv - Brandt skal spille paa Harmonika, klædes ud som Spillemand! vi ved ikke endnu, hvad vi skal være, dv.s. Marie og jeg. - - - - - Stor epokegørende Begivenhed! Fru Laudrup meddeler pludselig, at hun maa ophæve sit Pensionat til April! Saa nu gælder det jo om at indrette sig lidt praktisk for Sommeren; Mulig, at Joh. og jeg til Vinter igen kunne komme til Fru Laudrup, saa det gælder om at finde noget foreløbigt, og helst et Sted, hvor jeg ikke skal betale i Ferien! Vi spekulerer og grunder og ser os om; det er for Resten ganske interessant! Bare vi kunde finde et, hvor vi kunde møblere selv, vi har næsten nok til det, det værste er med Sengetøjet, men P Hansen rejser udenlands til April, saa hans kunne vi faa og én til kunne vi vel gøre Udvej for. Saa snart vi ser noget, der kan passe skal jeg meddele Dig det.
 - -
 Nu har jeg ikke Tid til mere! Kun mange kærlige Hilsner
 Alhed.</t>
   </si>
   <si>
+    <t>Sensommer 1892</t>
+  </si>
+  <si>
+    <t>Clement Caspersen
+Leonard Holmstrøm
+Leonard Holst
+Hanne -  -, kokkepige Erikshaab
+Hanne Langkilde
+Niels Langkilde
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Otto Emil  Paludan
+Ellen  Sawyer
+- Scavenius Nielsen
+Adelheyde Syberg
+Hempel Syberg
+Nicoline  von Sperling
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Hvilan var en folkehøjskole i Sverige. Flere af Alheds søstre var elever på stedet, og famillien knyttede et venskab med forstanderparret. 
+Det vides ikke, hvem "Balslevs Elisabeth" var. Familien Balslev var bekendte af Warberg. 
+Det vides ikke, hvilke gilder Albrecht Warberg skulle deltage i. 
+Børnenes lejlighed må være den bolig i Valdemarsgade, København, som de tre søstre Christine, Alhed og Johanne/Junge delte fra 1892. 
+Det vides ikke, hvad "de nye Provstefolk" hed. Warberg-familien kendte flere, der hed Sørensen, så det kan ikke afgøres, hvilken af disse der omtales.
+Ensomhed var den gård i Heden, hvor både Albrecht Warberg og siden tre af hans børn blev født. 
+Dora var en hest på gården Erikshaab. 
+Det er vanskeligt at forstå sætningen "Syberg havde Brev fra Hempels Far" osv. 
+Gården Rødkilde blev i 1891 solgt fra grevskabet Muckadell.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0365</t>
+  </si>
+  <si>
+    <t>Laura Warberg har haft travlt med at sende fødevarer til Albrechts gilde. Hanne har stegt en gås eller and, og de sender også en kage. Portoen blev dyr. 
+Syberg har opgivet sin rejse. 
+Laura Warberg spørger, om Albrecht tager Johanne/Junge og Alhed/Be til Hvilan. 
+Johanne blev skuffet over, hvor lille den nye lejlighed er.
+Laura har sammen med mange andre været på Sandholt. Clement har også inviteret, men Laura har ikke lyst til at deltage.
+Andreas/Dede har været på Ensomhed for at melde deres ankomst. Det var en hård ridetur. 
+Paludan har været i Rødkilde i øsende regnvejr.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/X8im</t>
+  </si>
+  <si>
+    <t>Tirsdag Formiddag.
+Kjæreste Abba!
+Jeg har egentlig ikke meget at skrive om, men synes dog det er paa Tiden at lade høre fra mig- Hvad der har optaget mig mest i alle disse Dage er dels Afsendelse af alle Fødevarerne til Eders Gilder – og dels at Sybergs har opgivet deres Rejse. Kan Du forstaae det bare for det Selskab paa Arreskov? Jeg kan ikke rigtig blive klog paa, om det er for at komme med eller for ikke at støde dem ved at sige Nej; begge Tilfælde er lige ugrundede synes jeg. Her kom netop i Søndags et Kort til Syberg fra Holmstrøm, hvor han glæder sig til at faa S. over til Hvilan. Hvad gjør Du nu? Venter Du ikke til næste Lørdag og følges med Junge og Be og saa er jo nok Holst hjemme, saa Du kan tage den Tur med Holmstrøm med det samme. Det er jo tidsnok endnu at skrive derom til Hvilan. Da jeg er bange I ikke har Mad nok til det sidste Gilde saa har Hanne idag under Arbejde en lille Gaas (en And!) som vi imorgen sender afsted tilligemed Junges Lexikon og en Julekage. Gid dog nu alt Kageværket er kommen helt til dem, jeg kan troe jeg var en stor Bekymring igaar for det, Elle hørte ikke om andet hele dagen. Og saa min Ærgrelse da den ene Kasse vejede 1 ½ Pund for meget saa det kostede mig 20 Øre, men der var intet at gjøre, vi kunde ikke pakke om igjen. – Mon Du ogsaa ligesom Junge er blevet skuffet ved Børnenes Lejlighed især over dens Lidenhed? – I Søndags paa Sandholt havde vi det rigtig morsomt og rart, der var kun Langkildes, Balslevs Frøken Elisabeth og vi. Fr. Sperling udbragte en Skaal for Vennerne paa Egnen fordi vi i Sommers havde taget os af hendes Gjæster, da hun maatte svigte. Tilsidst kom hun i Tanker om de nye Provstefolk, at deres Skaal skulde udbringes særskilt og det gjorde hun saa med sit pudsige Udtryk i Ansigtet. Jeg takkede Provsten paa Dine Vegne paa et Brev til Dig med en Indbydelse til d: 17de hans Fødselsdag, hvor Sørensen vilde være; vi andre skulde ogsaa have været med, men nu har vi det tilgode, til Du er hjemme. Ligesom med en Indbydelse til Clements imorgen til Dig og mig; hans Far og Broder Doktoren er der, men jeg har ikke Lyst og har desuden meldt os til Ensomhed at hente Æbler. Dede var ude at melde os i Søndags, det er hans længste Ridetur, men det løb ikke heldig af, som han vel selv fortæller om. Men Dora har Respekt for hans nye Ridepisk, fortæller han. Elle morede sig udmærket paa sin Tur i Søndags, men det var jo et forfærdeligt Vejr. De var da bleven hentet i Faaborg og kjørt dertil ogsaa havde Returbillet dertil. Hun blev bedt til Høstgilde hos Søsteren i Espe, men det har jeg afslaaet hun er bleven saa forkjølet Elle protesterer (Det har jeg været hele Tiden) 
+Paludan havde ogsaa igaar en forfærdelig vaad Tur til Rødkilde. Iaftes var det saa stjerneklart og koldt, at jeg troede, nu kommer det gode Vejr, men Nej! atter øsende Regn i Nat. Vejen til og gjennem Leddet er næsten ufremkommelig, de kjører Gødning endnu. – I Lørdags var her saa kjedelig og tomt, at jeg gik til Gjelskov et Par Timer. Syberg havde Brev fra Hempels Far, der er daarlig og melankolsk over Udkommet, glad at Sybergs tager Sønnen ind. Imens var Dr. Scavenius Nielsen med Frue her, jeg beklagede ikke min Fraværelse. – Da indlagte Brev ikke haster, kan Du give Bassen det, naar Du ser hende, det vil sige i de nærmeste Dage, I har vel Gilderne i denne Uge, men – Skagen og det er fint? Vil Du hilse Eders Gjæster fra mig. Og saa Farvel, søde Ven! Elle sidder her og syer, beder mig hilse Far. Jeg troede Dede skulde skrive et morsomt Brev til Dig, men dette er flovt. – Doras Respekt for Pisken troede jeg dog, han havde meldt Dig.
+Kjærlig Hilsen fra Din Smaa.
+Syberg kjører med mig paa Torsdag; hvis ikke deres ene Kjørehest var bleven lam skulde jeg have kjørt med dem. Jeg blev saa skuffet at der ingen Brev er idag</t>
+  </si>
+  <si>
     <t>1892-01-20</t>
   </si>
   <si>
     <t>Sophus Bojesen
 Carl Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Peter Hansen
 - Laudrup
 Christine  Mackie
 Marie Schou
 - Stenberg
 Maria von Sperling. g. Balslev</t>
   </si>
   <si>
     <t>Alhed Larsen boede i København og arbejdede på Den Kongelige Porcelænsfabrik. 
 Hun kendte mange med efternavnet Lange, så det er svært at vide, hvem af dem hun var til middag med.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2170</t>
   </si>
   <si>
     <t>Alhed har været forkølet og ligget i sengen, men hun har det bedre og har været på Porcelænsfabrikken. Hun gik på grund af sygdommen glip af en koncert og en middag og måtte udsætte et besøg hos bedsteforældrene. Sidst hun besøgte dem, var bedstefaderen først forvirret og vild, men senere talte Alhed hyggeligt med ham. 
 Den følgende dag skal Alhed Larsen til middag med flere andre hos Sperling.
 Mon Laura Warberg kan sende noget slagtemad til Fru Laudrup? Hun har måttet låne penge af Alhed.
@@ -2059,51 +2293,51 @@
     <t>https://fynboerne.ktdk.dk/d/zHtY</t>
   </si>
   <si>
     <t>Torsd. 2-3-93. Waldemarsgade 30 [ulæseligt]tv
 Det er jo Synd at slide paa dit nydelige sorte Silketørklæde! -
 Kære Mor!
 Jeg gentager, hvad jeg har skrevet t. Elle i Brevbogen: jeg er imponeret i højeste Grad over alle de indholdsrige Sendinger hjemmefra. Tusind Tak for det altsammen, det dejlige Skørt, Klokke, Strømper, Madvarer, Rype, Chokolade ["a'et"i ordet indsat over linjen] og det altsammen. Fru Rørdam siger, at det er jo næsten som om vi havde Juleaften inde hos os. Chokoladen drikker jeg med stort Velbehag. Alt det bøder svært paa den Hjo ["Hjo" overstreget] Jobspost, jeg har faaet i Dag Dr. Klee har neml. været her henne, undersøgt mig og sagt, at jeg ikke maa gaa til Kursus før om en 14 Dags Tid, og det er jo lidt haardt. Han var voldsom flink og rar, sad her længe og snakkede med Chr. og mig om vores kroniske Sygelighed. Jeg fortalte ham, at du mente, det var af Uforsigtighed el. ogsaa at det laa i Lejligheden; han mente det lå i Kjøbenhavnsluften, paalagde os altid at skifte, naar vi havde været ude i vaadt Vejr og anbefalede mig at være meget forsigtig. Jeg maa nok gaa en Tur midt paa Dagen, naar det er kønt Vejr, men kan ikke taale endnu at trave i Skole i al Slags Vejr - Aftenluft kan der ikke være Tale om. Han er mageløs rar og interesserer sig saadan for os. - Da Fru Rørdam hørte, at jeg ikke maa gaa i Skole endnu, tilbød hun at læse Tysk og Fransk med mig, hvilket jeg med Glæde tager imod; hun taler jo Tysk og er vist meget dygtig. Ja, hun er mageløs imod os, Fru Rørdam. - I Morges var Johanne Lund herhenne; endelig bliver det da til noget med Musikelever; i Morgen skal hun have den første Time. Chr. vil nu spørge Ove, hvad han mener, hun skal tage for Timen. Sikken Sjov for Chr. at faa en Indtægt der. Ápropos om Penge! Nu skal jeg nok lade være med at ærgre mig men, det nytter jo i Grunden ikke, vi bruger jo ikke færre for det. Men de 400 Kr. faar jeg vist ikke til at stemme; nu faar I snart Regnskabet og samtidig Begæring om flere af de - kortsagt - Penge. - - Alhed er hjemme i Dag for at tegne og male; hun har tegnet mig lidt og maler nu paa den Gren af det kinesiske Blommetræ, som Bredsdorff kom med. Hun beder mig sige dig, om du ikke skulde vide en Pige til lille Frk. Jørgensen, der skal giftes til Maj; hun skal bo ovre i Svendborg, og vilde gærne have en derfra. Hun vil give 10 à 12 om Mdn., vilde meget gærne have en flink og rar. Husk endelig at svare herpaa. -
 Tænk, Chr. skal ogsaa med paa Karneval, naar hun bliver indtegnet som en af Medlemmernes Dame (det gør mig meget ondt at skulle sige at det bliver som P. Hansens, eftersom det skal være en Overraskelse for Lud; men det er jo kun en Formsag) faar hun Billetter for havlv [det første "v" i ordet overstreget] Pris, 2 1/2 Kr; hun og Alhed splejser til den, og da hun laaner Dragt hos Ingrid Lange - italiensk Bondepige - er Udgiften jo ikke saa farlig. Vi sagde allesammen, at hun vilde fortryde, hvis hun ikke tog med og så ["og så" indsat over linjen] overvandt hun sine mange Betænkeligheder. Det er voldsom morsomt, synes jeg; det bliver jo noget aldeles storartet. - Comtessen var her henne forleden Morgen med Alheds Dragt, som hun jo laaner hos Kammerherre Bøjesens, og samtidig for at visitere mig. Kl. var ikke 10 ["10" indsat over linjen] endnu, da hun kom; Chr &amp;amp; Alh. var gaaede og jeg var knap færdig med at klæde mig paa, heldigvis var der da gjort rent i Stuen. - 
 Skal sige fra Alhed, at Lud synes godt om hendes Blommegren; hun var bedt ud til Anna Thorup eller Arndrup som hun jo nu hedder, i Aften, men har faaet Afbud, da ["da" overstreget] hvilket hun er ret glad ved, da det jo er Aftenen for Karnevallet! Tænk, i Aftes kom Marie Sperling og forærede os en nydelig Skammel, som hun selv har syt; vi blev meget overraskede; den er nydelig og pynter meget foran den store Stol - Chr. kommer nu hjem med Dragterne fra Ingrid; oppe hos den unge Fru Dotsch - Datter af Moths, hende fra Amerika - har ["har" indsat over linjen] hun laant et hvidt Liv, Sommerliv, oven paa hvilket der skal være et lyseblaat Silkelivstykke Alhed har ogsaa laant saadan et hvidt Liv, og til Gengæld skal de op og præsentere sig i Dragterne. - Ved du, hvad Chr. har været ude at købe i Dag - det meget omstridte, stakkels Kloset. Fru R. holdt forleden en Tale for os om, hvor forkert det er af os ikke at have en saadan Genstand; hun troede, at vi fik meget Kulde og Træk ved de Vandringer ned ad den sludfulde Køkkentrappe og Opholdet i det alt andet end Hyggelige Paulun dernede; hun mente ogsaa, at det var aldeles forkert, naar jeg nu skulde til at begynde de Vandringer. Saa nu er det gjort og der er ikke mere at sige til det. Det kostede 10 Kr (!) - - - 
 Ja, nu har jeg ikke mere at skulle have sagt; nu skal jeg hen at skrive til Frk Jensen. - Vi har i Dag f ["f" overstreget] haft 8 Sider fra Tante Mimmi. -
 Endnu en Gang ["Gang" indsat over linjen] Tak for det det tilsendte og for alle de morsomme Breve, jeg har faaet i denne Tid. -
 Chr. gaar og prøver Dragt; hun bliver en aldeles nydelig romersk Bondepige. -
 Nu mange Hilsner til Jer alle sammen ogsaa paa Gjelskov, ogsaa Clemensen, hvis du ser dem. De andre skriver ikke denne Gang, men mange Hilsner fra dem og fra Junge. 
 [Indsat øverst på side 1, på tværs:]
 Vil du hilse Elle, at jeg skriver dygtigt op i Brevbogen hver Dag.</t>
   </si>
   <si>
     <t>1893-04-27</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thorvald Balslev
 Wilhelmine Berg
 Georg Brandes
-- Carlsen
+- Carlsen, Madam
 Josephine Eckardt
 Thora Lange
 Johanne Christine Larsen
 - Møller, f. Valerius
 Carl Rump
 Marie Schou
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Pimse må have været et dyr.
 Foreningen/Eliten, som i brevene også af og til kaldes Komitéen, var en venneflok bestående af blandt andtre Warberg-søstrene, Balslev, Bredsdorff m.fl. 
 Henrik Ibsens skuespil Bygmester Solness er fra 1892. 
 Det er ikke lykkedes at finde oplysninger om skuespillerne Hennings og E. Poulsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB 1844</t>
   </si>
   <si>
     <t>Brevet er stilet til Alhed Larsen, men det er henvendt til hele familien.
 Da Christine Mackie m.fl. havde sagt farvel til Alhed på banegården, gik de på café. Carl Rump og hans søster kom på besøg. Om aftenen var Christine til et glimrende foredrag ved Georg Brandes. Om lørdagen var hun med veninder i teatret og se Bygmester Solness. Det irriterede hende, at der var lagt så megen betydning i hver eneste replik, og hun kunne kun lide én af skuespillerne. 
 Dagen efter spiste Christine frokost hos Thora og middag hos Sperlings.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oJhE</t>
@@ -2784,52 +3018,52 @@
 [Øverst tilføjet med blyant:] ”sept. 1895”.
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Snøde – Onsdag d: 4de
 Kjæreste Abba!
 Det er jo trist, at Emil ikke har det godt, vi har intet fortalt Mor derom. Jeg var saa nysgerrig efter at vide, hvad du skulde have rejst hjem for, men nu faaer jeg det vel at vide naar jeg kommer hjem? Du vil forbauses over at høre at jeg paa Fredag Efterm. rejser hjem med Mor som saa vil tage sig af lidt af alt hjemme, mens jeg rejser herover igjen og bader og spadserer en Uge til. Vandet og Badene er saa henrivende, jeg naaer at faae 6 Bade i denne Uge, desuden spadserer jeg lange Ture paa 2 Timer om Formiddagen enten med Hanne eller med Thora om Efterm. gaaer Mor og de andre 2 Timer til Bad, Caspersen plejer saa at komme cyclende ned efter os. Om Aftenen i dette dejlige Maaneskin gaaer vi ogsaa lidt ud, forleden om ad lille Snøde, iaftes henne hos Peter Hvidt, en pæn Gaardmandsfamilie, Konen viste os en Masse gamle Sager og trakterede os med det lifligste gamle Øl, jeg nogensinde har smagt; jeg fik lidt at vide om Tilberedningen, skal gjemme de to Cognacsankere til det. Caspersen gaaer ganske langsomt ved en Stok, han kom om efter os. Han er trods nogen Daarlighed i Benene i rigtig godt Humør, driller Mor og gjør Løjer, er saa fredelig og rar, som jeg ikke i mange Tider har set ham. Nu kan han cycle igjen. De var meget villige til at beholde mig 14 Dage, men at have Mor ogsaa al den Tid, syntes jeg var saa meget for dem, de har jo været saa mange iaar. Jeg bad saa Mor rejse hjem og styre Huset, men hun vilde ikke høre noget herom, og da jeg saa har Returbillet til Svendborg som blev spildt hvis jeg blev, saa besluttede jeg at tage med hende og saa komme igjen paa Mandag og blive til næste Mandag. September Badene er jo saa styrkende. Saa kommer de jo desuden hjem allesammen fra Odense; Christine Muks og Dede paa Søndag. Asier faaer jeg hjem med fra Hanne, vi har ingen iaar. Imorgen giver Thora en Køretur ud på Hou, vi skal have Aftensmad med, jeg glæder mig over alle de dejlige Ture. Bare nu Vejret vil holde sig, idag blæser det en Del og ser meget ud til Torden. Thora rejser til Kbh. paa Søndag , hun har lovet at være behjælpelig enten Dig eller Pelle, naar denne kommer til Byen, med at kjøbe noget til Tuttes Konfirmation. Hvad siger Du om et pænt Sybord?? Du maa endelig svare herpaa, saa skal jeg skrive til Thora om at gaae om til Dig en Dag og tale om det, vi kan vel ikke give mindre end 25 Kr? Syberg har jo givet alle vore Gulduhre. Da jeg i Lørdags skulde vente 3 Timer paa Rejsen herover, tog jeg i Ringe Billet til Odense, - 1 Kr. 3 Klasse – og fik set alle 4 Børn. Christine boer nydeligt 5 Min. Gang fra den store Banegaard, paralelt med Latinskolen er H. Tavsensgade. C. og jeg gik hen til Muks, der er meget glad ved al sin Læsning og ikke synes det er svært; hun gik med os forbi Latinskolen Kl. 1, hele første Klasse kom ud og skulde til Læsning, vi fulgtes med Dede ud til Vestergade, saa til Banegaarden hvor Junge tog med mig med en Pose Rejsegodter, de vidste alle, at jeg vilde komme, jeg fik meget udrette og set paa de 1 ½ Time, jeg havde Smørrebrød med. Var søsyg over, men dog ikke slemt. 
 [Skrevet langs sidste sides venstre kant:]
 Ja nu Farvel søde Ven! Alle her hilser Dig! Kærlig Hilsen fra Din Smaa.
 [Skrevet langs første sides højre kant:]
 Hvis Du sender Brev af paa Søndag skal det være lidt tidlig paa Dagen ellers faaer jeg det ikke før Tirsdag.
 [Skrevet langs første sides venstre kant:]
 Imorgen skal de alle til Tranekær, saa bliver vi kjørt ned til Aasø.</t>
   </si>
   <si>
     <t>1896-08-26</t>
   </si>
   <si>
     <t>Gothersgade 129 København K</t>
   </si>
   <si>
     <t>Dora -
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Alfred Benzon
 Ch. Berleûne
 Johanne Christine Brandstrup
 Louise Brønsted
 - Gredsted
 Bernhard Hirschsprung
 Ernst  Knipschildt
 Gustav Knipschildt
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell, unge greve
 Viktor Schroll
 Hans Smidth
 Hempel Syberg
 Vilhelmine von Sperling
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Laura Warbergs søster havde et pensionat på Gothersgade 129, København.
 Det vides ikke hvem Frøken Berg, Fru Larsen, Monica, Kirsten, Johan og HP var. Heller ikke hvem stiftprovsten og Bitten var. 
 Frederik Andreas Warberg og søsteren Louise, g. Brønsted, var i 1896 elever ved Odense Katedralskole. 
@@ -2846,50 +3080,90 @@
 Thorvald Balslev er taget til Masnedsund.
 Den unge greve har givet Laura en stor melon. 
 Albrecht må købe konfirmationsgaver til tre store børn samt svamp og tandpulver i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fdLV</t>
   </si>
   <si>
     <t>[Håndskrevet på brevets forside:]
 Hr. Godsforvalter Warberg
 cand.jur.
 Gothersgade 129 - ⁴
 København K.
 + Poststempel
 [På kuvertens bagside;]
 Poststempel
 [I brevet:]
 Erikshaab – Onsdag d:26de.
 Kæreste Abba!
 Det er dog dejligt at Du synes at have godt af Klokken allerede; at Du kan taale at færdes og more dig lidt derinde. Bernhardt maa aabenbart være glad ved Dit Selskab og ved Din L’hombre, at han inviterer Dig 2 Søndage i Træk. Naar Du paa Søndag kommer til de andre på Sku[ulæseligt], vil Du saa hilse dem mange Gange fra mig. Her staaer alt vel til. Moder er rask, synes jeg og befinder sig vel, vi var i Søndags fra Ølstedg. en lang Tur – ¾ Mil mente de – i en smuk uciviliseret Skov ved Allested, Moder var nok lidt træt, men tog den dog med Anstand. Vi havde Mad og Kaffe med og godt Humør over hele Linien. Gl. Knipschildt bidrog jo sit hertil. Visse turde ikke bede ham med, da hun mente, han skulde passe Gaarden, men lidt før vi skulde køre, kom han vandrende og vilde med, han havde af Astrid hørt, at vi skulde dertil. Han var bedt herned i Aftes og vi havde rigtig god Aftensmad til ham; derefter tog han – Pal. og jeg 3 [ulæseligt ord] med en Toddy til (af Husholdn Cognac!) – Han morede sig brillant og lader sig vist ikke min Indbydelse at gøre det om, sige 2 Gange. I forrige Uge var han meget daarlig i Maven da dristede jeg mig ikke til at bede ham. Hans Kone ankommer paa Fredag. I Aften har Amstrup og Paludan meldt sig til ham til The, saa nu begynder det at se lidt mindre trist ud for ham. I forrige Uge var jeg ude hos Børnene fra Onsdag med Iltoget og til Fredag med 6 Toget. Jeg gjorde flere Visiter, bl.a. hos Stiftsprovstens til Chokolade, det var Bittens 5 Aars Fødselsdag. De var meget rare og livlige, han fortalte en Del om sin Rejse, han havde kørt med Tog op ad ”Pilatus”. Jeg var ogsaa til Frokost hos Ch. Berleûne og vi var derefter hos Saddelmageren, der lovede at gøre sit bedste med Smidts Stol, naar han fik den ud. Hos Fru Nielsen var jeg den første Aften til The, Dede mødte forresten straks hos Christine, da jeg kom der først og drak Kaffe. Dede er bleven No 8 i Klassen, der er en Oversidder. Han havde faaet alle Bøgerne, et brugt latinsk Leksikon til 6 Kr. Muk sagde, at Du vilde ikke af med Dit og det var desuden en gammel Udgave. Knægten var helt vel tilpas derinde. Han kan godt faae Værelset nede til Vinter, dersom vi vil have det; - Jeg var ogsaa hos Frøken Berg – Fru Larsen – hun er meget glad og lykkelig har et aldeles nydeligt og flot Hjem og 2 søde Børn, der er saa glade ved hende og straks kaldte hende Moder. Hendes gl. Moder boer hos dem, hun bad mig med til Vin og Kage, hun vilde absolut takke mig ”fordi jeg havde været saa god mod Monica.” – Hos Kirsten var jeg en Visit, hun er meget bedrøvet og nervøs over Johan, det trækker saa længe ud, inden Saaret vil læges. – Muks var meget vred over al den Uorden, der fandtes paa Skolen, de kunde intet Skema faae og maatte rende hver Dag for at faae Timerne at vide havde dem paa forskellige Tider af Dagen. Det er nok tvivlsomt, om de faaer Gredsted i Dansk, endnu er da intet bestemt derom. – Jeg er slet ikke bange om Natten, fordi jeg har Hunde i Gangen og i Køkkenet; ellers plejer jeg jo at være saa angst og vilde da have været det særlig i Aar ved Tanken om de mange Mord. Vi har af og til Munter med en Tur, Moder og jeg gaaer gærne om Aftenen. En Dag jeg var ude ved Skovfogedens alene, havde Munter nær ødelagt en Stenmand han maatte rejse sig og slaae til ham, forstaaer sig, det var bare Venlighed. Jeg kaldte, men den kom ikke, saa gik jeg ned i Grøften og tog et Ris, men da den saae det langtfra, saa tog Pokker Hunden hjem efter, og der laa den og fik saa nogle Rap af Riset, da jeg kom, men jeg kunde da ikke slaae, saa Asenet kunde mærke det, den holdt det aabenbart for en Leg. Moder er meget gode Venner med den. – H.P. har i mange Dage kørt Jord fra Engen over paa Marken, saa har Alhed med en eller anden taget Smaaturene med Dora, bl.a. i Gaar i Højrup at hente Fisk og flere Ting; vi saae Poulsen trække af med Stationsforvalteren, formodentlig skulde de ned at have Toddyer Kl. 11 om Formiddagen. – Degnen var her i Formiddags for at spørge til Dig og Syberg; denne havde jeg Brev fra forleden, det staaer (efter det) meget trist til med ham. Lægen følger med megen Interesse hans Befindende han drikker af en kold Brønd, 38⁰ sover daarligt om Natten gaaer stadig med Hovedpine og Smerter i Underlivet. Humøret er snert og Kræfterne kan ikke strække til en L’hombre om Aftenen, hvad gl. Breinholt faaer med to Familier. Men han ser jo altid meget sort paa det og Bedringen kunde da ikke mærkes saa hurtig. – Thorvald er nu indstalleret i Masnedsund foreløbig i Muncks Lejlighed til Oktober Flyttedag. Han var nogle Dage med sin Moder paa Rødkilde (Møen) hvor Harald endnu er ved noget Gymnastik. – Ja nu troer jeg ikke der findes mere Stof, og det, der ["der" indsat over linjen] var, vil Du maaske synes er noget ubetydeligt at spilde Tid paa at skrive og læse. Ja det er sandt, Gjelskov fik indavlet i Fredags, altsaa næsten uden Regn. Vil Du ikke fortælle den vigtige Stilling, at man kan køre Rug ind omtrent straks, naar den er høstet. – Unge Greve har været her med en stor aldeles dejlig Melon, Visse og Nete var her i Lørdags til Middag, og da havde vi den. De kom for at bede os til Søndag. 
 Vil Du nu hilse Mis og især min Pelle saa meget. 
 Kærlig Hilsen fra Din Smaa.
 Moder og Børnene sender Hilsener. Plager Greven Dig med Forretninger? 
 [Indlagt seddel:]
 Vil Du i næste Brev sige mig, om Du vil faae Mis eller Elle til at købe og sende derfra – eller om Du selv tage med, - Konfirmationsgaver til Gustav og Ernst Knipschildt. Jeg synes det skulde være Guldknopper. Til Viktor Schroll maa jeg vel helst faae et Rejsetæppe eller en Haandkuffert i Odense? Jeg vilde meget gerne have Dig til at føre en god – ikke for stor Svamp med hjem til mig, samt 2 Æsker Tandpulver, - Bational hos Benzon, Østergade. Elle kan jo besørge det.</t>
+  </si>
+  <si>
+    <t>1896-09-05</t>
+  </si>
+  <si>
+    <t>Höljeryd</t>
+  </si>
+  <si>
+    <t>Holger Drachmann
+Albert Gottschalk
+Peter Hansen
+Jørgen Hermann Kruuse
+Jeppe Andreas Larsen
+Marie Larsen
+Vilhelm Larsen
+- Petersen Vilhelm Larsens svigerfar
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Holger Drachmann fyldte 50 år 9. oktober 1896.</t>
+  </si>
+  <si>
+    <t>Alhed Warberg bør ikke ønske Johannes Larsen stille vejr, for i stille vejr tager det alt for lang tid at sejle hjem fra Halmstad.
+Han og vennerne har skudt 70 stk. vildt i det hele. Larsen har lavet skitser af skudte fugle. Han er blevet bedt om at lave vignetter til en bog i anledning af Drachmanns fødselsdag. De skal indsendes inden 9. september og uden at Larsen har set bogen!
+Gottschack og Johansens er rejst fra Kerteminde. 
+Konsul Kruuse samt Vilhelm Larsens svigerfar er kommet. Larsen rejser nok hjem onsdag eller torsdag.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/GfHS</t>
+  </si>
+  <si>
+    <t>Höljeryd 5 September 1896
+Kæreste Alhed!
+De kan tro jeg blev glad i Mandags da jeg var i Landeryd med Klaks og der var Brev fra Dem. Jeg havde i flere Dage ventet Postens Ankomst med Længsel men var stadig bleven skuffet. Peter kørte jeg ned i Forgaars og fik saa Deres Brev til Marie med hjem. Vi var saa i Gaar reduceret til 3 Personer her, men i Aftes kom Fader kørende og Consul Kruuse som skulde have været med men vist var kommen for sent til Færgen venter vi i Dag. Jeg tænker at de bliver her en Uges Tid og saa følges vi med dem hjem, altsaa over Land.
+Hvis vi skulde have sejlet hjem, forekommer det mig temmelig ondskabsfuldt af Dem at ønske stille Vejr, jeg har Gud ske Lov kun en Gang været med til at sejle fra Kjerteminde til Halmstad i stille Vejr men da varede det ogsaa i 4-5 Dage netop paa Grund af det ”gode” Vejr. Vi har haft en Del Regnvejr heroppe men med godt Vejr i mellem saa vi kunde komme paa Jagt en Gang i melle de sidste Dage har det f.Ex. været Solskin om Formiddagen og Regn om Eftermiddagen, hidtil har vi faaet 70 Stk Vildt i det hele, naar jeg regner en Krage med som Peter har skudt og en Høg som jeg har skudt, deraf 54 Urhøns og Tjurer, Resten Ænder, Bekkasiner, Snepper og 1 Hare og en Skovdue. Jeg har tegnet og malet med Vandfarver en Del af de skudte Fugle i en Skitsebog, ellers har jeg ingen Ting faaet lavet. Peter har drevet det til at begynde paa en Aquarel men saa har han jo til Gengæld drevet det temmelig vidt i Stenografien, han bruger i Aar kun 14 Minutter til de samme som han i Fjor brugte 16 Minutter, men han skal jo ogsaa ind som Nr 1 af dem som gaar op. I Gaar fik jeg Brev fra en Mand som hed S.C. Nielsen, om at lave 5 Friser og 5 Vignetter til en Bog i Anledning af Drachmanns Fødselsdag, de skulde være indsendte inden den 9ende denne, hvilket Manden haabede ikke maatte afskrække mig fra at begynde paa dem. Friserne skulde symbolisere Sider hos Drachmann og Vignetterne slutte sig til Friserne, og de skulde indfatte Bidrag af unge danske Forfattere. Har De hørt noget lignende? Paa 4-5 Dage uden at have Anelse om hvordan Bogen ser ud eller hvad Forfatterne har skrevet eller ikke har skrevet endnu. Gottschalk rejste fra Kjerteminde forleden og Johansens Familie er rejst med Undtagelse af ham selv som bor hos os og den ældste Datter som ligger hos Christine. Nu ser jeg at jeg skal holde op denne Gang. Der er jo nu ikke ret længe til vi ses tænker jeg og glæder mig til det, men jeg naar vel at høre fra Dem en Gang endnu inden jeg rejser herfra. Mange Hilsner fra Deres hengivne
+Johannes Larsen.
+6 September.
+Nu laa Brevet her hele Dagen i Gaar medens jeg gik og gjorde mig Umage for at huske at faa det sendt med den Vogn, som skulde komme med Consul Kruuse, og sa glemte jeg det naturligvis alligevel, og i Dag kommer ingen Vogn da det er Søndag men i Morgen vil Consulen og Fader til Landeryd saa faar de det med. Sammen med Consulen kom Hr Petersen (”Klaks’ ”Svigerfader”). I Dag har vi faaet en dejlig stor Aal paa 3 Kg. som vi skal have til Middag i Morgen. Jeg ved ikke nøjagtig hvad Dag vi rejser, men antager at det bliver Onsdag eller Torsdag. Nu tror jeg at jeg vil holde op for i Aften saa kan jeg maaske lidt igjen i Morgen. God Nat.
+7 September. Mandag.
+Til Morgen er det godt Vejr, men foreløbigt temmelig vaadt af Dug, men jeg haaber at det tørrer saa meget at jeg kan komme paa Jagt efter Frokost og saa være lidt heldigere end i Gaar, for da skød jeg værre end jeg endnu har gjort, jeg vil ikke sige hvor meget, men Resultatet var en – 1 Høne! men heldigvis heldigvis har vi en Tjurhane som er nok til en Middag, liggende fra i Lørdags saa hvis jeg bare faar 2 Høns til i Dag kan vi vel klare os Onsdag over. Jeg skal hilse fra Marie og takke for Brevet, hun skriver en af Dagene. Paa Grund af Smøleriet med Afsendelsen af dette Brev kan jeg nu ikke fa Brev fra Dem før jeg kommer hjem. Mange Hilsner deres hengivne Johannes Larsen.</t>
   </si>
   <si>
     <t>1896-09-16</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Wilhelmine Berg
 Johanne Christine Brandstrup
 Julie Brandt
 Thora  Branner
 Louise Brønsted
 Johanne Caspersen
 Niels Elgaard Amstrup
 Hanne Langkilde
 Alhed Larsen
 Christine  Mackie
 Otto Emil  Paludan
 - Rottbøll, Fru
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
 Nicoline  von Sperling
@@ -3324,50 +3598,78 @@
   <si>
     <t>Alhed vil købe noget på auktionen: der er formodentlig blevet holdt auktion over nogle af Hempel Syberg-parrets ejendele, da de flyttede fra en herregård til en formodentlig mindre bolig i Odense.
 Banko er en svensk punch, altså en drik.</t>
   </si>
   <si>
     <t>Alhed vil gerne have, at Johannes Larsen kommer til Erikshaab.
 Hempel Syberg flytter nu fra Gelskov. De nye ejere har inviteret til at se, hvordan de indretter sig, men Alhed har ikke lyst til at se det.
 Hempel Syberg har købt et klapbord og en sofa til hende til værelset.
 Fra lørdag er Alhed Larsens adresse hos grosserer Kampmann på Platanvej, Frederiksberg/Vesterbro.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uDcP</t>
   </si>
   <si>
     <t>16de Marts – 98
 Kære lille Las!
 Jeg rejser ikke til København før hen i næste Uge, der er kommen Brev at alle bliver væk. – Kunde Du ikke komme paa Søndag herned?? – Saa er Du den allerbedste. Du har ikke været her siden Jul, jeg længes efter Dig og Dit! Billedet rejser jo alligevel paa Lørdag. Kom. Din A.
 I Hast, men saa kommer Du Søndag, Mandag og mulig Torsdag, saa er Du sød. 
 Kære Las!
 Det var rigtignok godt, at Du ikke kunde gaa i Seng uden at skrive til mig, ellers havde jeg jo ikke faaet Brev fra Dig i Dag, og jeg blev saa forfærdelig glad ved det! 1000 Tak! – Jeg længes allerede efter Dig, ja jeg kan egentlig ikke sige allerede, for det gjorde jeg ogsaa i Gaar, jeg savner Dig altid meget, naar jeg lige har været sammen med Dig. Vi er rigtignok gode Venner. – Det var flinkt at Du ikke var søvnig i Gaar! Men maa jeg ikke tillade mig at gøre et Spørgsmaal! Hvorfor snorker Du, naar Du ikke sover? Du siger, at Du ikke snorker, naar Du sover, men hvorfor snorker Du da naar Du er vaagen? Det vilde jeg meget gærne have at vide. – Nu er der vist temmelig længe til vi ses, jeg rejser til København paa Fredag Eftermiddag, saa kan jeg være der akkurat 14 Dage til Lørdag d. 2den April og naar jeg saa kommer hjem, er det, at Du kommer og bliver en lang Tid hos mig! Vi ses jo ogsaa i København, det bliver om knap 14 Dage, men det forekommer mig, som der er saa forfærdelig længe til. – Næste Dag. Det er et modbydeligt Regnvejr i Dag, og jeg faar vist ikke Tid at skrive ret langt, jeg skal i Køkkenet og have travlt. Jeg har ellers været oppe i god Tid i Dag, Kl. er kun godt 8, og jeg har allerede drukken Kaffe og skreven til Fru Kampmann. Onkel Syberg rejser fra Gelskov i Eftermiddag, han spiser til Middag hernede i Dag, inden han rejser. Tutte rejste i Gaar. – De fremmede gaar og spørger, om vi ikke vil over at se, hvordan de hade indrettet det, men jeg kan næsten ikke tænke mig at gaa derover. – Den Aften, vi drak Banko omme hos Petersens, blev jeg opmærksom paa en ”gammel” Sofa og dito Klapbord, som jeg roste og jeg sagde for Løjer til Tutte, at det ville jeg købe paa Auktionen. Nu har Onkel Syberg foræret mig dem, og da han saa hvor glad jeg blev, gav han mig en Sofa til. – Jeg er spændt paa at se, hvordan det ser ud ved Dagens Lys, om de mulig kunne repareres. De to Dele kan jeg først faa til Maj, men den ene Sofa haaber jeg strax at kunne faa herop paa mit Værelse. - - Det er et vældig drøjt Stykke Papir at skrive paa, jeg synes ikke, jeg kommer nogen Vegne. Og fylde det med Hilsner kan jeg ikke, Du skal selvfølgelig ikke hilse Klax, naar han fniser, fordi Du skriver til mig. Det var netop udmærket gjort af Dig, og han skulde hellere have set anerkendende paa Dig, det vilde jeg have gjort. – Nu faar Du ikke mere, men lad mig se, Du skriver til mig snart igen. Endnu paa Fredag modtager jeg Brev her, men saa paa Lørdag er min Adresse Grosserer Kampmann, Platanvej 14, - V. - - Farvel, min egen, kære Las, jeg holder forfærdelig meget af Dig. 1000 kærlige Hilsner fra din egen Alhed</t>
   </si>
   <si>
     <t>1898-03-24</t>
   </si>
   <si>
+    <t>Julie Brandt
+Louise Brønsted
+Ellen H
+Frederik Hendriksen
+Christian Kampmann
+Johanne Kampmann
+Johanne Christine Larsen
+Ellen  Sawyer
+Fritz Syberg
+Niels Wivel</t>
+  </si>
+  <si>
+    <t>"Kisten" var Tivolis varieté.</t>
+  </si>
+  <si>
+    <t>Vennerne i København ville have Alhed med på "sold", men hun gad ikke og fortrød lidt bagefter. Alhed har besøgt xylograf Hendriksen, som havde købt en akvarel af Syberg (Kunstneren), men syntes, at himlen på Johannes Larsens andetræk var for mørk.
+Kampmanns børn kom og legede på Alheds værelse om morgenen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Bc1l</t>
+  </si>
+  <si>
+    <t>Kære lille Las!
+Stor Overraskelse at faa Brev fra Dig i Dag! Du fik nok ogsaa, men et meget lille og tarveligt Brev. Tak for Billetterne. Kampmanns blev meget glade, jeg har sendt til Lugge og Johanne, Pan kan ikke. – Jeg har været ude hos gl. Hendriks til frokost, han har købt en Akvarel af Kunstneren, han sagde, at dit Andetræksbillede var smukt, men Luften var for mørk. Gud ved hvem der har bildt ham det ind. – Der var slet ingen at tage imod mig i Aftes, Elle og Ellen H. kom for sent og Kampmanns var gaaet til et forkert Tog. De vilde have mig med til et lille Sold i ”Dagmar”, men jeg gad ikke, sagde, jeg var træt. – De havde nok ellers moret sig udmærket fortalte de i Dag; de var kun 5 men havde ikke desto mindre drukken 4 Fl Champagne, én Fl. Rhinskvin, 2 Fl Rødvin og ½ Fl. Madeira. Det var meget. Bagefter var de i Cirkus Varieté, i Kisten og til sidst hos Wivel. Jeg fortrød næsten at jeg ikke var gaaet med; jeg sad i Stedet og læste i Brandes’ ”Heinrich Heine”. – Her er rart at være Kampmanns er saa elskværdige, jævne og naturlige Mennesker begge to. Jeg gruer, naar jeg ser paa det Billed, jeg har malet af deres Dreng, jeg huskede ikke at det var saa slemt. Ungerne ere saa søde. De kom ned og vækkede mig i Morges og tumlede en hel Time inde hos mig. De legede bl.a. at ”Køre paa Hølæs” ovenpaa mig, hvad der var mere morsomt end egentlig behageligt. –
+1000 Hilsner, jeg maa slutte i Hast, vi skal paa Konsert. Din A.
+24nde Marts -</t>
+  </si>
+  <si>
     <t>Lars, Höljeryd -
 Skomagerline -
 Alfred Eckardt
 Christian Eckardt
 Margrethe  Eckardt
 Anna  Eckardt, datter af Alfred Eckardt
 Peter Hansen
 Aron Bernhard Kjellmann
 Marie Kjellmann
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 - Lorentzen, Fru
 Lisa Nisbeth
 Otto Emil  Paludan
 Joseph  Petterson
 Theodor Philipsen
 Niels Skovgaard
 Fritz Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Med "Trægården” menes haven (på svensk).
 Alhed Larsen opholdt sig i København, fordi hendes mormor var døende. Lille Warberg var hendes lillebror, Dedde, som skulle konfirmeres Palmesøndag i Odense Domkirke. Hempel Syberg afholdt festen, da ALs og Deddes far, Albrecht Warberg var syg. Få dage efter konfirmationen døde mormoderen.(Se evt. flere detaljer i Alhed Larsens biografi)
@@ -3385,52 +3687,52 @@
 I København, på vejen hjem, besøgte de Den Frie Udstilling, hvor opsætningen endu ikke var helt færdig. Herefter var de på besøg hos Alfred Eckardt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/F0BX</t>
   </si>
   <si>
     <t>Kjerteminde den 24/3 1898
 Kjære Marie!
 Just kom vi hjem i en stærk Nordøst Vind det var koldt kan du tro ovenpaa de varme Vogne; men vi befinder os helt vel i dag begge to. Af dit Brev der kom til Johannes i dag seer jeg at du troer vi kun beholder 1 Værelse på Boschult jo lille Ven vi beholder dem alle paa et nær som gamle Lisa Nisbeth skal bebo og det bliver Qvistværelset til Gaden over Verandaen, alle Værelser bliver malede og nyt Papir saa der bliver saa lyst og kjønt at du aldrig kan forestille dig Synet især naar Trægaarden kommer i Orden Smedens var begyndt at flytte ind inden vi rejste i Drengestuen paa Boschult og Skomagerline skal op hos Smedens og Lars i Kungsveka skal have det Jordbrug i Forpagtning for 150, Smeden 150 og Skatter og 10 Sjus for Boschult, og Petersen 600 for Holjeryd- du seer vi haar gjort vore Sager godt denne Gang nu kommer der en Tid hvor vi kun skal tage imod Penge derovre fra, det er godt hvad. Det kan jeg unde den kjære Fader – som har maattet punge ud med saameget – Vi synes udmærket godt om [ulæseligt ord]-Familien det er ganske bestemt dygtige Folk han kjørte for os igaar med den norske graa og en brun der der ligner Finga noget i Gangen vi kjørte derned paa 2 Timer i et nydeligt Sommervejr; lad mig bringe dig alle de mange hjertelige Hilsener fra dem alle derovre den snelle dygtige Marie Larsen fik mange Lovtaler kan du tro Kristines mor var ogsaa fremme at besøge mig der var saa mange mere til Kaffe at jeg kjøbte en Mængde Dappe hos Handeleren i Haljeryd der har en Søster som bager
 Hun bad os nu komme paa Hjemrejsen i Halmstad spiste vi Frokost paa et Hotel og der trakterede Fader mig med en Pilsner som gjorde mig saa tung i Hovedet at jeg fik flere gode Søvne paa Vejen 
 I Kjøbenhavn skal du blot høre hvor heldig jeg var. Vi kunde ikke sige bestemt naar vi kom saa der var ingen til at tage imod os. Fader gik et lille nødvendigt Ærinde og jeg sagde saa til ham du kan træffe mig ved den fri Udstilling for jeg vil hen at kigge ind af Døren for at have en Mening om den
 Der stod en Malersvend udenfor og børstede Søjlerne jeg gav mig i Snak med ham og spurgte om de kunde blive færdige jeg veed det knap Frue vi slider Nat med Dag for vi Malere kan jo ikke komme til før de andre Haandværkere ere færdige da jeg vender mig kommer Peder Hansen ud med 2 Herrer der bliver en Præsentation Johannes Larsens Moder – Hr Phillipsen; Hr Niels Skovgaard de blev ved send Johannes herover til Fredag men det vil han ikke derimod rejser han over et Par Dage og tager Alhed med hjem til Confirmationen med den lille Varberg i Odense Palmesøndag, Onkel Syberg er flyttet til Odense og gjør Gildet, Johannes er bedt med de bliver 44 Gjæster han har jo Vilhelms sorte Benklæder og Vest og laaner Palms Kjole – men nu tilbage til Udstillingen, saa kom Fader det er Johannes Larsens Fader – saa Afsked med Venner og saa ind med Peder at se paa Malerier – ja Marie hvor vi brugte det var jo Jag men endel kan jeg da huske som glædede mig meget Syberg er saa overordentligt smukt repræsenteret en hel Væg fylder du ved nok han har illustreret ” en Moder – og de hænger uden om hans Malerier ja begynde at beskrive dig dette kan jeg ikke overkomme men naar vi faar et Katalog saa skal du faa et sendt og saa skal jeg bemærke hvad jeg synes om hver især – Johannes’s Billeder var hængt saa smukt op men saa kom Brandvæsenet og skulde skjære en Dør til saa maatte de ned men Peder lovede at de skulde nok en god Plads
 Agrarbilledet tog sig udmærket ud derom ogsaa Blomsterne Roserne og Valmuerne saa er der de 3 Aquareller der var i Stokholm
 Saa gik vi til gamle Eckardt der var ingen hjemme derfra til Alfred der mødte vi Margrethe paa Gaden hun med tilbage Alfred var heldigvis hjemme og Musse maatte op af Sengen og vises frem saa rendte Margrethe hjem og hentede gamle Onkel der imidlertid havde været paa Aftentour der fik jeg høre at Fru Lorentzen kom til Byen men de mente ikke den lille Pige kom med – Margrethe skulde til The hos Engelsens Onkel fulgte os saa paa Banegaarden og Alfred gik [ulæseligt ord] det er et nydeligt Hjem de har og herligt uden Gjenboer
 Nu kniber det med Tiden lille Marie men du faar hørt vi er kommen vel hjem Saa skal jeg skrive mere i mit Søndagsbrev og der skal vi saa se et Billede af Marie Aron og alle Børnene hun er saa sød den lille Missemor i Virkeligheden hun er magrere men smukkere det glædede mig ogsaa hos [ulæseligt ord] at høre hvor glade de er ved dig paa Nedergaard
 Lev du kjære lille Marie og Hilsen fra os Alle sammen
 Johannes er paa Jagt</t>
   </si>
   <si>
     <t>1898-09-13</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
-    <t>Thorvald Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Thorvald Balslev
 Thora  Branner
 Louise Brønsted
 Jørgen -, Erikshaab
 H. Junker
 Johanne Christine Larsen
 Otto Emil  Paludan
 Hempel Syberg</t>
   </si>
   <si>
     <t>Laura Warbergs søster drev et pensionat beliggende Gothersgade 129 i København. 
 I Heden lå ejendommen Ensomhed, som Hempel Syberg havde i fæste. 
 Johanne Christine Warberg og Thorvald Balslev var forlovet 1893-1898. 
 Warberg-familien var gode venner med von Sperling, som ejede godset Sandholt. 
 Hempel Syberg var medvirkende til at Andelsselskabet Odense Offentlige Slagtehuse og Eksportslagteri blev stiftet i 1897.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0345</t>
   </si>
   <si>
     <t>Hempel Sybergs søster har ligget syg i Heden. 
 Laura Warberg er spændt på at høre om Thorvald og Johanne/Junge har fundet sammen igen. En bekendt, der havde været i selskab med Thorvald, syntes at han var forceret.
 Hempel Syberg har det godt igen. Han har bedt Laura følge hans søster til Lerchenborg, men hun havde ikke lyst.
 Laura må hurtigt vide, om Niels Holm skal have hø.</t>
   </si>
   <si>
@@ -3487,75 +3789,75 @@
 Kjerteminde den 27/9 98
 Kjære Christine!
 Tak for Din kjærlige Tanke at give Adolph en lille Gave han blevet meget glad og det var jo med en egen Mine han lagde Cigarerne i det smukke klare Faateral, han fik en Kringle Lov til at faa Maal af et Par nye Sko nogle ny Uldtrøjer af mig som ikke er færdige 1 Kr af G Larsen og et Tallerken Æble Kage med Flødeskum og Gele paa af lille Ville vi fik Steg og Æblegrød til Middag saa der var jo hvad der skulde være Maries Brev kom først i aftes og Klaks i dag han kommer indtil dig paa Søndag skrev han, han nodder Adolph til at blive Soldat jo før jo heller for at faa det Driverliv overstaaet 
 Det er godt for ham at han har Dig i Vinter Det er da udmærket lille Dine at du ikke faar saameget Arbejde med de Tegninger – forhaabentlig naar Du det hele i god Tid, Gud lægge sin Velsignelse til al Din Gjerning lille Christine det ved Du nok Din Moder beder om
 Her har du Maries Brev til Adolph saa kan Du se hvordan Høstgildet stod af
 Brevet bliver ikke langt i dag for jeg har været i Haven igaar og nu i dette dejlige Vejr – men nu er den ogsaa ren og smuk over det Hele saa skal jeg skrive til C Varberg og dernæst koge Asier som jeg fik hos [Broklings ?]
 I Lørdags fik vi indavlet og saa igjen Æbleskiver og Punsch midt i Bagningen kom Mohrs Julie og Pigen da de havde endt deres Ærinder kom de tilbage Julie sad paa Kjøkkenbordet ivrig broderende et hvidt Lommetørklæde hun skal give i Brudegave til en Væveelev jeg var jo nødt til at blive ved med at arbejde Maren var i Marken, jeg skal hilse fra hende og fra Maren og Alle de andre her i Huset.
 Christine Eckardt kalder paa mig om lidt, hun skal jo saa til Næstved til november kommer Ingeborg herover i Aar Hils Alle Din trofaste Moder
 Onsdagaften
 Fader ligger paa Sofaen og saver højt og Dues er ude at gaa en Tour
 Cigarerne forsvinder hurtigt lille Dine de maa smage godt, hans Ven er oppe hos Ole Poulsens medens Karlen har Ferie, vi arbejder med at stakke Hø skal kjøre Hø i morgen, pløje og kjøre Gjødning at der kan blive saaet inden retlænge. Igaar kom Jacob Becker ham der vil kjøbe Jord og Handelen blev afsluttet, fra Kilden og en 100 Alen udefter det kan blive 2000 Kr hvad siger Du til det lille Dinemor; han mente at skaffe flere Odenseanere til at bygge derud af Skrænten
 Vi ere alle raske og foruden at Haven er bleven ren har vi faaet syltet Asier og Æblesaft Gele og nu skal vi sylte Hyldebær og Brombær og Morbær saa fylder det da lidt i Skabet
 Imorges kom her Brev fra Sverrig dem sendte jeg til Marie, hun skal straks sende dem til Vilhelm som saa skal tage dem med ud til Dig paa Søndag De vil vistnok til Italien kan jeg forstaa; naar de kan rejse en 2-3 Hundrede K til dem de har
 Nu skal vi til at pløje og saae i de nærmeste Dage – her blev jeg afbrudt Laues kom og saa gik Aftenen. Torsdag I dag Kl. 8 kom her Løbeseddel at Dronningen døde imorges Kl. 5½ vi ved det maaske ligesaa tidlig som Du, at Margrethe saa bliver nødt til at skaffe sig en sort Kjole hils hende jeg skriver ret snart til hende; men nu er det synes jeg maa faa lidt tilside med Rengjøring 
 Hils alle mulige i Slægten og Venner med fra Din egen trofaste Moder der længes snart meget efter at høre fra min lille Ugle Gud velsigne Dig Barn</t>
   </si>
   <si>
     <t>1898-10-13</t>
   </si>
   <si>
     <t>Korsør
 Ullerslev
 København</t>
   </si>
   <si>
-    <t>Anna 2 -
-Maren -
+    <t>Maren -
 Thora  Branner
 Fru Bülow
 Margrethe  Eckardt
 Elisabeth Eckardt    
 Adolph Larsen
 Alfred Larsen
 Alhed Larsen
 Cathrine Larsen
 Georg Larsen
 Helga Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Marie Larsen
 Martin Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Sophie Meyer
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 - Winther</t>
   </si>
   <si>
     <t>Christine Swane er begyndt på Kunstskolen i København. Johannes og Alhed Larsen er ved at planlægge bryllupsrejse til Italien.
 Planten Viburnum hedder også japansk snebolle.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen og Laura Warberg mødes for første gang. Familien Warberg ser, hvor Johannes skal bygge villaen på Møllebakken. Vilhelmine Larsen håber, at Christine Swane er begyndt på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GBxo</t>
   </si>
   <si>
     <t>Kjerteminde den 13/10 98
 Kjæreste Christine!
 Du kan nok slet ikke forstaa hvorfor jeg ikke skriver og takker for den smukke Gave Du sendte mig ja du kan rigtignok tro jeg blev glad ved at eje den som jeg har set dig arbejde paa herhjemme Tak skal Du have og naar Johannes kommer skal han hjælpe mig at faa den i Ramme og saa skal jeg daglig have Glæde
 Du længes vel efter at høre lidt om selve Dagen, Maries Brev kom om Morgenen og om Eftermiddagen Margrethe Du og Slagelse og Stege om Aftenen Johannes og Vilhelm jeg blev saa glad da Johannes kom fordi jeg troede ikke han huskede den; men Glæden var kun kort han nævnede ikke med et Ord Fødselsdagen; kom om Rejsepenge, nu sender vi dem i Morgen saa har I dem snart i Kjøbenhavn, derfor er det at jeg ikke kan sende Dig dine firs sammen med Bisses men der er jo heller ikke mange Dage til, vi haaber saa Du er begyndt i Mandags og længes efter at høre hvad Du synes om det. Nu til Fødselsdagen igjen jeg har faaet mig et Par nye Sko dem lod jeg Fader give mig i den Anledning, G Larsen kom med 2 Flasker rødvin, 2 store Blomkaalshoveder og et Pund fin Chokolade
 Lille Ville med et helt Fad Givekager – Maries Moder med en smuk Boukjet, Sofie ligesaa Fru Storm med den dejligste Margeritha som hun gaar og flytter rundt med
 Din Vibornum er taget ind og dit Træ saa her er mange Blomster i stuen, om Formiddagen rejste Faer til Korsør der var igjen Bud fra Fru Bülow og flere andre men det blev en hel fornøjelig Tour for ham det var fint Vejr og de var alle saa medgjørlige.
 Om Eftermiddagen kom Faster Thrine hun og Sofie havde været Dagen forud for at gjøre Visit og blev jo meget overrasket ved at det allerede var den Tid da det saa var Lørdag kom hun ikke med igjen om Aftenen kom Farbror Martin og Drengene og Helga, Cathrine vi drak saa en Kop Kaffe inden Adolph kjørte for at hente Fader han kom til Ullerslev Kl 10 saa det blev ikke saalænge at sidde oppe Men nu skal du høre hvad der skete om Søndagen der kom Hr og Fru Varberg Onkel Syberg Thora og Dedde; Christine Varberg havde kaldt paa mig i Telefonen og spurgt om Johannes og Alhed var her nede samt takket mig for mit Brev men saa sagde hun noget jeg ikke forstod og saa ringede [gad] af det var saa dette at de kom herned – de var jo velkomne og rent var her vi kogte saa Chokolade og Kaffe og medens vi var oppe i Haven, de skulde jo se hvor Johannes skulde bo og bygge, havde Maren dækket Bord, men saa maatte jo Syberg bekjende at de havde bestilt Mad paa Hotellet til Kl 4 vi fulgte dem saa ned og de lovede at en anden Gang skulde de ikke bære sig saadan ad det er dog en nydelig ja kjøn Dame Alheds Moder – hun synes det var saa underlig at vi ikke kjendte hinanden derfor kom de
 Nu lille Dinemor maa Du være glad for i Aften jeg er saa træt vi har klippet Faar og igaar gjort rent paa Loftet, Madam Vinther var her i 2 Dage saa har vi kun Stuerne hernede og Kjøkken tilbage hils nu alle gode Venner Margrethe skal snart høre fra mig, ja om aftenen fik jeg fra Dumpe en Skildpadde af Chocolade Lev vel og Gud velsigne Dig Din Moder
 Børnene ere raske!</t>
@@ -3725,51 +4027,51 @@
 Larsen har jagtet rundt efter Joakim Skovgaard. Denne var af A.A. Jerndorff blevet rådet til at male billederne i Viborg Domkirke al fresco. Dette betød, at Larsen straks kunne få arbejde med at lave kartoner.
 Johannes og Alhed Larsen kan låne Peter Hansens lejlighed, mens han er på rejse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/mB89</t>
   </si>
   <si>
     <t>[Indledningen til brevet mangler]
 freds og saa fulgtes [noget af papiret mangler] Uglen og Klaks ind til [noget af papiret mangler]pladsen hvor jeg kom paa en Sporvogn og var her ude 5 ½, vi skulde spise 6 sammen med Lützhøfft og Kristiansen, vi fik dejlig Torsk og ganske fortrinlig rød Okstesteg og Rødvin og Appelsin og Madeira, senere Pilsner og Smørogbrød og sidst Whisky og Sodavand og havde i det hele en udmærket Aften. Oppermann har faaet et Klaver og Lützhøfft sang og spillede efter Kaffen. Hvorfor Brevet ikke kom af Sted i dag har jeg glemt at fortælle, da jeg maatte saa hurtigt af Sted i Morges naaede jeg ikke en Gang at komme ud paa et lille Hus, og da jeg [kom hjem] i Aften var vi jo ligeve[noget af papiret mangler] spise. God Nat, nu [noget af papiret mangler] dette noget sent [noget af papiret mangler]og ikke undlade at gratulere Dig i Anledning af vor store Bryllupsdag, samtidig med at jeg takker for Dine Gratulationer. Da Du jo alligevel først faar dette paa Mandag vil jeg vente med at lukke det til jeg har talt med Skovgaard i Morgen og kan fortælle lidt om det, saa kan Brevet jo ogsaa blive saa langt at det kan gælde for 2. Nu gaar jeg op og vasker mig. Farvel saa længe. Næste Dag eller rettere Nat. Det gør mig meget ondt at jeg ikke fik [Brevet a]f Sted i Dag, men [jeg kund]e ikke naa det da jeg kom for sent op [noget af papiret mangler] saa jeg maatte skynde mig til Find. Jeg traf ham i Kjole og hvidt Slips, han skulde være Fadder i en anden Kirke end den hvori vi skulde træffe Skovgaard. Jeg gik saa alene i kirke og overværede hele Gudstjenesten men traf ikke S. derimod traf jeg Pang udenfor Kirken og fulgtes saa med hende ind til Gothersgade og fortalte hende de glædelige Tidender fra Eastmann, hun skulde nemlig træffe Johanne og Maks, jeg gik saa ud til min Fætter hvor jeg traf Klaks og Uglen som fulgtes med ud i Rosenvænget og spaserede udenfor mens jeg var oppe h[os Skov]gaard. Han var ik[noget af papiret mangler] han havde været her [noget af papiret mangler] hos Jerndorph i Gaar med Huller paa Støvlerne i det væmmelige Vejr og var bange for at blive forkølet hvis han gik i Kirke. Jerndorph havde raadet ham stærkt til at male det al fresco deroppe i Viborg og han troede næsten at han vilde og i saa Fald kunde jeg faa Arbejde strax da Kartonerne saa skulde være i samme Størrelse som de skal males i Kirken da man nemlig ikke kan quadrere over paa Muren naar det skal være Frescoer, det maa saa ridses igennem Papiret paa Muren. I Overmorgen skal Find og jeg møde hos ham 7 ½ [noget af papiret mangler]t yderligere Besked [noget af papiret mangler] gik vi igen hen til [noget af papiret mangler] her paa mit Værelse [noget af papiret mangler] Oppermanns Hus er et ualmindeligt velforsynet Hus, jeg troede kun her var Blækhus og Pen og Klatpapir paa Gæstekammeret men finder Masser af Papir og Konvolutter inden i Klatpapiret, saa jeg kan gerne skrive lidt til med det samme, d.v.s. jeg tror alligevel at jeg vil holde op nu God Nat min allerkæreste Ven i Morgen tidlig skal jeg skrive Brevet færdig og sende det naar Du faar det at jeg skriver til Dig hver Dag. God Morgen! Jeg er nu kommen ned efter at have pakket mit Snavsetøj ind og skrevet op hvad der er af hver Ting, jeg vil [noget af papiret mangler]ned ind til en Vaskekone [noget af papiret mangler] kom først i Tanker om det i Gaar. Jeg har læst [noget af papiret mangler] og takker Dig mange Gan[ge] [noget af papiret mangler] Du faar nok ingen Brev i dag min lille Ven, men saa faar Du et meget langt i Morgen. Jeg skriver med et meget fint Penneskaft af Skildpadde, som har kostet 10 Fr. i Neapel. Du kan tro at jeg længes snart meget efter Dig. Jeg har vel skrevet til Dig at vi kan faa Peters Lejlighed naar de rejser, men hvis jeg nu faar noget at fortjene kan Du vel nok komme herover lidt før end de rejser, ikke sandt? Det var udmærket med Dis at hun er saa [noget af papiret mangler] at hun kan faa sa[noget af papiret mangler] jeg vil se at faa skre[vet til Fr]u Lørup i Dag. Mange allerkærligste Hilsner til min egen lille søde Ven, hvordan gaar det med den lille? Din
 Johannes Larsen
 16/1 99</t>
   </si>
   <si>
     <t>1899-03-02</t>
   </si>
   <si>
     <t>Boston
 Bellevue St.</t>
   </si>
   <si>
     <t>Thora  Branner
 - Jensen, Frøken, Erikshaab
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer blev gift i Boston i beyndelsen af 1899. 
 Pigen Katty kendes ikke. Svigermoderen, gamle Eastmans ven og den gamle bedstemors navne er også ukendte.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1527</t>
   </si>
   <si>
     <t>Ellen Sawyer undskylder, at hun ikke har skrevet. Harris Sawyer har det godt, og han har en god appetit. Han skal fremover have kødsuppe før sin aftensmad. 
 Pigen i huset er gået sin vej. Der er heller ikke arbejde til en pige. I huset er der centralvarme, hvilket giver en konstant temperatur overalt og intet støv. En gang ugentligt vasker en dame gulvene. Alle reder deres egne senge. Badeværelset er godt. Madvarerne bliver bragt til døren, og madlavningen er enkelt. Man spiser kun to gange dagligt. 
 Sawyer-familien - Harris, hans forældre, hans to søstre og en bedstemor - beboer 1. og 2. salen, og der bor en anden familie i stueetagen. 
 Ellen er ved at blive god til sproget, og hun kan også færdes rundt med tog og sporvogn. Harris og hun tager på udflugter og ser kunst. De har besøgt Harvard og set en udstilling med blomster lavet af glas. De har også været på italiensk restaurant. Amerikanerne er i øvrigt idiotiske. 
 Harris har sendt 200 breve ud med bekendtgørelse om, at Ellen og han er blevet gift. Ellen glæder sig til at vise Harris frem, for hun er stolt af ham. 
 En ven af Harris' far vil hjælpe med at få Ellens bagage sendt til Boston.
 Ellen takker Frøken Jensen for de broderede bukser, som er blevet beundret på bryllupsdagen. Amerikanerne er imponeret af håndbroderet og europæisk tøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OF5O</t>
   </si>
   <si>
     <t>Belevue St. – Boston
 d. 2den Marts 99.
@@ -3820,51 +4122,51 @@
     <t>Svanninge 20 Marts 1899
 Kære Høns
 Vi har fået Vinter her, hvordan er Klimatet hos Jer? I Går var vi ude at sejle, Jørgen Hansen, Tuk og jeg. Vi kom kun til Dyreborg, så blev vi overfaldet af en Snebyge med hård Blæst og måtte krybe i Læ ved Anders Madsens Bro. Efter at vi havde ventet en Times Tid, hvori Vejret tog til stak vi hjem igen. Tuk sad hyllet i min Kavaj, Islænderen og den store Skindpels og fald i Søvn og sov fra hele Historien. 
 I Dag er han ude og kører med Slæde, Vinden og Forårsluften har snart farvet ham til Indianer Besse går ud med ham en Gang imellem, men kommer straks hylende tilbage og fryser.
 Tak for Brevet og Farveladen, Børnene står allerede og smører løs af alle Kræfter. Du skriver ikke noget om om Oppermann får solgt nogen Akvareller? Mange Hilsener fra Din Fritz
 Hils Fransiska og Marie.</t>
   </si>
   <si>
     <t>1899-04-07</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Frederik Brandstrup
 Mary Brandstrup
 - Dahl, kemiker
 Leonard Holmstrøm
 Alhed Larsen
 Johannes Larsen
 Charles Pear
 Dudley Pray
 Clarence Sawyer
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Sawyer, Harris' mor
 William Henry Schofield
 Hempel Syberg
 - Tiffany
 Tizian Vecellio
 Emil Vett
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt
 Theodor Wessel</t>
   </si>
   <si>
     <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
 Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
 BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
 Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
 Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
 I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
   </si>
   <si>
     <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
 Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
@@ -3920,52 +4222,52 @@
 [Her mangler en eller flere sider af brevet]
 VIII
 da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
 Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
 Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
 Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
 [Herefter mangler flere sider og afslutning på brevet]. 
 [Skrevet langs sidste sides venstre margen og nederst på højkant:]
 Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
   </si>
   <si>
     <t>1899-5</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
-- Schofield
+Joseph Sawyer, Harris' far
+William Henry Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1591</t>
   </si>
   <si>
     <t>Ellen Sawyer glæder sig til at se den lille dreng, som hun ønsker alt godt. 
 Det er sjovt, at Dudley Pray er populær.
 Vejret er godt, og luften er ikke så tung, så Harris Sawyer hoster ikke meget. Hans mave gør knuder hver måned omkring den 1., så det skyldes nok nervøsitet pga. husleje og andre regninger. Helt rask bliver han dog næppe, før de slipper for at bo sammen med hans familie. Ellen og Harris vil gerne have et pænt og sirligt hjem, men de er på dette område i mindretal i forhold til Harris' familie.
 Ellen og Harris tager på udflugter i weekenden. De har været på en ø med et fort og på Nantucket. En dag var de i Cambridge på besøg hos flere af Harris' gamle lærere og studiekammerater. Harris udviste stor stolthed over at være blevet gift.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hOav</t>
   </si>
   <si>
     <t>Bellevue St. 27
 Kære Mor!
@@ -4101,102 +4403,102 @@
 Forleden mente East at vi dog skulde kalde ham op efter Onkel Syberg – sådan: Erik Andreas Hempel Syberg Dannebrogsmand Sawyer.
 Han vidste at der var noget med D-mand, men var ikke rigtig klar over hvad det var. – Eastman har ikke været helt rask et Par Dage, - Mave, - men jeg tror dog han er kommen over det. Den Gæranalyse, (som han heldigvis nu er færdig med) har vist voldet det, - men han får 50 Dollars for det, og dem vil vi anvende til en Tur i ”White Mountains” næste Måned. Han trænger højlig til en Ferie og noget frisk Luft. Vi håber at være borte en 3 Ugers Tid. Det ser altså ud som om vi kommer godt fra Sommervarmen, August plejer at være den værste. Hidtil har vi ikke haft særlig generende Varme i disse Dage er det helt køligt. På Mandag rejser Helen og H’s Mor bort for 2 Uger, - så rejser vi, så snart de kommer hjem. Det bliver hele 5 Uger at vi bliver fri for Familjeliv.
 Tænk H’s Moder har opdaget vore Planer om en Ordning. East røbede det selv, ved at blive ærgerlig og hidsig en Dag da hun som sædvanlig udbredte sig om Ubehagelighederne ved Børn. Hun sagde imidlertid ingenting den Gang, men et Par Dage senere, da der kom en irsk Pige og solgte Kniplinger, sagde hun til H. [”til H.” indsat over linjen] at nu havde hun købt Kniplinger til en lille Kjole til sit Barnebarn. Jeg tror, at hun glæder sig lumsk til det.
 Forrige Uge var jeg næsten hver Dag i Laboratoriet og hjalp. Den ene Dag pakkede jeg en Masse Glasvarer ud af [”af” overstreget], og da de vare pakkede i Hø, lavede det jo en slem Uorden. Så vil Uheldet at Mr. Tiffany netop kom ned der om Morgenen før Rengøringsmanden havde været der og før Harry kom, - han kom sent ind den Morgen på Grund af Mavepine, og Dagen efter skrev han, Mr. T. – til Harry’s Assistent, om de ikke kunde holde det lidt senere. Den Vigtigper, jeg er ordentlig stødt på ham. – 
 En af de Dage jeg var i Laboratoriet havde vi Besøg der det meste af Dagen af en af Harry’s ældste og bedste Venner, Wesley Priest – også Kemiker. Det er pudsigt at Harrys to bedste Venner ere nogle lange Rapperter, begge nogle lystige Fyre, begge glade ved noget godt at drikke (og meget helst). Han [”Han” overstreget. ”Harry” indsat over linjen] Harry behandler dem faderligt, og det klæder ham så grinagtigt, da han kun er halvt så stor som dem. 
 Wesley P. jagede mig en grulig Skræk i Livet ved at fortælle med det alvorligste Ansigt om hvor brandfarligt det Laboratorium er og at det så godt som vilde være umuligt at komme ud o.s.v., - indtil Harry oplyste mig om, at han altid fortalte sådanne Historier.
 Senere var han med os på vor Stamkafé hvor vi indtog en forsvarlig Middag med al den Vin vi kunde drikke. Jeg er altid sulten så Harry må en Gang imellem fodre mig ordentlig igennem.
 Jeg er da forresten fornuftig nok til også selv at sørge for kraftig Mad herhjemme.
 Igår tog vi ud fra Morgenstunden med Madkurv. Det blev imidlertid en øsende Regn, men vi klarede os alligevel. Helen og Charles Pear var med, - han er Medlem af en Club, som ejer et Bådehus ved den Aa, som vi sejler i Kano på. Der gik vi i Læ og tilbragte Dagen meget rart. Der var en åben Altan med Tag over, som vendte ud til Aaen og der sad vi. Der er meget smukt, - store Skove til begge Sider, - så vi fik da den friske Luft alligevel. Vi kom hjem Kl 7, skrupsultne, naturligvis, og jeg satte mig straks i Bevægelse for noget varm The og solid, varm Aftensmad. Svigermoder fandt det sikkert ekstravagant – hun havde rigtignok ikke tænkt at vi vilde have andet end Vaniljeis og Kage!! – efter at vi har gået på tørt Smørrebrød hele Dagen!! – Det kribler i mig når jeg tænker på at Harry i mange Aar har måttet finde sig i den Slags, - han som bliver hulkindet på tre Dage. Han siger selv, at han er sikker på, at han har været så meget bedre dette Forår og Sommer fordi han altid får kraftig Kost nu. 
 Dette Brev er ikke så indholdsrigt som dit, men vi har jo heller ikke haft Barnedåb at fortælle om. Vil du hilse Ta’mus og Daisy. – 
 [Skrevet lodret ved venstre kant på side 5:]
 Vi har fået to Brudegaver i de sidste Dage, - en lille Krystal-
 [lodret langs kanten på side 6:]
 konfektskål og en Kageskål. Vi har en Masse nydelige Ting nu
 [lodret langs kanten på side 1 fortsættende over selve brevteksten samme side:]
 Vil du minde Disser om det lovede Brev og glem endelig ikke at sende det Stykke af Dannelg. Molle skrev, at hun havde læst et Stykke i Dannelg som mindede hende så levende om Håbet og Alhed, - det må være det. Jeg er spændt.
 Hilsner til alle fra East og Pelle</t>
   </si>
   <si>
     <t>1899-08-01</t>
   </si>
   <si>
     <t>Holger Drachmann
 August Andreas Jerndorff
 Harris Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 William Henry Schofield
 - Taylor</t>
   </si>
   <si>
     <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
 Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
   </si>
   <si>
     <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
 En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
 Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
 Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
 Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hUFS</t>
   </si>
   <si>
     <t>d. 1ste Aug. 99.
 Kære Mor! 
 Tak for dit Ekstrabrev og for Brevkortet idag. 
 Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
 På Fredag rejser vi og glæder os meget. Vi skal gøre Turen rigtig langsomt, - være to Dage om den og se os om på Vejen, og så skal vi tilbringe to pragtfulde Uger mest i de store Skove og se Bjærgene og rigtig blive fyldt med frisk Luft. Harry trænger meget til en Ferie. – Jeg har forresten meget travet i disse Dage, der er jo altid en Del Småberedelser før en Rejse, - her kommer et par fremmede Herrer i Aften og på Tirsdag Aften til Aftensmad, - vi må vadske Onsdag og så ”det daglige”, så jeg er da beskæftiget. Jeg vil imidlertid kun vadske det nødvendigste, så Konen kan nå at stryge det også samme Dag. Harry husker og hjælper med alt, og det går det så meget lettere. 
 Næste Dag.
 Vi havde en morsom Aften i Aftes. Det er forfærdelig morsomt at have Fremmede når vi ere ene om at være Vært + Værtinde. Gæsternes Antal var ikke stort, til Aften kun George Vhitehouse, en af Harris’ ældste og bedste Venner som gav os den store fine Krystalskål. Vi havde Roastbeef m. Kartofler og ”surt” og Meloner med Æggehvidekage til. Bajersk Øl og et Glas Sherry til Melonerne. Senere kom Dr. Tailors ind. Vi vilde gærne også traktere dem med noget, men havde ikke andet end Øl 3 Stk. syltet Ingefær og nogle Oliven, - som de gladelig fortærede alt sammen. 
 Imorgen er det en Professor fra Harvard, - han er imidlertid en yngre Mand og ikke skrækindjagende. Jeg har tiltænkt ham Skinke og Grønærter, Tomater og Kartofler og en ”Lagt-ned-Æblekage” m. Flødeskum. – Skinken køber vi kogt og det hele og der er ikke meget at forberede. De har glimrende Frugt her i Amerika. Fersken!!!! Og nogle delikate små Meloner, som man skærer midt over og spiser af, Skalden som et blødkogt Æg. H. og jeg deler èn hver Morgen på fastende Hjærte. – 
 Hvordan er Frugten hjemme iår, - bærer de små Træer noget! De lykkelige Unger som nu [ulæseligt] Rejsen. ----
 [S. 1 langs venstre margen indsat tekst, der er ulæselig, da blækket er flydt ud)
 [Øverst s. 1:] (ulæseligt] hørte sig til. Skal til Cambridge i Dag for at blive forsynet med Bøger til Ferien
 [Skrevet langs venstre margen s. 8:]
 bliver flot Bjærgene.
 [Skrevet langs venstre margen s. 7:]
 1000 Hilsner til alle fra Harry og Elle.</t>
   </si>
   <si>
     <t>1899-08-20</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Malin   Holmström-Ingers
 Jonas Lie
 Christine  Mackie
 Charles Pear
 Clarence Sawyer
 Helen Sawyer
-- Sawyer, Harris' far
+Joseph Sawyer, Harris' far
 - Taylor
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Separationsspørgsmålet: Ellen og Harris Sawyer boede den første tid af deres ægteskab sammen med hans forældre, søstre og bedstemor. Det fungerede ikke, så Harris og Ellen arbejdede på at komme til at bo for sig selv. 
 Fran Dewick og hans forlovede kendes ikke; heller ikke Mr. Edmans, Føreren eller Dr. Richards med kone og døtre. 
 1 amerikansk alen er 62,81 cm.
 En gammel dansk fod er en historisk længdeenhed, der før metersystemets indførelse i 1907 var defineret som 31,385 cm (ofte rundet til 31,4 cm). En dansk fod svarer til 12 tommer (á 2,615 cm) og udgør halvdelen af en alen.
 Den danske mil blev afskaffet ved metersystemets indførelse i 1907, hvor den omregnedes til 7532 meter.
 Det vides ikke, hvad en Marie Kirstine Gryde er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1526</t>
   </si>
   <si>
     <t>Ellen og Harris Sawyer har haft en dejlig rejse, og det er svært at komme hjem til familien. De to har diskuteret separationen, og de har nu vendt sagen med Harris' familie. Man flytter formodentlig hver til sit om to måneder. 
 Rejsen bestod af en todages fodtur over bjergene. Flere af deltagerne måtte melde fra, men fire personer kom afsted. De vandrede gennem løvskov op ad bakke. Højere oppe var der granskov og vandfald med iskoldt, krystalklart vand. Føreren gik i forvejen til en lille hytte, hvor han havde tændt op i ildstedet. Han havde medbragt forsyninger og kogte kødsuppe samt serverede skinke, kartofler mm. Efter maden studerede man måneskinnet og udsigten. Inde i hytten igen fortalte føreren om dengang, hvor han havde dræbt en bjørn. Man sov på et leje af grankviste og med dækkener over sig. Næste morgen vandrede selskabet videre. På toppen af Mount Washington er der opført et fancy hotel, hvilket generede alle, men de gik alligevel derind og fik et dejligt måltid. Derefter gik de ned ad bakke, hvilket var hårdt. 
 Ellen og Harris har også besøgt Ravinehouse, som er en kombination af en bondegård og et hotel. Her lærte Ellen et par søde familier at kende. Ellen ville gerne på en vandretur i bjergene med Andreas/Dede Warberg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xcGh</t>
   </si>
   <si>
     <t>Bellevue St Aug 20.
@@ -4404,52 +4706,52 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/7vxi</t>
   </si>
   <si>
     <t>Kjøbenhavn 10 Octbr 1[noget af papiret mangler]
 Kæreste Alhed!
 Tak for Dine 2 Breve med de forskellige Husnumre, jeg glemte jo at rette det efter det første men da det var omtrent rigtigt gad jeg ikke lukke Brevet op igen, Du havde nemlig skreven 55 og det er 57. Jeg var i zoologisk Have i Gaar med Schou og derfra alene til Oppermanns og Brandstrups hvor jeg blev om Aftenen, jeg skal hilse fra dem. Vi talte netop om at det var [noget af papiret mangler]i havde hørt fra Vittoria og saa da jeg kom hjem laa der Dit Brev, hvor Du skrev at Du havde faaet Brev. Jeg gaar imidlertid ikke til Valby mere, jeg har nu været alle Vegne undtagen hos Philipsen, hvor jeg skal i Eftermiddag, og saa rejser jeg hjem i Morgen, d.v.s. over til Jer, jeg længes efter Jer og gider ikke gaa at drive her mere. Det er kedeligt at Du skal ligge saa længe men der er jo ikke andet at gøre, det [var] frygteligt om Du skulde faa varigt Men af det, og gaa og halte altid. Jeg kan nu ikke forestille mig andet end at Du bliver helt rask naar Du har faaet den lille ny. Naa jeg kommer altsaa i Morgen, saa jeg ved ikke mere at meddele, som ikke ligesaa godt kan vente til vi ses. Det er da udmærket at lille Puf har vundet et halvt Pund. Kys ham fra mig.
 Din Johannes Larsen</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -4788,50 +5090,91 @@
 Peter Nielsen
 Fritz Syberg</t>
   </si>
   <si>
     <t>Johannes Larsen og Fritz Syberg boede hos Peter Nielsen i Nordskov for at male på Fyns Hoved. Der findes i databasen breve fra begge kunstnere fra dette ophold. Det var første gang, Fritz Syberg besøgte Fyns Hoved. 
 Tjalfe var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>Alhed Larsen har fået telefonisk besked om, at Johannes Larsen er kommet godt frem i det slemme vejr. Hun har forsøgt at få Puf (Andreas) passet, mens hun gik til hønsene, men han skreg. Larsen må hilser Fritz Syberg (Kunstneren) og Peter Nielsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ZIR8</t>
   </si>
   <si>
     <t>Søndag Aften
 Kæreste Larsi!
 Jeg kan jo ikke skrive til Dig, naar der ingen Tog gaar. Det er godt med den Telefon, vi fik at vide at I var kommen godt derud og at I i Dag Kl. 9 var gaaet ud at spadsere. Det har dog været et gevaldig Vejr. – Jeg har ikke oplevet den fjerneste, bitreste Smule, siden I rejste, kan jo ikke vende mig herud af for Puf. Da jeg i Gaar løb over til Hønsene, satte jeg ham ind til Bane[ulæseligt], men han udstødte saa vilde Hyl at jeg kunde høre det derover saa jeg blev forfjamsket og ikke kunde lukke Laagen op og løb hjem med uforrettet Sag. – Jeg gjorde Lørdagsrent i begge Stuer i Gaar, Ungerne har været søde i Dag, de to gamle kom en lille Visit over til os i Eftermiddag. Tjalfe har haft fast Ophold i Lænestolen. – Jeg er meget glad over, at Vejret er stilnet af, jeg var saa urolig for Eder i Gaar, tænkte hele Tiden paa det gamle Postbud, der gik ud i Fjorden i Fjor. I maa endelig passe paa, og ikke rende ud efter Fugle eller andet. 
 Marie er kommen med Kaffe som vi skal hen at drikke og saa i Seng
 Hils Kunstneren 1000 Gange. Hav det endelig godt Din egen Alhed.
 [Indsat lodret langs papirets højre kant] Hils Peter Nielsens 
 Marie hilser
 [Fortrykt nederst på arket s. 2] Havana-Import + Tobakker + Cigarer &amp;amp; [tekst udenfor arket]
 [I logo] Julius Hertz</t>
   </si>
   <si>
+    <t>1901-12-16</t>
+  </si>
+  <si>
+    <t>Georg Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Sophie Meyer
+Johan  Norden
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>De gode malere er Johannes Larsen og Fritz Syberg. Christine Swane går på Fritz Sybergs Malerskole for Kvinder i København. 
+Salby, Martofte og Nordskov er byer på halvøen Hindsholm, nord for Kerteminde. Fyns Hoved er den nordligste spids af Hindsholm. 
+Erikshaab er Alhed Larsens barndomshjem ved Sallinge nord for Faaborg.</t>
+  </si>
+  <si>
+    <t>Malerne er taget til Hindsholm i voldsomt snevejr. Fritz Syberg mener, at Christine Swane er en af hans mest talentfulde elever; men hun skal tro på sig selv. Alhed og Johannes Larsen skal holde jul på Erikshaab. Fritz Syberg har foræret Marie Larsen nogle tegninger til "Historien om en moder".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UgIn</t>
+  </si>
+  <si>
+    <t>Kjærbyhuus Mandag
+Saa kom de gode Malere afsted i et rigtig Vintervejr det stormede og snede saa voldsomt at de kom ikke længere end til Martofte saa gik de den ½ Mil til Nordskov Fader telefonerede om Aftenen men da vidste Smeden ingen Besked men lovede at telefonere om Søndagen Faer gik saa derned igjen og da vidste han at de var kommen Lørdagaften og allerede gaaet til Fyenshoved Søndagmorgen Kl. 9 her har ikke senere været Forbindelse med Hindsholm et tog blev siddende i Salby Lørdagaften først nu kom et Locomotiv med 1 Vogn med Arbejdskraft til at rydde længere frem 
+Det er underligt at være saadan afskaaren fra Omverdenen
+Jeg skynder mig at sende denne Seddel at Du kan faa nogle Malervarer saa hurtig som muligt Tusind Tak for dine Breve som glædede mig meget, ogsaa Syberg Besøg; han havde Baronens Billeder med til Marie fik hans Billeder til en Moder og hvor hun blev glad og jeg med kan du tro
+i Samtalens Løb sagde han uopfordret jeg er glad ved Skolen Uglen er den der har mest Malertalent blot hun vil lade være at tabe Modet naar hun kjører fast, bare klemme paa igjen og det vil du jo kjære Dinemor – vi er saa mange der tro paa dig som Maler brug dog de Goder der er dig betroet, spille jo rigtignok skal du tage imod al den Hjælp du kan faa men det kan vi tale om i Julen der er ikke længe til Gud ske Lov jeg skal se Eder Alle
+de rejser først til Erikshaab lille Juleaften Saa du faar dem at se Klaks kommer om søndagen før Jul og bliver 8 Dage hjemme han sendte en Hare som blev spist Faders Fødselsdag Georgs og [ulæseligt navn] og Las’ var her Meyer og Norden om Formiddagen Vennerne om Eftermiddagen saa her var rigtig Fødselsdag
+Nu gaar Fader med Brevene til Sukkerkogeriet og saasnart Banen er ordentlig farbar skal han ud at hæve Pengene og saa kommer vi lille Ven
+Marie er i Kjøkkenet vi vadsker
+Kjærlig Hilsen
+Her er saa koldt jeg kan knap holde Ben[ulæseligt]
+Kjære Dine
+Nu kom her Brev fra Marie og Vilhelm saa du faar Underholdning Det er storartet at Marie kommer med nu
+Du maa nok saa faa til Kjøberen for Marie maa jo have en ogsaa skriv nu endelig til mig hvad vi skal ud med til Frokosten at jeg kan være forberedt
+Hils Alle i Hast
+Din glade Moder</t>
+  </si>
+  <si>
     <t>1902-06-24</t>
   </si>
   <si>
     <t>Middelfart</t>
   </si>
   <si>
     <t>Laurids Finnich
 Adolph Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Cathrine Meyer
 Sophie Meyer
 Theodor Oppermann
 Henrik Ramsing
 Karl Schou
 Cathrine Svendsen
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Det er uvist hvem følgende personer er: Madam Høj, Helga, Martin og hans mor.</t>
   </si>
   <si>
     <t>Christine Swane er på ferie hos Cathrine Svendsen i Middelfart. Johannes Larsen maler på et billede af guldregn. Vilhelmine Larsen mener det bliver færdigt i år. Oppermann har købt et billede af Schou til 300 kroner.</t>
@@ -5080,70 +5423,67 @@
 Thora går til læge for sine hovedsmerter. Laura har været hos samme læge. 
 Hr. Skakke er flyttet ind og har fået sit indbo sendt. Han er sød og venlig, og han og Dede spiser sammen. 
 Johanne er blevet kaldt til Kerteminde, fordi Johannes Larsen ville pynte på billedet af pigerne på Klinten. Laura savner hende og føler sig ensom. 
 Laura sender noget kød og giver anvisninger på, hvordan det skal tilberedes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NhRs</t>
   </si>
   <si>
     <t>Fredag d: 13de Marts
 Kære lille Putte!
 Nu skal Du faae et ordentligt Brev af en god Forsending. Jeg veed godt, at jeg længe har forsømt Eder med Mad. Først vil jeg igen paaminde Eder om at prøve at faae Lejlighed sagt af for i Sommer ved Hjælp af det Væggetøj. Flere har sagt og nu mener ogsaa Hr. Skakke, at man kan uden videre rejse, naar der er Væggetøj, og spørg Grethe og Muk, om det ikke er set efter at Konen havde ”renset”. Er I i Tvivl, saa tag ud til Onkel Christian, Annasvej – Charlottenlund en Aften, men meld Dig først hos ham en Formiddag paa det nye Raadhus, der har han sit Kontor – Han maa absolut vide Besked. Der skulde vist have staaet om Lejligheden ”med Pige og Pulterkammer” men hvor ærgerligt, hvis al den [ulæseligt] kunde have været sparet! Jeg har vist mere end en Gang skrevet om det Væggetøj og sagde vist til Christian om at tage sig af det. Hvis nu intet lykkes, hvordan skal vi saa med Lejligheden? Hvad vil Grethe? Hun kender vel ingen at boe sammen med der i Sommer, saa vi kunde lade Møblerne staae og Dede boe der September &amp;amp; Oktober? Det ligger mig stærkt paa Sinde. Du kunde jo blive der i Maj, Dede jo ikke mere der end her, saa sparsommelig Du er; saa er der kun en Maaned til Ferien. Men naar nu Christine kommer hjem, saa lad hende vide god Besked om det hele. Søndag Formiddag lidt tidlig er da Onkel Christian hjemme. Sig ham saa, at jeg maa vel nok gøre ham Ulejlighed sidst i April med at hjælpe med at finde en Lejlighed; han vil vist grue over det Hverv, der skal være rædselsfuldt i Kbh. Sig ham ogsaa, at Elle har haft Bud fra Susan, der nu er kommen fra Hospitalet og lød ret tilfreds. Jeg fik deres nye Adr; skal tage den med til Kbh. – Det var nu en Masse om Forretninger. Stakkels Putte med Din Rude, godt Du havde Penge. Jeg sendte mere med Henblik paa Din nye Kjole. I har jo levet ret fornøjeligt, naar undtages Din sidste Forkølelse. Men det var alligevel intet rigtig fornøjeligt Brev det sidste fra Dig; nu gaaer Du vel Spænding for ”Lig i Lasten”. Jeg glæder mig meget til at faae Dig hjem en Gang igen. Hermed en Artikel, som Du endelig maa sende mig igen i første Brev. Thora gaaer jo en Gang om Ugen til Dr. Schouboe for sine Hovedsmerter; saa sagde hun sidst til ham, at han skulde sende nogle af sine mange Patienter over til Dr. Juncker. ”Det skulde vel saa først være ”Gase[ulæseligt]klede” sagde han og loe saa polisk; ”nej det vil jeg dog sige Dem, at bliver det nogen saa bliver det paa ingen Maade hende”. – ”Naa saa bliver det maaske mig”, sagde Thora. Han ser ud til at kunne goutere en Spøg. Hendes Artikel blev sat i Avisen et Par Timer efter at hun havde indleveret den. Hun mente, at naar de ikke har sat Dine i endnu i F.T. saa kommer de nok naar de ikke har sendt tilbage. Der er saa utrolig meget andet i for Tiden og ingen ”Skønlitteratur”. Jeg blev indskrevet hos Dr. Sch. I Gaar, han var enorm venlig. Tog intet for i Gaar eller en ny Recept. Thora hjalp mig at sidde Ventetiden ca. en Time – oh; der blev talt en Del om Sygdomme. Thora var saa livlig og morsom Onkel Syberg skal snart til Kbh og med kirkeberg og flere Steder for Landbrugsministeren, Sybergs Kollega, S. [ulæseligt] paa Fyns Landbrugsminister! Gud veed, om han ikke skulde se ud til [ulæseligt], jeg husker ikke Datoen, men det er vist omkring d: 24de. Du kommer vel ikke i Paasken; mulig Du og Grethe kunde give os et Par af Helligdagene og lade Uglen alene om det derinde?? – Hr. Skakke er herlig i alle Maader undtagen Helbredet, han har det som Dede, saa jeg kan ikke lade være at tage mig moderligt af ham. Til Sommer vil vi give ham Gæstekontoret, at han ikke skal ligge nede for aabent Vindue i alle Dampene fra Aaen. Han spiser Havregrød og Kaffe [”og Kaffe” indsat over linjen] om Morgenen, faaer lidt Smørrebrød Kl. 10 ¾ spiser vældig godt til Middag altid 2 Portioner til For og Eftermad,
 faar en stor Kop Kakao i sød Mælk med Dede kl. 3 3/4, spiser udmærket til Aften og holder meget af vort Øl; faar en stor Kop sød Mælk med Dede ved Sengetid; jeg tænker nok den ”Po[ulæseligt]” i kort Tid skal faae ham flere G op i Vægt. Han er uhyre fordringsfri og behagelig tilpas livlig egentlig nærmest stille, spiller L'hombre holder af Musik har selv en Violin med; i Gaar kom hans Bagage, Kommode, Reol med Masser af Bøger i 4 Kasser, han har faaet min Chaiselongue med sig foreløbig, saa det lille gamle Sovekammer er fuldt og pænt møbleret. Paludan er meget tilfreds med ham. Vi er dog næsten altid heldige med hvem vi faaer i Huset. – I Gaar blev der telefoneret til Sybergs om Johanne vilde komme til Kjerteminde med sidste Tog, Las vilde male hende pynte lidt paa Klintebilledet, der skal paa den frie.” Jeg blev grulig ked af det, men gjorde selvfølgelig ingen Indvendinger det skulde jo være; jeg savner J. saa rædsomt og føler mig saa ene, naar hun er væk; maatte saa alene hjem i Aftes og gaae her ene til i Morgen, hun kommer med Iltoget! Apropos, Muk skrev at Chr. kommer med Iltoget paa Mandag hvis hun mener 6 Toget, saa lad dem skrive et Brevkort, vi kan have Mandag Middag i god Tid i Postkassen Søndag. Jeg synes det er mærkeligt hun vil med Morgentoget; hører vi intet, saa kommer der Vogn Kl. 1. I Morgen er det Fru og Frøken Sperlings Fødselsdag, jeg har skrevet til dem begge til Virginiavej. Hvor kedeligt at I ikke traf Luts hjemme. Jeg glemte rent at spørge Tulle om den [ulæseligt]plads, Du omtaler; men er der noget om det, saa hører Du det jo nok - - - Saa Farvel lille Putte! Endnu i Gaar var der intet [ulæseligt] fra Dig, men saa kan det lige naaes med Christine paa Mandag. – Hilsen til Eder allesammen fra Mor.
 Den Smule Kalvekød er til Karbonade; Oxekødet kan Du maaske lave Boef af eller ogsaa koge og bruge til Paalæg; det røgede Kød kan jo gemmes længe. Nu har jeg set paa Kalvekødet, det er usselt. Du maa helst koge det til Fricassé med Gulerødder, Selleri, lidt skrællede Kartofler og Karry eller Persille skolde det først i et Fad med kogende Vand, inden Du atter sætter det paa i koldt Vand og skummer godt. Naar Du skal have rent Tøj sendt skal Du faae nogle [ulæseligt] ogsaa. Vi vadsker først i Ugen Flæsket [”Flæsket” skrevet over linjen] skal skæres 
 [Skrevet i sidens højre margen:]
 ud og iblandes i Mælkevand et Par Timer inden Du steger det; udmærket!
 [Skrevet i sidens venstre margen:]
 En Luns [ulæseligt] lavet med Kød[ulæseligt] Soya og lidt [ulæseligt] er godt ogsaa; det næste Fedt hældes af først.
 [Skrevet i næstsidste sides højre margen:]
 Bøffen maa bankes vældig godt.</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
-    <t>Höljeryd</t>
-[...1 lines deleted...]
-  <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -5397,50 +5737,103 @@
 [På kuvertens bagside:] 
 A Goldschmidt
 Rosenvej 2 III
 Kjøbenhavn Ø.
 Denmark
 [Poststempel]
 [I brevet:]
 Rosenvej 2, 3 Kbh Ø.
 Tirsdag Aften 6te Dec 1904. 
 Kære lille Junge! Du skriver i Dag, at hvis mine Breve nu udeblev, så vilde Du savne dem meget – og nu har jeg snydt Dig 2 Gange – forrige Mandag sendte jeg kun et lille lumpent Kort – jeg havde Hastværk til Rejsen – og sidste Mandag var jeg på Erikshåb. Derovre fik jeg et langt godt Brev – og i Dag til Morgen fik jeg ogsaa ét – og for dem begge takker jeg meget. – Du kan ellers tro, at Fyensturen var brilliant – skønt den egentlig blev meget kortere, end jeg oprindelig havde tænkt mig. Sagen var nemlig, at jeg tog Johanne Goldschmidt med – jeg havde saadan Lyst til, at hun skulde se Stederne derovre – og hun var da også vildt begejstret på hele Turen. Hør så: Det var en Torsdag, at vi omsider blev udrustede – og mødtes Kl ½ 1 på Hovedbanen – og Vejret var så venligt at være strålende dejligt – rigtig Solskinsvejr, hvilket er sjældent nok nu om Dage. Et såre yndigt Syn mødte mig strax på Banegården – Johanne – høj og frisk og smilende ud af et overstadig godt Humør – og på hver Side af hende – begge ["begge" overstreget] vore respektive Mødre – den ene givende Formaninger – den anden ventende på også at give Formaninger – jeg siger Dig, at de så uhyre søde ud alle tre – så kom vi da af Sted – og for Resten gav ikke den ene den anden noget efter i Retning af godt Humør – og skønt det anstrengte vore Stemmer meget – så snakkede vi dog hele Vejen – lige til Odense. Da vi så kom over i det lille Kertemindetog, faldt vi mærkelig sammen og hvilte trætte lige til Kerteminde. Dèr modtog Las os og vi drog op - og ind i lyse, dejlige Stuer, hvor Be – gæstemild og glad - modtog os; også Ungerne udviste Begejstring, der steg uhyre, da vi kom frem med mange herlige Sager, der lå gemt i vore Kufferter.
 Så kom vi ind og blev bænket ved et af B’s bekendte bugnende Måltider: Der var varmt Revelsben – der var Sylte og Rødbeder – stribet Flæsk og Gåsefedt – og Æblesmør – og så mange dejlige Ting – og naturligvis små røde Snapse. Til disse sidste indfandt sig Agraren, der strax vandt Johannes Hjerte – ligesom han i Fjor (til min Glæde) vandt Alfreds. 
 Ud på Aftenen spillede jeg mit lille udvidede Repertoire for dem, og fik Ros af Be. Og til sidst sang Johanne – og det gør hun dejligt. Om Fredagen var Dr Petersens dèr i Besøg, han er en kunstig lille Fyr – og Konen var ganske anderledes end i Sommer; jeg mener, at dengang kom der ikke mange Pip fra hende, men nu skal jeg love for, at hun pippede – (og mere var det da heller ikke.) Tillige så vi den Dag Marie og Uglen. Du ved vel at Uglens Lunger er angrebne, hun skal på Haslev Sanatorium. 
 Lørdag Aften var vi bedt med ned til Kunstnerens til Aften; forinden var vi en lille Mørkningsvisit ovre i Kærbyhus – Johanne og jeg – vi traf gamle Larsen, Fru L. Marie og Uglen; de var rasende søde – og der var lunt og hyggeligt. 
 Så gled vi hjem igen – pyntede os en Smule – og fulgtes så med Las og Be – i det ubeskriveligste Uføre – ganske bundløst – over Markerne ned til Gården. I Guder! hvilken Skønhed i deres Stuer! det var jo sådan, at man blev helt stille derved. 
 Næste Dag var det Søndag; vi var om Formd. en herlig Tur i Klinten sammen med Agraren. Det var blidt og stille Gråvejr – Vand og Himmel gik i èt – og vi måtte stå meget længe oppe på den høje Klint og se ud over det altsammen. – Da vi kom hjem, havde Be Festmiddag til os - Kyllingesteg og fin Dessert. I Mørkningen kom Marie og Uglen og Agraren efter os alle til Tur – vi gik da allesammen – også de yndige Unger – omtrent helt op til Hverringe Skov. Solen var gået ned – men havde efterladt den mest storslåede røde Purpurhimmel – så vi måtte blive ved at vende os om – og Vandet farvedes med det fineste Rødt – pragtfuldt var det! oppe ved Hverringeskoven stod vi stille allesammen i Tusmørket og så ned over den lille By, der lå nok så fredeligt med det røde Skær fra Himlen henover sig – og Ungerne løb legende ind på Grønmarken – men der var så sært stille – og det var bleven temmelig mørkt; så kom de tilbage og stod ganske stille hos de voksne. Og så gik vi hjem. 
 Næste Formiddag rejste jeg med 11 Toget til Odense – Johanne blev til 3 Toget – jeg fulgtes derud med Uglen, denne fulgtes af Marie, Uglen skulde nemlig til Sanatoriet. Jeg var meget glad over, at det traf sig sådan med min samtidige Rejse, for jeg opmuntrede Uglen en hel Del – hun var naturligvis noget nedstemt. Vi gik på Konditori sammen og havde det rart og hyggeligt. – Så gik jeg et Par Besøg - til Onkel Syberg på Kontoret, og til min Kursuskaptain – Konen tog imod mig og sendte mig lige ind i Skolestuen, der var myldrende fuld af Lømler og Lømmelinder, der alle – med megen Larm – rejste sig, da jeg kom ind. Kaptajnen blev synlig glad – sagde strax – med en bred Håndbevægelse – halvt præsenterende – det er Mesteren for alle de danske Stile, vi læser op! Og de gjorde jo store Øjne, og jeg lo naturligvis. Så tog Kaptajnen fra Bordet en lille Klatpapirsvugge [tegning], Du kender dem nok, og viste mig den – i Låget fandt jeg da – under slebet Glas - mit eget Grinebillede! Det var jo en stor Ære! uha – År ud År ind skal man sidde der og grine til Alverdens Lømler. – Så gik jeg op at blive fotograferet – og sender hermed 3 Billeder. Du skal have det ene og så vil jeg bede Dig give Ella og Mornine hver sit også. Det er jo en lille tarvelig Julegave, men i År kan det ikke blive til mere – vi er jo i en fornem Gæld, vèd Du. (Fl[ulæseligt])
 Nå, ved 5 Tiden mødte jeg med Johanne på Banegården og vi gled til Højrup, hvor Jørgen holdt efter os. Og vi kørte i buldrende Mørke – lidt Snuskregn --- og vild Jubel – til Erikshåb, hvor alle tre Indvånere modtog os – og velkommede os på det kraftigste – i godt Humør allesammen.
 2)
 Der var lyst og varmt og hyggeligt alle Vegne. Men helt imponeret blev jeg i Pallams Stue – der er kommen meget unikke Tapeter, der navnlig fremhæver de smukke Møbler på en ganske ejendommelig Måde – især det store Chatol tog sig ganske pragtfuld ud på den lyse Baggrund; og saa var det poleret op, så alle de små dejlige Indlægninger kom ordentlig til deres Ret – jeg forsikrer Dig det var en Nydelse af Rang at se på det gamle ærværdige Stykke. Vindues- og Dørkarme var malet hvide – også det så udmærket smukt ud. – Vi mærkede tydeligt – også dèr – at vi kom umådelig tilpas og var meget velkomne, og det gir sådan hyggelig Fornemmelse. De første Dage fulgte stille og roligt, man befandt sig i et stadigt Velvære – om Aftenerne spillede og sang vi henholdsvis den ene og den anden. Og om Dagene gik vi herlige Ture – én Formiddag på Orene, fulgt af Forp Mogensen, der tilfældig stødte til på Vejen, han var gudskelov i helt fornuftig Lune – jeg lider ikke, når han er altfor vittig. – Den sidste Aften (Onsdag) var det så kedeligt, at da J. skulde med 6 Toget til Spilletime i Fåborg; og netop da de havde bedt Mogensen til fin Aften på os ForpM. havde Guitaren med og sang alle sine Viser, jeg måtte sidde og puffe til Johanne hele Tiden for at få hende til at le – af Viserne gjorde hun det ikke. Senere sang Johanne. Kl 11 gik de – netop som da J. ankom. Han indbød os til at se sin Stue – vi sagde da Godnat nede og drog – feststemte (effera "effera" overstreget op i d[ulæseligt] J’s Stue. En go Flaske dry Madeira samt 3 små blanke Glas (jeg forklarede Joh. at de blev vadsket henne i Vandfadet mellem hvert Sold) og så dryssedes et Væld af Cigaretter ud over Bordet – og så soldede vi og sludrede og røg til Klokken blev umådelig mange – over 2. Def. fulgte os ned - og i Sovekammeret fortsatte Sludderen endnu længe – så hvis det havde været Sommer, havde det været højlys Dag for længe siden. En uhyre vellykket Aften. 
 Vi måtte (desværre) op 7 næste Morgen. Tog nemlig af Sted med ½ 11 Toget. Jeg mindedes vor Rejse for 6 År siden – vi skulde høre Leonard Bonvick. Denne Gang bumlede vi for at høre Ellen-Beckaften. Vi var noget triste ved Afrejsen begge to – og slet ikke glade over igen at skulde stampe i den beskidte og usunde By. - Begge Mødre modtog på Banegården – og vi traskede hurtigt af Sted med hver sin. Mor sagde Farvel strax – jeg måtte klæde om i susende Galop og så påen igen. Ellen Beck var dejlig at høre selv om man også var nogen forsviret. 
 Næste Dag gik jeg til Frokost hos Mor og berettede om min Rejse. Og næste Dag igen var nu i Lørdags. 
 Lørdagen er en hel lille Fest for os – så kommer nemlig Alfred hjem. 
 Denne Gang havde vi desværre det Uheld, at vi skulde til Johannes Fødselsdag – der var stort Selskab. Uha, jeg var så ked af det – og kunde dårligt nyde alle de brave Mennesker – mest Ernsts Kunstnervenner – alle meget søde og flinke. Vi var 22; og til sidst nåede Stemningen det Punkt, der er karakteristisk for alle Jødesammenkomster – de hylede sang – slog på Tromme – hvinede – hoppede – sprang – dansede – klappede - - - - - frembragte en ulidelig Støj. Vi var først hjemme Kl 3. Og så kan Du tænke Dig – Alfred var tilsagt at møde i Forretningen Kl 9 næste Morgen!! Vi skrev da naturligvis, at han først kom Kl 10 – men det var da lumpent alligevel - er jo Søndag – og den eneste Dag vi har sammen. Sovet ud fik han jo ikke engang. Han kom først hjem Kl ½ 12 – og Kl 12 ½ gik vi til Middag hos Mor – sammen med de to andre Sæt. Der var dejlig hyggeligt – og vi var der nogle gode Timer. Saa gik vi til Palækoncert, hvor (jeg for 2den Gang) vi hørte Leop. Rosenfeldts nyeste: ”Henrik &amp;amp; Else” for Solo – Kor og Orkester. Det er meget smukt – Onkel Leopold måtte – skønt nødig – frem fra sin Pille og bukke, sådan klappede de. Så gik vi hjem og meget tidlig i Seng; Mandag sov vi (trætte som vi var) over os, nåede ikke at drikke Kaffe – og jeg nåede ikke at følge Alfr. til Skibet, som jeg altid plejer, og det var meget trist – ja, Du aner ikke, hvor disse Mandag Morgener er melankolske – enten det nu er når jeg har fulgt Alfred – og kommer hjem til et halmørkt – iskoldt Hus – og så uendelig tomt – eller som denne Mandagmorgen, når Alfr. løber fra det hele – ud i de mørke, våde Gader med alle de søvnige Lygter, mens jeg bliver ene tilbage – frysende og ensom uha ha! En grulig Måde at være gift på – jeg glæder mig snart ligefrem til at komme til Malmø! Og hver Gang varer det flere Dage, inden jeg kommer til Hægterne. Sørgmodighed var da alene Grunden til, at jeg ikke skrev til Dig i Går – og nu må jeg hellere vente til i Morgen – så får Du det vist lige til Jul; men ved Du hvad – jeg kan skam ikke ønske glædelig Jul allerede nu – så sender jeg hellere et lille extra Kort på Søndag – det når Jer nok. Vi er bedt til Leop. Rosenfeldt Juleaften – det er nok en Ære for os; vi går dog først til Mor, sammen med de andre. Det er nemlig kl 5 ½ det andet først c 9 ½. Det kan nu blive ganske morsomt – de siger, det er uhyrefestligt – en Masse Musik. De er der altid Juleaften (Goldschmidterne). Pallam har bedt mig besørge en Bog til Dig – nu håber jeg Du bliver glad for Dronning Gåsefod – jeg besørger den sendt i Morgen – hvis den ikke findes så tager jeg Joh. V Jensen: Nye Himmerlandshist. At Du ved, det er fra Pallam.
 Tusind kærlige Hilsner til Eder begge to - og allesammen
 Dis.</t>
+  </si>
+  <si>
+    <t>1905-01-22</t>
+  </si>
+  <si>
+    <t>Thorvald Balslev</t>
+  </si>
+  <si>
+    <t>Nørhaa</t>
+  </si>
+  <si>
+    <t>Eva Balslev
+Lars Christian Balslev
+Laura Balslev
+Rasmus Balslev
+Vibeke Balslev
+Louise Brønsted
+Otto Emil  Paludan
+Kamma Rahbek
+Erik Schaffalitzky de Muckadell
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>F.C. Sibbern: Efterladte Breve af Gabrielis (1826) er en af de tidligste danske romaner i den genre, der senere blev kendt som "kærlighedsromanen" eller "brevsromanen".
+Et hoc meminisse iuvabit er et citat fra Vergils Æneiden, og det betyder: "Måske vil det en dag være en glæde at huske disse ting" eller "Måske vil det behage at huske disse ting engang".
+Atlanterhavet: Laura Warberg var i USA for at besøge sine to døtre, som var gift og bosidddende der.
+Eva Balslevs forældre og søstre kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3848</t>
+  </si>
+  <si>
+    <t>Det var godt, at Laura Warberg slap levende over Atlanterhavet.
+Andreas Warberg er blevet en stor voksen mand. Thorvald Balslev husker ham som barn.
+Den gamle greve er død. Alting forandrer sig. Thorvald Balslev savner sin far - især nu hvoir han ligesom faderen er blevet præst.
+Evas mor er død, og det er et stort tab.
+Vibeke er fire år. Hun er tynd og har problemer med maven. Eva og Vibeke er på besøg hos Evas far i Roskilde, og Thorvald skal mødes med dem hos Lars Christian/Laders Balslev.
+Eva er lidt ensom i Vestjylland. Det er i øvrigt koldt og blæsende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/FYTo</t>
+  </si>
+  <si>
+    <t>Nørhaa 22-1-05.
+Kære Tante Laura! Hvis vi levede i salig Gabrielis' og Kamma Rahbeks Dage, saa vilde jeg som Overskrift i Stedet for den nuværende, som jo ingen Verdens Ting betyder og altid virker saa underlig fremmed paa mig, formodentlig have skrevet saadant noget som: Kære moderlige Veninde! for det vilde i Virkeligheden langt bedre udtrykke de Følelser, hvormed jeg læser dine Breve og svarer igen. Men naar jeg nu skriver det vedtagne - for Himlen bevare os da fra at være sentimentale - saa kan du jo underforstaa det, jeg mener og selv underforstaar. Hvis du da vil.
+Ja saa mange Tak for dit lange Brev med god Besked om næsten alt, dog ikke synderligt om dig selv, andet end at det giver Indtryk af, at du har haft det og har det fremdeles godt; og jeg haaber, det Indtryk maa være rigtigt - naturligvis regner jeg ikke med Atlanterhavet, men forresten er du vel saa sjæleglad over at være sluppen over det baade frem og tilbage, at det efterhaanden bliver til et helt lyst Minde. Et hoc meminisse iuvabit, siger Latinerne, og hvis Lugge, om Forladelse: Fru Brønsted, ikke har glemt al sin Latin, saa kan hun jo oversætte det. Det har glædet mig saadan at høre, at I har det godt allesammen, ikke mindst at høre ["at høre" indsat over linjen] om din Søn med de 160 Pund; han maa være bleven en ordentlig Prygl, det er pudsigt at tænke paa, hvad for en bitte Knægt han var, da jeg saa ham første Gang, for 12 Aar siden. Det glæder mig fremdeles at høre om Paludan, som tidt har været i mine Tanker, baade for hans egen og for jeres Skyld. Nu er den gamle Greve jo død - ja du man behøver ikke at blive ret gammel for at se store og mærkelige Forandringer i sin egen og sine Venners Tilværelse. Og underligt nok, men saadan er det da for mig, Savnet bliver ikke mindre med Aarene, meget snarere dybere; saadan fEks. ang. Tarup og navnlig Far. Nu er det 8 Aar, siden han døde, og det er ganske sikkert, at jeg nu savner ham mere og føler Tabet mere end i Begyndelsen. Noget skyldes det naturligvis det, at jeg er bleven Præst og baade selv gærne vilde tale med ham om mange Ting og vèd, at det vilde have været ham en stor Glæde at tale med mig og tage Del i mine Oplevelser. Det vil formodentlig gaa Andreas lige saadan overfor hans Far; der var jo over begge de to Mænd en saa ualmindelig Sjælekraft, som gør det saa levende for èn, hvordan de vilde tage Del i vores Tænken og Handlen. Men vi maa jo være taknemmelige for, hvad vi har haft og endnu har.
+Det Tab, vi led ifjor og lider under endnu og som bliver svært at forvinde, det at Evas Mor døde, det har igrunden ogsaa, tror jeg, bidraget til at understrege Tabet af Far endnu mer for mig. Hun var et ganske ualmindeligt Menneske, et af dem, man ikke let glemmer, selv efter løse Bekendtskab, og jeg lærte hende jo ret nøje at kende. Hun var et Adelsmenneske i bedste Forstand. Det var ogsaa et stort Tab for vores lille Pige, som jo var Mormors Øjesten, men hun føler det jo ikke saadan. 
+Vi har ellers i det hele taget haft det saa nogenlunde, lidt er der jo gærne i Vejen med den ene eller den anden af os, men det har da ikke været noget større. Vibeke er nu 4 Aar gammel og ikke saa lille endda, bare saa tynd, saa tynd, men hendes Forældre er da heller ikke saa synderlig tykke. Naar hun bare er rask, men hun har noget Tarmkatarrh, som det er svært at komme af med. Hun er en sød og god lille en og et gevaldigt Livstykke; forkælet bliver hun naturligvis, navnlig af sine mange Mostre, saa jeg maa jo desværre undertiden optræde som den strænge Fader, slet ikke nogen særlig taknemmelig Rolle. For Tiden er hun unddraget min pædagogiske Indflydelse, idet jeg nu i snart to Uger har været ganske ene. Eva og Vibeke har været og er endnu i Roskilde, hvortil Hjemmet jo er flyttet, som du maaske vèd, efter at Evas Far er bleven Herredsfoged i Lejre Herred. Det har været en ret drøj Tid, denne Ensomhedsperiode, men heldigvis har jeg haft Arbejde til op over begge Øren, og endnu mere heldigvis er den nu forhaabentlig snart forbi; paa Onsdag agter jeg mig til [ulæseligt ord] at se til Laders, som jeg ikke har set i snart 2 Aar, og dèr skal saa Eva og Vibeke støde til mig. Paa Lørdag rejser vi saa hjem, og saa glæder jeg mig i Haabet om en længere rolig Periode. Nu har vi ikke været alene, saa at sige da, siden Juni Maaned ifjor. Vort ellers rolige Levned forstyrres forresten en Del af mig selv, idet jeg er noget "udsvævende", som de siger paa Fyn og forresten ogsaa her i Vestjylland, altsaa jeg er temmelig meget paa Farten til Foredrag og sligt, det er jo ikke saa synderlig morsomt, navnlig ikke for dem, der skal sidde hjemme og kukkelure imens. Ellers er det saamænd Synd at sige, at vi lever selskabeligt, vi omgaas saa at sige ingen, og det er jo mere Synd for Eva end for mig, der jo har mit Arbejde, som jeg kan gøre saa meget ud af, som jeg vil, og egentlig aldrig kan gøre nok. Det kan blive lidt ensomt for Eva, og jeg kunde nok unde hende at være paa en Egn, hvor der var lidt flere, vi kunde dele Interesser med, og navnlig nogen lidt nærmere. Men det er jo nu engang her, vi har vort Arbejde, og saa har vi jo da vort Hjem. Saadan en lille sjov Præstegaard har du saamænd aldrig set, den er ikke anlagt for store Selskaber, men til daglig er den meget hyggelig. Nogen Mennesker kan vi da ogsaa have: forleden havde vi 34 Piger paa engang i to Stuer, det var da meget hæderligt, men de maatte da ogsaa drikke Kaffe i 3 Hold, hvilket nu ikke blot var Pladsens, men ogsaa Koppernes Skyld. 
+Vi har en haard Kulde heroppe i denne Tid, men i de sidste Dage har det da ikke blæst synderlig. Du kan ellers tro, det kan vifte godt heroppe, naar Vestenvinden rigtig tager fat. For en 14 Dages Tid siden havde den pisket Havet helt op over den brede Forstrand og højt op paa Klitterne, saa de var bleven revne helt i Stykker; det skal der ellers noget til! Men efter saadan en Tur, naar det er bleven nogenlunde stille, saa kan jeg ogsaa sidde inde i Stuen og høre Havet brøle i en lille Mils Afstand med lige saa stærk en Lyd, som naar der kører en Vogn forbi ude paa Landevejen. Omtrent da, byder min Sandhedskærlighed mig at tilføje. 
+Nu maa du hilse alle, som bryder sig om en Hilsen fra mig, saavel paa denne som paa hin Side det fæle Atlanterhav, som jeg formodentlig aldrig kommer til at gøre personligt Bekendtskab med. Og saa en kærlig Hilsen til dig selv og Tak, fordi du bliver ved at tænke paa mig og skrive til mig. Hils ogsaa Mor og dem derude, hvis du faar dem at se i en nogenlunde nær Fremtid. Og glædeligt Nytaar til jer alle.
+Din hengivne
+Thorvald Balslev.</t>
   </si>
   <si>
     <t>1905-02-16</t>
   </si>
   <si>
     <t>Malmø
 Rosenvej 2 og St Paulli Kyrkogatan 19</t>
   </si>
   <si>
     <t>54 Coolidge Str. Brookline Mass. USA</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Peter Bichel
 Alfred Goldschmidt
 Malin   Holmström-Ingers
 Christine  Mackie
 Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
     <t>Astrid og Alfred Goldschmidt flyttede i 1905 fra København til Malmø, da Alfred af sit firma fik tilbudt et bedre job i Malmø, end det han havde i København. 
 På adressen i Boston, hvortil brevet er stilet, boede Astrid og Johannes storesøster, Christine, med sin amerikanske mand. 
 Astrid og Peter Bichel var kærester, da hun mødte Alfred Goldschmidt og afsluttede forholdet til Peter. 
 Malin/Molle Ingers havde ifølge svensk Wikipedia en dreng og en pige. Astrid skriver, at hun havde tvillingedøtre, hvilket også fremgår af andre breve i KTDK.
@@ -5493,51 +5886,51 @@
 Ellers: spille – læse – skrive! Hvor knusende sjov, når Du skal besøge os herovre! Vi skal føre highlife, kan Du tro. Vi vil også tage til Lund, der er så meget at se – og til Falsterbo, hvor der vist er pragtfuldt – spørg Elle. Og da også til Åkorp – Molle har et meget smukt og gæstfrit Hjem og de yndigste Børn – Du skulde blot set to små lyshårede – rødkindede og blåøjede Tvillingepiger! de var så lækre og bløde og rene. 
 II) I denne Sammenhæng vil jeg gerne fortælle Dig mit Livs store Hemmelighed, hvis Du vil love mig at bevare den absolut – Du er naturligvis den eneste forude Ægteparret A &amp;amp; A Goldschmidt, der erfarer det kolosalt betydningsfulde og uhyre højtidelige, som jeg for Resten selv neppe tør tro af lutter Glæde - men som forskellige Omstændigheder alligevel nøder mig til at tro på. 
 Inden jeg røber det, som Du selvfølgelig på ingen Måde kan gætte – så vil jeg blot endnu engang bede Dig bevare en ubrydelig Tavshed overfor det, jeg i Fortrolighed meddeler Dig.
 Altså: der er en ganske lille bitte Alfred – eller en ganske ubetydelig lille bitte Dis, hvad det nu kan være, der ligger og gror et Sted dybt inde i mig; den har foreløbig besluttet at se Dagens Lys den 20de September; men sådanne små Beslutninger er jo aldrig helt at stole på; hvis jeg må råde, så skal min lille Unge naturligvis pænt holde sig indenfor mine Grænser indtil den 29 Sept – så opnår Du og jeg på en Måde at holde Fødselsdag på samme Dag. – 
 Nå, nu har Du hørt det hele; og jeg håber da, at Du på det grundigste er imponeret. Junge – smil ikke overbærende – sig ikke, at dette er en Hverdagsbegivenhed – 
 Du skal nemlig vide, Junge, at når dette engang overgår èn selv – så forandrer alt sig; og det, man hos andre finder såre naturligt og ikke videre mærkværdigt – det bliver – Tilfældet overført på en selv – til noget ganske overordentlig besynderligt; noget man i Grunden aldrig rigtig havde tænkt sig Muligheden af for sit eget Vedkommende. 
 Det bliver til et helt lille Vidunder, Junge, dèt, der skal ske; det er en vidunderlig Følelse, at man hver eneste Dag går omkring og nærer med sit Legeme – sin Sjæl – en lille Menneskeskabning i sit eget Indre. 
 Åh Junge – lad mig dog ikke blive ved med at snakke – men vent blot, til Du engang kan sige de stolte Ord, at Du bærer på et lille Barn, så skal Du se, hvor det er underligt, og hvor det kan gøre èn sært lykkelig.
 Altså Junge, når Du engang vender hjem, så er det sandsynligt, at der vrimler med små ubekendte Søskendebørn alle Vegne -.
 Jeg får nu kun èn, for jeg er rask som en Fisk (undt. Forkølelser, som dog ikke vedkommer Ungen) har så at sige ingen Kvalme – og er dog på 3die Måned!!
 Nå, det bliver nok dog ikke andet end Ungesnak – Jungesnak – lad mig så slutte med Tusinde Hilsener fra Din Dis</t>
   </si>
   <si>
     <t>1905-03-15</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 - Bendix
 Julie Brandt
 Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
 Christine  Mackie
 Mathilda -, pige i huset hos Astrid Warberg-Goldschmidt
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen (f. Warberg) opholdt sig hos sin søster i Boston. Hun var gæst og også pige i huset. Søsteren, Christine Mackie, rejste til Danmark, mens Johanne var hos hende. Christine ønskede at føde sit barn i sit hjemland. 
 Det vides ikke, hvem Pølse-Levin, Fru og Frk. Plaut, Lina Levin og Svend Hertz var, men de fire sidstnævnte var formodentlig venner af Astrid Warberg-Goldschmidts svigermor, Henriette Goldschmidt. 
 Jorcks Passage er en passagebygning mellem Vimmelskaftet (Strøget) og Skindergade i København. Passagen, der blev bygget 1893-95 efter tegninger af arkitekt Vilhelm Dahlerup, er opkaldt efter bygherren, sukkervarefabrikant Reinholdt W. Jorck (1832-1909) (Wikipedia dec. 2023).
 En pincenez er et par briller uden stænger. Man sætter sin pincenez direkte på næsen, og den holdes så på plads ved en art klemme (Wikipedia dec. 2023). 
 Bilsted &amp;amp; Schous Klinik Allégade 31, Frederiksberg (Kraks Vejviser 1907].</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0504</t>
   </si>
   <si>
     <t>Det er i dag, Christine/Mornine rejser hjem fra USA til Danmark.
@@ -6021,65 +6414,65 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2651</t>
   </si>
   <si>
     <t>Christine må sikre sig imod, at William/Billy og kvinden hævder, at hun (Christine) tiggede og bad om, at forholdet skulle fortsætte. Laura Warberg tror helt sikkert, at Billy har bedt kvinden om at gifte sig med ham, men at hun ikke ville. Derefter er Billy vendt tilbage til Christine for at bevare forholdet til hende. 
 Laura synes, at Christine skal skrive et brev til Billy og fortælle, at hun på ingen måde ønskede at vende tilbage til ham. Laura vil gerne have en kopi af et sådant brev.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vGJ4</t>
   </si>
   <si>
     <t>Fredag Morgen d: 5_te_
 Kære Christine!
 Der er en Ting jeg tænker saa meget paa og maa sige Dig: Kan Du nu sikre Dig imod at hun og Billy siger du absolut vilde tilbage tiggede ham om at komme tilbage eller lignende?? Jeg synes dette vilde være saa rasende irriterende for Dig! Du maa finde paa en Maade at sikre Dig mod denne Beskyldning, som jeg jo da veed ikke er sand Du var jo dog den første Dag herovre klar over at det mulig [”mulig” indsat over linjen] blev til Skilsmisse og Du – og jeg ogsaa heller ikke [”ogsaa” overstreget; ”heller ikke” indsat over linjen] – ikke [ulæseligt ord] ved den Tanke. Naar Sagen altsaa fik et andet Udfald saa var det jo fordi Billy var rar og elskværdig mod Dig og lod i al Fald som han helst vilde have Dig og Putte igen og havde skrevet det til Dig. Dersom han ikke havde faaet den Samtale med hende bagefter, som helt forandrede ham, saa vilde alt være gaaet bedre hele Tiden her troer jeg [”troer jeg” indsat over linjen]. Jeg troer saa sikkert, som man kan troe den Slags ved Gætning at han har plaget og tigget hende X [indsat lodret i margen:] Ja dette veed jeg. [indsættelse slut] for at blive og senere gifte sig med ham, men at hun – være sig nu af hvilken Grund – ikke vilde. Saa har han skrevet til Dig. Dersom hun saa havde staaet fast paa det Afslag den Eftermiddag nu, saa var han ikke bleven saa forandret mod Dig, men da maa hun jo igen have givet ham at forstaae, at hun vilde dersom han vilde, er det ikke soleklart? Og dette synes jeg er det [”det” overstreget] noget af det værste hun endnu har bedrevet! Gid Du nu kunde bruge hans Brev til Dig om at komme tilbage til at bevise dem, at han ønskede det! Gid Du kunde skrive et Brev til ham og lade Fru og Hr. [ulæseligt bogstav] see ogsaa for at bevise Du prøver fordi han vil gærne have det og at Du for din egen Skyld ligesaa gærne blev hjemme og at Du i al Fald ikke har bedt ham om at komme tilbage. Du kan jo gøre som Du vil, men jeg kan ikke holde ud at tænke paa Du ikke af Dig selv [”af Dig selv” indsat over linjen] skulde tænke Dig den Mulighed – de lyver jo begge to – og saa skulde de alligevel gaae og være kærligere. Hvis Du skriver et saadant brev til Billy, jeg mener [”jeg mener” overstreget], jeg mener forlanger en Slags Bekræftelse paa at Du ikke satte alt ind paa at komme igen, kan Du saa ikke sende mig en Kopi af det? Jeg vil nu have der skal være fuld Klarhed og saa vidt muligt Sandhed i denne Sag. Naa muligt Du selv har tænkt paa alt dette. Paa Søndag skal Grete og jeg ind til Jensens og jeg faaer da nok at vide paa hvilken Maade det er fremstillet der. Naturligvis saadan, at Billy ikke har kunnet modstaae Din Bøn om at komme igen og der er jo ingen Grund til at nogen her skulde tro mig mere [resten af brevet mangler]</t>
   </si>
   <si>
     <t>1908-06-15</t>
   </si>
   <si>
     <t>Tornehave Birkerød</t>
   </si>
   <si>
     <t>Josefine -
 Charles Abrahams
 Ingeborg Abrahams
-Anna Anna, pige i huset hos Brønsted
 Julie Brandt
 Inge Bredsdorff
 Vigs Bredsdorff
 Alhed Marie Brønsted
 Ellen Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Amanda Heinesen
 Olga -, Hushjælp hos Brønsted
 Christine  Mackie
+Anna -, pige i huset hos Brønsted
 Andreas Roos</t>
   </si>
   <si>
     <t>East Andover er en mindre by i den sydlige del af staten New Hampshire. 
 Laura Warberg besøgte sine to døtre i Boston. De var begge amerikansk gift.
 Tornehave var Brønsted-familiens hus i Birkerød. 
 At bryde overtvært: At tage en rask beslutning; skære igennem (ODS).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Astrid Warberg-Goldschmidt til Laura Warberg, 1908-06-15, 2439</t>
   </si>
   <si>
     <t>Louise/Lugge er kommet hjem. Astrid fandt det svært at have ansvaret for de mange børn; især under et natligt tordenvejr. 
 Ingeborg har været på besøg med børn. Bagefter blev Astrid syg. 
 Alfred Goldschmidt har hentet Ina/Sjums. Hun og Adam har også været Hellerup og på besøg i Birkerød. 
 Ina er kommet sig og hendes mave er i orden, men alle børnene har fået lus. 
 Stuepigen Anna har heldigvis sagt op til 1. juli. Astrid kan godt styre hende. Astrid nyder at have husforpligtelser igen, og der er planer om, at hun kan blive pige i huset hos søsteren, Louise.
 Astrid synes, at Laura skal komme hjem fra det ækle Amerika.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jb4D</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Laura Warberg
@@ -6321,51 +6714,51 @@
   <si>
     <t>Der er dejligt i Pisa i regnvejr. Anna Syberg synes, at Johannes V. Jensen skal bryde sit princip om ikke at ville rejse til Italien og komme og besøge dem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Sp9j</t>
   </si>
   <si>
     <t>Kære Venner.
 I Dag regner det. Pisa er grå – vidunderlig sølvgrå Jeg har fået at vide at man skal træne sig i at ”rejse – rejse bort fra alle de smukke Steder her på Jorden for at kunne undvære dem.” – Gud ved om man kan rejse og lære andet end ”at Verden overalt er den samme” (J.V.J.) Og det er rigtig rart det samme [”det samme” overstreget] for jeg synes man har det så dejlig der hvor man er – også når man sidder i Toget. Den Smule man kan flytte sig her på Kloden, som selv farer af Sted – hvor mange Mil er der i Minuttet? – spiller jo en underordnet Rolle. Mens jeg var Marinesoldat blev vi vækket af Køjerne med en Anbefaling [”en Anbefaling” overstreget] den Anmodning: ”stå af og gå”. – Vi lå oppe ovenfor Shetlandsøerne – kunde I ikke stå af og gå. Når vi [det følgende skrevet op langs arkets højre side og på hovedet øverst på arket] har spist vore Penge op står vi af og går hjem, men endnu er vi rige. Eders Fritz Syberg
 [Der må mangle en eller flere sider af brevet]
 mel By. Der er vist også andre oldnordiske Herligheden op langs Kysten, der for Joh. V. kunde forsvare, at han brød sit Princip: ikke at betræde dette Land. (Han maa da ogsaa kunne finde en Form, hvormed han kan bryde dette Princip for at vise, han er Herre over det).
 Tænk nu over det!
 Vi længes efter Joh V’s nye Bog og efter et Fotografi af Jer – men vi længes især efter Jer selv lyslevende.
 Mange Hilsener til Jer alle sammen fra 
 Jeres hengivne
 Anna S.</t>
   </si>
   <si>
     <t>1910-01-06</t>
   </si>
   <si>
     <t>Snave, Kerteminde</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Franziska  Erichsen
 Andreas Larsen
 Johan Larsen
 Marie Larsen
 Karl Madsen
 Georg Seligmann
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen er i København og skal deltage i en fest. Johannes Larsen er i Kerteminde med drengene. 
 Snave: I Snave nord for Kerteminde boede "gammel Mand", Holm, som Larsen var venner med.</t>
   </si>
   <si>
     <t>Alhed Larsen skal holde fest fredag (8. januar) i København med sin mor m.fl. Hun rejser hjem lørdag, hvor hun og Johannes Larsen skal til middag i Snave. Ved festen i København skal Alhed have Karl Madsen til bords, og det bliver nok mere ærefuldt end sjovt. 
 Alhed har besøgt en masse mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/v8qs</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg morer mig glimrende! De er saa søde. Marie har helt Ferie og er rask og frisk. De hentede mig alle paa Banen, Mor og Chr. ogsaa. De meddelte, at det var opsat til Fredag og var rasende over at jeg vilde rejse saa snart hjem. Jeg lovede at vente til Lørdag Morgen herfra 8 ½, det kan jo nok gaa selv om vi skal til Snave den Dag, men saa maa Du jo sørge for Vogn, jeg maa jo have en Timestid til Spisning og Omklædning. Det bliver alligevel Torsdag, men nu gør jeg ikke om paa Rejsen, de vilde saa rasende nødig have, jeg skulde rejse strax næste Form., saa vi knap kunde snakke om det. – Jeg var hos Franciska i Gaar, hos Mor til Middag, om Aftenen med Mor og Chr. hos Tuttes i Vanløse. Nu skal Marie og jeg til Byen og ende Ærinder til Gildet det bliver festligt, ser det ud til, jeg skal vist have Carl Madsen til Bords, hvad der vist bliver mere ærefuldt end sjov, jeg skal have Seligmann ved den anden Side, han har udbedt sig det. - - Pas Endelig paa de søde smaa, lov mig at de ikke gaar til Havnen, sig det til dem, og Taarbystranden, hvordan gaar det med Lysses Forkølelse. skriv til mig. 1000 Hilsner Din A
 Haaber at faa dette med ½ 1 Toget Onsdag</t>
   </si>
@@ -6818,100 +7211,100 @@
   <si>
     <t>1911-08-03</t>
   </si>
   <si>
     <t>Der er lige så varmt i Danmark som i Italien. Johannes V. Jensen har i år set sig grundigt om på Sjælland, som han synes, er en dejlig ø.
 Brevet fortsættes nogle dage senere, hvor JVJ skriver, at der stadig er meget varmt, han har de seneste fire uger gået i sit tropesæt. Han savner Sybergs og bemærker, at venskaber er sjældne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EHTL</t>
   </si>
   <si>
     <t>3 Aug 11
 Kære Venner
 Vi har her, som I maaske har læst, en ganske italiensk Varme, en Skæbne der knytter os til Familjen i Pisa. Ellers har vi Ingenting. Vejret er bleven for gammelt og vi vilde have godt af en lille Rejse. Jeg har i Aar set mig grundigt om paa Sjælland, det er dog en dejlig Ø, men jeg er vist dødelig nok endnu til at maatte bort fra den for at beskrive den rigtigt. Paa Fyn har jeg ikke været.-
 8 Aug
 Der har været nogle Dage hvor man gik og hang i Tordenluft og Tørke, uden at det blev til Regn alligevel. Det er en Skam ingenting at foretage sig, men jeg klager ikke utaknemligt over Varmen. I fire Uger har jeg gaaet i mine gamle Tropesæt. Hvordan har I dog klaret Jer dernede? Else og jeg vover os i dag en Tur paa Landet ud for at se Høsten. Børnene har det godt. Vi lever i en Idyl og Idyller giver ikke Stof til Nyt. Jeg sukker efter Jer sommetider, Venskaber er sjældne. Else beder hilse mange Gange.
 Eders hengivne Johannes V.</t>
   </si>
   <si>
     <t>1911-08-21</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Alhed Marie Brønsted
+    <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Brevet lå i samme kuvert som 1911-08-20, Laura Warberg til Astrid Warberg-Goldschmidt. 
 Louise Brønsteds søster, Ellen Sawyer, og Ellens datter, Grethe, var på vej hjem fra Boston, hvor de havde boet nogle år. Ellens mand og barnets far, Harris Eastman Sawyer, var død, og enken og barnet tog derefter til Danmark. Laura Warberg rejste over Odense til Esbjerg for at tage imod de to. 
 Det vides ikke, hvem Fru Gj. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2632</t>
   </si>
   <si>
     <t>Louise Brønsted håber for Ellen/Elles skyld på rolige forhold i England. Det er dejligt at have fået Anna hjem igen.
 Laura Warberg må selv afgøre, om hun vil komme til Louise og hjælpe med at sy. Alhed/Lomme har været i Rørvig og i Zoo. Rejsen hjem fra Rørvig var besværlig. Alhed/Lomme forærer ting, som hun har fundet på stranden væk. Nu regner det, og børnene leger livligt i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eXBg</t>
   </si>
   <si>
     <t>21 - 8 – 11
 Kære Mor! Tak for Dit Brev og for Elles. Bare der nu bliver rolige Forhold i England inden hun naar saa langt. – Jeg har nu Anna hjemme igen; hun kom i Gaar; det er en Salighed; jeg vil ikke sige andet end at det var nu meget afhængig og hun den Tilværelse de næsten 5 Uger, jeg har været alene; det er henrivende at kaste noget af Anna og Bestillinger fra sig og tænke lidt paa andre Ting. Hvad angaar Dit Tilbud om at komme her før Elle, saa er det lidt vanskeligt for mig at svare paa. Jeg synes Du maa have det saa rart roligt hos Onkel Syberg, og maaske det heller ikke er saa overvældende, hvad der er af Sytøj; Foreløbig er jeg i Gang med de forhaanden værende Børns Udstyr; bla. skal Lomme have Buxer og Kjolen til sin Skolegang, af Hensyn til Gymnastikken – og der er jo altid noget. Saa jeg har endnu ikke haft Tid til at tænke paa den fremtidige; jeg har en Del, vel det meste, men tænker jeg ganske vist med nogen Rædsel paa de endnu ukøbte og usyede 40 Bleer. Hvis det altsaa absolut passer Dig, saa var det vist overordentlig heldigt for Roen under Elles Besøg, om Du kom her, bare nogle Dage før; saa tror jeg vi kunde faa meget til Side; Maskinen er i god Kondition, en Vask overstaas i denne Uge, Børnene i Gang med Skolen, saa der er nogenlunde Ro. Her er pænt i Haven, meget Frugt og mange Blomster, saa her kan vist være meget rart, hvis Vejret bliver godt. Jeg sidder og venter paa Lomme og hendes Fader; de skal komme med 10 Toget fra Rørvig, hvorhen Fru Gj. flyttede med Børnene, da hun ikke var tilfreds i Liseleje. Den Rejse dertil var mere indviklet, saa vi opgav den paatænkte store Tur med begge Børn – Bes erklærede sig mere end tilfreds med en zoologisk–Have–Tur i Stedet – og Moderen drog af Sted alene i Gaar. Lomme skal have længtes meget og blev vild af Glæde over sin elskede Far. Jeg skal nu ud at møde dem. 
 F [”F” overstreget] Tirsdag Fm. De kom saa først med næste Tog – 11 Toget – i Aftes! havde haft Rejsegenvordigheder med en Motorfærge, som var ophørt at gaa, saa de maatte tage privat Baad fra Rørvig til Frederiksværk; det havde været temmelig stærk Søgang, men Lomme havde klaret det uden Søsyge, og mødte straalende fornøjet over at være hjemme igen, brun og rask og belæsset med Gaver, opsamlede ved Stranden. Hun har nu ustandselig været optaget af Uddelinger; ogsaa en lille Spade og Skovl, hun havde faaet deroppe, blev foræret væk. Der var et rørende Gensyn mellem hende og de andre Børn i Aftes, og nu er der en livlig Legen gennem hele Huset i Dag – Regnvejr – som ikke virker særlig stimulerende paa Brevskrivning, men er fornøjelig og livlig efter den sidste ”stille Uge” med Hrpeter og Bes alene. – Ja som sagt, hvis Du synes, Du nok vil, saa er Du jo meget velkommen til Selskab og Nytte. Regnen i Dag er dejlig, men forhaabentlig bliver den ikke konstant, saa vi kan færdes og sidde meget ude. Mange Hilsner til Onkel Syberg og Dig fra os alle.
 Din Muk
 [Skrevet øverst på s1:]
 Jeg sender alligevel Elle Brev, at det ikke skal komme til noget her.</t>
   </si>
   <si>
     <t>1911-10-22</t>
   </si>
   <si>
     <t>4. sal
 Nørrevoldgade 29</t>
   </si>
   <si>
     <t>St. Pauli Kyrkogatan 19 Malmø Skåne</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Else Birgitte Brønsted
 Louise Brønsted
 Eric Bøttern
-Thora C
 Poul Caspersen
+Thora Caspersen
 - Ehlers
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 - Johnsen, Fr. 
 Grethe Jungstedt
 Adolph Larsen
 Georg Larsen
 Johanne Christine Larsen
 Marie Larsen
 Christine  Mackie
 Elisabeth Mackie
 - Ryberg-Hauen
 Ellen  Sawyer
 Agnete Swane
 Sigurd  Swane
 Herman Vedel
 Vilhelmine von Sperling</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Caspersen og Jespersen i Charlottenlund var, og heller ikke Herz, Jørgen og Birgit. Tante kan muligvis være Vilhelmine Berg, som Laura Warberg ofte kaldte sådan. 
 Marie er muligvis Marie Larsen, Johannes Larsens søster. 
 Laura Warberg og svigersønnen, Alfred Goldschmidt, kunne ikke sammen.</t>
   </si>
   <si>
@@ -7218,68 +7611,68 @@
     <t>Fritz Sybergs fordøjelse har det godt takket være Acqua purgativa.
 Familien har besøg af en del skandinaviske malere.
 Det er ved at blive forår i Pisa. 
 Syberg vil gerne være med til at vælge billeder (til et hæfte med tekst af Johannes V. Jensen).
 Italienerne kan lide at betragte sig selv som blonde og finder dette smukt, men der er meget negerblod i deres race.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x9Mp</t>
   </si>
   <si>
     <t>Pisa 14-1-12
 Via san lorenzo 44.
 Kære Venner!
 Jeg har længe tiltænkt Jer et Brev med Nytårshilsen. Glædeligt Nytår! I Dag er Humøret ug. uden særlige Grunde men, hvad der er bedre, af den reelle Grund at Arbejdet går godt, - Fordøjelsen og Stolegangen er mønsterværdig, den sidste takket være ”aqua purgativa”. Hvis det kan fås i Danmark vil jeg anbefale Dig det, jeg har en Erindring om at Du, ligesom jeg selv, har en noget for stærk Mave. Det er et østrigsk Fabrikat det hedder Saxlehner Bitterquelle. Vi har turet Jul efter dansk Skik og havt det dejlig. Her har været Besøg af en Del norske og svenske Malere, som vi havde til Aften Goldschmidt bor i vort Nabolag. Jeg kan godt lide ham, han er en reel Fyr trods sit springende Væsen.
 16-1-12
 Vi savner Jer. I Dag regner det. Hvor vilde en Whist eller Bridge sammen med Jer gøre godt. Ude bag Pisas Mure er det Forår når Solen skinner. Det er helt hjemlig at færdes mellem Bønderne. De trækker Roer op og beskærer deres Vin og har det fredeligt og godt. Undertiden forbavser det mig at de ikke taler fynsk.
 [Tegning i venstre side af papiret]
 Det vi nu venter på og imødeser med Længsel er Din nye Bog ”Skibet”. Det er rart at Din Fynshoved myte ikke skal ud over Hals og Hoved. Jeg vilde gærne være hjemme når der skal vælges Billeder til den bl.a. for at lave et Par direkte dertil. Send os et Fotografi af Jer alle sammen. Du har jo Apparat.
 Apropos Bønderne og Befolkningen hernede, dersom Du var her tror jeg Du skrev en Bog om Longobarderne. Italienerne har altid opfattet sig selv som en blond Race: De gør det i den Grad i deres Billeder så de gør sig endnu lysere end Germanerne. På de gamle Fresker er Kvinderne så gyldenblonde som norske Jenter. At kalde en Italiener sort – nero – er et Skældsord. En Kvinde [”En Kvinde” overstreget] Alle Italienerinder drømmer om at se ud som Else. Else er ”bionda” og ”grassa” hvad der er ensbetydende med ”bella” og ”bellissima”. Mager og sort (”secca” og ”nera”) er ”brutta” (grimt). Imidlertid er der så meget Negerblod i Racen hernede så helt gl [”gl” overstreget] guldlokkede er de nu ikke. Vi længes, som sagt, efter Jer, men vi længes ikke hjem. Goldschmidt bringer lidt af den hjemlige Duft med som altid hænger ved en Kollega og den gø [”gø” overstreget] virker således på mig så jeg siger: Hvor det er rart at være borte! Stik i et Svip herned!! Eders hengivne Ven
 Fritz Syberg</t>
   </si>
   <si>
     <t>1912-01-18</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Astrid
-Bodild Branner
+    <t>Bodild Branner
 Frits Branner
 Thora  Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Brønsted
 Peter Oluf Brønsted
 Adam Goldschmidt
 Alfred Goldschmidt
 Ina  Goldschmidt
 Johanne Goldschmidt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie
+Anna - , pige i huset hos Astrid
 Else Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror - Laura Warbergs svoger - var godsforvalter på Glorup. 
 Louise Brønsted og hendes familie boede i Birkerød. 
 Det vides ikke, hvem Hansen var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2444</t>
   </si>
   <si>
     <t>Astrid synes, det vi være dejligt at rejse sammen. Hun håber, hun kan skaffe pengene. 
 Astrid har truffet Johanne Goldschmidt, som havde arrangeret træf en dag, hvor Astrid ikke kunne deltage. Johanne ville ikke vise hensyn, når Astrid ikke viste Alfred sådanne. Astrid kunne oplyse, at Alfred selv har bedt om, at Astrid ikke inviterede diverse familiemedlemmer, når han var hjemme. 
 Astrid har været på flere besøg. Sejlturen hjem var slem. Alfred kom uventet hjem fra Tyskland, og der var ikke mad i huset. 
 Børnene leger i sneen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/evO2</t>
   </si>
   <si>
     <t>Malmø 8 Jan 1912.
 Kæreste Mor! Tak for Dit Brev! Hvor er det storartet for Lugge, at Du klarer den vanskelige Situation for hende – men hvor er det opofrende af Dig – saa ideelt Du havde det paa Glorup. Og tænk at Du faar Titte med – men vil Du saa tillige have mig med – hvis jeg aldrig ["aldrig" overstreget] altså kan skaffe de fornødne Kontanter – 200 Kr?
 Det vilde jo være festligt at rejse tre i Følge – jeg har rasende Lyst til det så det gir sig vel nok med Pengene! Naar Alfred gav mig 100 ifjor, gør han det vel igen i År, og jeg har 70 i min Bog; når man har et sådant Lyspunkt at se hen til, kan man jo langt lettere bære de øvrige Dages Byrder.
 I Lørdags fik jeg Brev fra Tutte, som bad mig komme over til Pølsegil [papir mangler] samme Aften. Jeg rejste Kl 1.15 Traf tilfældig Johanne på Gaden og vi fik snakket en Del sammen; det viste sig, at hun havde arrangeret Familiesammenkomsten herovre den Søndag, da jeg var borte, og hun kunde slet ikke indse ”at der var nogen Grund til at vise mig Hensyn – da jeg jo aldrig viste Alfred noget Hensyn!” (!) Jeg inviterede jo altid min Familie, når Alfr. var borte, skønt han dog gerne vilde være sammen med både dem fra Birkerød og Las Og Be – hvad synes Du!
 Jeg oplyste da, at de nævnte Familier aldrig var bedt, når han var borte – og at han udtrykkelig for de øvriges vedkommende havde anmodet mig om at invitere dem, når han var borte. ”Nå – det vidste hun ikke”.
@@ -7365,51 +7758,51 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt
 St. Pauli Kyrkostræde 19
 Malmø
 Skåne
 [I brevet:]
 Nørrevoldgade 29⁴
 Søndag d : 4-2–12 
 Kære Astrid! 
 Der venter Dig vist denne Gang et interessant Brev om Udstillingen, der jo ser meget lovende ud. ”Riget” har i Dag en Anmeldelse af Frits Magnussen, hvori Alhed er mere anerkendende omtalt end i Politiken, der dog ogsaa nok kunde gaa an. A. er i Dag i Birkerød, hun har sikkert købt Blade paa Banegaarden; jeg ringede derind og da vidste de nok derom; der er andre fremmede ogsaa, men det var mig ikke muligt at forstaa [paa] Lugge, hvem det var. Den Dag Du var rejst, kom Elle herop og vi hjalpes ad med at skrive de mange Kort; vi sad og hørte Musiker[ulæseligt] nede fra Fr. Johansens Hjørnestue, var siden nede hos Tomas at drikke The. I Gaar kom Elle ved 11 Tiden, spiste sin medbragte Frokost og fik Solbærrom og The her, mens jeg var nede at spise. Det har hun jo gjort 2 Gange og Lugge en Gang og det var en dessin for Dig ogsaa næste Gang Du skal herover. Ved 1 Tiden gik vi ad de smaa obscure Gade[r] til Østergade, købte en M[ulæseligt] til Hr. Peter det havde han ønsket sig til Flaget, Elle gav ham. Vi gik hele Strøget ned, købte Konfekt og en lille Genstand til Grethe, derfra til Udstillingen, hvor Elle strax traf Fru Asta, meget glædeligt Gensyn. De gik sammen hele Tiden, det er vist hende, der købte ”Petunia”, Berta det lille Landskab fra Fyns Hoved. Det er en smuk Samling Billeder, men dog en Del Jux iblandt; Fr. Svendsens især, men efter min Mening ogsaa Olga Jensens. I Alheds er der intet rent ud disharmonisk; de hænger ogsaa yndigt kønt i den inderste Sal, 2 Vægge fulde. Der var ikke saa faa Mennesker, Lützhöft var der meget tidligt. Abraham og Fru Ingeborg var der, jeg talte med dem. Bimse og Ch. E. og cand. Lunn havde været der. Lud og Berta ogsaa; Madsens kom da jeg gik hen til Paraplyen, hvor Alhed havde siddet et Par Timer med nogle Venner og spist Frokost, vist ikke helt diplomatisk af hende at være borte paa den bedste Tid. I Gaar og i Dag er lille Hr. Peter bedre: Bes var ikke i Skole i Gaar p.Gr.af Kulden der jo ogsaa er ganske overvældende, i Dag kan jeg knap faa varmt her; var alligevel ude en lille Tur i Formiddags uden at fryse synderligt. Elle rejser vist hjem i Morgen og kommer her med sin Kuffert, saa tager jeg en Bil til Banegaarden. Jeg har giver hende 10 Kr, fik endelig i Gaar de Penge fra Madsen jeg kunde betale jovist! – I Torsdags Aftes var jeg min første rigtige Udflugt, henne i et Lokale paa Raadhuspladsen og høre det første af en Række Foredrag af Dr. Munck om Tydskland. Men saa lille en Sal og saa faa Tilhørere! jeg var meget forbavset, og et højst tarveligt Publikum at see til. Det er dog mærkeligt, at der ikke er større Interesse for den Slags her i den store By, hvor Folk har Raad til al mulig Luksus og Fornøjelser. Nu gaaer jeg i Læsef. hver Aften, har læst en dejlig Bog af Johan Maier ”Liv” og en mindre god. – Ina – af J. Th. Lick; overspændt Vrøvl Det glædede mig meget at høre Elle animerer Dig til at lære Bogbinderi, det gør jeg ogsaa i høj Grad især hvis det kan blive inden alle og enhver driver det. Jeg har læst, at det private Bogbinderi er ved at blive en farlig Konkurrent til Fagmændene; ser i Dag i Politiken en Dame, der averterer. – Bare nu Dine Unger kan undgaa Forkølelse i dette Vejr! – Nu er der vist ikke mere at skrive om lille Putte. Jeg skal lidt ned til gl. Fru Stockmar inden Middag. – Kærlige Hilsener til Dig og Børnene fra Bedstemor.
 Udklip af Riget i Gaar; muligt jeg kan faa det fra i Dag senere.</t>
   </si>
   <si>
     <t>1912-02-11</t>
   </si>
   <si>
     <t>Nørrevoldgade 9 København K</t>
   </si>
   <si>
     <t>Malmø
 St. Pauli Kyrkogatan 19</t>
   </si>
   <si>
     <t>Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Ina  Goldschmidt
 Peter Hansen
 - Holstein, Frk.
 Harald Høffding
 Alhed Larsen
 William Mackie
 Karl Madsen
 Carl V Petersen
 Ellen  Sawyer
 Karl Schou
 Marie Schou
 Hempel Syberg
 Gustav Wied</t>
   </si>
   <si>
     <t>Astrids ægteskab med Alfred Goldschmidt var højst problematisk, og parret endte med at blive skilt.
 Alhed Larsen udstillede sammen med Olga og Karen Meisner-Jensen, Anna Syberg og Cathrine Svendsen på Den Frie.
 Det vides ikke, hvad historien om Laurits, der ikke ville med til Amerika, går ud på. 
 Alhed Larsen sad i København model for Peter Hansen, der malede det store "Stifterbillede" til Faaborg Museum. 
 Gustav Wieds ”Ranke Viljer” 1906 (opført under titlen 2x2=5) fra Ungdomshistorier.</t>
   </si>
   <si>
@@ -7839,84 +8232,84 @@
   <si>
     <t>Faaborg Byhistoriske Arkiv, Mads Rasmussens familiearkiv, Mappe 29</t>
   </si>
   <si>
     <t>Anna Syberg skriver et langt brev til Christine Rasmussen om familiens dagligdag i Pisa i Italien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Wb5J</t>
   </si>
   <si>
     <t>Pisa 22/6 - 1912
 Kære Fru Rasmussen
 Iaar kommer jeg vist for sent med min Lykønskning til Musæets Fødselsdag, jeg er bange for, at Brevet ikke kan naa til Faaborg paa 2 Døgn. Men selv om den er en Dag forsinket, Lykønskningen, er den lige velment. Fødselsdagsbarnet har det vel fremdeles godt og trives vel. 
 I Deres elskværdige og kærkomne Brev fra Nytaarstid, talte De om en Midsommerfest, vist nok i Bankerne, ja , det er jo kedelig, at vi ikke kan være med i Aar, vi vil alle mindes Indvielsesfesten som en af vore smukkeste Oplevelser.
 Vi er nu i Færd med at forlade Pisa og flytte til Marina'en, hvor vi glæder os til at pjaske i Havet i 4 Maaneder - saalænge har Skolerne Sommerferie her til Lands. Børnene er syge af Længsel efter Hav, især de smaa kniber det for. Nu er de iøvrigt saa igaaede med de indfødte, saa det vist bliver svært for dem engang at forlade Pisa, de smaa har erobret Piazza'en, hvor de opholder sig al den Tid de ikke er i Skole i vild Leg med italiener Ungdommen. De store Børn har Deres Venner og Veninder ogsaa. det kan nok være, det har hjulpen paa Sproget, som de nu alle taler og skriver udmærket. De er alle løbne vældig i Vejret, jeg tror det er den megen Sol. Besse, vores ældste Datter, der er 16 Aar, betragtes som en stor Skønhed, hun har mange Tilbedere, hvad der giver Anledning til mange kostelige Oplevelser. En af dem, en Officeresspire kommer her i Huset, han er meget livlig og elskværdig og arrangerer en Mængde Cykelture for Besse, Clara, Hans, og ham selv til Pisa's dejlige Omegn. Saa morer de sig dejligt og Besse tager sig ikke Tilbedelsen saa alvorligt, saa vi behøver at være bange for, at hun skulde blive hængende her i Pisa.
 Vi har iøvrigt været hjemsøgt af Pisas Honoratiores i den sidste Tid. Vi fik en Dag Besøg af en tysk Dame, der fra en Nordmand havde faaet at vide, at en af "de udmærkede Danske Malere" opholdt sig her i Pisa. Hun kom nu som Interviewer fra Bladene. Da hun saa havde skrevet 2 Spalter Lyrik om os og Billederne kom altsaa Honoratiores for at se dem - det var en skrækkelig Virkning. Saa skulde jeg hver Eftermiddag sidde fint klædt paa og i et fint poleret Hus og tage imod, og det var jeg virkelig ikke vant til (ingen af Delene: særlig det polerede Hus var mig en skrækkelig Gene). Vi var blevne saa demoraliserede med Hensyn til huslig Orden, fordi vi vidste at aldrig nogen Mors Sjæl uden os selv bankede paa vor Dør. Naa, men nu er det overstaaet, vi har atter Ro, og jeg kan paany lade min Pige staa for Husstyrelsen, det er umaadelig behageligt. 
 Naar jeg tænker fra vores einfache Husholdning her, hvor vi fuldstændig indretter os efter Pigens Talenter eller maaske rettere: Mangel paa samme og til Deres store Hus, saa slaar min Hjerne en Koldbøtte af Skræk. Jeg kan slet ikke begribe, hvordan De bærer Dem ad med at faa alting til virke saa udmærket, De maa vist være i Besiddelse af "Administrationstalent" er det ikke saadan det hedder. 
 Vi ved fra Danske Aviser at her var Cyclon i sidste Uge, vi har derfor modtaget Forespørgsler om vi og Aquarellerne var reddede. Vi havde det rigtig gemytligt, troede det var et ganske almindeligt Tordenvejr. Pigen kom skælvende ind i Stuen, mumlende Bønner og slaaende Kors i det uendelige. Hun er ellers ikke stærkt religiøs, Saa Børnene fik Krampelatter over hende. Regnen styrtede ned, saa Gaden blev til en rivende Flod, Børnene var henrykte og syntes det smagte af Danmark. Fritz malede som sædvanligt i campo santo, det eneste der generede ham var Skraldene, der lød saa stærke dér, at han frygtede hans Trommeheinder skulde springe. Ja nu blot en Hilsen til Dem og Deres Mand og Børn, og hvis De ved Lejlighed vilde fortælle os lidt om, hvordan De har det allesammen og lidt om Musæet og om Festen, saa vilde det være umaadelig kærkomment. Mange Hilsener
 Deres hengivne Anna Syberg
 [tilføjet på tværs på første side:] Min Mand sender mange Hilsener</t>
   </si>
   <si>
     <t>1912-07-05</t>
   </si>
   <si>
+    <t>Det brev, MR henviser til er formentlig Tom-Petersens brev af 9. juni 1912, hvori han omtaler en ung billedhugger ved navn Utzon Franck, som har bedt Tom-Petersen anbefale ham til MR mhp at købe et af hans arbejder til Faaborg Museum. Det drejer sig formentlig om billedhuggeren Einar Utzon-Frank (1888-1955), der var udlært maler men fik smag for arbejdet med skulptur og i 1906 fulgte undervisning på Kunstakademiet. Her traf han Kai Nielsen, som han blev venner med. Utzon-Franck blev en anerkendt billedhugger og i 1918 blev han som 30-årig udnævnt professor ved Kunstakademiet, hvor han var til 1955.</t>
+  </si>
+  <si>
+    <t>Mads Rasmussen beklager sit sene svar på Tom-Petersens brev fra forrige måned, men meddeler, at den omtalte sag ikke har interesse.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/8o46</t>
+  </si>
+  <si>
+    <t>5' Juli 1912.
+Kære Herr Kunstmaler Tom Petersen!
+Jeg fik i sin Tid Deres Brev af 9' f.M. men blev den Gang syg og saa blev Brevet lagt til Side .Hvad omskrevne Sag angaar ,da synes jeg ikke, at den har nogen Jnteresse .
+Jeg beder Dem undskylde den sene Besvarelse og forbliver med venlig Hilsen fra min hustru og mig til Dem og Deres Frue.
+Deres hengivne
+M Rasmussen</t>
+  </si>
+  <si>
     <t>Peter Hansen
 Johannes Larsen
 Christine Rasmussen</t>
   </si>
   <si>
     <t>Mads Rasmussen glæder sig til at se Fritz Sybergs malerier fra Italien, når han kommer tilbage til Danmark om halvandet års tid og håber, at Faaborg Museum får lov til at vælge først, når billederne udstilles. Desuden fortæller han, at den midsommerfest, der skulle være afholdt i anledning af afsløringen af Peter Hansens store billede, måtte udsættes, da der var nogle elementer, der skulle males om.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Irxk</t>
   </si>
   <si>
     <t>5' Juli 1912
 Kære Herr Fritz Syberg!
 Tak for Deres venlige Brev af 28' Juni, efter Modtagelsen af hvilket jeg sendte Beløbet efter opgivne Adresse, Kvittering fra Sparekassen vedlægges.
 Det glæder mig særdeles at se, at De og Deres Familie befinde Dem saa vel, og jeg glæder mig til, at De kommer hjem om halvandet Aar og til at se Deres Billeder. Jeg haaber, naar de blive udstillede, at Faaborg Museum faar Lov til at tage først, og hvis der er noget, som De mener har særlig Jnteresse for Museet, haaber jeg, at De vil tage det frem til Beskuelse.
 Den Midsommerfest ,vi skulde have haft i Anledning af Afsløringen af Peter Hansens store Billede og Pavillonen i Svanninge Bakker blev ikke til noget, da der skulde laves noget om ved Billedet, særlig ved min Hustru og Johs Larsen og Svigerinde. Min Kone ,som ikke uden Grund var noget utilfreds med Billedet af sig, er nu malet om og er nu tilfreds. Reproduktionen er maaske ikke saa god som den kunde have været, men den er ogsaa kun ment som et lille Minde om Jndvielsen. Som De vel har set har der været en stærk Kritik fremme mod Billedet ,særlig ude fra. Vore Venner er godt tilfreds dermed.Jeg glæder mig til, at De faar det at se og at høre deres Kritik.Jeg antager, at Festen bliver midt i August og saa skal De nok faa et Referat af Festen. J Morgen rejser vi til Faaborg og jeg vil saa være derovre en Ugestid ad Gangen.
 Med venlig Hilsen til Dem og Deres Frue fra min Hustru og mig forbliver jeg
-Deres hengivne
-[...15 lines deleted...]
-Jeg beder Dem undskylde den sene Besvarelse og forbliver med venlig Hilsen fra min hustru og mig til Dem og Deres Frue.
 Deres hengivne
 M Rasmussen</t>
   </si>
   <si>
     <t>1912-08-03</t>
   </si>
   <si>
     <t>Familien længes nu efter at komme hjem til Danmark. De små drenge savner Fynshoved. Hjemkomsten er fastsat til 1. juni 1914. Næste sommer rejser familien til Paris og bliver der et år.
 Hans har vist en vis antipati mod italienerne. Syberg-familien har lært et dejligt italiensk par med seks sønner at kende. Den ene søn er voldsomt forelsket i Johanne/Besse, men hun vil ikke have ham, og nu er han så hårdt ramt, så han taber sig og ikke kan sove. Vægttabet er et problem, da han skal holde en vis vægt for at komme ind på officersskolen. Hans tager sig lidt af den unge mand.
 Syberg maler børnene. Han kan ikke forstå malere, der rejser fra egn til egn og leder efter motiver.
 Det er godt, at Johannes V. Jensen formodentlig er hjemme sommeren 1914. Else og han kan komme til Paris i 1913 og besøge Syberg-familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aQkg</t>
   </si>
   <si>
     <t>Marina di Pisa
 Hotel Balestri
 3 Augst 1912
 Kære Venner!
 Hjærtelig Tak for Fødselsdagsbrevet og for Eders venlige Tanker og Ønsker. Om jeg er gammel ved jeg intet om, men et ved jeg at Jorden; vor gamle Klode, holder sig godt. Vi bor her på et af det [t i slutningen af ”det” overstreget] mest kultiverede Stykker af dens Overflade, men trods det, forbavses jeg dog daglig over hvor uopdaget og ung Jorden er. Imidlertid begynder vi dog så småt at blive Italiensmætte. Med ”vi” mener jeg nærmest Familien, og med Familien mener jeg Anna og Pigebørnene. De tre små Drenge længes tidt efter Fynshoved Trylle sparer trofast sammen til sin ”Beltbåd”. Vor endelige Hjemkomst er nu fastsat. 1ste Juni 1914 rejser vi til Fynshoved (Næste Sommer drager vi til Paris og bliver der 1 År.) Hvad mig selv angår da er hele denne vor [”hele” og ”vor” indsat over linjen og ”denne” overstreget] Rejse nærmest at betragte som en Opgave der stilledes mig udefra. Man ved jo intet om Italien andet end noget højtravende Sludder og får heller intet at vide om dette Land uden ved at se det selv. Hans bliver ikke ”Italiener”. På enkelte Undtagelser nær tror jeg nok han nærmest har nogen Antipati mod Italienerne. Han kommer meget godt ud af det med dem, morer sig over dem men foragter dem nok lidt, tror jeg. Kiplings Skildring af Bandasfolket rinder også mig i hu hernede af og til. En Familie er vi dog kommet på nærmere Hold hernede. En Officersfamilie med 6 Sønner. Desværre er vi kommet for Skade at tilføje dem et Hjertesår. Deres tredieældste Søn har forelsket sig i Besse og i nogle Måneder kuret til hende, men netop i disse Dage er det kommet til en Slags Forklaring. Besse vil ikke vide af ham, som andet eller mere end opvartende Kavaler. Hun er 16 han 17. Jeg vil håbe han overlever det skønt han har taget sig det meget nær det Skind. Han søger Trøst hos Hans som tager sig af ham, boxer med ham, lærer ham at ro. (Han kan nemlig ikke sove mer) [) overstreget] og må derfor se at trætte sig). Af andre Genvordigheder han har at spekulere over er denne [”denne” overstreget] den følgende den værste: Efter at han nu lige har taget sin Eksamen og skal ind på Officersskolen (han skal ind i Luftflåden) skal han endnu bestå to Prøver den ene er, han skal have en vis Vægt – mindst 50 Kilo, han vejer 51 men magres jo af under disse [”disse” overstreget] denne Modgang, desuden skal han holde et vist givet Brystmål, men saa [”saa” overstreget] nu tørrer han vel ind. Helt glad er jeg nu ikke, mest fordi det er en, sjælden sympatetisk Familie Jeg mindes ikke jeg nogensinde har set et så smukt Forhold mellem Fol [”Fol” overstreget] Forældre og Børn som der. Des [”Des” overstreget] Al Familien er kemisk fri for den almindelige italienske Dovenskab som hersker i Signoreklassen, er [”er” overstreget] er ikke det mindst tiltalende ved den. 
 Jeg maler Børnene og sylter mig i det hele taget ind i sådan en Masse Arbejde så jeg imødeser den Dag da jeg tager en rask Beslutning pakker hele Gøjemøjet sammen [og] stikker af. Blive her hele sit Liv kan man jo dog ikke. Jeg har aldrig forstået hvad det er for en Drift der driver Malere fra den ene Egn til den anden for at finde noget at male. Mig er det altid gået omvendt, har jeg først fået fat et Sted kommer jeg egentlig aldrig mere fra det. Til Gengæld synes jeg Emnerne er hvor man selv er.
 Det er rart Du er på Rejse næste Sommer Så er Du formodentlig hjemme Sommeren 1914 så vi kan mødes. Send Else en Ferietur til os i Paris September 1913 og [overstregede bogstaver] kom selv og hent hende der, når Du vender hjem fra Sibirien. Var det ikke en Ide?
 Vi har Varmen – jeg har været utilpas (Influenza) en 14 Dages Tid. I Dag er jeg rask igen.
 Vore hjærteligste Hilsener til Dig, Else og Børnene
@@ -8345,54 +8738,54 @@
     <t>1913-07-17</t>
   </si>
   <si>
     <t>Johannes V. Jensen beskriver højsommerdagene i Tibirke med familien.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ByKH</t>
   </si>
   <si>
     <t>17 Juli 13
 Kære Venner
 Tak for Brevet og Tak for sidst! Nu forestiller vi os Jer altsaa i Edens Have paa Fyn, hvor Arbejde og Salighed gaar Haand i Haand. Her skulde det helst være ligesaa, dog vil det ikke rigtig gaa med mine Ting, Saligheden derimod er der ikke noget i Vejen med. Vi har Højsommer nu med Høstakke i Engen, stille Stuer hvor Fluerne summer hidsigt i Vinduerne og Vinden gaar med Solskin udenfor. Vi kører i Vandet med hver en Unge stablet op paa Cyklen, jeg har faaet et Kongelys plantet udenfor Huset, og ellers ved jeg ikke andet end at Tiden gaar. Her tales episk og dramatisk om en Mand som blev bidt af en Hugorm forleden, og ellers Verdenshistorien - jo bestaar den til syvende og sidst i andet end at man læser sin Avis og ser hvordan det skaber sig? Men en Dag skal man jo ud i det alligevel. Foran mig ligger en stor stor Pakke Papir som skal beskrives først. Anna sender jeg min højeste Orden, pour bonté et la mérite, jeg opdagede sidst at du har de mest mageløse Hænder og du skriver med bibelsk Kraft Breve, men saadan noget maa man ikke sige. Farvel og paa Gensyn
 J.V.</t>
   </si>
   <si>
     <t>1913-08-02</t>
   </si>
   <si>
     <t>Sverige
 Ädelfors St.</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Ludvig Brandstrup, visedigter
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Else Birgitte Brønsted
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Andrew Carnegie
 Maurice Chevillard
 Grethe Jungstedt
 Carl Petersen, arkitekt
 Ellen  Sawyer
 - Sims
 - Thalbitzer</t>
   </si>
   <si>
     <t>Madien er muligvis Louise Brønsted.
 Det vides ikke, hvem Ingeborg var. 
 I Valby boede arkitekt Christian Brandstrup og hans kone Eline. De var forældre til Ludvig Brandstrup, som i 1913 var 21 år. Det må være ham, som Laura Warberg synes spilder sine evner. Ludvig Brandstrup blev skuespiller, revueforfatter mm. 
 Laura Warberg boede i København. Det omtalte hus fik Alhed og Johannes Larsen bygget til hende, Grethe og Ellen på Strandvejen i Kerteminde. Arkitekten var Carl Petersen.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2087</t>
   </si>
   <si>
     <t>Branners rejser hjem fra Anholt, og nogle andre familiemedlemmer sejler dertil.
 Laura Warberg har Grethe på besøg. Laura underviser hende i fransk, og de går i Tivoli, ser kunstflyvningsopvisning mm. 
 Laura har været til middag hos Eline og Christian Brandstrup. Deres søn, Ludvig, ved alt, men han spilder sin begavelse. 
 Arkitekten har vist Laura Warberg tegningerne af hendes nye hus, som er dejligt med havedør, store stuer og værelse til Grethe.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0rHr</t>
@@ -8803,51 +9196,51 @@
   </si>
   <si>
     <t>Johannes Larsen har malet rensdyr, og han har været 20 timer om at nå frem til nogle svaner. Det var dejligt for Larsen at høre, at greven er glad for bogen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MzRh</t>
   </si>
   <si>
     <t>Kirkeby Kro 4/3 1914
 Kæreste Alhed!
 I Gaar Frmd malede jeg Rensdyr, og det skal jeg male flere af. De er saa rart nær ved. I Gaar Eftermiddag var jeg ude at se efter Svaner det var et større Foretagende. Jeg var over 20 Timer om at komme ud til hvor de var, og 2 ½ om at komme hjem. I Dag har vi Bygevejr og det har haglet stærkt i Nat. Mit Undertøj er kommen og Kromanden tager det med fra Stationen i Dag. Nu kom Posten med Brevene, det var at høre fra Zahrtmann at Greven var glad ved Bogen og morsomt at læse Philipsens Brev. Naa nu maa jeg slutte. Mange Kys og Hilsner til Jer alle 3
 Din
 JL.</t>
   </si>
   <si>
     <t>1914-05-03</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Eline  Brandstrup
 Jørgen Brandstrup
 Ludvig Brandstrup, billedhugger
 Ebbe Branner
 Frits Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Christian Caspersen
 Johanne Caspersen
 Adam Goldschmidt
 Alfred Goldschmidt
 Henriette Goldschmidt
 Ina  Goldschmidt
 Selmar Goldschmidt
 Jens Hinke
 Grethe Jungstedt
 Anders  Kragh
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Ellen  Sawyer
 Ernst Syberg
 Franz Syberg
@@ -9856,50 +10249,107 @@
     <t>Laura Warberg ønsker Johannes Nicolaus/Madien tillykke med fødselsdagen. Hun nyder at holde ferie på Glorup og har besøgt Abel og Kattrup samt fejret Conrad/Conne Warbergs 70-års fødselsdag, hvor hun tildels blev gode venner med Visse/Louise Amstrup.
 Nete Amstrup/Hjorth har besøgt sin mand, der er soldat i Holbæk. Hun har dårlige lunger og har både barnepige og husjomfru. Det er mærkeligt, at Visse/Louise er så glad for Netes lille datter.
 Greven overvejer at sælge jord fra Amstrups gård eller at sælge den helt.
 På Glorup er der store forandringer, da to grever Moltke har købt alt. 
 Laura ville gerne fejre fødselsdag, men stearinlys er så dyre og det er frostvejr, så hun udsætter det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Coa8</t>
   </si>
   <si>
     <t>[Skrevet med blyant på kuvertens forside:]
 1917
 [Skrevet med blæk:]
 Fru Professor Brønsted
 Tornehave
 Birkerød St.
 [I brevet:]
 [Øverst på s. 1 med anden skrift end Laura Warbergs:]
 Glorup! hvor en svoger var skovrider
 [Med Laura Warbergs skrift:]
 Glorup d. 21/2 – 17
 Kære lille Muk!
 Egentlig skulde Madien have dette Brev, men du kan nok bringe ham et ”Til Lykke” ledsaget af mange gode Ønsker for det nye Aar. Hvis jeg havde haft et pænt Kort, saa kunde jeg have sendt det særskilt, men dette gaaer også. Du skulde dog gærne med det samme have en lille Haandfuld ”Bagateller” herfra. Jeg har husket Kerteminderne paa Madiens Fødselsdag og haaber de skriver og fortæller om den selv. – Jeg har det saa rart her; intet Hovedbrud af nogen Slags, det er dejligt med en lille Ferie. Jeg gaaer en lang Tur i den herlige Skov hver Form. - og om Efterm. en mindre med de andre. Pigebørnene har været i Kbh fra i Lørdags, kommer i Aften. Naar de er her, spiller vi en Bridge, ellers læser vi; her er altid gode Bøger. Jeg har været en Visit paa Anhof; en Aften var vi bedt til en fin lille Souper hos Abels, spillede Bridge. I Gaar bedt til Kaffe hos Kattrups. Connes 70 Aars Fest var nydelig og morsom Jeg blev tildels gode Venner med Tante Visse, bad hende og fik Ja! til at besøge os til Sommer med dem herfra. Jeg er nu glad ved det; nu skal vi jo ogsaa ses d: 12_te_ April hos Syberg. Nete er med sin lille Pige i Kbh at besøge sin Mand, der ligger indkaldt i Holbæk, men havde fri et Par Dage; hun fulgtes med Marie og Nina og de bor i Grundbergs Hus; den lille har en Fru Flensborg, Det gaar desværre ikke ret fredeligt til paa Ølstedgaard og Nete er jo ikke rask, Lungerne er svage, hun maa intet bestille, de har en ung Pige til lille Ellen og en Husjomfru. Visse er saa uhyre glad ved Barnet, det er mærkelig nok, da hun aldrig har brudt sig om Børn. Nu forestaar der maaske en Forandring, da Greven tænker paa at sælge noget Jord fra Gaarden eller sælge den helt. Visse er saa bange for, at Amstrup i det Tilfælde vil købe den og hun vil saa gærne derfra. Conne har faaet det lettere og uden de mange Ærgelser han havde ved at se Administrationen øse Penge ud i Stedet for at spare lidt til den stakkels Greve. Der vilde have gaaet 30-40 Aar og nu menes der 10, inden alt kan være i Balance igen. Nu har to Grever Molkte købt alt her, Greven ejer ikke Sølvtøj Møbler eller noget. Men nu spares der efter en større Maalestok og Greven har en mindre Sum vist en 10000 aarlig. Hun har jo mange Penge, men har ”intet villet give for Børnenes Skyld”. Alt Bøndergods er eller skal sælges. Glorup og Rygaard er det ["t" sidst i ordet overstreget] eneste Gaarde, der bliver tilbage og saa Fideikommiskapitalen. Willumsen har købt Anhof – På Lørdag skal jeg hjem til en St[ulæseligt] og saa vilde jeg jo gerne have en større Festlighed til Eders Fødselsdag, men jeg er bange, vi ikke har Lyst til den Tid og vi har ingen Lamper og Stearinlys er saa dyre, saa nu har jeg henstillet til Elle, om vi skal opsætte Gildet. Mulig vi kunde laane Lamper, men hvad forslaar et Par Stykker. Skade at det nu fryser mere igen 6 ½ Grad her i Nat. Jeg har glædet mig over at kunde spare Lys og Brændsel i 14 Dage. Nu Farvel lille Skind! Kærlige Hilsner til Eder allesammen fra Bedstemor.</t>
   </si>
   <si>
+    <t>1917-03-07</t>
+  </si>
+  <si>
+    <t>Rolfsgade 17 4</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Christian Caspersen
+Johanne Caspersen
+Alfred Goldschmidt
+Alhed Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Schou
+Andreas Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg-Goldschmidt og Jørgen/Buf Schou blev kærester og hun gravid, da han var 19 år, og hun var 34. Astrid var på dette tidspunkt stadig gift med Alfred Goldschmidt. Jørgen Schous mor var Marie Schou; gift anden gang Syberg.
+Søsteren, der befandt sig 20 minutter fra Astrid, er sandsynligvis Louise Brønsted. 
+Jørgens mor, Marie Schou, boede i 1917 i ejendommen Valdal i Valby. Denne bygning rummede flere lejligheder. 
+"Tante" kan være både Wilhelmine Berg/Tante Mis og Johanne Caspersen/Tante Hanne. Der er sandsynligvis tale om sidstnævnte, da hendes mand, Christian/Max Caspersen omtales i forbindelse med hende.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8398</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt ville købe tøj under udsalget. Alhed/Be Larsen skylder hende 10 kr. 
+Astrid er svært plaget af astma og ligger i sengen. Om natten må hun sidde op. hun har slim i halsen og smerter i underlivet, når hun hoster, og hun holder med begge hænder om maven med den lille unge. 
+Jørgen/Buf må tænde op, hente morgenmad, lave frokost klar, tage på arbejde for derefter at give Astrid aftensmad. Så må han hjem og spise hos moderen og tilbage til Astrid. Hun er lidt bitter over, at søsteren der befinder sig 20 min. væk, ikke kommer på besøg. 
+Astrids mor ved nu det hele. Tante Hanne har været på besøg og læst breve fra Laura Warberg op. Laura kalder Astrids handlinger afskyelige. Astrid reagerer med at blive kold. Tante Hanne har bedt Laura Warberg skrive et venligt brev til Astrid, men Laura var alt for vred og svarede, at Ellen Sawyer også var vred på Astrid, og at Alhed/Be Larsen havde gode grunde til at være kølig. Laura mente desuden, at Astrid havde narret Marie Schou/Syberg, som altid havde været en engel mod Astrid. 
+Ellen har nok flirtet en del, men kun i ånden, mente Tanten. Astrid føler, at hun er syndebuk, for både Ellen, Christine/Mornine Mackie og Alhed/Be Larsen har haft deres "små historier". 
+Astrid har ringet til Christian/Max Caspersen, men han var yderst kølig. Nu vil hun følge diverse råd og skrive til Alfred Goldschmidt og bede ham skaffe en sagfører, da hun gerne vil giftes med Jørgen, så deres barn kan blive "ægte". 
+Jørgen og Astrid glæder sig meget til deres bryllup. Hun syr navne i sit dækketøj mv., eftersom hun og Jørgen skal bo i den lille lejlighed på Valdal, mens Marie Syberg/Schou også bor i ejendommen. 
+Jørgen er god at tale med og meget moden af sin alder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/A1yu</t>
+  </si>
+  <si>
+    <t>Med kuglepen øverst s. 1: læst 1964
+[Med blæk:]
+Rolfsvej 17 4. den 7/3 - 17.
+Kæreste lille Junge! Tusind Tak for Dit goe Brev - det er også Synd af mig at plage Dig med det Tøj - Du har så Ret i, at det bør vente og ses an - der stod mig blot i Hovedet noget om, at jeg måtte købe under Udsalget, men det er jo så forholdsvis lidt, jeg får at købe, så det klares jo nok. - Du kan sige til Be, at det var 10 Kr, hun kom til at skylde mig; jeg skulde have haft hendes Guldpenge - som jeg kunde tjene 8% på ved at veksle dem i svenske Sedler - da jeg nu ikke alligevel måtte få Guldpengene, har Be sagt noget til Buf om, at jeg i Stedet skulde have Procenterne, men det finder jeg ganske urimeligt. 
+Søde Junge - jeg må have Lov til at hyle lidt for Dig - det hjælper så godt; du kan tænke Dig, at nu har det varet i næsten en Uge - denne forfærdelige Asthma - jeg er fortvivlet, hver Nat må jeg sidde timevis op i Sengen bare for at få Luft; det er lidt bedre om Dagen, når jeg er oppe, men jeg er så totalt udmattet, at det tager mig en Time at klæde mig på - og så må jeg h[ulæseligt] efter Vejret igen en lang Tid - jeg kan ikke gå over Gulvet uden at det begynder igen - og så kaster jeg ustandselig Slim op - og Hosten giver ofte de rædsomste Smerter i Underlivet, så jeg må sidde og holde med begge Hænder på min arme lille Unge; kan Du ikke forstå, det er en Prøvelsens Tid, og at jeg må hyle lidt for Dig. Buf er mageløs - men det er næsten for strengt for ham også - op 6 hver Morgen - hente Koks - gøre Ild - ned efter Mælk og Brød - koge Kakao og smøre Mad, så passer han Frokostbakke til til mig og Kl 7. styrter han til sit Arbejde på et Værksted langt ude på Amager; der står han hele Dagen med strengt legemligt Arbejde - og så snart det slutter - farer han igen ud til mig - gør Sovekamret i Stand og giver mig Middagsmad - styrter hjem til sin egen Middag Kl 6 - så er han her igen ved 8 Tiden - vadsker op - og, når ikke er altfor dødtræt, så vadsker han også Gulvene - og altid er han smilende og sød, skønt jeg dog ser, hvor træt han er; men jeg kan intet - udover at klæde mig på og Dagen igennem koge Saltvand på Kakkelovnen til Gurgling af Halsen, som bestandig er fuld af Slim. Det er ikke Skaberi - jeg prøver til - og mister straks Vejret af det. Er det ikke også fatalt med denne Iskulde, som står ud ad Vinduer og Døre og er uovervindelig. Kan Du ikke tænke, det er be'sk at sidde her ene hele Dagen med alle disse Kvaler - når man har en Søster 20 Min. herfra - og vèd, at hun næsten daglig er herinde - hun vèd, at jeg bestandiger syg - men bevares, det koster jo 4 Øre at telefonere og spørge, hvordan det går. Jeg kan slet ikke fatte det. Nå, det er ikke værd at nære Béskheden - det er også svært, at jeg er så forbavset, Junge. 
+Nu skal jeg ikke hyle mere. Tænk, at Mor nu vèd alt. Jeg har haft 2 Besøg i al denne skrækkelige Sygetid, begge af Tante. Første Gang havde hun lige fået alt at vide - var fortvivlet - rådede mig for Giftermålet etc - som jeg vist har fortalt Dig. Otte Dage efter fik jeg det næste Besøg - lå igen i Sengen og var frygtelig elendig. Tante kom for at læse nogle Breve fra Mor. Ja, Junge, det er skrækkeligt af mig, men når Mor farer sådan frem - med den mest ubarmhjertige Vrede og Foragt, kalder min Handlen væmmelig og afskyelig - taler om den store Skandale etc - så bliver jeg så underlig kold og følelsesløs overfor Mor - hun bliver så fjern og fremmed for mig - det er, som om det slet ikke vedkommer mig. Sorg og Bedrøvelse - det smelter mig fuldstændig og gør mig ulykkelig over, at jeg har voldt andre ondt. Men Vrede gør mig bare kold og hård; jeg vèd, det er stygt af mig - men jeg kan ikke forbedre det; det drejer sig dog om alt det, som for mig betyder mest i Livet - ja alt; det som for mig er det smukkeste og værdifuldeste af alt i Verden.
+Tante havde skreven til Mor, om hun ikke kunde tænke over det - og siden skrive et venligt Brev til mig (den søde Tante!) men Mor svarede, at det var foreløbig umulig - hun var altfor knusende vred. Elle var også meget vred og oprørt, sagde at når Be så ofte havde været kølig mod mig, så havde det sin gode Grund! (!) Junge var den eneste, som undskyldte og forsvarede mig (Tak, lille søde Junge, jeg vèd jo, at Dig kan jeg altid stole på.) Og videre skriver Mor, at det var skammeligt af mig således at narre Fru Syberg, der altid havde været en Engel imod mig (!!) - Mor vilde rigtignok skrive til hende; -. Ja, gør Mor det så kan jeg også være sikker på at blive rehabiliteret - så reel og retfærdig, som Fru S. er - det bliver ikke morsomt for hende, at få Brev fra Mor! 
+Og Tante talte om de andre - ja, hun vidste jo nok, at Mornine flirtede en Del - men hun vidste også, at det kun var ["var" indsat over linjen] sjæleligt - der var aldrig tale om noget legemligt. Jeg måtte jo tie til alting - èn skal jo gerne være Syndebuk, jeg skal nok være det; men når man kender både Bs og Elle og Mornines små Historier, så er det lidt løjerligt at høre på, at de er hellige, mens jeg alene synder. Elles Vrede vil jeg nu foreløbig ikke tro på (hun har da sidst Grund til at være skinhellig!) nej, hun 
+II/
+siger vel sådan, fordi hun mener det er bedre for Mor, men jeg mener nu, at Din Metode er både ærligere og mere formålstjenlig. Det er for Resten underlig, Junge, jeg tænker dog bestandig, at når vi bare blev gift, så var alt i Orden - men det synes jo tvertimod, som om det yderligere opirrer Sindene. 
+Ja lille Junge, det er en bevæget og brydsom Tid. Jeg fulgte Dit Råd og ringede til Max (Tante har bedt mig ikke komme der - og jeg er jo desuden indespærret) han var nu meget retirè - henviste mig til Alfred - sagde kort Farvel. Nå.
+Og nu gør jeg som både Du og Max foreslår - skrive til Alfred, om han mulig vil skaffe en Sagfører; jeg er glad over, at både Du og Be har frarådet mig Dede - efter hans Brev har jeg været alvorlig bekymret for, at han ikke var den rette Mand til at fremme Sagen, så selv om jeg også selv skal betale en Sagfører, må jeg vist dog hellere det, da jeg dog meget gerne vilde giftes inden den lille kommer, så den kan blive "ægte".
+Tænk, Junge, vi går begge to og glæder os sådan til vores Bryllup - vi snakker næsten hver Dag om det- jeg er sikker på, at vi endogså glæder os mere end de allermest "sædelig forlovede." Det er da kunstig nok - og jeg gamle Pige! Jeg sidder her og navner alt mit goe Tøj - Dækketøj osv - (med AW) med Henblik på Fællesmenagen i Valdal; jeg frygter ikke mere for den; vi kan få det henrivende i den lille Lejlighed med Have foran - og jeg føler så sikkert at jeg nok skal blive goe Venner med hans Mor, hun er allerede nu langt mere venlig og hensynsfuld imod mig - det skal nok gå. Bare Du dog kunde komme til at lide Buf- han er virkelig sådan et storartet Menneske - og Du kan da forstå, han må være mange År ældre end sin Alder, siden jeg i ét og alt kan så godt med ham. Altid kan jeg snakke med ham om alt - og han ser så velgørende sundt og frisk på alle Forhold - han er gennem realistisk - totalt fri for sentimental Affektation - jeg tror, at vi har godt af hinanden. Han er den af alle, jeg har harmoneret bedst med - det føler jeg bestandig tydeligere. - . Ja, nu må jeg i Seng - skønt jeg véd det betyder, at den rædsomme Asthma tager fornyet Fart - men jeg er almægtig træt. Din altid Dis.</t>
+  </si>
+  <si>
     <t>1917-04-02</t>
   </si>
   <si>
     <t>Bodil Bech
 Thora  Branner
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Victor Bøttern
 Grethe Jungstedt
 Carl Kyed
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Elisabeth Mackie
 Anna -, pige i huset hos Laura Warberg 1917
 Ellen  Sawyer
 - Svendsen, Fru
 Hempel Syberg
 Poul Uttenreitter
 Astrid Warberg-Goldschmidt
 Erik Warberg Larsen
@@ -10664,50 +11114,82 @@
 Laura Warberg fyldte 75 20. januar 1920. 
 Agraren (Adolf Larsen) bliver omtalt som et brændende spørgsmål: Han var kvartalsdranker og af og til stort set utilregnelig, hvorfor man ikke ville kunne invitere ham med til en fest.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3763</t>
   </si>
   <si>
     <t>Laura Warberg sender en kurv til Grethe, nogle gamle skeer og en cigaretæske til Louise, og Ellen sender penge. Det er godt, at Nicolaus/Madien Brønsted er blevet rask og dejligt, at han og Louise skal rejse. 
 Laura håber, at Andreas/Dede Warberg og Thora Branner kommer den 20. Hun remser de øvrige gæster op. Adolf/Agraren Larsen er dog et brændende spørgsmål.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ff7U</t>
   </si>
   <si>
     <t>[Skrevet med blyant:]
 1920 
 Jan. 
 [Skrevet med blæk:]
 Onsdag d: 14_de_
 Kære lille Muk!
 Vil Du give Grethe Indholdet af denne Kurv paa Fredag, men til Dig er det 2 gl. Skeer fra Elle og 4 af 6 gl. fra vort Bryllup, som vi fik af Din Bedstefars Søster Tante Hanne Vogel i Haderslev. Elle siger Du trænger til Theskeer Godt at Madien er rask igen, vi var noget bekymrede for ham. Hvilken Begivenhed at I skal rejse, det vil Du have godt af lille Muk! Jeg sender den traditionelle Anretning til lille Lomme d: 19_de_. Den lille Æske til Cigaretter synes jeg Elle sagde var til Dig. Hun sender Penge til Grethe i Morgen. Vi haaber Dede og Thora kommer d: 20_de_; Delcomyns skal ogsaa nu noteres, samt Kattrups Peter og Grethe og Agrarens, som for Tiden er et stort brændende Spørgsmaal for Tiden ["for Tiden" overstreget].
 Kærlige Hilsener til Eder alle. 
 Bedstemor.</t>
   </si>
   <si>
+    <t>1920-01-19</t>
+  </si>
+  <si>
+    <t>Else Warberg</t>
+  </si>
+  <si>
+    <t>Kirstine -, pige i huset hos Hempel Syberg
+Hempel Syberg
+Viggo Teisen
+Augusta Teisen, Viggos mor
+Conrad Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Frk. Jørgensen var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2663</t>
+  </si>
+  <si>
+    <t>Else Warberg har været til Frk. Jørgensens begravelse. Der var mange mennesker.
+Hun har besøgt Hempel Syberg. Hans pige i huset har travlt.
+Conrad/Conne Warberg har det skidt. Han kan ikke komme med til Rygaard, hvor parret var inviteret til afskedsselskab for Viggo Teisen. Else kommer til at savne Fru Teisen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QJao</t>
+  </si>
+  <si>
+    <t>Glorup d 19-1-20
+Kjære Ta Es'
+Til Lykke! Vi ønsker Dig et rigtig godt Aar, at Du maa være rask og veltilfreds, saa Du kan rejse omkring og glæde Dine Medmennesker. Jeg var i Odense i Lørdags til Frk. Jørgensens Begravelse, jeg var hos Syberg, hvor er det dog dejligt, at det gaar saa godt, blot Kirstine kan holde til alt det, nu bliver hun jo ene, den lille Hjælpepige rejser hjem. Kirstine burde lidt ud hver Dag, om det saa kun var et Kvarter. Conne har ikke havt det rigtig godt i den sidste Tid, men rigtig slemt har det heller ikke været; blot han holder sig i Ro, tror jeg, at det snart er helt ovre. Vi er bedt til Rygaard i Dag, Dr. Teisen vilde gerne endnu en sidste Gang samle Vennerne; nu til Marts forlader han Rygaard. Det er kedeligt, at Conne ikke kan komme med, jeg tror nok, at det er ham, Viggo Teisen helst vil have. Det bliver ellers underligt og vemodigt at være til Selskab paa Rygaard og savne Fru Teisen. Det var pludselig, at Frk. Jørgensen døde, men hvor var det godt for hende, at hun ikke skulde ligge længere, da det var Kræft. Der var en Mængde Mennesker til Begravelsen. Ja, saa bliver det vel først henad Foraaret, at vi faar Dig at se her, nu vil jeg ønske, at Du maa have det rart og fornøjeligt i Kjbh. og komme rask hertil. Hils alle Dine Kjære, som samles om Dig i Morgen. Mange kjærlige Hilsen fra Conne, vil Du ikke nok have indlagte Billede, jeg synes, at det er saa udmærket. Kjærlig Hilsen fra Din Else.</t>
+  </si>
+  <si>
     <t>1920-03-06</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
 Louise Brønsted
 Andreas Larsen
 Johan Larsen
 Peter Lundsgaard
 Carl V Petersen
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Det fremgår af andre breve, at Alhed Larsen havde Den Spanske Syge (influenza). 
 Larsen-familien havde to venner, der blev kaldt Bister: Carl V Petersen og Peter Lundsgaard.</t>
   </si>
   <si>
     <t>Alhed Larsen er indlagt på klinik. Hun har ikke feber, men en irriterende nældefeber. Hun og drengene har været i Haveselskabets have, og Alheds mor har været på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fFsv</t>
   </si>
   <si>
     <t>Kæreste Lavsi.
@@ -10820,50 +11302,78 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/d3Gx</t>
   </si>
   <si>
     <t>[Fortrykt på kuvertens forside:]
 TORNØES HOTEL
 Telefon 5
 Statstelefon 3
 KERTEMINDE
 [Skrevet med blyant på kuvertens forside:]
 Om Elles datters giftermål m. den svenske maler Curt Jungstedt
 [Skrevet med tusch på kuvertens forside; Ellen Sawyers skrift:]
 Fru Professorinde Brønsted
 c/o Mrs Henning
 44-45 Tavistock Sq.
 London W.C.
 England
 [Håndskrevet i brevet:]
 Kære lille Lugge! Ja, hvad siger du dog til det? At musen skal giftes. Jeg har sådan ønsket i denne Tid, at jeg havde dig at snakke med. Du er så klog og forstående og næst efter mig, er du vist den som kender musen bedst. Mornine og Alhed syntes jo "det er så Synd" og så skrækkeligt o.s.v. - Det kan jeg nu ikke rigtig forstå. Man kan dog ikke sige, at hun ingen Ungdom faar "fordi hun nu skal færdes med Gøsta. Det eneste betænkelige er jo om Gøsta nu også er den rigtige - om han i Længden er betydelig nok til sådan et ikke ubetydeligt Menneske som Grethe, men jeg mener nu, Lugge, - at den Betænkelighed må man bide i sig, - Forholdet er allerede sådan, at det ikke kan nytte at holde det hen og få det opsat i Haab om at det skal gå hen. Det går vist ikke hen - og de Aar hun så gik og ventede havde hun alligevel ingen rigtig Glæde af. Så kunde hun jo endelig også finde mange, der var meget mindre egnede for hende end Gøsta. Synes du egentlig ikke godt man kan være glad over det? Jeg vilde give Masser til at kunne snakke med dig om det. - Hvad hendes Musik angår tror jeg ikke det vil standse Udvikling. Hun gør alligevel ikke noget ved det uden når hun er oplagt, og jeg kunde da tænke mig at Giftermålet befordre Oplagtheden.
 Hvornår, - ja det står hen endnu. Det er kun en Mulighed at det bliver over England - vi har sat os i Forb. med Bennet, og afventer Meddelelse om hvorvidt der er Passage gennem Tyskland - hvad det koster o.s.v. Det er jo Pokkers dyrt over England og det kniber jo med at få så mange Penge rundet op. - Jeg vil prøve på at sælge et Par af mine Las-Malerier. Hun skal jo også udstyres lidt pænt. - Jeg selv bliver meget beklaget, - men jeg må sige, at jeg ser ikke så tragisk på den Side af Sagen, den at "jeg skal af med Grethe". Hun er jo alligevel færdig med at gå herhjemme hos mig, - så hun kan såmænd ligeså gærne være gift. Ja, lille Lugge, det er jo også kedeligt du skal af med din lille Kokkepige, - men mon du ikke nok finder en anden, og så gik da den Tid med det. - Det har været glimrende for hende, og hun har lært meget. Afskeden med Bes er smertelig tror jeg - hvor er de dog bleven gode Venner. Vi har travlt med at sy Udstyr. Du kan vel lige tænke dig hvor Besen giver hende Masser fra mine Oplag i Puffer og Kister deroppe - 2 fine, næste nye Voilekjoler, - 8 meter hvidt Voile, - først tænkt til natkjoler, - men nu mener vi en hvid Kjole + en ekstra fin Natkjole. Hun skal have en Sjantung Rejsedragt og sin grønne Silkekjole syet. - Tak for Westminsterkortet. Jeg kan huske det "Cloister", - det var vist der, de ældste Gravsten fandtes. Jeg kan huske, hvor jeg bævede af frydefuld Ærefrygt, da jeg gik der. - Det er knusende morsomt at læse jeres dine ["jeres" overstreget; "dine" indsat over linjen] Breve. Hvor i har det yndigt. Jeres Børn er så søde og vi er allesammen så glade ved dem. Hvis du vilde skrive mig et Par uoffentlige Ord om Situationen, kunde du jo lægge dem inden i et Be-Brev med privat på
 [Indsat i venstre margen s. 2; lodret:]
 Jeg holder med Grethe i hun kan ikke beholde alle de masser af Kostpenge nu hun er "rendt af Plads" men hvis I vil låne mig dem, var det dejligt, - det er jo dyrt at få en Datter gift, - 
 [Indsat øverst s. 2; på hovedet:]
 Mange Hilsner til jer begge fra Elle</t>
+  </si>
+  <si>
+    <t>1920-05-14</t>
+  </si>
+  <si>
+    <t>- Godske-Nielsen
+Andreas Larsen
+Johan Larsen
+Eiler Lehn Schiøler
+Christine  Mackie
+Elisabeth Mackie</t>
+  </si>
+  <si>
+    <t>Alhed Larsen er i Birkerød hos familien samt hos drengene, som er på Birkerød Kostskole. 
+Svanen hjemme på Møllebakken i Kerteminde ligger på reden, men der er ingen æg i den. Dette fremgår af brev fra Alhed 13. maj 1919. Pigerne på Møllebakken har skrevet det til hende.</t>
+  </si>
+  <si>
+    <t>Det er kedeligt med svanerne, men Alhed Larsen må lade dem være i fred. Johannes Larsen er på jagt med vennerne Godske-Nielsen og Schiøler.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/HV4d</t>
+  </si>
+  <si>
+    <t>Kirkeby 14 Maj 1920.
+Kæreste Alhed.
+I Hast, Tak for Dine 2 Breve jeg fik i Dag. Det er noget kedeligt noget med Svanerne, jeg ved ikke noget at gøre end at lade dem være i Fred til vi kommer hjem, og det kan jo vare længe for mit vedkommende. Schiøler og Godske-Nielsen kom i Gaar, vi har været ude til Mrg. og er nu hjemme for at styrke os med en Kop Kaffe, skal saa ud igen. G.N. rejser i Aften. Det er bedre Vejr i Dag d.v.s. ikke koldt men blæsende. Jeg er meget ked af det med Svanerne. Mange kærlige Hilsner til Jer alle 3 og Chr og Putte.
+Din 
+Johannes Larsen.</t>
   </si>
   <si>
     <t>1920-05-20</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
 Drude Jørgensen
 Johan Larsen
 Ellen  Sawyer
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed og Johan Larsen er netop kommet hjem til Kerteminde efter i lang tid at have været i Birkerød på hhv. besøg og kostskole. 
 At han- og hunsvanen slås i Larsens have har været diskuteret i flere breve. Johannes Larsen havde købt de to svaner i Hamburg Zoo.
 Mudi (Brønsted), Alheds niece, boede et års tid hos Alhed og Johannes Larsen.
 Grethe Sawyer blev i 1920 gift med den svenske maler Kurt Jungstedt. Det er hans forældre, hun har besøgt i Stockholm. Kurt J. kaldtes af nogle af Warberg-familiens medlemmer Gøsta.</t>
   </si>
   <si>
     <t>Alt stod godt til, da Alhed Larsen og hendes søn kom hjem. Ænderne er der. Svanerne opfører sig, som inden Alhed rejste.
 Grethe Sawyer har skrevet fra Stockholm. Hun syntes godt om sine svigerforældre.
 Drude og Elle(n) Sawyer vil til Paris i efteråret.</t>
   </si>
   <si>
@@ -11567,50 +12077,59 @@
 Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne.
 Denne sidste del af dagbogen indeholder tegninger fra togtet, og en opsumering af de observerede fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/FKHil6pt</t>
   </si>
   <si>
     <t>30. jun. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/wyASnUBS</t>
   </si>
   <si>
     <t> 8. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/8NOdIY94</t>
   </si>
   <si>
     <t>26. sep. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/Qzetql1i</t>
   </si>
   <si>
+    <t> 9. okt. 1922</t>
+  </si>
+  <si>
+    <t>- Petersen, Rylen</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/BSUSiqrf</t>
+  </si>
+  <si>
     <t>10. okt. 1922</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/UP7ys7G8</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Hverringevej 206, 5300 Kerteminde, Danmark
 Møllebakken 14, 5300 Kerteminde, Danmark
 Glorupvej 34, 5853 Ørbæk, Danmark</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Else Birgitte Brønsted
 Alhed Larsen
 Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Kopier findes på Joahnnes Larsen Museet.</t>
   </si>
   <si>
     <t>Der mangler den indledende del af brevet.
 Alhed Marie Brønsted løber hele vejen hjem fra Hverringe Strand bagefter hestevognen. Alhed Larsen har været syg med forkølelse. Johanne Christine Larsen skal efter sygehusophold til Glorup. AMB spørger efter nyt om søsteren Else Birgitte. Den anden søster Ellen er gæst på Møllebakken og spiller megen bridge med andre gæster og familien Larsen.</t>
@@ -12432,51 +12951,51 @@
     <t>https://fynboerne.ktdk.dk/d/xFSe</t>
   </si>
   <si>
     <t>[24-4-24]
 Kære Muk!
 Udklippene er til Mudi. Ti Kroner til en Gave til Puf, som jeg haaber du vil være saa venlig at købe. Jeg har tænkt mig et Par Sokker. Uld med en Silketraad i lige som et Par du har. Men har du en bedre Idé, er du velkommen til at købe den. Det skal jo helst være pænt, naar han bliver 25. Og saa en Æske ”si peu que rien” 
 Hvordan gaar det med Bes’s Examen? Jeg skal bede hende fra Bedstemoder om at lede efter ”The Garden of Allah”. Den er nemlig ikke her ovre. 
 Der er vist ikke meget at fortælle. Onkel Las skal have Kaffe Kl. 6 Morgen den sidste Uge, han er hjemme.
 Nu skal jeg til at sy Baand i mine Buxer og en Flænge jeg har revet i min Kittel. Jeg glæder mig ikke.
 Jeg har købt en Ring og et Par Sko og et nyt Ka[ulæseligt] Tøj ⃰ ). Hilsen fra Lomme.
 Lad mig snart høre lidt fra jer!
 ⃰ ) og en Flaske Blæk.</t>
   </si>
   <si>
     <t>1924-05-12</t>
   </si>
   <si>
     <t>Peter Bichel
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
-Matilde Jungstedt
+Matilda Jungstedt
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Eiler Lehn Schiøler
 Ellen Dorothea Lehn Schiøler
 Helga Lehn Schiøler
 Annette Schiøler
 Eiler Schiøler
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted blev tidligere inviteret med familien Jungstedt til Paris som barnepige for deres lille datter. AMB takkede nej tak, da hun føler sig forpligtiget til at arbejde på Møllebakken som aftalt. Men da hun en dag nævner invitationen ved bridgebordet, opfordrer både Alhed Larsen og Laura Warberg hende kraftigt til at ændre dette. Alhed Larsen mener godt, tingene kan tilrettelægges, så hun kan undværes hen over sommeren. Gæsterne må klare sig uden ABM's hjælp. Hun er vældig fristet, selv om hun så må undvære at male og køre motorcykel sammen med Andreas Larsen. Hun udbeder sig forældrenes mening. 
 Herefter følger en lang beskrivelse af Andreas Larsens 25 års fødselsdag - bla. danser Alhed Larsen rundt i motorcykeltøj.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qiI2</t>
   </si>
   <si>
     <t>12 Mai 1924.
 Kære Muk!
 Da jeg tænker mig Muligheden af, at I vil ringe mig op i Aften, vil jeg ikke fortælle om Pufs Fødselsdag el. l. (Den Bog jeg sendte Peder, var en han havde bedt om at laane. Han maa helst selv sørge for at sende den tilbage naar han er færdig.)
 Grethe spurgte mig en Dag, om jeg vilde med til Paris til Sommer, men jeg har naturligvis betragtet det som udelukket og ikke omtalt det til nogen; men ved et Bridgebord forleden Aften kom jeg med en tilfældig Bemærkning i den Retning, og det maa aabenbart have givet Tante Be og Bedstemoder noget at tænke paa, for i Gaar begyndte de at overtale mig til at tage med. Jeg havde naturligvis Masser af Indvendinger at gøre, men nu har de næsten tilintetgjort alle mine Betænkeligheder. Jeg vilde naturligvis nødig rejse fra Tante Be, men hun siger at hun sagtens kan undvære mig. I Juni Maaned vilde hun kun blive Mareje og sig selv og det vilde blive en meget billig Maaned. I Sommerferien vill hun cykle i Jylland med Lysse. Onkel Las er jo slet ikke hjemme. Saa havde jeg jo den Plan at I alle skulde her over i Ferien, mod at betale Kosten, men Tante Be siger at det godt kan laves selv om jeg er væk. De tre maa (undskyld Bes!) kun være her hele Ferien mod at hjælpe. Du og Far i 14 Dage hvor Tante Be vil være hjemme. Det værste bliver 14 Dage hvor Schiølerne (de er fem [også anført som ”5”]) skal være her. Der maatte Bes og Mudi jo være forberedte paa at faa mere at gøre, men i den anden Tid bliver det vist ikke meget. 
@@ -13404,50 +13923,196 @@
 Clara Syberg</t>
   </si>
   <si>
     <t>Johannes V. Jensens "Jørgine" blev udgivet som selvstændig bog i 1926. I 1932 blev den trykt som en del af "Himmerlandshistorier". 
 Jakob Knudsens "Jyder. Sytten Fortællinger" udkom i 1915. I 1917 kom hans bog "Jyder. Elleve Fortællinger". 
 Tom Kristensen anmeldte digtsamlingen Verdens Lys i Politiken 27.10.1926.
 Clara/Nolle Syberg og hendes mand, der udvandrede til Argentina, var nødsaget til at komme hjem til Danmark efter få år, da Clara blev alvorligt syg.</t>
   </si>
   <si>
     <t>Syberg har haft glæde af Jensens Jørgine, som familien har læst højt. Nu har Marie købt Jakob Knudsens Jyder, men det er Jensen, der kan give et portræt af danskerne. Syberg er vred over Tom Kristensens anmeldelse af Jensens digte.
 Clara/Nolle er nu blevet opereret i både venstre og højre side og har fået lagt dræn ind. Hun har ikke tuberkler i knoglerne. Lægen er for første gang lidt optimistisk hvad angår helbredelse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/En6N</t>
   </si>
   <si>
     <t>Pilegaarden 1-11-26
 Kære Ven.
 Vi har havt stor Glæde af Din Saga om ”Jørgine”, som vi læste højt om Aftenen. Desværre kunde den ikke strække til uden til to Aftener. Marie anskaffede derefter Jakob Knudsens ”Jyder” og den tjente da til ydermere at understrege hvor menneskelig og smuk Din ”Jørgine” er. Det bliver alligevel Dig der skriver Bogen og [”og” overstreget] om Danskeren i vor Tid, selv om Du gør det, ikke i en Roman, men i samme Format som H.C. Andersens [et overstreget, ulæseligt ord] ”Eventyr og Historier”. Jeg er fornærmet paa Tom Kristensens Anmeldelse af Din Digtsamling. Hvorfor behandler Kritiken aldrig et Digt (eller en Fortælling) som et afsluttet Kunstværk - ? Hvorfor skal man al Tid plages med Kritikernes mageløse Belæsthed?
 Altsaa Tak for Bogen fra os begge.
 Ellers alt vel. Arbejde, Humør og Fordøjelse er i Orden. Vejret er – ug. Jeg er gode Venner med Vejret hvordan det saa er.
 Det der trykker mig mest for Tiden er Nolles haarde Skæbne. Nu har Sygdommen imidlertid taget en Vending, om til det værre eller bedre vil Tiden vise. Hun har været paa Operationsbordet og er blevet skaaret i højre Side, (Hun var allerede skaaret i venstre) der er blevet sat Dræn ind i Saaret. Det glædelige er imidlertid at, Fenger-Just nu har konstateret at der ikke er Tuberkler i Knoglerne, som han frygtede for, og han har, siger han, for første Gang i den Tid han har havt hende, fattet Haab om hendes fuldstændige Helbredelse, selv om det muligvis vil tage lang Tid.
 Til Slut de hjerteligste Hilsener til Jer begge to fra Eders hengivne Marie og Fritz Syberg.</t>
   </si>
   <si>
+    <t>1926-11-19</t>
+  </si>
+  <si>
+    <t>Kjerteminde</t>
+  </si>
+  <si>
+    <t>Rolfsvej 17 4 København</t>
+  </si>
+  <si>
+    <t>Christian Caspersen
+Thora Caspersen
+Adam Goldschmidt
+Ina  Goldschmidt
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Christine  Mackie
+Ellen  Sawyer
+Janna Schou
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Laura Warberg døde 10. april 1926. Derfor fordelingen af hendes ejendele til andre. 
+Johanne/Junge Larsens håb om, at det hos Astrid Warberg må "vende sig til det gode": Sagen handler formodentlig om, at Astrids datter, Janna/Nus Schou var gravid og i hast skulle giftes med barnets far, Adam Afzelius.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8396</t>
+  </si>
+  <si>
+    <t>Der faldt en sten fra Johanne/Junge Larsens hjerte, da hun fik afsendt moderens sengelinned til Astrid/Dis Warberg-Goldschmidt. Da Johanne kom hjem fra Småland, ledte hun efter tingene der, hvor Alhed Larsen havde sagt, at de lå, men moderens linned var blandet sammen med andet. Da Alhed kom hjem, havde hun gæster, var på jagttur og blev syg, så Johanne kunne ikke bede om bistand. Linnedet er pakket i en presenning til Pufs bil. 
+Johanne håber, at alt hos Astrid nu igen vender sig til det gode. Ellen Sawyer har læst Astrids brev for Johanne. 
+Johanne beder Astrid ringe til Christian/Max Caspersen og sige, at Thora Caspersen gerne må få moderens hat. 
+Adolf/Agraren arbejder for Andreas/Puf Larsen og tjener gode penge.
+Laura/Bibbe Warberg spiller klaver og hjælper meget til i hjemmet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/fqbz</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Rolfsvej N_o_ 17 4
+Kjøbenhavn
+F.
+[Med blyant på kuvertens forside:]
+20 Novbr 1926
+[Med kuglepen på kuvertens forside:]
+11 . 4 . 2000.
+(Bibbe)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet:]
+Kæreste lille Dis!
+Du kan tro, det lettede en stor Sten fra mit Hjærte da dine Sengeklæder Mandag Form. laa snørede og rede til Afgang ovre i Mors Stue; jeg havde spekuleret - - hvad skal jeg sende dem i o.s.v. Nu skal du da høre; straks da jeg i Sommer kom fra Smaaland gik jeg over for at faa dem frem og sende. Alhed havde sagt de lå der og der; jeg troede de lå for sig selv saa jeg ikke kunde tage fejl, tænk saa laa de mellem mange andre og jeg ikke hvor mange eller hvilke; du ved vi skulde jo have siddet paa dem i Bilen over til dig. Saa maatte jeg vente til A kom hjem, så fik hun Gæster, var paa Jagttur paa Sjælland og - blev syg - derefter stadig nervøs og ussel, kan du forstaa, at jeg opsatte og opsatte. Men nu er de da af Sted; denne Gang maa du for Himmelens Skyld passe paa og sende Embalagen, det er Pufs fine Pressending til hans Bil du kan sende det til mig og lægge Brev inden i, saa sparer du de 20 Ør.
+Du kan tro jeg blev glad, da jeg fik dit Brev lille gode Dis, gid dog nu alt maa vende sig til det gode, jeg tænker saa meget paa dig og vil ikke skjule for dig at Elle læste dit Brev for mig, derom vil jeg nu ikke skrive før jeg igen hører fra dig og før du igen siger mig om jeg nu som før kan have den visse Fornemmelse, at det kun er dig selv der skr ["skr" overstreget] læser mine Breve til dig?
+For at jeg ikke skal glemme det vil jeg med det samme bede dig gøre mig en Tjeneste, naar du faar dette: vil du være sød og ringe Max op og sige at Thora Caspersen med allerstørste Glæde må have den Fløjelshat af Mors, som ligger inde hos ham; Christine skrev om jeg vilde sende ham et Par Ord om det, men det faar jeg aldrig gjort og desuden sparer jeg 20 Ør. - du telefonerer vel da gratis? Chr. kunde da sagtens have sagt ja paa egen Haand. Husk det søde Dis!
+Her har vi det saa godt for Tiden. Agraren har arbejde hos Puf; jeg har allerede faaet 20 Kr og faar forhaabentlig i Morgen igen han er saa flink og rar. Det var jo heller ikke til at udholde hvis det ikke var lidt godt ind imellem.
+Bibbe spiller nu paa Kraft, men er ved Siden af vældig flink til at hjælpe mig saa jeg faar saa meget udrettet i denne Tid, Oprydning og Syning paa gammelt Tøj o.s.v. hun staar desværre med Tøj paa og venter paa Brevet
+Denne Gang maa du nøjes med disse Par Ord søde Dis, men det er da et Livstegn. 
+Hils dine tre unge saa meget fra mig og tusind kærlige Hilsner til dig selv.
+Din Junge
+Fredag Aften</t>
+  </si>
+  <si>
+    <t>1926-12-22</t>
+  </si>
+  <si>
+    <t>Hillerød
+Postmester Branner</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Peter Oluf Brønsted
+Adam Goldschmidt
+Alfred Goldschmidt
+Ina  Goldschmidt
+Hanne -  -, kokkepige Erikshaab
+Adolph Larsen
+Alhed Larsen
+Andreas Larsen
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Marie Syberg
+Kjeld Tutein
+Laura Warberg
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Birgitte Barslund var. 
+Konflikten med Adam og Ina/Sjums Goldschmidt kan muligvis have drejet sig om, at Ina i 1926 blev gift for første gang.
+Gamle Hanne var kokkepige på Warberg-børnenes barndomshjem, Erikshaab. Hun var barnløs og boede i sin alderdom på et plejehjem af en art i Odense. 
+Magisterbørnene er Louise og Johannes Brønsteds børn. De blev af og til passet af Alhed Larsen i længere perioder; dette navnlig, når Johannes Brønsted fungerede som gæsteprofessor m.v. i udlandet. 
+Buf er Jørgen Schou. Bufs mor: Marie Syberg.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3892</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen takker for pakken og brevet.
+Det var trist, at Astrid/Dis fik et nervøst anfald. Det er jo Adam, der har forurettet Astrid og ikke omvendt. Astrid håber, at det dog vil komme Ina/Sjums Goldschmidt til lykke. Det er spændende, hvad Alfred Goldschmidt siger.
+Godt, at Astrids selskab gik fint.
+Johanne C. Larsen har besøgt gamle Hanne. Hun har det godt, men hun er jo ikke omgivet af "sine egne".
+Ellen Sawyer rejser den følgende dag.
+Johanne vil ikke sætte en alpeviol på moderens grav, men i stedet tulipaner. Kjeld Tutein har bundet kranse, som de har lagt på graven.
+Adolph/Agraren Larsen har tjent penge i gartneriet. Han, Johanne m.fl. holder jul hjemme. Alhed Larsen passer Brønsteds børn, og Alhed tåler ikke ret meget. Johanne kæmper med sig selv for ikke at blive bitter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/JPz9</t>
+  </si>
+  <si>
+    <t>[Med blæk på kuvertens forside:]
+Fru Astrid Warberg
+Adr. Postmester Branner
+Hillerød
+Sjælland
+[Med blyant på kuvertens forside:]
+Dec 1926
+[Med kuglepen på kuvertens forside:]
+11-4-2000
+(Bibbe.)
+[Med blæk på kuvertens bagside:]
+JWarberg Larsen
+Kjerteminde
+[I brevet]
+22-12-1926.
+Kære lille gode Dis!
+Det var en stor Glæde for os alle at faa den dejlige Pakke i Dag, vi var jo saa letsindige at pakke op og det ene Jubelraab efter det andet lød fra Manse og Bibbe! Tusind Tak for alt, Godter Tobak Appelsiner og ikke mindst det fantastisk lange Brev! Jeg havde en lille Pause i Travlheden - eller rettere kunde lave mig en - saa jeg tændte straks en af de glimrende Cigarer og satte mig til at læse Brevet Du fortæller mig ikke hvem der har lavet de søde smaa Pipfugle, de er henrivende synes jeg og klæder Brevet allekæreste; det faar jeg at vide en anden Gang. -
+Det var da kedeligt, at du fik nervøst Anfald - ja der er en Grænse for ens Ballance [nr. to "l" i ordet overstreget] og Selvbeherskelse og ve den der naar over Grænsen, det skal nok give Bagslag mod en selv - - i dette Tilfælde, at du satte dig selv til at gaa op til Adam og ligesom bede om godt Ord igen. Det er jo ham der har forurettet ham dig ["ham" overstreget; "dig" indsat over linjen] og ikke omvendt. Men lad os nu haabe - og jeg ønsker saa inderligt for dig og for de unge at det hele maa falde godt ud og blive til vedvarende Lykke for lille Sjums og derigennem for dig; jeg har været saa spændt paa Alfreds Stilling i Sagen, men maa nok vente lidt endnu med at høre Resultatet! 
+Det var dog dejligt at høre om Jeres Selskab, hvor var det en dejlig Dag for Jer alle, mest for lille søde Nus. Jeg sendte hende i Efterm. en Bog, bare den passer for hende, man ved det jo aldrig naar man ikke har læst den. Mon hun naar at faa den før I rejser, jeg vidste ikke paa det Tidspunkt om I skulde til Hillerød som sædvanlig - godt at I skulde søde Dis! I faar det nok hyggeligt og yndigt oppe hos Tutte. 
+Mens jeg husker det - gamle Hanne! Jeg var hos hende omkring ved Mortensdag - Elle skulde have været med men kom for sent til Toget til sin ubeskrivelige Skuffelse; jeg stod og vippede op og ned ad Toget, men vippede op da det begyndte at køre, hvis jeg havde ventet paa Elle og næste Tog var jeg ikke naaet ud til Hanne. Jo Dis jeg tror hun har det godt; hun fulgte mig paa Vej og skønt jeg diplomatisk gik hende paa Klingen kunde jeg ikke faa andet ud af det, end at de er gode ved hende; men det er jo ikke mine egne, for jeg "har
+II
+jo ingen" sagde gamle Hanne og græd. Det var anden Gang jeg besøgte hende efter Mors Død. Hun var ret rask og jeg tror Værelset er godt nok, det ligger jo lige ved den eneste Stue de har Ild i, saa der kan næsten ikke undgaa at komme Lunelse derind. 
+Den gode kære Elle var her nu i Aften, hun rejser i Morgen med 11 Toget! Hvad hun har lavet og købt af Gaver er noget ganske æventyrligt Hun havde travlt men fik da Kaffen og fik smagt paa alle vore Smaakager. Vi talte sammen om at det er næsten kedeligt at sætte en Alpeviol ud i Frosten; to Timer efter vil den hænge og se grim ud; jeg tror næsten jeg paa egen Haand tager røde Tulipaner, det sætter jeg ogsaa ud; jeg forstaar nok, at du vil have Alpeviol fordi Mor holdt saa meget af dem, men nu skal du høre hvad jeg gør; jeg faar for den ene Kr. røde Tul. i Potte med grønt og naar vi faar en periode med Tø - hvem ved maaske til Mors Fødselsdag - sætter jeg en Alpeviol ud, jeg skal med Lethed faa en hos Puf for den anden Krone. Synes du ikke godt om det? 
+Alhed Elle og jeg var der sammen i Efterm. de havde dejlige Kranse med som Kjeld Tutein (Pufs Medhjælper) binder; grønne med røde Bær; bagefter var vi et Øjeblik hos Birgitte Barslund der græd af Rørelse over, at vi havde Mors graa Golftrøje med ned til hende, du ved den vi alle gav Mor til den 80 Aars. Alhed havde Vin med også. 
+Her har vi det saa godt, Agraren har tjent Penge mest i Gartneriet, saa vi har faaet alle vore Renter betalt før Julen, det er en dejlig Fornemmelse naar de kommer ned rettidig. - - Vi holder Jul herovre hos os selv, Alhed vil helst være fri for os, de har jo ogsaa de tre Magisterbørn og Alhed taaler jo saa lidt - og dog, jeg er den eneste Søster her, tænk at man alligevel helst vil være fri's for !! Men du og jeg, søde Dis, "er jo heller ikke som de andre", som Bufs Moder siger. - Men tro mig, skønt ikke Antroposof, har jeg tumlet meget med mig selv for ikke at blive bitter og jeg er sikker paa, at naar vi er nået Juleaften er jeg idel Sødme og ikke Spor bitter. 
+Jeg kan ikke mere, det er Midnat og du ved hvor man er i Aand op mod Jul. Endnu en Gang Tak for alt kæreste Dis! Og saa faar du til Slut alle de gode Juleønsker jeg kan komme i Tanker Manse bad mig indtrængende paa eget Initiativ om at hilse dig og ønske dig glædelig Jul!
+[Indsat øverst s. 4; på hovedet:]
+Tusind Hilsner til dig og lille Nus fra din Junge.</t>
+  </si>
+  <si>
     <t>Selskabet f.gr. K: Selskabet for Grafisk Kunst stiftedes i 1920 (se Repholtz, Albert).
 Brevet formodes skrevet til vennen Albert Repholtz, der var formand for Selskabet for Grafisk Kunst.</t>
   </si>
   <si>
     <t>Det kongelige Bibliotek.</t>
   </si>
   <si>
     <t>Johannes Larsen har fremstillet et større antal træsnit til Selskabet for Grafisk Kunst og forklarer fremstillingsmetoden for en ven.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gMxK</t>
   </si>
   <si>
     <t>Kære Ven
 Tak for dit Brev. Det kan jeg bedre lide. Dog er der en Passus som jeg maa anholde. Du maa ikke bruge Ordet "Reproduktion" i Forbindelse med det jeg solgte Selskabet f. gr. K. Det de fik var Stokken og 300 originale Haandtryk paa Japanpapir tegnet af Stokken paa mit Værksted af min Kone og mig og hvert enkelt Eks. signeret med mit fulde Navn i Blyant. Trykkene fremstilles paa den Maade, at Papiret efter at Stokken er sværtet, lægges over denne og gnides med et Fiskeben indtil hele Billedet tydeligt ses gennem Papiret. Derefter tages Papiret forsigtigt af og hvis det er helt lægges det til Tørring og naar det er tørt lægges det i en Bunke med Silkepapir imellem, endelig forsynes det med min Signatur i Blyant som en Garanti for at de er haandtrykte i mit Værksted. Naar Selskabet købte Stokken med, var det for at kunne ødelægge denne og derved garantere sine medlemmer at der ikke kunde fremstilles flere Originaltryk [signerede er overstreget] end de 300 som Foreningen havde købt + 2 eller 3 som jeg fik Lov at beholde foruden nogle Prøvetryk.
 [resten af brevet mangler]</t>
   </si>
   <si>
     <t>16. jun. 1927</t>
   </si>
   <si>
     <t>I anledning af 1.000 året for Altingets oprettelse tog forfatterne Gunnar Gunnarsson og Johannes V. Jensen initiativ til en nyoversættelse af De islandske Sagaer.
 Dagbøgerne i 1927 er beskrivelser af natur, fugle og rejsen i Island fra 8 juni til 5. september 1927.
 Rejsens formål er indsamling af materiale til illustrationer af de sagasteder og landskaber, hvor sagaernes handlinger udspillede sig.
 Omkring 300 penne og tusch illustrationer blev resultatet af de to rejser i 1927 og 1930.</t>
@@ -13989,56 +14654,138 @@
 Ellen har været tre dage på Rødding Højskole til gode foredrag og en udflugt til Ribe.
 Ellens kat er forkælet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LGaA</t>
   </si>
   <si>
     <t>Torsdag 18/10 - 28
 Kæreste Lugge!
 Jeg maa nu være meget udygtig, for jeg har altid "masende travlt, - er altid tilbage i "det, - " og hvad "det" er, - det ved intet Menneske, for jeg synes ikke at jeg faar noget udrettet. Se nu bare Breve, - jeg skylder altid Ja, nogen skriver jeg jo - idag afgik der 4, - men jeg har mange tilbage. Naa, men skidt med det. Mulig min Kapløbs-Travlheds Fornemmelse er en Arv fra Mor, - men der er bare den Forskel, at Mor fik en Masse udrettet.
 Tak for dit Brev fra d. 25 Sept; Lige efter det kom jo saa Dis-Bryllupet og om det skrev jeg til Mornine og det læste du vel nok, - det var da Meningen Jeg syntes jeg skyldte Mornine Brev i saa høj Grad.
 Se Lugge, - jeg skrev vel nok lidt mere modereret til Mornine om den ny Svoger. Du kan vist godt forstaa den Fornemmelse. Det var saamænd i og for sig rigtig nok, hvad jeg skrev, for han var saamænd rar og flink nok og der var noget ved ham som gjorde at man havde ondt af det for ham. Men der var ogsaa - hvad jeg ikke skrev noget ved ham som gjorde, at man ikke stolede rigtig paa ham - noget vagtsomt i Øjnene, - ligesom en Slags Angst. Jeg har set det Udtryk før, hos Folk, som der var noget muggent ved. Men en saadan ugrundet Fornemmelse burde man maaske slet ikke udtale. - At Dis kan være saa betaget af ham, er mig en ren Gaade. Jeg synes helt han mangler Carme og er let kedelig - triviel. Junge og jeg følte det ens, - men maaske han vinder ved nærmere Eftersyn. Lille Dis var nu rørende i sin Glæde og var rigtig pæn og taktfuld med det, hvorimod han nok kunde være generende med offentlig Ømhed, - du vèd, det ser jo ikke saa godt ud. Det er vist egentlig tarveligt at komme frem med disse Indtryk, - det er jo ingen Nytte til, og naar Dis er tilfreds med ham saa er det jo nok. 
 Lille Junge er jo i Kbnh. og du ser hende vel nok. Jeg sendte hende et Kort idag gennem dig, da jeg ikke kan huske deres Gadenummer. Jeg synes hun skulde vide, at det gaar godt med Agraren. - 
 Den lille hos Las har sagt op og de har nu fæstet Ediths Søster. Hun skal være meget dygtig. Hun har en lille, som er hjemme hos Moderen og saa kan man gaa ud fra, at hun er lidt mere adstadig og ikke skal "se noget andet," naar hun har været der 1/2 Aar. Den Lille Frk. J. ["Frk. J" indsat over linjen] er vist ret umulig. Las gik en Dag ned i Kælderen og noterede 12 Levninger paa et Papir og satte "fordærvet" ved de fleste af dem.
 Jeg haaber din vedvarende er en Juvel! Gid det maa vare rigtig længe! 
 Lille Mudi kommer af og til ned og besøger mig og snakker lidt med mig. Hun har Ferie i disse Dage, da Las er paa Jagt paa Mors med Bryggeren og Foch. I Aften er hun og Puf hos Erik Bøttern for at høre Rasio. 
 Jeg har været 3 Dage paa Rødding Højskole til et Fredsmøde fra Lørdag til Tirsdag Det var meget interessant. Det er dog forbavsende hvor de Fredsdamer og kloge og inde i Tingene. Der var en Fru Sonne Hall fra Frederikshavn, som holdt et ganske glimrende Foredrag om Storpolitik og Nationaløkonomi. Man fik sandelig noget at vide. Biskop Ammundsen fra Haderslev talte ogsaa godt, - men ikke saa godt og mange andre danske og tyske Foredrag, om Situationen i Verden, - [ulæseligt]pagtens Betydning (som der var divergerende Meninger om) Afrustningsbestræbelserne, Toldspørgsmaal o.m.a. Jeg skrev alle foredragene ned - saa meget af dem, som jeg kunde og synes jeg fik meget ud af det. Og saa var Vejret jo bedaarende og Egnen dejlig - vide Marskhegn med Kvæg og blånende Horisont, - GranSkove i det fjærne. Du fik vist et Kort fra Ribe, - der bilede vi til i et Frikvarter paa 2 Timer og var i Domkirken og i Weis' Vinstue. Turen dertil og fra ikke det mindst morsomme. De Sønderjydske Bøndergaarde finder jeg saa pragtfulde, - enkle og rene i Stilen. Der var mange. - Der var mange flinke Damer og Koner og Piger. En Del af dem havde jeg truffet i Flensborg for 2 Aar siden og fornyede nu Bekendtskabet, - det var virkelig saa hyggeligt. -
 Lille Mis har det godt, en er grænseløs forkælet. Den vil ikke være her alene. De Dage jeg var væk, flyttede den ned til "Människorna", - ligesaa Fredag og Lørdag. Den følger mig i Hælene, naar jeg er hjemme.
 Det er dejligt med det milde Vejr, - der er mange Blomster i Haven endnu
 [Indsat s. 4 i venstre margen; lodret:] Ja, lille Lugge, - jeg er lidt søvnig og det kan vist tydelig spores, - men jeg vilde nu skrive i Aften, - ellers gik der igen 2-3 Dage, - saa undskyld
 [Indsat s. 4, øverst; på hovedet:]
 1000 Hilsner til jer alle fra Elle
 Du maa endelig skrive udførligt og sandfærdigt hvordan du har det !!!</t>
   </si>
   <si>
+    <t>1928-12-14</t>
+  </si>
+  <si>
+    <t>Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>København F
+3</t>
+  </si>
+  <si>
+    <t>Kærbyhus Kerteminde</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Peter Oluf Brønsted
+Marie Larsen
+Janna Schou
+Christine Swane
+Erik Warberg Larsen</t>
+  </si>
+  <si>
+    <t>Laura/Bibbe Warberg boede fra 1928 en tid i København. 
+Waldorf-pædagogik kaldes også Rudolf Steiner-pædagogik). Waldorf-legetøj lægger op til, at barnet selv skal bygge, udvikle, forme, forestille sig osv. (Hjemmesiden Tumlebørn). 
+Grete, Lotte, Bjørnhof, Frans og Fru Weissøe kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3893</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Laura Warberg har været på Teknologisk Institut og se en udstilling sammen med Christine Swane/Tante Ugle. Sidstnævnte har solgt et billede til et ministerium for 600 kr. 
+Laura har planer om at besøge Brønsted-familien. Hun og Marie/Rie Larsen skal lave klejner sammen. 
+Laura ar ikke råd til at købe julegaver. Hu har besøgt en bekendt, som forhandler Waldorf-legetøj. 
+Brev 2:
+Det var sødt af Johanne og Adolf Larsen, at de ville betale Laura Warbergs rejse, men hun kan først komme hjem til sommer. 
+Laura er nedtrykt og føler sig alene. Frans kalder hende en indesluttet natur. Nogle synes, at Laura bliver misbrugt, men hun bestemmer selv, hvad hun vil og gør.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/pE6R</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Fru Warberg Larsen
+Kærbyhus
+Kerteminde
+Fyn.
+[På kuvertens bagside:]
+L. Warberg Larsen
+Falkoneralle 5 3
+Kbhvn. F
+[I brev 1:]
+Kære lille Mor!
+Mange mange Tak for dit lange Brev jeg er forfærdelig glad for det.
+Det er kedeligt at I naaede at blive opsatte paa Tinge, han kan jo desværre ikke undværes i Bedriften. Hvor var det sødt af jer at I vilde betale min Rejse, men selvfølgelig kan det ikke lade sig gøre i saadan en Kampagnernes Tid. Du har Ret vi maa glæde os til Sommer, og - i Guder hvor jeg glæder mig; hvorlænge er du i Holland, Mams? Der er saa smaat Chance for at Grete kommer til Hareskov til Sommer hos Købmand Bjørnhof vores Købmand halvt eller helt, Bekendte af Dis og [ulæseligt ord]
+Humøret er nedtrykt i Dag kan du tro sommetider synes jeg at det vokser mig over Hovedet men det er kun naar jeg er sløj og nedtrykt, og føler mig alene. (tro nu ikke af dette at jeg fortvivler, langtfra, jeg ser bare rent nøgternt paa det,) paa en Maade du nok jeg kan tale med ogsaa rigtigt, men det ligger mig temmelig fjernt. Frans har ogsaa luret mig dt a' han sagde en Gang Ja, det kan nok se ud som om er en ikke indesluttede Natur, men du er det nu i høj Grad alligevel. En indesluttet Natur? det er det nu ikke godt at være i alt for høj Grad, det letter, synes jeg man har mærket et Par Gange, naar man rigtig faar talt ud og "lettet sit Hjerte"
+Jeg staar nu ikke helt let herinde Mans, selv om jeg selv absolut vil holde paa jeg gør det. Det irriterer mig rædsomt altid at høre fra alle Sider, at jeg bliver misbrugt paa det grusomste, jeg skal mindandten nok selv bestemme hvor jeg vil være og hvad jeg vil gøre. Det er underligt for mig at tænke tilbage paa dette halve Aar, ikke saa meget paa alt hvad der har været talt og gjort som paa alt det der ikke er blevet sagt og gjort
+Farvel lille Mans og [ulæseligt]
+[Tegninger af ansigter]
+[På arkets bagside:]
+Til Mor!
+Til Mor!
+Til Mor
+Til fru Johanne Warberg Larsen
+Min nye Adresse er jo bare Hareskov St. adrs. Fru Weissøe. 
+[Brev 2:]
+Kjøbenhavn 14-12-28
+Kæreste lille Mans!
+Hvor er du dog en flink Skriver, voldsom flink. Jeg synes jeg vilde have et Par Ord med, nu der var Skrivelejlighed.
+Nus og jeg var i gaar henne paa Teknologisk Institut. Det var en lidt blandet Fornøjelse, naar man har set sådan en Udstilling et Par Gange har man faaet nok. T. Ugle gav (det var et storslået Foretagende det bedste derinde) Chokolade og Æbleskiver. T. Ugle har jo lige solgt et Billede til Ministeriet til 600 Kr. og tænk saa blir det "sat" i Bladene til 60 Kr Uforskammet
+Jeg venter saa smaat på Tinge, jeg ringede om han muligt vilde med til Brønsteds i Aften, men det er ikke sikkert han kommer, Middag hos Pauline!!
+Paa Tirsdag "rejser" Nus og jeg til Frederiksberg for at bage Klejner. Rie og jeg har slaaet os sammen, jeg har faaet Lov til at blive derude, naar jeg bare har lavet Middagsmaden.
+Der er en forfærdelig Masse nu til Julen og det Satans Julespil ta'r en Grusom Tid. 
+Guderne maa vide hvoddan jeg skal faa købt Julegaver, kun 20,5 Kr haves paa Lager, 24 Kr lagt til side til Rejse. Saa har jeg købt Strømper, Frimærker været hos Frisørinde o.s.v.
+Tinge ikke kommer saa naar jeg ikke Brøndsteds inden Jul, det er vel ogsaa lige meget saa [ulæseligt].....
+Det er vel nok ekspedit du faar Svar herfra. Vi har Sne har I ogsaa det
+Jeg har været henne i St Kongensgade hos Lotte i Dag og se alt hendes Waldorfschule Legetøj, hun er jo representant for det her i Danmark, det var forfærdelig morsomt, naar man er vant til at se paa alt det moderne mekaniske [resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
 Elisabeth Mackie
 Maurice Maeterlinck
 Arnold Olsen
 Hans Olsen
 Otto Emil  Paludan
 Kirstine -, pige i huset hos Hempel Syberg
@@ -14963,51 +15710,51 @@
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 18 - 12 – 33
 Kære Venner.
 Hermed Ønsket om en glædelig Jul. Jeg haaber Du maa have Din Operation overstaaet naar I faar dette Brev. Jeg føler Trang til at sende Dig Else en dybtfølt Tak for den Sweater Du har foræret mig, jeg har siddet 14 Dage i Træk ude i Sneen eller [i] hvert Fald Frosten og malet 4 Timer ad Gangen nede i Holsteinshus’ Granskove (2 ½ Times Biltur frem og tilbage) men har klaret mig godt takket være Sweateren og en Fodpose. Alt vel her, men man bliver jo gammel og faar sværere og sværere ved ”at tage Initiativet”. Hils Jeres Børn og Barnebarn og Svigerbørn.
 Eders hengivne
 Marie og Fritz Syberg.
 Tak for Lundbyskriftet.</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Andreas Larsen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Annette Jensen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen</t>
   </si>
   <si>
     <t>Den omtalte tur var formodentlig Johannes V. Jensen og Johannes Larsens fælles rejse til England i 1934. 
 De "to sidste Beretninger fra Turen" findes ikke sammen med det her indsatte brev.</t>
   </si>
   <si>
     <t>Andreas Larsen har hentet i Esbjerg, og Johannes V. Jensen med familie har derefter været på besøg i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9ZT8</t>
   </si>
   <si>
     <t>[Brev 1:]
 Torsdag.
 Kære Bimse og Lysse.
 Her har I de to sidste Beretninger fra Turen. I Mandags hentede jeg dem i Esbjerg og Else og Johs. V og Elin med Datter har saa været her til igaar. I faar ikke mere dennegang, jeg skal barberes og med Else til Odense at spise til Aften hos hendes Forældre. Hun og Far hilser, det gør jeg ogsaa: Hilsen
 Puf.
 Bulletin nr. 3, som var et Kort, kan jeg ikke finde. 
 [Brev 2 på papirets anden side:]
 Kære Puf
 Værs'go!
 Hilsen fra Mudi.
 P.S. Onkel Las sagde at du manglede denne Plakat. Hils Else mange Gange.</t>
@@ -15168,51 +15915,51 @@
   </si>
   <si>
     <t>Blegdamsvej 19. 4 juni 1934.
 Kære Puf!
 Jeg kom godt her ind i Gaar. Mag. havde været paa Fugleexkursion ved Selsø; men kom hjem til Middag. Jeg var ude hos Joh V´s om Aftnen. I Formiddags var jeg i Byen og rende Ærinder og endte hos Bendt Rom som laante mig en lettere Kuffert til Turen. Derfra tog jeg til Gunner og Hadla og spiste Frokost og saa til Uglen og Marie og derfra her hjem. Hvor jeg rekvirerede 6 pale Ale og 6 Strong do og sendte Bud efter Kristiansen som nu kom ind ad Døren. Jeg skal møde i Meldahlsgade 5. Kl. 8.10 og køre med Luftfartens Bus til Kastrup hvor jeg træffer Johs og Else som Naur kører derud. Mudi staar og venter paa dette. Mange Hilsen til Jer. begge
 Din Far.</t>
   </si>
   <si>
     <t>1934-06-06</t>
   </si>
   <si>
     <t>England
 Epsom Downs</t>
   </si>
   <si>
     <t>Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Gunnar Helweg-Larsen
 Hatla Helweg-Larsen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Johansen, kaptajn
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Meyer, England
 Albert Naur
 Christine Swane
 Leo Swane</t>
   </si>
   <si>
     <t>”Det gik så godt økonomisk også for JL, at det i juni 1934 blev til en ”turist-tur” tilmed ad luftvejen sammen med Johannes V. Jensen til Amsterdam og England, hvor der bl,a, blev mulighed for at se Stonehenge og Darwins hus, samt hvad der for Johannes Larsen må have været en stor tilfredsstillelse – at stifte direkte bekendtskab med det britiske forbillede, Bewicks original-træsnitsstokke.” Erland Porsmose: Johannes Larsen s. 290.
 Epsom Downs ligger ca. 21,7 km syd for det centrale London og er kendt for sin galopbane Epsom Downs Racecourse, hvor det traditionsrige hestevæddeløb Epsom Derby afvikles. Wikipedia jan. 2022.
 Øgruppen Svaneklapperne strækker sig fra den sydlige del af Saltholm mod øst og nord. Kilde: Wikipedia jan. 2022.
 Mutton chops: Fårekoteletter.
 Lager er en betegnelse for en undergæret øl, der gærer langsomt ved lave temperaturer og lagres ved lave temperaturer i 1-2 uger. Kilde: Wikipedia jan. 2022.</t>
   </si>
   <si>
     <t>Johannes Larsen havde fint udsyn fra flyveren. Det var mærkeligt at flyve, og Holland ser underlig ud fra luften. I London tog de til hotellet, og derefter spiste de aftensmad og gik i seng. Næste dag tog selskabet til derby. Der var vildt mange mennesker og også rutchebaner, ølsalg mv. En helikopter fløj rundt over området. 
 Larsen har set et gartneri, hvor man dyrkede brøndkarse. Han forsøger at få en etiket af en aleflaske til Andreas/Puf.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uGWz</t>
   </si>
   <si>
     <t>Epsom Downs 6 Juni 1934.
 Kære Puf!
 Det var en fin Tur i Gaar. Vi startede Kl. ca 9 i sigtbart Vejr og kunde tydelig se Kullen da vi gik ud over Kalvebodstrand ved Svaneklapperne, saa havde vi god Udsigt til mellem Køge og Næstved saa rullede der et Skytæppe hen under os, saa kørte ovenpaa noget hvidt til vi saa lidt af Lolland og lidt efter passerede lige N om Femern og ind over Holstein og derefter Solskin til Amsterdam vi passerede Elben lige ovenfor Mundingen og lidt efter Weser S for Bremerhaven. Det er meget mærkeligt at sidde i en Omnibus, og hænge 2-3 Km oppe i Luften uden at kunde mærke at vi flytter os, for sommetider havde vi endda en Fornemmelse af at gaa baglænds, men naar vi ser lige ned og ser Skyggen af Maskinen som en lille graa Plet nede paa Jorden kan vi jo nok se at det gaar fremad. Kl 12 var vi i Amsterdam, hvor vi gik ned og spiste Frokost, Sandwishes og noget Lagerbier fra Fad der lignede meget Carlsberg Guldbajer. Saa gik vi op igen og fløj til Rotterdam i en anden Maskine, men der var vi kun i 10 Min. Holland ser mærkeligt ud fra Luften alle Marker og Haver fuldkomment regelmæsig rektangulære med Grøfter om [Tegning] saadan. Fra Rotterdam fløj vi lige ud over Schelde og Nordsøen stadig i klart Vejr til vi nærmede os England saa kom der først nogle smaa hvide Skyer langt nede under os men ikke tættere end at vi hele Tiden kunde Vandet og de forskellige Farve paa Bunden og Dæmningerne der saa meget smaa ud i den Højde vi fløj i 2500 m. Vi gik ind ved Themsmundingen og fulgte Floden omtr. halvvejs til London, saa kom der desværre en stor Skybanke og gemte det hele til vi ved Corydon gik ned gennem et Hul. Vi landede Kl. 3½ og kørte saa med Luftfartens Bus til Charing Cross hvor vi tog en Taxa til vort Hotel paa Torrington square lige bag British Museum. Det hedder Morgans Hotel og koster 2 Pund om Ugen med Breakfast. Vi gik hen i Oxford street og spiste Mutton chops og Spinat efter en dry Martini d.v.s. jeg bestilte 3 og drak min og Johs. V.s. Jeg nød ogsaa 2 pale Ale fra Fad og en Guinness Porter og en Lager og saa gik vi hjem og sov. Jeg vaagnede i Morges ved Skovduens Kurren i Platanerne udenfor paa Pladsen, det er et meget roligt Sted, men meget primitivt men gode Senge. Vi spiste Frokost med en Kaptajn Johansen der bor der en Ven af Jens. Han dirigerede os ud til Victoria St. hvor vi tog Billet til Epsom downs, det er nemlig Derby Dag i Dag og vi har været til det store Løb og vilde fra Inderpladsen hvor det er gratis Alting, med Undtagelse af at vi betaler en Mand 2 Shillings hver for at staa paa nogle Kasser. Jeg har aldrig set saa mange Biler og Busser og Mennesker før. Folk er kørt hertil i Busser fra alle Egne af England helt oppe fra Skotland. Vi har spist Frokost hos en Ingeniør Meyer der er gift med en Slægtning af Else og nu efter Væddeløbet sidder jeg her og skriver mens Johs V faar sig en Middagslur. Vi kom hertil fra St. i Bil. den første vi spurgte vilde have 10 Shillings for at køre os herhen, men en gl Fyr der holdt ved Siden af tilbød at gøre det for 6, ham tog vi og kørte med ham i ca ½ Time mens han holdt og spurgte alle mulige Mennesker om Vej indtil vi paa Tilbagevejen fandt Huset 5 m Gang fra St. Vi skal spise Middag her. Her er ikke mere Papir i Blokken men her ligger et Stykke Skrivepapir 
 [Fortrykt øverst på papiret:]
 BUTE HOUSE, 
@@ -15551,51 +16298,51 @@
     <t>Johannes V. Jensen: "Dr. Renaults Fristelser" udkom i 1935. Eftersom Fritz Syberg i det følgende brev til Jensen, 28. oktober 1935, igen takker for bogen og nævner Anne Kielstra, som optræder i "Dr. Renaults Fristelser" er det formodentlig denne bog, som Johs. V. Jensen har sendt.</t>
   </si>
   <si>
     <t>Syberg takker for bogen, som fortæller ham, at mord og civilisation hører sammen. Han tænker på Lumholtz' beskrivelse af aboriginals måde at føre krig på. 
 Fritz Syberg maler. Af og til synes han, at han burde rejse mere. Han tænker på en vits, som underofficererne sagde, da han var marinesoldat.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qhpz</t>
   </si>
   <si>
     <t>Pilegaarden Kjerteminde
 5-10-35
 Kære Venner.
 Tak for Bogen som har forkortet mig den lange Nat. Den bestyrker mig i Troen paa at Civilisation og Mord hører sammen. Det er langt bekvemmere at myrde naar man kan gøre det ved at trykke paa en Kontakt end naar man som Papuaerne møjsommelig skal slide Livet ud af en mand med et Spyd der ovenikøbet har Modhager. Jeg erindrer Lumholtz’ Beskrivelse af Australnegernes indbyrdes Krige; de samledes i to Lejre og tilbragte lange Tider med at krigsmale sig og skælde hverandre Huden fuld. Udartede det til virkelige Haandgribeligheder styrde Kvinderne til og skilte de stridende ad, Mord forefaldt meget sjældent.
 Her er alt vel. Jeg passer mine Billeder (fabulerer) saa godt jeg kan mens Solen løber fra mig, eller rettere Jorden svinger sig – 30 Kilometer i Minuttet, og Aarstiden og Dagene farer fra det ene Billed til det andet med en Fart af 30 Kilometer i Secundet. Undertiden faar jeg – især naar jeg læser Dine Bøger – nogle Anfægtelser Jeg synes jeg bør foretage en Rejse, ”Jorden er dog stor” skrev Du en Gang. Men jeg har gjort min Pligt i den Retning. Jeg skal ikke indlade mig paa at rejse fra min Skæbne. Desuden, Kloden besørger det jo. Jeg maa af og til mindes den Vittighed Underofficererne muntrede os med mens jeg som Marinesoldat laa paa Kadetskibet Dagmar midt i Nordsøen: Vi skulde op af Køjen og paa Vagt, saa lød der en Stemme: ”op ”Sømand”, staa op og [”og” indsat over linjen] gaa”. 
 Mange Hilsener til Jer allesammen
 Eders hengivne
 Fritz Syberg.</t>
   </si>
   <si>
     <t>1935-11-05</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Joen Vedel skrev på https://kunsten.nu/artguide/calendar/kunst-for-varer-og-joen-vedel/: "Det var nu afdøde kunstmaler Gordon Fazakerley, der først beskrev Kunst for Varer for mig. Han fortalte hvordan han havde erhvervet sig en fornem barnevogn til sit første barn i begyndelsen af 1960erne. Betalingen var et maleri. Jeg havde aldrig før hørt om foreningen, som drev sit eget galleri først i Stormgade, siden i Bredgade i København. Den blev stiftet i 1924 af maleren Aage Berthelsen for at ‘hjælpe Kammeraterne og skaffe dem og os selv Varer til at opholde Livet med, og til Tider et eller andet, vi ellers aldrig havde Raad til at købe.’” 
 Kunst for varer-sagen er også omtalt i Johannes og Andreas Larsens brev til Elena Larsen 1935-11-03. 
 "normale Korpus": Elena Larsen var højgravid med barn nr. to. Hun opholdt sig den sidste del af graviditeten hos sin mor i København. 
 Peugeot'en (bilens navn staves på flere forskellige måder i brevene) overtog eller lånte helt Elena og Johan Larsen muligvis fra Elenas mor, Elisa Hansen. 
 Det vides ikke, hvem Agaton, Emil og Hærris var.</t>
   </si>
   <si>
     <t>Elena har fået 500 kr. til tøj fra Johannes Larsen, som har solgt et billede til Kunst for varer. Andrreas/Puf Larsen har sendt en frakke til Johan. 
 Elena synes, at Johan har for meget at lave og spørger, om han ikke skal købe sig til noget hjælp. Hun vil til tandlæge, når hun har født.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ur1d</t>
   </si>
   <si>
     <t>Tirsdag d 5-11-35.
 Kære Gamle!
 Ti nu stille og hør efter hvad der er overgaaet mig i Dag; jeg har i den Grad været en Lykkens Pamfilius (hvis du ved hvad det er for en) at du ikke kan tænke dig det! I Morges fik jeg et anbefalet Brev fra Las indeholdende en Anvisning paa 800 Kr samt et Brev fra Superchefen selv. Jeg tænkte selvfølgelig at det var nogle Penge jeg skulde hæve for ham, men af Brevet fremgik, at han havde solgt et Billede gennem Kunst for Varer og Varerne bestod af Damekonfektion, som "han ikke vidste hvad var for noget, men mente at var noget ["at" overstreget; "var noget" indsat over linjen] Else og jeg kunde bruge" og nu var det Meningen at vi skulde Dele Beløbet paa den for mig ikke saa helt ufordelagtige Maade, at jeg fik 500 Kr og Else 300 Naar jeg nu faar min normale Korpus igen (det ske forhaabentlig snart) skal jeg rigtignok ud og ekvipere mig, saa du ikke kan kende mig igen naar jeg vender hjem med vore Børn. - Der var ogsaa en Foræringspressent til dig fra Puf, nemlig hans flotte skulderbrede Overfrakke, som han har set sig til den Grad gal paa, at han har købt sig en ny; saa vil han give dig den skulderbrede, hvis du kan tænke dig at bruge den, skriver han, ellers maa han sælge den "med stort Tab" til en Maskandiser, hvad han nødig vil. Jeg betænker mig ikke paa at skrive til ham at du morderelig gerne vil have den. - Ja jeg har været en heldig Kartoffel i Dag, saa kom der ogsaa et meget langt og indholdsrigt Brev fra dig, med mange interessante Meddelelser. Det var jo en Selvfølge at Ulla, naar hun endelig fik noget, saa fik en Kviekalv det er ikke andet end hvad man snart har Ret til at vente og det var især oportunt, naar det drejer sig om Ulla. 
 2
 Ja, du har rigtignok noget at gøre, du gamle, jeg er bange for at det er for meget af det gode og kunde du f. Eks ikke faa Agaton til at forsyne dig med Hvedebrød, saa du ikke behøver at bage selv og du kunde da ogsaa faa Emil (el Hærris) til Hjælp til Malkning, han kunde saa bl.a. overtage det forhadte Spandevaskningshverv; de Pojker plejer jo ikke at være uoverkommelig dyre. Jeg kan se, det er nyttigt, at du har Peugeotten, ikke alene til Langfarter, men ogsaa til de smaa lokale Ture, det hjælper dig dog noget i din Travlhed. Hvordan gaar det med at taale Rystelserne i Ryggen, har den det ordentligt, eller hvordan, det maa du skrive (sandfærdigt) til mig! - Jeg er som sagt bange for, at du ikke behøver at forhaste dig med Auktionen for min Skyld, for her sker jo ingenting og og ["og" overstreget] med Garanti kan jeg ingenting love før om c 14 Dage. Og skulde jeg endelig vise mig paa Skuepladsen inden Auktionen var Ulykken ikke saa stor, se du altsaa bare at faa lidt Sul paa Kroppene. Jeg maa ogsaa gaa til Tandlægen efter Nedkomsten, jeg har ikke været modig nok til at byde mit skøre Hoved den Omgang nu, og det vilde da være dumt ikke at faa Tænderne i Orden inden Hjemkomsten, jeg har dem mistænkt for at være i en miserabel Tilstand.
 Nu skal jeg ud og sørge for lidt Middagsmad, saa det bliver ikke til mere denne Gang end 1000 Hilsner du kære Nissefar fra din Bimsepige.</t>
   </si>
   <si>
     <t>1935-11-08</t>
@@ -15632,76 +16379,116 @@
     <t>Elena/Bimse Larsen opholdt sig den sidste tid af graviditeten i København hos sin mor. Johan Larsen var imens på gården Baxhult i Småland.</t>
   </si>
   <si>
     <t>Elena Larsen har om natten født hendes og Johans søn nr. to. Han er så stor, at det vakte opmærksomhed på hospitalet. Fødslen var nem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/xZp9</t>
   </si>
   <si>
     <t>Onsdag d. 13-11-35
 Kæreste Lysse!
 Saa har vi vores Søn N_o_ 2 paa det tørre, han indfandt sig i Nat Kl 1/2 3 let og næsten smertefrit, skønt han er en ordentlig Kleppert paa 9 Pund og 57 cm længde, han vakte Furore hos alle de bivaanende Jordemoder og hos Overlægen ved Stuegangen i Morges, saadan fik de højst 10 om Aaret, han blev fremvist som fint Exemplar. Han har sparsomt rødligt Haar og er meget langfingret, hans Øjne har jeg ikke set paa nærmere Hold endnu, han holder dem mest lukkede. - Han er knusende gevaldig død.
 Masser af Hilsner fra din Bimsekone.</t>
   </si>
   <si>
     <t>1935-12-04</t>
   </si>
   <si>
     <t>Otto Andresen
 August Birch, Sverige
 - Hauge
 Drude Jørgensen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Harald Nyborg
 Åge Tåning
 Carl Wesenberg-Lund</t>
   </si>
   <si>
     <t>Munke Mølle A/S er en dansk virksomhed der producerer mel. Dens historie kan spores tilbage til en vandmølle ved Odense Å grundlagt i 1135 af benediktinermunke, og dermed er den Danmarks ældste endnu fungerende virksomhed. Den er nu ejet af den svenske Lantmännen-koncern. (Kilde: Wikipedia febr. 2022). 
 Napoleon er en betegnelse som bruges om god cognac. Den skal være lagret i mindst 6 år, før den må kaldes sådan. (Wikipedia febr. 2022). 
 Johannes Larsen kendte flere, der hed Berthelsen, så det kan ikke afgøres, hvem gamle Berthelsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen har tegnet sit bud på, hvordan vinduet skal se ud.
 Han har været til 800års jubilæum i Munke Mølle og mødt en masse mennesker samt spist og drukket godt. Dagen efter var han hos Drude Jørgensen til frokost. 
 Om fredagen skal Larsen til møde hos Wesenborg-Lund om International Bird Protection.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9PV3</t>
   </si>
   <si>
     <t>Kjerteminde4 Dec. 1935. 
 Kære Lysse!
 Tak for Brevet. Jeg synes Vinduet skal se saadan ud: [Tegning] men Topvinklen skal naturligvis korrespondere med Tagvinklen. Det glæder mig at høre at Du har faaet planeret Gaarden og er i Gang med Stensætning og jeg glæder mig vældig til at se det. Jeg var forleden til en stor Middag i Odense i Anledning af Munke Mølles 800 Aars Dag. og morede mig godt og fik snakket med en hel Del Mennesker, bl.a. Hauge som jeg ikke har set siden jeg var i Grønland. Møllerens Broder præsenterede sig for mig han er gift med en Datter af Aug Birch og vidste fra Svenskere at Du var Foregangsmand i Sognet. Vi fik god Mad og Kaffe med Napoleonscognac og Havannacigarer og Sjusser og Frokost med fersk Laks og Gaasebryst, Kaviar og Snaps og Øl og jeg gik Kl. 4 sammen med Otto Andresen der var kørt ud med os, da hans Vogn var i Uorden Vi boede paa Parkhotellet da Mølleren havde disponeret over Grand til langvejs Gæster. Portneren fortalte at der kom en hjem Kl. 10 Formdg. saa der er jo nogle der har holdt godt ud. Jeg sad ved Siden af Harald Nyborg der fortalte mig at han havde været paa Jagt paa Sjælland med en Søn af gamle Berthelsen som havde sagt ham at hans Fader var død. Om Søndagen kom Puf og Else og vi spiste Frokost hos Drude der ogsaa havde haft Jubilæum, men 25 Aars Dagen i Forvejen. Og saa har jeg ligget af en nederdrægtig Forkølelse, men er nu i god Bedring. Paa Fredag skal jeg til Møde hos Vedel Thåning i Kjøbenhavn i Anledning af at Wesenberg Lund ikke længere vil være Formand i ”international Birdprotection.” Jeg tænker saa at jeg maaske om Lørdagen kan faa Lejlighed til at se jeres Søn dersom Bimse ikke allerede er stukken hjem med ham. Mange Hilsner ogsaa fra Puf og Else
 Din Far.</t>
   </si>
   <si>
     <t>1935-12-22</t>
+  </si>
+  <si>
+    <t>Alhed Marie Brønsted
+Ellen Brønsted
+Else Birgitte Brønsted
+Grete Brønsted
+Peter Oluf Brønsted
+Adolph Larsen
+Arne Schwark
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen
+Niels Wendelboe Venge
+Eskil Ørsted Hansen</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Else og hendes nyfødte søn var. 
+Laura/Bibbe Warberg Petersens "Mandagstimer" var muligvis klaverundervisning.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8386</t>
+  </si>
+  <si>
+    <t>Johanne C. Larsen takker for den flotte sengetrøje. Hun glæder sig nærmest til at blive syg. Laura/Bibbe Warberg Petersen sagde til sin far/Agrar/Adolf Larsen, at hans kone så besnærende ud. Johanne følte sig som en 18-årig uden rynker og forlorne tænder med trøjen på. 
+Laura Warberg P er kommet hjem og kan hjælpe. 
+Louise må hilse alle; også de gifte og nygifte.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uOZD</t>
+  </si>
+  <si>
+    <t>22 - 12 - 1935
+Kæreste søde Lugge!
+Hvilken himmelsk flot Julegave du dog har sendt mig - nej jeg ejer ikke og har aldrig ejet en Sengetrøje - jeg længes ligefrem efter at blive syg saa jeg kan ligge og prale mig den - Bibbe sagde til sin Far: Se, Agrar, hvor din Kone er besnærende - med den paa! Og jeg følte mig mindst som 18årig og glemte Rynkerne og de forlorne Tænder!
+Tusind Tak, søde Lugge! men du maa jo ikke saadan sende mig Julegaver! 
+Ved I at Else har faaet en dejlig Dreng, 7 1/2 Pund, 50 Centimeter! 
+Jeg har faaet Bibbe hjem i Dag, det kære Barn sled som en Hest for at faa sine Mandagstimer overstaaet inden Søndag. God Hjælp for mig!
+Hast naturligvis! Men glædelig Jul alle ogsaa de gifte, hvoraf vel de to Sæt - de nyeste - fejrer Juleaften hos Jer.
+Tusind Hilsner fra din Junge
+Alle her hilser, særlig Bibbe.</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Elise Hansen
 Julius Hviid
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen blev født 20. december 1935 som søn af Andreas/Puf og Else Larsen og blev opkaldt efter Johannes Larsens far. Johan/Lysse og Elena Larsen havde samme år fået sønnen Jens Syrak Larsen.</t>
   </si>
   <si>
     <t>Den nyfødte dreng skal hedde I.A. Larsen. Han er lidt mindre end Johan/Lysses dreng.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/k1yS</t>
   </si>
   <si>
     <t>Kjerteminde 22 Dec. 1935.
@@ -15713,59 +16500,59 @@
     <t>1935-12-24</t>
   </si>
   <si>
     <t>Elise Hansen
 Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Elena og Johan Larsen fik deres barn nr. to 13. november 1935.</t>
   </si>
   <si>
     <t>Jensen-parret ønsker glædelig jul og tillykke med barnet</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lC5Y</t>
   </si>
   <si>
     <t>24-12-35
 Kære Elise og Bimse og Lysse. Hvor er det dejligt, I har en lille spæd Unge, jeg haaber I har det godt og 
 Glædelig Jul!
 fra
 Else og Johannes V.</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Niels Hansen
 Jens Larsen
 Jeppe Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Overgaard
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Niels Hansen deltog i en gruppeudstilling i Fyns Forum (Weilbachs Kunstnerleksikon). Det er formodentlig denne udstilling, der omtales i brevet. 
 Det kan ikke afgøres, hvem Jens og Hanne var. Familien kendte flere, der hed sådan. 
 Euphorbia cyperissias: Vortemælk.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen vil gerne have besked om, hvilke billeder Johannes Larsen vil have med på udstillingen i Fyns Forum. Niels Hansen deltager, hvis Johannes Larsen gør.
 Lars og Christine/Uglen Swane samt Marie Larsen er på besøg.
 Andreas Larsen og Hanne samler planter til Hannes herbarium.
 En af knortegæssene er stukket af.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9CCz</t>
   </si>
   <si>
     <t>Kære Far.
 Kan du ikke skrive hjem hvilke Billeder du vil have med til den Udstilling i Fyns Forum. Den skal vist aabnes den 26 ds. saa der er jo ingen Tid at give [et overstreget ord] hen af. Niels Hansen ringede forleden og spurgte om du vilde udstille, for det vilde han gøre sin Deltagelse afhængig af. Else sagde at det vilde du, men hverken hun eller jeg vidste hvadfor Billeder du har tænkt dig. - Jeg hører Peter er begyndt at gaa i Skole, saa maa han vel snart kunne skrive en Beretning om det med egen Haand. Det glæder vi os til at faa. - 
 2./
@@ -16008,51 +16795,51 @@
   </si>
   <si>
     <t>Fødselsdagshilsen fra faster Christine Swane (Uglen) til hendes nevø Johan Larsen (Lysse).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MXUR</t>
   </si>
   <si>
     <t>Skovgårdsvej 5 29/2 1936
 Kære Lysse. Hjærtelig til Lykke – ja det er nok noget forsinket men af den Grund ikke mindre vel ment. Håber at I har det godt alle 4. Hils Peter og sig at jeg glæder mig til at se ham til Sommer så at jeg kan få mine Plæner slået. I har vel haft morderlig med Sne – ligedan her. Tusinde Hilsner til Jer alle din hengivne Ugle.</t>
   </si>
   <si>
     <t>1936-05-25</t>
   </si>
   <si>
     <t>Astrid Bøttern
 Ellen Bøttern
 Eric Bøttern
 Victor Bøttern
 Harald Henningsen
 Jens Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Marie Neckelmann
 Vilhelmine Nytaar
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen malede i 1935-1936 store freskomalerier i festsalen på Odense Rådhus. 
 Kartoner er forarbejder/stregtegninger i fuldformat. Disse blev opsat på væggene og perforeret i konturstregerne. Igennem perforereringerne afsatte man med blyant eller pen prikker på væggen, så format og dimensioner fra forarbejderne blev bevaret. 
 "da jeg er herude hele Dagen": Andreas/Puf Larsen var chauffør for Johannes Larsen, når denne skulle til rådhuset i Odense og male.
 Späte von Leopoldsthal er en jordbærsort. Bagerløkken lå bag familien Larsens købmandsgård i Kerteminde. Købmandsgården blev solgt til familien Bøttern i 1920,</t>
   </si>
   <si>
     <t>Johan/Lysse lovede at skrive hver ottende dag, og han sender da også ofte brev.
 Johannes Larsen arbejder på billedet af kvinden med odderen og isfuglen på rådhuset. Idag bliver kartonerne færdiggjort. 
 Andreas/Puf Larsen kan nok ikke skaffe jordbærstiklinger på denne årstid. 
 Man knokler i haven og har flyttet buxbom samt rododendroner, ordnet drivhus og sået græs. 
 Andreas Larsen sender fotos.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yGYE</t>
   </si>
   <si>
     <t>Mandag 25 Maj
 Kære Lysse.
 Tak for alle dine Breve. Vi tillod os at smile lidt, da du meddelte, at du havde isinde fremtidig at skrive hver 8de Dag, men hidtil har du vist gjort det. Ihvertfald er du for Tiden saa langt den mest skrivende i Familien. Det er en gevaldig Varme i har derovre. Her har vi haft 8 Dages fint Vejr, men vi har vist ikke haft over 12⁰ C og det kun en enkelt Dag, ellers ca 10⁰. Nu har vi faaet Blæst igen, ca 8⁰ og af og til Regn. Herude paa Raadhuset gaar atter løs; nu paa det sidste Billede, det paa Endevæggen mod Syd, altsaa tilhøjre for Elsdyrene. Motivet er Aabilledet med Kvindefiguren med Odderen og Isfuglen; men det har du vel set paa Udkastene hjemme paa Værkstedet. Idag bliver vist Kartonerne, som sidder paa Væggen, færdige; imorgen skal de ned forat fixeres og perforeres. - Du beder om Späte von Leopoldsthal, jeg ved ikke om jeg kan skaffe dig nogle, det er oprindelig Henningsen der har sat dem i Bagerløkken, men jeg skal prøve at opspore nogle. Jeg sender dem ikke med Kylle, da jeg ikke mener jeg kan faa nogle paa denne Tid af Aaret, August er jo den Tid hvor man
 2).
@@ -16111,180 +16898,180 @@
     <t>Larsen-familien havde egen strand ganske nær ved deres villa på Møllebakken i Kerteminde. 
 Johannes Larsen dekorerede 1934-1936 festsalen på Odense Rådhus med freskomalerier. Murermester Ernlund pudsede væggene op, så Larsen kunne arbejde i vådt puds. Kartoner er skitser i fuldformat. Andreas Larsen fungerede tit som chauffør for sin far.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen lader sin lille datter, Ane, bade i Dalbybugten. Ved familiens egen strand er der for mange glasskår, rustne cykler mm. 
 Johannes Larsen vil den følgende dag blive færdig med sit sidste billede på rådhuset (i Odense). Derefter skal han og Andreas Larsen have hver en liter øl.
 Carl Kyed har købt et portræt, som Larsen i 1917 malede af Hempel Syberg. Kyed vil forære Dalum Landbrugsskole portrættet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gnyZ</t>
   </si>
   <si>
     <t>Mandag 29/6 - 36
 Kære Bimse og Lysse.
 Her har I et Par Billeder vi tog forleden ved Dalby-bugten, hvor vi bader med Pigen, fordi der dér er lavt nok til hende; nede ved vores egen Strand er der saa mange Glasskaar og rustne Kasseroller og Cyklestel m.m. saa vi ikke vil lade hende løbe med bare Ben dernede. Nu maa jeg fortsætte med Blyant, der er ikke mere i Pennen. Imorgen bliver Far vist færdig med det sidste Billede her i Raadhuset. Tirsdag Morgen ["Tirsdag Morgen" indsat over linjen] Naa saa naaede jeg ikke længere igaar, det blev Øltid. Naar vi er færdige i Eftermiddag skal vi hen paa Vinstuen og have hver en Liter Øl, det er det største Kvantum man kan faa her i Byen, noget lille efter Stockholmske Forhold, men ganske virkningsfuldt paa en fynsk Tørst. - Der var en Folketingsmand Kyed i Lørdags for at købe det andet af de to Portrætter Far malede af Onkel Syberg i 1917; han vilde forære det til Dalum Landbrugsskole, som har et Jubilæum inden længe. Da han var alene om Gaven kunde han ikke betale nogen stor Pris, saa han fik det for 500 Kr. Nu er Ernlund færdig med at pudse, saa skal jeg hjælpe med at sætte Kartonen [det følgende indsat øverst s. 2; på hovedet:] paa og saa kører jeg hjem og henter Far i Eftermiddag, til Øltid! Mange Hilsner til Jer alle fra Puf.
 [Det følgende indsat øverst s. 1; på tværd:]
 Vi er meget glade ved "Båxhult Nyheter" desværre viser det sig jo, at vi ikke er saa flinke til at gøre Gengæld.</t>
   </si>
   <si>
     <t>1936-07-30</t>
   </si>
   <si>
     <t>Ebbe Branner
 Else Birgitte Brønsted
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie</t>
   </si>
   <si>
     <t>Johannes Larsen kendte mange, der hed Jens, så det kan ikke aføres, hvem den omtalte Jens var. 
 Bøgebjerg og Langø er lokaliteter på halvøen Hindsholm nord for Kerteminde.
 Det er uklart, hvem Reservebaronen var. Fritz Syber blev kaldt Baronen. 
 Svensk irisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte bare fuglen for en svensker.
 Olshult er beliggende ved Långaryd og Båxhult i Småland, hvor Johan Larsen med familie boede.</t>
   </si>
   <si>
     <t>Andreas/Puf er ude at sejle og sove i telt. 
 Johannes Larsen spørger, om Johan/Lysse vil hente ham.
 Rosenbedet omkring flagstangen er lavet om til en dam.
 Der er mange fugle i haven. En sortrygget, engelsk vipstjert er set med unger, og det er første gang, den har ynglet i Danmark. Undulater har der også været i haven. 
 Det er ærgerligt, hvis Olshulterne får jagtretten.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AthZ</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Johannes Larsen
 Kierteminde
 [Håndskrevet:]
 30 Juli 1936.
 Kære Lysse!
 Jeg lukkede Pufs Brev op i Gaar da han er ude at sejle i min Jolle. I Gaar Nat overnattede han lidt N for Bøgebjerg i Telt og i Gaar var han kommen om til Langø hvorfra han ringede og Else og Mudi var ude at se til ham i Bilen. Mornine og Putte er her. Jeg har nu skreven til Ebbe og forklaret ham at hans Besøg ikke kan finde Sted før om Midten af Septbr, men at jeg deroppe fra skal lade ham vide naar jeg rejser hjem. Jeg tænker paa at rejse op til Jer et Par Dage før d 26 Aug. Var det ikke muligt at Du kunde komme herned og køre mig op. For Puf er rimeligvis til den Tid ude at sejle med Jens der har faaet bygget en dejlig Baad, som vi var nede at se sidste Lørdag og kom hjem Søndag, nej forrige Søndag, Tiden gaar. De skulde have sejlet 1st Aug. da Jens faar Ferie men nu er der kommen Besked om at det først kan blive midt i August da hans Overlæge er bleven syg i Kjøbenhavn Jeg ved ikke om vi har fortalt at vi har lavet Rosenbedet om Flagstangen om til en Dam der holder godt paa Vandet i hvert Fald saa længe det regner, andet ved vi ikke endnu. Der kommer en hel Del Smaafugle og samler sig Solsorter Stære Stillitser Irisker Svensker Bogfinker Guldsp. o.s.v. men den mest celebre er en sortrygget, engelsk Vipstjert ♂ der er kommen hver Dag i de sidste 14 Dage – og i den senere Tid af og til med store Unger og en enkelt Gang Hunner for et Par Dage siden desværre fløj den strax jeg fik den i Kikkerten saa jeg kunde ikke blive klar over om den var af samme Race eller det var en alm Vipstjert i Dag var den her igen men den havde vasket sig pjaskvaad saa jeg kunde ikke se hvordan den saa ud, hvis den er samme Slags om Hannen er den første Gang de er truffet ynglende her i Landet. Vi har haft et Par Undulater i Forhaven en 3 Ugers Tid og da det var 2 Hanner anskaffede jeg et Par Hunner til dem, saa blev den ene væk, nogle Dage senere kom Reservebaronen med den bortfløjne som en Mand nede i Byen havde fanget, den blev nu sat ind i Buret til ♀♀ og et Par [”og et Par” overstreget] Min imidlertid havde den fritflyvende Han selv skaffet sig en Hun som den forsvandt med efter nogle Dages Forløb, saa nu har vi kun de 3 i Buret som jeg nok tror er 3 Hanner Det gør naturligvis ingen Ting hvis Jagtselskabet ”Lycken” lejer Haröhult, det er ikke det jeg er bange for, men der var jo tale om Olshulterne der bød saa rasende og det var jo lidt af en Ulykke om de fik den. Else er paa Lindøgaard Med Mornine og Putte. Mange Hilsner til Jer allesammen 
 Din Far.</t>
   </si>
   <si>
     <t>1936-09-01</t>
   </si>
   <si>
     <t>Carl Johannes A. Bless
 Johan Peder Bless
 Sofie Bless
 Alhed Larsen
 Jens Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelmine  Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 Alhed  Møhl, Lysses datter
 H. Rasmussen, politifuldmægtig</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jens var. Larsen-familien kendte flere, der bar dette navn. 
 De indsamlede tusindgylden skulle formodentlig bruges til snaps.</t>
   </si>
   <si>
     <t>Else og Andfreas/Puf Larsen har sat blomster på Alhed Larsens grav og luget, klippet og vandet. De har også ordnet Bless-familiens grav, og Andreas vil se til sin farmor og farfars gravsted.
 Politifuldmæftig Rasmussen spørger, om Johannes Larsen vil tage ind omkring Ny Carlsbergfondet og se på de billeder, som fondet har lovet Kerteminde Museum. 
 Det stormer. Den syge knortegås er død. 
 Andreas Larsen og Jens har været på en lang sejltur omkring Kalundborg, Lolland, Svendborg, Avernakø og Sønderborg. De cyklede hjem fra Faaborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/N4zH</t>
   </si>
   <si>
     <t>1 Sept. 36. 
 Kære Far.
 Igaar var det Mors Dødsdag og Else og jeg var ude paa Kirkegaarden med en stor Buket Rosenkatost og de Flox vi kunde finde; det var ikke mange, men sammen med de Roser, som jeg havde sat derud Dagen før, saa det helt godt ud. Jeg havde Dagen før skuffet og revet og Else og jeg klippede alle de afblomstrede Nelliker af. Idag har jeg været ude med de to store Vandkander og vandet baade Mors Grav og Blessernes. Iaften skal jeg ud og vande videre ogsaa Farmors og Farfars, det er godt tørt altsammen. - Politifuldmægtigen har spurgt om 
 2./
 du ikke, naar du rejser igennem København paa Hjemvejen, kan gaa op i Ny-Carlsberg-Fondet og se paa de Billeder de har lovet Kerteminde Museum. - Vi har Storm i disse Dage. Der ryger endel Æbler, men vi naar da at faa plukket de fleste Charlamowski. Den syge Knortegaas døde Dagen efter jeg kom hjem. De andre tre er her endnu; naar Graaænderne letter fordi de bliver bange for noget, nøjes Knortegæssene med at løbe, de har aabenbart ikke opdaget, at de kan flyve. Den gamle Knortegaas ["Knortegaas" indsat over linjen] ser noget sløj ud, men jeg gav den straks rent Vand, saa jeg haaber den 
 3./
 retter sig. - Jens og jeg havde en dejlig Tur i Baaden: Efter Kerteminde var vi i Kalundborg - Musholmen - Agersø, hvor vi ikke kunde se nogen Stubmølle paa Helleholm og heller ingen "Haabets Minde" ved Havnen. Fra Agersø gik vi mod Nakskov Fjord, men da der stod Torden over Laaland bestemte vi os om og gik norden om Langeland til Dagelykke. Derfra til Svendborg Sund, hvor vi laa nogle Dage paa Grund af Blæst. En Dag var vi paa Skarø, men vendte tilbage til Svendborgsund om Eftermiddagen. Derefter til Korshavn, hvor vi var en 
 4./
 Dag over. Vi spadserede over Revet til Avernakø, hvor Majstængerne staar endnu. Derimod er der kun to Stumper tilbage af "høje Stene" ved revet ["Revet" overstreget] Drejet. Paa Korshavn fandt vi Tusindgylden saa vi kunde forsyne begge Familierne for det kommende Aar. Næste Dag gik vi til Sønderborg, men blev bugseret ind fra Pøls Huk af en Jagt, hvis Ejer og Skipper Jens kendte. Han viste sig at stamme fra Kerteminde, saa vi fik os en lang Snak over en Flaske Whisky, som vi havde taget med over i Jagten. Vi sad paa Fordækket i det dejligste
 5./
 Maaneskin med svag Brise, mens Skipperens Søn styrede. Næste Dag tog vi med Færgen til Faaborg hvortil min Cykle var sendt. Om Aftenen cyklede vi sammen til Revsvindinge, hvorfra Jens fortsatte til Nyborg og jeg til Kerteminde. Ogsaa den Aften havde vi næsten stille, men siden har det blæst og igaar og i Dag er det steget til Storm. - Jeg skal hilse fra Jens naar jeg skriver til Båxhult; han vilde gerne have truffet Lysse, men vi fik først at vide at han var rejst.
 Hils ogsaa Axel Muus. [En streg er tegnet rundt om "Hils ogsaa Axel Muus."]
 Mange Hilsner til Jer Alle deroppe fra Else og Puf.</t>
   </si>
   <si>
     <t>1936-10-01</t>
   </si>
   <si>
     <t>Poul Haase
 Andreas Larsen
 Jens Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Axel Muus
 - Rud
 Ane Talbot
 Julius Wedell</t>
   </si>
   <si>
     <t>Scott er Johannes Larsens jagthund. Julius Wedel/Sabswedel var den tidligere ejer. 
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem M. Christiansen var. 
 Feden er navnet på et sydligt område ved Kerteminde havn på vej mod Nyborg.
 Brockdorff Gods er en lille hovedgård på halvøen Hindsholm, som indtil 1980 var avlsgård til Scheelenborg Gods. Godset var bortforpagtet omkring år 1900. Christian Iuel-Brockdorff solgte godset til Jens Anker Wistoft Larsen, hvis søn Søren Wistoft Larsen i 2022 ejer godset på 558 ha. Hovedbygningen er opført 1785.
 Maroquin er gedeskind af høj kvalitet, anvendt til bogbind. Skindene, der traditionelt stammer fra nordafrikanske geder, garves, strækkes og indfarves i garverier, især i Frankrig. I nutiden fås huder til fabrikation af maroquin også fra tamme geder, navnlig i området omkring Cape Town i Sydafrika. (Kilde: lex.dk).</t>
   </si>
   <si>
     <t>Toldvæsnet konfiskerede den ene hare, da Johannes Larsen skulle rejse hjem fra Sverige, men han fik den anden hare og to grågæs med hjem. 
 Den ene knortegås er død. Sædgåsen stak af og blev skudt fra en pram.
 Ane har fødselsdag, og Johannes Larsen har givet hende en hamster i bur. 
 Larsen hyrer nye piger i huset. Han har købt American Ornithology i fem bind.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QyIv</t>
   </si>
   <si>
     <t>Kjerteminde 1 Octbr 1936.
 Kære Lysse og Bimse!
 Tak for sidst! Det var en herlig Tid vi havde deroppe. Vi havde en god Hjemrejse, med Undtagelse af at vi nær ikke var kommen med Færgen paa Grund af de glemte Papirer og at det danske Toldvæsen huggede den ene Hare der laa fremme i Vognen, den skulde sejles ud midtstrøms og smides i Søen, til Gengæld var de saa optaget af den at de undlod at kige i den øvrige Bagage, saa vi et Par Dage efter kunde spise Muus´s Hare. Vi har faaet de 2 Graagæs hjem, det er et Par dejlige Fugle og de er saa tamme at de spiser af Haanden. Scott sendte jeg straks ned til Sabswedel. I Gaar ringede jeg og spurgte hvordan det gik, ”ikke godt” sagde han ”det er en af de haardeste jeg har haft fat i,” og saa bad han mig om at ringe igen om 14 Dage. Jeg havde ellers tænkt at faa ham med paa Jagt hos Tandlæge Rud paa Lørdag, men S vilde ikke af med ham før han var helt i orden. Den ene Knortegaas var død og en er fløjet saa nu er her kun 2, den gl. Gaas og en Gase. Sædgaasen var ogsaa fløjet og M. Christiansen havde set den blive skudt fra Skydepram i Fjorden, efter at den havde været en Tur ude over Feden. Det er lille Anes Fødselsdag i Dag og jeg har foræret hende et Bur med en Hamster. Begge vore Piger er rejst i Dag, men der har meldt sig en Barne, og Stuepige i Gaar og en Kokkepige i Dag sidstnævnte har været 2 Aar paa Brockdorff og det lader til at vi tager dem. Jeg var inde hos Haase da jeg rejste gennem Kjøbenhavn og købte Wilsons ”american Ornithologi” den jeg talte om i Fjor, 5 Bind i grønt Maroquin og Guldtryk og do Snit og i Mahognikasse. Ellers er her vist ikke videre at bemærke. Mange Hilsner til Jer alle 4. ogsaa fra Else og Puf
 Jeres JL.</t>
   </si>
   <si>
     <t>1936-10-14</t>
   </si>
   <si>
     <t>Bent Bjergskov
 Thora  Branner
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Axel  Müller
 - Müller, Frk. 
 Margrethe -, pige i huset hos Johanne C. Larsen 1936
 Ellen  Sawyer
 Janna Schou
 Hempel Syberg
 Rigmor Thorsen
 Joseph Turner
 Agnes Taaning
 Else Warberg
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru Nielsen og Søster Thorsen var. Sidstnævnte var formodentlig i familie med Rigmor Thorsen. 
 Hvem Mygdal, der gav Martin/Manse Warberg Larsen penge for malkning, var, vides heller ikke. 
 Eidi og Edith, som arbejdede i huset i England for den kvinde, som Laura Warberg Petersen var ansat hos, er ikke oprettet med biografi i KTDK. 
 Croydon er en bydel i det sydlige London.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0578</t>
   </si>
   <si>
     <t>Johanne/Junge har en dårlig hånd. Hun blev meget glad for den smukke skål fra Janna, og hun takker for alle Astrids gaver. Adolph/Agraren og hun pakkede op dagen før fødelsdagen. 
@@ -16321,122 +17108,122 @@
 Bent kommer her jævnligt; jeg tror nok, at det er svært for dem at leve adskilt, men jeg tror ogsaa, at det var udmærket for Bibbe at komme ud, tænk hvilken Oplevelse for hende; den Slags er jo Skatte for hele Livet. Jeg tror da, at mit var blevet fattigere, hvis jeg ikke havde haft alle mine Rejser at glæde mig over at tænke paa. Men jeg har jo ogsaa været heldig og set meget. 
 Hvis der nu er noget særligt om de to, du vil høre om, så spørg og saa gaar jeg for øvrigt over til Beskrivelse af vore Fødselsdage. 
 3
 De var straalende og festlig – min ganske lidt formørket af Haanden, dog ikke meget. Agraren havde ”Nabo” inde til Kyllingesteg og Rødgrød, en af vore unge Venner var kommen (med Cigarer) Bent kom, ligeledes med Cigarer, 50 store fede Cerutter, og senere Las, Puf og Else – alle uventede, undt. ”Nabo”. De fik Kaffe og – Lagkage. Mere havde jeg ikke kunnet præstere, da Æbleplukningen i det gode Vejr gik fremfor alt.
 Min begyndte lidt trangt. Jeg listede op midt paa Formiddagen, fik med Besvær Haaret snurret lidt op og Tøjet paa. Fru Nielsen havde meldt sig til Eft.visit med Gudrun og sagt, at hun vilde tage Bagværk med Kl 3. Naa, da Klokken blev halv tre og jeg forstod, at Margrethe svigtede mig, skønt hun vidste jeg havde ligget Dagen før og skulde have fremmede – det var ikke pænt. I Nød skal man Naboer kende. Det var ganske vist ikke hendes ”Dag”, men jeg havde bønfaldt hende. Naa, Faderen har ikke villet undvære hendes Arbejde hjemme; jeg tror de sankede Kartofler. Da var jeg lidt modfalden, men Elle kom og gjorde Underværker i den halve Time lavede Chokolade, dækkede Bord, ryddede op. Og vi havde saa en yndig Eft. med Fru N., som ankom med den mægtigste Waleskringle, jeg endnu har set, 50 fede Cerutter og – en Vinterhat; hun gav mig to Sommerhatte, da jeg var derinde for noget Tid siden, saa nu er jeg forsynet! Al min uaabnede Post laa i en stor Dynge i Sofaen, den lukkede Elle op og læste noget af det højt. Hun selv kom med en meget smuk Portræt af sig selv i Festdragt, 1 Par Strømper og 1 Pk. Papirsservietter, Strømper, Underliv og Cigarer fra Marie. 1 Kittel fra Lugge, 50 Cigarer fra Tutte, 100 fra T. Else, 10 Kr. fra Tante Mis og saa en Mængde Breve og Kort. Aftenen blev helt gevaltig. Ikke mindre end 3 Bilfulde rullede ind i Gaarden – alle uventede. Hr. og Fru Thorsen med en Ladning fint Bagværk og 50 Cigarer, Gudrun Larsen (Bror) fra Rørdam i sin egen Bil med Kirsten, hans Kæreste, Søster Thorsen og Søster Rørdam ligeledes med 50 Cigarer. Senere ankom den gode Las, Puf og Else, samt Klaks, der fungerede som Statens Skovvurderer af Omegnens Skove. Han havde en stor Æske fin Konfekt, de andre Konditorkager i lange Baner og fint Undertøj. Har du nu kendt Mage til Fødselsdag, det var da mindst som om jeg blev 70. Jeg var overvældet. Heldigvis havde vi Masser af Chokolade fra om Eft. Flødeskum ligeså, saa der blev nok til os alle 14. De unge Piger udrettede Arbejdet, de er huskendte. 
 4
 De dækkede i begge Stuerne og vi havde det dejligt. Klaks og Thorsens som jo kommer i Familie gen. Bror og Kirsten var sammen første Gang den Aften. Fru Thorsen talte om saa morsomt der havde været den Aften i Sommer, da du gav Skole-Historier. Hun er et pragtfuldt Menneske, som jeg holder meget af, og hvor er hun altid parat til at le og more sig. --------------
 Nu har jeg kigget lidt i dine Breve og ser, at du spørger til Høsten; ja den blev jo lille som alle Vegne, men vi kan nu ikke bedømme den helt, før alt er optærsket og det er jo først til Foråret, for undertiden giver den jo lidt mere end man har ment.
 Og saa er der en Ting, jeg skal have korrigeret. Jeg har saamænd ikke saa meget at bestille som du; du har jo ogsaa Landhusholdning m. Have, Frugtplukning og den Slags. Og jeg har dog Margrethe, der er knagende hurtig i Vendingen. Saa har jeg ikke nær saa store Foretagender som du, med Vinbrygning o. lg. Men mit Arbejde er maaske nok større end dit med de store Maaltider og store Opvaskninger. Og saa er der jo deres Tøj, Strømper o.s.v. Desværre er jeg slet ikke mere den habile Arbejder, jeg har har været. Meget af min tidligere Energi er gaaet Fløjten. Maaske det er, som Fru Thaaning sagde til mig forleden: De er vel slidt op, Fru Larsen!
 Naar jeg igen skriver, skal jeg læse dine Breve og smaasnakke lidt om Indholdet, jeg tør ikke mere nu for den skidte Hånd.
 Derfor kun de kærligste Hilsner til jer alle tre og endnu en Gang Tak for alle dine overdaadig rige Gaver! Og Tak fra Agr. for Kortet, jeg er saa glad ved at hans Post var helt omfangsrig i Aar.
 Kan det Gulv i Dagl.st. ikke vente til Foraaret? Det er ikke saa god en Tid at lave den Slags paa. Det er saa langsomt til at tørre, naar det er koldt - siger de kloge.
 Altsaa – endnu en Gang - !
 Din Junge</t>
   </si>
   <si>
     <t>1936-10-24</t>
   </si>
   <si>
     <t>Sven Clausen
 Elise Hansen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Peter og Elisa Hansen ejede et hus i Faaborg, og Elisa beholdt det efter mandens død.
 Trolleborgskovene er formodentlig skovene omkring Brahetrolleborg ved Faaborg. 
 Det vides ikke, hvem den omtalte Zahle var.</t>
   </si>
   <si>
     <t>Elena Larsen vil besøge familien i Kerteminde, men de tager ikke telefonen. 
 Mange folk fra Faaborg kommer på besøg for at træffe Elisa Hansen, og der går tid med det. Hun, Elena Larsen og Jens kører dog også ture. 
 Elena spørger, om Peter Larsen er blevet bortvist fra skolen pga. uanstændig påklædning.
 Elena glemte at få marmeladen med til Danmark. 
 Fyn er et dejligt, lille land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bNxL</t>
   </si>
   <si>
     <t>Faaborg d. 24-10-36
 Min Kære Hjimlinger!
 Her sidder Jensen &amp;amp; jeg stadig paa vores Haler i Faaborg og har forgæves forsøgt at faa dem i Tale i Kjerteminde. Først ringede jeg i Morges uden at nogen svarede, saa ringede jeg igen Kl 1/2 1 fordi jeg mente jeg var sikker paa at træffe nogen i Middagstiden, men det var alligevel en Busser. Nu forsøger jeg igen i Aften for jeg vilde nødig gl ["gl" overstreget] gaa glip af et lille Kjertemindebesøg. - Her iler Tiden med ingenting. Jævnt hen hele Dagen stikker en eller anden Faaborgenser Hovedet ind ad Døren og skal snakke 2 Ord med Mor og de er allesammen en utrolig Tid om at gøre sig færdige. Det bliver hver Dag halvmørkt inden vi kan smutte af Sted paa en lille Køretur men i Gaar var vi en dejlig Tur i Holstenhus og Trolleborgskovene. Paa en Eng fandt vi en Masse Champignoner som vi stegte til Aftensmad. Jeg længes snart meget efter at høre hvordan I gaar og har det og haaber paa at der ligger en lille Beretning til mig i Kerteminde. Jeg gad nok vist om Petermanden endnu gaar i Kungsvecka Akole eller om han er blevet vist ud paa Grund af uanstændig Paaklædning. Jeg kan ihvertfald ikke tænke mig at der er mange Trævler tilbage af de Bukser jeg forlod ham i (Hvis I nu var ligesaa kloge som Sven Clausen, kunde I vist let misforstaa mig). Men Krokshultskræderen har maaske bygget ham et Par nye? Har I spist al Marmeladen og Saltemaden? Jeg glemte jo de 2 Krukker Marmelade jeg skulde have haft med til København og Kjerteminde, skønt jeg havde en god Plads i Kufferten.
 Nu er vi paa Vej ud ad Assensvejen, ja Fyn er et dejligt lille Land, men det er et Slierland som Zahle i Skovkrogen udtrykte sig naar han laa og læste Biblen paa Chaiselonen, mens hans Kone passede Bedriften.
 Mange, mange Hilsner til den Petermand, den Fyr og den Fasermand fra
 Mossermand</t>
   </si>
   <si>
     <t>1936-10-26</t>
   </si>
   <si>
     <t>Else Jensen
 Emmerik Jensen
 Jens Jensen
 Johannes V. Jensen
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Neckelmann</t>
   </si>
   <si>
     <t>Elena Larsen og sønnen Jens var med Elenas mor, Elisa Hansen, i Faaborg i efteråret 1936. De boede i Elisa Hansens hus. Johan og Peter Larsen var imens hjemme på Båxhult i Småland. 
 Harry var formodentlig en person, som hjalp Johan Larsen på gården. 
 Sybarit: Overdreven livsnyder. (Gr. sybarites efter den oldgræske by Sybaris i Syditalien (ødelagt 510 f.Kr.)) (Søgning på internettet).</t>
   </si>
   <si>
     <t>Elena Larsen traf ikke Kerteminderne, da hun var på Fyn. De tog ikke telefonen. Hun rejste så med sin mor tilbage til København. På færgen mødte de Johannes V. Jensen, der spiste leverpostejsmad, mens hans kone og sønnen, Emmerik/Em, var søsyge. 
 Elena og hendes mor punkterede på hjemturen og fik hjælp af et par bønder. 
 Jens Larsen undersøger alt i lejligheden og har smadret et par askebægre.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RJJn</t>
   </si>
   <si>
     <t>Mandag d 26-10-36
 Kære Fasseren!
 Jeg blev rigtignok glad for jeres Breve som kom nu til Morgen, jeg var saa smaat begyndt at ængste mig; men jeg kan jo nok forstaa at jeg ikke er saa nem at faa Ram paa. - Desværre gik it Kertemindebesøg i Vadsken for Guderne maa vide hvor de føjter om. Jeg ringede 4 Gange til dem i Lørdags og een Gang Søndag Morgen med samme negative Resultat: ingen der svarede. Saa kunde det ikke nytte at tage derop, for de maa jo aabenbart være paa længere Expedition, ["," overstreget] siden ogsaa Pigerne er permitterede. Saa tog jeg med tilbage til København i et herligt men stormende Vejr. Paa Færgen traf Vi Johs. V. og Else og Em der havde været nede og besøge Jens. Jeg skal hilse saa mange Gange. Else var ikke rigtig glad ved Søen, hun sad musebomstille i et Hjørne for at beholde det hele indenbords. Ogsaa Em var grøn. Men Jensen spiste Leverpostejmader med Appetit. - Paa Køgevejen punkterede vi med et Brag og maatte afmontere al vores Bagage der var sat fast bagpaa med flere km. Tøjsnor. Selvfølgelig kunde vi ikke finde ud af til hvilken Side vi skulle dreje Skruerne og det saa sort ud for os, indtil der kom et Par Bønderkarle forbi, som foretog sig det fornødne. saa kunde vi rulle videre ad den nye Køgestrandvej og arriverede hertil ["hertil" overstreget] uden videre Uheld hertil, hvor vi blev modtaget af Lis med Bøffer med Løg. - I Dag er Vennejensen ved at tage Lejligheden i Besiddelse, foreløbig er der røget et Par Askebægre, men han gaar ogsaa grundigt til Værks, systematisk og fra en Ende af. Det nytter ikke at man fjerner ham fra det Møbel han er i Gang med at undersøge; selv om man sætter ham i den modsatte Ende af Lejligheden stiler han direkte tilbage til det han var ved. Nu er han heldigvis færdig med Kakkelovne og Boghylder. I Eftermiddag skal jeg have ham anbragt hos Sisse mens jeg gaar i Biografen.
 Jeg er glad ved at du har faaet Harry igen. Det var en ordentlig Omgang Unger den Kanin fik. Mon ikke den anden Hun skal en lille Forlystelsestur ind til Hannen, men det har du selvfølgelig forlystet dig selv med for længe siden din gamle Sybarit. - Ja saa var der ikke andet og mere. Bare en hel Masse Hilsner.
 FRA MOSSEREN.</t>
   </si>
   <si>
     <t>1936-11-16</t>
   </si>
   <si>
     <t>Frederik Ahlefeldt-Laurvig
 Johannes V. Jensen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Lykke</t>
   </si>
   <si>
     <t>Fjellebro: hovedgård og gods 6 km syd for Ringe på Fyn. Hovedbygningen er opført i 1622 og ombygget i 1726-1772-1885. Fjællebro Gods er på 177 hektar. Ejer 1927-1943 var Frederik Preben greve Ahlefeldt-Laurvig-Bille. (Wikipedia febr. 2022).
 Sandholt er en gammel hovedgård, som ligger i Sandholt Lyndelse Sogn, nu Faaborg-Midtfyn Kommune. Hovedbygningen er opført i 1516 og ombygget flere gange. Godset er på 441 hektar. (Wikipedia febr. 2022).</t>
   </si>
   <si>
     <t>Larsen ønsker til lykke med Jens' fødselsdag. Jeppe kan nu gå, når man holder ham i hænderne.
 Johannes Larsen har været på jagt hos Vilhelm/Klaks. Johannes V. Jensen var med.
 Murerne arbejder på bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vPi9</t>
   </si>
   <si>
     <t>Kjerteminde 16 Nov. 1936.
 Kære Lysse!
 Tak for Brevet. Det er en Skandale at vi glemte Jens’s Fødselsdag. Til Lykke med ham og alle hans Tænder og Færdigheder. I.A. Larsen er jo noget længere tilbage, han er vel nærmest paa samme Standpunkt som Jens var, da jeg rejste fra Båxhult, dog er han nærmere ved at kunde gaa, han gaar helt godt naar vi holder ham i Hænderne og forleden rejste han sig op uden at støtte sig til noget. Jeg har ligget nogle Dage af Forkølelse efter den Jagt hos Klaks forleden. Johs. V. var med, han havde været et Par Dage hos Grev Ahlefeldt paa Fjellebro for at se paa Bueskydning. Det regnede det meste af Dagen og der kom ikke megen Vildt for. der blev skudt 8 Harer og en Sneppe og 4 Fasaner hvoraf jeg skød de 3. Johannes V. kørte med os hjem om Aftnen men rejste allerede næste Middag til Kjøbenhavn. Jens og Lykke var her om Søndagen. Puf laa i Gaar af Forkølelse men er staaet op i Dag til Middag i Anledning af at Murerne er begyndt at mure hans Bryggeri og skal sætte Vinduer i i Eftermiddag. Else er i Byen, Nu kan jeg ikke hitte paa mere denne Gang. Det var Fandens at vi blev snydt for Bimse og Jens. Mange Hilsner til Jer alle sammen fra 
 Din Far. 
 P.S.
 Jeg skal til Klapjagt hos P. A. Kruuse paa Sandholt paa Onsdag.
 JL.</t>
   </si>
   <si>
     <t>1936-11-24</t>
@@ -16572,51 +17359,51 @@
 [I brevet:]
 Sal[lin]ge Krou, Mandag 25 Jan. 37.
 Min egen Ven! Hvor er I dog søde til at skrive til mig – Tak for Brev - og Cigarer – og vil du også takke Skatteren for hendes søde oplysende Brev, og Nortoft for hans indlagte. Jeg glæder mig over, at sidstnævnte går i Gang med Køkkenet – men er lidt urolig for at du snakker ham fra altfor meget af det, vi aftalte en Del Farver, du véd, Farverne betyder så meget for Nervesystemet – de grå var efterhånden bleven mig en Pestilens. Mon Fru Olsen ordner Gulvet? Jeg er meget spændt på dine Foretagender – det vil betyde en uhyre Lettelse at få dem til Side. Hvordan går det med Grundsalget? Behøver jeg at bekymre mig for Pengene? eller at have Samvittighedsnag fordi vi ofrer så meget på mit Ophold her?
 Alt herovre er jo falden ud på en hel anden Måde end jeg havde tænkt mig, men på en bedre, tror jeg nok. Den dybe Ensomhed – de stille Timer på Værelset med Studium af lærde Værker – blev der intet af; men nu forstår jeg også, at det havde jeg slet ikke Kræfter til og det havde vist slet ikke været den rette Medicin. Det, som sker er langt bedre. Der vendes op og ned på alting; man sættes 50 År tilbage i Tiden – når man går ad de kendte Veje, hvor uhyre meget er ganske uforandret som dengang; og taler man med de gamle Folk, så fornemmer man også et levende Pust fra dengang; men ellers er Aanden i alting bleven helt anderledes – i den møder man den nye Tid – så vidt forskellig fra den gamle. Det har været meget overvældende for mig altsammen, men i Dag – den ottende Dag – føler jeg ikke mere så stærkt den rædsomme Susen i Hovedet, og jeg har sovet dejligt i Nat – for første Gang en god og rolig Nat. – I Går – Søndag – gik jeg sammen med den unge Krokone i Kirke i Hillerslev til Gudstjenesten Klokken 2. Det var bidende koldt – Frostklart, men Solskin. Vejene meget glatte. Jeg vadede gennem små Driver på Kirkegården for at se til Gravene. Pallams Gravsted er herskabeligt; dog er Marmorpladen med hans Navne etc - naturligvis sat ind i Stengærdet – som på Fars Grav! men Gravstedet er indrammet af et flot Smedejernsgitter – der er fine Plantninger o s v; hans Søster døde først, så Pallam har vel selv ordnet Gravstedet. På Marmorpladen står – med sorte Bogstaver som på Fars – altså ikke de sædvanlige forgyldte – hans Navn og – Godsforvalter på Erikshåb. Mens jeg stod og betragtede alt dette, kom jeg til at tænke på, hvor beskeden hele Pallams Stilling var i de 25 Aar, han var Fuldmægtig hos Far – hvis Ekko han var i et og alt. Han var jo en Asket – vilde ikke have Kakkelovn på sit Værelse og hvor var der uhyggeligt i Pallams Værelse! Så blev han Godsforvalter i de næste 25 År – måske 30 - og nu er hans Gravsted et af de fineste på hele Kirkegården. Hvor jeg under ham det! den goe, trofaste, beskedne Pallam! Så gik jeg over til Fars Gravsted i det modsatte Hjørne af Kirkegården; den er næsten helt groet til med Efeu; der står endnu en af de gamle, hvidmalede Havebænke fra Erikshåb – ældgammel nu og skrøbelig – jeg sad et Øjeblik og drømte om gamle Dages Glans og Storhed – sic trancit gloria mundi – Gravstedet er alt andet end prangende, men Fars Navn nævnes endnu med Ærefrygt af alle herovre på Egnen. – 
 Kirken var den samme – og dog anderledes; i hvert Fald hvad det indre angår; der var kommen 
 II
 Centralvarme – elektrisk Lys – og ditto Høreapparater – i en Del af Stolene – til gamle og døve – en Slags Højtaleranlæg til Prædikestolen. Enkelte gamle Kalkmalerier var afdækket i de smukke Hvælvinger – Kirken var bleven så hyggelig – vi kom i god Tid; Solen skinnede ind ad de store Vinduer – jeg genoplevede intensivt alle de store Begivenheder fra dengang for længe siden. Jeg så endnu Konfirmationsdagen for 40 Aar siden – jeg var – som Godsforvalterens Datter – den eneste hvidklædte – og stod øverst på Kirkegulvet – nederst stod Karen Pilegård – fordi hun var Friskolebarn!
 Nu er de ydre Kår byttet betydelig om – hun er nærmest Herregårdsfrue - - men så er jeg gift med Verdens dejligste Sognefoged !!!
 Prædikanten var en lille kedsommelig ung udflydende Fyr – som vævede en hel Time – lutter intetsigende Ord. Laders sad lige foran os. Der skulle ofres, og han havde glemt sine Penge – så jeg lånte ham en Tokrone. Vi hilste på Baronens, som tilbød os Plads i deres Vogn, men jeg foretrak at gå, og så vilde Laders følges med mig. For første Gang så jeg – og betrådte – den nye, flotte Landevej, som er ført over Aaen ned forbi Brinken til Odensebanken. Marie kom ud i Gangdøren og modtog os – hun er overvældende sød og hjertelig; så det varmer én lige ind til Hjerterødderne. Varme, hyggelige Stuer – Kaffe – Cigar. Vi snakker glimrende sammen. Til Aften kom Loria m. Kone (født Windfelt Hansen) – han hedder Pastor Lorentzen, Bror til den Vilhelm Lorentzen, som fylder 60 en af Dagene – Kunsthistoriker eller lign. De er fra Nr. Lyndelse Præstegård; nu er Loria Frimenighedspræst i Sønder Næraa. Et dejligt Aftensmåltid – i vores gode gamle Spisestue. Jeg genkendte rørt den gamle Kakkelovn fra vores Tid!
 Siden havde vi en dejlig Aften; det morede mig at høre på al deres muntre Præstesnak – begge Præster har meget Lune, det vrimlede med Vitser og morsomme Oplevelser. Marie kan ogsaa en Masse goe Historier – Dialekten kan vi alle. Så fik vi Dessert og Vin – og ved 10½ Tiden brød man op; Fru Loria kørte Bilen – de tog mig med til Korsvejen. 
 En fantastik Spadseretur! Det er vel et lille halvt Aarhundrede siden, jeg har gået alene en Aften på en øde fynsk Landevej. Måneskin – stjerneklart; langs Vejen på begge Sider høje Stenmure – de er bleven helt sorte nu og fortonede sig som mærkelige Granitmure – det var som at gå gennem et øde Månelandskab - - hvor Murene holdt op og Vejen blev åben, blæste det så voldsomt, at jeg kun med yderste Nød undgik at blive væltet! Men så kom jeg i Læ af de store Bakker – og nåede glad Kroen ved 11 Tiden. De sad oppe i ”Privaten” og vilde høre nyt ”fra den store Verden”; jeg gav dem et Passende Uddrag. 
 I Dag skal jeg til Mine i Lindemandshuset – vi er lige gamle og har leget sammen. I Morgen er vi bedt til Sognefogdens. En Dag vil jeg til Ensomhed – den gamle Frk. Petersen lever endnu – hun var Husjomfru på Gjelskov i 90erne og hed Jomfru Bender. Jeg har meget at gøre og Tiden flyver. Søndag tager jeg til Hesselager - man kan afbryde Rejsen en Dag. De er så interesseret i min Bog; vil du ikke ringe til Boghandler Oelenschläger - i Gyldenløvesgade (ved Søerne) – han havde et Restoplag – og få fat i en 4-5 Stk, jeg gav 50 Øre pr Stk sidst – som Forfatterinden – og sende mig dem til Gaver. 
 Kærlige Hilsner til Nusset og dig! Din egen Dis
 [Skrevet på langs på sidste sides venstre kant:]
 Frimærkerne er på retur!</t>
   </si>
   <si>
     <t>1937-2</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Jens  Nielsen
 Ane Talbot
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Gnav eller gnavspil: Regler og foto af brikkerne kan ses ved opslag på Wikipedia 
 Martin/Manse Warberg Larsen opholdt sig 1936-1937 på Farmoor Farm nær London for at dygtiggøre sig indenfor landbrug. 
 Målarens Torp er også nævnt i Vilhelm Larsens brev til Johan Larsen 1930-06-23. 
 Carlslund må have været en af bygningerne, der hørte under gården Båxhult i Småland.</t>
   </si>
   <si>
     <t>Andreas Larsen har fået drejet 42 træbrikker til et gnavspil til Johan Larsen. Andreas venter nu på, at Johannes Larsen laver tegninger til påsætning på brikkernes underside. 
 Johannes Larsen vil male på Båxhult en stor del af sommeren. Andreas og Else Larsen overvejer i samme periode at lukke huset i Kerteminde ned og opholde sig i Småland. Herved kan de spare en del penge, som måske kan bruges på at sætte Carlslund istand.
 Andreas sender fotografier og bøger. 
 Isen er næsten væk.
 Rasmus Petersen er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PV9y</t>
   </si>
   <si>
     <t>Kære Lysse Tillykke!
 Tak for Jeres Breve igaar. Det er da godt du er rask igen. Jeres Plan med Tinge tror jeg desværre ikke der er megen Chance for at faa realiseret, Manse er jo i England, det har I vist ikke tænkt paa. Jeg skal imidlertid nok spørge Tinge om hans Mening herom, naar jeg ser ham en Dag. - Vi har i længere Tid forberedt en Fødselsdagsgave til dig, som du alligevel ikke naar at faa til Tiden. Det er et Gnav-Spil. Det bestaar af 42 Brikker af denne størrelse og Form: [Tegning]
 Ovenfra saadan: [Tegning]
@@ -16701,51 +17488,51 @@
     <t>Johannes Larsen takker for møgsprederne.
 Der er fugle i haven
 Larsen har fået kørekort og tager ud på ture på landet for at indsamle ting til museet. Han beder om at få tilsendt to fotografier fra havnen til ophængning i det rekonstruerede kontor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nJp0</t>
   </si>
   <si>
     <t>Kjerteminde 18 Marts 1937.
 Kære Lysse!
 Tak for Brevet og til Lykke med Møgsprederne! Dem har jeg længe savnet, men desværre ikke haft Raad til at anskaffe, men nu er jo det Savn afhjulpet. I.A. Larsen er ogsaa holdt op med at kravle. Vi har ogs ["ogs" overstreget] her haft meget surt Vejr, afvekslende Sne og Kulde og Slud, men i Dag har vi 9⁰ Varme, Droslen sang i Gaar Mrgs og Bogfinken og i Dag hørte jeg en Flok Strandskader. Jeg erhvervede mig forleden et Kørekort. Vi har været paa nogle morsomme Ture omkring paa Landet for at samle ind til Museet og har faaet en Del gode Ting og meget godt gammelt [ulæseligt]ist og her især i Fraugde Kærby. Kan Du ikke sende mig de 2 Fotografier fra Havnen med Skibene, jeg har paataget mig at møblere en lille Stue med Kontorinventar og Billeder fra Fader og M. F. Larsens Kontor og kan maaske anvende dem der. Men det skulde helst være saa snart som muligt. Nu faar I ikke mere denne Gang for jeg skal skrive et Brev til og Kl. er mange. Mange Hilsner til Jer alle 4
 Din Far.</t>
   </si>
   <si>
     <t>1937-03-30</t>
   </si>
   <si>
     <t>Daisy  Berg
 Else Birgitte Brønsted
 Louis Golding
 Ina  Goldschmidt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Thomas Mann
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Lars Swane
 Lasse Taaning
 Albrecht  Warberg
 Andreas Warberg
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen
 Karl Zeckendorf</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Lars/Lasse Taanings bror, svigerinde og dennes veninde var. Gurli, "Krastine", Kat. Sørensen, Eggert og Franzen kendes heller ikke. 
 Det er uklart, hvem det er, som Johanne C. Larsen omtaler som "ens Svigersøn". Selv havde hun ikke i 1937 en svigersøn. Det vides ikke, hvad Ina Goldschmidts barn/Astrid Warbergs barnebarn hed. 
 Sechendorf er Karl Zeckendorf, som var en jødisk øjenlæge. Janna Schou, Astrid Warbergs datter, var i et kærlighedsforhold til ham, indtil han blev ført til koncentrationslejren Sachsenhausen og myrdet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0803</t>
   </si>
   <si>
     <t>Johanne C. Larsen har slagtet, og midt i arbejdet med dette kom der gæster. Hun er ked af, at Astrid Warberg var så berørt af ikke at blive inviteret til Else Birgitte/Mudis bryllup. Johanne blev heller ikke inviteret. Hun er bitter over, at Brønsted-familien udelukker Astrid. 
 Det er et stort påskegilde, Astrid har haft. 
@@ -16947,111 +17734,108 @@
 Niels Erik Schoubye
 Ane Talbot</t>
   </si>
   <si>
     <t>Jens Jensens forældre havde et fritidshus i Tibirke. 
 Det vides ikke, hvem Brix og Pil var. Louise Schoubye var mor til Gerda og Ellen.</t>
   </si>
   <si>
     <t>Elisa Hansen glæder sig til at se forandringerne på Båxhult. Man har vel der besøg fra Kerteminde og megen jagt og bærhøst.
 Elisa og datteren kører tur hver søndag. 
 Jens Jensen har været på besøg. Han har fået nyt job i Århus. Han vil gerne til Båxhult, men vil ikke køre turen alene. Jens Jensen og hans kone venter barn. 
 Louise har været til barnedåb og en runde omkring sine børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wpLc</t>
   </si>
   <si>
     <t>Kære Bams! Nu synes jeg, at Øjeblikket egner sig til en lille Snakop med Båxhult. Juul gaar og rumsterer og ferniserer, saa her er ikke til at være, endnu er her et tilgængeligt Sted ved mit Chatol og det maa jeg benytte, mens Tid er. Jeg kan godt tænke, at det er en storartet Forandring paa Værelserne, Kontoret og den grønne Stue og maaske kan jeg ikke styre min Nysgerrighed længere end til Oktoberferien. Nu har I vel Besøg af Las og Pufs og Jægerne skyder vel, saa I har vildt i Overflod ja og saa er der Bærfrugt, nu er Tyttebærrene nok modne; jeg har syltet 5 Pund, hvad der er rigeligt til mit Forbrug. I maa da have faaet alt Kornet ind, nu er Markerne tomme hernede, og saa har vi da faaet nogen Regn imellem, saa Græsset vokser. Der var en Tid hvor Varmen var trykkende, men nu er den lige tilpas. Vi kører en længere Tur hver Søndag og ligger og læser Aviser et el. andet fredeligt Sted, som iøvrigt bliver sværere og sværere at finde. Jeg synes ikke Kylle er helt tilfreds med Bilen, skønt den kører aldeles udmærket, men hun er nok bleven lidt nervøs efter den Historie i Sverige. Der var jo heller ikke noget i Vejen med den paa vor Tur i Sverige, ja den var virkelig helt rigtig. Naa saa Petermands Begejstring for Skolen er bleven lidt afsvalet, han kan jo ogsaa faa Tiden til at gaa uden den Beskæftigelse; men jeg længes da efter et af hans smaa Breve, saa nu maa jeg have sendt en lille Vareprøve over til ham. Igaar havde jeg Besøg af Jens. Han havde haft en længere Ferie og boet ude i Tibirke. Han havde megen Lyst til at tage en Tur til Båxhult, men hverken Villum el Ib Andersen kunde tage med og alene det indlader han sig ikke paa skønt han har den glimrende Bil. Til Oktober skal han til Aarhus, han har faaet en god Stilling, det er paa et Hospital ude ved Marselisborg, men det lød da ellers til, at han var glad for at være i Sønderborg. Han var saa sød og hyggelig og jeg var saa glad for at se ham. Fra N.E. har jeg hørt, at der ventes en Arving, og jeg tror, at for Jens vil det være en stor Lykke. Hos Brix har de haft Barnedaab i Søndags; Louise er i den Anledning herovre, og gør sin Runde hos alle sine Børn, hos N.E., Gerda, Pil og Ellen. Her er hun nu mindst begejstret for at komme. Vi var hos Pil til højt Smørrebrød og megen Sp[ulæseligt]. Hvad tager lille Jensen sig for, der er mange Farer paa hans Vej, jeg tænker tit paa, hvordan han nu klarer dem. Mange, mange Hilsener til jer alle fra
 Moa.
 30-8-37.</t>
   </si>
   <si>
     <t>1937-09-12</t>
   </si>
   <si>
-    <t>Laura Warberg Petersen</t>
-[...1 lines deleted...]
-  <si>
     <t>Lindøgård</t>
   </si>
   <si>
     <t>Hans Christian Branner
 - Ferlov
 - Hansen, hushjælp, Kerteminde
 - Heiring
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Urban Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens bror, Vilhelm/Klaks, og hans familie boede på skovridergården Rørdam. 
 Det vides ikke, hvem Asmussens søn, Mama og Aggi, Ingrid Ravn, Fru Knarreby, Bertel og barnepigen var. Søster var der flere i Larsen-familien, som blev kaldt. 
 Vilhelm/Klaks Larsen og Sigurd Swane havde en brevveksling om Lars Swanes fremtidige erhverv. Sigurd Swane ønskede, at Lars skulle uddanne sig indenfor skovbrug.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0416</t>
   </si>
   <si>
     <t>Marie Larsen har været til Henning/Bror og Kirstens bryllup på Rørdam. Lars Swane var ikke inviteret, for Vilhelm/Klaks var utilfreds med, at han ville være maler. Da Christine Swane erfarede dette, tog hun heller ikke med. 
 Marie m.fl. var på køreture fra Rørdam. De var i Jylland og i Odense. Derefter var hun ca. 10 dage i Kerteminde, hvor hun hjalp med at passe børnene. Ane/Lillepigen var blevet nemmere at omgås. Marie var på rådhuset i Odense og se Johannes Larsens freskoer, og de besøgte Farbror Urban på næsten 90 år i Svendborg. 
 Christine Swane arbejder på værker til Grønningen. Hun og Marie har fået nye genboer, og de er omgivet af mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7pLM</t>
   </si>
   <si>
     <t>Lindøgaard d. 12 – 9 – 37.
 Kære lille Bi / Endelig får jeg begyndt på Skriveriet. – Da jeg skrev Din Fødselsdagshilsen skulde jeg jo Dagen efter rejse til Rørdam til Bror og Kirstens Bryllup. Henning hentede mig i Ejby, han var Dagen før kommen hjem fra en Biltur i Norge sammen med Ditte, en af Asmussens Sønner og en anden ung Pige, de havde kørt rundt i 14 Dage, ligget i Telt og moret sig godt, både han og Ditte var så solbrændte; hun var med til Bryll, jeg syntes hun var så sød, kedeligt at de ikke kan lide hende på Rørdam. – Vi morede os godt til Festen, der var kun det kedelige at Uglen ikke var med; det kom af at vi var inviteret derover i Sommers og troede at Invitationen gjaldt os alle 3; men så viste det sig at Lasse ikke skulde med; på Rørdam er de vrede over at Lasse er begyndt at male og så vilde Klaks ikke have ham med og da Uglen og Lasse havde bestemt at de vilde ud og male sammen, tog de til Båstad sammen ["sammen" overstreget] i Stedet for ["i Stedet for" indsat over linjen] Uglen vilde selvfølgelig heller ikke derover når hun fik at vide at Lasse ikke er velkommen. – Jeg var på Rørdam en Uge, Søster var hjemme og Ingrid Ravn boede hos Mama og Aggi, hun kom ned hver Dag og vi gik i Vandet sammen; Søster har fået Kørekort, den sidste Dag kørte hun for Gudrun og mig Fru Knarreby og Aase K. til Lillebæltsbroen vi kørte over den og lidt ind i Jylland, det var en dejlig Tur; Dagen efter kørte hun for Gudrun og mig til Odense, vi var til The hos Kirsten, Bror og Henning kom også og de skulde da alle 3 med til Rørdam, (det var en Lørdag), Bror og K. har faaet en yndig og hyggelig moderne Lejlighed, en Mængde Brudegaver fik de, blandt andet Billeder til at hænge på Væggene; af Uglen, Lasse, Las, [ulæseligt] og Bertel; da de andre kørte, gik jeg til Banegården og tog til Kerteminde, hvor jeg var en halv Snes Dage; Du kan tro de 2 smaa er søde, Lillepigen taler nu så fornuftigt og lille Jeppe siger alting bagefter, det er en dygtig Dreng og lille Ane er blevet meget blidere, det er sjældent hun er arrig nu; jeg havde meget med dem at gøre da Barnepigen havde Ferie og Else og Frk. Hansen havde travlt, jeg gik til Stranden med dem, hvor de morede sig herligt med at samle Skaller; mens jeg var der var vi alle en Eftermiddag ude hos Elses Forældre og Else og jeg var på Rådhuset og se Las's Freskoer; den sidste Søndag jeg var der var Las, Puf og jeg i Svendborg for at se til Farbror Urban, han var meget glad over at se os og havde det virkelig forbavsende godt, han ser og hører dårligt, men ellers rask og i godt Humør, tænk han bliver 90 i December; Familien var umådelig elskværdig de har fået bygget et Sommerhus på Thurø og da vi havde drukket Kaffe kørte vi allesammen derover, det varede kun 10 Minutter, der var dejligt, det lå helt nede ved Stranden begge Døtrene havde Kajakker; vi var der en Timestid og kørte så hjem til et overdaadigt Aftensbord; KL. 9 kørte 
 [Skrevet på tværs øverst på s1:]
 X Sverrig og 3 store og nogle mindre Akvareller i Kerteminde og nu skal hun male i Birkerød så hun kan få en god Udstilling på Grønningen i Januar. Heirings har bygget dem et dejligt nyt Hus i en Del af deres Have og solgt det andet og vi har fået Fru Ferlov til Genbo, hun har lejet det ny Hus nede ved Søen for 2 År; Hans Christian Branner har ogsaa lejet i Birkerød i Skrivergaarden, ikke så langt fra os, så vi har snart mange gode Venner derude. Nå nu må jeg vist slutte, det er da et nogenlunde langt Brev selv om det ikke er særlig morsomt. -
 [Skrevet langs venstre kant på brevets s1:]
 Hav det nu godt til vi ses kæreste Bi, hils Manse mange Gange når Du ser ham og tusind Hilsner og Kys til Dig selv fra Rie. – 
 [Skrevet på hovedet øverst på s. 1:]
 Alle på Lundsgård hilser. – De små Hunde er henrivende.</t>
   </si>
   <si>
     <t>1937-09-13</t>
   </si>
   <si>
     <t>Mary Boisen
 Thora Cohn
 Andreas Larsen
 Johanne Christine Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Müller, Frk. 
 Christine Swane
 Ane Talbot
 Gunnar Tinesen
 Erik Warberg Larsen</t>
   </si>
   <si>
     <t>Laura/Bibbe Warberg Petersen opholdt sig i England, da hun modtog brevet. 
 Båxhult var en af Larsen-familiens skovgårde i Småland. 
 Det vides ikke, hvem Bent var, og det er uklart, hvem "de små", som nævnes i brevet, var. 
 Overskuddet fra ”Kvindernes Udstilling fra Fortid og Nutid” i 1895 gik til opførelsen af til en kvindernes bygning, som var verdens første større bygning af kvinder og for kvinder. Christine Swane solgte i 1937 maleriet "Udsigt i Tisvilde Hegn" til Ny Carlsbergfondet, som forærede det til Kvindernes Bygning. https://www.kvindernesbygning.dk/kvindernes-bygnings-historie-copy-3/</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0414</t>
   </si>
   <si>
     <t>Andreas/Puf og Else Larsen har kørt Johannes Larsen/Las til Båxhult. 
 Marie Larsen har hjulpet med høst, tærskning og brænde. Frk. Müller har været på besøg.
 Erik/Tinge og Mary har fået indrettet en dejlig stue. 
 Christine Swane/Tante Ugle har for de penge hun fik for maleriet til "Kvindernes Bygning" købt en trekant jord, så haven er blevet udvidet. Hun sælger godt, og der kommer snart en kunsthandler på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9eus</t>
   </si>
   <si>
@@ -17089,51 +17873,51 @@
 Det er dejligt, at Elena har plukket så mange bær. Elisa vil gerne have lidt syltede champignons. 
 Elisa og datteren har kørt tur. De har ikke været heldige med bilen. 
 Det er spændende, hvordan salget af kreaturerne går.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BSno</t>
   </si>
   <si>
     <t>Kære Bams! 29-9-37.
 Igaar fik vi Besøg af Las og jeg pressede ham jo for at fortælle nyt fra Båxhult. Han saa rask og godt ud, ikke til at ane at han fornylig har ["har" indsat over linjen] været saa forkølet. Det blev øsende Regn og saa fik jeg ham anbragt med Krydsord, mens jeg lavede Middagen. Jeg har endnu aldrig set nogen spise Risvandgrød med Æblekompot og bajersk Øl paa, men det gjorde han altsaa, og det smagte ham storartet. Her ser ikke rigtig hyggeligt ud da en hel Del af Billederne er ude for at blive fotograferet. Elin og Villum spiser til Middag her paa Fredag - det er heldigt at her er godt med Blomkaal og lign. Elin gaar nu ikke afvejen for noget Kødmad og det skal hun ogsaa faa. Det er jo kolossale Masser, du har faaet samlet af Bær, men det er jo ogsaa en vigtig Ting at være forsynet med til Vinteren. Jeg vilde meget gærne have et lille Glas Champignons i Eddike, her ser man aldrig en eneste, Folk er tidlig paa Jagt efter dem. I har nok faaet lidt mere Regn, end vi har, det er næsten altid Solskin og varmt Vejr. Vi kørte en Tur i Mandags, Kylle havde fri, og vi sad oppe paa Sandbjerg og spiste vor Frokost og kiggede paa Sverige og Hven, det var fuldstændig Sommervejr. Bilen kører godt, men jeg tror ikke Kylle har rigtig Tillid til den, jeg ved ikke om det er sandt el. uden Grund. Rigtig heldig har vi ikke været med den Bil, hverken hvad Pris el. Kvaliet angaar. 
 Frk Hansen kommer her Fredag og Lørdag i næste Uge, saa faar vi se, om hun kan faa noget skønt lavet til dig. Men hvis du blot senere kom herned, kunde hun jo nok rette eventuelle Fejl. 
 [Skrevet øverst s. 1; på hovedet:] Det bliver spændende at høre hvordan Auktionen paa Kreaturerne spænder af. Las fortalte mig, saa dygtig Peter er til at hjælpe til og nu er han jo [det følgende skrevet langs venstre margen s. 1:] heller ikke ked af Skolen. Jensekal han er en rigtig Røver, der saadan flaar Tapetet i Stk. Jeg glæder mig til at se [det følgende skrevet nederst s. 1; en streg tegnet over teksten:] de to Unger. Mange Hilsener til jer alle 4. Mos.</t>
   </si>
   <si>
     <t>1937-11-03</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Peder Kruuse
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Andreas Warberg</t>
   </si>
   <si>
     <t>En dansk alen er 62,77 cm.
 Spratte op: Svinge eller kaste i vejret (Ordnet.dk).
 Hovedgården Rørbæk ligger i Flødstrup Sogn nær Kerteminde.
 Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte er.</t>
   </si>
   <si>
     <t>Ved Helsingør så Johannes Larsen i hundredevis tunfisk springe.
 Han har været på klapjagt flere steder.
 Både Larsen og sønnen Puf har været forkølede. Puf er begyndt at brygge i sit nye bryggeri.
 Lille Jeppe kan nu sige "Kjerteminde Avis" - han taler næsten rent. 
 Undulatungerne er væk.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BoY4</t>
   </si>
   <si>
     <t>Kjerteminde 3 Nov. 1937.
 Kære Lysse.
 Tak for Brevet som kom i Gaar. For at begynde med Begyndelsen, saa fik vi et længere Ophold i Halmstad, da vi først kunde faa Vognen ved 3 Tiden. Det benyttede vi saa til at gaa lidt omkring og spise paa Mårtensson. Udenfor Helsingør saa vi et morsomt Syn. Tunfisk i Hundredvis men ret spredte, der ustandselig sprattede op af Vandet, nogle 2-3 Al op i Luften, de saa pragtfulde ud og skinnede som Sølv og Guld i den lave Aftensol. Puf og Else kørte lige hjem mens jeg tog med Toget til Kjøbenhavn og tog ind paa Turisthotellet. Den 1ste Octbr rejste jeg hjem. Jeg har været paa en Del Klapjagter. Hos Dede sammen med Klaks. Hos Klaks, paa Rørbæk og i Søndags hos P.A. Kruuse paa Sandholt, jeg har ogsaa faaet malet lidt men afbrudt af en lignende Omgang Forkølelse som oppe hos Jer. Dog synes det nu som om der ved at komme lidt mere Gang i det. Puf har ogsaa gaaet med lidt Forkølelse i længere Tid og I Dag ligger han. Han har faaet sit Bryggeri færdig og er begyndt at brygge. Jeppe er gaaet meget frem med Snakken, han taler nu bedre end Ane, han har maaske knap saa stort Ordforraad, men til Gengæld taler han rent, han siger ”Kjerteminde Avis” som et voxent Menneske. I Gaar gav jeg ham en tom Konvolut, mens jeg læste et Brev, han kiggede i den og sagde ”ingen Ting i saa lukker vi - - pas paa Fingrene” Da jeg kom hjem var Undulatungerne væk og den gl. fløj ensom omkring Mens jeg var i Jylland havde Christiansen været her med en fin ♂ til den og lukket den ind. Vi har faaet en ny Sædgaas til Middag som vi fik sendt fra Beck Thomsen for leden Dag og i Morgen skal vi have stegte Brislinger, som der fanges en Del af for Tiden. Mange Hilsner til Bimse, Peter, Jens og Dig selv
 Fra Din Far.</t>
   </si>
@@ -17248,51 +18032,51 @@
 Småland
 Sverige.
 [I brevet:]
 2-2-38
 Kære Gamling!
 Jeg, nej det er sandt saadan maa man jo ikke begynde, altsaa: Det er gaaet op for mig hvad det er for noget forbandet Sludder du prøver paa at bilde mig ind om at jeg ser saa dejlig ud saa der ingen Ende er paa det, og jeg har derfor tænkt mig at tage Skeen i en noget anden Haand og gaa hen og lade mig krølle i hele Hovedet! Jeg haaber du vil tage vel i mod mig, selv om de ikke er gaaet ud til jeg vender hjem. Aprospos Skønhed, kan jeg fortælle dig at vi ikke skal fortryde paa at Møllers Venus var udsolgt fra Planteskolen for jeg smagte det forleden og der var ikke meget Grin ved hende, skønt hun saah dejlig ud. - Jeg var i Dag oppe paa Las' Udstilling som havde Premiére, desværre traf jeg ikke Cefen selv, han havde ikke været der og vilde heller ikke komme der igen i Dag. Derimod traf jeg Tante Lugge og Muddi, Las bor ude hos Magisteren, saa ved jeg da hvor jeg skal faa fat paa ham. Han var kommet i Gaar og var i Gang med at skære en Blok af Xylografen. 
 I Aften kan det dog ikke blive, for Mos og jeg skal til Concertpalæet og høre Laumont spille Beethoven. Paa Udstillingen var der 4 Båxhultbilleder, Tjurhanen, Billedet med de 2 Ballonaspe og det fra Salen og saa det fra i Fjor med Lagaarden der spejler sig i Dammen. Salsbilledet var et af de Billeder jeg syntes saa allerbedst ud paa hele Udstillingen, det har ogsaa en Hædersplads paa ["paa" overstreget] som Midtpunkt paa Væggen lige til venstre for Indgangen, det er altsaa ikke alene mig der synes om det. - I Dag har jeg ikke været hos Tandlæge, jeg reddede mig en Fridag paa Grund af Fernisseringen; derimod fik jeg min daglige Strøgtur og jeg nyder at drysse ind gennem Byen og sluge Butikkerne. Willum og Elin kommer her til Middag i Morgen og i Gaar var Erna her, saa du kan se at jeg ikke spilder Tiden. - Nu skal jeg til at læge Jensebassen i Seng.
 1000 Kys til Fasermand og Petermand
 fra Mosermand.
 P.S. Jeg har ogsaa tænkt paa at tage en Afmagringskur og en Ansigtsbehandling. - Bare inte nervøser. -</t>
   </si>
   <si>
     <t>1938-02-09</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
 Minna og Andreas/Dedde Warberg holdt sølvbryllup 1913.
 Else og Andreas/Puf Larsens datter, Thora, g. Cohn, blev født i huset på Møllebakken i Kerteminde 19. jan. 1938. 
 Herman Upmann var en tysk bankmand, hvis kærlighed til Habanos førte til, at han slog sig ned i Havana i 1844 og fandt en bank og en Habanos-fabrik i denne by. Med tiden lukkede banken, men hans mærke af cigarer fortsætter i dag som et eksempel på den mest raffinerede Habanos middelstyrke smag Habanos (søgning på internettet jan. 2024).
 Det vides ikke, hvad Marys forældre hed og den gamle krokone i Sallinge kendes heller ikke.,</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0597</t>
   </si>
   <si>
     <t>Johanne/Junge Larsen forstår godt, at Astrid/Dis bor på kro i stedet for privat. Johanne kommer ikke til Erikshaab, for hun skal til København i længere tid i marts.
 Saneringslånet er nu sikret, så Johanne vil betale, hvad hun skylder Astrid.
 Mary ligger syg hos sine forældre i Kerteminde. Johanne har besøgt hende samt Ellen Sawyer og Else og Andreas/Puf Larsen, som netop havde fået datteren Thora. Hun blev født samme dag, som Andreas/Dedde og Minna havde sølvbryllup. Johanne hyggede sig hos Johannes Larsen, og det har hun ikke altid gjort. Han har i øvrigt solgt billeder for 10.000 kr. hos Winkel og Magnussen.</t>
   </si>
@@ -17427,51 +18211,51 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rCYM</t>
   </si>
   <si>
     <t>Lørdag d. 20-2-38
 Du gamle, her har du mig igen. Tak for Motboken og de 50. Du er en Flottenheimer, men Gudskelov er jeg en gammel nærig Rad der vender Hjem med alle Gysserne i Behold; der tilflyder mig rigeligt med Kontanter her paa Pladsen og desværre ser det ikke ud til at Hubert kan køre mig hjem ["hjem" indsat over linjen] og dermed ryger jo ogsaa Sprutten i Vasken og jeg faar altsaa heller ingen Lejlighed til at strø om mig med svenske Seddelkroner. I Dag har Mos og jeg været ude og solde, vi har købt Bukser og Lumberjacket, Skotskternet Skjorte og Underbukser til Peter, Undertrøjer til Jens, Silkestrømper til mig og et fint Overstykke til Bes. Efter veloverstaaet Arbejde spiste vi Frokost i en Beværtning paa Strøget med dertil hørende Exportøl fra Fad, uhm. Da vi var ved Kaffen traadte Skriveswane ind ad Døren og slog sig ned ved vores Bord. Saa sad vi en hyggelig halv Time og skumlede over Hans Syberg der har været ude efter Swane fordi han afholder den franske Udstilling paa samme Tid som Billedhuggerne holder Udstilling i den Fri og derved af Hans beskyldes for at stjæle Publikummerne fra Billedhuggerne. Der er rigtignok meget Vrøvl til. Saa du forresten Hanses Tyr i B.J.T. vi var enige om at det var en Haan at opstille det Monstrum paa en Landbrugsskole. 
 Bagefter var vi oppe at se Fars Udstilling i Kunstforeningen, det var morsomt at se de gamle Billeder og de saa godt ud. 
 Jeg skal hilse dig fra Onkel Klaks, jeg traf ham og Tante Gudrun paa Færgen i Gaar da jeg rejste fra Kerteminde. Det var et sandt Svineheld, for rent bortset fra at jeg fik Rejseselskab fik jeg stor Nytte af Onkel Klaks til at slæbe Jens op til en Bil paa Banegaarden i København. Han var ved Ankomsten falden saa fast i Søvn at han ikke stod til at vække. I Morgen skal jeg til Hubert til Frokost, saa faar jeg hans endelige Beslutning om Turen, jeg kan nok mærke at han har moderlig Lyst, jeg ved saa ikke om det er Astrid eller Arbejdet der holder ham tilbage. I al Fald kommer jeg nu afgjort og definitivt paa Onsdag. Jeg glæder mig til at se mine 2 gamle Elskelinker.
 Masser af Hilsner til dem begge fra
 Morseren.</t>
   </si>
   <si>
     <t>1938-5</t>
   </si>
   <si>
     <t>Eric Bøttern
 Jørgen Bøttern
 Margaretha Bøttern
 Thora Cohn
 Adolph Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Peter Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Franz Syberg
 Gudrun Syberg
 Ane Talbot</t>
   </si>
   <si>
     <t>Det har længe været tørke, men denne dag regner det. 
 Johannes Larsen er ved Fiilsø, hvor han maler akvareller. Han bliver der maj måned ud.
 En livligere brevveksling er en god idé.
 Eric og Margrethe/Gretel Bøttern har fået en søn.
 Franz/Trylle Syberg og Gudrun er blevet gift. 
 Else og Andreas/Puf Larsen vil fejre regnvejret med en malurtbitter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2mV</t>
   </si>
   <si>
     <t>[Fortrykt øverst på hvert ark:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tak for det udmærkede Brev forleden. Det er rart at se, at I ikke har tabt Humøret i Tørken; men den er maaske ikke saa ødelæggende hos Jer som her. Agrarens var her iaftes, de skulde til at have Køerne paa Stald nu, og det er ikke mærkeligt, for der har bogstaveligt ikke været Græs iaar. De Ture jeg har kørt til Fiilsø har vist mig ["mig" indsat over linjen] at det stod lige skidt til paa Fyn og i Jylland. Men nu regner det. Imorges var der kommet 2 mm og op paa Formiddagen fortsatte det, saa der til Middag var kommet næsten 3. Kl 1/2 5 gik jeg ind fordi jeg var gennemblødt og siden har det
 2.)
 regnet jævnt godt; nu skal jeg gaa ud og se efter. Nu var der 10 mm, og det ser ud som der gerne vil komme 10 til, saa vil det da være en Begyndelse. Vi haaber det regner ligesaagodt hos Jer. - Far er ved Fiilsø, han var hjemme 3 Dage omkring 1 Maj men ellers har han været der siden ca 1 April. Han maler næsten udelukkende Aquarel og han regner med at være der ovre Maj Maaned ud. Jeg synes Dit Forslag om en livligere Brevvexling er rimeligt, men da Dit velskrevne af 13/5 var det første efter længere Tids Smalhals, saa videresendte jeg det straks til Far og Du maa derfor have mig undskyldt, hvis jeg ikke besvarer alle Dine Spørgsmaal. Om Øllet
 3./
@@ -17479,51 +18263,51 @@
 4.
 er jo næsten til at græde over. Else er nu ["nu" indsat over linjen] oppe med Børnene, naar hun kommer ned skal vi have vores Mad, som staar her og venter, og vi skal have en Malurt til i Anledning af Regnen. Nu kommer Else med Snapsen, saa jeg maa vist slutte.
 Mange Hilsner til Bimse, Peter, Peter, Jens og Digselv fra
 Else og Puf
 Vend!
 Jeg har engang slumpet til at skrive til Bimses Fødselsdag uden at vide det, kunde Du lade mig vide Datoen?
 Kl 21: 16 mm.
 regner stadig.</t>
   </si>
   <si>
     <t>1938-08-30</t>
   </si>
   <si>
     <t>Julie Brandt
 Louise Brønsted
 Kurt Jungstedt
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Gudmund Larsens kone
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Marie Schou
 Christine Swane
 Lars Swane
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Erik Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Marie Schou/Syberg, som var mor til Jørgen/Buf Schou døde 1934. Derfor ordene om hendes manglende indflydelse på ham. 
 Mary, som hjalp til i huset hos Johanne C. og Adolph Larsen, blev en kort tid kæreste med Erik/Tinge, og de blev gift. Parret fik også et barn. Ægteskabet blev kun af kort varighed. Flere år senere blev Erik/Tinge gift med Grethe, f. Tinesen. 
 Den omtalte Alma er ikke oprettet med biografi. 
 Louisenlund på Skovvej i Kerteminde var frem til 1945 et lille spisested (Arkiv.dk).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0596</t>
   </si>
   <si>
     <t>Johanne/Junge har betændelse i skulderen og skal muligvis opereres.
@@ -17558,77 +18342,78 @@
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
     <t>1938-08-31</t>
   </si>
   <si>
     <t>Dræby
 Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
+- Albertsen
 Margrethe Benzon
 Julie Brandt
 Thora  Branner
 Viktor Jensen
 Adolph Larsen
 Alhed Larsen
 Marie Larsen
 Christine  Mackie
 Søren Madsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Jørgen Schou
 Christine Swane
 Lars Swane
 Gertrude Søndergaard
 Andreas Warberg
 Fritz Warberg
 Minna Warberg
 Martin Warberg Larsen
 Mary Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
 Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
-Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører eller direktøren i Bredgade.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
 Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
 Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
 Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
 Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
 Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
 Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
 Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t5q2</t>
   </si>
   <si>
     <t>[Skrevet på kuverts forside:]
 Fru Johanne Warberg Larsen
 Lindøgaard
 Dræby
 Fyen.
 [Skrevet på kuverts bagside;]
 Hareskov
@@ -17651,51 +18436,51 @@
 6)
 I Ejendommen – med Omprioritering – og det er billigere Penge; det nye Hus – som er indtægtsgivende som Lejeobjekt forhøjer jo også Værdien. 
 Det er egentlig besynderligt, Junge, at man uden at eje en Øre - kan bygge sig et Hus – og derved skabe sig et Aktiv, som stadig kan forbedres. Vi har også Planer om – hvis nu dette falder godt ud – ad Aare at bygge et lille Hus på den nye Grund og leje det ud, måske til Sus i første Omgang, hvis de bliver her. Men det er jo Luftkasteller, som det bare er sjov at lægge Planer om. Vi traf ved Grethe B.s Begravelse Mornine; Axel inviterede hende herud - pr. Telefon næste Dag – og det vilde hun gerne!! Hun var yhyre elskværdig; måske kan vi få hende og Lugge en Dag i Spetember hvis vi får fint Vejr igen. Jeg tænker næsten, vi atter møder Mornine, når vi på Lørdag skal til Sagfører, mon hun ikke også er betænkt? Margrethe har sandelig været os en god Ven, hvor er det ufortjent, men hvor er vi taknemmelige!
 Du kan stole på, vi skal huske Agraren, det var godt, du skrev det!
 Ja, Pan var her – men en uheldig Dag, da jeg var ude af mig selv af Sløjhed efter en Galdehistorie samt alt det med Nus. Jeg sørgede vanvittigt ved Tanken om at skulle af med hende – og under de Forhold! 
 Så var der vist ikke mere dennegang, lille Junge, jeg må se at kniske ud til Middagsmaden – Risengrød og Hornfisk, nye Kartofler fra Haven. 
 Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
 Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
 Tusinde Hilsner! 
 Din Dis. 
 ps – senere – 
 lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
 Alle her hilser!
 [Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
 [Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
   </si>
   <si>
     <t>1938-11-18</t>
   </si>
   <si>
     <t>- Gedde
 Adolph Larsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Holger Rasmussen
 Ove Smed
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen kendte flere, der hed Christiansen, så det kan ikke afgøres, hvem den omtalte var.
 Jokum var en odder, som Johannes Larsen tidligere havde haft i fangenskab.</t>
   </si>
   <si>
     <t>Johannes Larsen har været til museumsmøde med Holger Rasmussen og Leo Swane. 
 Han har sejler Romsø rundt med et par venner.
 Den følgende dag kører Andreas Larsen sin far til Fiilsø. 
 Odderne har det godt og er store.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yQnT</t>
   </si>
   <si>
     <t>Kjerteminde 18 Nov. 1938
 Kære Lysse og Bimse!
 Tusind Tak for sidst! Det har trukket noget længe ud inden jeg faar skrevet. Jeg havde tænkt at skrive saa I kunde have det til Jens´s Fødselsdag, men Datoerne blev væk for mig indtil jeg kom i Tanker Dagen ved Middagsbordet hos Holger Rasmussens hvor vi saa drak hans Skaal. Vi var der til Museumsmøde; tog Leo Swane paa ved en Formiddagsfærge og kørte til Faaborg til Frokost, saa Møde i Museet og derefter Middg. Satte Swane af ved Grand i Odense og kørte hjem. Næste Dag gav Swane Frokost paa Grand og kørte med her hjem efter et Museumsbesøg. Han rejste næste Mrg. I Gaar var jeg en Tur ude paa Bugten med Christiansen og Ove Smed ved Roret. Det var et henrivende Vejr, Stille og mildt, vi spiste Frokost i Baaden ved Stenkastet og sejlede Romsø rund og skød et Par Sortænder og 6 Ederfugle. Puf og jeg kører til Fiilsø i Mrg. men vi bliver der kun et Par Dage, jeg vil gerne en Tur ud til Tipperne og se paa Fuglelivet. Odderne trives godt og er saa vidt jeg kan se større end baade Jokum og den sidste var paa denne Aarstid. I Forgaars kom Gedde med en Ederfugl gl. ♂. Jeg har faaet et Par Graaænder af Agraren da alle mine er bleven skudt i Sommer. Vi har det godt alle sammen. Hilsen fra os alle.
 Jeres JL.</t>
   </si>
   <si>
@@ -17821,118 +18606,118 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/UmiQ</t>
   </si>
   <si>
     <t>Tirsdag 29/11 38
 Kære lille Lyse Larsen!
 Det er nu alligevel en sød lille Pige du har faaet dig, hun var saa blaarød over det hele de 1ste to Døgn men det har nu fortaget sig; og saa er hun begyndt at lukke Glukkerne op, saa at jeg har kunnet konstatere Øjenfarven: blaa. Jesse har lige været inde og se hende og er vist tilfreds, Mor siger ihvertfald at han snakkede meget og med yndig Stemme om "min lille Søster." Strax da de ringede her fra Kliniken og Jens ved Telefonen havde hørt dem tale om en lille Pige var han styrtet ud til Entrédøren og rusket i den, han vilde se sin lille Søster. - Der maa forøvrigt ikke komme Børn herind saa jeg ser desværre ikke mere til ham førend jeg kommer hjem. Jeg ligger ellers og befinder mig vel, jeg er ved at læse den lange Rejse og er snart færdig med Bræen. I Gaar skrev jeg til Farfar og meddelte ham Resultatet. - Det er sandt, vil du med første Post sende mig vores Vielsesattest, den skal bruges ved hendes Anmeldelse til Fødselsregistret som skal ske med det samme. Send den her til Fødeklinikken Jagtvej 111. Kbhvn N. - Husker I mine Blomster? Der staar ogsaa en lille Urt i den grønne Stue, det var den der havde de mange lilla Blomster og som du skar ned til et Minimum.
 Petermanden er rigtignok flink til Skriveriet, Bes sendte ham vist en Trøst- og Opmuntringspræmie for hans Tand i Gaar. Jeg sendte en Flaske D[ulæseligt] inden i Aviserne, den var vel ikke gledet ud? - Nu har jeg ikke Tid længere, Tøsen hyler som en stukken Gris, hun er sulten og skal have Mad. Ellers er hun meget stilfærdig.
 Mange mange Hilsner til jer begge to og et Kys til hver fra
 Mosseren!</t>
   </si>
   <si>
     <t>1938-12-30</t>
   </si>
   <si>
     <t>Carl Andresen
 Elise Hansen
 Grete Jensen, f. Hansen
 Adolph Larsen
 Andreas Larsen
 Jens Larsen
 Johan Larsen
 Johanne Christine Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Elisabeth Neckelmann
 Marie Neckelmann
 Ingeborg Rasmussen
 Jens Rasmussen
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Johannes Larsen har ligget syg en uge, og han gik for tidligt ud og blev syg igen. 
 Christine og Lars Swane har været hos Larsen i julen. I dag skulle Larsen have været til frokost hos Ingeborg rasmussen, men han måtte melde afbud. 
 Larsen takker for fyldepennen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/izLL</t>
   </si>
   <si>
     <t>Kjerteminde 30 Dec. 1938
 Kære Bimse!
 Tak for Dit Julebrev! Jeg laa i Sengen og skrev Julekort og havde noteret Dig sidst paa Listen fordi Du skulde have et rigtigt Brev og saa blev Resultatet at jeg ikke naaede mere end Kortene. Jeg var til Middag paa Hverringe med en begyndende Forkølelse og næste Dag blev jeg liggende og laa en Uge og stod saa op Juleaften, anden Juledag havde jeg besøg af Patronen og da jeg syntes at jeg var kommen mig gik jeg med ham i Haven og viste ham Odderne og Bryggeriet, uden at tage mere Tøj paa og saa fik jeg det om igen og nu kan jeg ikke komme af med den igen. Det er forbandet for jeg skulde gerne have bestilt en hel Del, og nu har jeg været arbejdsudygtig i 14 Dage. Ellers har vi det godt og har haft en god Jul. Lysse har været flittig til at skrive, 3 Breve før Jul og et siden. Uglen og Lasse har været her i Julen og rejste hjem i Gaar og Marie er hos Agrarens. Vi skulde have været til Frokost hos Ingeborg Jens Rasmussen i Dag, men sendte Afbud, kunde vist heller ikke være kommen derud da det har snet og føget i Nat. Tak for Elsdyret og Fyldepennen det er den jeg skriver med. Jeg købte en i Kjøbenhavn af samme Slags men denne passede mig bedre. Jeg ved ikke, om Du er kommen hjem til Din Moder, men i alle Fald faar Du jo nok dette. Jeg skal hilse fra Else og Puf. Vi ønsker allesammen Dig og Lysse og Børnene og din Moder og Søstre et glædeligt Nytaar. 
 Din hengivne JL.</t>
   </si>
   <si>
     <t>Carl Andresen
 Eric Bøttern
 Margaretha Bøttern
 Adolph Larsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot
 Christian Treschow</t>
   </si>
   <si>
     <t>Godset Hverringe ligger få kilometer nord for Kerteminde. 
 Johan/Lysse og Elena/Bimse har netop fået deres tredje barn, og det blev en pige (Alhed).</t>
   </si>
   <si>
     <t>Johannes Larsen har været syg i mange dage.
 Han fik fugle i julegave af Andreas/Puf og Else. Nogle af dem bor i Vinterhaven, som nu er omdannet til volière. 
 Larsen fodrer vilde fugle i haven. 
 Eric Bøttern og hans kone kommer til middag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/17Cx</t>
   </si>
   <si>
     <t>Kjerteminde 30 Dec. 1938.
 Kære Lysse!
 Tak for Dine Breve. Jeg var til Middag paa Hverringe forrige Lørdag, bl.a. sammen med Chr. Treschow, som jeg skal hilse fra. Dagen efter var jeg forkølet og laa hele Ugen til jeg stod op Juleaften. 2de Juledag havde jeg Besøg af Patronen og gik med ham i Haven og viste ham Odderne og Bryggeriet og fik Forkølelsen om igen. Jeg har dog gaaet oppe siden men kan ikke komme af med den. Jeg fik en Dompap og 2 lyseblaa Undulater til min Fødselsdag af Puf og Else. Den første er i Bur her inde de 2 andre ovre i Vinterhaven der er lavet om til Voliere dog med Bibeholdelse af Glas i Gavle og P[ulæseligt]pel. Jeg har vist fortalt at den revnede i Stormen mens jeg var ved Fiilsø. Vi fodrer Solsorter og Spurve og Bogfinker og Rødhals her uden for og i Gaar Middags kom der en Fasan og en Hættemaage og jagede dem væk og sad længe og aad sammen, Fasanhønen længst. I Morges daa jeg stod op gik der 3 Fasanhøner uden for Spisestuevinduet. Ellers kommer her 4-5 Graaænder. Jeg har en Ederfugl ♂ og en Sædgaas som jeg havde med fra Fiilsø og 2 Graaænder som jeg har faaet af Agraren. Den gamle Stamme blev skudt væk i Sommer. Erik Bøttern og hans Kone kommer her til Aften. Tak for Elsdyret og Fyldepennen. Det var da en forfærdelig Jammer med alle Dine Naboer, forhaabentlig kommer de over det. Jeg skal hilse fra Puf og Else og Børnene og ønske Dig et godt og glædeligt Nytaar! Ogsaa fra mig, og gid Du snart maa faa Bimse og Børnene hjem i god Stand Det var morsomt at det blev en lille Pige. Mange Hilsner
 Din Far.</t>
   </si>
   <si>
     <t>1939-01-02</t>
   </si>
   <si>
     <t>Ebbe Brandstrup
 Thora Cohn
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Efter at have født sit tredje barn i december 1938 i København fik Elena Larsen brystbetændelse og blev indlagt. Hendes mor, Elise Hansen, passede de ældste børn, og Johan Larsen var hjemme på gården i Småland. 
 Nimrodsevner: "Han [Nimrod] var en vældig Jæger for Herrens Ansigt". 1Mos.10.9.</t>
   </si>
   <si>
     <t>Elena Larsen rejser hjem 10. januar. Det lange sygeleje har taget på kræfterne.
 Elena er imponeret over Johan/Lysse Larsens bedrifter som jæger.
 Johannes Larsen er forkølet igen. Han går ud i sne og frost uden overtøj, så han beder nærmest om at blive syg. 
 Elena har fået hjemmebrygget øl af Johan/Lysse, og det smager godt, men er også stærkt. Hun vil give Ebbe Brandstrup nogle flasker, for han har fortjent det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/AMR0</t>
   </si>
   <si>
     <t>2/1 39
 Kære Gamle!
 Det var dejligt at høre din Stemme i Telefonen Nytaarsaften, jeg tror minsandten ikke at vi fik sagt hinanden glædeligt Nytaar, men det er der jo ogsaa Tid til naar vi kommer hjem. Ja Altsaa for at komme til det vigtigste med det samme, saa er Afrejsedagen endelig og afgjort ansat til Tirsdag d. 10de. Jeg kan ikke naa at blive færdig før med Tænderne og alt; det er nemlig mere anstrengende end jeg havde troet at ligge i Sengen saa længe, saa jeg maa tage den lidt med Ro, jeg vil jo helst være rigtig i Vigeur naar jeg vender hjem til dig. - Sikken en Jægersmand du udvikler dig til, jeg husker nok hvor stolt jeg var af dine Nimrodsevner i vor (korte) Forlovelsestid, og pralede af dem til hvem der gad høre paa det, saa det er godt du atter træner dig op, saa jeg igen kan prale med dig som Jæger. - Jeg fik et langt Brev fra Farfar til Nytaar, det er kedeligt med den Forkølelse han har, men han er jo ogsaa et frygteligt Menneske og uforbedderlig, saadan som han render ud den første Dag han er oppe uden Overtøj i Sne og Frost. Jeg skal skrive til Puf og Else i Dag og takke for Øllerne og et nydeligt Fotografi jeg fik af deres Unger. Øllet er aldeles storartet efter min Smag og frygtelig lumsk, inden man ved et Ord af det er man godt snydefuld, vi var alle mer eller mindre omtaagede Nytaarsaften, skønt vi ikke havde drukket mer end 1 Øl hver og kun et Fingerbøl Snaps. I Morgen skal jeg med Drengene ud til Frokost hos Ebbe, saa vil jeg tage nogle Stk Flasker ["Stk" overstreget; "Flasker" indsat over linjen] med, for Ebbe var saa interesseret i Pufs Ølbryggeriet ["Puf" indsat over linjen; "et" i "Ølbryggeriet" overstreget] og det er jo heller ingen Skade til at det hans Øl ["det" overstreget"; "hans Øl" indsat over linjen] bliver kendt i de mere velhavende Københavnske Kredse; nu kommer det vel snart paa Markedet. Det er ellers ikke med Glæde jeg skiller mig af med det, men Ebbe har nu været saa flink, at han nok har fortjent det. 
 Altsaa i Morgen 8 Dage, du gamle Ven, jeg glæder mig gevaldigt. Mange, mange kærlige Hilsner og Kys fra Nisseren.</t>
   </si>
   <si>
     <t>1939-02-06</t>
   </si>
   <si>
@@ -18132,51 +18917,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/zlDg</t>
   </si>
   <si>
     <t>Birkerød d.1ste September 1939.
 Kære Fru Svane!
 Mange Tak for Deres Brev, det var godt at Bojanen kom hel derover. Jeg modtog i Gaar 9 [pund] Te, men det slaar ikke til, da her er en stor Efterspørgsel, jeg havde Bestilling paa 5 [pund] til Fru Heising - Sønnen skulde have de 4 [pund]. Fru Hegn skal have 4 [pund] og Fru Wilhelm Hansen skal ligesaa have 4 [pund). Frk Sehested har ikke været her, men nu vil jeg holde 1 [pund] tilbage til Frk. S. og saa kan Fru Hegn og Fru W. Hansen dele det der er tilbage, det er vist den bedste Ordning indtil der kommer mere og hvis der kan skaffes mere?
 Vi ser til Fersknerne, de er knap modne endnu, men det maa snart komme, tror jeg - Tomaterne er begyndt at modnes godt og Melonplanterne er ved at løbe ud af Bænken, maaske var det klogt at løfte Taget lidt mere?
 Ellers er her yndigt og roligt i Birkerød, hvis ikke man igennem Radioen hørte om alt det forfærdelige der sikkert vil ske i den kommende Tid, det lover ikke godt.
 Ja! det er vel nok Sommer, det er dejligt for Dem at have saa fint Vejr til at male i og godt De har det saa ugenert, for det er nu en af Betingelserner for at kunde Arbejde -.
 Nu vil jeg saa slutte med mange venlige Hilsener til Dem og Lasse fra Stefan og Lis Storland</t>
   </si>
   <si>
     <t>1939-10-31</t>
   </si>
   <si>
     <t>Carl Andresen
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Thora Cohn
 Carl Kyed
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot
 Andreas Warberg
 Minna Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen har malet Tamdrup Kirke til en kunde og spist middag hos ham.
 En kat har taget Larsens rørhøne, og han skød nogle dage efter katten.
 Larsen havde glemt sin bøsse hos Brønsted og savner nu en blikrulle og en kikkert. Han spørger, om han har glemt disse ting og sin frakke på Båxhult.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7r0i</t>
   </si>
   <si>
     <t>Kjerteminde 31 Octbr. 1939.
 Kære Lysse og Bimse!
 Tak for sidst! Ja det er snart længe siden. Jeg har været en Tur i Jylland og boet hos Dede og Minna mens jeg malede et Billede af Tamdrup Kirke til Folketingsmand Kyed. I Aftes var jeg ude paa hans Gaard paa Sletten og afleverede det. d.v.s. han hentede mig i Bil i Odense og vi fik en fin lille Middag sammen med Peter D[ulæseligt]sam, der var dækket med 5 Glas pr. Kuvert. Vores Rørhøne som efterhaanden var bleven ganske tam og gik omkring med Gæssene og Ænderne, blev forleden taget af en Kat, som derefter blev saa fræk at den jagede omkring i Haven efter Hønsene. Da den forleden Morgen sad og solede sig oppe paa Plænen kunde jeg ikke nære mig for at hente Bøssen og skyde den. A propos Bøssen saa havde jeg efterhaanden gjort mig fortrolig med at min var bleven hugget fra Vognen paa Færgen, men det er nu bleven opklaret at den var glemt hos Brønsteds og den kom i Gaar. Yderligere savnede jeg Blikrullen og Kikkerten, sidstnævnte er ogsaa hos Brønsted, men Rullen ikke. Endelig paastaar Else at jeg havde min Vinterfrakke med da vi kørte til Sverige, samt at den ikke findes her i Huset. Mon disse 2 Genstande skulde være bleven paa Båxhult. Jeg fik i Dag Brev fra Patronen med indlagt Billede fra Båxhult, det har I formodentlig ogsaa faaet. Jeg ser i Bladene her at Svenskerne har ordnet saadan at det svenske Landbrug kan faa al den Hjælp det behøver. Meget praktisk. Til Lykke! Vi har det godt allesammen og haaber det samme er Tilfældet hos Jer. Mange Hilsner fra os alle her til Jer allesammen.
 Jeres JL.</t>
   </si>
   <si>
     <t>1939-12-23</t>
   </si>
   <si>
     <t>Johanne Giersing
 Anna Syberg
@@ -18221,87 +19006,149 @@
 I 1909 inviterede Anna og Fritz Syberg Swane til at komme til Fyns Hoved. Fritz Syberg sad i komiteen på Århusudstillingen og lod Swane få billeder med både dér og på Den Frie. 
 Swane var ked af at høre, at Syberg havde det så dårligt. For nyligt stod han og beundrede tre Syberg-malerier i Arnbaks Kunsthandel. 
 Swane ville gerne være kommet til begravelsen, men han må holde jul med sine børn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SejG</t>
   </si>
   <si>
     <t>Malergården. Plejerup pr. Grevinge. 23-12-39.
 Kære store Søskendeflok, som jeg kender mere eller mindre og som jeg, med Undtagelse af den yngste lille (som jo ikke er lille mere) engang kendte så godt, at jeg ved , at dem jeg har set noget til gennem Årene, kender jeg bestandig som gamle Venner og at jeg føler sådan også for de andre (den lille yngste iberegnet) - kære allesammen som nu er samlede på Pilegården, i Tankerne er også jeg tilstede dér - for at takke og sige Farvel til jeres Fader med det stærke, varme levende Sind.
 Da I var Børn oplevede jeg som ung i nærmeste Samvær med ham og jeres hjertevarme Moder hans store Udstilling i den Frie Udstillings Bygning, der blev hans Livs strålende Gennembrud. Jeg husker ham, overrasket, stemt til Fest og Glæde, urokket i sin Jævnhed, stærk sund og frodig. De fine Fester han og jeres Moder blev bedt til (ved en af dem havde de spist på Guldtallerkner - jeg tror de største af jer endnu kan tænke jer jeres Moder fortælle derom, muntert og ganske uimponeret, sådan som jeg endnu kan høre hendes Stemme) var jeg ikke med til, men fra Dag til Dag satte de mig Stævne på Udstillingen eller hvor de mødtes med deres Malervenner, som jeg alle lærte at kende i de Dage, gamle Theodor Philipsen, Las og Be, Peter Hansen og hans Kone, Karl Schou og jeres "Tante Marie" og måske flere - ja Karl Isaksson, som jeg kendte i forvejen - - var der flere - der var mange andre Mennesker - Zahrtmann tror jeg også jeg atter strejfede i de Dage - - Det var før Krigen, hvad der end kunde tynge Mennesker, var der endnu en Lethed, en Optimisme i Sindet, som måske kun var delvist berettiget, men dog var så indtagende og uskyldig, så fri som den ikke siden har kunnet trives i vore Himmelstrøg. 
 Og inden disse to søde overraskende Mennesker, som havde opsøgt mig ukendte unge Mand, fordi de havde glædet sig over mine Billeder på Århusudstillingen i 1909 (antagne fordi jeres Fader havde siddet i Komiteen og holdt på dem) inden de var rejst havde de indbudt mig til til Maj at komme til dem i Kerteminde og derfra tage med op til det fjerne næsten ubetrådte Fynshoved.
 Til da havde jeg levet meget isoleret, fra Akademiet i Venskab, i nært Venskab med Harald Giersing og Neuhaus x) - havde naturligvis truffet andre jævnaldrende, havde gået hos Zahrtmann og dér også lært Poul Christiansen at kende, men mest levede jeg ene med mit Arbejde - og nu var på een Gang disse Mennesker kommet til mig. Der kom År, hvor jeg oplevede mangt og i en Årrække var mit Liv i nær Kontakt med de Mennesker. 
 I forstår vist, at jeg aldrig har glemt jeres Fader og hans første Indgreb i mit Liv, da han fik mine Billeder på Århusudstillingen og selv, sammen med Anna, en Dag bankede på min Dør på et stille Kvistatelier i Pileallé - siden foreslog jeres Fader mig til "den Frie Udstilling" - og i Årenes Løb har jeg fået et Brev nu og da, som har forlænget Linjerne.
 Det gjorde et stærkt Indtryk på mig, da Ernst nu på min Udstilling fortalte om hvor dårlig jeres Fader var. Men at Afslutningen var så nær, havde jeg ikke tænkt mig. Jeg håber, den ikke har været altfor svær. -
 Lige inden jeg rejste fra København stod jeg hos Arnbak og beundrede en Væg som udfyldte af 3 Billeder af jeres Fader, et større Snebillede fra Pilegårdens Omegn i Midten, simpelt og storladent, Landet i Hvile under Vintervejr og Kulde men med Hegn og Ris og Træer krydsende det hele, forvarende Livet til næste Sommer. Det var meget smukt, det var vist så sent som fra 1927. Et andet fra samme År og et vist fra 26 - to stille Landskaber - det en en Vej ud mod Aftenhimlen har jeg set engang før - det andet en Gråvejrsdag ved en stille Kyst, ikke megen Farve i noget af dem, men ["men" overstreget] næsten uanselige i Virkningen, men fulde af Liv og Følelse for Motivernes Spændevne. 
 Jeg gik gerne, når I fører jeres Faders Legeme til det sidste Hvilested et Sted bag i Rækkerne, men jeg må nøjes med at være der i Tankerne, mine Børns Jul holder mig fast her. 
 Men tag alle en hjertelig Hilsen fra mig, hver især.
 jeres hengivne
 Sigurd Swane.
 [Nederst s. 3 er indsat:] x) fra min Skoletid Ven med Knud Kyhn - 
 [Bagpå side 4, nederst, er skrevet med blyant:] Hermed et Brev
 som vi beder dig sende videre til de andre</t>
   </si>
   <si>
+    <t>1940-01-03</t>
+  </si>
+  <si>
+    <t>Bodild Branner</t>
+  </si>
+  <si>
+    <t>Småland
+Långaryd</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Vilhelm Branner
+Elena Larsen
+Jens Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Andreas With-Jensen
+Johan With-Jensen</t>
+  </si>
+  <si>
+    <t>Majenfors er en by i Sverige.
+Professor Steffensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8384</t>
+  </si>
+  <si>
+    <t>Bodild Branner sender et foto af sønnen, som desværre endnu er enebarn.
+Johan/Lysse Larsen skrev i 1937 til Bodild, at han havde dårlig samvittighed over endnu ikke at have afleveret bogen "Hvad Nytte er Skoven til" tilbage til Bodild og hendes familie. Han har stadig ikke gjort det, og de vil gerne have bogen igen. 
+Bodild og familien vil gerne besøge Johan og Elena Larsen, men det er en lang cykeltur fra Majenfors til Båxhult. 
+Bodilds far er blevet pensioneret, og han og moderen har bygget et hus i Hillerød tegnet af deres søn, Frits. 
+Andreas og Bodild kælker. Han skal snart begynde i skole. 
+Hvis Johan kommer i nærheden, vil Bodild m.fl. være glade for et besøg.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/K81i</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Hr. Lantbrukere Johan Larsen.
+Båxhult.
+Långaryd.
+Småland.
+Sverige
+[På kuvertens bagside:]
+B. With-Jensen.
+Hillerød.
+[I brevet:]
+Hillerød 3. 1. 40.
+Kære Lysse!
+Rigtig godt Nytår ønsker vi Dig og din Kone og Dine Børn!
+Her sender jeg Dig et Billede af mit lille Barn, som uheldigvis stadig er i Ental.
+Visseligen ønsker jeg Jer et godt Nytår, men dette mit Ønske er dog ikke Grunden til, at jeg skriver Dig til. Jeg tvinges til at citere et Brev, Du har sendt mig: "Min Samvittighed har nu nået en sådan Grad af Dårlighed i Anledning af den lånte Bog om Skoven, at jeg føler mig nødt til i det mindste at skrive og snakke lidt o.s.v." Dateret Båxhult 20.8.37.! I samme Brev nævner Du Muligheden af at tage til Falster, og så komme ind om et Svip. Vi har ventet Dig lige siden. Kommer Du snart? Jeg vil ikke plage Dig, men skulde Du en Dag falde over Bogen. (Hvad Nytte er Skoven til.) så vilde vi altså vældig gerne have den igen. I Sommer var en Ven af min Johan, en Søn af Din Kones Lærer, Professor Steffensen, lige ved at komme og besøge Jer, da han var på Cykletur i Småland, for at hente ovennævnte, men uheldigvis turde han ikke, da det kom til Stykket, det Fæ.
+Vi har tit talt om, ["," overstreget] hvor morsomt, ["," overstreget] det var at besøge Jer, og haft Lyst til at gøre det om, men det er en lang Vej på Cykle ned fra Majenfors, så det er ikke blevet af, da ikke endnu. 
+Her har vi det helt godt. Min Far har taget sin Afsked, og de har bygget sig et rart Hus, som Frits har tegnet, med en dejlig Have til, vi bor ti Minutter fra dem i en Lejlighed. Andreas voxer og skal snart i Skole. Hvis I nogensinde skulde komme her i Nærheden, vilde vi blive forfærdelig glade for et Besøg. mine Gamle bor Præstevænget 8. ["mine Gamle bor Præstevænget 8." indsat over linjen] vi "Københavnsvej 8 III v. Andreas og jeg er hver Dag ude at kælke, vi har nærved en Fimbulsvinter, men det har I vel også.
+Nu håber jeg ikke, Du tager mig ilde op, at jeg rykker Dig, hvis det er besværligt for Dig, kan Du jo bare glemme det igen.
+Vi håber I har det godt og sender Jer alle de bedste Hilsner. 
+Din hengivne
+Bodild.</t>
+  </si>
+  <si>
     <t>1940-02-25</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Peter Andreas Larsen
 Peter Magnussen
 Alhed  Møhl, Lysses datter
 - Spies, Frøknerne
 Ane Talbot
 Viggo Winkel</t>
   </si>
   <si>
     <t>Det er frostvejr, og der er mange fugle i en våge ved Langebro. Larsen maler akvareller blandt andet fra vågen set fra Frøknerne Spies' vindue.
 Salget Winkel &amp;amp; Magnussens auktion var ikke ret godt, men en del af billederne var også uden fugle. 
 Der er lunt og godt på Møllebakken, men man har måttet slukke fyret i Værkstedet, da det var for dyrt, og der er rationering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qlFP</t>
   </si>
   <si>
     <t>Kjerteminde Søndag 25 Febr. 1940.
 Kære Lysse!
 Tak for Brevet! og til Lykke med Fødselsdagen i Overmorgen. Vi har nu haft et Par Dages Tø med et Par ⁰ Varme, men i Nat fik vi igen Frost og i Dag har det været Stille klart Solskin med Frost i Skyggen. Her har været en Masse Svømmefugle i Vaagen i Havnen og V for Langebro. Flest Skalleslugere (toppet) og en halv Snes store do og en enkelt lille. Nogle Lappedykkere mange Hvinænder ca 15 Havlitter 4-5 Ederfugle 10-12 Fløjelsænder og nogle Sortænder, mange Troldænder og en Del Bjærgænder, et Par Graaænder, 23-24 Blishøns 6 Sangsvaner hvoraf de 2 er døde, den ene fik jeg levende men den var død næste Morgen.17 Knopsvaner hvoraf jeg har 2 der klarer sig fint. Taffelænderne glimrer ved deres Fraværelse, men jeg saa dog en ♂ nogle Dage efter at Bugten var tillagt. Jeg maler Vinteraquareller og har faaet lavet en Del, ogsaa et par nede fra Vaagen med Ænder og Svaner set fra Frknerne Spies’s Vindue. Jeg havde Auktion hos W &amp;amp; M forleden men det har i vel set af Aviserne, for I er vel mere i Forbindelse med Omverdenen end vi der faar Posten fløjet herover, naar der ikke er Taage, hvad det er en Gang imellem. Resultatet af Auktionen var jo ikke særlig straalende men det maa jo taget i Betragtning at det var de Billeder jeg ikke har kunnet sælge, bl.a fordi der ikke var Fugle paa. Vi har det ellers godt og lunt inden Døre, men vi har for længst slukket Fyret i Værkstedet, dels fordi der ikke kunde blive varmt, dels fordi det er dyrt og dels fordi der er Rationering paa Brændsel, saa vi alligevel snart maatte holde op af Mangel paa Brænde. Naa. Glædelig Fødselsdag! Mange Hilsner til Jer allesammen
 Din Far.</t>
   </si>
   <si>
     <t>Eric Bøttern
 Margaretha Bøttern
 Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Det er frostvejr, og folk løber på skøjter på bugten. Andreas Larsen har lavet ski til hele sin familie.
 Skyllevandet i bryggeriet fryser til is, så Andreas Larsen har måttet installere varme i tørreskuret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bQYj</t>
   </si>
   <si>
     <t>[Påtrykt øverst på arket:]
 ANDREAS LARSEN
 KJERTEMINDE
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tillykke med den 27.
 Det er nok blevet Frost igen. 
 Vi har haft Tø i 3 Dage, men tilmorgen frøs det 3 1/2⁰, saa der er glat allevegne undtagen paa Græsplænerne, som naaede at komme frem mens det tøede. Idag løber Folk paa Skøjter ude paa Bugten, idet de store optøede "Pytter" er blevet til fin Skøjteis i Løbet af den stille Nat. Vi er nu ikke saa skøjteløbende en Familie for Tiden; mine Skøjtestraaler har Finnerne faaet og Else har vist heller ikke noget Skøjtevæsen i Orden. Desuden er vi udstyret med Ski, idet vi nu alle har Ski (Far undtagen). Jeg har lavet Ski i rigtig Størrelse til alle 3 Børn, saa de har da Chancer for at faa Sporten lært, hvis Vejr og andet tillader det i Fremtiden. - Jeg skal hilse fra Else og gratulere; hun er lige kørt en Tur (Bil og Spadseretur) med Eric og Gretel fra hvem jeg ogsaa skal hilse og gratulere. - Det er en forbandet Frost vi har haft, slet ikke sømmelig for vore Breddegrader. Jeg har maattet indrette Varmluftstørring for mine Flasker (Petroleumsapparat med Blikskorsten i Tørreskuret) ellers frøs Skyllevandet fast istedetfor at løbe af. Og bortset herfra er det jo spændende hver Gang jeg skal brygge eller skylle Flasker, om jeg overhovedet kan faa Vand. Og 
 [resten af teksten indsat øverst s. 1:] i Tide?
 Mange Hilsner til Jer alle og godt Aar ønskes Dig af Else og Puf.</t>
   </si>
   <si>
     <t>1940-05-28</t>
   </si>
@@ -18355,51 +19202,51 @@
 (Her kom et Besøg – nu er det næsten mørkt). Mandag var det T og Vilh.s 36 årige års, [”års” indsat over linien] Bryllupsdag – jeg gav 2 Fl Æblemost, som faldt i god Jord. Om Fmd. var vi alle tre på Fr.borgmusæet, som jeg aldrig har set! Det rummer mange rædselsfulde Ting, men ind i mellem er der Perler, som man ønsker at vende tilbage til. (Søndag var vi til Middag ½ 6 hos Bodild som var umådelig sød – hun kom forøvrigt hver Dag en lille Visit.) Mandag Eftermd rejste jeg – fulgt på Banen af den søde Bodild – det var en helt igennem så vellykket Rejse. 
 I Kbh. traf jeg Axel og vi fulgtes ad hjem – hvor min søde Nus havde en herlig Middag parat, jeg var henrykt over at være hjemme hos dem igen; alt var gået så godt, Nus er så interesseret i at lave Mad. 
 I Dag har jeg rigtig taget mit lille goe Hus i Besiddelse, først en grundig Rengøring med Gulvvask over det hele Linien; så Frokost m Nus og så i Haven hele Dagen lige til ½ 5, lugede alle [ulæseligt]bedene, det kan Alb. ikke mere se, så der er meget for mig at lave – så mange Kræfter har jeg ikke haft i mange Aar. Så ind og gøre Ild i Komfuret og varme Maden fra igår – nemt. Nu er det helt mørkt – Kl er 10, altså 9 efter Vorherres Tid, men det er jo Gråvejr, vi får nok mere Regn. Nus og jeg sidder i det lune Køkken – her er lysest og varmest. 
 Næste Gang besvarer jeg dit Brev, i Aften vilde jeg lige fortælle dig det sidst oplevede. 
 Gid det nu må gå dig godt, lille Junge og hvor vil jeg længes efter Bulletiner!
 Tusinde Hilsner!
 Din altid
 Dis.
 I øvrigt er Verden jo skrupskør.</t>
   </si>
   <si>
     <t>1940-10-03</t>
   </si>
   <si>
     <t>Lauritz  Brandstrup
 Marius Christiansen
 - Gosch
 Elise Hansen
 Else Jensen
 Jens Jensen
 Johannes V. Jensen
 - Kabell
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ejvind Møller</t>
   </si>
   <si>
     <t>Elena og Johan Larsens nye søn var Johannes/Jonas Larsen. 
 En tegning af et vikingeskib optrådte på etiketten til en af de øl, som Andreas/Puf Larsen bryggede. Den omtalte sag må have handlet om hans ret til at bruge dette motiv. 
 Swinhoesfasan er en hønsefugl, der lever i blandt andet Taiwan (Wikipedia marts 2022).
 Det vides ikke hvad "den Clement" er.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver tillykke med den nye søn.
 Jens Jensen er blevet kredslæge.
 Andreas/Puf har vundet varemærkesagen, men har fået en sror advokatregning.
 Johannes Larsen har fasankyllinger, en agerhøne, dværghøns mm. En ræv tog en edderfugl, hvorefter Andreas/Puf skød den. 
 Larsen har været på Langeland for at se på skarvkolonier. En skovrider gav ham en tobaksdåse, som har tilhørt Lauritz Brandstrup, og Andreas/Puf har fået den. 
 Familien har fået både ansjoser og sild, og de spiser også af de fisk, som Christiansen kommer med til odderne. 
 Johannes Larsen er blevet æresmedlem af Jagtselskabet Fiilsø.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azsA</t>
   </si>
   <si>
     <t>Kjerteminde 3 Octbr 1940.
 Kære Lysse og Bimse!
 Til Lykke med den nye Søn! Jeg har været en Uges Tid i Kjøbenhavn for at faa gjort noget ved mine Tænder og var et Par Gange hos Elise. Jeg var ogsaa hos Johannes V’s der var glade ved at Jens var bleven Kreslæge i Kallundborg incl. Samsø; nu kan han jo nemt sejle til Kjerteminde. Jeg traf ogsaa Dede hos Magisterens. Puf vandt den Varemærkesag ved Sø og Handelsretten og Gosch blev dømt til at betale Sagsomkostningerne med 150 Kr. hvad der jo er som en Skræder i Helvede da Sagførerne skal have 800 K. deraf 400 til Ejvind Møller, som jeg traf hos Johs V. og fik til at tage Kunst for Beløbet. Naar Du ikke har set min Skrift siden Februar er det ikke min Skyld. Jeg har bl.a. skreven 2 Breve til Dig i Septbr, det ene d. 25/ [”25/” overstreget] 4/9. Lad mig vide om Du faar dette? det er jo ærgerligt at betale den dyre Porto naar Brevene ikke bliver besørgede. Vi har faaet et nyt, graat Gulvtæppe i Dagligstuen og lagt Resterne af det gamle i Trappestuen. Vi havde en Dværghøne der gik i Haven med 2 Svinhoefasankyllinger og en Agerhønekylling, den sidste en Hane der er saa tam at den kommer naar jeg kalder og spiser af Haanden, den er nu voksen og næsten helt i Voksendragt, men jeg lukkede dem ind i Volieren da jeg rejste til Kjøbenhavn. For ca 14 Dage siden tog en Ræv en Ederfuglehun her i Haven og vi satte en Saks hvor den havde slæbt den gennem Hegnet, der sad et dødt Pindsvin i den om Morgnen. Om Aftnen satte vi Saksen igen efter at have lukket Gæs og Ænder ind ved Bassinet og uden at jeg vidste om det satte Puf sig op i Lysthuset med Bøssen og skød Ræven paa Gangen ud for Bassinet, Skindet er nu i Odense hos en Bundtmager. Til Lykke Bimse med Staalvasken og den fynske Pige ja og Vej og Baad og Aal og Gedder. Lad mig bare faa den Clement herover. Jeg var en Gang i Sommer paa Langeland for at se en Aalekragekoloni ved Tranekær Slotssø, der har været der de 3 sidste Aar, der var et Par og Tyve Reder i Elletrær ved Søen, men der skal have været omtrent dobbelt saa mange i Fjor, en Del af Redetræerne var fældet
@@ -18461,51 +19308,51 @@
 [I brevet:]
 Lindøgd. 25 Okt 1940
 Kæreste Dis!
 Hvor var det dog forfærdelig kedeligt, at Axel nu ogsaa skulde faa saadan en Omgang, man skulde tro, han havde faaet nok i sin Bronchitis. Da du sluttede mit Brev, vidste du altsaa endnu ikke hvad det er, han fejler? Kun at det ikke er Blindtarm. Jeg er, som du vel kan forstaa, meget spændt paa, hvad det er, der er i Vejen, men det hører jeg vel, naar du faar det at vide.
 Tak fordi du skrev det til mig – det var ikke noget morsomt, men man vil jo gerne være ”mæ’”, naar der skal er [”skal” overstreget; ”er” indsat over linjen] noget. Ved du, at Mornine har ligget paa Hospital med en let Lungebetændelse? er kommen hjem igen, har vi hørt gennem Nete; Bibbe og Nete er saa gode Venner; de er jo trods den store Aldersforskel paa Generation sammen, og de ringer af og til til hinanden og faa udvekslet nyt om Familien. Bibbe elsker Nete. Har du nogen Sinde besøgt dem, siden de kom til Faldengaard? 
 Mens jeg husker det – du kan bare vove paa at købe fantastisk dyr Chokolade til mig; jeg vil intet have; du kan selv se hvor meningsløst det er og jo da navnlig, naar I maa spare haardt, oven i Købet paa Kosten. Og heller ikke Julegaver!! Vi er klemt saa haardt paa alle Kanter, saa det maa indvirke ogsaa paa den Slags. Jer selv imellem kan der jo vælges nyttige Ting, som alligevel skal anskaffes, saa bliver det jo paa en Maade i ikke [”i” overstreget; ”ikke” indsat over linjen] Udgifter, nej, søde Dis, skal alt det indvindes, som Axel der ikke har haft Held til at ordne, saa maa du spare paa alle Punkter, det kan jeg da se. Saa er det en Aftale og tænk, hvor du altid har overøst mig med Gaver, da du kunde. Selv Haandarbejdsmateriale er jo ikke til at købe mere. 
 Den gode Marie kom saa i Onsdags Kl 3 ½. Bibbe skulde have gaaet hende i Møde
 2
 da de havde travlt med Roerne, og Marie havde sagt, at hun kunde udmærket gaa fra Dræby, men det regnede lidt og Bibbe var saa forkølet, saa min Lettelse var stor, da Agraren sagde, han vilde køre hen efter hende. Hun var saa henrivende at have og Bibbe var pragtfuld til at lave fint an. Hun fik The, da hun kom med Franskbrød med Ost og Marmelade og finsk [”s” i ordet indsat over linjen] Brød, som jeg havde bagt. Om Aftenen fik vi Rosenkaalssuppe (lavet af henkogt Syltesuppe, pyntet op med Champignon-Væde og Tomatafkog) som var glimrende. 2 Fasaner udm. stegte med alskens til: Æbler og Valnødder. Til Aftenskaffen havde vi en knippel god Lagkage og det finske Brød. Næste Middag henkogt Medisterpølse; dertil Rosenkaal Kartofler og henkogte smaa fine Karotter samt stuvede Ærter. Æblesuppe. Vi beværtede hende fint, synes jeg. Hun var selvfølgelig henrivende at have; vi har jo altid saa meget at snakke om, hvor er hun ung og frisk. Hun bad mig hilse dig saa mange Gange. Det gaar saa godt med Vilhelm, de har været et Par Dage i Kbhv. for at besøge ham. Lægerne har sagt at han gør gode Fremskridt og han kan selv mærke Fremgang. Desuden har Lægerne sagt, at Folk kommer sig altid af den Sygdom – naar de faar den Behandling da. Hvor er Lægevidenskaben efterhaanden stor og hvor maa vi være den taknemmelig for alt det, den kan fri os ud af. Hvis ”Lyset” ikke var bleven opfunden som Lægemiddel, vilde Vilhelm have været Dødens sikre Bytte. Og godt, lille Dis, at du har Stramoneum til at dæmme op for den grufulde Astma. Og at vi har noget som kan stille de værste Smerter, naar de kommer paa. – Børnene skal til Odense i Aften til Luttes Forestilling – noget om Børn saa ved du. Bibbe vil opsøge ham efter Forestillingen og høre lidt om Jørgen. 
 Ja, saa kun tusind Hilsner fra din Junge - ogsaa til Axel og Janna.
 [Skrevet på hovedet øverst på s. 4:]
 Bare du nu kan døje al den Sindsbevægelse om Axels Sygdom. Den Slags er vist ikke godt for Astma. - Jeg har nok glemt at skrive om Knæet, men er der er intet at skrive, bedre er det desværre ikke blevet.</t>
   </si>
   <si>
     <t>1940-12-18</t>
   </si>
   <si>
     <t>Aksel Andersen
 Thora Cohn
 Martin Kold
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 Arnold Nielsen
 Emanuel Nielsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Elena og Johan Larsens fjerde barn hed Johannes Larsen.
 "Den nye Møller" hed Aksel Lund Andersen. Hans kones navn var Marie Andersen, og de havde sønnen Fritz, som var tre år, da familien flyttede til Kerteminde (Mette Ladegaard Thøgersen: Svanemøllen i Kerteminde. Møllehistorie i ord og billeder. Østfyns Museer 2022. S. 97). 
 Maler Møllers hus lå og ligger for foden af Møllebakken i Kerteminde og hedder Pedersminde. 
 Det vides ikke, hvem Carla og Gamle Anders var. 
 En faglært arbejder tjente i 1940 omkring 42 kr. dagligt.</t>
   </si>
   <si>
     <t>Andreas Larsen gratulerer med barnet.
 Man sidder i Kerteminde i påklædningsrummet for at spare varme.
 Andreas tapper hjemmebrygget vin.
 Der er ansat en ny møller ved Svanemøllen. Emanuel Nielsen var gået helt i stå. Den laver byggryn.
 Johannes Larsen har købt Maler Møllers gamle hus for at leje boligen og garagen ud.
 Johannes Larsen er kommet på finansloven, og han har solgt en akvarel. 
 Andreas Larsen sender tegning og mål hvad angår konstruktion af en skydepram.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/q3Do</t>
   </si>
@@ -18534,51 +19381,51 @@
 Sidens Højde midtskibs: 9 3/4"
 (udvendigt)
 Lige under Stævnen: 11 3/4" og 11"
 4.)
 Største Bredde (26") holdes paa omtrent 46".
 [Tegninger med indsatte mål:]
 46" 26" 11" 9 3/4" 11 3/4"
 [Under den nederste tegning er skrevet:]
 lige Bund.
 Bunden giver Du vel ikke noget Spring, hvis Du gør maa det kun sidde nær ved Stævnen. Hvis hele Bunden har Spring, bliver Tonnagen (jeg mener Skibsrummet!) for lille. - 
 Ja, der kunde jo ogsaa have staaet noget paa denne Side, men nu skal jeg med Far ned at se paa en Kakkelovn, som vi spekulerer paa til Atelieret, saa jeg vil slutte for denne Gang.
 Mange Hilsner til Jer Alle fra os alle her
 sign/ Puf.</t>
   </si>
   <si>
     <t>1940-12-21</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Christian Møller, maler
 - Nørregaard
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Kærgård Klitplantage er en 1.437 hektar stor plantage, der ligger mellem Vejers Strand og Henne Strand ud til Nordsøen. (Wikipedia marts 2022).
 1 alen er 62,77 cm.
 Maler Møllers hus hedder Pedersminde og ligger for foden af Møllebakken, hvor Larsen-familien boede. 
 Fedmøllen eller Skovmøllen lå på Feden, som er området syd for havnen i Kerteminde. 
 En fransksigte er en melsigte (Ordbog over det Danske Sprog).</t>
   </si>
   <si>
     <t>Efter at have skåret træsnit i otte dage har Larsen været i Kirkeby for at gå på jagt. Det var imidlertid frostvejr og tåge, så der blev ikke meget jagt. 
 Johannes Larsen har købt Maler Møllers hus for 14.000 kr. 
 Der er kommet en ny møller, og han maler byggryn. Svanemøllen er den eneste mølle i byen nu. 
 Marie er kommet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zPGo</t>
   </si>
   <si>
     <t>Kjerteminde 21 Dec. 1940.
 Kære Lysse og Bimse!
@@ -19106,86 +19953,86 @@
   <si>
     <t>[Fortrykt på arkene:]
 Kerteminde, ...... 194
 [Håndskrevet i brevet:]
 Svar på Brev af 28/1 - 42.
 [Efter det fortrykte "194":] 2.
 Kære Lysse
 Tak for Dit Brev, som Du nok har skrevet før Du har modtaget mit sidste. Jeg gentager her det væsentlige af Indholdet, for hvis det skulde være gaaet tabt. Da jeg skrev sidst havde Diskontokassen netop erfaret fra Nationelbanken, at Penge for Tiden kun kan overføres til Sverige, hvis Modtageren derovre trænger til Pengene, og kun med 200-300 Kr om Maaneden. Diskontokassen mente, at en Klageskrivelse fra Dig, som kunde videresendes til Nationalbanken, vilde udvirke en Tilladelse. - Jeg haaber at omtalte Klageskrivelse er paa Vej herned, naar Du læser dette. Da Nationalbanken var ca 1 Maaned om at svare sidst, vil der maaske nok gaa en Rum Tid før Du kan faa Pengene. Jeg anbefalede i sidste Brev at Bimse skulde skrive Brevet som skal sendes til Nationalbanken
 2)
 for Læselighedens Skyld. Angaaende eventuelt tabte Breve, saa har jeg svaret paa det Spørgsmaal en Gang og bedt Dig gentage det om de 200 Kr til Tinge lidt mere udførligt. - For at bøde lidt paa Uordnen i Korrespondancen maa jeg saa ikke foreslaa, at Du 1) læser mit sidste Brev mens Du sætter Dig tilrette forat besvare det og 2) begynder Dit Brev med: I besvarelse af Dit Brev af den og den Dato ........
 Vi dyrker Skisporten saa smaat iaar. Vi har her et stykke presset Kork, hvor paa Vokset først gnides, derefter gnides Skien med Korket. Det er en udmærket Maade at valle (?) paa, synes vi; det er hurtigt og nemt og tager ikke Huden af Hænderne.
 Vi har det ellers alle godt og haaber at I ogsaa har det godt.
 Mange Hilsner til Jer alle fra os alle her
 Puf.
 [Indsat på sidste side; i venstre margen; på højkant:]
 Den Madsen-Mygdal Bog behøver Du ikke at nævne oftere, jeg har ikke i Sinde at købe den.</t>
   </si>
   <si>
     <t>1942-02-19</t>
   </si>
   <si>
     <t>Brormand - 
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Taarbystranden ved Odense Fjord kaldes i vore dage Tårup Strand. 
 Det vides ikke, hvem eller hvad Höll var. 
 Skidvalla: Glidevoks.
 Klageskrivelsen til Nationalbanken er omtalt i flere breve fra Andreas Larsen til Johan Larsen i perioden.</t>
   </si>
   <si>
     <t>Andreas og Else Larsen har været på en skitur til Drigstrup. På udturen var det tøvejr. Andreas havde vokset skiene.
 Andreas har ikke modtaget klageskrivelsen til Nationalbanken, og han tænker på, om hans sidste breve til Johan Larsen er gået tabt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bK8H</t>
   </si>
   <si>
     <t>[Fortrykt på arket s. 1:]
 KERTEMINDE, ...... 194
 [Håndskrevet efter "194":] 2
 [Håndskrevet i brevet:]
 Kære Lysse.
 Tillykke med den 27.
 Jeg haaber dette naar frem til Dagen. Mon I har Tid til at dyrke Skisporten i denne Vinter? Her har vi da været ude nogle Gange. Forleden skulde vi hente Kornkort i Drigstrup i en Gaard som ligger med Markerne ned til det yderste af Taarbystranden (Höll). Else og jeg gik saa derud paa Ski; det var Tø og stærk Modvind derud, men hjem var det stilnet noget af og begyndt at fryse igen. Det var en dejlig Tur, men det var jo lidt haardt for Skiene, de var voksede til "tør Nysne"; mine lignede nyskuret Trægulv, hvorimod Elses, som er nyere og fra Fødselen behandlet som Jeres svenske Ski (mørke), de er finske, bedre havde modstaaet Tøværet. Jeg gav saa mine en Omgang med "Skidvalla N_o_ 4", som jeg tog med fra Sverige dengang Brormand var med deroppe. Siden har vi ikke haft Lejlighed til at prøve Skiene, men nu ["nu" indsat over linjen] skal vi se at komme lidt ud i Eftermiddag. - Jeg har endnu ikke modtaget den Klageskrivelse; saa det ser jo ud somom mit næst sidste Brev ikke er naaet Båxhult. Kan Du ikke lade mig vide om Du (I) har faaet et Brev fra mig som er dateret den 7/2 og et foregaaende (ca 10 Dage før tror jeg), som begge omtalte den Klageskrivelse som vi skal have at vise Nationalbanken forat faa Tilladelse til Oversendelse af Penge. - Naa vi kom bort fra Fødselsdagen, God Dag! Mange Hilsner til Jer alle fra Else og Puf.</t>
   </si>
   <si>
     <t>1942-03-20</t>
   </si>
   <si>
     <t>Thora Cohn
 Elise Hansen
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Tinge og Elise har fået pengene.
 Larsen er inviteret til middag hos Elise, og Bimse og de tre mindste kommer også. Det er svært at rejse for tiden, men Larsen glæder sig til at se børnene. Alle vandrør minus dem i køkkenet er frosset til, og isslaget har varet tre døgn. Badeværelset fungerer slet ikke, så man går på toilet i skuret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/yUlb</t>
   </si>
   <si>
     <t>Kjerteminde 20 Marts 1942.
 Kære Lysse!
 Tak for Dit Brev af 6 ds. som kom her d.16, altsaa paa Rekordtid. Tinge har for længst faaet de 200 Kr. ligesom Restbeløbet er afsendt til Elise. Fra sidstnævnte har jeg faaet en Invitation til Middag den 5. April, hvor hun skriver jeg vil træffe Bimse og de 3 mindste. Det vil jeg naturligvis gerne, skønt det jo er meget besværligt at rejse for Tiden og det er jo tvivlsomt om det bliver bedre foreløbig, store Bælt er hvert Øjeblik lukket for Trafik paa Grund af Ishindringer. I Forgaars regnede det hele Dagen. Frostvejr og Isslag brækkede store Grene af Træerne og lagde Telefonledninger paa Jorden. I Gaar frøs det 5-6⁰ hele Dagen og i Morges frøs det 7⁰, men Solen skinner og Isen paa Træer og Ledninger straaler som Glasprismer. Det er første Gang jeg har set et Isslag vare i 3 Døgn. Det er snart ved at være kedeligt med den Frost. Alle vore Vandrør er frosne undtagen i Køkkenet, Badeværelset er ude af Funktion og vi maa gaa paa WC ovre i Skuret og slæbe en Spand Vand med til Udskylning, der brænder en lille elektrisk Ovn og vi har lukket Forsiden af Skuret med en Bræddevæg, som vi heldigvis fik sat op inden det blev galt med Frosten. Vi har det ellers godt allesammen og jeg skal hilse fra alle her. Mange Hilsner til Jer allesammen
 fra Din Far. 
 P.S.
 Jeg haaber at Bimse faar de 3 smaa med til Kjøbenhavn jeg vil meget gerne se dem særlig er jeg spændt paa den lille
 JL. 
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1942-04-10</t>
   </si>
@@ -19262,51 +20109,51 @@
 Kæreste Junge! Endelig kommer jeg da med mange Taksigelser for dine Breve, specielt det sidste til d. 12te med et godt Ønske, ja jeg synes som Du, at vi skal ønske, ar Kristian maa leve en rum Tid endnu, for den Sags Skyld, at vi allesammen maa leve, saa vi kan faa Enden af Krigen med, og faa en Forestilling om, hvorhen det bærer, efter den, for man synes jeg, at der maa og skal komme en ny og bedre Tid, og at der ogsaa skulde være Forudsætninger for det med det Fællesskab, der dog er skabt mellem alle os anti-Nazier. Ja, Stauning maatte jo af Sted ”de største Ege, som staar i Landet, staa ej til evige Tider”, han var en Eg, men sled sikkert altfor stærkt paa sig selv baade paa godt og ondt. Forresten synes jeg, Buhl har et udmærket Ansigt, men den Regeringserklæring var vel nok storslem; Magisteren hørte fra velunderrettet Side, at de fleste af Ministrene kæmpede imod med Hænder og Fødder, men Scavenius trumfede den igennem med Trusel om at gaa; man kan i og for sig godt forstaa, at saadan en Haandfuld Mænd ikke tør tage Ansvaret for, hvad der vil ske, hvis Tyskerne mister deres Tillidsmand i Regeringen, en anden Ting er, at mange af os menige er led og ked af den evindelige Eftergivenhed og gerne vil tage Følgerne af den modsatte Politik. 
 Jeg har lige siddet og skrevet til Elle om, hvorfor jeg ikke har kunnet og heller ikke kan komme til Kerteminde i Maj, saa jeg vil ikke gentage Lektien, men jeg haaber paa Juni, skønt jeg sandsynligvis igen til den Tid er pigeløs, Mag. er villig til at gøre Ofre, for at jeg kan komme af Sted, og Du kan tro, jeg glæder mig til mit Besøg paa Lindøgaard, jeg har tit taget Tanken frem i Vinter og glædet mig. Vi skal rigtignok have mangen god Snak, baade konkret og abstrakt. Jeg tænker mig Du har Bibbe nu og nyder hende; tillykke med hendes fine Eksamen, hvor er det morsomt, det gaar hende saa godt, det er saa dejligt med Børnene, naar de kommer paa deres rigtige Hylder. Jeg nød ogsaa at være omgivet af alle mine d. 12te, af Børnebørn var der dog kun Tim og Jesper; de har det alle godt undtagen lille Mikael, Mudis mindste; det trak svært op til Skarlagensfeber, men heldigvis blev den i sidste Øjeblik konverteret til røde Hunde, en uhyre Lettelse; Skarlagensfeber er jo mildest talt upraktisk med den langvarige Isolation. 
 Sikken Begivenhed med Tinges Gaard, hils ham dog saa meget og ønsk til Lykke, hvor jeg ogsaa glæder mig til at se den; og hvor dejligt og praktisk, at den ligger lige ved, ja, sikken Tilværelse at gaa og arbejde med sin egen Jord for Alvor, ikke bare for Leg som i en Have. Naturligvis er der jo alle Bekymringerne og Skuffelserne, men de hører jo med til Livets Gang. Jeg synes, det er storartet, at ikke mere er ødelagt for Jer, men tænk, at ogsaa Rugen er frosset, det er da enestaaende, det var sandelig ogsaa en enestaaende Vinter, men naar Elle skriver, at Skoven ikke [”ikke” indsat over linien] i Mands Minde ikke har været grøn d. 12te, saa kan det nu ikke, - - men alting er jo alligevel meget sent paa det.
 Det trækker op til en spændende Tid nu; det er svært, saa den tyske Tone er stemt ned, saa ynkelige de gestalter sig, - hvis det da ikke er Krokodilletaarer, de græder. Vi har lige hørt i Radioen, at Christmas Møller er sluppet til England med Kone og Børn, han er skam en lille Knag, og kan sikkert gøre god Gavn derovre. Tillige har vi hørt om Timosjenkos Offensiv som Modvægt mod Kertsek-angrebet, der nok ikke er saa formidabelt, som de vil gøre det til, Mag. er meget oplivet over begge Dele. 
 Mon det nu ikke skulde begynde at gaa op ad Bakke med Dig, lille Junge; Du sagde – eller skrev – engang, at det var Dit højeste Ønske igen at kunne gaa en Tur, nu gaar Du altsaa smaa Ture, selv om de – endnu – er smertefulde, 
 Og nu kun 1000 Hilsner til Jer alle, paa snarligt Gensyn.
 Din Lugge. 
 [Skrevet langs venstre margen s. 4:]
 Hvor kedeligt, at lille [ulæseligt] er saa syg.</t>
   </si>
   <si>
     <t>1942-06-26</t>
   </si>
   <si>
     <t>Henne</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Leo Swane
 Ane Talbot</t>
   </si>
   <si>
     <t>Marie/Rie Larsen fyldte 70 i 1942.
 Det vides ikke, hvem direktør Petersen og hans familie var.</t>
   </si>
   <si>
     <t>Det stormer og er koldt i Henne, men man hygger sig inden døre.
 Marie/Rie Larsens fødselsdagsfest var vellykket. 
 Børnene graver huler i klitterne.
 Andreas/Puf Larsen og Johannes Larsen læser knaldromaner. Det blæser for meget til, at Johannes Larsen kan male. 
 Andreas og Else glemte Peters fødselsdag, og brevet til Elena/Bimse er forsinket. 
 De voksne har gået en lang tur i lyng og klitter.
 En direktørfamilie med et par små hunde er de eneste andre gæster.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YMUH</t>
   </si>
   <si>
     <t>Afs: Brygger Andreas Larsen
 Møllebakken, Kerteminde
 Henne 26/6 1942
 Kære Bimse!
@@ -19458,96 +20305,241 @@
 Johannes Larsen havde i februar 1943 både en udstilling på Den Frie og en i Odense.</t>
   </si>
   <si>
     <t>Offensiven i Ægypten kurerede Johannes Larsens forkølelse. Han maler akvareller til sin udstilling i februar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vHQt</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 9 Nov. 1942.
 Kære Grevinde!
 Tak for Pengene og Tak fordi Du godt kan lide Billederne. Jeg har haft en modbydelig Forkølelse, men nu gaar det helt godt igen. Du kunde vel nok mærke at jeg ikke var videre oplagt da vi talte sammen i Telefonen. Dagen før troede jeg at jeg var kommen mig og saa fik jeg den om igen. Det der hjalp bedst tror jeg var Offensiven i Ægypten, det livede vældigt op. Jeg er nu godt i Gang med at lave Aquareller til min Udstilling i Februar og kun be paa at faa stablet en nogenlunde hæderlig Samling paa Benene. Nu skal vi se. Mange Hilsner! Hils ogsaa de andre paa Knuthenborg
 fra Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1943-01-24</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>Steen Steensen Blicher
+Julie Brandt
+Winston Churchill
+Adolph Hitler
+Adolph Larsen
+Alhed Larsen
+Jeppe Andreas Larsen
+Johannes Larsen
+Vilhelmine  Larsen
+Johannes Madsen
+Elias Muus
+Sofie -, pige i huset på Lindøgaard 1942
+Franklin Roosevelt
+Ellen  Sawyer
+Janna Schou
+Erik Warberg Larsen
+Martin Warberg Larsen</t>
+  </si>
+  <si>
+    <t>St. Steensen Blicher: "Trækfuglene, en Naturconcert" udkom med Johannes Larsens træsnitsillustrationer i 1914. Stokkene ejes nu (2026) af Den Danske Radeerforening. Om de er ødelagt vides ikke.
+Glarmesteren er sandsynligvis Johannes Madsen, Kerteminde. 
+Det vides ikke, hvem K er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8409</t>
+  </si>
+  <si>
+    <t>Johanne/Junge Larsen vil gerne holdes orienteret om Janna Schous sygdom og operation.
+Brændslet kan ikke slå til, så nu har Johanne og Adolph/Agraren Larsen købt en kakkelovn med rundtræk og et nyt komfur. Johanne beskriver nyindretningen af en stue samt, hvordan kakkelovnen virker. Hun får ikke længere kolde fødder, og de sparer op mod 1/3 af den mængde tørv, som de før brugte. Familien har også fået ny radio, og de kan nu høre programmer fra USA. 
+Adolph er kommet til at smadre kuplen på lampen, som Johanne havde "hjemmefra".
+Martin/Manse har købt alle træsnittene til Blichers Trækfuglene af Johannes Larsen, og de hænger i spisestuen. Klodserne/stokkene er destrueret, så der kan ikke trykkes flere (se kommentarfeltet). 
+Det er frygteligt, at soldaterne blev ofret ved Stalingrad for at sikre Tysklands ære. Man troede ikke på det russiske folk, men de er seje. Bare Hitler nu ikke laver modtræk såsom at tvangsindkalde unge mænd i andre lande end Tyskland. En elektriker har i øvrigt fortalt Johanne, at alle tyske soldater slet ikke er "Hitlerianere".</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7TBX</t>
+  </si>
+  <si>
+    <t>Lindøgaard. 24-1-1943.
+Onsdag
+Kære lille Dis.
+Manse har lige funden de Hefter, som du lånte Drengene, og nu skal de af Sted lige med det samme siger han, ["siger han" indsat over linjen] saa jeg maa se at faa lidt med.
+Tusind Tak for dit lange og gode Brev, som jeg blev saa vældig glad ved. Der var ligesom mere af dig i det, end der har været i lange Tider, lidt mere Smaasnak og lidt flere Betragtninger ved Siden af Oplevelserne. Jeg tager af hele mit Hjærte Del i lille Jannas Sygdom, hvor er jeg spændt paa dit næste Brev, hvor jeg saa faar om Operationens Forløb. Det synes jo ikke at være noget alvorligt, men man kan aldrig vide - ligesom man jo ikke kan vide med Sikkerhed om Turens Forløb, naar man sætter sig op at køre i en Vogn; der kan altid ske noget, selv om der ikke er nogen rimelig Grund til at tro, det skal gaa galt.
+Ja, det er godt med Breve, søde Dis, tænk hvor vi vilde være isolerede, hvis de ikke var til.
+Her er i Sandhed sket store Ting, siden jeg i Dag for 8 Dage siden skrev til dig. Det gik pludselig op for os, at vort Brændsel ikke kunde slaa til, til vi igen til Sommer kan faa Tørv, og Manse ringede til Muuses i Kjerteminde om Brochurer til Kakkelovne og Komfurer. Nogle Dage efter fik vi en ny Kakkelovn med Rundtræk - smaa 300 Kr - samt et Komfur, der dog kun lige er kommen og endnu beror i Vaskehuset. Vort gamle K. var dejligt at bruge og Ovnen god at bage i, men saa gammelt, at det var udelukket at regulere, hvorved c. de 9/10 af Brændselet gik op i Luften - og der forslaar det jo nu ikke noget! Lørdag Form. blev Kakkelovnen stillet op i Sovekamret og om Eft. flyttede de ["de" overstreget] vi. Mandag kom Elektrikeren; en ny Radio, lige erhvervet blev stillet an, saa nu kan vi høre Udsendelser selv fra Amerika ganske tydeligt og nøjagtigt, naar da Tyskerne vil lade være med at larme. 
+Gardinerne blev hængende, baade her og nede i den lille Folkestue, hvor vi nu har faaet Sovekammer. Vi ha ["Vi ha" overstreget] Jeg havde, da vi blev antastet for vor Mørklægning - etter rettere: ikk_e M.l.g. hængt mørkebrune Damaskes Gardiner op her, som vi kunde trække sammen, saa her var fint mørklagt; jeg fik af Elle til mit Bryllup 2 Fag meget lange Gardiner, dem har Sofie syet om for mig, saa de ved Øgning blev til 3 Fag. De stumper c. 3/4 Al. fra Gulvet, men for det midterste Vindue (fra Vindueskarmen og helt ned til Gulvet har jeg hængt et Tæppe, et svensk vævet, som vi i sin Tid fik af Grethe Sawyer. Den blaa Hjørnesofa med Bord - du husker nok den gamle fra Agrarens Forældres Tid - staar det eneste Hjørne i Stuen, hvor det kunde staa, bagest til højre i Stuen; mit smukke gamle Skrivebord staar mellem Døren og det første Vindue og ser saa godt ud; Sybord og Stol foran det midterste Vindue og videre op det lille Spejlkonsol (uden Spejlet) med Radioen ovenpaa. Mellem Ydervæggen og Sofaen: min lille Bogreol og paa Langvæggen over for Vinduet Manses Reol, ret lav, sort, smuk, lavet af Snedkeren i Munkebo, smækfyldt af Manses Bøger, fint indrammet af Malerier saadan:
+(Tegning. I denne indsat fire gange "M.", ordene "Maleri" og "Taburet" samt "Skægs Tæppe"]
+De tre smaa Klatter over Reolen er smaa Træsnit af Las. Det er en meget smuk Væg. Under Bordet ligger Tæppet, som Pan gav mig til min 60 aars.
+Kakkelovnen er saadan, at den suger den kolde Luft forneden ind, lader den gaa op gennem en Kanal langs Fyrrummet og ud gen. et Hul i Siden af Kakkelovnen; deraf følger, at den kolde Luft, som altid ellers er i en Stue nærved Fødderne, cirkulerer og opvarmes. Nede i Folkestuen var jeg _altid hele Vinteren igennem som Is fra Fødderne til langt
+2.
+op over Knæerne, mens jeg nu sidder med fuldkommen varme Fødder og Ben. Tro mig, de 300 Kr. er godt givet ud, ikke alene af den Grund, men ogsaa fordi vi kun bruger under Halvdelen, ja maaske kun 1/3 af, hvad vi brugte i Folkestuen, skønt Stuen her jo er en hel Del større. Hvis Komfuret bliver en ligesaa stor Succès, er der Haab om, at vi faar vor Brændsel til at slaa til. Vi giver op mod 70 Kr. for en Ton Tørv, saa det er let at regne ud. Jeg tror, at havde den Forandring været foretaget allerede i Efteraaret, var begge Dele bleven betalt med det Brændsel, der spareres i Aar ["i Aar" indsat over linjen]. - Du kan tro, Stuen her er yndig; jeg ordentlig fryder mig, naar vi sidder her om Aftenen, den Hjørnesofa er af en egen gammeldags Hygge. Tinge er kommen med en Staalampe, som han vist har faaet af Elle: den gamle Kontorlampe hjemmefra, lavet an med elektrisk Lys men med sin gamle Kuppel paa X. 
+[Indsat i venstre margen s. 2; lodret:]
+X Ak! Da Agraren nu vilde rejse sig (for at hente noget til mig) huskede han ikke paa Snoren paa Lampen [teksten fortsætter nederst s. 2] røg ned paa Gulvet og den gl. Kuppel i tusind Stykker, har eller holdt til [teksten fortsætter s. 2 i højre margen; lodret:] mange Rejser. [Indsættelse slut] 
+Det er noget Bras med det Snorevæsen, som der kan faldes i, men naar Manse faar Raad, vil han have en P.H. Lampe, hængende over Bordet. 
+Nu synes jeg, jeg har givet dig en god Beskrivelse af Stuen. Sovekamret er helt pænt, men vi har endnu ikke kunnet faa flyttet Telefonen herop - Gud ved, naar det kan blive - og før kan vi ikke tage rigtig Bestemmelse om Billeder. Der bliver ikke saa koldt som her, da Komfurvæggen jo luner. Manse er flyttet ind i det lille Værelse, hvor du sov i Sommer; p. Gr. a. at det lange Træskillerum mellem Stuen her og Værelset er der helt lunt; der var trods Frostvejret 3-4⁰ Varme; ovre hos ham var der altid Frost, naar det frøs udenfor. - Jeg tog en lille Dag til at ordne Skrivebordet med Rum og Skuffer; fik sorteret Breve og fik brændt Masser, der bare laa og fyldte op. Manse har nu faaet den ene af Skufferne til alle sine Papirer, jeg den anden; Konsolskabet skal ryddes - jeg har Pudevaar og Haandklæder i Skabet, fine Servietter Lyseduge o.s.v. i Skuffen, alt det maa jeg se at faa Plads til andet Steds, saa bliver der Plads til Sysager og andet; der var det ved den lille Folkestue, at der ikke var eet Gemme, hvor vi kunde lægge fra os, alt hobede sig op i selve Stuen, og det var næsten umuligt at holde Orden.
+Vi har nu faaet en rigtig Stue at være i; den lille Folkestue var hyggelig om Vinteren, med ["med" overstreget] men med en Kahyts Hygge. Møblerne derfra staar nu i Stuen ved Siden af; den skal kaldes og være Spisestuen, og der hænger Lases Træsnit Manse har erhvervet alle Træsnittene til Blichers Trækfuglene, indrammet i [en overstregning] meget store Rammer i en Orden som Alhed var med til at bestemme, og som Glarmesteren altså kendte. Der findes nu kun et eller to Eksemplar-Samlinger, Klodserne ødelagte. Manse fik 25% af Las - som altid kalder Manse ved sit Barnekaldenavn, Gagger; "Gagger skal have 25% sagde Las, da han købte dem! Las er nu sød.
+Sikken en Gang, der nu er i det ude omkring i Verden; jeg har været saa opbragt over, at alle de indesluttede t. Soldater i Stalingrad Omraadet skulde ofres til ingen Verdens Nytte, bare for at lave Heltegestus; tænk saa mange friske unge Mennesker - ofret for T-s Æres Skyld. Hvilke mærkelige Æresbegreber! Vi har lige hørt fra England, at Churchill og Roosev. har været sammen i 10 Dage i Afrika - de har rigtig konfereret! Og hvor har jeg tit moret mig over de elendige Russere, der nu faar hele Verden til at maabe; der var jo ingen Ende paa, hvor alt var i en gruelig Tilstand i Rusland, og hvor elendigt Menneskematerialet var bleven under nuværende Styre. Vestevropa maa nu i hvert Fald indrømme, at noget kan de da. - - Jeg bæver ved Tanken om, hvad Hitlers desperate Modforanstaltninger vil naa at blive. Tvangsindkaldelse af danske Soldater?? Lad os dog haabe paa, det ikke sker; hvad enten det blev til Indrømmelse fra den danske Regering eller Oprør her i Landet - næsten lige frygteligt. Her var en tiltalende lille Elektriker forleden; jeg sad herinde og vi passiarede. Han havde været i Tyskland paa Arbejde i 1940 og opholdt sig senere i Frederikshavn, hvor han traf mange tyske Soldater; han paastod at meget, meget faa var Hitlerianere og med paa alt det Krigsværk - ja, det er jo kun eet Menneskes Indtryk! Alle de Henrettelser i snart sagt alle Lande undt. Danmark, hvor er det rædselsfuldt og hvor den Nation dog bliver forhadt. Aldrig har der vel været saa meget Had i Verden som for Tiden - hvor er Verden kommen langt fra de bibelske Ord: Mine Børn elsker hveranden.
+[Indsat øverst s. 1; på hovedet:]
+Nej, Dr. Fly er god nok - og jeg tror heller ikke der er noget mystisk i det, jeg omtalte, men tilbage bliver det mærkelige, at man faar antipatiske Fornemmelser af en sympatisk Omtale. Jeg er nu kommen i Tanker om, at det nok kom fra din Beskrivelse af den kolde Aften hos K. med den ustandselige Radio. Holdt mig lidt à jour med dit Syn paa K. - det kan jo vende sig i enten god eller daarlig Retning, og gid det dog bliver i den gode - for Jannas Skyld. Jeg længes efter at høre om Operationen, du skriver nok snart. 
+Tusinde Hilsner fra din Junge. 
+[Indsat i venstre margen s. 1; lodret:]
+Dagen efter. Sikken de har bombet i Kbhvn. Også i Odense, menes der.</t>
+  </si>
+  <si>
+    <t>1943-02-02</t>
+  </si>
+  <si>
+    <t>Fyn
+Dræby</t>
+  </si>
+  <si>
+    <t>Kamma Balslev
+Burmeister &amp; Wain</t>
+  </si>
+  <si>
+    <t>"Kaj-Lykke": Man må antage, at Janna Schou havde en kæreste ved navn Kaj. Han kendes ikke. 
+Ordet hørse kendes ikke.
+B &amp;amp; W blev 27. jan. 1943 bombet af otte britiske fly, idet man fra engelsk side mente, at fabrikken solgte dieselmotorer og andet materiel til Tyskland. Otte personer blev dræbt og 68 såret, da bomberne udover fabrikken ramte det omkringliggende beboelseskvarter. (Nationalmuseets hjemmeside: Bomber over Danmark, sept. 2026). 
+Laura/Bibbe Warberg var i efteråret 1942 indlagt med gulsot. 
+Pensionatet: Daisy Bergs mor, Wilhelmine Berg (en søster til Laura Warberg) drev et pensionat i Gothersgade, København. Noget tyder på, at Daisy Berg overtog driften efter moderens død i 1936. 
+Konsul og vingrosserer Thor Andersen købte i 1942 Frederiksgave (Hagenskov Gods' hjemmeside, sept. 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8410</t>
+  </si>
+  <si>
+    <t>Det er mærkeligt, at Janna har smerter efter svulstoperationen. Johanne/Junge C. Larsen har ikke haft ondt efter sådanne indgreb - kun af at ligge på ryggen. 
+Johanne medsender en tegning af den nyindrettede stue. Ellen Sawyer har været på besøg og beundret det hele.
+Johanne håber, at Meta kan finde ud af at bruge det nye komfur energirigtigt. 
+Ved Astrid om det var en fejl, da B &amp;amp; W blev bombet?
+Johanne takker Axel Müller for, at han vil sende udenlandsk tobak. 
+Johanne giver gode råd hvad angår modning af flæskekød.
+Marie Balslev, f. Sperling, har skrevet, at Nicoline Balslev er udskrevet, og Vilhelm Balslev får lysbehandlinger.
+Erik/Tine Warberg Larsen har det godt og arbejder for sin bror på gården. Laura/Bibbe Warberg har ingen kræfter efter sygdommen. Nonnerne lod hende ikke holde fri, da hun blev udskrevet.
+Adolph/Agraren Larsen har fået en god appetit.
+Daisy Bergs tyske mand er blevet arresteret, efter at han havde opsagt en tysk kvinde på pensionatet. Johanne vil skrive til Daisy.
+Adolph og Johanne køber aldrig kød. De laver alt kødmad selv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/bz0K</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Fru Astrid Warberg Müller
+Bakkevej 12.
+Hareskov St.
+[Med blyant på kuvertens forside:]
+4 Febr. 1943
+besv. 15 Febr.
+[Med kuglepen på kuvertens forside:]
+30-3-2001
+18-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard, Dræby St, Fyen
+[I brevet:]
+Lindøgaard. Tirsdag d. 2-2-1943.
+Kære lille Dis!
+Tak for dit gode lange Brev, det var pænt af dig at skrive igen. Det er jo dejligt, at det gaar godt med Janna, men jeg kan ikke forstaa, at hun har Smerter; jeg har dog paa mine Hospitalsophold oplevet en hel Del Svulst-Operationer, og jeg synes altid, de sagde, at naar først Bedøvelseskalamiteterne var ovre, havde de ikke Spor af Smerter. Men alle Svulster er jo ikke ens, det kan jo være at Æggestok-Sv. er særlig smertefuld. At maatte ligge paa Ryggen er slemt for mange, jeg ved hvad jeg døjede, da jeg i 4 meget lange Uger maatte ligge paa min Ryg, og da jeg endelig fik Lov til at ligge paa Siden, havde jeg ikke Kraft til at vende mig - og der var dog kun 102 Pund at vende. Er det Gentofte Sygehus, hun ligger paa, det er det vel. Hils hende saa meget fra mig, det lille Skind - dog, naar man oplever en Kaj-Lykke, er Sindet jo i Orden. Nu gaar det nok fremad med raske Skridt, men 3 Uger er jo en lang Tid. Jeg er meget imponeret over alle dine Besøg hos hende, hun kan rigtignok sagtens - desværre kunde jeg jo ikke yde Bibbe noget i den Retning i hendes 5 Uger, men hun havde da for Resten Besøg nok. 
+Tak for din store Interesse for alle vore Nyordninger. Vi er henrykte over det alt sammen, kan du tro. Jeg har nu lavet et Rids, men Forholdet er ikke godt, Møblerne fylder for lidt, der er ikke slet saa meget Gulvplads, som jeg har lavet, men du ser i hvert Fald Sofaens Plads - jeg har forsømt at skrive: til højre - helt oppe ved den modsatte Væg. Elle var her i Søndags; hun kom et Kvarter over 12 og mente hun var i god Tid til Middag - desværre havde vi spist Kl. 11, da Metha skulde med Toget til Odense, men til alt Held havde vi levnet Middagsmad og jeg fik varmet 3 Stk. Medisterpølse med Rødkaal og Tilbehør og Desert. Hun var helt ovenud begejstret over Stuen og i det hele taget overvældet over alle vore Nyanskaffelser; det var saa morsomt. Det er dette at vi nu har en rigtig Stue at hygge os i med flere af vore pæne Ting og ikke bare en lille Folkestue med umagelige Træmøbler. Ja, det er en Begivenhed for os. Komfuret er stillet op - i Lørdags - og det makker i enhver Henseende ret. Jeg hørser med Metha, at hun skal lægge godt mærke til det, saa hun lærer Reguleringen, hvilket jo er Fidusen, saa der kan spares Brændsel; hvis hun er ligegyldig med det, spares der jo ikke saa meget; men Intelligens er jo ikke hendes stærke Side, saa det skal nok knibe med det - jeg maa vist hørse videre nogen Tid endnu. - Radioen er udmærket, og vi kan følge med i Begivenhederne alle Steder fra. Du gode Gud, hvad der sker! Vi er meget spændt paa, men kan ikke faa at vide om Burmeister &amp;amp; Wain blev bombet eller om de rent ud tog Fejl og kun ødelagde den uskyldige Sukkervarefabrik. Hverken du eller Mornine, som jeg lige har haft Brev fra, giver os Oplysning om det. D. danske Pr. fra London mente vist, at de havde bombet den store Samlehal (den store Glasbygning) men passer det?? Det var jo for at stoppe for Eksporten af Dieselmotorer til T. at de satte det i Scene. Skriv, hvis du ved noget om det.
+Jo, tusind Tak, hvis Axel virkelig vil have Ulejlighed med at skaffe og sende Tobak - dog ikke dansk, som vi selv kan faa, men ikke godt kan ryge. Ellers alt andet. Hvis det skulde være muligt at faa rigtig grovskaaret Pibetobak hvad jeg selv jo helst ryger, var det jo herligt, men tillige andet finskaaret; Manse jublede ved Tanken, Brugsforeningen faar saa uhyre lidt hjem nu. Vi vil helst have det sendt mod Efterkrav, men forøvrigt, hvad der er nemmest for Axel - Pengene skal blive sendt omgående. Sig Axel tusind Tak, vi vil være ham saa taknemmelige.
+Jeg kan desværre ikke raade dig med Flæskestegen og kender kun Hamburgerryg af Navn, men hvorfor kunde den ikke hænge? Naar vi slagter, har vi Stegene hængende i Ugevis. Svøb et enkelt Stk tynd_t Tøj (gl. Gardin) om den og hæng den op ude paa Muren; naar den ikke vil længere - hvilket jo er en Skønssag - saa dyp den i en Gryde kogende Vand; efter endnu nogle Dage, kan man halvstege den
+_2.
+hvorefter den atter kan ligge nogle dage - altid under Tilsyn - paa den Maade kan man have fersk Kød længe, vel at mærke ved Vintertid, og saa bliver det saa dejlig mørt af saadan en Behandling Dette skrives for en anden Gangs Skyld, for den Steg, du skrev om, har du vel allerede taget under Behandling; hvis du har lagt den i Saltlage, saa lad den ikke ligge ret længe, ikke over et Par Dage, og saa skal den endda vandes godt ud - 3-4 Dage. Men det er lettere, hvis man har det i Hænder, end at udtale sig skriftligt om det.
+Jeg havde Brev fra Marie Sperling for et Par Dage siden; Line er nu udskrevet og kommer på et Rekreationshjem i Hornbæk; noget lettere Sygeplejearbejde er sikret hende. Vilhelm, som p.t. faar Lysbehandling i Kbhn. havde haft Brev fra sin Kone - der er jo deres Gaard, der hedder Brogaard? - Over Br.g. var der forleden udspillet en Luftkamp, flere Bomber faldt i Nærheden og en mindre Gaard fuldstændig udslettet. Her er ikke videre hyggeligt i Danmark, heller!
+Tak for din Forespørgsel til de to Børn; jeg synes, Tinge har det saa udmærket for Tiden, nu har han i lang Tid været i konstant godt Humør, altid glad og saa livlig. Han er ikke meget nede i sit Hus, er her baade om Dagen paa Arbejde og om Aftenen, naar vi sidder hyggeligt i vor gode Stue og læser. Naar Arbejdet skal gøres dernede, gaar han derned. Han faar 50 Kr. i Løn af Manse - det er jo ingen høj Løn, men den Tid han bruger til sit eget, gaar jo ogsaa fra. - Om Bibbe ved jeg ikke stort for Tiden, hun har taget Ferie (med min Sanktion) m.H.t. at skrive hjem; al den første Tid passede hun kun sit Sygeplejevæsen, havde ikke Spor af Kraft til nogetsomhelst andet, og nu tænker jeg mig, at hun har skrevet Jule-Takke-Breve. Jeg tror ikke, hun skrev et eneste Julekort i Aar, det arme Barn, hun havde simpelthen ikke Kræfter til noget. Elle havde haft Takkebrev fra hende hun havde skrevet, at hun travede Ture og at hun syntes det var det, der gav hende de bedste Kræfter. Jeg har lige sendt hende lidt Æbler, et Par Vaskeklude, som jeg havde hæklet, mine Gummistøvler, som jeg aldrig kommer til at passe mere med de hævede Ankler, der følger med Sygdommen, og lidt andet, saa nu hører jeg nok fra hende. Gid hun snart maa være helt i Orden igen. Tænk, at de lod hende arbejde i lige over 3 Uger, da hun kom hjem, uden at give hende en Fridag, mens en anden af Kammeraterne havde haft 3 Fridage i den Tid. Den Søster der, har behandlet hende skandaløst; Bibbe er ikke underkastende nok, saa hun er bleven sur paa hende; Bibbe tager nu det hele med oprejst Pande og uden at kny eller blive sur - den Glæde skal hun ikke ha', siger Bibbe. Nu mangler der kun 1 1/4 Aar, saa er hun færdig med at være Elev. Hun er kommen bag ud med Læsningen deroppe og har hidtil ikke haft Kræfter til at indhente det forsømte; men hun naar det saamænd nok igen, naar hun først tager fat. Det var rigtignok en lang Snak om Børnene. Om Agraren er at melde, at han har faaet saadan en abnorm god Appetit, og da det næsten al Tid har skortet saa meget paa det, tager jeg det for gode Tegn. 
+Mon du har hørt, at Daisys Mand, som jo er Tysker er bleven arresteret af d. t. Værnem. og ført til Tyskland, "til en uvis Skæbne", skrev Mornine. Daisy er sikkert allerede ude af sig selv, det lille Skind; jeg forsømte hende som saa mange andre med en Julehilsen; jeg vil nu gerne skrive til hende, men jo kun med svage Hentydninger af det skete, man ved jo aldrig, om de har hendes Post under Opsyn. Grunden var, at han havde opsagt en tysk Dame, der boede i Pensionatet!! Det lyder nu saa fjollet, at jeg tror, det i Virkeligheden er for at faa Arbejdskraft derned til, naar de gør den Slags.
+Mon jeg fik gjort rigtig Rede for Stegen - nej, du kan ikke stege den, naar den har være i Saltlage, men udvandet og kogt er den jo ogsaa dejlig f. Eks. med Grønlangkaal eller hvad andre Grønsager, man har. navnlig hvis den ogsaa ryges - men altsaa alligevel vandes ud. Saa bliver det vel nærmest som saltet, røget og kogt Skinke, hvad der jo er vidunderligt, vi faar det bare aldrig, da det forekommer os at være for lidt sparsommeligt; vi spiser alle vor Skinker som Karbadeflæsk eller Spegeskinke - altsaa blot skaaret af som den er; ogsaa til Paalæg er saadan en saltet og røget - men ellers saa - Skinke jo uvurderlig. Er det ikke pudsigt, vi køber aldrig Kød, jeg kan da ikke huske, naar vi sidst har købt Hakkekød, det eneste vi kan tænke paa at købe. Du vil vel sige, hvad faar I saa til Søndag Middagen. Det magre af Grisene vander vi ud (Kødet skæres i Skiver, ellers kan det ikke udvandes nok), og saa laver vi Frikadeller af det; det er en god Sønd.mid.m. og saa har vi alt vor henkogte Grisemad og Vildt. Hvis vi her paa Landet ikke havde vore Grise at leve af, gik den ikke. - Hvis der ikke sker noget særligt, hverken her eller der, saa varer det noget inden du hører fra mig, for jeg maa tage mig sammen og faa de Breve fra Haanden, som jeg skylder, og Bibbe har jeg jo altid at sørge for. Hils Aksel saa meget og tusinde Hilsner til dig selv. Din Junge
+[Indsat øverst s. 1; på hovedet:]
+Fik T. A. K. og d. biodynamiske Selskab ikke købt Frederiksgave? Vi saa for nogen Tid siden at det var købt af en eller anden, men maaske dækkede navnet de to Selskaber. S.u. 
+[Grundplan af et rum inkl. inventar er tegnet på et separat ark. På tegningen øverst er skrevet:]
+Lille Bogreol Tobaksbord Tobaksbord Hjørnesofaen Bord Min Lænestol
+[Langs venstre side:]
+Vindue Vindue Kurvestol Vindue Sybord Stol Kurvestol Konsol m. Radio
+[Langs højre side:]
+Taburet Bogreol
+[Underst:]
+Mit gamle Skrivebord Dør Gangen Kakkelovn</t>
+  </si>
+  <si>
     <t>1943-03-19</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Gustav Carlsson
 Esben Hansen
 Georg Jacobsen
 - Jeppsson
 Frithiof Kemp
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Restaurant ”Hos Bang” eksisterede 1938-1978 og lå i Vestergade 40, Odense C. (Internettet marts 2022).
 Arrondering (fra fransk arrondir) er at samle jordtilliggender omkring en ejendom, i ældre tid typisk at en herregård søgte at samle sit fæstegods i nærheden af hovedgården eller omkring en ladegård. Arrondering kunne ske ved mageskifte eller køb. (Wikipedia juli 2022). På svensk bruges ordet arrendere om at forpagte. Gustav Carlsson var en tid forpagter af Båxhult.</t>
   </si>
   <si>
     <t>Kemp har rådet Larsen til at give Johan skøde på gården. Jacobsen og Esben Hansen er inde på, at Andreas får en tilsvarende sum. 
 Johan må derfor skønne, hvad Båxhult er værd. I 1925 eller 1926 gav Larsen Ludvig Brandstrup 9000 kr. for halvparten. Efter at Johan har forbedret bygninger og jord, må gården være mere værd.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Czhi</t>
   </si>
   <si>
     <t>Kjerteminde 19 Marts 1943.
 Kære Lysse.
 Ja Du er vel efter Haanden noget utaalmodig efter at høre fra mig. Det første Brev fik jeg sendt til Kjøbenhavn og gik saa hen og viste Kemp det og talte med ham om sagen. Han syntes godt om Dit Brev og raadede mig til at lade Dig faa Skøde paa Gaarden. Da jeg kom hjem tog jeg ud til Odense og talte med Esben-Hansen og Jacobsen om det, Esben-Hansen syntes ogsaa det var rimeligt og Jacobsen sagde at saa maatte jeg sikre Puf en tilsvarende Sum. Han sagde at han kunde ikke læse saadan et langt Brev undtagen han var alene, og bad om at maatte beholde det til Dagen efter. Han skulde have Middag samme Dag og bad mig om at komme med hvorefter han satte Esben til at bestille et Værelse til mig paa Grand og sendte os hen til Bang til Frokost paa Bankens Regning. Da jeg næste Dag var hjemme fik jeg vedlagte Brev fra ham. Herefter kommer Du altsaa til at fortælle mig hvad Du anser Båxhult for at være værd. Til Orientering kan jeg meddele at jeg i sin Tid, det var vist 1925 eller 26 gav Brandstrup 9000 Kr for Halvparten, hvoraf jeg laante 7000 i Gaarden og betalte Resten contant. Fra da af til Du overtog den fik jeg fra 800 Kr til 1000 Kr om Aaret gennem Jepsson, mens Carlsson betalte Afgifterne og undlod at betale sit Aroende. Det jeg gerne vil er altsaa hvad Gaarden er værd i Handelen, den maa jo være en Del mere værd nu, Du har forbedret paa baade Bygningerne og Jorden. Puf ser naturligvis ogsaa gerne at han faar Værdier til samme Beløb, vi ser altsaa helst at Du sætter den saa højt som muligt. Og saa vil vi ogsaa gerne vide hvor store Prioriteterne er. Vi er raske og har det godt og jeg har meget at bestille i hvert Fald i det første halve Aar. Mange Hilsner til Jer allesammen. Jeg var meget imponeret af Peters Brev til Puf.
 Din Far.</t>
   </si>
   <si>
     <t>1943-03-30</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Jørgen Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Johannes Larsen og hans søn diskuterede dels ombygning/restaurering af gården Båxhult, hvor Johan boede med sin familie, dels overdragelse af ejendommen fra far til søn.</t>
   </si>
   <si>
     <t>Andreas/Puf og Johannes Larsen blev overraskede over indholdet af Johan/Lysses brev, men det gik op for denm, at han ikke havde fået Larsens sidste brev, da han skrev. Planerne er i øvrigt udmærkede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/n9Mm</t>
   </si>
   <si>
     <t>Kjerteminde 30 Marts 1943.
 Kære Lysse!
 Tak for Brevene til Puf og mig der kom paa Rekordtid, nemlig 6 Dage. Vi blev straks noget forbavsede over Indholdet da vi antog det for Svar paa mit sidste Brev og ikke kunde begribe at Du havde faaet det ud af det, men ved nærmere Granskning af Datoerne, gik det op for os at Du umuligt kunde have faaet mit Brev, inden Du skrev og at Indholdet af Pufs Brev maatte være noget Du havde fantaseret Dig til. Naar Du faar dette har Du vel for længst faaet det forrige og derved faaet et andet Syn paa Sagen. Forøvrigt synes jeg, at det er nogle udmærkede Planer Du har og det vil være mig en stor Skuffelse hvis de skulde opgives. Mange Hilsner, ogsaa fra Puf og Else til Bimse Børnene og Dig selv fra
 Din Far.</t>
   </si>
   <si>
     <t>1943-05-26</t>
   </si>
   <si>
     <t>Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
@@ -19653,101 +20645,181 @@
 Dan Warberg</t>
   </si>
   <si>
     <t>Peter Larsen og Jesper E. Hansen var begge født i 1929.
 Det vides ikke, hvem Grete var.</t>
   </si>
   <si>
     <t>Ellen/Be Brønsted og hendes mand har fået en dreng. Ebbe Brandstrup var fødselslæge.
 Andreas/Dede Warberg fylder 60, og hans søn bliver student, så der skal holdes fest. 
 Brevskriveren har sammen med Brønsted-familien været på Asnæs, hvor de boede hos en ålefisker. 
 Johan/Lysse Larsens afvandede mark ser flot ud. 
 Ellen/Be er tynget af sit ansvar som mor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/r1OB</t>
   </si>
   <si>
     <t>20 Juni 43.
 Kære Lysse. Tak for Brevet og de søde Billeder, jeg blev meget glad for begge. Det ser virkelig ud til, at Peter snart vokser Dig over Hovedet, saa stor er Jesper ikke nær, men den svenske Ungdom er jo ogsaa saa umaadelig høj siger Grete. Jeg har ventet med at skrive, til jeg kunde fortælle om Be, og nu er det forresten allerede 14 Dage siden hun nedkom. Det blev desværre kun en Dreng, skulde jeg hilse og sige; han blev født 5te Juni, en dejlig nem Dato at huske, vejede 6 [tegn for pund] + 100 gr og maalte 51 cm. Forældrene er trods alt glade ved ham, og han er nu ogsaa en yndig Dreng. Fødslen gik over Forventning (over min ialfald) godt og naturligt; jeg vidste ingenting, før Ebbe ringede Kl 9 om Aftenen, at nu var de færdige, som han sagde. Ebbe er nu rar, og kommer til at ligne Onkel Lut mere og mere. De bor i en dejlig og kæmpemæssig Bolig lige her i Nærheden, nu siden han er blevet Overlæge og Professor. - Det var pænt af Jer at sende det Telegram til Putte, men desværre har det jo ikke givet Resultat; nu er Mornine ogsaa begyndt at blive urolig - jeg har været det længe - og tror, at hun er blevet slaaet ihjel af Gangstere. Jeg er mere bange for, at hun har rodet sig ind i en masse ulovligt. Jeg har naturligvis ikke sagt til Mornine om Telegrammet. Det er hendes Fødselsdag d. 8de Maj, Puttes i September.
 Dede fylder 60 1ste Juli og Dan bliver Student isaar; der skal være Festligheder, og Mornine, Elle og jeg rejser derover; jeg tager over Kerteminde og glæder mig til, at hilse paa dem allesammen. Las er vist forresten paa Knuthenborg, var ialfald, da jeg hørte sidst. Mag. kan desværre ikke komme med, han har travlt med mange Ting, bl.a. Korrektur paa en ny Lærebog. Vi var en lille Pinsetur paa Asnæs, der hvor Lerchenborg er; der er noget saa dejligt, fredeligt og folketomt, Godsejeren vil nemlig hverken have Turister eller Villaer; vi bor hos en Aalefisker, og Mag. fraadser i stegte Aal, som er hans Livret; vi ringer saa til Godsejeren og spørger, om vi maa gaa allevegne, og det maa vi, og andre end os er der ikke. Her har Foraaret været ganske dejligt, og Landmændene skal være godt tilfredse, Regnen kom vist lige i rette Tid, men nu har den forresten lidt svært ved at holde op igen. Forresten kan man vel ikke let faa for meget paa denne Aarstid. Jeg haaber, det har været ligesaadan hos Jer, og synes, jeg kan forstaa det paa de svenske Aviser. Det er sandelig en flot Mark, Du har der, det maa jo være den store Mose, der blev afvandet, jeg havde ikke troet, den kunde levere andet end Græs.
 Be ammer sin Dreng og han lader til at trives ved det; som du vel kan tænke tynger hendes Moderansvar hende snarlig, det er nu vel mer eller mindre Tilfældet første Gang - undtagen maaske med Bimse, men hun er jo ogsaa et Unikum.
 Ja saa har jeg vist ikke andet paa Hjerte end mange Hilsner til Dig og Bimse og Børnene fra O.M og Jeres [ulæseligt].
 Der er svensk-dansk Fodboldkamp idag, jeg kan høre Maalene ganske tydeligt gennem Altandøren - især de danske.</t>
   </si>
   <si>
+    <t>1943-06-25</t>
+  </si>
+  <si>
+    <t>Lindøgård
+Dræby Station</t>
+  </si>
+  <si>
+    <t>Bakkevej 12 Hareskov</t>
+  </si>
+  <si>
+    <t>Joachim Balslev
+Lars Balslev
+Lars Christian Balslev
+Maria Balslev
+Martin Henrik  Balslev
+Vilhelm Balslev
+Bodild Branner
+Thora  Branner
+Alfred Fly
+Adolph Larsen
+Ellen  Sawyer
+Nicoline  von Sperling
+Maria von Sperling. g. Balslev
+Andreas Warberg
+Erik Warberg Larsen
+Martin Warberg Larsen
+Troels Warberg Pedersen
+Andreas With-Jensen</t>
+  </si>
+  <si>
+    <t>Peter Træskomand er formodentlig en person, som Warberg-børnene har kendt under deres opvækst på gården Erikshaab. 
+Den cyklende pige og hendes bror i Vester Kærby kendes ikke. 
+Nicoline von Sperling boede på herregården Sandholt. Hun og hendes familie var nære venner med Warberg. Albrecht Warberg førte regnskaber for Nicoline von Sperling. Marie/Maria Balslev, f. von Sperling, og Nicoline von Sperling var halvsøstre. 
+Laders var Marie Balslevs mand, Lars Christian Balslev. 
+Agraren: Adolph Larsen, gift med Johanne C. Larsen. 
+Når Tora/Tutte Branner skulle besøge Glorup var der muligvis tale om en visit hos Marie og Karen Warberg. Deres far/Toras farbror, Conrad Warberg, var i en årrække godsforvalter på stedet, men både han og hans hustru var i 1943 døde. Efter Conrad Warbergs pensionering flyttede familien ind i Glorups skovridergård. Det er uklart, hvor de to ugifte søstre boede i 1943.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8408</t>
+  </si>
+  <si>
+    <t>Johanne/Junge C. Larsen har haft det dårligt, og Erik/Tinge Warberg Larsen ringede efter lægen. Han gav hende indsprøjtninger med kalk og vitaminer. Johanne optager ikke vitaminer nok gennem kosten, selvom hun er meget omhyggelig med at få blandt andet grøntsager nok. 
+Ellen Sawyer har været på besøg, og det har Marie Balslev også. Marie har fået behandlet et sår med røntgen, for det ville ikke læges. Hun medbragte breve skrevet af Nicoline von Sperling.
+En ung pige kom og roste Laura/Bibbe Warberg for hendes indsats på Odder Sygehus.
+Tora/Tutte Branner vil komme på besøg et par dage med sine børn i løbet af sommeren.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/igzS</t>
+  </si>
+  <si>
+    <t>[Med sort blæk på kuvertens forside:]
+Modt. 26 Juni 1943.
+Fru Astrid Warberg Müller
+Bakkevej 12
+Hareskov St
+[Med blå kuglepen på kuvertens forside:]
+7-1-2000.
+30-6-2000
+BWP.
+[Med sort blæk på kuvertens bagside:]
+Lindøgaard Dræby St. Fyen
+[I brevet:]
+Lindøgd. Fredag 25-6-1943
+Kære lille Dis!
+Tak for dine to gode deltagende Breve, jeg maa vel hellere straks skrive Sygejournal! Du ved, jeg skrev til dig Lørdag, at jeg havde haft et Tilbagefald om Natten - næste Nat blev mildest talt slem, en Smule Søvn mellem 4 og 5, saa fik jeg Kaffe og Tabletter og sov nogle Timer. Da jeg op paa Formiddagen kom op, og Tinge saa mit Ansigt, fløj han straks til Telefonen og ringede Dr. Fly op - hun skulde kalde! Jeg var misfornøjet med at kalde ham herud en Søndag, men Tinge sagde: du maa da ogsaa tage Hensyn til os andre! Naa, da saa Forbindelsen kom, mente Dr. Fly, at han hellere maatte se det paa et Højdepunkt og kom saa ved Middagstid. Han var her 1/2 Time og var saa god og deltagende. Han aflæste først, om jeg havde for højt Blodtryk, for saa turde han ikke have givet mig en ret kraftig Indsprøjtning; det havde jeg ikke, og jeg fik den. Han sad med min Puls og saa paa mig, jeg kom til at ryste over hele Kroppen, der var helt latterligt, men aabenbart normalt nok; da Rystningen var ovre fik jeg en Kalkindsprøjtning i Rumpen. Han forklarede mig, at det var det samme, som jeg nu længe har faaet gennem Munden i Form af Tabletter og Medicin, men et eller andet i min Organisme gør, at jeg ikke kan optage det. Det er det samme med Vitaminerne. A Vitam. faas jo rigeligt i en Bondegd. jeg bælger mig med Mælk, der jo indeholder meget Kalk, D Vitam. faar jeg gennem det grønne, hvad Dr. Fly jo - selvfølgelig - straks lærte mig, da jeg blev syg, saa Grønkaal og Persille hele Vinteren samt raa Æbler. Jeg mindes endnu rørt, at Peter Træskomand stolt kom med en Kaalstok med friske Blade paa Slutn. af en af Isvintrene den havde ligget under Sneen og holdt sig frisk, i de to Vintre kneb det jo med det grønne. 
+Men ser du, det er med det som med Medicinen - af en eller anden Grund, kan jeg ikke optage Vitaminerne, det er underligt, men jeg vidste nok fra Bibbe, at det kunde finde Sted. Saa skulde jeg videre have 11 Indsprøjtninger 5 Kalk, og 6 Vitaminindspr. det kommer Sygeplejersken og og giver mig, nu skal vi saa se, om det kan hjælpe paa de idelige Tilbagefald. Den gode Elle kom om Søndagen, skønt det kun var 8 Dage siden, hun var her, men hun havde været så ængstelig for mig; jeg var meget sløj - dels en vågen Nat og dels de to stærke Indsprøjn. Ud paa Eft. lagde jeg mig lidt, mens hun gik en Tur med Agrar. i Markerne for at se paa Avlen. Aftensmaden lod jeg Mandfolkene om. Elle rejser, eller er nok rejst til Brædstrup, Dedde fylder i Aar 60 - ja det ved du naturligvis. Næste Dag var jeg helt vel ved det og godt var det, da Marie skulde komme om Efterm. Agraren hentede hende i Dræby
+2
+Hun havde et Plaster paa den ene Kind - hun har i det meste af et Aar gået med et lille Saar, som ikke paa nogen Maade vilde læge; nu havde en af Sønnerne sagt indstændigt til hende, at hun skulde gaa til Læge; hun var hos en Hudspecialist, som sendte hende til en af Overlægerne paa Sygehuset, som beordrede en Røntgenbehandling med det samme; saa skulde hun selv skifte Plaster hver Dag og komme igen først i August. Vi maa rigtignok haabe, det saa er ovre til den Tid. Jeg skal hilse dig fra Marie og sige, at de ser dig vel, naar du kommer til Sallinge.
+Hun og jeg havde det vidunderligt de to Dage, det var dejligt at have een hele ubeskåren Dag foruden de to halve; vi har det altid saa dejligt sammen, Marie og jeg, det tror jeg ogsaa at hun synes - det er vist ikke alene af Barmhjærtighed at hun kommer, men ogsaa fordi hun selv nyder det. Hun havde med ["med" indsat over linjen] de gamle Breve som Frøken Sperling har skrevet af og selv skrevet en hel Del om de Mennesker og de Tiders Begivenheder - ja, du har jo læst dem. Marie læste en hel Del af det højt for mig, saa vi kunde samtale om dem - hvor Sandholt har betydet meget for de forskellige Generationer. 
+Samtidig med at Marie og Agr. i Mandags kom fra Stationen, kom en ung Pige paa Cycle fra Vester Kærby, hvor hun besøger en der gift Broder, som har en Gaard der; hun kom med Hilsen fra Bibbe, en Elev der paa Odder Sygehus og priste Bibbe i høje Toner fortalte om hvor afholdt hun er af dem alle baade Patienter og Kammerater. Jeg havde et pænt Kaffebord parat (Lagkage bl.a.) og der blev de straks placeret, Drengene kom ogsaa, det var saa morsomt og Snakken gik saa godt og livligt, og Kaffen var varm og go'.
+Jeg havde forleden Brev fra Tutte, hun har jo lejet Huset ud i Juli og har inviteret Bodild og Andreas paa en Fyens Tur, om de maatte komme her et Par Dage, hun vilde ogsaa bede Elle om at tage mod dem et Par Dage. Elle kom altsaa netop herud, saa jeg kunde tale med hende om det, Manse, som jo er Vært her gik straks til og der var ikke noget i Vejen, Elle vilde uhyre gerne have dem. Saa var der Tidspunktet. Ser du, Pigen skal have Ferie nu, men jeg tør næsten ikke lade hende rejse før jeg selv er kommen lidt til Hægterne, jeg tænker mig den første Uge i Juli Md. saa før den 7-8de turde jeg ikke tage imod dem. Jeg kan godt have dem alle tre paa en Gang, jeg har altsaa den nye og en Spiralseng staar der derovre og desuden en Barneseng; der kan vi lægge noget Halm i Bunden og en lille Madras over, saa kan Andreas godt ligge der. - De helt nærmere Data faar du efterhånden som jeg ved dem, jeg synes det var morsomt om du og Tutte kunde være her samtidig men du kan jo ikke være her samtidig med Bodild og Andreas; nu ved du nogenlunde hvordan det har sig, mulig du kunde tale med Tutte derom i Telefonen eller pr. Brev. 
+Det er Laders' Fødseldag d. 18/7. 
+Der var saa meget interessant i dine Breve bl.a. om Husets Restauration og - godt at du passer Skattevæsenet.
+Jeg tror ikke du faar mere denne Gang, mange Hilsner og paa glædelig Gensyn om altsaa ikke saa farlig længe
+Din Junge.
+Tak for dine gode "grønne" Raad i dine to sidste Breve, undskyld hvis du har skrevet om det før og jeg ikke har besvaret det, men hvor kan du næsten tro, at jeg ikke skulde bruge Grøntkur, det er da noget af det første man gør, naar der er Vitaminmangel og jeg maa da sikkert tidligere have skrevet om alt det, jeg skaffer mig om Vinteren, i Sommerhalvaar. har man jo Masser - Radiser/ [ulæseligt ord] er særlig godt for min Sygdom) Karse, Agurker, Spinat i lange Baner o.s.v. I Persille er der særlig mange D Vitam. den faar man jo saa i Saucer, hvad vi faar næsten hveranden Dag. 
+[Indsat øverst på sidste side; på hovedet:]
+Det bliver saa nok til at du tager Glorups og Kroen først, efter den Tid er saa nok Bodild og Andreas taget til Elle</t>
+  </si>
+  <si>
     <t>1943-09-13</t>
   </si>
   <si>
     <t>Johan Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Johannes Larsen havde i flere omgange en tam odder. De hed alle Jokum. 
 Sommerestauranten Pax var ejet af Johannes Larsens gode venner Tulle og Due Nan Nielsen.</t>
   </si>
   <si>
     <t>Der er 4-500 tyskere i byen. De danske soldater er interneret, og tyskerne har lagt beslag på Kertemindes skoler og restaurationslokaler. 
 Odderen har været stukket af, og den åd en gråand, men Larsen fangede den i en fælde. 
 Larsen arbejder på søbilledet og går i vandet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MGKI</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 13 Septbr 1943.
 Kære Grevinde!
 Tak for Dit lange Brev. Her har vi det godt fredeligt, altsaa her oppe. Byen er fuld af Tyskere, vist en 4-500 Stks. De har taget Lejren og interneret vore Soldater, lagt Beslag paa Borger- og Realskolen og Teknisk Skole og Hotellets Theatersal og Selskabslokaler og Sommerrestauranten Pax”. Nu kan man jo køre med Togene igen, saa maa vi jo haabe at det varer til jeg skal rejse til Knuthenborg. Odderen var ude i 3 Nætter og blev saa sulten at han aad en Graaandrik, men saa stillede vi en Fælde med Sild i og det kunde han ikke staa for. Jeg slider dagligt i mit store Søbillede og synes ogsaa at det gaar fremad, men for langsomt. Jeg gaar i Vandet naar Solen skinner, mest til Gavn for Billedet, men det er forøvrigt ganske rart endnu. Puf og Else er cyklet til Odense, men kommer hjem til Aften. Det er jo tilladt nu fra i Gaar. Mange Hilsner
 Din Hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1943-10-21</t>
   </si>
   <si>
     <t>Birgit Brandstrup
 Ebbe Brandstrup
 Ellen Brønsted
 Thora Cohn
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Elisabeth Mackie
 Alhed  Møhl, Lysses datter
 Holger  Møller Hjorth
 Ellen  Sawyer
 Arne Schwark
 William Schwark
 Elly Svarrer
 Ane Talbot
 Andreas Warberg, Albrechts far
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Epikuræer: Ifølge den græske filosof Epikurs lære (o. 300 f. Kr.) opnår mennesket den fuldkomne lykke ved at nyde livets glæder (Den Danske Ordbog). 
 Det vides ikke, hvad Elly Svarrers mand hed. 
 På Faldengård nær Otterup på Fyn boede Christine Mackies datter Agnete/Nete med sin mand, Holger. Agnete blev bortadopteret efter fødslen, men hun og den biologiske familie bevarede kontakten.</t>
   </si>
   <si>
     <t>Christine Mackie undskylder, at hun ikke forlængst har skrevet tak for afskriftet af Elisabeth/Putte Mackies brev. Det var sødt af Johan/Lysse Larsen at sende Elisabeth et telegram. Christine havde ikke hørt fra datteren i otte måneder, men hun fik nu med næsten et års forsinkelse to breve fra USA, og alt er vel. 
 Andreas/Dede Warberg fyldte 60 i juli, og Christine havde ikke råd til at komme til ham og deltage i festen. Andreas sendte så 40 kr., og Christine lånte 60, og hun havde nogle dejlige dage i Jylland. Derefter tog hun til Kerteminde. Johanne var meget syg og lå stort set bevidstløs hen, men pludselig kom hun sig og sad i sengen og røg en cigar. Efter Kerteminde-turen besøgte Christine en veninde i Odense, og til sidst tog hun til Agnete og Holger på Faldengård. Holer var lige så utålelig som altid. 
 Andreas/Puf Larsen har haft sine børn med på en heldags sejltur, som var stor succes. Derefter roede Jeppe Larsen Christine en tur.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PCEm</t>
   </si>
   <si>
@@ -19965,155 +21037,155 @@
 2.
 av Dvorak på 5 store plader; det glæder vi os til at høre; det tager vist ca 50 min. at spille det igennem, så det er jo en hel koncert. 
 Jeg er begyndt at læse børnene nogle remser fra den gamle "Mother Goose", vi havde som børn. Det morer dem og de lærer jo lidt Engelsk ved det. Jeg skal hilse Dig mange gange fra Eric Bøttern, han kom nu og sad lidt og fik en Hof sammen med Far. Det har været dårligt med skiføret her på pladsen iår. Børnene gik lidt på græsset i et par dage da der lå et tyndt lag. De sled vallan (eller hvad det er I kalder det) av hurtigere end jeg kunde lægge den på, men det er jo en god morskab for dem.
 Nu vil jeg slutte med at ønske Dig en god fødselsdag
 fra Else og Puf.
 Far skriver imorgen.
 Afs: Andreas Larsen
 Brygger
 Kerteminde</t>
   </si>
   <si>
     <t>1944-05-01</t>
   </si>
   <si>
     <t>Thora Cohn
 Hans Hvass
 Adam Knuth
 Christa Knuth
 Elisabeth Knuth
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>En udgave af Chresten Kolds Historien om lille Mis med træsnitsillustrationer blev udgivet af Foreningen Fremtiden. 
 Johannes Larsen tegnede illustrationer til Hans Hvass' Danske fugle - Vinterens fugle - Trækfugle - Standfugle, som udkom på Reitzels Forlag 1944.</t>
   </si>
   <si>
     <t>Johannes Larsen snitter træsnit til Historien om Lille Mis og tegner til Hans Hvass' fuglebog, men der er mange forstyrrelser. 
 Christa Knuth, hendes børn og deres lærerinde har været på besøg en uge. 
 Larsen har mange fugle, men en mår har taget nogle af dem. En sneppe i volièren er død.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/FLmt</t>
   </si>
   <si>
     <t>Kjerteminde 1 Maj 1944.
 Kære Lysse!
 Tak for Dit udmærkede Brev for snart længe siden. Jeg begyndte i November paa at snitte ”Historien om en lille Mis” og fik snittet 1 Stok inden Jul. Fra Nytaar til Paaske fik jeg snittet 5 til og mangler altsaa 2 som jeg haabede at faa lavet i den sidste Del af April, men her har været saa megen Forstyrrelse at jeg end ikke har faaet begyndt endnu. Et Par Bestillinger 3 Odenseture og Rykkerbrev fra Hans Hvass om Tegningerne til hans sidste Opus: ”Standfugle” som jeg da nu er omtrent færdig med, jeg mangler 2. Vi havde i Paasken Besøg af Grevinde Knuth med 2 Børn og Lærerinde, d.v.s. de boede og fik Morgenmad paa Hotellet, men var ellers her fra Tirsdag til Tirsdag. Jeg har en Graagaas der ruger paa 6 Æg, en Graaand paa 13 og en anden Graaand hvis Rede jeg endnu ikke har fundet. For en Tid siden var der noget, formodentlig en Maar der logerer paa Loftet i det lille Hus ved Tennisbanen, der tog alle Duerne paa nær et Par, der nu bygger paa en Bjælke over Døren til Værkstedet: Jeg har haft en vældig køn Sneppe en Maanedstid i Volieren men forleden Dag fløj den mod Vinduerne og slog sig i hjel. Vi har det ellers godt allesammen og jeg skal hilse Jer fra Else og Puf og mange Hilsner til Jer allesammen fra
 Din Far.
 Maler Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1944-05-14</t>
   </si>
   <si>
     <t>Thora Cohn
 Georg Jacobsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Johan og Elena Larsen overtog endeligt gården Båxhult i Småland i 1945.</t>
   </si>
   <si>
     <t>Johan/Lysse kan nu få skøde på Båxhult, og Andreas/Puf vil få ejendomme for et tilsvarende beløb. Johannes Larsen ønsker blot, at frontespisen bliver bevaret i hans livstid, og at de træer, som han har fredet, bliver stående.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UiCM</t>
   </si>
   <si>
     <t>Kjerteminde 14 Maj 1944.
 Kære Lysse!
 Efter at have virket med Sagen, siden Du udtalte Ønsket om at faa Skøde paa Båxhult, er jeg nu saadan stillet at det kan lade sig gøre. Da jeg i sin Tid talte med Bankdirektør Jacobsen om det, sagde han at jeg i saa Fald maatte give Puf et lignende Beløb. Du sagde, at Du regnede Båxhult, eller rettere min Part deraf til 30.000 Kr. Forudsat at Du gaar ind paa at jeg tilskøder Puf en tilsvarende Part af de herværende Ejendomme kan Du faa en Sagfører til at lave Dig et Dokument om Overdragelse og sende mig. Du skal saa faa det omgaaende i underskrevet Stand. Der bliver nogle Klausuler, men dem kan vi jo ordne mundtlig. F. Eks. at jeg forbeholder mig Frontespisen paa Livstid, at de Træer, jeg har fredet skal blive staaende, at Du vedligeholder min Jagt mod at jeg betaler Omkostningerne o.s.v. Det kommer vi nok ud af. Vi har det alle godt her og nu er det et dejligt Vejr med stille Varme. Mange Hilsner til Jer allesammen.
 Din 
 Far.
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1944-05-17</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Jonas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsens gode ven, Christa Knuth, boede på Knuthenborg. 
 Andreas/Puf Larsens kammerat, maleren Sven Havsteen-Mikkelsen, havde en idé om, at det var mere "nordisk" at stave ordet "af" som "av". Andreas Larsen kopierede iårevis denne stavemåde.</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen ønsker tillykke med fødselsdagen. Han fortæller om de mange fugle, der ruger i haven. En mår har taget duerne.
 Det er dejligt, at Peter har fået en ny cykel. Alhed/Ane Larsen har også fået ny cykel, og Thora har arvet den gamle. 
 Johannes Larsen er på Knuthenborg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frsc</t>
   </si>
   <si>
     <t>Afs: Andreas Larsen Kerteminde 17 Maj 44.
 Møllebakken, Kerteminde
 Kære Peter.
 Tillykke med fødselsdagen. Jeg håber dette må nå Dig på selve dagen; det skulde det kunne eftersom det brev jeg fik fra Din far forleden havde været 10 dage undervejs. Idag er den ene gråand kommet med ællinger, men der er desværre kun 3. Vi har en and til som ruger, nu må vi jo håbe, at den kommer med en større flok. Grågåsen ruger på 5 æg det er første gang den ruger, så vi er jo spændt på hvad der bliver af det. Farfar er for tiden på besøg på Knuthenborg på Lolland, så han er desværre ikke hjemme når gæslingerne kommer, men vi håber vi kan holde liv i dem til han kommer. Jeg ser av Din fars brev, at Du har fået helt ny Husquarna-cykle; ja, så er Du jo godt kørende. Her har vi nu cykler alle sammen, Alhed har fået en ny og Thora har fået hendes. Thora kan ikke stå op, endnu, men når jeg hjælper hende op, så kan hun køre flere mil. Du kan fortælle Din far, at en mår har taget alle duerne i dueslaget, men vi har endnu et par tilbage, som åbenbart har holdt til et andet sted. Der er nu sat et brædt op til dem under halvtaget udenfor farfars atelier, hvor de er ved at bygge rede. Lige nu kom Jeppe og Alhed ind og fortalte, at gåsen har fået 5 gæslinger og at der ligger et æg tilbage i reden; den må alså have lagt et æg til efter at den har lagt sig. Nu må jeg hellere gå ud og se efter hvordan gåsen kan forliges med ællingeanden, vi må nok have anden ned i forhaven. Jeg vil så slutte med at ønske Dig en god fødselsdag og bede Dig hilse alle i familien.
 Else, Alhed, Jeppe og Tora sender også mange hilsner.
 Mange hilsner til Digselv fra
 Din hengivne Puf.</t>
   </si>
   <si>
     <t>1944-09-16</t>
   </si>
   <si>
     <t>Thora Cohn
 Karl Isakson
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Til lykke til Johannes/Jonas. 
 Johannes Larsen har købt en pointerhvalp og har nu haft den i 10 dage.
 En gartner rydder haven for træer, som er gået ud i frosten.
 Johannes Larsen har solgt sine Isakson-billeder til Ny Carlsbergfondet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hTRW</t>
   </si>
   <si>
     <t>Kjerteminde 16 Septbr. 1944.
 Kære Lysse!
 Dette skal være et Fødselsdagsbrev til min Sønnesøn Johannes, det kan Du jo fortælle ham for han kan vel næppe læse det selv. Altsaa til Lykke! Jeg var for ca 3 Maaneder siden i Odense og saa en Jagthundeudstilling hvor der bl.a. var henved 150 Pointere hvoriblandt der kun var en jeg kunde lide en gulbroget Tæve der var med Hvalpe, jeg aftalte med Manden at han skulde lade mig vide naar den havde faaet Hvalpe og forleden var jeg saa nede og saa paa Kuldet, der var 2 hvide og gule Hanner og jeg købte den ene som vi nu har haft i 10 Dage og som jeg er meget glad ved. Vi har faaet ryddet godt op i Haven; bl a. faaet fjernet alle ihjelfrosne Træer, vi har haft en Gartner gaaende her siden i Foraaret, saa det har jo været en dyr Omgang, men det kan jo ogsaa ses. Hvordan gik det med det Isakson Billede? Jeg solgte jo mine til Ny Carlsbergfondet og de er nu paa Kunstmuseet. Jeg skal hilse fra Puf og Else og fra Mornine som er her for Tiden 
 Mange Hilsner til Jer allesammen fra Din 
 Far. 
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1944-09-29</t>
@@ -20191,51 +21263,51 @@
   </si>
   <si>
     <t>Kære Bams! 
 Tak for Brevet, som jeg fik igaar 3_dje_ Okt, altsaa ret hastigt efter Afsendelsen. Ja, det var en Skam, Jonas ikke fik sin Pakke til Dagen, det varede saa længe, inden Varedirektoratet udtalte sig. Og Indholdet med de fede Aal, var vist ikke noget for ham, der stod i min engelske Læsebog: Aal er en "meget fed og ufordøjelig Spise," men Æblerne var jo gode nok, og Pakken var jo hans, saa I andre maatte holde jer gode Venner med ham for at faa noget. Nu er han bleven solgt 2 Gange paa Sisses Udstilling baade det, jeg havde hængende over Chatollet og et lille Billede som var hos Lis. Hun har stor Fornøjelse af sin Udstilling solgt mange Billeder, og de ser udmærket godt ud.
 Paa Ferniseringsdagen havde jeg Louise og Pil til Frokost, en rigtig god og fiks Anretning, som Lis havde hjulpet mig med. Knud stak fra Kontoret og spiste med. Hans Slægtsbog er udkommen, Louise har bekostet Udgivningen elsen ["ningen" overstreget; "elsen" indsat over linjen], som ikke var billig; han har gjort mange Rejser, studeret gl Kirkebøger og interpelleret alle de Folk der eventuelt vidst Besked om Slægten. Jeg ser, at Slægten Sandberg og Schoubye tit kommer i Berøring ved Giftermaal. Paa Grund af Frokosten kom han for sent til Kontoret.
 Vi andre tog til Charlottenborg, jeg tror, det morede Louise.
 Bagefter gav jeg Kaffe hos à Porta, dyrt og daarligt - baade Kaffen og Kagerne.
 4-10-44.
 Jeg er rigtignok stolt af mit ældste Barnebarn, hvor er Peter dog dygtig. Jeg talte i Sommer med Niels Erik om ham, og han sagde, at han burde endelig uddannes til Ingeniør eller saadan noget. "Selv om han bliver 17 Aar, inden han faar Artium betyder det intet, saa meget mere moden bliver han." Du kan jo betale for ham," ja det gør jeg med den største Fornøjelse." Saaledes faldt Ordene, som jeg vil bede jer lægge jer paa Sinde. 
 Her er et sødt lille Billede af Jonas, jeg synes han ligner lidt Jens. Juel kommer her som sædvanlig, lige begejstret for alle Båxhultbørnene. "Jonas, han er nu dejlig," siger hun. 
 [Indsat side 3 i venstre margen; lodret:] Mange kærlige Hilsener sendes jer alle ogsaa til jeres Gæst. Brevet er fra Mos.</t>
   </si>
   <si>
     <t>1944-11-04</t>
   </si>
   <si>
     <t>Thora Cohn
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Johan Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johan/Puf Larsen var en nær ven af maleren Sven Havsteen-Mikkelsen. Sidstnævnte skrev "av" i stedet for "af" - også i sammensatte ord - fordi han fandt denne stavning mere oprindelig og nordisk. Når Johan/Puf staver således, er det formodentlig under påvirkning fra vennen. 
 Hunden, som Johannes Larsen har omtalt i et brev til Johan Larsen tidligere, var en pointer.</t>
   </si>
   <si>
     <t>Andreas/Puf ønsker Jens tillykke. 
 Johannes Larsen har fået en hund af samme race som Scott, og den er ved at lære ikke at jage høns, gæs mv. i haven. På ture til stranden løber den uden snor, og den slæber stykker af en død måge med til badehuset. Hunden hedder Tiras opkaldt efter Jens' oldefars første hunde. Johannes Larsen er rejst til Vilhelm/Klaks for at gå på jagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/frAp</t>
   </si>
   <si>
     <t>Afs: Brygger 
 Andreas Larsen
 Kerteminde 
 Kerteminde 4 Nov. 44.
 Kære Jens.
 Tillykke med fødselsdagen. Er det ni år Du bliver dennegang? Så kan Du vel så småt begynde at læse Dine breve selv; men Dine kundskaber går vel mere i retning av svensk skrivning så dette må Din Mor eller Far vel læse for Dig. Du har vel hørt, at Farfar har fået en hund; den er av samme race som Scott, men den er kun halvvoksen endnu. Den er vældig glad for at løbe omkring i haven og lege, og den har næsten lært, at den ikke må løbe efter hønsene, ænderne og gæssene. Kun en gang imellem, når en høne eller en and bliver bange for ham og basker avsted, kan han ikke lade være at løbe bagefter. Han hedder Tiras som Din Oldefars to første hunde hed. Hver eftermiddag går Farfar en tur ud langs stranden med Tiras og her får han lov til at løbe frit om uden snor, hvad der morer ham meget, Han fandt for en halv snes dage siden en stor død måge ude i nærheden av slusen; hver dag slæber han den et stykke med sig, når de er på hjemvejen, og Farfar siger, at han snart har fået den helt hjem til vores badehus. Farfar er idag rejst ned til onkel Klaks, hvor han skal på jagt i morgen det er søndag. Han bliver så dernede et par dage, vistnok til onsdag. Om lidt skal Else og jeg ud at gå tur med Tiras, så tager vi ham i snor mens vi går til postkassen med dette brev, inden vi går ud langs stranden, hvor han kan løbe om uden snor.
 Vil Du hilse alle de andre fra os.
 Mange hilsner til Dig selv fra Farfar og os som ikke er rejst: Thora, Jeppe, Ane, Else og Puf</t>
   </si>
   <si>
@@ -20329,51 +21401,51 @@
     <t>Huset har været fuldt af håndværkere, fordi varmeapparatet skulle flyttes fra værkstedet til villaen. 
 Larsen og familie har været til Eric Bøtterns begravelse. 
 Johannes Larsens hund bliver kønnere og kønnere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GLfz</t>
   </si>
   <si>
     <t>Kjerteminde 15 Dec. 1944.
 Kære Lysse og Bimse.
 Dette her bliver vist et forsinket Julebrev. Vi har haft saa meget om Ørene i den sidste Tid. Med Flytning af Varmeapparatet fra Værkstedet her over i Huset og i den Anledning dette fuldt af Murere Elektrikere Tømrere Smede og Malere, og vi har vadet i Kalk og Papir. Puf har vist skrevet om Eriks Død. I Gaar var vi til Begravelse i Odense i Bil i saa tæt Taage at vi ikke kunde se længere end til Enden af Køleren og var flere Gange ved at ramle sammen med modgaaende Lastbiler. I Aftes var vi derovre til Middag sammen med Tandlægens og Apothekerens og Dir. Siems, Ellen var naturligvis kommen herover fra Kjøbenhavn og bliver her foreløbig. Vi har nu Varme i Trappestuen og i Værelserne ovenpaa fra Apparatet som staar i Kælderen og har Skorsten op gennem Gavlværelset. Det funger godt og det bliver rart naar vi bliver færdige med Haandværkerne Det gaar godt med min nye Hund, der bliver kønnere og kønnere. Ja nu maa jeg slutte da jeg skal med Toget til Kværndrup til en Sammenkomst og Fiilsøjægere. Mange Hilsner til Jer allesammen 
 Glædelig Jul.
 Jeres JL. 
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1944-12-30</t>
   </si>
   <si>
     <t>Helge Bartholdy-Møller
 Elsebeth Hostrup-Schultz
 Jørgen Hostrup-Schultz
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Bendt Rom</t>
   </si>
   <si>
     <t>A. Olsens boghandel, Langegade 26, samt apoteket, Kerteminde, blev ramt af Schalburtage december 1944 (Arkiv.dk). Sabotagen mod fiskebådene/kvaserne nævnte Johannes Larsen i et tidligere brev til Christa Knuth. 
 Schalburgtage var det folkelige navn for den terror, som tyskerne og deres danske hjælpere indledte i den sidste del af besættelsen i Danmark. Terroren blev rettet mod den danske modstandsbevægelse og det danske samfund i almindelighed som en hævn for modstandsaktioner. Ligeledes indførtes hævndrab på vellidte danskere, når en tysk soldat eller stikker blev dræbt (såkaldte clearingmord). Besættelsesmagten kaldte begrebet 'kontrasabotage', men danskerne fandt hurtigt på navnet schalburgtage efter Schalburgkorpset, opkaldt efter Christian Frederik von Schalburg, der havde været leder af Frikorps Danmark (Wikipedia april 2024). 
 Kongsø Plantage findes i Horsens Kommune.
 20. dec. 1944 sprængte SS FJEH-S og hans families hus på Chr. Winthers Vej 4, København, i luften, fordi både FJEH-S og hans søn var modstandsfolk. (https://kbhbilleder.dk/frb-arkiv/28127). Johannes Larsen skrev 10 dage senere til Christa Knuth, at tyskerne havde gennet konen og de tre små piger ud på gaden, sprænt huset i luften og taget FJEH-S med sig (1944-12-30, Johannes Larsen til Christa Knuth). 
 Tiras var en hund, som Johannes Larsen fik i efteråret 1944 og var meget glad for.</t>
   </si>
   <si>
     <t>Johannes Larsen takker for dyret. Han fik en masse flasker til sin fødselsdag.
 Der har været udført Schalburtage mod et par forretninger i Kerteminde.
 Larsen slap for at indkvartere tyske soldater mm.
 Hostrup-Schultzs huser blevet sprængt i luften, og tyskerne tog ham med sig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Zs2P</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
@@ -20482,79 +21554,79 @@
 Tak fordi du holder mig à jour med Jeres økonomiske Forhold; hvor var det dejligt, om I kunne komme rigtig paa Fode, og om Axel kunde faa nye Tænder; det vil gøre ham 10 Aar yngre, og vist ikke alene at se til. 
 Jo, saadan er det jo, der hvor Pengene er, skal der yderligere dynges paa, og Fattigfolk skal de nok vide at flaa. Vi maa habe paa J.A.K., at de Synsmaader en Gang maa vinde Sejr.
 Herfra er som sædvanlig intet nyt. Vi ser aldrig nogen her, nu da Bibbe er en Saga, Rutebilen saa at sige ogsaa, og ingen har Dæk paa deres Cycler. Elle har vi ikke set siden Jul, og naar faar vi hende at se, skønt Vejret jo er lige til at cycle i, saa fint et Foraarsvejr. Godt at vi har Lindøerne, dem ser vi da af og til. Grete har det [”det” indsat over linjen] ikke saa farlig godt, hun længes vist efter, at hendes Time skal slaa, det lille Skind. 
 Næste Dag, Mandag Form. I Morges kom Tinge og spurgte om Anne Marie maatte komme ned og hjælpe Grethe lidt i Eft. Nu har hun faaet Hexeskud og ligger og kan ikke røre sig; det er saa trist, at hun skal døje med alt muligt, den lille go’e Grethe! 
 Det er Middag nu, og jeg er bange, det bliver ikke til meget mere, Posten er tidlig paa det om Mandagen
 Næste Gang skal jeg sende det bio-dynamiske Skrift, du sendte, jeg har knapt læst det endnu og det er jo meget interessant. Det andet beholder jeg altsaa. Tak! – Nu har Anne Marie igen haft en Omgang med Betændelse, denne Gang i Øret og hun har døjet meget og haft Doktor her 2 Gange ligget i Sengen 2 Dage og haft mange Smerter. 
 Der er saadan en flink lille ung Læge i Dræby, jeg havde aldrig set ham før; den første Dag, han var her, bød jeg ham Kaffe og han blev siddende i nær ved 2 Timer og snakkede med mig; vi var meget ivrige begge to, saa han glemte Tiden. Vi var meget enige – det er man jo gerne for Tiden, fordi det mest er een Ting, man diskuterer nu: Krigen og alt hvad dermed hører. Det var en helt Oplevelse for mig, jeg ser næsten aldrig andre Mennesker. 
 Efter Middag. Det er underligt nok, for skønt alt hvad der sker i Verden – et Hav af Rædsler – opfylder en hver Time paa Dagen, saa er der noget ved det, der gør, at man ikke skriver om det. Men du kan tro, at alt det forfærdelige som vi hører om, og som [”og som” indsat over linjen] ligger paa en som en Mare ogsaa bidrager til, at gøre det daglige Savn af Janna endnu tungere end det vilde være, dersom Verden havde sit normale Udseende. Jeg har da i hvert Fald saa tit den Fornemmelse, at det er ikke til at bære. Og Verdens Fremtid må man ogsaa - uundgaaelig – spekulere paa. Faar vi mon den forfærdelige tyske Krigsmentalitet udryddet nogensinde. Ja, en Gang maa jo den tyske Nation blive voksen, men hvor længe vil det vare? den er for mig at se en stor lømmelagtig Dreng med alle den Alders Skavanker – ogsaa Børns Grusomhed har den i rigt Maal. En underlig Mangel paa Fantasi, der gør, at de slet ikke formaar at fatte andre Menneskers Lidelser. Nu er Lidelserne over dem selv, men vil de kunde lære af det? Eller vil det udelukkende resultere i Hævnfølelse? Det er Fremtidens Gaader. Saa vidt jeg husker, sagde Fanny jo, at der vilde gaa en uhyre lang Aarrække uden Krige, men den synske Fisker oppe i Nordnorge, der spaaede 1ste Verdenskrig, paastod, at der vilde komme Krig i 1953, hvor Frankrig og Rusland vilde slutte sig sammen og ødelægge Sverige. Det lyder fantastisk. Man kan ikke tænke sig Frankrig have Interesser i Sverige, vel? Og der er kun 8 Aar til, han maa vist have set forkert med et Aarhundrede eller to. – Naa, nu blev det alligevel til lidt mere Brev, 
 [Skrevet på hovedet øverst på s. 1:]
 Jeg skulde egentlig have hjulpet A.M. med Opvasken, saa hun kunde komme hurtig ned til Grethe, men det Ky’ det Ky’ -
 God Bedring med det lilles Snue, det er da kedeligt, naar hun saa ikke kan komme ud.
 Nu haaber jeg, at det hele maa bedres lidt for dig, søde Dis. ”Tiden læger” som Mornine skrev som 14årig, 2 Dage efter en dødsens Fortvivlelse over en ubesvaret Elskov.
 Tusinde Hilsener fra din Junge. 
 [Indsat nederst s. 2:] X hvilket herligt Sprog, der kan falde en i Pennen.</t>
   </si>
   <si>
     <t>1945-05-15</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen glæder sig til at være sammen med familien igen.
 Han har fået evakuerede ting og sager hjem og gravet sølvtøj og spiritus op. På kapitulationsdagen lavede han og familien bål af de pæle, som tyskerne havde anbragt i haven for at markere kanonstillinger mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fBTQ</t>
   </si>
   <si>
     <t>Kjerteminde 15 Maj. 1945.
 Kære Lysse
 Det var dejligt at høre Jeres Stemmer igen. Ja nu kan vi da trække Vejret frit og skrive hvad vi vil. Og saa er der altfor meget at skrive om saa jeg ved hverken hvor jeg skal begynde eller ende, saa jeg vil indskrænke mig til, at bemærke at vi allesammen glæder os til at se Jer her inden altfor længe. Hvis Forholdene ellers tillader det kunde jeg nok tænke mig at følges med Jer hjem naar I rejser tilbage og blive der oppe nogle Dage. Vi har det godt allesammen og nu skal vi til at have de Ting og Møbler hjem som vi havde evakueret. Sølvtøj og Spiritus er gravet op, og Kapitulationsdagens Aften brændte vi et Baal i Haven af de Pæle Tyskerne havde anbragt i Haven, som markerede Skyttegrave og Kanonstillinger, som altsaa ikke blev til noget. Graagæssene har 5 Gæslinger og en Graaand 5 Ællinger. Mange Hilsner til Jer allesammen fra os alle her
 Din Far.</t>
   </si>
   <si>
     <t>1945-06-27</t>
   </si>
   <si>
     <t>Alfred Benzon
 Bøje Benzon
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Hverken Johannes Larsen eller Johan Larsen med familie kan få rejsetilladelse før til efteråret. Larsen har fået et brev, som var blevet konfiskeret i 1942.
 Da Else og Johannes Larsen hørte i radioen om kapitulationen, hentede Larsen en meget gammel flaske St. Croix-rom og lavede romtoddyer. Næste dag drak de champagne i huset. De har gravet sølvtøj m.v. op og hentet evakuerede ting. Tyskerne ville have lavet maskingeværstillinger i Larsen-familiens have, men det slap man heldigvis for.
 Odderen er stukket af. Pointeren, Tiras, er et år og meget smuk, og nu skal Larsen til at træne den.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9o4T</t>
   </si>
   <si>
     <t>Kjerteminde 27 Juni 1945.
 Kære Lysse!
 Det var jo en stor Skuffelse at I ikke kan faa Rejsetilladelse. Her ser det heller ikke ud til at vi kan komme ud af Landet før en Gang til Efteraaret. Forleden kom her et Brev fra Dig, som jeg aabnede i Spænding da jeg troede det drejede sig om Besøget. Det viste sig imidlertid at det var et Du havde skrevet d. 12/12 1942 og som det svenske Postvæsen paa Opfordring af det danske do havde tilbageholdt af Hensyn til Adressaten, hvilket meddeltes paa en lille trykt Seddel. Her har vi det ellers godt og nyder daglig, at vi er sluppet af med Barbarerne. Om Aftenen den 4 Maj sad Else og jeg her og hørte Radio, Puf var taget til Odense for at melde sig til Frihedskæmperne. Da vi hørte om Kapitulationen gik jeg ned og hentede Elle og vi lavede os 3 Romtoddyer af en Flaske jeg havde faaet foræret af Bøje Benzon Gl. St. Croix Rom som han Bedstefar gamle Alfred Benzon havde importeret i 1849. den holder 65,9%. Næste Morgen trak jeg 3 Fl. Champagne op, som jeg havde haft liggende til den Anledning, og vi fik en Del mere i Løbet af [”Løbet af” indsat over linjen] Dagen. Vi har nu faaet gravet vores Sølvtøj og Spiritus op og hentet de Ting vi havde evakueret i Anledning af at Tyskerne havde plantet 30 Pæle omkring i Haven, hvor der skulde have været Løbegrave og Maskingevær Stillinger, men det slap vi da for. Odderen er brudt ud for ca. 14 Dage siden vi har opgivet at faa den igen. Vi har haft en broget Fluesnapperfamilie i en Mejsekasse i Kathrineblommetræet uden for Spisestuevinduet de fik 7 Unger der fløj ud i Gaar. Vi har det ellers godt og jeg skal hilse fra Else og Puf. Min nye Pointer ”Tiras” bliver et Aar d. 9 Juli og saa skal jeg til at dressere ham. Jeg tror nok det bliver den kønneste Pointer jeg har set og han er meget medgørlig, saa jeg venter mig en hel Del af ham.
 Mange Hilsner til Jer allesammen
 fra Din Far.</t>
   </si>
   <si>
     <t>1945-08-12</t>
   </si>
   <si>
     <t>Eric Bøttern
 Victor Bøttern
 Aksel Dydensborg
@@ -20725,103 +21797,100 @@
     <t>Kjerteminde 25 Febr. 1946.
 Kære Lysse.
 Til Lykke med Fødselsdagen!
 Tak for Brevet med Tegningerne af Huset. Jeg synes det ser udmærket ud og giver Dig Ret i at Vinduerne klæder Huset bedre end de nuværende. Det ser ogsaa godt ud med Frontispicen paa Bagsiden. Jeg har ikke skrevet før paa Gr. af flere Ting. Først var Else og Puf og jeg til Fest hos Johs. V. i Kjøbenhavn og saa blev jeg forkølet da vi kom hjem, laa et Par Dage og stod op og maatte gaa i Seng igen. Nu var jeg lidt oppe i Gaar og er ogsaa oppe i Dag. Vi har faaet Vinter. I Gaar trak Masser af Alliker S paa og Dagen efter begyndte det at sne. Lørdag og Søndag havde vi Snestorm og ind i mellem 7⁰ Frost det koldeste vi har haft i Aar. Her er nu Kaneføre men i Dag har Solen været lidt fremme Jeg har i Dag faaet en Katalog fra W &amp;amp; M ∞der i Lørdags havde Auktion over afdøde Generalkonsul Gethers Malerisamling. En Skovvej af Poul Christiansen kostede 25000 Kr. et Høstbillede af Peter Hansen 28.810 Kr. En Aquarel af mig med Udsigten herfra Stuen og Kirkemøllen kostede 7.950 Kr. til disse Priser kommer 12 ½ %. Der blev solgt 131 Billeder alle til gode Priser saa der indkom jo et klækkeligt Beløb. 
 Paa min Riffel staar der,
 72938.80N. ∞∞72938. Waffenfabrik Mauser &amp;amp; Oberndorff A/N.
 Muligvis skal det sidste være C. Berndorff.
 Mange Hilsner til Jer allesammen incl. Peter Tutein hvis han er der endnu.
 Din Far.</t>
   </si>
   <si>
     <t>1946-03-09</t>
   </si>
   <si>
     <t>Martin Larsen</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Johan Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
-    <t>Lindøgaard</t>
-[...1 lines deleted...]
-  <si>
     <t>Leslie Howard
 Adolph Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Poul -, Martin Larsens kammerat
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Tull: Svensk for told
 Tjäder: Tjur</t>
   </si>
   <si>
     <t>Martin/Manse Larsen og Poul takker for et dejligt ophold på Båxhult. 
 På hjemturen tog de på Café i Halmstad, hvor de vakte opsyn med deres baskerhuser. I tolden blev Martin lidt nervøs. Det hjalp med øl og snaps samt tjurhøne til middag på færgen.
 Martin tog hovedet af tjurhønen med, da han besøgte Johannes Larsen, og denne sagde, at der var tale om en ung høne. De spiste til middag hos Joannes Lasen og gik derefter i biografen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rzdS</t>
   </si>
   <si>
     <t>”Lindøgaard”
 9-3-46
 Kære Lysse og Bimse og Allesammen!
 + 1 Forfatter
 Allerførst Tusind Tak for den dejlige Tid vi havde hos Jer det var virkelig en Oplevelse af de store, først og fremmest selvfølgelig det at lære Jer at kenne. Undskyld jeg siger det, men jeg kan knusende godt li’ Jer, haaber ikke I har noget imod det. Lad dog ikke Forfatteren høre dette, [”dette” indsat over linjen] saa ved jeg, han skal til at tørre Øjne, og jeg er ikke sikker paa han har noget rent Lommetørklæde. Vi er endnu helt opfyldt af Båxhult og har lidt svært ved at vænne os til den graa Hverdag som virkelig er mere graa end tilladeligt. 
 Efter dette som Forf. rimeligvis vil betegne som en Indledning – jeg ved jo hvor stilig han er – (det er ikke ment som nogen Fornærmelse) vil jeg gaa over til at fortælle lidt om Hjemturen. 
 I Halmstad trak vi straks Lysses [ulæseligt ord] frem og Hovedattraktionerne: Epa og Café Centrum fandt vi temmelig hurtigt og efter at have nydt den obligate ”Chocolade med vispgrädde” til gik vi ud paa Indkøb. De gode Svenskere er vist ikke vant til at se Baskerhuer, en Gang imellem puffede de til hinanden og mumlede noget om Englændere. Ganske vist var vi nybarberede og lignede Gentlemen, nej, det var vist forkert udtrykt, Larsener kan jo ikke ligne Gentlem. De er det jo. I Malmø fordrev vi saa Tiden med at fylde Kakao i Kaffeæsker og andet Pusleri til Ære for Tullemand. 
 Det gik ogsaa meget godt indtil Tullemand tog en af mine fine Kaffeæsker op til nærmere Beskuelse; om det nu var Æskens røde Farve der irriterede hans ærlige svenske Nazisjæl, ved jeg ikke, men jeg blev kendeligt blegere og kunde faktisk ha’ brugt et make-up. Efter denne Sindsbevægelse skyndte vi os ombord og fik en svensk Eksport der gjorde godt, og saa smagte den af Øl. For at faa det bekræftet fik vi to til og det var rigtigt nok. 
 Poul fik et extra Blink i Øjet og sagde ”Well feller” og det betyder at nu skal der ske noget. Paa Spisekortet stod der frisk Tjäder. Da vi antydede til Tjeneren at det maatte være frosset Tjäder det drejede sig om, fik han Komplekser og skyndte sig ud til Chefen. Lidt efter kom han ud igen, stolt som en Tjäderfyr og meldte at den var jaktbar paa Tiden. Da det er en god Regel at man ikke skal sige Tjeneren imod gjorde vi det heller ikke. Tjäderen smagte godt. Snapsene var [”var” indsat over linjen] store og der var mange af dem saa mit Indtryk af de danske Toldere er vagt og noget tagget.
 I Gaar var Poul og jeg oppe hos Onkel Las og vi fik en hyggelig Snak om Båxhult. Hovedet af Tjäderhønen havde vi med [”vi med” indsat over linjen] og til vores store Ærgrelse sagde Onkel Las strax at det var en ung Tjäderhøne. Han havde lige faaet Brev fra dig – Lysse – og fortalte at I havde været glade ved at ha’ os deroppe og det var jo lige noget vi kunde lide at høre.
 Pigen havde ikke fri og vi blev inviteret til Aftensmad hvor vi fortsatte med at snakke Båxhult. Bagefter var vi i Biografen og saa Pimpernel Smith med Leslie Howard. Knippelgodt. Det hele var gaaet fint herhjemme medens jeg havde været borte og baade Far og Mor er raske. Bibbe ligger derimod i Sengen med ondt i Halsen og de kære Patienter maa passe sig selv. De beder mig alle hilse men flest Hilsener er der fra Jeres hengivne Manse.
 Og forhaabentligt paa Gensyn inden alt for længe</t>
   </si>
   <si>
     <t>1946-05-31</t>
   </si>
   <si>
     <t>B. Bach
 Ellen Branner
 Thora  Branner
-Wilhelm Branner
+Vilhelm Branner
 Louise Brønsted
 Andreas Larsen
 Gudrun Larsen
 Ingrid Larsen
 Jens Larsen
 Johannes Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Søren  Melson
 Gull-Maj Norén
 Christine Swane
 Lars Swane
 Poul Uttenreitter
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Christine Swane/Uglen fyldte 70 år 29. maj 1946.
 Det vides ikke, hvad der menes med, at Poul Uttenreitter medbragte to koner til festen.</t>
   </si>
   <si>
     <t>Elena Larsen har deltaget i Christine Swane/Uglens 70års fødselsdag, og hun fortæller om maden og vinen samt om, hvem hun talte med. 
 Else Larsen sagde, at Andreas/Puf Larsen havde ændret opførsel overfor Johannes Larsen/Las efter Johan/Lysse Larsens besøg i efteråret, så resultatet af rejsen var godt.
 Johannes Larsen har været i Jylland og male brushøns. Han vil gerne tale med Elena om noget en dag.
 Louise Brønsted/Tante Lugge har bedt om en snak med Elena en dag. Louise lød nervøs, og det gjorde Elena bekymret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7bEs</t>
   </si>
   <si>
@@ -20935,82 +22004,82 @@
 [Håndskrevet i brevet:]
 6/11 - 46
 Kære lille Lysse!
 Det er jo lidt sent at takke dig for dit Fødselsdagsbrev til min Fødselsdag d. 10. Maj (er 8) hvor jeg fyldte ikke 74 men, desværre 76! Men her gør jeg det altså. Tak for Brevet! Det indeholdt jo både noget fornøjeligt og det modsatte; det var meget morsomt at høre om alle de Forbedringer i jeres dejlige gamle Hus! det er vel nok imponerende, hvad du beskriver! Med alle de moderne Installationer og Fliser i lange Baner! Hvor vilde jeg dog gærne engang besøge jer, inden jeg dør! Men det er vanskeligt på mange Måder. Jeg tænker tit på gamle Båxhult og den dejlige Egn - Broudåsen! Var det der, den gamle Kone boede? Alhed havde bagt en Kage til hende og vi gik op med den en Sommeraftenstund, lidt hen på Aftnen, så hun var gået i Seng; vi bankede på, jeg kan endnu høre hendes gamle forskrækkede Stemme: "å de' lefvande?" Dengang havde vi endnu det f. som I har sløjfet; for en halv Snes År siden havde jeg en ganske lille Korrespondance med en gammel Kontrakts[ulæseligt] på Orust, han stavede endnu på den gammeldags Manér, den kan jeg bedst lide!
 Det triste var, hvad du fortalte om dit Julebesøg i Kjerteminde, jeg tror nu, du ser for sort på det. Jeg var der i Sommer - hver Sommer bestemmer jeg at jeg vil skrive til dig derfra! - og jeg synes, det hele var forholdsvis harmonisk, det var meget sjældent at det skurrede. Ja, du har sandelig Ret i, at Puf er en ener - Mor sagde så tit "Puf er et herligt Menneske" - et ædelt Menneske, det er hjærteskærende at tænke på, at han skal være halv- eller helulykkelig. Men jeg er nu vis på, at hvis - når - Forholdene engang igen bliver sådan at han kan få fat på det Arbejde, som ligger parat og venter, så vil alt forandre sig derovre; det må jo være frygteligt at gå og vente, når man bare går og længes efter at få Lov at tage fat. Der var en lille Ting, som betød en stor Forbedring af den daglige Atmosfære. Las er holdt op med sin daglige Snaps til Aften (= 3-4 Snapse) og det har gjort, at han er langt mindre irritabel og besværlig end før. Det er jo noget vanskeligere om Vinteren, hvor Børnene er så meget inde, og Las altid sidder i Stuen, han tåler ikke det mindste Kny fra dem, de arme Unger! Men henimod Jul, når de tør begynde at fyre i Centralfyret, så hjælper det, så er de ovenpå med deres Leg og deres Skærmydsler. Jeg havde 3 vidunderlige Uger derovre.
 Vi er så bedrøvede i denne Tid, fordi Tutte ligger for Døden. Hun blev for et Par År siden opereret for Cancer mammæ, og nu er det gået i Lungerne og det er håbløst; det er vist kun Dage - eller Timer, hun har tilbage; hun ligger og døser i Morfinrus for at hindre Smerter og, navnlig Åndenød. Det er hårdt at miste Søskende, det er dog de Mennesker, der som oftest står en nærmest. Bimse ved det nok; og jeg savner da hver Dag din Mor. 
 [Skrevet lodret langs venstre margen side 2:] Folmer ringede forleden og spurgte mig, om du kom til jeres Studenterjubilæum det anede jeg jo intet om; han vilde selv skrive til dig, og da jeg sagde, at jeg havde et Brev på Stabelen, bad han mig styrke til at du kom! det synes jeg i Sandhed også, at du [skrevet side 1, øverst på arket, på tværs:] skal hvis du på nogen Måde kan rive dig Løs et Par Dage! Det måtte da være mægtig sjov at mødes med de gamle Skolekammerater.
 Nu må du hilse hele din søde Familie kærligt fra mig! De kærligste Hilsner til dig selv fra
 Mornine.
 Da jeg havde lukket Brevet, ringede Lugge, at Tutte var død i Nat Kl. 1/2 3. Hun sov stille hen. Hun vidste, at hun skulde dø og havde talt om det med Børnene. De to stakkels Børn vil savne hende bittert; man kan ikke se, hvordan de skal kunne undvære den kloge, stærke Mor. 
 Bodilds Ægteskab er jo ikke af de ideelle, og stakkels Fritz er så ensom og set skævt til af så mange, som ikke kender ham, det søde Menneske han er, men man ser kun hans sære Væsen.</t>
   </si>
   <si>
     <t>1946-12-24</t>
   </si>
   <si>
     <t>Thora Cohn
 Knud Dalhoff Larsen
 Christa Knuth
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Sidensvans: Silkehale. 
 Det vides ikke, hvilket stort billede Johannes Larsen arbejdede på.</t>
   </si>
   <si>
     <t>Andreas/Puf har fanget en silkehale (sidensvans), som Larsen nu har i et bur. 
 Larsen har gigt i hoften og får behandlinger i Odense, og han ser frem til igen at kunne male. Han har været til fødselsdag hos Grevinde Knuth. Mens han var væk, brød en kat ind i volièren og tog en masse fugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K47c</t>
   </si>
   <si>
     <t>Kjerteminde 24 Decbr. 1946.
 Kære Lysse!
 Tak for Dit lange Brev: Det var et morsomt Tilfælde med Direktør Dalhoff. Det kan vist nok passe at det har været udstillet i Odense til 3600 Kr. Den Gang var mine Priser det laveste de har været siden 1920, men i de sidste Aar har jeg faaet mere end det dobbelte af hvad de den Gang kostede. Jeg skal undersøge om det kan lade sig gøre at sende det. Jeg glæder mig til en Gang at se hvad I har lavet ved Huset. Jeg forstaar at det er en gennemgribende Forandring. Her kom i Gaar en Kasse med mange dejlige Ting, Tusind Tak! den gjorde stor Lykke. Puf var i Forgaars i Nyborg for at hente Marie, der var ingen Rutebil. Paa Vejen fangede han en forsulten Sidensvans, som siden har siddet og ædt i et lille Bur. Her er mange af den Slags for Tiden, men jeg har ikke kunnet fange nogle, da jeg den sidste Maaneds Tid eller halvanden har haft en ækel Gigt i Hoften, saa jeg hverken har kunnet gaa eller staa eller bestille noget. Jeg blev røntgenfotograferet i Odense, og tager der ud en Gang om Ugen og faar Røntgenbehandling. Heldigvis generer det mig ikke at køre i Bil. Den fjortende var jeg paa Knuthenborg til Grevindens Fødselsdag til halve Hummere og Kalkun. Puf kørte mig til Færgen i Svendborg og Grevinden hentede mig i Rudkøbing. Der var Kaneføre paa Lolland og den Dag jeg rejste Hjem kom der mere Sne og her er nu hvid Jul. Desværre havde der været en Kat der var brudt ind i min Voliere mens jeg var borte og havde ædt mine Stillitser og Dompapper og en Kanariefugl og nogle Grønsiskener og Graasiskener. Det gaar bedre med mig nu for hver Dag. I Gaar kunde jeg staa og barbere færdig uden Hvil og gik omkring hele Dagen uden Smerter, saa jeg haaber at jeg snart kan komme til at male igen paa mit store Billede som jeg gerne vil have udstillet til Foraaret. Jeg skal hilse Jer mange Gange fra os allesammen og ønske Jer en rigtig glædelig Jul og et godt Nytaar. I faar det jo lidt sent. Jeg regner med at komme til Båxhult til Pintsen. Mange Hilsner til jer allesammen fra Din Far.</t>
   </si>
   <si>
     <t>1947-07-12</t>
   </si>
   <si>
     <t>Laszlo -
 Grethe Jungstedt
 Adolph Larsen
 Andreas Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Astrid Møller
 Emma Overgaard Nielsen
 - Petersen, dyrlægefrue
 - Petersen, sygehuset
 Ellen  Sawyer
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er svært at læse, om den engelske pige var 14 eller 19 år. I 1947 var der ca. 500 ungarske børn på ferieophold på Fyn (Arkiv.dk, juli 2023). 
 Det vides ikke, hvem Jørgen og Dorthe var. 
 Martin/Manses angst for, at Adolph/Agraren skulle "gaa". Adolph Larsen var kvartalsdranker, og ind imellem fik han et "anfald" og forsvandt i dagevis. 
 Mette, Eivind og Asger: Se Astrid Møller.
 Else og Andreas/Puf Larsen var i England og Skotland, hvor Andreas Larsen skulle lære noget om ølbrygning.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2464</t>
   </si>
   <si>
     <t>En engelsk pige har boet hos Johanne og Adolph Larsen nogle dage.
 Johanne Larsen har været nogle dage hos Ellen i Kerteminde. De havde gæster til kaffe flere gange. Det var dejligt at gense Astrid/Trisse Møller.
 Else og Andreas/Puf Larsen bliver meget forsinkede på deres hjemtur fra England og Skotland.
 Det er svært at tage stilling til Slesvigsspørgsmålet.
 Johanne skriver betragtninger om stormagter som fx Tyskland.</t>
   </si>
@@ -21028,51 +22097,51 @@
 Lindøgaard Dræby St. Fyen
 [I brevet:]
 Lindøgaard 12te Juli 1947
 Kære lille Dis!
 Tak for dit Brev! hvor du dog altid oplever meget, men jeg har saamænd ogsaa oplevet en Del i den senere Tid. Hvor er det dog mærkeligt, at saa at sige altid naar jeg skal have Brev af Sted til dig, kommer Posten en Timestid før han plejer; i mit sidste Brev naaede jeg ikke at faa alt fortalt. Den engelske Pige: en Dag da jeg kom op i Stuen sad Bibbe og telefonerede og Manse stod afventende ved Siden af. Jeg kunde ikke begribe, hvad det drejede sig om. Saa var det, at de lige havde læst i Avisen om at en Skare unge engelske Piger kom hertil, og man havde endnu ikke faaet Værtsfolk nok til Dem. Manse og Bibbe var straks med paa den. Jeg gruede, for hvor skulde vi lægge hende. Saa traadte vor Pige Edel (som er en Perle – Guld værd alt, hvad du vil) til og tilbød at vi maatte faa hendes lille Datters Seng over til den ungarske Dreng, saa kunde Pigen ligge paa Sofaen derovre. Saa blev den flyttet ned til Peter, hvor Laszlo saa har sovet og Manses Seng flyttet ind i Badeværelset – stillet paa Højkant om Dagen, redt hver Aften. Hun er en ganske sød lille Pige paa 14 Aar, som vi virkelig har Glæde af. Navnlig har Manse og hun det rart sammen. Hun skal rejse paa Mandag, saa er den Ferie forbi.
 Forleden en Gang ringede Jørgen fra Kjerteminde; han og Dorthe kom om Aftenen, og vi havde det hyggeligt. De skulde saa komme igen i Søndags; midt paa Form. ankom en Bil med ikke alene Jørgen og Dorthe, men ogsaa Elle! Jeg havde ikke set hende siden vi var derude sammen. Jeg blev forfærdelig glad. Vi havde slagtet 6 Kyllinger 
 2 saa vi havde Mad baade til Middag og Aften. De havde bestilt en Bil, som skulde køre Jørg. og Dorthe til Rutebilen i Munkebo – de skulde rejse til Jylland efter Overnattelse i Odense – og derefter skulde Bilen køre Elle til Kjerteminde. Jeg sagde straks, hvor kunde jeg have Lyst til at tage med dig og være et Par Dage. Hvor er det skønt at se Elles Glæde over saadant. Manse blev ked af det, fordi han troede Agr. vilde ”gaa”, men jeg kender ham jo og mente ikke der var Fare, da han slet ikke havde ”passet til” at gaa, hvilket han heller ikke gjorde. Jeg var saa hos Elle fra Søndag Aften til Torsdag Middag og havde det henrivende. Torsdag Aften skulde Grete komme fra Stokholm, hvad Elle jo glædede sig meget over. Desværre var det [”det” indsat over linjen] jo en modbydelig Kulde, og Kulde bider altid mere, naar man er ude end naar man gaar hjemme. Elle bød Kaffefremmede en Dag Frk. Petersen fra Sygehuset, Fru Dyrlæge Petersen og Fru Overgaard, Elses Mor; det var saa rart og muntert. Elle er jo en pragtfuld Værtinde, det er saamænd ikke saa sært, at hun har saa mange Venner, og trofast er hun jo, saa hun beholder dem. Jeg beundrer ogsaa hendes Evne til at lade Smaating være Smaating, det misunder jeg hende, jeg er tilbøjelig til at tage mig Smaatingene for nær. Men naar du priser hendes kolossale Orden, kan jeg ikke rigtig følge dig, for Renligheden hører da ogsaa til Ordenen, og jeg kunde nu ikke have mit Hus saa lidt rent uden at generes af det. Hvor er hun pudsig; hun skulde have en Kone den Dag, jeg rejste, og i den Anled. sagde hun: det eneste, der er rigtig møgbeskidt, er nu Sovekamret! Naa, saa var der jo den Morgen, da Elle raabte op til mig, at der 
 3 havde været Telefonbesked, at X [indsat øverst på side 3:] x de var ankommen til Lindøgaard Kl halv 9, havde snakket med og hilst paa dem her og havde set Huset, saa ved Trisse, hvordan vi bor. De ringede saa til Malerens, der sendte Besked til os. [indsættelse slut] Trisse med to Børn ankom om en Time, og at de vilde bringe Brø’ til Kaffen. De var et Par Timer, Elle dækkede Bord i Stuen, og de var godt lige til Franskbr., Keks, Ost og Marmelade foruden deres medbragte Bagværk – hvad der jo ikke er stort ved i vore Dage. Det var saa henrivende at mødes med Astrid og hendes to Børn, Mette og Eivind, de var meget tiltalende begge to. Da Astrid og jeg var et Øjeblik alene, fortalte hun mig, at en af hendes Sønner, Asger (mon det staves saadan) havde taget Livet af sig i April. Hans Kone vilde gaa fra ham, tungsindig var han, og han syntes ikke, han kunde udholde at leve længere. Naturligvis var det en forfærdelig Sorg for Astrid, men hun har jo en forunderlig Evne til at tage, hvad Livet byder, og hun var egentlig straalende; det var dejligt at se hende, og Elle var ogsaa saa fornøjet over Besøget. 
 Elle havde Brev fra Else; de var i Skotland, skulde være kommen hjem d. 28/6 tror jeg, men mente at de [”de” indsat over linjen] vilde blive et Par Dage eller lidt mere endnu og fik deres Returbilletter refunderet; jeg tror, de vilde flyve hjem; men kan du tænke dig, nu viser det sig, at de ikke kan komme hjem, hverken pr. Luft eller Vand; Else længes meget efter at komme hjem, og de prøver af al Magt; d. 29_nde_ August (!) kan de komme! Det er noget nær en Katastrofe, og man maa dog haabe, at det vil lykkes for dem at finde en Udvej. - - Ja, det var dog en pudsig Lighed fra det Derbyløb, det var jo som det kunde have været mig. 
 Hvad Sydslesvig angaar, saa er du saamænd ikke den eneste, som ikke formaar at tage en fast Stilling til det, for hvor er det dog et vanskeligt Spørgsmaal at bedømme. Jeg kunde fristes til at sige, at begge Parter har Ret i, 
 4 hvad de siger, for jeg hører ikke til dem, der vil underkende de Argumenter, man kommer med, naar man taler imod at faa Sydslesvig hjem igen, alle de forbandede Flygtninge dernede har jo forværret Sagen for os i høj Grad, og dette med de mange Tyskere, vi faar ind i Landet, er ingen Spøg. Derimod synes jeg ikke det Argument betyder saa meget, at Tyskland saa vil tage baade Syd og Nordslesvig, naar de bliver stærkere. For det første synes jeg, den Mand har Ret, som i et af de Blade, du sidst sendte, skriver at ”skal vor Fremtid afhænge af Tysklands Naade, da har vi ingen Fremtid” Men til enhver Tid vil der jo være andre Stormagter, som næppe vil tillade Tyskl. at blive større end det er, og disse to Krige, maa dog have belært disse Stormagter om, at de maa holde Øje med Tysklands Expantionstrang og -lyst. Politik! Ja, Politik er jo i sig selv ikke noget forkert eller noget man kan væmmes ved, men du mener vel, at den Måde hvorpaa Politik drives er dig imod. Det forekommer mig egentlig næsten som en Kamp mellem gode og onde Magter, og hvor er den Kamp dog spændende! Det er et Spørgsmaal om Verdenskulturen – i sidste Instans. For hvis det saakaldte totalitære Synspunkt tilsidst sejrer, saa er vel vor Kultur – især hvis man derved forstaar aandelige Værdier – tabt. Vor egen indre Politik interesserer mig nu ikke meget, skønt jeg tit ærgrer mig over mangt og meget der. De fast utrolige Dumheder, de gør sig skyldige i paa de Omraader, som jeg efter fattig Evne kan bedømme og deres – Avisernes – Sprog, naar de polemiserer o.s.v. Men det er Verdenspolitiken, der har 
 5 min meste Interesse: eventuelle Krige, Behandling af alle farvede Folkeslag, Regeringsformer, Behandling af alle de evropæiske Landes Underklasser og meget meget mere. Hvis man ikke skulde interessere sig for og følge med i det, hvad Pokker skulde man saa interessere sig for. Jo, naturligvis Kunst Literatur og saa videre, men alt det vil jo ogsaa gaa til Grunde, hvis Verden ender med at blive fuldstændig misregeret. 
 Igen Posten 
 Hilsen Junge</t>
   </si>
   <si>
     <t>1947-08-01</t>
   </si>
   <si>
     <t>Sven Havsteen-Mikkelsen
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen</t>
   </si>
   <si>
     <t>Andreas/Puf Larsen fik opført et bryggeri på Møllebakken og drev det en tid professionelt. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022). 
 Johannes Larsen omdannede efter Alheds død vinterhaven til volière. 
 Det vides ikke, hvilken Peter der er omtalt. 
 Trap Danmark er standardværket, når det drejer sig om en topografisk beskrivelse af det danske rige. Værket blev grundlagt af Jens Peter Trap, kabinetssekretær og topografisk forfatter og udgivet første gang udgivet 1858-60 i fem bind på Gads Forlag af J.P. Trap. med titlen Statistisk-topographisk Beskrivelse af Kongeriget Danmark. Værket blev genudsendt i reviderede udgaver 1872-79, 1898-1906, 1920-32 og 1953-72 (31 bind). En 6. udgave, der også skal være tilgængelig på de digitale platforme, blev iværksat i 2014 (Kilde: Lex.dk).</t>
   </si>
   <si>
     <t>Else og Andreas/Puf er i England for at besøge bryggerier. 
 Johannes Larsen har både glæder og skuffelser med fuglene i sin volière.
 Larsen er færdig med bestillingsarbejder og maler nu på et søbillede.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aqpt</t>
   </si>
   <si>
     <t>Kjerteminde 1 August 1947.
 Kære Lysse
 Tak for Dit Brev. Her gaar vi og venter paa Else og Puf. I ved vel at de rejste til England d 13 Juni og ventede at blive borte 14 Dage á 3 Uger. De var først 8 Dage i London og saa en Uges Tid i Sydengland. Saa blev de inviterede til at besøge Sven Mikkelsen i Skotland og fik Deres Returbillet godtgjort, men saa viste det sig at det tidligste de kunde komme hjem, var med Flyvemaskine d. 19 August, men nu har Elses Fader skaffet dem en Billetter over Harwich – Esbjerg til d. 10 Aug. Puf har besøgt Guinness Bryggeriet i London og Bass’s i Burton, sidstnævnte Sted blev han trakteret med Barley Wine brygget i 1868 og aftappet i 1870. De bor nu ensomt i Højlandet, 14 Miles til nærmeste Landsby, men har været i Dundee hvor han havde faaet Lov til at overvære en Brygning. Mornine rejste i Morges efter at have været her i 14 Dage. Jeg har meget Fornøjelse af min Voliere men ogsaa en Del Skuffelser. Vagtlernes Kyllinger døde første Kuld, men nu er der 2 godt halvvoksne af andet Kuld og Hønen har begyndt at lægge Æg igen. Dompappens Rede faldt ned da den havde ruget et Par Dage, saa byggede den selv en i den østlige Hyld og fik Unger, men de forsvandt da de var en Uges Tid gamle, men efter et Par Dage begyndte den at lægge Æg i samme Rede og har ruget siden. Stillitserne byggede ogsaa en fin Rede i Toppen af samme Hyld og fik Unger, men de regnede ihjel da de var en Uges Tid gamle. Kanariefuglen byggede Reden dobbelt da Ungerne af Andet Kuld var halvvoksne og laa og rugede paa 3 Æg ved Siden af Ungerne men da de fløj af Reden gjorde den ligesaa nu har den vist udruget for 4 Gang i en ny Rede. Jeg har faaet 5 Guldfisk ind i Bassinet. Jeg har nu faaet mine Bestillingsarbejder fra Haanden og været i Gang med Søbilledet. Vi har haft en utroligt Masse stille Uger men de 2 sidste Dage har det blæst igen. Tak for Trap som Peter var her med i Lørdags eller i Søndags. de skulde høste Byg Mandag. Jeg var den Dag i Odense og der høstedes alle Vegne. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
@@ -21147,51 +22216,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/rNe8</t>
   </si>
   <si>
     <t>4/9 - 47.
 Kære søde Bimse!
 Kære søde Lysse!
 Idag er det så en Uge siden jeg rejste hjem - jeg har siddet i Aften, hen efter Solnedgang, og længtes efter Båxhult og jer allesammen! Hvor skal I dog have Tak for den uforglemmelige Tid hos jer! Jeg nød hver Time og gik omkring i en permanent Lykkerus! jeg vil håbe, at jeg når at komme igen inden jeg dør! Bare det at se et Hjem som jeres er jo en stor Lykke - jeg har aldrig troet, at der fandtes noget så harmonisk og smukt. At tænke sig, at I har levet så mange År sammen og båret Slid og Slæb - vel tit egentlig over Ævne - og Fattigdom har I også båret - og I er stadig gode mod hinanden! Det er i Sandhed et Under, som gør én glad og taknemmelig.
 Jeg var i Aftes et hyggeligt Besøg hos Fru P. og Kylle med Hilsner fra jer; de var så søde begge to og vi sad og sludrede så fornøjeligt et Par Timer; de havde det godt; men jeg kunde nok se, hvad I mente med, at Fru P_s_ Alder mærkes mere, end da jeg sidst så hende, det er også nogle År siden; men hun var livlig og morsom at snakke med som før. Jeg blev fint trakteret med en dejlig Kop Kaffe, hjemmebagt Sandkage, en fin Likør fra Fødselsdagen - og 2 store Cigarer! Jeg vilde gærne ud til dem før jeg skrev til jer, og jeg skulde hilse. De var bekymrede, fordi Stenene ikke var kommen på Taget; det er vel tørt endnu hos jer som her, så I når det måske inden Regnen kommer - hvad den forhåbentlig gør; en af Spillerne udtalte idag, dystert, at han troede, Tørken kom af Atombomberne; ja, Fanden vide det!
 Min Rejse forløb glimrende. Jeg var alene til Laholm, så kom en ung Handelsrejsende ind; han var ikke smal og aflang, men kort og tykmavet. Jeg fik en lang Passiar med ham, til han stod ud i Båstad (eller er det omvendt? jeg kan ikke huske Ordenen i Stationerne.) I Hälsingborg ordnede jeg først med Billet og Bagage og gik så ud i Byen og besteg den høje Bakke med 128 Trappetrin op til Kärnan, hvor jeg drak en Kop Kaffe og røg en Cigar i den lange Veranda, hvor jeg var alene. Der var ingen Vrøvl i Tolden på nogen af Siderne, jeg sagde, hvad jeg havde købt, og det var all right. Kl. 8.12 var vi i Kbh. og jeg fik en Vogn hjem, så jeg fik Kufferten med. Sulten var jeg sgu! der var ikke svenske Penge nok til Smørgås i H-borg, jeg kom X [indsat øverst s. 2; på hovedet] X hjem med 6 sv. Øre, som ikke blev konfiskerede! Da jeg kom hjem, gik jeg hunting i Carstens Madskab, men fandt ikke Fugls Føde; så jeg gik over i en lille Restaurant på Hjørnet af Bülowsvej, hvor de var så rare at lade mig få 3 Stk Smørrebrød med hjem, dem nød jeg på Sengen til en Kande The - indviede den lille ny Kedel; Carsten synes, den er så sød, [det følgende indsat side 2 langs venstre margen; på højkant] at han ligefrem får Tårer i Øjnene, når han ser den! Næste Dag bagte jeg - trods Lotteritravlhed - en Kage med Rosiner og Sukat - ganske dejlig. Jeg har jo så haft travlt siden med Fornyelse, i Morgen er det sidste Dag, den varer fra 9-5, en lang Dag. 
 [Det følgende indsat side 1 øverst; på tværs og langs venstre margen:] Hermed de to Bånd til lille Alheds gule Fletning - de er desværre lidt beskidte; og de er vist også for lange, men det er der da gode Råd for. - Jeg har fået min Billet til Ålborg til på Onsdag Aften. Jeg kom i Tanker om, at jeg måtte have en lille Barselsgave til den ny Warberg; og jeg havde min Nød med at finde på, hvad det skulde være, det måtte ikke koste noget nævneværdigt! så fandt jeg et Stykke Lærred stort nok til en Hagesmæk, som jeg nu sidder og syer i Fornyelsestiden mellem Sedlerne; det er med de små bitte Korssting, som jeg ikke har syet i 6-7 År - men desværre giver det mig det rædsomste Tic! Nu skal det dog føres igennem til den bitre Ende - den bliver fortryllende sød, med Blomster og Fugle i lyseblåt og mat rosa. - Så sender jeg 1000 kærlige Hilsener til jer alle fem! og endnu engang Tak for den dejlige Tid! 
 Meme.</t>
   </si>
   <si>
     <t>1947-09-08</t>
   </si>
   <si>
     <t>HC  Andersen
 Hans Hvass
 Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Knud Lehn Petersen
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ursula Uttenreitter</t>
   </si>
   <si>
     <t>Museumsdirektøren var formodentlig direktør for H.C. Andersens Hus. 
 Andreas og Else Larsen var i England for at studere bryggerier, for Andreas Larsen havde selv fået opført et på Møllebakken. 
 Bass Bryggeri blev grundlagt i 1777 af William Bass i Burton-upon-Trent , Staffordshire , England. I 1877 var Bass blevet det største bryggeri i verden med en årlig produktion på en million tønder. Dets pale ale blev eksporteret til hele det britiske imperium , og virksomhedens ikoniske røde trekant blev Storbritanniens første registrerede varemærke (Wikipedia marts 2022).
 Barley Wine stammer fra Napoleonstiden, hvor englænderne måtte finde et alternativ til fransk vin, som de af patriotiske grunde ikke kunne drikke og derfor bryggede en øl med navnet Barley Wine (Internettet marts 2022).</t>
   </si>
   <si>
     <t>Det regner. Larsens fugle har unger. Han har sendt tegninger til Hans Hvass' bog, og han har lavet en plakat til H.C. Andersens Hus, så nu skal han have fat på sit søbillede igen. 
 Else og Andreas/Puf er kommet hjem fra England og Skotland , hvor Puf er blevet vist rundt på bryggerier. De skulle have været væk i tre uger, men det blev til to måneder. Det lykkedes Elses far at skaffe flybilletter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Qk6R</t>
   </si>
   <si>
     <t>Kjerteminde 8 Septbr 1947.
 Kære Lysse!
 Tak for Dit Brev i Dag. Vejret begyndte i Morges som sædvanligt med Stille og diset Sol, men nu plasker Regnen paa Ruderne det er vist ca 6 Uger siden det har regnet. Vi har Besøg af Marie og Uglen og Lasse og Ursula. Jeg har nu 4 Dompapunger der kan spise selv, de fløj af Reden for ca 14 Dage siden og Dværgvagtlerne fik 6 Kyllinger d. 1/9. i Dag har jeg set 5, saa mange er der altsaa. Jeg har lige sendt 7 Tegninger af sjældne Fugle til Hans Hvass saa nu mangler jeg kun 11-12 til. Jeg har lavet en Plakat til H.C. Andersens Hus som skal bruges i England og Amerika. Museumsdirektøren og kgl. Bygningsinspektør Lehn Petersen var her i Fredags og hentede den og lod til at være glade ved den. Jeg har nu faaet ryddet op i Værkstedet og skal til at tage fat paa det store Søbillede igen forhaabentlig sidste Runde. Jeg har svømmet omkring paa Stedet hver i de sidste 4-5 Uger saa jeg bilder mig ind at jeg ved en hel Del mere om hvordan Billedet skal se ud end jeg vidste i Forvejen. Du har vel hørt at Puf og Else endelig er kommen hjem fra England og Skotland. Puf blev vist om paa det store Guinness Bryggeri i London og senere paa Bass Bryggerierne i Burton, sidstnævnte Sted blev han trakteret med en Barley Wine brygget i 1868 og aftappet i 1870. Desuden overværede han en 2 Dages Brygning paa et Bryggeri i Dundee. De havde jo regnet med at være borte i 3 Uger, men det blev til 2 Maaneder, og dersom Elses Far ikke tilfældig havde faaet fat i et Par ubenyttede Billetter til 10 Aug kunde de ikke være kommet hjem før d. 19/8 med Flyvemaskine. Nu holdt det op at regne, men der kommer vel mer for Barometret der har staaet stille i 5-6 Uger er raslet ned i Dag. Mange Hilsner til Jer allesammen 
 fra Din Far og fra Else og Puf.</t>
@@ -21244,51 +22313,51 @@
 Kæreste lille Dis!
 Min varmeste Tak for dit gode Fødselsdagsbrev og for de lækre Opmærksomheder! Jeg vil allerførst besvare nogle Spørgsmaal. Bryllupet! Ja der er desværre lidt Tvivl om, hvornaar det kan blive; Lauritz har lige fra først af – det vil sige lige fra den Dag, da de bestemte sig for Giftermaal – arbejdet som en Hest for at faa Sagen i Orden, men det er alt det med Skifteretten, der sinker; disse forbistrede Kontoriusser er ikke til at faa noget fra; Papirerne skal foreligge til den 8_de_ ds. for at blive tinglæste den Dag i Kjerteminde; de tinglæser kun hver 14_de_ Dag; hvis det ikke naas, bliver det - Bryll. – forsinket i 14 Dage! Lige saa saare jeg faar det at vide, skal jeg skrive til dig; de vil ogsaa gærne have det om Aft. [”om Aft.” indsat over linjen] – skønt helst midt paa Dagen, hvis det kan lade sig gøre, men uanset hvad det bliver kan du da godt lave Middagsmad midt paa Dagen, ikke? Det er jo lige meget hvad man kalder Maaltidet; her paa Landet er vi jo vant til at spise Middag midt paa Dagen. Lauritz var her i Tirsdags Aftes, og vi snakkede saa om det; jeg var rystet over at høre om alt det, der foretages for at det kan blive til Bryllup; og 55.000 Kr. skal skaffes. Paa Grund af hans gode Omdømme kan han faa den Sum i Sparekassen i Nyborg – paa et Aar; saa skal Laanet betales med Kontanter. De haaber at kunde nøjes med at forpagte Dalsgaard ud i Stedet til ["til" overstreget] for at sælge Drengen skal have sine Penge udbetalt straks, men jeg kom til at tænke paa bag efter, at saa kunde Ole jo laane sin Far nogle af Pengene senere, hvis han staar og ikke kan skaffe Pengene om et Aar; dertil skal jo hans Formunder give sit 
 2 Samtykke, men Form. er en Svoger til Lauritz, gift med hans 1ste Kones Søster, og de staar vist fint til hinanden. Jeg ved ikke hvorfor jeg sætter dig ind i alle de Forretningssager, men nu faldt det mig i Pennen. – Jeg spurgte Bibbe, om hun vilde have Sjums og Rohde med, men hun sagde straks, at hun vilde helst nøjes med Janna og Ib. Stakkels Ib, hvor det gør mig ondt. Han skulde prøve at gaa til en Naturlæge. Marie og Uglen fortalte om Moderen til en af deres Venner, der var langt ude af Kræft; der var ædt Dele væk, aabne Saar, og Lægerne havde fuldstændig opgivet Haabet; saa gik hun til en Naturlæge (som jeg ikke ved, hvad er) og han gav hende en meget stræng og slem Diæt, men hun begyndte at komme sig og Lægerne til hvem hun stadig gik til Undersøgelse uden at tale om Naturlægen, blev mer og mer forbavsede og stod ganske uforstaaende og tilsidst var hun rask. Hvis hun havde fortalt dem om Naturlægen havde de jo bare sagt, at det var, hvad de havde ordineret, der tilsidst virkede. 
 Den Gang, da de kom fra Sverige, hentede Lauritz Bibbe i Nyborg; han har ikke meget Benzin, men saa vidt jeg ved nok til deres Bryllupstur, men maaske bliver det forpasset af den nye Lov, hvis den træder i Kraft, maa han kun køre paa Fyen.
 For et Par Dage siden kom Lise hjem; Anna, Gretes Søster, havde haft hende i 4 Uger; først var Lise gravalvorlig næsten forstenet, saa begyndte hun at kæle lidt for Tinge og Grete og gik fra den ene til den anden; en halv Time efter var hun hjemme og jublede højt for hver Del af sit Legetøj som hun mødtes med igen. Da Ole kom, løb hun ham i Møde og raabte henrykt: ”Ole, jeg er kommen hjem til dig igen. Det var 
 3 dejligt at være med til den Hjemkomst og at se Grete være oppe igen. Hendes Barselsgaver blev til: 6 Flasker Vin, 4 Lagkager, et Sølvbæger, en Barneske, et Par Skindstøvler til Lillebror, samt 2 Par strikkede, et Par henrivende Tøfler til hende selv, 50 Cerutter, en smadderfin Natkjole til 50 Kr. fra Bibbe, Masser af Tøj til Drengen og self. andet, som jeg har glemt, og Blomster self ["self" overstreget] i lange Baner. Grete var overvældet og jeg har da heller aldrig set noget lignende. I Gaar var Rie og Uglen her for sidste Gang, og mens vi sad ved Kaffebordet eller lige var færdige kom Las og Grevinde Knuth fra Knuthenborg for at hente dem. Hun var noget af det mest tiltalende jeg længe har set, ja saa henrivende, at du ikke kan tænke dig det. Hun er Veninde af Las, og jeg har hørt meget om hende men vented mig da ikke saa stort af en Grevinde. Hun syntes her var saa smukt og hyggeligt, det sagde hun flere Gange; hun inviterede Manse og Peter saa varmt – gør nu Alvor af det og kom snart, I behøver ikke at pynte Jer, kom som I er - - Hun saa Manses Stue med alle Træsnittene – alle Vægge er behængt med dem – og Bibbes store Maleri af Uglen, Udsigten fra Havedøren og var begejstret over det hele. Hun har været med Las på Båxhult (hun vaskede op for Bimse) og kan øjensynlig godt med hele Familien d.v.s. det kniber lidt med Puf og Else – de er hende lidt for fine, akkurate og formfuldendt! Det var en hel Oplevelse at mødes med hende, Lise var her og hun blev straks indtaget i hende og Tøsen – vores store Hund - satte begge Forpoterne op paa Brystet af hende, hvad vi aldrig før har set ham gøre ved fremmede og paa dette Tidspunkt havde hun ["hun" indsat over linjen] slet ikke snakket med ham, men Dyr lugter straks hvem der er Dyrevenner. 
 4 Til min Fødselsdag var Rie og Uglen herude til Eft. chokolade de medbragte: ”Kina i Støbeskeen” af Edm. Grut, som Marie havde hørt, jeg havde ønsket mig, et Par henrivende Kopper af bornholsk Keramik, en stor Æske m. Godter og Flødekaram. en Pk. Cerutter og 4 dejlige Nelliker!! De er altid helt ovenud med Gaver, de tog hjem med halv 6 Bilen, men saa havde vi en vildfremmed Sygeplejerske til Aftensmad, som Bibbe havde inviteret uden at tænke paa, at det var min Fødselsdag; det gjorde ikke noget, men det hele var lidt speget, da Manse og Peter skulde til Odense og maatte spise før vi andre, saadan egentlig Feststemning var der ikke over Dagen, især da Marie og Uglen skændtes saa ualmindelig meget den Dag, og det smager ikke godt. 
 Peter har jo faaet Motorcycle og de tager lange Ture paa den om Søndagene; de staar lige og skal af Sted (det er Lørdag Kl 1½) saa denne Gang faar de 1½ Dag; de skal rundt paa Sjælland og se, hvad der er at se.
 Du skulde ikke have ”Stik i Hjærtet” fordi du læser i Stedet for at arbejde; naar du, som jo ellers ikke er doven, men tværtimod arbejdsivrig af Naturen, ikke kan arbejde for Tiden, saa maa det være fordi, enten de fysiske eller de mentale Kræfter svigter, og saa er det bedst at ligge brak, bare ingen Ting bestille og helst uden at have Samvittighedsnag, saa gror Kræfterne inden i dig uden at du ved af det, og en skønne Dag er de der. Sådan synes jeg er min Erfaring, for vi kender vel alle til, at Arbejdsiveren svigter. Agraren beder mig hilse dig saa meget og takke baade dig og Axel for både Breve og Bøger. Vi har moret os meget over dine Vittigheder. Den med Hitler (el. var det Gøbbels) der skulde ”begynde for sig selv” var uforlignelig. Tusind Hilsner til Jer begge fra din Junge</t>
   </si>
   <si>
     <t>1947-12-20</t>
   </si>
   <si>
     <t>Edel -
 Ena -
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Adolph Larsen
 Andreas Larsen
 Henning Larsen
 Johannes Larsen
 Marie Larsen
 Peter Andreas Larsen
 Gudmund Larsen 
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Pernille Marryat
 Ib Marryat Johansen
 Axel  Müller
 Lauritz Pedersen
 Georg Poulsen
 Janna Schou
 Lars Swane
 Rigmor Thorsen
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Hvad familien skulle i Nyborg vides ikke.
 Den lille syerske fra Strandgyden kendes ikke. Heller ikke Charles. 
 Det vides ikke, hvad Lauritz Pedersens svigerinde og hendes mand hed. Svigerinden var formodentlig Lauritz Petersens første kones søster. Det er også uklart, hvor deres fælles gård, Dalsgaard, lå.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0654</t>
   </si>
   <si>
     <t>Peters Ena snakker alt for meget.
@@ -21344,51 +22413,51 @@
     <t>1948-02-06</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
   </si>
   <si>
     <t>Edel -
 - Agner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Peter Oluf Brønsted
 Thora Cohn
 - Føge
 Poul Gregersen
 Ernst Hartmann
 Joseph Haydn
 Adolph Larsen
 Andreas Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Axel  Müller
 Lauritz Pedersen
 Holger Rasmussen
 Mads Rasmussen
 Ane Talbot
 Erik Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Per Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Nicolaus Brønsted døde 17. dec. 1947. Tornehave i Birkerød var han og hans families hjem.</t>
   </si>
   <si>
     <t>Johanne anbefaler Astrid at købe en større pibe.
 Louise/Lugge er ramt hårdt af sorg efter mandens død. Johannes Larsen skal bo hos hende nogle dage i forbindelse med en udstillingsophængning. Måske skal Louise flytte ind i en af Tornehaves sidefløje. 
 Johanne og familien har haft selskab. Martin/Manse havde skudt en tjurhane, og man inviterede gæster og møblerede om. Johannes Larsen ville tidligt hjem, men resten af selskabet festede til ud på natten. 
 Peter og Martin/Manse har tapetseret og hængt billeder op. 
 Laura/Bibbe har været hjemme. Hun synger i kor - blandt andet Haydn - og har fået en flot selskabskjole til dette brug. 
 Familien har lært tyske Ernst Hartmann at kende.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/dAa2</t>
   </si>
@@ -21450,51 +22519,51 @@
 Den sag, som Christa og Elena talte om på Båxhult, kom der ikke noget ud af. Nu må man se, hvordan det kommer til at gå med skilsmissen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/x2kr</t>
   </si>
   <si>
     <t>[Fortrykt øverst s. 1:]
 KNUTHENBORG
 [Håndskrevet i brevet:]
 30/7 - 48
 Kæreste Bimse.
 Mange Tak for dit Brev forleden fra København og det i tog fra Båxhult. - Jens har det storartet og han og Adam er uadskillelige. Vi vil meget gerne beholde ham her til Adam skal i Skole d. 16. August - vi er selv meget begejstrede for Jens, der ganske har erobret vore Hjerter - han er en ligedan sød Dreng i alle Retninger. - Han har Tøj nok - det hænder jo vi vasker og desuden er han og Adam næsten nøgne det meste af Dagen. De er helt sorte paa Ryggen - dog ikke af Snavs, men af Sol! Vi farer rundt i den nye Motorbaad - de første Ture har vi været paa Lindholm, det tager kun 1/2 Time at "køre" derover. Her er meget varmt 27⁰ C. i Skyggen - det er jo rigtig varmt for mig!
 Vi har haft mange Gæster, saa det er rart at Vejret er saadan at vi kan være ude hele Dagen.
 Jeg har lige haft langt Brev fra Las, han har det udmærket heldigvis. Maaske tager jeg derover til Septm. nu faar vi se, muligvis tager ... og jeg en lille Tur til England en ca. 14 Dage, men jeg har ikke helt bestemt mig endnu. - Selvfølgelig faar Jens og Peter en [ulæseligt] jeg er jo blevet [ulæseligt ord] at jeg glemte at spørge Dig om vi ikke vilde have dem under dit lange Ophold i Hovedstaden [ulæseligt]
 Her gaar alt ved det gamle - det vil altsaa sige godt! Den lille "Sag" vi talte om paa Båxhult kom der inte_t ud af, meget uheldigt for Anklageren! _Og dumt! Nu faar vi se hvordan det gaar med Skilsmissen - og hvornaar. Tilsyneladende er der intet at mærke! 
 I Hast og 1000 Hilsener til jer alle - Kys til Lysse og dig fra _Christa. Jens hilser meget
 _</t>
   </si>
   <si>
     <t>Peter Oluf Brønsted
 Margaretha Bøttern
 Anton Hinke
 Christa Knuth
 Jens Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Johannes Madsen</t>
   </si>
   <si>
     <t>Alheds lillebror boede i Brædstrup. 
 Johannes Larsen ombyggede vinterhaven til volière efter Alheds død. 
 Det er uklart, hvem Jens er.</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt Madsen hente en blændramme til et billede samt hænge billeder op i værkstedet. 
 Larsen bader hver dag. Andreas/Puf og Else besøger Gretel Bøttern, og Jeppe er cyklet til Thurø. Jeppe har givet Johannes Larsen en allikeunge. Han har også dompapper, dværgvagtler og kanariefugle.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/aok5</t>
   </si>
   <si>
     <t>Kjerteminde 30 Juli 1948
 Kære Lysse.
 Det er dog forskrækkeligt saa Tiden gaar. Jeg har i lange Tider været klar over at det var paa Tide at faa skrevet og takket Jer for den dejlige Tid jeg var hos Jer. Men jeg er bleven besat af en vældig Dovenskab og Ubeslutsomhed. Endelig i Gaar tog jeg mig sammen til at ringe til Madsen om at komme og hente en gl. Blændramme til det største af de Billeder jeg malede deroppe, han har hidtil undskyldt sig med at det var umuligt at skaffe Træ til en saadan, samtidig bestilte jeg ham til at komme at hænge Billeder op i Værkstedet, der har henstaaet uopryddet siden min Fødselsdag. Naar det kommer i Orden haaber jeg at kunnne begynde og arbejde igen. I denne Tid har vi en Periode med Varme og stille Vejr, og jeg gaar i Vandet hver Dag. I Gaar viste Termometret ved Hoveddøren 32⁰ C og i Dag 31⁰ Puf og Else tog i Gaar over at besøge Gretel Bøttern i en Landsby ved Korsør. Og Jeppe cyklede med Anton Hinkes Drenge til Thurø. Vi venter Puf og Else i Aften. Peter Brønsted kom i Gaar fra Samsø med Niels og Mornine der har været her en Tid rejste i Dag til Brædstrup. Jeppe havde en Allikeunge da jeg kom hjem og den er her endnu Den sover om natten i et Bur med et Sengetæppe over oppe hos mig og bliver smidt ud naar den siger til ved 6 Tiden. Dompappen i Volieren havde en lille Unge, da jeg kom hjem, men den omkom i en Tordenbyge. De byggede straks igen en ny Rede og lagde Æg, men det lader ikke til at den vil ruge. Dværgvagtlen har ruget et Par Gange uden Resultat og lægger nu Æg forskellige Steder. Derimod er der blevet en Del Kanariefugleunger. Bliver det til noget med Turen med P[ulæseligt]? I saa Fald faar jeg vel et Par Ord i god Tid. Jeg hørte fra Grevinden at Jens var kommen og straks havde været ude at fange Aal. Mange Hilsner til Jer allesammen fra
 Din Far.</t>
   </si>
   <si>
     <t>1948-09-02</t>
   </si>
   <si>
     <t>Jens Larsen
@@ -21991,86 +23060,86 @@
   </si>
   <si>
     <t>Johannes Larsen skal til Vilhelm/Klaks 75års fødselsdag, så Johan/Lysse kan komme dagen efter. 
 Larsen har mange fugle, og Jeppes skadeunge kan nu flyve og spise selv. Larsen skal besøge en mand, der leverer fugle til hans volière.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KmZg</t>
   </si>
   <si>
     <t>Kjerteminde 8 Juli 1949.
 Kære Lysse.
 Tak for Brevet. Der er nu sket det, at vi har lovet at komme til Klaks 75 Aars Fødselsdag d. 14 Juli, saa Du behøver altsaa ikke at komme før efter den 15 ds. Men paa den anden Side vil jeg gerne af Sted saa snart som muligt. Jeg synes godt, Du kan tage Treppia, eller staves det med bb? med. Det vil jo sikkert more ham at se saa meget af Danmark. Vi har ogsaa graa Fluesnapper i Haven og vi har haft et Kuld Sumpmejser og Puf har set et Kuld Rødstjerter. Jeppe har en Skadeunge, som nu kan flyve og spise selv, vi har vist haft den i 5 Uger nu. Jeg glæder mig meget til Turen over Göteborg. Og vi skal besøge en Mand i Voersaa der leverer Fugle til min Voliere I Morgen tager jeg en Tur til Odense for at se at faa fat i nogle svenske Penge. 
 Mange Hilsner til Jer alle
 fra Din Far.</t>
   </si>
   <si>
     <t>1949-12-17</t>
   </si>
   <si>
     <t>Helge Constantin Jensen
 My Jensen</t>
   </si>
   <si>
     <t>Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Poul Lorentsen</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2683</t>
   </si>
   <si>
     <t>Larsen undskylder manglende brevskrivning. Han har haft travlt og også mistet sin bror, Vilhelm Larsen, hvis bisættelse familien netop har deltaget i.
 Akvarellen, som Else Larsen har sendt, koster egentlig 2000, men Larsen tilbyder 20% rabat. 
 Larsen takker for opholdet i Tønder og Else Larsen for dyret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Bvsl</t>
   </si>
   <si>
     <t>Kjerteminde 17 Decbr. 1949.
 Kære Venner!
 Det er en Skandale, at jeg først nu faar samlet mig sammen til at sige Jer Tak for de dejlige Dage i Tønder. Sagen er at jeg har haft saa meget for og saa har vi haft den Sorg at miste min Broder Skovrideren. Vi var til Bisættelse i Forgaars hvor Skovrider Poul Lorentsen der har været hans Elev holdt en meget smuk Mindetale. Else har jo solgt Jer en Akvarel som I formodentlig har faaet nu. Dersom I ikke synes om den maa I gerne sende den tilbage. Else siger at hun har sagt at den koster 2000 Kr. Det er ogsaa Udstillingsprisen, men mine Venner og større Kunder plejer jeg at give den Rabat som Kunsthandlerne faar nemlig 20 %. Saa dersom I beholder den koster den altsaa 1600 Kr. Endnu en Gang Tak og mange venlige Hilsener ogsaa fra Else og Puf. Jeres hengivne
 Johannes Larsen.
 vend
 P.S.
 Else beder mig skrive at hun har saa travlt, og takker mange Gange for Dyret! det gør jeg ogsaa meget taknemmelig fra
 Jeres JL.</t>
   </si>
   <si>
     <t>1950-03-27</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Marie Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Didrik Overgaard Nielsen
 Christine Swane</t>
   </si>
   <si>
     <t>Det vil være fint, hvis Johan kører til Korsør, bliver hentet i Nyborg, deltager i Jeppes konfirmation og tager Christine og Marie med tilbage til Birkerød.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/fAzV</t>
   </si>
   <si>
     <t>Kjerteminde 27/3 – 1950
 Kære Lysse.
 Tak for Dit Brev som jeg blev overordentlig glad ved, ligesom jeg glæder mig til Rejsen. Der er noget der undrer mig, det er hvordan Du kan være her om Morgenen d. 3 April og saa rejse med det samme. Var der ikke mere Mening i at Du kom her Søndag Eftermiddag? Hvis Du parkerede Din Vogn i Korsør kunde Puf hente Dig i Nyborg. Så kunde Du deltage i Jeppes Konfirmationsmiddag, der kommer kun Marie og Uglen og Elses Forældre. Saa kunde Du overnatte her og saa starte)x Mandag Morgen. Eventuelt kunde vi vel saa have Uglen og Marie med til Birkerød, Var det ikke bedre? Lad mig høre nærmere. Mange Hilsener til Jer allesammen 
 Din Far.
 Hilsen fra Else og Puf. 
 )x Med Puf til Nyborg.</t>
   </si>
   <si>
     <t>1950-04-26</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
@@ -22095,80 +23164,80 @@
     <t>https://fynboerne.ktdk.dk/d/6Eao</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej.
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 April 1950.
 Kære Grevinde.
 Som Du ser er jeg nu hjemme igen. Jeg havde det som altid dejligt paa Båxhult, men det jeg var kommen derop for faldt ikke saa heldigt ud. Til Trods for at jeg var med Lysse ude ved 4 Tiden 6-7 Gange og selv en Morgen stod op Kl. 2 ¾ og sad paa et Sted i Skoven fra Kl. 3-4 og et andet Sted en halv Time kom jeg ikke Tjurene, nærmere end til et Par Gange at høre nogle fjerne Lyde. For øvrigt regnede det med Undtagelse af et Par Dage hele Tiden og frøs hver Nat. Den Aften vi havde bestemt til at tage hjem næste Dag, sagde min Søster at næste Gang hun kom derop vilde hun gerne til Smålands Taberg, hvorpaa Lysse sagde at det kunde hun komme i Morgen. Næste Dag var det straalende Solskin og næsten Stille. Bimse ringede til Skolen og bad Søster og Jonas fri og saa kørte hun og Marie og Børnene og jeg ad Nissastigen til Jönköping, hvor vi spiste Frokost i Alphyddan, en højt over Byen beliggende Beværtning med Udsigt over Byen og Vättern og Visingsø og Husquarna. Derefter kørte vi op paa Taberg, hvor der var masser af blaa Anemoner, som vi gravede nogle Stykker op af, deriblandt en smuk rød som Søster fandt. saa kørte vi ad Sagastigen hjem og var hjemme til Aftensmad. Dagen efter kørte Bimse mig os ["mig" overstreget; ”os” indsat over linien] til Birkerød hvor jeg overnattede og næste Dag kørte hun mig til Korsør og Puf hentede mig i Nyborg. Nu har jeg i et Par Dage ordnet den Post her laa og besvaret det nødtørftige og saa skulde jeg i Morgen se at faa begyndt at bestille noget. Paa Fredag Kl. 12 skal jeg til Indvielsen af det nybyggede Pax. Mange Hilsener ogsaa til Adam.
 Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1950-05-02</t>
   </si>
   <si>
     <t>Thora Cohn
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Pax var navnet på den strandrestaurant, som Johan og Dagmar (Nan og Tulle) Due Nielsen ejede i Kerteminde. De var nære venner af Johannes Larsen.</t>
   </si>
   <si>
     <t>Johannes Larsen kom godt hjem, men han havde ventetid i Nyborg. Det har været koldt.
 Larsen har været til indvielsesfest i Pax.
 Den lille fugl, som johan talte om, må være en spurvehøg.
 Det er dejligt, at Johan og Elena har fundet Larsens fyldepen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/m6hV</t>
   </si>
   <si>
     <t>Kjerteminde 2 Maj 1950.
 Kære Lysse og Bimse!
 Tusind Tak for det dejlige Ophold paa Båxhult og for Jeres Befordring ud og hjem. Jeg kom godt hjem, men maatte vente en god Times Tid i Nyborg der var ingen Puf ved Færgen og det tog nogen Tid at faa Telefonforbindelse. Det viste sig at han fra Kjøbenhavn havde faaet at vide at jeg vilde tage over med en Automobilfærge og regnet ud at jeg ikke kunde komme før ved 9 Tiden. Tak for Brevet Lysse! Det lader jo altsaa til at det ikke har været forsent jeg var der oppe. Læg nu Mærke til hvor længe de bliver ved. Maaske kan jeg saa faa bedre Held næste Aar. Her har været væmmelig koldt i den sidste Tid indtil vi i Gaar naaede op til 19⁰ om Eftermiddagen og i Dag tegner det til at blive ligesaa varmt. Fredag var jeg til Indvielsesfrokost i ”Pax” ca 40 Mennesker, Haandværkerne, Byrødder og Politi og Presse. Det var meget festligt, men det tog jo Appetitten til Elses Fødselsdagsmiddag om Aftnen. Den lille Falk Du taler om kan ikke have været andet end en Han Spurvehøg, der er meget mindre end Hunnen og har rustgule Tværstriber paa Bukserne. 
 Det glæder mig at I har fundet min Fyldepen, jeg var saa sikker paa at jeg havde puttet den i Kufferten og troede den var falden ud. 
 Mange Hilsner fra Puf og Else og Børnene og 
 Jeres hengivne 
 JL.</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Johan Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Aage Marcus</t>
   </si>
   <si>
     <t>Betesmark: Svensk ord for overdrev eller græsgange med ringe udbytte. 
 Restaurant Pax var ejet af Johannes Larsens venner Johanne og Johan Due Nielsen. Se nærmere om restauranten i deres biografier. 
 Else Larsen blev født 28. april 1910.</t>
   </si>
   <si>
     <t>Johan/Lysse Larsen har set tjurhøns. Johannes Larsen har været til indvielsesfest med en god frokost på Pax. Han skriver rejseerindringer til en serie publikationer, som aage Marcus har sat i scene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wt9k</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 2 Maj 1950.
 Kære Grevinde!
@@ -22178,52 +23247,52 @@
 JL.</t>
   </si>
   <si>
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Hareskov St.
 Bakkevej 12</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
-Laura Warberg Petersen
-Troels Warberg Petersen</t>
+Troels Warberg Pedersen
+Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
 Laura/Bibbe Warberg P. og hendes familie boede på Andkærgaard.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0662</t>
   </si>
   <si>
     <t>Johanne/Junge C. Larsen har syet 50 servietter siden februar og også strikket til Laura/Bibbe Warberg Petersen. Nu syr hun nogle nye modeller.
 Det er dejligt, at Astrid/Dis skal til Småland.
 En fluesnapper har bygget rede over Astrids dør.
 Laura/Bibbe og drengen har været til middag, men han blev forvirret og græd meget. Lauritz er på rejse med bestyrelsen i en andelsfoderstofsforening.
 Laura/Bibbe er meget egnet til at få børn, og Johanne håber, at hun får flere. 
 Lise Warberg Larsen er på besøg på Sjælland, og Erik Warberg L. savner hende.
 Erik/Tinge og Martin/Manse har været hos Laura/Bibbe til middag. Pigen havde fri, så Bibbe havde travlt. Bibbe har fået voldsomt mange gaver i forbindelse med fødslen af Troels
 Johanne fortæller om Leo Swanes indkøb hos en tobakshandler i Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/55oU</t>
   </si>
   <si>
     <t>[Håndskrevet med blyant på kuvertens forside:]
 10’ Juni 1950
 [Håndskrevet med sort pen:]
@@ -22254,120 +23323,120 @@
 I dette Øjeblik blev de 4 Servietter færdige, jeg skulde først have Kontrolassistentens 12 færdige. Nu har jeg siden midt i Februar syet 50, men hvor er jeg ogsaa flittig, at den megen Strik til Bibbe og andre tager jo også Tid! Og Strømpestopning! Naar jeg skriver smaat, er det for at nøjes med 1 Ark, saa Brevet ikke skal blive for tungt. Mens jeg husker det: Jo Tak, vi vil meget gerne have Trøjen. Tak paa Forhaand. I næste Brev kommer Udklippene og Fotografierne, hvor er de glimrende – især af Jørgen, det er en meget smuk Lighed. 
 Tænk, at I skal til Småland! Tillykke til det! Maaske gaar det meget bedre i Aar med Dres, nu er I ligesom forberedte paa hendes Uomgængelighed. Gid I nu maa få godt Vejr, det betyder meget deroppe. Og ikke alt for hedt.
 Er det ikke knagende billigt med de 100 Kr. for hele Somr'en for Tobedeab. men det er jo ogsaa Penge naturligvis.
 Jo, det var dejligt for dig – det med Hohlenberg, og saa at han kunde saa godt med Holger, det er altid morsomt når ens Venner kan sammen. Og tænk Dis, at I har Nattegale. Aa, hvor vilde jeg dog gerne endnu en Gang i mit Liv høre dens vidunderlige Sang, det giver hele vor Ungdom! Naa, vi har jo ogsaa mange Fugle. En lille Fluesnapper bygger Rede – og har lagt Æg – paa Gesimsen over vor Indgangsdør, du ved der er [Tegning] saadan over Døren. Er det ikke sjovt. Bibbe og den lille har det godt begge to. De var her med Drengen 2_den_ Pinsedag til Aftensmad, de har en lille Kasse til ham, som kan gaa ind i Bilen; desværre blev han saa opreven af Færden, saa han græd meget herhenne, saa de kommer vist ikke saa snart igen. Lauritz er ude at rejse. Han er i Bestyrelsen for ”Fyens Andelsforretn. for Korn og Foderstoffer" og hele Bestyrelsen er i Tyskl. Holland og Belgien for at se paa et eller andet. De kørte d. 2_den_ Juni i 4 Biler, første Dag til Hamborg. Bibbe kørte han til Odense om Morgenen. Desværre er der smadder-hedt, men det er da alligevel en dejlig Tur, skriver han; ventes hjem Lørd. eller Søndag. Jeg synes, det er saa dejligt for ham, at han nu ogsaa har været udenlands, han hører saa tit om vore Udenlandsrejser, og det er en stor Oplevelse for ham. - - Jeg tror, som du ogsaa antydede i et af dine Breve, at den lille Fyr vil have en god Indflydelse paa deres Samvær, Lauritz er saa glad ved ham. Naar Bibbe er saa velegnet til at faa Børn, som Dr. Fly sagde, hun var, burde hun jo have en til, hvad hun sikkert ogsaa hellere end gerne vilde, men nu skal vi saa se, om Lauritz gaar med til det. 
 Jeg glemte, da jeg skrev om Servietterne, at jeg har med min bedste Vilje ikke kunnet regne ud, hvad [Tegning] er for en; tegn den dog – for Sjovs Skyld lidt nøjagtig ud, saa jeg kan faa fat paa, hvad det er for en; men nu har jeg faaet lavet flere nye Modeller; blandt dem er denne med Karlen og Pigen, der danser om Majstangen, den synes jeg nu er vældig pæn den synes jeg du skulde beholde. Jo, den gode [ulæseligt ord] skal rigtignok have 4; og jeg vil godt sy dem for 1,50 hvis en eller anden skulde have Lyst til nogle.
 I dette Øjeblik læser taler [”taler” indsat over linjen] Speakeren op om et Skib paa 3000 Tons, der brænder, den hedder Mette Schou – mon det er Bufs Kone, der er kaldt op?
 Da jeg var midt paa 1_ste_ Side, kom lille Grete med Erik, og vi fik os en god lang Passiar, jeg har ikke set hende i flere Dage, da de har haft travlt med at gaa i Roerne, hun hjælper jo Tinge tappert. Lise er paa Sjælland hos Gretes Søster, det er lidt strengt for Drengen at undvære hende, for hun er for ham som en Mor; skønt hun rejste – vist – 22/5 - siger han endnu stadig hver Dag: Lise skal komme hjem. Ellers plejer de hurtigt at glemme i den Alder, men jeg tror, man kan sige, at Lise staar fuldt paa Højde med Grete for Lillebror. 
 Det er dejligt med den Varme, jeg sidder meget i Haven, og jeg tror, mit Knæ har godt af Solen, det forekommer mig, at der er Bedring i det nu. 
 I Søndags var Tinge og Manse paa Andkærgd. til Middag; Grete og Erik havde været der paa Dagen før. Desværre var det Pigens Fridag, det maa have taget lidt af Glansen, for naar Bibbe skulde passe baade Huset, den lille, Karlene, de fremmede og Kyllinger og Høns, saa kunde der jo knapt blive den Ro over det, selv om Grete self. hjalp hende. Men hvor havde Bibbe alligevel været lykkelig over at have dem. Hvor B. dog hænger ved sin Slægt. Grete var aldeles betaget over alt det Bibbe havde faaet, ja meget mere Tøj end Drengen vil kunne naa at bruge, men ogsaa Sølvting – Bæger Ske Gaffel o. s. v. Og af Blomster stadig et Væld. Ja, det var virkelig som Helga sagde – og du antydede – det er jo som en kongelig Fødsel! Visitter vrimler stadig ind, Lauritz er jo ogsaa meget afholdt og har mange Forbindelser, foruden saa alle Bibbes Venner. Paa den Tid, da vi barslede var det endnu ikke bleven Skik med saadanne Gaver, vel? Jeg kan da ikke huske noget om det. - - Det kunde da ellers være dejligt for dig og Axel at være der et Par Dage alene, kedeligt, at det ikke kan naa sig. – Apropos om en lille By’s Intimitet. Kender du Historien om ”Pibedrejeren”, ogsaa Tobakshandler. Det var da Leo Swane første Gang var i Kjerteminde. Dagen efter sin Ankomst kom han ind til Pibedrejeren for at købe Tobak; Lases havde bedt ham købe noget til dem. Saa siger Leo: Og saa skulde jeg have an Kasse Cigarer 
 [Skrevet på hovedet på side 2:]
 men hvad var det nu de hed”. Uden et Ord gik P. hen efter en Kasse og stillede for ham. ”Ja, det er dem, men hvor i al Verden kunde De vide det?” hvortil P. paa sin tørre Facon 
 [Skrevet langs venstre margen på side 2:]
 sagde” Jo, jeg saa Dem gaa forbi med Kunstmalerens i Gaar”. Du forstaar, Leo havde ikke med et Ord nævnt Kunstmalerens. 
 [Skrevet på hovedet øverst på første side:]
 Saa faar du til Slut saa mange Hilsner til Axel, og hils ogsaa lille Marie fra mig. Tusind Hilsner din Junge.</t>
   </si>
   <si>
     <t>1951-02-08</t>
   </si>
   <si>
     <t>Marius Christiansen
 Johan Due Nielsen
 Johanne Due Nielsen
 Viggo Hansen
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Else Larsen var meget nedbrudt efter, at hun havde født et barn, der døde efter få dage. Af et brev fra Johannes Larsen til sønnen Johan Larsen skrevet samme dag som dette fremgår det, at hun allerede var indlagt og ventede på at blive overført til Dianalund. Dette hospital blev grundlagt 1897 og var specialiseret i at behandle epilepsi og psykiske sygdomme (Lex.dk).
 Det vides ikke, hvad havnefogeden i Kerteminde hed.</t>
   </si>
   <si>
     <t>Johannes Larsen maler et billede af Due Nielsens hund. Det er en fødselsdagsgave.
 Larsen har været til en 60års fødselsdag.
 Else Larsen venter på at komme til Dianalund.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/1Nsh</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Lensgrevinde
 Chr. Knuth
 Refshalevej
 Maribo.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 8 Febr. 1951.
 Kære Grevinde!
 Ja det er ikke fordi der er noget at berette. Den ene Dag gaar som den anden. Jeg maler for Tiden et Portræt af Due Nielsens Hund. Hans Kone fylder 50 en af Dagene og nogle Venner af dem har skillinget Tusind Kr sammen til en Gave. Forleden da Sneen smeltede afsløredes der en gul Stribe Erantis op langs Stengærdet. I Forgaars var jeg til Frokost hos Hotelejer Viggo Hansen i Anledning af hans 60 Aars Fødselsdag, fra 12 – 4. Da jeg gik ud sammen med Christiansen og Havnefogeden sagde sidstnævnte: ”det var en dejlig Frokost” ”En vidunderlig Frokost” sagde Christiansen. Else ligger stadig og venter paa at komme til Dianalund. Puf har taget sig en Fridag i Dag og kørte ud i Morges. Han har brygget en større Brygning i de senere Dage. Mange Hilsener
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>Andreas Larsen
 Jens Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Aage Marcus
 Alhed  Møhl, Lysses datter
 Carl Rasmussen</t>
   </si>
   <si>
     <t>Johannes Larsens bog "Jeg kan huske" udkom i 1950.
 Hønseavler Carl Valdemar Rasmussen boede på Iglekjærgaard.</t>
   </si>
   <si>
     <t>Børnene skal nok få bøger med dedikationer. Larsen har fået 30 eksemplarer mere fra forlaget. Bogen er udsolgt. 
 Johannes Larsen har fået en landhane. Vinteren er mild.
 Puf brygger, og Else er indlagt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vBL1</t>
   </si>
   <si>
     <t>Kjerteminde 8 Febr. 1951.
 Kære Lysse og Bimse.
 Det er nok længe siden jeg har skrevet til Jer. I kan sige til Jens at han skal nok faa én Bog med Dedikation og det skal de andre Børn ogsaa. Da jeg hørte det skrev jeg straks til Forlaget efter 20 til (jeg faar dem 30% billigere) og de var saa flotte at de forærede mig de 10. For øvrigt har jeg hørt fra Marcus at Bogen er udsolgt fra Forlaget. Jeg fik forleden en fin Landhane forærende af Iglekjærgaard. Da Sneen i Forgaars smeltede afsløredes der en gul Stribe af Erantis langs Stengærdet. Vi har forøvrigt haft en meget mild Vinter, omkring 0⁰ højst eller lavest hedder det vel 4-5⁰. I Dag har vi 7-8⁰ Varme. Puf har brygget en Hel Del i den sidste Tid, i Dag har han taget fri og er kørt sig en Tur. Else ligger stadig paa Sygehuset. Mange Hilsner til Jer allesammen fra Jeres JL.</t>
   </si>
   <si>
     <t>1951-02-24</t>
   </si>
   <si>
     <t>Elisabeth Mackie</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Johannes Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Christine  Mackie
 Alhed  Møhl, Lysses datter</t>
   </si>
   <si>
     <t>Andreas/Lysse Larsen fyldte 50 år 27. feb. 1951.
 Johannes Larsens bog "Jeg kan huske" udkom på Gyldendalske Boghandel 1950. 
 Else Larsen blev indlagt i februar 1951. Hun var dels overanstrengt dels deprimeret efter at have mistet et nyfødt barn året i forvejen.</t>
   </si>
   <si>
     <t>Elisabeth/Putte Mackie ønsker tillykke med fødselsdagen. Hendes mor har lavet en gave til Andreas/Lysse Larsen. 
 Elisabeth har fået arbejde på en operaskole og skal opsætte Don Juan. Hun håber, at Else Larsen har fået det bedre</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/d00C</t>
   </si>
   <si>
     <t>Feb 24-51
 Kæreste Lysse,
 Mange kærlige Hilsner og Lykønskninger til dig på din Fødselsdag - jeg sidder og hører på Rosenkavaleren, så det er jo "fitting" at jeg sender dig en Rose til din Fødselsdag, jeg håber bare den når at ose af inden den når Sverige, men den har jo flere Dage at ose af i så det går nok; jeg håber i får en rigtig dejlig Dag og jeg ved du bliver glad for Mors Gave hun har glædet sig sådan til at lave den og få den i Orden til dig.
 Jeg har meget at gøre - og er glad og lykkelig over mit Arbejde Jeg er begyndt at arbejde på en Operaskole - med Staging og Lys Efect og diriktion det er simpelthen facinerende - den 10 Marts skal jeg første Gang presentere Don Juan under min Staging - det er noget så spændende -
 Jeg kan tænke mig hvor hyggeligt i får det på din Fødselsdag, - mon Onkel Las er hos jer? - jeg læste hans henrivende lille bog ved Juletid det er en virkelig yndig Bog, - Jeg håber Else er bedre igen, det lød ikke så godt sidste Gang jeg hørte.
 Hils din søde Kone, og dine dejlige Unger, og hav den bedste Fødselsdag - you ever had.
 tusinde kærlige Hilsner til jer alle fra Putte.</t>
   </si>
   <si>
@@ -22412,87 +23481,87 @@
 [På kuvertens bagside:]
 Johannes Larsen
 P.T. Kastelsvej 23
 Kjøbenhavn
 Ø.
 [I brevet:]
 Kjøbenhavn 8 Maj 1951.
 Kære Grevinde.
 Forrige Mandag kørte jeg med Lysse og Bimse til Kjøbenhavn. Dagen efter kørte Lysse og jeg til Kjerteminde og Onsdag hentede Lysse en Pige paa Lindøgaard og saa kørte vi til Kjøbenhavn. På Vejen var vi hos Christiansen hvor Lysse fik nogle Mille fleuræg og Dværgvagtelæg og efter at vi havde faaet en Malurtbitter kørte vi til ”Pax” hvor Lysse saa Billederne, vi fik en Kreuterbitter og kørte videre. Vi var inde i Slaglille Kirke og kørte til Zoologisk Have. Torsdag kørte Else J.V. mig ud til mine Søstre i Birkerød. Nu har jeg faaet talt med en Del Mennesker her og været hos min Skræder og bestilt et Sæt Tøj, det bliver 100 Kr dyrere for hvert Aar. Paa Fredag rejser jeg hjem det er jo Pufs Fødselsdag paa Lørdag. Desværre er det vist ikke saa godt med Else. Puf hentede hende paa Dianalund og kørte nogle Dage med hende til Møen og skulde komme hjem til Kjerteminde om Aftenen den Dag Lysse og jeg kørte derfra. Da vi var i Birkerød havde han ringet og bedt dem sige til mig at jeg ikke maatte tage nogen med hjem, det lyder jo ikke saa godt, saa jeg er meget spændt paa hvordan det staar til, naar jeg kommer hjem.
 Mange Hilsener fra Din
 hengivne
 Johannes Larsen.
 P.S.
 Da vi rejste fra Båxhult var det ottende Kuld Kalkunkyllinger kommen saa der var ca 800. Peter havde været i Kjøbenhavn og var bleven antaget til at begynde paa polyteknisk Læreanstalt, hvor han skal læse til dansk Ingeniør.
 JL.</t>
   </si>
   <si>
     <t>1951-05-29</t>
   </si>
   <si>
     <t>Johannes Øhlenschlæger Johansen
 Adam Knuth
 Elisabeth Knuth
 Tage la Cour
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kelvin Lindemann
 Vilhelm Lundstrøm
 Holger Rasmussen
 Ambrosius Stub</t>
   </si>
   <si>
     <t>Museet: Johannes Larsen var medstifter af Kerteminde Museum, som er forgænger til Østfyns Museer. 
 Pax var en strandrestaurant i Kerteminde. Den var ejet af ægteparret Due Nielsen, som var Johannes Larsens venner. 
 Det vides ikke, hvem Reventlow var.</t>
   </si>
   <si>
     <t>Det har været stormvejr, og der var koldt på museet, så generalforsamlingen blev flyttet til Pax. Øhlenschlæger Johansen kom med plader med optagelser af Larsens samtaler med Reventlow, og man hørte dem og så nogle film med Kerteminde-fiskere samt teaterstykker.
 Larsen vil gerne se Lundstrøm-udstillingen. Han laver vignetter til en Ambrosius Stub-digtsamling. Tage la Cour og Kelvin Lindemann kommer på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KcK4</t>
   </si>
   <si>
     <t>[I brevet:]
 Kjerteminde 29 Maj 1951.
 Kære Grevinde!
 Hermed Din Bog som jeg haaber maa tiltale Dig. Sikken et Vejr det var i Gaar. D. v. s. det var først om Eftermiddagen da jeg skulde til Generalforsamling i Museet at det gik op for mig hvad det var for en Storm for her oppe mærkede vi ingen Ting. Nede paa Museet var det saa koldt at vi besluttede at henlægge Generalforsamlingen til Pax og kørte straks derud, og sikke det stormede, der stod et vældig Hav ind mod Kysten og Træerne bøjede sig og Bladene føg. Efter Mødet spiste vi til Aften og Øhlenschlæger Johansen der var kommen med nogle Plader af min Samtale med Reventlow, lod os høre Pladerne som han forærede Museet og bag efter saa vi en Film han havde optaget af mig her for nogle Aar siden og 3 andre Film, en fra Kjerteminde Havn med Fiskerbaade som vi fulgte og gennem Kattegat gennem Limfjorden til Thyborøn og ud i Vesterhavet hvor de trawlede og tilbage her til. Og derfter 2 Film fra Frilufstheatret her. ”Elverhøj” og ”der var en Gang”. Saa fik vi Kaffe og Cognac og jeg kom hjem Kl halv elleve. Jeg har vældig Lyst til at tage ind og se Lundstrøm Udstillingen, men jeg ved ikke om jeg kan samle mig sammen til det. For Tiden laver jeg en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger Rasmussen arbejder med. Han har fundet en Del flere Digte og en Del Rettelser til flere andre. Else og Puf er kørt til Odense og i Eftermiddag faar jeg Besøg af Tage la Cour og Kelvin Linneman og formodentlig Deres Koner, for der kommer 4. Hils Adam og Elisabeth og mange Hilsener til Dig selv fra 
 Din hengivne
 Johannes Larsen.
 P.S.
 Hvordan gaar det med Din Mistelten? Dem der er tilbage af mine er der ingen anden Forskel paa end at de er blevne graa i Stedet for grønne
 JL:</t>
   </si>
   <si>
     <t>1951-06-10</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Vilhelm Lundstrøm
 Albert Lørup
 Henry Lørup</t>
   </si>
   <si>
     <t>Alberts Lørups brev findes ikke sammen med det her indsatte brev.
 Else Larsen blev indlagt på Dianalund, efter at hun fødte et barn, der døde efter få dage.</t>
   </si>
   <si>
     <t>Det er dejligt, at Christa Knuth skal til London.
 Albert Lørup vil forære Larsen Henry Lørups selvportræt.
 Larsen maler. Han vil gerne se Lundstrøm-udstillingen. 
 Det går bedre med Else.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DQtj</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
@@ -22519,139 +23588,139 @@
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2169</t>
   </si>
   <si>
     <t>Alhed Larsen skal gå til gymnastik med nogle venner, og hun beder moderen om at sende Johannes gymnastikdragt. 
 En masse er mislykket i brænding på Porcelænsfabrikken, men Alheds vase var i god behold, og hun fik ros for den. Nu maler hun agurker på en vase. 
 Der er foredrag om Jonas Lies "Trold" på Værnehjemmet. 
 Alhed vil gerne læse Ellens breve.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Yjtd</t>
   </si>
   <si>
     <t>Kære Mor!
 Tak for Kortet! -
 Vil Du ikke med det samme, Du sender det andet sende mig Joh's Gymnastikdragt, som jeg antager, hun ike bruger; eller Christines. Eller hvis jeg ikke kan faa det, saa mit sortstribede Jerseyliv og min gamle sorte N ["N" overstreget] Kjole at jeg selv kan lave mig noget. Jeg skal nemlig være med i et Gymnastikkursus, med M. Sperling, Langes, Frk. Jørgensen fra Fabriken og flere; 2 Timer om Ugen, vi vil vist have udmærket af det - det begynder paa Fredag. - 
 I Gaar Brand; Masser af mislykkede og maltrakterede Ting. Jeg var heldig, min Vase var god! "Noget af det eneste, der var noget ved" sagde Arkitekten. - Jeg laver for Tiden paa en meget stor en med Agurker. Tegner til at blive meget god. - Kan Du ikke ogsaa sende mig mit lille Guldanker. Det har været paa Gelskov T.M. har vist baaren det hjem en Gang, tror jeg. - Jeg skal i Aften til Foredrag paa Værnehjemmet om Jon. Lies "Trold" af en Frk Futtrup. Kan jeg ikke faa Elles Breve sendt. de skal blive retournerede
 Maa jeg snart faa et ordentligt Brev!
 Mange Hilsner
 Alhed.
 Nu var Onkel Jonas her.
 Regensbal paa Lørdag!!!</t>
   </si>
   <si>
+    <t>Før 1938</t>
+  </si>
+  <si>
+    <t>Carl Frydensberg
+Jens Larsen
+Johan Larsen
+Jonas Larsen
+Peter Andreas Larsen
+Alhed  Møhl, Lysses datter
+Elisabeth Neckelmann
+Karl Schou
+Louise Schoubye
+Niels Erik Schoubye</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Susse, Pil og Pils barn var. Monrad kendes heller ikke.</t>
+  </si>
+  <si>
+    <t>Marie Neckelmann takker for fødselsdagsbrevet. Hun har været på flere besøg. De unge lejere i Faaborg havde taget den lille stue i brug, men dette har Elise Hansen sat en stopper for. 
+Karl Schous børn gør ingen nytte for føden.
+Pils barn er stadig i pleje.
+Marie Neckelmanns fødselsdagsfest blev vellykket.
+Johan/Lysse og Elena/Bimse Larsen må have tjent godt på deres blåbær.
+Elena må hjælpe Peter med salmeversene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/WdRT</t>
+  </si>
+  <si>
+    <t>Kære Bams!
+Jeg er dybr rørt over dit Fødselsdagsbrev, som naaede mig lige paa Dagen, da der to Dage før var Brev til Mos, drømte jeg ikke om ogsaa at faa Brev, men hjertelig Tak, og Tak for den dejlige Sommer, det var en dejlig Tid. 
+Tolden klarede vi fint, han gik med en Lommelygte og kiggede efter Nummeret, men det kan man kun se, naar man skruer noget af, det gjorde han ikke, men spurgte mig, om det var i Orden, og det kunde jeg jo rolig sige ja til. Vi havde en dejlig Tur, det er mærkeligt, naar vi kommer fra Sverig og kører gennem Nordsjælland, som vi dog ellers kalder en Sm ["Sm" overstreget] smuk Egn (Gribskov Esrum Sø og Arredo) saa falder det saa mat ud, men Turen fra Hundested til Rørvig var dejlig, og der var smukt hos Sisse. I Faaborg havde vi en hyggelig Aften hos Frydensbergs. Han er stadig noget sløj. Paa Hjemturen var vi et Svip ude at se paa Viben; Susse vil sælge det. Det ser yndigt ud dernede. Træerne er nu mægtig store, saa Plænen ligger helt i Skygge. Vore unge Lejere havde Mos nogen Ærgrelse af, det var jo ogsaa noget frækt uden videre at bruge den lille Stue, men nu tror jeg nok det er ["det er" overstreget] der er (bogstavelig talt) sat Laas for det. En vigtig Ting er det dog, at de holder det ordentligt og betaler. I Søndags var vi til en hyggelig Middag hos Karl Schous, de bor yndigt, men hvad skal det dog blive til med de Børn, der er ikke en af dem, der gør Nytte for Føden, ikke saa meget som en Radise kan de plante. I Morgen skal vi til Pil, i Anledning af Tante Louise, den lille kære er stadig hos Monrad for at lære at spise, han fejler ingenting, siger N.E. men Pi bryder sig ikke om at faa ham hjem, hun har nok med at passe den mindste, kan du forstaa det, vi vilde da ikke undvære Jens, Vor Herre bevares. 
+Min Fødselsdag gik glimrende godt med Gaver af spiselig, drikkelig og rygelig Art. Vi fik en fin Middag, Jomfruhummer - Steg - Salater, Peberoni - Ostestænger - Hofdessert, det var meget livligt lige fra Begyndelsen til Slut, men der blev ogsaa fyldt godt paa dem. 
+N.E. var paa en lille Fødselsdagsvisit, han var godt tilfreds med Mos. - Nu sidder de ved deres Krydsords. 
+Blaabær koster her paa Pladsen 1 Kr for 1/2 kilo det var en god Timeløn du og Lysse der tjente. Næste Aar maa jeg prøve med Maskine.
+Hvordan er jeres Høst og hvordan bliver Aarets Hø. I mangler vel Regn.
+Stakkels Peter, jeg har virkelig ondt af ham, at han har svært ved at lære udenad, du maa hjælpe ham med de Salmevers og forklare dem for ham, saa gaar det straks lettere, han skal snart faa en Pose Bolsjer. Hilsen fra alle til alle
+Kylle.</t>
+  </si>
+  <si>
     <t>Nytår 1914-1915</t>
   </si>
   <si>
     <t>Louise Amstrup</t>
   </si>
   <si>
     <t>Ølstedgaard</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Peter Oluf Brønsted
 Holger  Møller Hjorth
 Marie Paludan
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Frederik Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Martin var. 
 Louise Amstrup/Tante Visse havde udover broderen Albrecht Warberg (d. 1902), Frederik Warberg (død ung) og Conrad/Conne Warberg to søskende mere, hvis navne ikke umiddelbart kendes. Det må være dem, hun har savnet at mødes med. 
 Noget tyder på, at Nete Amstrup fik et barn udenfor ægteskabet (se hendes biografi). Det er uklart, om den omtalte svigersøn er Christian Holger Møller Hjorth, som Nete blev gift med i 1916.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3776</t>
   </si>
   <si>
     <t>Louise/Visse Amstrup blev glad for julebrevet. Hun håber, at Louise Br. og familien vil komme på besøg. 
 Louise A. har holdt 70års fødselsdag. Hun har længe ikke hørt fra sine søskende. Marie og Else Warberg kom til fødselsdagen, men Conrad/Conne Warberg var ikke rask, så ham så hun ikke.
 Louise har ingen husjomfru nu, hvor Agnete/Nete Amstrup er hjemme. Nete er blevet huslig, efter at hun selv har bragt sig i ulykke. Louise er taknemmelig for at kunne lære datteren at føre en husholdning.
 Det ville være dejligt at besøge Louise Brønsted og at se hendes børn, men Louise Amstrup tør ikke rejse alene, og Nete kan ikke undværes i hjemmet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LjZA</t>
   </si>
   <si>
     <t>[Skrevet med blæk øverst s. 1:]
 Ølstedgaard - 14 - 15
 [Tilføjet med blyant derunder:]
 1915
 [Med blæk:]
 Kære lille Muk!
 Du har vel nok nu helt opgivet at høre fra mig men nu dages det. Naar man er kommen saa langt op i Aarene som jeg nu er det, gaar det mestendels lidt sent med Brevskrivningen. Naar rigtigt skulde have været, skulde Du have havt et Kort til Nytaar, nu faar Du i dets Sted et Brev. Jeg blev meget glad ved Juleaften at modtage den venlige Julehilsen fra Dig og Martin, glad ved at sé at I, endskønt vi jo nu næsten ved i saa mange Aar ikke at have mødtes - maa være blevne som fremmede for hverandre. endnu mindes mig ["endnu mindes mig" indsat over linjen] Men lad mig nu sé I til Somren tager en kraftig Beslutning og kommer og ser til Eders gamle [ulæseligt ord]. Jeg vilde dog saa gerne sé ["sé" indsat over linjen] Eder en Gang endnu. I forrige Maaned fyldte jeg de syvti Aar og uagtet jeg slet ikke føler mig gammel, saa ved jeg dog, at Tiden ikke kan være saa langt borte da jeg skal sige farvel til dem jeg her har kær; men Gudske Lov, for atter at mødes med alle dem jeg elskede og som er gaaet forud.
 Fra mine Søskende hører jeg aldrig, det er som om Skilsmissen allerede var sket. Tante Else ["Else" indsat over linjen] og Nina har nyligt besøgt os, de kom for at fejre Fødselsdagen sammen med os Destoværre maatte vi savne Conne, han var ikke rask og med Aarene bleven noget skrøbelig. Men ellers en herlig Dag havde vi sammen hin halvfjerdsaars Fødselsdag. Nu jeg har Nete hjemme, har jeg ingen Jomfru, jeg føler mig rask og kraftig nok til at styre mit Hus selv, men Søndag ["Søn" indsat over linjen] var Frk. Palam her fra Morgenstunden og til næste Dag for at tage af for mig. I Dagens Løb kom her jo nogle Gratulanter og dernæst havde vi en lille tarvelig Middag for vore nærmeste Venner. Men vi var ialt ikke flere end 11 til Bords og jeg havde faaet det indrettet saaledes, at Nete til den Tid kunde være helt færdig med sin Køkkengerning og være med ved Bordet, hende vilde jeg dog nødig savne i min Vennekreds. En Mængde dejlige Blomster, Breve og telegrammer indløb der, ret en [ulæseligt] som jeg altid vil [ulæseligt ord] Eders af at mindes. Jeg havde stor Lyst til en gang at se Dit Hjem og Dine Smaafolk, men det naar jeg ikke. Jeg holder ikke af at rejse ene og Nete kan jeg ikke faa med mig da der maa være en til at passe Husholdningen. Men hvad lille Muk! Der er saa mangen en Fugl man maa lade flyve og uopfyldte Ønsker ["Ønsker" indsat over linjen] har man i almindelighed nok af - og kan dog være glad alligevel. - 
 Nete har ellers - til min store Glæde - og helt imod min Forventning, udviklet til at blive en huslig og flink Pige; det var den Ulykke hun selv bragte sig i, der har udviklet hende til den gode Side, men der er heller aldrig noget saa ondt her i Verden, uden Gud jo føjer sin Velsignelse til. Det er min faste Overbevisning, ellers var Riget, Magten og Æren jo ikke heller hans. - Jeg er glad ved at have faaet Lov til at leve saa længe, at jeg selv kan være med til at bibringe Nete de Kundskaber i Husholdningen der jo er ganske nødvendige for en Landmands Kone. Det var ellers ikke en saadan Svigersøn jeg havde ønsket og ventet. Endnu er Forholdet imellem ham og vi noget køligt, men vi venter og længes efter at komme til at synes bedre om ham. Saavidt jeg kan se, er han udgaaet fra et alvorligt og godt Hjem. - Ja saa er jeg færdig! hils [ulæseligt ord] og hav det godt begge to fra Tante Visse</t>
-  </si>
-[...38 lines deleted...]
-Kylle.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -22728,59 +23797,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6p9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rn7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0FQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGJ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tHOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gn3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8o46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKDh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPIW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ltr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g2n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1xQq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BLy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fFsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vaIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ccm4DMMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jx0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JVwmNqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dWj7jadr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMnMcBiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9lXW1Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ZT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1yS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lC5Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SxL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvIH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UIJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yUlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H7ZC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74UJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bvsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Nsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/6ts1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gJjS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Ylh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6p9S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vt1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lhp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rn7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2UHG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kDJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Zlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ruO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0UsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hvf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oJhE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V2FR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GfHS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JUz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mIN9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bc1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gE1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vzls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xcGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPOL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usAG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4vPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0FQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdBq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9gF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ax1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yi86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FKrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vGJ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jCjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CsZa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gggx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sp9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uysG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tHOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gn3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zhFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Huy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yJIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ExjCPXKx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXBg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fnJm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wTAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkrA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PIMJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ywer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Kr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Wb5J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8o46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Irxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4qn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zxvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqIL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsaG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kpam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/W47D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SjHl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShNF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lRwR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MzRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wEPp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mbuD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKDh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yl47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPIW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B0kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hqAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6JVL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UqQn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDCV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sUCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Ltr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WNSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g2n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1xQq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GM1P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDnA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZV2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gXuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/37qg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tldU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BLy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ATgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BXVz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZnRa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qisF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fFsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PhLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HV4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yWBr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N6eE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Emyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkDQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DqvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s2BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jhun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Zjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iIIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7akvRFjJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vaIF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jZXP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kl5V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZMM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cvqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2toT6FxI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wyASnUBS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8NOdIY94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qzetql1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UP7ys7G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wj5I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Xri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PlBEwu63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9sJZVvFn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MzqbODHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8x0S9i3M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yxg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3GNf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/InAM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/npGm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ojlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XZSC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EvC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/n1NlqIpG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w2L6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvKq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L7fJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xFSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zW1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d15x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OnU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fR8EXZtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1RfgMKEY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/arub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gIGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XOn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ccm4DMMu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jx0Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gzom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9olU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MsPI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JPz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMxK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dqisTYLi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1xkcfKvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7UegCBEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OsmP7sqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KgRdR10G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/78nBKvC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UVJSZIur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dw5MEcDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/edFwrcwW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JVwmNqia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iME0s4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/w52qIvS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3vInc6Kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dWj7jadr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SMnMcBiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Wwr4HCxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H9lXW1Vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WlX3xaKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vxjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ut3S5emD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nu45h3lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IuYg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/At43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AbaW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JBhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u3Gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGaA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pE6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QQEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jd6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SeJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId399" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId400" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoUn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId401" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VTML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId402" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EorP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId403" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w3Pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId404" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2n2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId405" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId406" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63vE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId407" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X3Vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId408" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HOA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId409" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qohh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId410" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eHK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId411" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/taqC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId412" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/83pC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId413" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HMSQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId414" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KlXY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId415" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId416" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hcGD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId417" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3ixP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId418" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9ZT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId419" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId420" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId421" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wIsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId422" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId423" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId424" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uwnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId425" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9alh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId426" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hdI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId427" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId428" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId429" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId430" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId431" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dYR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId432" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qhpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId433" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ur1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId434" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId435" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId436" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9PV3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId437" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uOZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId438" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1yS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lC5Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId440" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId441" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId442" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sTyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6T3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aAcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId445" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h6xM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId446" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId447" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MXUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId448" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGYE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId449" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId450" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId451" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId452" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId453" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId454" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId455" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId456" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId457" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vPi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId458" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId459" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId460" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId461" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q5V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId462" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId463" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId464" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId465" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SxL0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId466" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId467" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId468" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId469" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId470" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BoY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId471" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zvIH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId472" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId473" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId474" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId475" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nmeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId476" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J84q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId477" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId478" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2mV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId479" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId480" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId481" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId482" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId483" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId484" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId485" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId486" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId487" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AMR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId488" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId489" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId490" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GPIG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId491" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId492" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/opAm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId493" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId494" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7r0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId495" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId496" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K81i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId497" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId498" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bQYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId499" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId500" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId501" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId502" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q3Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId503" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zPGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId504" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eR2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId505" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId506" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId507" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId508" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId509" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId510" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IiOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId511" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UIJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId512" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId513" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bK8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId514" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yUlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId515" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId516" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId517" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId518" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId519" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId520" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId521" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7TBX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId522" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bz0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId523" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId524" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n9Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId525" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UzWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId526" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId527" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1OB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId528" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId529" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MGKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId530" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PCEm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId531" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId532" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WWm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId533" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId534" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId535" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FLmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId536" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UiCM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId537" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId538" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hTRW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId539" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/soSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId540" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SsRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId541" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId542" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId543" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId544" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GLfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId545" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId546" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dSjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId547" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId548" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBTQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId549" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId550" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yoph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId551" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/41L5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId552" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H7ZC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId553" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/74UJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId554" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId555" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId556" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId557" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId558" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7qPa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId559" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId560" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId561" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId562" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId563" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rNe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId564" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId565" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId566" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId567" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId568" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x2kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId569" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aok5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId570" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId571" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PMSd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId572" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId573" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId574" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KmZg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId575" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bvsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId576" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fAzV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId577" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId578" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m6hV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId579" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wt9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId580" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId581" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Nsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId582" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vBL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId583" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d00C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId584" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId585" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId586" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId587" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId588" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId589" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId590" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M563"/>
+  <dimension ref="A1:M585"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -23062,306 +24131,306 @@
         <v>54</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="I8" s="5" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K8" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F10" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>70</v>
       </c>
       <c r="H10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K10" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F11" s="5" t="s">
-        <v>18</v>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I12" s="5" t="s">
         <v>85</v>
       </c>
+      <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G13" s="5" t="s">
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H13" s="5" t="s">
+      <c r="I13" s="5" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G14" s="5" t="s">
+        <v>96</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>98</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>99</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>100</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="5" t="s">
@@ -23494,24577 +24563,25541 @@
         <v>120</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="I18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="L18" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="L18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G19" s="5" t="s">
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I19" s="5" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G21" s="5" t="s">
-        <v>140</v>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="B23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="M23" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="D23" s="5" t="inlineStr">
-[...34 lines deleted...]
-      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="D24" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="I24" s="5"/>
-[...5 lines deleted...]
-      <c r="K24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="L24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="5" t="s">
         <v>163</v>
-      </c>
-[...18 lines deleted...]
-        </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="I25" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I25" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="M25" s="5"/>
+        <v>167</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>167</v>
-[...19 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>170</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        </is>
+        <v>171</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="M26" s="5"/>
+        <v>174</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>178</v>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>179</v>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K27" s="5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>182</v>
+      </c>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>183</v>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K28" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="M28" s="5" t="s">
         <v>185</v>
       </c>
+      <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="5" t="s">
+      <c r="D29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="I29" s="5"/>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K29" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="F29" s="5" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>198</v>
+        <v>190</v>
+      </c>
+      <c r="D30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="I30" s="5"/>
-      <c r="J30" s="5" t="s">
-        <v>21</v>
+      <c r="J30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K30" s="5" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>196</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>21</v>
+        <v>199</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>210</v>
+        <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>215</v>
+        <v>21</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>17</v>
+        <v>212</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>213</v>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>21</v>
+        <v>216</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>210</v>
+        <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>211</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>221</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
-        <v>229</v>
+        <v>21</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="E35" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>236</v>
+        <v>21</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>241</v>
+        <v>16</v>
       </c>
       <c r="E36" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>245</v>
+        <v>21</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>241</v>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>211</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>249</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>259</v>
+        <v>21</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>187</v>
-[...4 lines deleted...]
-        </is>
+        <v>239</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>240</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>211</v>
-[...9 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>212</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>211</v>
-[...9 lines deleted...]
-        </is>
+        <v>270</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>271</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>211</v>
-[...9 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>212</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>292</v>
+        <v>186</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>240</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>210</v>
+      </c>
+      <c r="D44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>240</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>301</v>
+        <v>186</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>301</v>
+        <v>240</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>270</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>301</v>
+        <v>328</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>340</v>
-[...4 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>329</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>210</v>
+        <v>337</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>301</v>
-[...4 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>338</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>346</v>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>210</v>
+        <v>337</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>371</v>
+        <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>163</v>
+        <v>337</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>361</v>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>211</v>
+        <v>337</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>376</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>211</v>
+        <v>337</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>355</v>
+        <v>391</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>189</v>
+        <v>212</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>411</v>
+        <v>240</v>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>359</v>
+        <v>402</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>418</v>
+        <v>391</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>419</v>
-[...4 lines deleted...]
-        </is>
+        <v>212</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>408</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>241</v>
+        <v>270</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>434</v>
+        <v>212</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>240</v>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>445</v>
+        <v>432</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>446</v>
+        <v>433</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>241</v>
-[...14 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>438</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>453</v>
-[...4 lines deleted...]
-        </is>
+        <v>441</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>442</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>241</v>
-[...4 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>446</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>443</v>
-[...4 lines deleted...]
-        </is>
+        <v>212</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>447</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>459</v>
+        <v>395</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>454</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>455</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>21</v>
+        <v>458</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>270</v>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>359</v>
+        <v>465</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="D67" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E67" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="E67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="M67" s="5" t="s">
         <v>477</v>
-      </c>
-[...21 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>163</v>
+        <v>270</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>212</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="L68" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="M68" s="5" t="s">
         <v>485</v>
-      </c>
-[...13 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>487</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L69" s="6" t="s">
         <v>491</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="M69" s="5" t="s">
         <v>492</v>
-      </c>
-[...10 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>270</v>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G70" s="5" t="s">
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="K70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L70" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="M70" s="5" t="s">
         <v>498</v>
-      </c>
-[...16 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>270</v>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F71" s="5" t="s">
-        <v>18</v>
+        <v>479</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="M71" s="5" t="s">
         <v>505</v>
-      </c>
-[...11 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>292</v>
+        <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="E72" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="L72" s="6" t="s">
         <v>510</v>
       </c>
-      <c r="F72" s="5" t="s">
+      <c r="M72" s="5" t="s">
         <v>511</v>
-      </c>
-[...21 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>513</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="s">
-        <v>519</v>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>21</v>
+        <v>395</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>71</v>
+        <v>513</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F74" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F74" s="5" t="s">
+        <v>520</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="M74" s="5" t="s">
         <v>526</v>
-      </c>
-[...13 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>241</v>
+        <v>186</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>17</v>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>536</v>
+        <v>21</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>470</v>
+        <v>240</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>359</v>
+        <v>536</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>470</v>
+        <v>16</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F77" s="5" t="s">
         <v>18</v>
       </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G77" s="5" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>359</v>
+        <v>21</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>554</v>
+        <v>186</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>355</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>555</v>
-[...3 lines deleted...]
-      </c>
+        <v>548</v>
+      </c>
+      <c r="I78" s="5"/>
       <c r="J78" s="5" t="s">
-        <v>557</v>
+        <v>21</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>163</v>
+        <v>328</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>210</v>
+        <v>240</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>562</v>
+        <v>553</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="5" t="n">
-        <v>1899</v>
+      <c r="A80" s="5" t="s">
+        <v>561</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-        <v>570</v>
+        <v>186</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G80" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G80" s="5" t="s">
+        <v>562</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>573</v>
+        <v>21</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="s">
-        <v>578</v>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="J81" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>292</v>
+        <v>15</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>211</v>
+        <v>77</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>585</v>
+        <v>17</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>588</v>
+        <v>576</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>591</v>
+        <v>579</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>592</v>
+        <v>580</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>593</v>
+        <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>594</v>
+        <v>270</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>477</v>
-[...4 lines deleted...]
-        </is>
+        <v>581</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="I83" s="5"/>
+        <v>582</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>583</v>
+      </c>
       <c r="J83" s="5" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>292</v>
+        <v>15</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>211</v>
+        <v>513</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>601</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>604</v>
+        <v>395</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>606</v>
+        <v>592</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>292</v>
+        <v>15</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>211</v>
+        <v>513</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>609</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>595</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>612</v>
+        <v>395</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>613</v>
+        <v>598</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>614</v>
+        <v>599</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>615</v>
+        <v>600</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>616</v>
+        <v>601</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>602</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>391</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>21</v>
+        <v>605</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>477</v>
-[...4 lines deleted...]
-        </is>
+        <v>610</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>611</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>21</v>
+        <v>614</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="5" t="s">
-        <v>628</v>
+      <c r="A88" s="5" t="n">
+        <v>1899</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>328</v>
+      </c>
+      <c r="D88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E88" s="5" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>618</v>
+      </c>
+      <c r="F88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>292</v>
+        <v>16</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>211</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G89" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G89" s="5" t="s">
+        <v>626</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>639</v>
+        <v>21</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>643</v>
+        <v>632</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>292</v>
+        <v>328</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>211</v>
-[...4 lines deleted...]
-        </is>
+        <v>642</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>520</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>653</v>
-[...3 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>16</v>
+        <v>328</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>18</v>
+        <v>649</v>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G92" s="5" t="s">
-        <v>660</v>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>21</v>
+        <v>652</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>17</v>
+        <v>657</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>21</v>
+        <v>660</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>292</v>
+        <v>186</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>675</v>
+        <v>21</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>520</v>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="J95" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>688</v>
-[...14 lines deleted...]
-        </is>
+        <v>328</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>554</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        </is>
+        <v>678</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>680</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>691</v>
-[...1 lines deleted...]
-      <c r="M96" s="5"/>
+        <v>682</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>683</v>
+      </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="B97" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="J97" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="C97" s="5" t="s">
+      <c r="K97" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="D97" s="5" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="L97" s="6" t="s">
-        <v>694</v>
-[...1 lines deleted...]
-      <c r="M97" s="5"/>
+        <v>689</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>690</v>
+      </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>470</v>
+        <v>240</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>692</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="K98" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="I98" s="5" t="s">
+      <c r="L98" s="6" t="s">
         <v>697</v>
       </c>
-      <c r="J98" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K98" s="5" t="s">
+      <c r="M98" s="5" t="s">
         <v>698</v>
-      </c>
-[...4 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>292</v>
+        <v>700</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="I99" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="I99" s="5" t="s">
+      <c r="J99" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="J99" s="5" t="s">
+      <c r="K99" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="K99" s="5" t="s">
+      <c r="L99" s="6" t="s">
         <v>705</v>
       </c>
-      <c r="L99" s="6" t="s">
+      <c r="M99" s="5" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="B100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="5" t="s">
+      <c r="H100" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="5" t="s">
+      <c r="I100" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="F100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="5" t="s">
+      <c r="J100" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K100" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="H100" s="5" t="s">
+      <c r="L100" s="6" t="s">
         <v>712</v>
       </c>
-      <c r="I100" s="5"/>
-[...3 lines deleted...]
-      <c r="K100" s="5" t="s">
+      <c r="M100" s="5" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>688</v>
+        <v>15</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F101" s="5" t="s">
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K101" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="G101" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H101" s="5" t="s">
+      <c r="L101" s="6" t="s">
         <v>718</v>
       </c>
-      <c r="I101" s="5" t="s">
+      <c r="M101" s="5" t="s">
         <v>719</v>
-      </c>
-[...10 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>292</v>
+        <v>328</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="L102" s="6" t="s">
         <v>725</v>
       </c>
-      <c r="I102" s="5" t="s">
+      <c r="M102" s="5" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>728</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="D104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="B104" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F104" s="5" t="s">
+      <c r="I104" s="5"/>
+      <c r="J104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K104" s="5" t="s">
         <v>738</v>
       </c>
-      <c r="G104" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H104" s="5" t="s">
+      <c r="L104" s="6" t="s">
         <v>739</v>
       </c>
-      <c r="I104" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>745</v>
+        <v>736</v>
+      </c>
+      <c r="D105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>746</v>
-[...8 lines deleted...]
-        <v>749</v>
+        <v>741</v>
+      </c>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L105" s="6" t="s">
-        <v>750</v>
-[...3 lines deleted...]
-      </c>
+        <v>742</v>
+      </c>
+      <c r="M105" s="5"/>
     </row>
     <row r="106">
-      <c r="A106" s="5" t="n">
-        <v>1903</v>
+      <c r="A106" s="5" t="s">
+        <v>743</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>470</v>
+        <v>513</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F106" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F106" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="I106" s="5"/>
+        <v>744</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>745</v>
+      </c>
       <c r="J106" s="5" t="s">
-        <v>359</v>
+        <v>395</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>755</v>
+        <v>748</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>211</v>
+        <v>328</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>688</v>
+        <v>240</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="I108" s="5"/>
+      <c r="J108" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="L108" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="M108" s="5" t="s">
         <v>763</v>
-      </c>
-[...38 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>211</v>
+        <v>736</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>688</v>
-[...9 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>765</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>780</v>
+        <v>240</v>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>781</v>
+        <v>773</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>21</v>
+        <v>775</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>292</v>
+        <v>186</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>16</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>788</v>
+        <v>780</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>790</v>
+        <v>21</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>793</v>
+        <v>784</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>688</v>
+        <v>15</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>301</v>
+        <v>513</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>189</v>
+        <v>17</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>601</v>
+        <v>18</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>797</v>
+        <v>395</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>163</v>
+        <v>513</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F113" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F113" s="5" t="s">
+        <v>792</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>21</v>
+        <v>523</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>470</v>
+        <v>328</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>688</v>
+        <v>240</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>799</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H114" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H114" s="5" t="s">
+        <v>800</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="5" t="s">
-        <v>815</v>
+      <c r="A115" s="5" t="n">
+        <v>1903</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>688</v>
+        <v>15</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>187</v>
+        <v>513</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>17</v>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>818</v>
-[...3 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="I115" s="5"/>
       <c r="J115" s="5" t="s">
-        <v>820</v>
+        <v>395</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>821</v>
+        <v>807</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>822</v>
+        <v>808</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>688</v>
+        <v>240</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>736</v>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>827</v>
+        <v>811</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>828</v>
+        <v>812</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>829</v>
+        <v>813</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>832</v>
+        <v>816</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>688</v>
+        <v>240</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>736</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F117" s="5" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>835</v>
+        <v>819</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>838</v>
+        <v>822</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>839</v>
+        <v>823</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>840</v>
+        <v>824</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>841</v>
+        <v>825</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>842</v>
+        <v>240</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>470</v>
-[...8 lines deleted...]
-        <v>845</v>
+        <v>736</v>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>846</v>
+        <v>826</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>847</v>
+        <v>827</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>848</v>
+        <v>828</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>849</v>
+        <v>829</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>850</v>
+        <v>830</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>851</v>
+        <v>831</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>852</v>
+        <v>832</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>371</v>
+        <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>593</v>
+        <v>15</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>594</v>
-[...21 lines deleted...]
-      <c r="I119" s="5"/>
+        <v>16</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>835</v>
+      </c>
       <c r="J119" s="5" t="s">
-        <v>853</v>
+        <v>21</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>854</v>
+        <v>836</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>855</v>
+        <v>837</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>856</v>
+        <v>838</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>857</v>
+        <v>839</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>688</v>
+        <v>328</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>187</v>
+        <v>240</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>840</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>859</v>
+        <v>841</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>860</v>
+        <v>842</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>861</v>
+        <v>843</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>862</v>
+        <v>844</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>863</v>
+        <v>845</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>864</v>
+        <v>846</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>865</v>
+        <v>847</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>16</v>
+        <v>736</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>163</v>
+        <v>337</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>866</v>
+        <v>212</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>867</v>
+        <v>848</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>868</v>
+        <v>849</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>21</v>
+        <v>850</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>869</v>
+        <v>851</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>870</v>
+        <v>852</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>871</v>
+        <v>853</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>872</v>
+        <v>854</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>601</v>
+        <v>17</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>873</v>
+        <v>855</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>874</v>
+        <v>856</v>
       </c>
       <c r="J122" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>875</v>
+        <v>857</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>876</v>
+        <v>858</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>877</v>
+        <v>859</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>878</v>
+        <v>860</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>16</v>
+        <v>513</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>163</v>
+        <v>736</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>879</v>
+        <v>861</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>601</v>
+        <v>862</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H123" s="5" t="s">
-        <v>880</v>
+      <c r="H123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I123" s="5" t="s">
-        <v>881</v>
+        <v>863</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>21</v>
+        <v>864</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>882</v>
+        <v>865</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>883</v>
+        <v>866</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>884</v>
+        <v>867</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>885</v>
+        <v>868</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>16</v>
+        <v>736</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>601</v>
+        <v>870</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>886</v>
+        <v>871</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>887</v>
+        <v>872</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>21</v>
+        <v>873</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>888</v>
+        <v>874</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>889</v>
+        <v>875</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>890</v>
+        <v>876</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>163</v>
+        <v>878</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>18</v>
+        <v>240</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>892</v>
+        <v>880</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>21</v>
+        <v>882</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>894</v>
+        <v>883</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>896</v>
+        <v>885</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>897</v>
+        <v>886</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>688</v>
+        <v>736</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>211</v>
+        <v>337</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>898</v>
+        <v>887</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>899</v>
+        <v>888</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>901</v>
+        <v>890</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>904</v>
+        <v>893</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>905</v>
+        <v>894</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>906</v>
+        <v>895</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>211</v>
+        <v>736</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="E127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E127" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>888</v>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>688</v>
+        <v>904</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>211</v>
+        <v>513</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>899</v>
-[...4 lines deleted...]
-        </is>
+        <v>906</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>907</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>919</v>
+        <v>912</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>920</v>
+        <v>913</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>921</v>
+        <v>914</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>15</v>
+        <v>641</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>922</v>
-[...11 lines deleted...]
-        <v>924</v>
+        <v>642</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="s">
-        <v>359</v>
+        <v>915</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>925</v>
+        <v>916</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>926</v>
+        <v>917</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>16</v>
+        <v>736</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        <v>929</v>
+        <v>920</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>21</v>
+        <v>923</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G131" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G131" s="5" t="s">
+        <v>928</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>936</v>
+        <v>929</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="J131" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>938</v>
+        <v>931</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>940</v>
+        <v>933</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>941</v>
+        <v>934</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D132" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="5" t="s">
-        <v>942</v>
+        <v>649</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G132" s="5" t="s">
-        <v>943</v>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="J132" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        <v>950</v>
+        <v>941</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="J133" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="5" t="n">
-        <v>1910</v>
+      <c r="A134" s="5" t="s">
+        <v>947</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>956</v>
+        <v>16</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>957</v>
+        <v>186</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>958</v>
-[...4 lines deleted...]
-        </is>
+        <v>941</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>649</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H134" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H134" s="5" t="s">
+        <v>948</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>959</v>
+        <v>949</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>960</v>
+        <v>21</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>961</v>
+        <v>950</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>962</v>
+        <v>951</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>963</v>
+        <v>952</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>964</v>
+        <v>953</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E135" s="5" t="s">
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F135" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>965</v>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>966</v>
+        <v>954</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>967</v>
+        <v>955</v>
       </c>
       <c r="J135" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>968</v>
+        <v>956</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>969</v>
+        <v>957</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>970</v>
+        <v>958</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>972</v>
+        <v>736</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>973</v>
+        <v>240</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        <v>974</v>
+        <v>960</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>975</v>
-[...1 lines deleted...]
-      <c r="I136" s="5"/>
+        <v>962</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>963</v>
+      </c>
       <c r="J136" s="5" t="s">
-        <v>976</v>
+        <v>964</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>977</v>
+        <v>965</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>978</v>
+        <v>966</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>979</v>
+        <v>967</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>980</v>
+        <v>968</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>981</v>
+        <v>240</v>
       </c>
       <c r="D137" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="L137" s="6" t="s">
         <v>973</v>
       </c>
-      <c r="E137" s="5" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="M137" s="5" t="s">
-        <v>985</v>
+        <v>974</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>986</v>
+        <v>975</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>371</v>
+        <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>987</v>
+        <v>736</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>988</v>
+        <v>240</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>562</v>
+        <v>976</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>961</v>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>990</v>
-[...1 lines deleted...]
-      <c r="I138" s="5"/>
+        <v>977</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>978</v>
+      </c>
       <c r="J138" s="5" t="s">
-        <v>359</v>
+        <v>979</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>991</v>
+        <v>980</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>992</v>
+        <v>981</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>993</v>
+        <v>982</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>994</v>
+        <v>983</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>995</v>
+        <v>15</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>973</v>
-[...9 lines deleted...]
-        </is>
+        <v>984</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G139" s="5" t="s">
-        <v>996</v>
-[...4 lines deleted...]
-        </is>
+        <v>985</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>986</v>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>976</v>
+        <v>395</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>997</v>
+        <v>987</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>998</v>
+        <v>988</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>999</v>
+        <v>989</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>1000</v>
+        <v>990</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>1001</v>
+        <v>16</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>973</v>
+        <v>186</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>1002</v>
+        <v>18</v>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G140" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G140" s="5" t="s">
+        <v>991</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>1003</v>
-[...1 lines deleted...]
-      <c r="I140" s="5"/>
+        <v>992</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>993</v>
+      </c>
       <c r="J140" s="5" t="s">
-        <v>976</v>
+        <v>21</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>1005</v>
+        <v>995</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>1006</v>
+        <v>996</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>1007</v>
+        <v>997</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>973</v>
+        <v>16</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>995</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="I141" s="5"/>
+        <v>998</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>999</v>
+      </c>
       <c r="J141" s="5" t="s">
-        <v>976</v>
+        <v>21</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>1009</v>
+        <v>1000</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>1011</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>1012</v>
+        <v>1003</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>973</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>1004</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G142" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>1006</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="J142" s="5" t="s">
-        <v>976</v>
+        <v>21</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>1016</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>973</v>
+        <v>16</v>
       </c>
       <c r="D143" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K143" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M143" s="5" t="s">
         <v>1017</v>
       </c>
-      <c r="E143" s="5" t="inlineStr">
-[...23 lines deleted...]
-      <c r="K143" s="5" t="s">
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="n">
+        <v>1910</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="L143" s="6" t="s">
+      <c r="D144" s="5" t="s">
         <v>1019</v>
       </c>
-      <c r="M143" s="5" t="s">
+      <c r="E144" s="5" t="s">
         <v>1020</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A144" s="5" t="s">
+      <c r="F144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I144" s="5" t="s">
         <v>1021</v>
       </c>
-      <c r="B144" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F144" s="5" t="s">
+      <c r="J144" s="5" t="s">
         <v>1022</v>
       </c>
-      <c r="G144" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I144" s="5" t="s">
+      <c r="K144" s="5" t="s">
         <v>1023</v>
       </c>
-      <c r="J144" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K144" s="5" t="s">
+      <c r="L144" s="6" t="s">
         <v>1024</v>
       </c>
-      <c r="L144" s="6" t="s">
+      <c r="M144" s="5" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H145" s="5" t="s">
         <v>1028</v>
       </c>
-      <c r="D145" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H145" s="5" t="s">
+      <c r="I145" s="5" t="s">
         <v>1029</v>
       </c>
-      <c r="I145" s="5"/>
       <c r="J145" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K145" s="5" t="s">
         <v>1030</v>
       </c>
-      <c r="K145" s="5" t="s">
+      <c r="L145" s="6" t="s">
         <v>1031</v>
       </c>
-      <c r="L145" s="6" t="s">
+      <c r="M145" s="5" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>956</v>
+        <v>1034</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>957</v>
+        <v>1035</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>1035</v>
+        <v>18</v>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G146" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G146" s="5" t="s">
+        <v>1036</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1036</v>
-[...1 lines deleted...]
-      <c r="I146" s="5" t="s">
         <v>1037</v>
       </c>
+      <c r="I146" s="5"/>
       <c r="J146" s="5" t="s">
-        <v>960</v>
+        <v>1038</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>1017</v>
+        <v>1035</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
       <c r="K147" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="L147" s="6" t="s">
         <v>1046</v>
       </c>
       <c r="M147" s="5" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>687</v>
+        <v>407</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>16</v>
-[...24 lines deleted...]
-        </is>
+        <v>1049</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>1052</v>
       </c>
       <c r="I148" s="5"/>
-      <c r="J148" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J148" s="5" t="s">
+        <v>395</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="M148" s="5"/>
+        <v>1054</v>
+      </c>
+      <c r="M148" s="5" t="s">
+        <v>1055</v>
+      </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>594</v>
+        <v>1057</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>1035</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="s">
-        <v>1053</v>
-[...6 lines deleted...]
-      </c>
+        <v>1058</v>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I149" s="5"/>
       <c r="J149" s="5" t="s">
-        <v>359</v>
+        <v>1038</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1051</v>
+        <v>1062</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>593</v>
+        <v>1063</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>957</v>
+        <v>1035</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>958</v>
+        <v>1064</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1065</v>
+      </c>
+      <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
-        <v>21</v>
+        <v>1038</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>593</v>
+        <v>1057</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1029</v>
+        <v>1070</v>
       </c>
       <c r="I151" s="5"/>
       <c r="J151" s="5" t="s">
-        <v>1030</v>
+        <v>1038</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>1035</v>
+      </c>
+      <c r="D152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H152" s="5" t="s">
-        <v>1070</v>
+      <c r="H152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I152" s="5" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>1072</v>
+        <v>1038</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>211</v>
+        <v>1035</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>1078</v>
+        <v>1079</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H153" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I153" s="5" t="s">
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I153" s="5"/>
+      <c r="J153" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="K153" s="5" t="s">
         <v>1080</v>
       </c>
-      <c r="J153" s="5" t="s">
+      <c r="L153" s="6" t="s">
         <v>1081</v>
       </c>
-      <c r="K153" s="5" t="s">
+      <c r="M153" s="5" t="s">
         <v>1082</v>
-      </c>
-[...4 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I154" s="5" t="s">
         <v>1085</v>
       </c>
-      <c r="B154" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E154" s="5" t="s">
+      <c r="J154" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K154" s="5" t="s">
         <v>1086</v>
       </c>
-      <c r="F154" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H154" s="5" t="s">
+      <c r="L154" s="6" t="s">
         <v>1087</v>
       </c>
-      <c r="I154" s="5" t="s">
+      <c r="M154" s="5" t="s">
         <v>1088</v>
-      </c>
-[...10 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>593</v>
+        <v>1090</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1086</v>
+        <v>1018</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="I155" s="5"/>
+      <c r="J155" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="K155" s="5" t="s">
         <v>1093</v>
       </c>
-      <c r="I155" s="5" t="s">
+      <c r="L155" s="6" t="s">
         <v>1094</v>
       </c>
-      <c r="J155" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K155" s="5" t="s">
+      <c r="M155" s="5" t="s">
         <v>1095</v>
-      </c>
-[...4 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>593</v>
+        <v>1018</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>1086</v>
+        <v>1097</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="I156" s="5" t="s">
         <v>1099</v>
       </c>
-      <c r="I156" s="5" t="s">
+      <c r="J156" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K156" s="5" t="s">
         <v>1100</v>
       </c>
-      <c r="J156" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K156" s="5" t="s">
+      <c r="L156" s="6" t="s">
         <v>1101</v>
       </c>
-      <c r="L156" s="6" t="s">
+      <c r="M156" s="5" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>957</v>
+        <v>1104</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>956</v>
+        <v>1079</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="s">
-        <v>1030</v>
+        <v>1106</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="5" t="n">
-        <v>1912</v>
+      <c r="A158" s="5" t="s">
+        <v>1110</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D158" s="5" t="s">
-        <v>1109</v>
+      <c r="D158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H158" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I158" s="5" t="s">
+      <c r="H158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I158" s="5"/>
+      <c r="J158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K158" s="5" t="s">
         <v>1111</v>
       </c>
-      <c r="J158" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K158" s="5" t="s">
+      <c r="L158" s="6" t="s">
         <v>1112</v>
       </c>
-      <c r="L158" s="6" t="s">
+      <c r="M158" s="5"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="s">
         <v>1113</v>
-      </c>
-[...6 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>594</v>
+        <v>642</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>1052</v>
+        <v>1114</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>958</v>
+        <v>1020</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="s">
         <v>1115</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>1116</v>
       </c>
       <c r="I159" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>359</v>
+        <v>395</v>
       </c>
       <c r="K159" s="5" t="s">
         <v>1118</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>1119</v>
       </c>
       <c r="M159" s="5" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1121</v>
+        <v>1113</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E160" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I160" s="5" t="s">
         <v>1122</v>
       </c>
-      <c r="F160" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H160" s="5" t="s">
+      <c r="J160" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K160" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="I160" s="5" t="s">
+      <c r="L160" s="6" t="s">
         <v>1124</v>
       </c>
-      <c r="J160" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K160" s="5" t="s">
+      <c r="M160" s="5" t="s">
         <v>1125</v>
       </c>
-      <c r="L160" s="6" t="s">
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="s">
         <v>1126</v>
-      </c>
-[...6 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>594</v>
+        <v>1090</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>641</v>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G161" s="5" t="s">
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="I161" s="5"/>
+      <c r="J161" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L161" s="6" t="s">
         <v>1128</v>
       </c>
-      <c r="H161" s="5" t="s">
+      <c r="M161" s="5" t="s">
         <v>1129</v>
-      </c>
-[...13 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>593</v>
+        <v>1131</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1086</v>
+        <v>240</v>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1052</v>
+        <v>1132</v>
       </c>
       <c r="I162" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J162" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K162" s="5" t="s">
         <v>1135</v>
       </c>
-      <c r="J162" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K162" s="5" t="s">
+      <c r="L162" s="6" t="s">
         <v>1136</v>
       </c>
-      <c r="L162" s="6" t="s">
+      <c r="M162" s="5" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>688</v>
+        <v>240</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>211</v>
+        <v>736</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>866</v>
-[...4 lines deleted...]
-        </is>
+        <v>1139</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>1140</v>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>1028</v>
+        <v>641</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>593</v>
-[...4 lines deleted...]
-        </is>
+        <v>1090</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>1148</v>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G164" s="5" t="s">
-        <v>1147</v>
+      <c r="G164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1148</v>
-[...1 lines deleted...]
-      <c r="I164" s="5"/>
+        <v>1149</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>1150</v>
+      </c>
       <c r="J164" s="5" t="s">
-        <v>1030</v>
+        <v>1022</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>211</v>
+        <v>641</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>688</v>
-[...7 lines deleted...]
-        <v>1153</v>
+        <v>1019</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>1156</v>
+        <v>1022</v>
       </c>
       <c r="K165" s="5" t="s">
         <v>1157</v>
       </c>
       <c r="L165" s="6" t="s">
         <v>1158</v>
       </c>
       <c r="M165" s="5" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>1160</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>211</v>
+        <v>641</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>688</v>
+        <v>1019</v>
       </c>
       <c r="E166" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H166" s="5" t="s">
         <v>1161</v>
       </c>
-      <c r="F166" s="5" t="s">
+      <c r="I166" s="5" t="s">
         <v>1162</v>
       </c>
-      <c r="G166" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H166" s="5" t="s">
+      <c r="J166" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K166" s="5" t="s">
         <v>1163</v>
       </c>
-      <c r="I166" s="5" t="s">
+      <c r="L166" s="6" t="s">
         <v>1164</v>
       </c>
-      <c r="J166" s="5" t="s">
+      <c r="M166" s="5" t="s">
         <v>1165</v>
-      </c>
-[...7 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1169</v>
+        <v>1166</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>211</v>
+        <v>1019</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>1078</v>
+        <v>1018</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I167" s="5"/>
+      <c r="J167" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="K167" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="L167" s="6" t="s">
+        <v>1169</v>
+      </c>
+      <c r="M167" s="5" t="s">
         <v>1170</v>
       </c>
-      <c r="I167" s="5" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="168">
-      <c r="A168" s="5" t="s">
-        <v>1176</v>
+      <c r="A168" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>956</v>
+        <v>16</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1086</v>
+        <v>1171</v>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1177</v>
+        <v>1172</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1178</v>
+        <v>1173</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>960</v>
+        <v>21</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1181</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="5" t="s">
-        <v>1182</v>
+      <c r="A169" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>1028</v>
+        <v>642</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>956</v>
-[...12 lines deleted...]
-        </is>
+        <v>1114</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>1177</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1029</v>
-[...1 lines deleted...]
-      <c r="I169" s="5"/>
+        <v>1178</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>1179</v>
+      </c>
       <c r="J169" s="5" t="s">
-        <v>1030</v>
+        <v>395</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1183</v>
+        <v>1180</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1184</v>
+        <v>1181</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1185</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1186</v>
+        <v>1183</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>956</v>
+        <v>641</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>1086</v>
+        <v>1184</v>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J170" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K170" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="I170" s="5" t="s">
+      <c r="L170" s="6" t="s">
         <v>1188</v>
       </c>
-      <c r="J170" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K170" s="5" t="s">
+      <c r="M170" s="5" t="s">
         <v>1189</v>
       </c>
-      <c r="L170" s="6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="171">
-      <c r="A171" s="5" t="s">
-        <v>1192</v>
+      <c r="A171" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J171" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K171" s="5" t="s">
         <v>1193</v>
       </c>
-      <c r="D171" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H171" s="5" t="s">
+      <c r="L171" s="6" t="s">
         <v>1194</v>
       </c>
-      <c r="I171" s="5" t="s">
+      <c r="M171" s="5" t="s">
         <v>1195</v>
-      </c>
-[...10 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>211</v>
+        <v>641</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>688</v>
+        <v>1019</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>1148</v>
+      </c>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1201</v>
+        <v>1114</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1203</v>
+        <v>1022</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1204</v>
+        <v>1198</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1205</v>
+        <v>1199</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>1028</v>
+        <v>736</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>956</v>
-[...4 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>928</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1029</v>
-[...1 lines deleted...]
-      <c r="I173" s="5"/>
+        <v>1202</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>1203</v>
+      </c>
       <c r="J173" s="5" t="s">
-        <v>1030</v>
+        <v>1204</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1209</v>
+        <v>1206</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1210</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1211</v>
+        <v>1208</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>211</v>
+        <v>1090</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-      <c r="F174" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="I174" s="5"/>
+      <c r="J174" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="K174" s="5" t="s">
+        <v>1211</v>
+      </c>
+      <c r="L174" s="6" t="s">
         <v>1212</v>
       </c>
-      <c r="G174" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H174" s="5" t="s">
+      <c r="M174" s="5" t="s">
         <v>1213</v>
-      </c>
-[...13 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1219</v>
+        <v>1214</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>957</v>
+        <v>240</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>956</v>
+        <v>736</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="s">
-        <v>958</v>
+        <v>1215</v>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H175" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I175" s="5"/>
+      <c r="H175" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>1217</v>
+      </c>
       <c r="J175" s="5" t="s">
-        <v>1030</v>
+        <v>1218</v>
       </c>
       <c r="K175" s="5" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L175" s="6" t="s">
         <v>1220</v>
       </c>
-      <c r="L175" s="6" t="s">
+      <c r="M175" s="5" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>594</v>
+        <v>240</v>
       </c>
       <c r="D176" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F176" s="5" t="s">
         <v>1224</v>
       </c>
-      <c r="E176" s="5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H176" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I176" s="5"/>
+      <c r="H176" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>1226</v>
+      </c>
       <c r="J176" s="5" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>973</v>
+        <v>240</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>593</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>1140</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1230</v>
-[...1 lines deleted...]
-      <c r="I177" s="5"/>
+        <v>1232</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>1233</v>
+      </c>
       <c r="J177" s="5" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>973</v>
+        <v>1018</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>995</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>1148</v>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H178" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H178" s="5" t="s">
+        <v>1239</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1225</v>
+        <v>1022</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>593</v>
+        <v>1090</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>957</v>
+        <v>1018</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F179" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F179" s="5" t="s">
+        <v>1020</v>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H179" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H179" s="5" t="s">
+        <v>1091</v>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="s">
-        <v>960</v>
+        <v>1092</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>956</v>
+        <v>1018</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>973</v>
+        <v>1019</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>958</v>
+        <v>1148</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1243</v>
-[...1 lines deleted...]
-      <c r="I180" s="5"/>
+        <v>1249</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1250</v>
+      </c>
       <c r="J180" s="5" t="s">
-        <v>1225</v>
+        <v>1022</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>1069</v>
+        <v>1255</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>211</v>
+        <v>736</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F181" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F181" s="5" t="s">
+        <v>920</v>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>1250</v>
+        <v>1258</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>1255</v>
+        <v>240</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>956</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>920</v>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1256</v>
-[...1 lines deleted...]
-      <c r="I182" s="5"/>
+        <v>1263</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>1264</v>
+      </c>
       <c r="J182" s="5" t="s">
-        <v>1030</v>
+        <v>1265</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1258</v>
+        <v>1267</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1259</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>973</v>
+        <v>1090</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F183" s="5" t="s">
-        <v>1002</v>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1261</v>
+        <v>1091</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="s">
-        <v>1225</v>
+        <v>1092</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1265</v>
+        <v>1273</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>470</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>1078</v>
+        <v>1274</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1266</v>
+        <v>1275</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1267</v>
+        <v>1276</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1269</v>
+        <v>1278</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1271</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>1273</v>
+        <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1274</v>
+        <v>1019</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>1275</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>1018</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F185" s="5" t="s">
-        <v>1276</v>
+        <v>1020</v>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>1278</v>
-[...4 lines deleted...]
-        </is>
+        <v>1092</v>
+      </c>
+      <c r="K185" s="5" t="s">
+        <v>1282</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>1273</v>
+        <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>1274</v>
+        <v>642</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>1275</v>
-[...5 lines deleted...]
-        <v>1283</v>
+        <v>1286</v>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H186" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I186" s="5"/>
       <c r="J186" s="5" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>1273</v>
+        <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>1274</v>
+        <v>1035</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>1275</v>
-[...5 lines deleted...]
-        <v>1291</v>
+        <v>1057</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I187" s="5" t="s">
         <v>1292</v>
       </c>
       <c r="J187" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="K187" s="5" t="s">
         <v>1293</v>
       </c>
-      <c r="K187" s="5" t="s">
+      <c r="L187" s="6" t="s">
         <v>1294</v>
       </c>
-      <c r="L187" s="6" t="s">
+      <c r="M187" s="5" t="s">
         <v>1295</v>
-      </c>
-[...1 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1297</v>
+        <v>1291</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>957</v>
+        <v>1035</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>956</v>
+        <v>641</v>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1274</v>
+        <v>1296</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
-        <v>1030</v>
+        <v>1287</v>
       </c>
       <c r="K188" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="L188" s="6" t="s">
         <v>1298</v>
       </c>
-      <c r="L188" s="6" t="s">
+      <c r="M188" s="5" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>163</v>
+        <v>641</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>211</v>
+        <v>1019</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H189" s="5" t="s">
+      <c r="H189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I189" s="5"/>
+      <c r="J189" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K189" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="L189" s="6" t="s">
         <v>1302</v>
       </c>
-      <c r="I189" s="5" t="s">
+      <c r="M189" s="5" t="s">
         <v>1303</v>
-      </c>
-[...10 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>956</v>
-[...4 lines deleted...]
-        </is>
+        <v>1035</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>1020</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H190" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H190" s="5" t="s">
+        <v>1305</v>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>1030</v>
+        <v>1287</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1309</v>
+        <v>1306</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1310</v>
+        <v>1307</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1311</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>211</v>
+        <v>1131</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>688</v>
-[...6 lines deleted...]
-      <c r="F191" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J191" s="5" t="s">
+        <v>1312</v>
+      </c>
+      <c r="K191" s="5" t="s">
         <v>1313</v>
       </c>
-      <c r="G191" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H191" s="5" t="s">
+      <c r="L191" s="6" t="s">
         <v>1314</v>
       </c>
-      <c r="I191" s="5" t="s">
+      <c r="M191" s="5" t="s">
         <v>1315</v>
-      </c>
-[...10 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1320</v>
+        <v>1316</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>957</v>
+        <v>1317</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>956</v>
+        <v>1018</v>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H192" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H192" s="5" t="s">
+        <v>1318</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
-        <v>1030</v>
+        <v>1092</v>
       </c>
       <c r="K192" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="L192" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="M192" s="5" t="s">
         <v>1321</v>
-      </c>
-[...4 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>211</v>
+        <v>1035</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>1069</v>
-[...7 lines deleted...]
-        </is>
+        <v>1079</v>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F193" s="5" t="s">
+        <v>1064</v>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I193" s="5"/>
+      <c r="J193" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="K193" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="L193" s="6" t="s">
         <v>1325</v>
       </c>
-      <c r="I193" s="5" t="s">
+      <c r="M193" s="5" t="s">
         <v>1326</v>
-      </c>
-[...10 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1331</v>
+        <v>1327</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>593</v>
+        <v>240</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="E194" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="J194" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="K194" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="L194" s="6" t="s">
         <v>1332</v>
       </c>
-      <c r="F194" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H194" s="5" t="s">
+      <c r="M194" s="5" t="s">
         <v>1333</v>
-      </c>
-[...13 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="F195" s="5" t="s">
         <v>1338</v>
       </c>
-      <c r="B195" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E195" s="5" t="s">
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I195" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="F195" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H195" s="5" t="s">
+      <c r="J195" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="I195" s="5" t="s">
+      <c r="K195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="6" t="s">
         <v>1341</v>
       </c>
-      <c r="J195" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K195" s="5" t="s">
+      <c r="M195" s="5" t="s">
         <v>1342</v>
-      </c>
-[...4 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F196" s="5" t="s">
         <v>1345</v>
-      </c>
-[...15 lines deleted...]
-        </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
         <v>1346</v>
       </c>
       <c r="I196" s="5" t="s">
         <v>1347</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>960</v>
+        <v>1348</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>211</v>
+        <v>1336</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-        </is>
+        <v>1337</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>446</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>1078</v>
+        <v>1353</v>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H197" s="5" t="s">
-        <v>1352</v>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>1359</v>
+        <v>1019</v>
       </c>
       <c r="D198" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G198" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H198" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I198" s="5"/>
+      <c r="J198" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="K198" s="5" t="s">
         <v>1360</v>
       </c>
-      <c r="E198" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H198" s="5" t="s">
+      <c r="L198" s="6" t="s">
         <v>1361</v>
       </c>
-      <c r="I198" s="5" t="s">
+      <c r="M198" s="5" t="s">
         <v>1362</v>
-      </c>
-[...10 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1367</v>
+        <v>1363</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>688</v>
+        <v>186</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="I199" s="5" t="s">
+        <v>1365</v>
+      </c>
+      <c r="J199" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="K199" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="L199" s="6" t="s">
         <v>1368</v>
       </c>
-      <c r="I199" s="5"/>
-      <c r="J199" s="5" t="s">
+      <c r="M199" s="5" t="s">
         <v>1369</v>
-      </c>
-[...7 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1373</v>
+        <v>1370</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>16</v>
+        <v>1090</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>1374</v>
+        <v>1018</v>
+      </c>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G200" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I200" s="5"/>
       <c r="J200" s="5" t="s">
-        <v>21</v>
+        <v>1092</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1378</v>
+        <v>1371</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1379</v>
+        <v>1372</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1380</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1381</v>
+        <v>1374</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>688</v>
+        <v>736</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="s">
-        <v>1078</v>
+        <v>1375</v>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1382</v>
+        <v>1376</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1383</v>
+        <v>1377</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1384</v>
+        <v>1378</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1385</v>
+        <v>1379</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1386</v>
+        <v>1380</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>292</v>
+        <v>1019</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1069</v>
+        <v>1018</v>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H202" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I202" s="5"/>
       <c r="J202" s="5" t="s">
-        <v>1391</v>
+        <v>1092</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1392</v>
+        <v>1383</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1393</v>
+        <v>1384</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1394</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1395</v>
+        <v>1386</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>688</v>
+        <v>1131</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>1396</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>17</v>
+      </c>
+      <c r="F203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1397</v>
+        <v>1387</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1398</v>
+        <v>1388</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1399</v>
+        <v>1389</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1400</v>
+        <v>1390</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1401</v>
+        <v>1391</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1402</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1403</v>
+        <v>1393</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>1273</v>
+        <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>18</v>
+        <v>1394</v>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1404</v>
+        <v>1395</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1405</v>
+        <v>1396</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>960</v>
+        <v>1022</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1406</v>
+        <v>1397</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1407</v>
+        <v>1398</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1408</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1409</v>
+        <v>1400</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>1028</v>
+        <v>1019</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>477</v>
+        <v>1401</v>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1410</v>
+        <v>1402</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1411</v>
+        <v>1403</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>960</v>
+        <v>1022</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1412</v>
+        <v>1404</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1413</v>
+        <v>1405</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1414</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1415</v>
+        <v>1407</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>973</v>
+        <v>1018</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>1416</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>1394</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1417</v>
-[...1 lines deleted...]
-      <c r="I206" s="5"/>
+        <v>1408</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>1409</v>
+      </c>
       <c r="J206" s="5" t="s">
-        <v>1418</v>
+        <v>1022</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1419</v>
+        <v>1410</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1420</v>
+        <v>1411</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1421</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1422</v>
+        <v>1413</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>972</v>
+        <v>240</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>973</v>
+        <v>736</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F207" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F207" s="5" t="s">
+        <v>1140</v>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1423</v>
-[...1 lines deleted...]
-      <c r="I207" s="5"/>
+        <v>1414</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>1415</v>
+      </c>
       <c r="J207" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="K207" s="5" t="s">
+        <v>1417</v>
+      </c>
+      <c r="L207" s="6" t="s">
         <v>1418</v>
       </c>
-      <c r="K207" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M207" s="5" t="s">
-        <v>1426</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1427</v>
+        <v>1420</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>211</v>
+        <v>1421</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1069</v>
+        <v>1422</v>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>1424</v>
+      </c>
+      <c r="J208" s="5" t="s">
+        <v>1425</v>
+      </c>
+      <c r="K208" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="L208" s="6" t="s">
+        <v>1427</v>
+      </c>
+      <c r="M208" s="5" t="s">
         <v>1428</v>
-      </c>
-[...13 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1434</v>
+        <v>1429</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>211</v>
+        <v>736</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>240</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1435</v>
-[...3 lines deleted...]
-      </c>
+        <v>1430</v>
+      </c>
+      <c r="I209" s="5"/>
       <c r="J209" s="5" t="s">
-        <v>1437</v>
+        <v>1431</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1438</v>
+        <v>1432</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1439</v>
+        <v>1433</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1440</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1441</v>
+        <v>1435</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>211</v>
+        <v>16</v>
       </c>
       <c r="D210" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G210" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J210" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K210" s="5" t="s">
+        <v>1440</v>
+      </c>
+      <c r="L210" s="6" t="s">
+        <v>1441</v>
+      </c>
+      <c r="M210" s="5" t="s">
         <v>1442</v>
-      </c>
-[...29 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1449</v>
+        <v>1443</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>1450</v>
+        <v>736</v>
+      </c>
+      <c r="E211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F211" s="5" t="s">
-        <v>1451</v>
+        <v>1140</v>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1452</v>
+        <v>1444</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1453</v>
+        <v>1445</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1454</v>
+        <v>1446</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1455</v>
+        <v>1447</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1456</v>
+        <v>1448</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1457</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1458</v>
+        <v>1450</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>371</v>
+        <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>1459</v>
+        <v>328</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>1017</v>
+        <v>1131</v>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1460</v>
+        <v>1451</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1461</v>
+        <v>1452</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1044</v>
+        <v>1453</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1462</v>
+        <v>1454</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1463</v>
+        <v>1455</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1464</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1465</v>
+        <v>1457</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>1466</v>
+        <v>240</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>1467</v>
+        <v>736</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>1468</v>
-[...4 lines deleted...]
-        </is>
+        <v>1458</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>1224</v>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1469</v>
+        <v>1459</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1470</v>
+        <v>1460</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>1471</v>
+        <v>1461</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1472</v>
+        <v>1462</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1473</v>
+        <v>1463</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1474</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1475</v>
+        <v>1465</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>1459</v>
+        <v>641</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1017</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1476</v>
-[...1 lines deleted...]
-      <c r="I214" s="5"/>
+        <v>1466</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>1467</v>
+      </c>
       <c r="J214" s="5" t="s">
-        <v>1044</v>
+        <v>1022</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1477</v>
+        <v>1468</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1478</v>
+        <v>1469</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1479</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1480</v>
+        <v>1471</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>1481</v>
+        <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>1482</v>
+        <v>641</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>593</v>
+        <v>1090</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-        <v>1483</v>
+        <v>520</v>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1484</v>
-[...1 lines deleted...]
-      <c r="I215" s="5"/>
+        <v>1472</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>1473</v>
+      </c>
       <c r="J215" s="5" t="s">
-        <v>1485</v>
+        <v>1022</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1486</v>
+        <v>1474</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1487</v>
+        <v>1475</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1488</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1489</v>
+        <v>1477</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>593</v>
+        <v>1035</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1490</v>
+        <v>1478</v>
+      </c>
+      <c r="E216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1491</v>
+        <v>1479</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
-        <v>960</v>
+        <v>1480</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1492</v>
+        <v>1481</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1493</v>
+        <v>1482</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1494</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1495</v>
+        <v>1484</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>1496</v>
+        <v>1034</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1069</v>
+        <v>1035</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1497</v>
-[...3 lines deleted...]
-      </c>
+        <v>1485</v>
+      </c>
+      <c r="I217" s="5"/>
       <c r="J217" s="5" t="s">
-        <v>1499</v>
+        <v>1480</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1500</v>
+        <v>1486</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1501</v>
+        <v>1487</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1502</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1503</v>
+        <v>1489</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>593</v>
+        <v>240</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>1131</v>
+      </c>
+      <c r="E218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H218" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H218" s="5" t="s">
+        <v>1490</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1505</v>
+        <v>1491</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>960</v>
+        <v>1492</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1506</v>
+        <v>1493</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1507</v>
+        <v>1494</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1508</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1509</v>
+        <v>1496</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>593</v>
+        <v>240</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>957</v>
+        <v>1131</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>1504</v>
+        <v>17</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H219" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H219" s="5" t="s">
+        <v>1497</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1510</v>
+        <v>1498</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>960</v>
+        <v>1499</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1511</v>
+        <v>1500</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1512</v>
+        <v>1501</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1513</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1514</v>
+        <v>1503</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>1069</v>
+        <v>1504</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F220" s="5" t="s">
-        <v>1515</v>
+      <c r="F220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1516</v>
+        <v>1505</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1517</v>
+        <v>1506</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>1518</v>
+        <v>1507</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1519</v>
+        <v>1508</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1520</v>
+        <v>1509</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1521</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>1514</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>1515</v>
+      </c>
+      <c r="J221" s="5" t="s">
+        <v>1516</v>
+      </c>
+      <c r="K221" s="5" t="s">
+        <v>1517</v>
+      </c>
+      <c r="L221" s="6" t="s">
+        <v>1518</v>
+      </c>
+      <c r="M221" s="5" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="5" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B222" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C222" s="5" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H222" s="5" t="s">
         <v>1522</v>
       </c>
-      <c r="B221" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C221" s="5" t="s">
+      <c r="I222" s="5" t="s">
         <v>1523</v>
       </c>
-      <c r="D221" s="5" t="inlineStr">
-[...25 lines deleted...]
-      <c r="J221" s="5" t="s">
+      <c r="J222" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K222" s="5" t="s">
         <v>1524</v>
       </c>
-      <c r="K221" s="5" t="s">
+      <c r="L222" s="6" t="s">
         <v>1525</v>
       </c>
-      <c r="L221" s="6" t="s">
+      <c r="M222" s="5" t="s">
         <v>1526</v>
-      </c>
-[...48 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1534</v>
+        <v>1527</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>211</v>
+        <v>1528</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>1069</v>
-[...7 lines deleted...]
-        <v>1451</v>
+        <v>1529</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J223" s="5" t="s">
+        <v>1533</v>
+      </c>
+      <c r="K223" s="5" t="s">
+        <v>1534</v>
+      </c>
+      <c r="L223" s="6" t="s">
         <v>1535</v>
       </c>
-      <c r="I223" s="5" t="s">
+      <c r="M223" s="5" t="s">
         <v>1536</v>
-      </c>
-[...10 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>211</v>
+        <v>1521</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1069</v>
-[...5 lines deleted...]
-        <v>1451</v>
+        <v>1079</v>
+      </c>
+      <c r="E224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F224" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1543</v>
-[...3 lines deleted...]
-      </c>
+        <v>1538</v>
+      </c>
+      <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
-        <v>1545</v>
+        <v>1106</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1546</v>
+        <v>1539</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1547</v>
+        <v>1540</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1548</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H225" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="I225" s="5"/>
+      <c r="J225" s="5" t="s">
+        <v>1547</v>
+      </c>
+      <c r="K225" s="5" t="s">
+        <v>1548</v>
+      </c>
+      <c r="L225" s="6" t="s">
         <v>1549</v>
       </c>
-      <c r="B225" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H225" s="5" t="s">
+      <c r="M225" s="5" t="s">
         <v>1550</v>
-      </c>
-[...13 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B226" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H226" s="5" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I226" s="5"/>
+      <c r="J226" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K226" s="5" t="s">
+        <v>1554</v>
+      </c>
+      <c r="L226" s="6" t="s">
+        <v>1555</v>
+      </c>
+      <c r="M226" s="5" t="s">
         <v>1556</v>
-      </c>
-[...34 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1563</v>
+        <v>1557</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J227" s="5" t="s">
+        <v>1561</v>
+      </c>
+      <c r="K227" s="5" t="s">
+        <v>1562</v>
+      </c>
+      <c r="L227" s="6" t="s">
+        <v>1563</v>
+      </c>
+      <c r="M227" s="5" t="s">
         <v>1564</v>
-      </c>
-[...32 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1568</v>
+        <v>1565</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>211</v>
+        <v>641</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1069</v>
+        <v>1019</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>17</v>
+        <v>1566</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H228" s="5" t="s">
+      <c r="H228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J228" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K228" s="5" t="s">
+        <v>1568</v>
+      </c>
+      <c r="L228" s="6" t="s">
         <v>1569</v>
       </c>
-      <c r="I228" s="5" t="s">
+      <c r="M228" s="5" t="s">
         <v>1570</v>
-      </c>
-[...10 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>211</v>
+        <v>641</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H229" s="5" t="s">
-        <v>1576</v>
+      <c r="H229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>1578</v>
+        <v>1022</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1579</v>
+        <v>1573</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1580</v>
+        <v>1574</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1581</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1069</v>
+        <v>1131</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F230" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F230" s="5" t="s">
+        <v>1577</v>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
+        <v>1578</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="J230" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="K230" s="5" t="s">
+        <v>1581</v>
+      </c>
+      <c r="L230" s="6" t="s">
+        <v>1582</v>
+      </c>
+      <c r="M230" s="5" t="s">
         <v>1583</v>
-      </c>
-[...11 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>1585</v>
+      </c>
+      <c r="D231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H231" s="5" t="s">
-        <v>1589</v>
+      <c r="H231" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I231" s="5"/>
       <c r="J231" s="5" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="5" t="s">
-        <v>1594</v>
+      <c r="A232" s="5" t="n">
+        <v>1917</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1069</v>
-[...5 lines deleted...]
-        <v>1451</v>
+        <v>1131</v>
+      </c>
+      <c r="E232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
+        <v>1590</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="J232" s="5" t="s">
+        <v>1592</v>
+      </c>
+      <c r="K232" s="5" t="s">
+        <v>1593</v>
+      </c>
+      <c r="L232" s="6" t="s">
+        <v>1594</v>
+      </c>
+      <c r="M232" s="5" t="s">
         <v>1595</v>
-      </c>
-[...13 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1601</v>
+        <v>1596</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>1069</v>
-[...7 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F233" s="5" t="s">
+        <v>1513</v>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
+        <v>1597</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>1599</v>
+      </c>
+      <c r="K233" s="5" t="s">
+        <v>1600</v>
+      </c>
+      <c r="L233" s="6" t="s">
+        <v>1601</v>
+      </c>
+      <c r="M233" s="5" t="s">
         <v>1602</v>
-      </c>
-[...13 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1608</v>
+        <v>1603</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>593</v>
+        <v>240</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>957</v>
+        <v>1131</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>1504</v>
-[...4 lines deleted...]
-        </is>
+        <v>1604</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>1513</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
+        <v>1605</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J234" s="5" t="s">
+        <v>1607</v>
+      </c>
+      <c r="K234" s="5" t="s">
+        <v>1608</v>
+      </c>
+      <c r="L234" s="6" t="s">
         <v>1609</v>
       </c>
-      <c r="I234" s="5" t="s">
+      <c r="M234" s="5" t="s">
         <v>1610</v>
-      </c>
-[...10 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1614</v>
+        <v>1611</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>593</v>
+        <v>736</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>957</v>
+        <v>210</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>1504</v>
+        <v>1612</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
+        <v>1613</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1614</v>
+      </c>
+      <c r="J235" s="5" t="s">
         <v>1615</v>
       </c>
-      <c r="I235" s="5" t="s">
+      <c r="K235" s="5" t="s">
         <v>1616</v>
       </c>
-      <c r="J235" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K235" s="5" t="s">
+      <c r="L235" s="6" t="s">
         <v>1617</v>
       </c>
-      <c r="L235" s="6" t="s">
+      <c r="M235" s="5" t="s">
         <v>1618</v>
-      </c>
-[...1 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>593</v>
+        <v>240</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>1131</v>
+      </c>
+      <c r="E236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H236" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H236" s="5" t="s">
+        <v>1620</v>
       </c>
       <c r="I236" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>960</v>
+        <v>1622</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1620</v>
+        <v>1626</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>1625</v>
+        <v>1019</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>1069</v>
+        <v>16</v>
       </c>
       <c r="E237" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F237" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F237" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G237" s="5" t="s">
+        <v>1627</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="J237" s="5" t="s">
-        <v>1628</v>
+        <v>395</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>1634</v>
+        <v>1079</v>
+      </c>
+      <c r="E238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I238" s="5"/>
+      <c r="J238" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K238" s="5" t="s">
         <v>1635</v>
       </c>
-      <c r="I238" s="5" t="s">
+      <c r="L238" s="6" t="s">
         <v>1636</v>
       </c>
-      <c r="J238" s="5" t="s">
+      <c r="M238" s="5" t="s">
         <v>1637</v>
-      </c>
-[...7 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1641</v>
+        <v>1638</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="D239" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>1639</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J239" s="5" t="s">
+        <v>1641</v>
+      </c>
+      <c r="K239" s="5" t="s">
         <v>1642</v>
       </c>
-      <c r="E239" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H239" s="5" t="s">
+      <c r="L239" s="6" t="s">
         <v>1643</v>
       </c>
-      <c r="I239" s="5" t="s">
+      <c r="M239" s="5" t="s">
         <v>1644</v>
-      </c>
-[...10 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>1646</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1647</v>
+      </c>
+      <c r="J240" s="5" t="s">
         <v>1648</v>
       </c>
-      <c r="B240" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C240" s="5" t="s">
+      <c r="K240" s="5" t="s">
         <v>1649</v>
       </c>
-      <c r="D240" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F240" s="5" t="s">
+      <c r="L240" s="6" t="s">
         <v>1650</v>
       </c>
-      <c r="G240" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H240" s="5" t="s">
+      <c r="M240" s="5" t="s">
         <v>1651</v>
-      </c>
-[...13 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1657</v>
+        <v>1652</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>593</v>
+        <v>240</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>957</v>
+        <v>1131</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>1504</v>
+        <v>17</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1658</v>
-[...3 lines deleted...]
-      </c>
+        <v>1653</v>
+      </c>
+      <c r="I241" s="5"/>
       <c r="J241" s="5" t="s">
-        <v>960</v>
+        <v>1654</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1660</v>
+        <v>1655</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1661</v>
+        <v>1656</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1662</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1663</v>
+        <v>1658</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>593</v>
+        <v>1131</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>240</v>
+      </c>
+      <c r="E242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H242" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H242" s="5" t="s">
+        <v>1659</v>
       </c>
       <c r="I242" s="5"/>
       <c r="J242" s="5" t="s">
-        <v>960</v>
+        <v>1660</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1664</v>
+        <v>1661</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1665</v>
+        <v>1662</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1666</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1667</v>
+        <v>1664</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="D243" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F243" s="5" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H243" s="5" t="s">
+        <v>1665</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J243" s="5" t="s">
+        <v>1667</v>
+      </c>
+      <c r="K243" s="5" t="s">
         <v>1668</v>
       </c>
-      <c r="E243" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G243" s="5" t="s">
+      <c r="L243" s="6" t="s">
         <v>1669</v>
       </c>
-      <c r="H243" s="5" t="s">
+      <c r="M243" s="5" t="s">
         <v>1670</v>
-      </c>
-[...13 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1675</v>
+        <v>1671</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J244" s="5" t="s">
+        <v>1674</v>
+      </c>
+      <c r="K244" s="5" t="s">
+        <v>1675</v>
+      </c>
+      <c r="L244" s="6" t="s">
         <v>1676</v>
       </c>
-      <c r="I244" s="5" t="s">
+      <c r="M244" s="5" t="s">
         <v>1677</v>
-      </c>
-[...10 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1682</v>
+        <v>1678</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>163</v>
+        <v>641</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>16</v>
+        <v>1019</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>18</v>
+        <v>1566</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>1680</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K245" s="5" t="s">
+        <v>1681</v>
+      </c>
+      <c r="L245" s="6" t="s">
+        <v>1682</v>
+      </c>
+      <c r="M245" s="5" t="s">
         <v>1683</v>
-      </c>
-[...13 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B246" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C246" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>1685</v>
+      </c>
+      <c r="I246" s="5" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J246" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K246" s="5" t="s">
+        <v>1687</v>
+      </c>
+      <c r="L246" s="6" t="s">
         <v>1688</v>
       </c>
-      <c r="B246" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F246" s="5" t="s">
+      <c r="M246" s="5" t="s">
         <v>1689</v>
-      </c>
-[...21 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>163</v>
+        <v>641</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>1642</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H247" s="5" t="s">
-        <v>1696</v>
+      <c r="H247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1697</v>
+        <v>1691</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>359</v>
+        <v>1022</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1698</v>
+        <v>1692</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1699</v>
+        <v>1693</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1700</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1701</v>
+        <v>1690</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>292</v>
+        <v>1695</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>1069</v>
+        <v>1131</v>
       </c>
       <c r="E248" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F248" s="5" t="s">
-        <v>1702</v>
+      <c r="F248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1703</v>
+        <v>1696</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1704</v>
+        <v>1697</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>1705</v>
+        <v>1698</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1706</v>
+        <v>1699</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1707</v>
+        <v>1700</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1708</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1709</v>
+        <v>1702</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>163</v>
+        <v>1703</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>1375</v>
+        <v>240</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
+        <v>1705</v>
+      </c>
+      <c r="I249" s="5" t="s">
+        <v>1706</v>
+      </c>
+      <c r="J249" s="5" t="s">
+        <v>1707</v>
+      </c>
+      <c r="K249" s="5" t="s">
+        <v>1708</v>
+      </c>
+      <c r="L249" s="6" t="s">
+        <v>1709</v>
+      </c>
+      <c r="M249" s="5" t="s">
         <v>1710</v>
-      </c>
-[...13 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B250" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C250" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H250" s="5" t="s">
+        <v>1713</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>1714</v>
+      </c>
+      <c r="J250" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K250" s="5" t="s">
         <v>1715</v>
       </c>
-      <c r="B250" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G250" s="5" t="s">
+      <c r="L250" s="6" t="s">
         <v>1716</v>
       </c>
-      <c r="H250" s="5" t="s">
-[...6 lines deleted...]
-      <c r="K250" s="5" t="s">
+      <c r="M250" s="5" t="s">
         <v>1717</v>
-      </c>
-[...4 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C251" s="5" t="s">
         <v>1719</v>
       </c>
-      <c r="B251" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D251" s="5" t="s">
-        <v>163</v>
-[...10 lines deleted...]
-        <v>1375</v>
+        <v>1131</v>
+      </c>
+      <c r="E251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>1720</v>
+      </c>
+      <c r="G251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1720</v>
-[...1 lines deleted...]
-      <c r="I251" s="5"/>
+        <v>1721</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>1722</v>
+      </c>
       <c r="J251" s="5" t="s">
-        <v>21</v>
+        <v>1723</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>1504</v>
+        <v>1566</v>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="J252" s="5" t="s">
-        <v>960</v>
+        <v>1022</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>163</v>
+        <v>641</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>1731</v>
-[...7 lines deleted...]
-        <v>1732</v>
+        <v>1019</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H253" s="5" t="s">
-        <v>1733</v>
+      <c r="H253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I253" s="5"/>
       <c r="J253" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K253" s="5" t="s">
         <v>1734</v>
       </c>
-      <c r="K253" s="5" t="s">
+      <c r="L253" s="6" t="s">
         <v>1735</v>
       </c>
-      <c r="L253" s="6" t="s">
+      <c r="M253" s="5" t="s">
         <v>1736</v>
-      </c>
-[...1 lines deleted...]
-        <v>1737</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G254" s="5" t="s">
         <v>1739</v>
-      </c>
-[...16 lines deleted...]
-        </is>
       </c>
       <c r="H254" s="5" t="s">
         <v>1740</v>
       </c>
       <c r="I254" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="J254" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K254" s="5" t="s">
         <v>1742</v>
       </c>
-      <c r="K254" s="5" t="s">
+      <c r="L254" s="6" t="s">
         <v>1743</v>
       </c>
-      <c r="L254" s="6" t="s">
+      <c r="M254" s="5" t="s">
         <v>1744</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1746</v>
+        <v>1745</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H255" s="5" t="s">
+        <v>1746</v>
+      </c>
+      <c r="I255" s="5" t="s">
         <v>1747</v>
       </c>
-      <c r="D255" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H255" s="5" t="s">
+      <c r="J255" s="5" t="s">
         <v>1748</v>
       </c>
-      <c r="I255" s="5" t="s">
+      <c r="K255" s="5" t="s">
         <v>1749</v>
       </c>
-      <c r="J255" s="5" t="s">
+      <c r="L255" s="6" t="s">
         <v>1750</v>
       </c>
-      <c r="K255" s="5" t="s">
+      <c r="M255" s="5" t="s">
         <v>1751</v>
-      </c>
-[...4 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1754</v>
+        <v>1752</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>163</v>
+        <v>1753</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>1604</v>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
+        <v>1754</v>
+      </c>
+      <c r="I256" s="5" t="s">
         <v>1755</v>
       </c>
-      <c r="I256" s="5"/>
       <c r="J256" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="K256" s="5" t="s">
         <v>1757</v>
       </c>
       <c r="L256" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="M256" s="5" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
         <v>1760</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
         <v>1761</v>
       </c>
       <c r="I257" s="5" t="s">
         <v>1762</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1734</v>
+        <v>21</v>
       </c>
       <c r="K257" s="5" t="s">
         <v>1763</v>
       </c>
       <c r="L257" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="M257" s="5" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
         <v>1766</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>1668</v>
+        <v>240</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>1731</v>
+        <v>1131</v>
       </c>
       <c r="E258" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F258" s="5" t="s">
         <v>1767</v>
       </c>
-      <c r="F258" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G258" s="5" t="s">
+      <c r="G258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H258" s="5" t="s">
         <v>1768</v>
       </c>
-      <c r="H258" s="5" t="s">
+      <c r="I258" s="5" t="s">
         <v>1769</v>
       </c>
-      <c r="I258" s="5" t="s">
+      <c r="J258" s="5" t="s">
         <v>1770</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="K258" s="5" t="s">
         <v>1771</v>
       </c>
       <c r="L258" s="6" t="s">
         <v>1772</v>
       </c>
       <c r="M258" s="5" t="s">
         <v>1773</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B259" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C259" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H259" s="5" t="s">
         <v>1774</v>
       </c>
-      <c r="B259" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H259" s="5" t="s">
+      <c r="I259" s="5" t="s">
         <v>1775</v>
       </c>
-      <c r="I259" s="5" t="s">
+      <c r="J259" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K259" s="5" t="s">
         <v>1776</v>
       </c>
-      <c r="J259" s="5" t="s">
+      <c r="L259" s="6" t="s">
         <v>1777</v>
       </c>
-      <c r="K259" s="5" t="s">
+      <c r="M259" s="5" t="s">
         <v>1778</v>
-      </c>
-[...4 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1781</v>
+        <v>1779</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>593</v>
+        <v>328</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>957</v>
+        <v>1131</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>1504</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F260" s="5" t="s">
+        <v>1780</v>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
+        <v>1781</v>
+      </c>
+      <c r="I260" s="5" t="s">
         <v>1782</v>
       </c>
-      <c r="I260" s="5"/>
       <c r="J260" s="5" t="s">
-        <v>960</v>
+        <v>1783</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D261" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D261" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>1436</v>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G261" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G261" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H261" s="5" t="s">
+        <v>1788</v>
+      </c>
+      <c r="I261" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="J261" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1788</v>
-[...1 lines deleted...]
-      <c r="M261" s="5"/>
+        <v>1791</v>
+      </c>
+      <c r="M261" s="5" t="s">
+        <v>1792</v>
+      </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D262" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D262" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F262" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F262" s="5" t="s">
+        <v>1437</v>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1790</v>
-[...5 lines deleted...]
-        </is>
+        <v>1794</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>1795</v>
+      </c>
+      <c r="J262" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1787</v>
+        <v>1796</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1791</v>
-[...1 lines deleted...]
-      <c r="M262" s="5"/>
+        <v>1797</v>
+      </c>
+      <c r="M262" s="5" t="s">
+        <v>1798</v>
+      </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1792</v>
+        <v>1799</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>163</v>
+        <v>1049</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1050</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G263" s="5" t="s">
+        <v>1800</v>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1793</v>
-[...3 lines deleted...]
-      </c>
+        <v>1052</v>
+      </c>
+      <c r="I263" s="5"/>
       <c r="J263" s="5" t="s">
-        <v>21</v>
+        <v>395</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1795</v>
+        <v>1801</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1796</v>
+        <v>1802</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1797</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D264" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D264" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>1436</v>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G264" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G264" s="5" t="s">
+        <v>1437</v>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1790</v>
+        <v>1804</v>
       </c>
       <c r="I264" s="5"/>
-      <c r="J264" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J264" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1800</v>
-[...1 lines deleted...]
-      <c r="M264" s="5"/>
+        <v>1806</v>
+      </c>
+      <c r="M264" s="5" t="s">
+        <v>1807</v>
+      </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1801</v>
+        <v>1808</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>1802</v>
+        <v>641</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>470</v>
+        <v>1019</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1566</v>
+      </c>
+      <c r="F265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>359</v>
+        <v>1022</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>1642</v>
+        <v>1815</v>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F266" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F266" s="5" t="s">
+        <v>1816</v>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1810</v>
-[...3 lines deleted...]
-      </c>
+        <v>1817</v>
+      </c>
+      <c r="I266" s="5"/>
       <c r="J266" s="5" t="s">
-        <v>359</v>
+        <v>1818</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1812</v>
+        <v>1819</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1813</v>
+        <v>1820</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1814</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1815</v>
+        <v>1822</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>1802</v>
+        <v>1823</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>240</v>
+      </c>
+      <c r="E267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1816</v>
-[...1 lines deleted...]
-      <c r="I267" s="5"/>
+        <v>1824</v>
+      </c>
+      <c r="I267" s="5" t="s">
+        <v>1825</v>
+      </c>
       <c r="J267" s="5" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1819</v>
+        <v>1828</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1820</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1821</v>
+        <v>1830</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>16</v>
+        <v>1831</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>17</v>
+        <v>581</v>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1822</v>
+        <v>1832</v>
       </c>
       <c r="I268" s="5" t="s">
-        <v>1823</v>
+        <v>1833</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>21</v>
+        <v>1834</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1824</v>
+        <v>1835</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1825</v>
+        <v>1836</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1826</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1827</v>
+        <v>1838</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>1649</v>
+        <v>186</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>1829</v>
+        <v>1131</v>
+      </c>
+      <c r="E269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1830</v>
-[...3 lines deleted...]
-      </c>
+        <v>1839</v>
+      </c>
+      <c r="I269" s="5"/>
       <c r="J269" s="5" t="s">
-        <v>1832</v>
+        <v>1840</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1833</v>
+        <v>1841</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1834</v>
+        <v>1842</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1835</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1836</v>
+        <v>1844</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>16</v>
+        <v>186</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>1374</v>
+        <v>1815</v>
+      </c>
+      <c r="E270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G270" s="5" t="s">
-        <v>1837</v>
+      <c r="G270" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>21</v>
+        <v>1818</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1840</v>
+        <v>1847</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1842</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>1738</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F271" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G271" s="5" t="s">
+        <v>1852</v>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1844</v>
-[...5 lines deleted...]
-        </is>
+        <v>1853</v>
+      </c>
+      <c r="I271" s="5" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J271" s="5" t="s">
+        <v>395</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1845</v>
+        <v>1855</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1846</v>
-[...1 lines deleted...]
-      <c r="M271" s="5"/>
+        <v>1856</v>
+      </c>
+      <c r="M271" s="5" t="s">
+        <v>1857</v>
+      </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1847</v>
+        <v>1858</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>593</v>
+        <v>240</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>957</v>
+        <v>1131</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>1504</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F272" s="5" t="s">
+        <v>1513</v>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1848</v>
+        <v>1859</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1849</v>
+        <v>1860</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>960</v>
+        <v>1861</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1850</v>
+        <v>1862</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1851</v>
+        <v>1863</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1852</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1853</v>
+        <v>1865</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E273" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1854</v>
+        <v>1866</v>
       </c>
       <c r="I273" s="5"/>
-      <c r="J273" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J273" s="5" t="s">
+        <v>1022</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1855</v>
+        <v>1867</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1856</v>
-[...1 lines deleted...]
-      <c r="M273" s="5"/>
+        <v>1868</v>
+      </c>
+      <c r="M273" s="5" t="s">
+        <v>1869</v>
+      </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1857</v>
+        <v>1870</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1858</v>
+        <v>1871</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1859</v>
+        <v>1872</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1860</v>
+        <v>1873</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H275" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H275" s="5" t="s">
+        <v>1874</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1845</v>
+        <v>1871</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1861</v>
+        <v>1875</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1862</v>
+        <v>1876</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D276" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D276" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H276" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H276" s="5" t="s">
+        <v>1877</v>
+      </c>
+      <c r="I276" s="5" t="s">
+        <v>1878</v>
+      </c>
+      <c r="J276" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1845</v>
+        <v>1879</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1863</v>
-[...1 lines deleted...]
-      <c r="M276" s="5"/>
+        <v>1880</v>
+      </c>
+      <c r="M276" s="5" t="s">
+        <v>1881</v>
+      </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1864</v>
+        <v>1882</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H277" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H277" s="5" t="s">
+        <v>1874</v>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1845</v>
+        <v>1883</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1886</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>1887</v>
+      </c>
+      <c r="F278" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H278" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H278" s="5" t="s">
+        <v>1888</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>1889</v>
+      </c>
+      <c r="J278" s="5" t="s">
+        <v>395</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1855</v>
+        <v>1890</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1867</v>
-[...1 lines deleted...]
-      <c r="M278" s="5"/>
+        <v>1891</v>
+      </c>
+      <c r="M278" s="5" t="s">
+        <v>1892</v>
+      </c>
     </row>
     <row r="279">
-      <c r="A279" s="5" t="n">
-        <v>1923</v>
+      <c r="A279" s="5" t="s">
+        <v>1893</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>1868</v>
+        <v>186</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1712</v>
+      </c>
+      <c r="E279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G279" s="5" t="s">
-        <v>1869</v>
+      <c r="G279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1870</v>
-[...1 lines deleted...]
-      <c r="I279" s="5"/>
+        <v>1894</v>
+      </c>
+      <c r="I279" s="5" t="s">
+        <v>1895</v>
+      </c>
       <c r="J279" s="5" t="s">
-        <v>1871</v>
+        <v>395</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1872</v>
+        <v>1896</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1873</v>
+        <v>1897</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1874</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1875</v>
+        <v>1899</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>593</v>
+        <v>1886</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>1028</v>
+        <v>513</v>
       </c>
       <c r="E280" s="5" t="s">
-        <v>1504</v>
-[...4 lines deleted...]
-        </is>
+        <v>1887</v>
+      </c>
+      <c r="F280" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1876</v>
-[...3 lines deleted...]
-      </c>
+        <v>1900</v>
+      </c>
+      <c r="I280" s="5"/>
       <c r="J280" s="5" t="s">
-        <v>960</v>
+        <v>1901</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1878</v>
+        <v>1902</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1879</v>
+        <v>1903</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1880</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1881</v>
+        <v>1905</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D281" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D281" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1882</v>
-[...10 lines deleted...]
-        </is>
+        <v>1906</v>
+      </c>
+      <c r="I281" s="5" t="s">
+        <v>1907</v>
+      </c>
+      <c r="J281" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K281" s="5" t="s">
+        <v>1908</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1883</v>
-[...1 lines deleted...]
-      <c r="M281" s="5"/>
+        <v>1909</v>
+      </c>
+      <c r="M281" s="5" t="s">
+        <v>1910</v>
+      </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1884</v>
+        <v>1911</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1719</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F282" s="5" t="s">
+        <v>1913</v>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H282" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H282" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="I282" s="5" t="s">
+        <v>1915</v>
+      </c>
+      <c r="J282" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="K282" s="5" t="s">
+        <v>1917</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1885</v>
-[...1 lines deleted...]
-      <c r="M282" s="5"/>
+        <v>1918</v>
+      </c>
+      <c r="M282" s="5" t="s">
+        <v>1919</v>
+      </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1886</v>
+        <v>1920</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D283" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D283" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>1436</v>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G283" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G283" s="5" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H283" s="5" t="s">
+        <v>1922</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>1923</v>
+      </c>
+      <c r="J283" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K283" s="5" t="s">
+        <v>1924</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1887</v>
-[...1 lines deleted...]
-      <c r="M283" s="5"/>
+        <v>1925</v>
+      </c>
+      <c r="M283" s="5" t="s">
+        <v>1926</v>
+      </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1888</v>
+        <v>1927</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H284" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H284" s="5" t="s">
+        <v>1928</v>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K284" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K284" s="5" t="s">
+        <v>1929</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1889</v>
+        <v>1930</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1890</v>
+        <v>1931</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E285" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H285" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H285" s="5" t="s">
+        <v>1932</v>
+      </c>
+      <c r="I285" s="5" t="s">
+        <v>1933</v>
+      </c>
+      <c r="J285" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K285" s="5" t="s">
+        <v>1934</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1891</v>
-[...1 lines deleted...]
-      <c r="M285" s="5"/>
+        <v>1935</v>
+      </c>
+      <c r="M285" s="5" t="s">
+        <v>1936</v>
+      </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1892</v>
+        <v>1937</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H286" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H286" s="5" t="s">
+        <v>1938</v>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K286" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K286" s="5" t="s">
+        <v>1939</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1893</v>
+        <v>1940</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1894</v>
+        <v>1941</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D287" s="5" t="s">
-[...3 lines deleted...]
-        <v>1895</v>
+      <c r="D287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G287" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I287" s="5"/>
+      <c r="J287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1899</v>
+        <v>1942</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1900</v>
-[...3 lines deleted...]
-      </c>
+        <v>1943</v>
+      </c>
+      <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1902</v>
+        <v>1944</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G288" s="5" t="s">
-[...3 lines deleted...]
-        <v>1905</v>
+      <c r="G288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I288" s="5"/>
-      <c r="J288" s="5" t="s">
-        <v>1906</v>
+      <c r="J288" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1907</v>
+        <v>1929</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1908</v>
-[...3 lines deleted...]
-      </c>
+        <v>1945</v>
+      </c>
+      <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1910</v>
+        <v>1946</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G289" s="5" t="s">
-[...9 lines deleted...]
-        <v>1913</v>
+      <c r="G289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I289" s="5"/>
+      <c r="J289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1914</v>
+        <v>1929</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1915</v>
-[...3 lines deleted...]
-      </c>
+        <v>1947</v>
+      </c>
+      <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1917</v>
+        <v>1948</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G290" s="5" t="s">
-[...3 lines deleted...]
-        <v>1918</v>
+      <c r="G290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I290" s="5"/>
-      <c r="J290" s="5" t="s">
-        <v>1906</v>
+      <c r="J290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1919</v>
+        <v>1929</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1920</v>
-[...3 lines deleted...]
-      </c>
+        <v>1949</v>
+      </c>
+      <c r="M290" s="5"/>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1922</v>
+        <v>1950</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G291" s="5" t="s">
-        <v>1904</v>
+      <c r="G291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1924</v>
+        <v>1951</v>
       </c>
       <c r="I291" s="5"/>
-      <c r="J291" s="5" t="s">
-        <v>1906</v>
+      <c r="J291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1925</v>
+        <v>1939</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1926</v>
-[...3 lines deleted...]
-      </c>
+        <v>1952</v>
+      </c>
+      <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1928</v>
+        <v>1953</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D292" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G292" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I292" s="5"/>
+      <c r="J292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1932</v>
+        <v>1939</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1933</v>
-[...3 lines deleted...]
-      </c>
+        <v>1954</v>
+      </c>
+      <c r="M292" s="5"/>
     </row>
     <row r="293">
-      <c r="A293" s="5" t="s">
-        <v>1935</v>
+      <c r="A293" s="5" t="n">
+        <v>1923</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>1868</v>
+        <v>1955</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>1069</v>
+        <v>1131</v>
       </c>
       <c r="E293" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="s">
-        <v>1904</v>
+        <v>1956</v>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1936</v>
-[...3 lines deleted...]
-      </c>
+        <v>1957</v>
+      </c>
+      <c r="I293" s="5"/>
       <c r="J293" s="5" t="s">
-        <v>1906</v>
+        <v>1958</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1938</v>
+        <v>1959</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1939</v>
+        <v>1960</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1940</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1941</v>
+        <v>1962</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>1868</v>
+        <v>641</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>1069</v>
+        <v>1090</v>
       </c>
       <c r="E294" s="5" t="s">
-        <v>17</v>
+        <v>1566</v>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G294" s="5" t="s">
-        <v>1904</v>
+      <c r="G294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1942</v>
-[...1 lines deleted...]
-      <c r="I294" s="5"/>
+        <v>1963</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>1964</v>
+      </c>
       <c r="J294" s="5" t="s">
-        <v>1906</v>
+        <v>1022</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1943</v>
+        <v>1965</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1944</v>
+        <v>1966</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>1945</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G295" s="5" t="s">
-        <v>1947</v>
+      <c r="G295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>1948</v>
+        <v>1969</v>
       </c>
       <c r="I295" s="5"/>
-      <c r="J295" s="5" t="s">
-[...3 lines deleted...]
-        <v>1949</v>
+      <c r="J295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1950</v>
-[...3 lines deleted...]
-      </c>
+        <v>1970</v>
+      </c>
+      <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1952</v>
+        <v>1971</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G296" s="5" t="s">
-[...3 lines deleted...]
-        <v>1953</v>
+      <c r="G296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I296" s="5"/>
-      <c r="J296" s="5" t="s">
-[...3 lines deleted...]
-        <v>1954</v>
+      <c r="J296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1955</v>
-[...3 lines deleted...]
-      </c>
+        <v>1972</v>
+      </c>
+      <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1957</v>
+        <v>1973</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1958</v>
+        <v>1974</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1959</v>
+        <v>1975</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G298" s="5" t="s">
-[...3 lines deleted...]
-        <v>1960</v>
+      <c r="G298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I298" s="5"/>
-      <c r="J298" s="5" t="s">
-[...3 lines deleted...]
-        <v>1961</v>
+      <c r="J298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1962</v>
-[...3 lines deleted...]
-      </c>
+        <v>1976</v>
+      </c>
+      <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1964</v>
+        <v>1977</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>1069</v>
+        <v>16</v>
       </c>
       <c r="D299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H299" s="5" t="s">
-[...9 lines deleted...]
-        <v>1968</v>
+      <c r="H299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I299" s="5"/>
+      <c r="J299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1969</v>
-[...3 lines deleted...]
-      </c>
+        <v>1978</v>
+      </c>
+      <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1971</v>
+        <v>1979</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G300" s="5" t="s">
-[...12 lines deleted...]
-        <v>1974</v>
+      <c r="G300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I300" s="5"/>
+      <c r="J300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K300" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1975</v>
-[...3 lines deleted...]
-      </c>
+        <v>1980</v>
+      </c>
+      <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>1868</v>
+        <v>16</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>1069</v>
+        <v>186</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>17</v>
+        <v>1982</v>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="s">
-        <v>1978</v>
+        <v>1983</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>1906</v>
+        <v>21</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>1868</v>
+        <v>1955</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>1069</v>
+        <v>1990</v>
       </c>
       <c r="E302" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="s">
-        <v>1947</v>
+        <v>1991</v>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="s">
-        <v>1906</v>
+        <v>1993</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1986</v>
+        <v>1994</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>1988</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
-        <v>16</v>
+        <v>1955</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>163</v>
+        <v>1990</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="H303" s="5" t="s">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>21</v>
+        <v>2000</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="M303" s="5" t="s">
-        <v>1995</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>16</v>
+        <v>1955</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>163</v>
+        <v>1131</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="s">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="H304" s="5" t="s">
-        <v>1998</v>
-[...3 lines deleted...]
-      </c>
+        <v>2005</v>
+      </c>
+      <c r="I304" s="5"/>
       <c r="J304" s="5" t="s">
-        <v>21</v>
+        <v>1993</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>2002</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>16</v>
+        <v>1955</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>2010</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="s">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="H305" s="5" t="s">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="I305" s="5"/>
       <c r="J305" s="5" t="s">
-        <v>359</v>
+        <v>1993</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="M305" s="5" t="s">
-        <v>2009</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>163</v>
+        <v>186</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="s">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="H306" s="5" t="s">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J306" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>1868</v>
+        <v>1955</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>1069</v>
+        <v>1131</v>
       </c>
       <c r="E307" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G307" s="5" t="s">
-        <v>1947</v>
+        <v>1991</v>
       </c>
       <c r="H307" s="5" t="s">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="I307" s="5"/>
+        <v>2023</v>
+      </c>
+      <c r="I307" s="5" t="s">
+        <v>2024</v>
+      </c>
       <c r="J307" s="5" t="s">
-        <v>1906</v>
+        <v>1993</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>2021</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>1868</v>
+        <v>1955</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>1069</v>
+        <v>1131</v>
       </c>
       <c r="E308" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G308" s="5" t="s">
-        <v>1947</v>
+        <v>1991</v>
       </c>
       <c r="H308" s="5" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="I308" s="5"/>
       <c r="J308" s="5" t="s">
-        <v>1906</v>
+        <v>1993</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>2024</v>
+        <v>2030</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>2025</v>
+        <v>2031</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>2026</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>593</v>
+        <v>1955</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>1105</v>
+        <v>1823</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>1339</v>
+        <v>17</v>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G309" s="5" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
       <c r="H309" s="5" t="s">
-        <v>2029</v>
-[...3 lines deleted...]
-      </c>
+        <v>2035</v>
+      </c>
+      <c r="I309" s="5"/>
       <c r="J309" s="5" t="s">
-        <v>359</v>
+        <v>1993</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2031</v>
+        <v>2036</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2032</v>
+        <v>2037</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2033</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2034</v>
+        <v>2039</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>1868</v>
+        <v>1955</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>1069</v>
+        <v>1131</v>
       </c>
       <c r="E310" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G310" s="5" t="s">
-        <v>2035</v>
+        <v>2034</v>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2036</v>
-[...3 lines deleted...]
-      </c>
+        <v>2040</v>
+      </c>
+      <c r="I310" s="5"/>
       <c r="J310" s="5" t="s">
-        <v>1906</v>
+        <v>1993</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>1868</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G311" s="5" t="s">
-[...3 lines deleted...]
-        <v>2043</v>
+      <c r="G311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I311" s="5"/>
-      <c r="J311" s="5" t="s">
-[...3 lines deleted...]
-        <v>2044</v>
+      <c r="J311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L311" s="6" t="s">
         <v>2045</v>
       </c>
-      <c r="M311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M311" s="5"/>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2047</v>
+        <v>2046</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>163</v>
+        <v>1955</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E312" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G312" s="5" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H312" s="5" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I312" s="5"/>
+      <c r="J312" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K312" s="5" t="s">
         <v>2048</v>
       </c>
-      <c r="H312" s="5" t="s">
+      <c r="L312" s="6" t="s">
         <v>2049</v>
       </c>
-      <c r="I312" s="5" t="s">
+      <c r="M312" s="5" t="s">
         <v>2050</v>
-      </c>
-[...10 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2054</v>
+        <v>2051</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1131</v>
+      </c>
+      <c r="D313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
+        <v>2052</v>
+      </c>
+      <c r="I313" s="5" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J313" s="5" t="s">
+        <v>2054</v>
+      </c>
+      <c r="K313" s="5" t="s">
         <v>2055</v>
       </c>
-      <c r="I313" s="5" t="s">
+      <c r="L313" s="6" t="s">
         <v>2056</v>
       </c>
-      <c r="J313" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K313" s="5" t="s">
+      <c r="M313" s="5" t="s">
         <v>2057</v>
-      </c>
-[...4 lines deleted...]
-        <v>2059</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2060</v>
+        <v>2058</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>16</v>
+        <v>1955</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>163</v>
+        <v>1131</v>
       </c>
       <c r="E314" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F314" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G314" s="5" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H314" s="5" t="s">
+        <v>2059</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>2060</v>
+      </c>
+      <c r="J314" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K314" s="5" t="s">
         <v>2061</v>
       </c>
-      <c r="F314" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G314" s="5" t="s">
+      <c r="L314" s="6" t="s">
         <v>2062</v>
       </c>
-      <c r="H314" s="5" t="s">
+      <c r="M314" s="5" t="s">
         <v>2063</v>
-      </c>
-[...13 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C315" s="5" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E315" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G315" s="5" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H315" s="5" t="s">
+        <v>2066</v>
+      </c>
+      <c r="I315" s="5" t="s">
+        <v>2067</v>
+      </c>
+      <c r="J315" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K315" s="5" t="s">
         <v>2068</v>
       </c>
-      <c r="B315" s="5" t="s">
-[...36 lines deleted...]
-      <c r="K315" s="5" t="s">
+      <c r="L315" s="6" t="s">
         <v>2069</v>
       </c>
-      <c r="L315" s="6" t="s">
+      <c r="M315" s="5" t="s">
         <v>2070</v>
       </c>
-      <c r="M315" s="5"/>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
         <v>2071</v>
       </c>
       <c r="B316" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1955</v>
+      </c>
+      <c r="D316" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E316" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G316" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G316" s="5" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H316" s="5" t="s">
+        <v>2072</v>
       </c>
       <c r="I316" s="5"/>
-      <c r="J316" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J316" s="5" t="s">
+        <v>1993</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>2072</v>
-[...1 lines deleted...]
-      <c r="M316" s="5"/>
+        <v>2074</v>
+      </c>
+      <c r="M316" s="5" t="s">
+        <v>2075</v>
+      </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E317" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G317" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G317" s="5" t="s">
+        <v>2077</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="I317" s="5" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
       <c r="J317" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G318" s="5" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="J318" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2084</v>
+        <v>2088</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2085</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2086</v>
+        <v>2090</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>1868</v>
+        <v>16</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="s">
-        <v>1947</v>
+        <v>2091</v>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2087</v>
-[...1 lines deleted...]
-      <c r="I319" s="5"/>
+        <v>2092</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>2093</v>
+      </c>
       <c r="J319" s="5" t="s">
-        <v>1906</v>
+        <v>395</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>2088</v>
+        <v>2094</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2089</v>
+        <v>2095</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2090</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>2092</v>
+        <v>16</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G320" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G320" s="5" t="s">
+        <v>2098</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>2093</v>
+        <v>2099</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>2094</v>
+        <v>2100</v>
       </c>
       <c r="J320" s="5" t="s">
-        <v>359</v>
+        <v>21</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>2095</v>
+        <v>2101</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1955</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G321" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G321" s="5" t="s">
+        <v>2034</v>
       </c>
       <c r="H321" s="5" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="I321" s="5"/>
-      <c r="J321" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J321" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K321" s="5" t="s">
+        <v>2106</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>2100</v>
-[...1 lines deleted...]
-      <c r="M321" s="5"/>
+        <v>2107</v>
+      </c>
+      <c r="M321" s="5" t="s">
+        <v>2108</v>
+      </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>2101</v>
+        <v>2109</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1955</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E322" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G322" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G322" s="5" t="s">
+        <v>2034</v>
       </c>
       <c r="H322" s="5" t="s">
-        <v>2102</v>
+        <v>2110</v>
       </c>
       <c r="I322" s="5"/>
-      <c r="J322" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J322" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K322" s="5" t="s">
+        <v>2111</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2103</v>
-[...1 lines deleted...]
-      <c r="M322" s="5"/>
+        <v>2112</v>
+      </c>
+      <c r="M322" s="5" t="s">
+        <v>2113</v>
+      </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>1401</v>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G323" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G323" s="5" t="s">
+        <v>2115</v>
       </c>
       <c r="H323" s="5" t="s">
-        <v>2105</v>
-[...10 lines deleted...]
-        </is>
+        <v>2116</v>
+      </c>
+      <c r="I323" s="5" t="s">
+        <v>2117</v>
+      </c>
+      <c r="J323" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K323" s="5" t="s">
+        <v>2118</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>2106</v>
-[...1 lines deleted...]
-      <c r="M323" s="5"/>
+        <v>2119</v>
+      </c>
+      <c r="M323" s="5" t="s">
+        <v>2120</v>
+      </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>2107</v>
+        <v>2121</v>
       </c>
       <c r="B324" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1955</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E324" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G324" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G324" s="5" t="s">
+        <v>2122</v>
       </c>
       <c r="H324" s="5" t="s">
-        <v>2108</v>
-[...10 lines deleted...]
-        </is>
+        <v>2123</v>
+      </c>
+      <c r="I324" s="5" t="s">
+        <v>2124</v>
+      </c>
+      <c r="J324" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K324" s="5" t="s">
+        <v>2125</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>2109</v>
-[...1 lines deleted...]
-      <c r="M324" s="5"/>
+        <v>2126</v>
+      </c>
+      <c r="M324" s="5" t="s">
+        <v>2127</v>
+      </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>2110</v>
+        <v>2128</v>
       </c>
       <c r="B325" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1955</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E325" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G325" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G325" s="5" t="s">
+        <v>2034</v>
       </c>
       <c r="H325" s="5" t="s">
-        <v>2111</v>
+        <v>2130</v>
       </c>
       <c r="I325" s="5"/>
-      <c r="J325" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J325" s="5" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K325" s="5" t="s">
+        <v>2131</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>2112</v>
-[...1 lines deleted...]
-      <c r="M325" s="5"/>
+        <v>2132</v>
+      </c>
+      <c r="M325" s="5" t="s">
+        <v>2133</v>
+      </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>2113</v>
+        <v>2134</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C326" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D326" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D326" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G326" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G326" s="5" t="s">
+        <v>2135</v>
       </c>
       <c r="H326" s="5" t="s">
-        <v>2114</v>
-[...10 lines deleted...]
-        </is>
+        <v>2136</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>2137</v>
+      </c>
+      <c r="J326" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K326" s="5" t="s">
+        <v>2138</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>2115</v>
-[...1 lines deleted...]
-      <c r="M326" s="5"/>
+        <v>2139</v>
+      </c>
+      <c r="M326" s="5" t="s">
+        <v>2140</v>
+      </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>2116</v>
+        <v>2141</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D327" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D327" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>2117</v>
-[...10 lines deleted...]
-        </is>
+        <v>2142</v>
+      </c>
+      <c r="I327" s="5" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J327" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K327" s="5" t="s">
+        <v>2144</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>2118</v>
-[...1 lines deleted...]
-      <c r="M327" s="5"/>
+        <v>2145</v>
+      </c>
+      <c r="M327" s="5" t="s">
+        <v>2146</v>
+      </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>2119</v>
+        <v>2147</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D328" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D328" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>2148</v>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G328" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G328" s="5" t="s">
+        <v>2149</v>
       </c>
       <c r="H328" s="5" t="s">
-        <v>2120</v>
-[...10 lines deleted...]
-        </is>
+        <v>2150</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>2151</v>
+      </c>
+      <c r="J328" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K328" s="5" t="s">
+        <v>2152</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>2121</v>
-[...1 lines deleted...]
-      <c r="M328" s="5"/>
+        <v>2153</v>
+      </c>
+      <c r="M328" s="5" t="s">
+        <v>2154</v>
+      </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>2122</v>
+        <v>2155</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H329" s="5" t="s">
-        <v>2123</v>
+      <c r="H329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I329" s="5"/>
       <c r="J329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K329" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K329" s="5" t="s">
+        <v>2156</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>2124</v>
+        <v>2157</v>
       </c>
       <c r="M329" s="5"/>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>2125</v>
+        <v>2158</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H330" s="5" t="s">
-        <v>2126</v>
+      <c r="H330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I330" s="5"/>
       <c r="J330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K330" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K330" s="5" t="s">
+        <v>2156</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>2127</v>
+        <v>2159</v>
       </c>
       <c r="M330" s="5"/>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>2128</v>
+        <v>2160</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D331" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D331" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H331" s="5" t="s">
-        <v>2129</v>
-[...10 lines deleted...]
-        </is>
+        <v>2161</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>2162</v>
+      </c>
+      <c r="J331" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K331" s="5" t="s">
+        <v>2163</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>2130</v>
-[...1 lines deleted...]
-      <c r="M331" s="5"/>
+        <v>2164</v>
+      </c>
+      <c r="M331" s="5" t="s">
+        <v>2165</v>
+      </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>2131</v>
+        <v>2166</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>688</v>
+        <v>186</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>2132</v>
+        <v>16</v>
+      </c>
+      <c r="E332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G332" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G332" s="5" t="s">
+        <v>2167</v>
       </c>
       <c r="H332" s="5" t="s">
-        <v>2133</v>
+        <v>2168</v>
       </c>
       <c r="I332" s="5" t="s">
-        <v>2134</v>
+        <v>2169</v>
       </c>
       <c r="J332" s="5" t="s">
-        <v>2135</v>
+        <v>21</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>2136</v>
+        <v>2170</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>2137</v>
+        <v>2171</v>
       </c>
       <c r="M332" s="5" t="s">
-        <v>2138</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>2139</v>
+        <v>2173</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>688</v>
+        <v>1955</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>187</v>
+        <v>1131</v>
       </c>
       <c r="E333" s="5" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>2141</v>
+        <v>17</v>
+      </c>
+      <c r="F333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G333" s="5" t="s">
-        <v>2142</v>
+        <v>2034</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>2143</v>
-[...3 lines deleted...]
-      </c>
+        <v>2174</v>
+      </c>
+      <c r="I333" s="5"/>
       <c r="J333" s="5" t="s">
-        <v>2145</v>
+        <v>1993</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>2146</v>
+        <v>2175</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>2147</v>
+        <v>2176</v>
       </c>
       <c r="M333" s="5" t="s">
-        <v>2148</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>2149</v>
+        <v>2178</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>292</v>
+        <v>2179</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>1069</v>
+        <v>16</v>
       </c>
       <c r="E334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
-        <v>2150</v>
+        <v>2180</v>
       </c>
       <c r="I334" s="5" t="s">
-        <v>2151</v>
+        <v>2181</v>
       </c>
       <c r="J334" s="5" t="s">
-        <v>2152</v>
+        <v>395</v>
       </c>
       <c r="K334" s="5" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="L334" s="6" t="s">
-        <v>2154</v>
+        <v>2183</v>
       </c>
       <c r="M334" s="5" t="s">
-        <v>2155</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>2156</v>
+        <v>2185</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>1868</v>
-[...2 lines deleted...]
-        <v>2157</v>
+        <v>16</v>
+      </c>
+      <c r="D335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>2158</v>
-[...8 lines deleted...]
-        <v>2161</v>
+        <v>2186</v>
+      </c>
+      <c r="I335" s="5"/>
+      <c r="J335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L335" s="6" t="s">
-        <v>2162</v>
-[...3 lines deleted...]
-      </c>
+        <v>2187</v>
+      </c>
+      <c r="M335" s="5"/>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>2164</v>
+        <v>2188</v>
       </c>
       <c r="B336" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>292</v>
-[...8 lines deleted...]
-        <v>2165</v>
+        <v>16</v>
+      </c>
+      <c r="D336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>2166</v>
-[...8 lines deleted...]
-        <v>2169</v>
+        <v>2189</v>
+      </c>
+      <c r="I336" s="5"/>
+      <c r="J336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L336" s="6" t="s">
-        <v>2170</v>
-[...3 lines deleted...]
-      </c>
+        <v>2190</v>
+      </c>
+      <c r="M336" s="5"/>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>2172</v>
+        <v>2191</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>1504</v>
+        <v>16</v>
+      </c>
+      <c r="D337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="s">
-        <v>2173</v>
-[...8 lines deleted...]
-        <v>2175</v>
+        <v>2192</v>
+      </c>
+      <c r="I337" s="5"/>
+      <c r="J337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L337" s="6" t="s">
-        <v>2176</v>
-[...3 lines deleted...]
-      </c>
+        <v>2193</v>
+      </c>
+      <c r="M337" s="5"/>
     </row>
     <row r="338">
-      <c r="A338" s="5" t="n">
-        <v>1927</v>
+      <c r="A338" s="5" t="s">
+        <v>2194</v>
       </c>
       <c r="B338" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C338" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
-        <v>163</v>
-[...8 lines deleted...]
-        <v>2180</v>
+        <v>2195</v>
+      </c>
+      <c r="I338" s="5"/>
+      <c r="J338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L338" s="6" t="s">
-        <v>2181</v>
-[...3 lines deleted...]
-      </c>
+        <v>2196</v>
+      </c>
+      <c r="M338" s="5"/>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>2183</v>
+        <v>2197</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H339" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H339" s="5" t="s">
+        <v>2198</v>
       </c>
       <c r="I339" s="5"/>
       <c r="J339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K339" s="5" t="s">
-        <v>2184</v>
+      <c r="K339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L339" s="6" t="s">
-        <v>2185</v>
+        <v>2199</v>
       </c>
       <c r="M339" s="5"/>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>2186</v>
+        <v>2200</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C340" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H340" s="5" t="s">
-        <v>2187</v>
+        <v>2201</v>
       </c>
       <c r="I340" s="5"/>
       <c r="J340" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K340" s="5" t="s">
-        <v>2184</v>
+      <c r="K340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L340" s="6" t="s">
-        <v>2188</v>
+        <v>2202</v>
       </c>
       <c r="M340" s="5"/>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>2189</v>
+        <v>2203</v>
       </c>
       <c r="B341" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H341" s="5" t="s">
-        <v>2190</v>
+        <v>2204</v>
       </c>
       <c r="I341" s="5"/>
       <c r="J341" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K341" s="5" t="s">
-        <v>2184</v>
+      <c r="K341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L341" s="6" t="s">
-        <v>2191</v>
+        <v>2205</v>
       </c>
       <c r="M341" s="5"/>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>2192</v>
+        <v>2206</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
-        <v>2193</v>
+        <v>2207</v>
       </c>
       <c r="I342" s="5"/>
       <c r="J342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K342" s="5" t="s">
-        <v>2184</v>
+      <c r="K342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L342" s="6" t="s">
-        <v>2194</v>
+        <v>2208</v>
       </c>
       <c r="M342" s="5"/>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>2195</v>
+        <v>2209</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H343" s="5" t="s">
-        <v>2196</v>
+        <v>2210</v>
       </c>
       <c r="I343" s="5"/>
       <c r="J343" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K343" s="5" t="s">
-        <v>2184</v>
+      <c r="K343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L343" s="6" t="s">
-        <v>2197</v>
+        <v>2211</v>
       </c>
       <c r="M343" s="5"/>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>2198</v>
+        <v>2212</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C344" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H344" s="5" t="s">
-        <v>2196</v>
+        <v>2213</v>
       </c>
       <c r="I344" s="5"/>
       <c r="J344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K344" s="5" t="s">
-        <v>2199</v>
+      <c r="K344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L344" s="6" t="s">
-        <v>2200</v>
+        <v>2214</v>
       </c>
       <c r="M344" s="5"/>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>2201</v>
+        <v>2215</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H345" s="5" t="s">
-        <v>2202</v>
+        <v>2216</v>
       </c>
       <c r="I345" s="5"/>
       <c r="J345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K345" s="5" t="s">
-        <v>2199</v>
+      <c r="K345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L345" s="6" t="s">
-        <v>2203</v>
+        <v>2217</v>
       </c>
       <c r="M345" s="5"/>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>2204</v>
+        <v>2218</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C346" s="5" t="s">
-        <v>2196</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E346" s="5" t="s">
+        <v>2219</v>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>2220</v>
+      </c>
+      <c r="I346" s="5" t="s">
+        <v>2221</v>
+      </c>
+      <c r="J346" s="5" t="s">
+        <v>2222</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>2205</v>
+        <v>2223</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>2206</v>
-[...1 lines deleted...]
-      <c r="M346" s="5"/>
+        <v>2224</v>
+      </c>
+      <c r="M346" s="5" t="s">
+        <v>2225</v>
+      </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>2207</v>
+        <v>2226</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
-        <v>2196</v>
-[...19 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="D347" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E347" s="5" t="s">
+        <v>2227</v>
+      </c>
+      <c r="F347" s="5" t="s">
+        <v>2228</v>
+      </c>
+      <c r="G347" s="5" t="s">
+        <v>2229</v>
       </c>
       <c r="H347" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>2230</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>2231</v>
+      </c>
+      <c r="J347" s="5" t="s">
+        <v>2232</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>2205</v>
+        <v>2233</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>2208</v>
-[...1 lines deleted...]
-      <c r="M347" s="5"/>
+        <v>2234</v>
+      </c>
+      <c r="M347" s="5" t="s">
+        <v>2235</v>
+      </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>2209</v>
+        <v>2236</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>2196</v>
-[...4 lines deleted...]
-        </is>
+        <v>328</v>
+      </c>
+      <c r="D348" s="5" t="s">
+        <v>1131</v>
       </c>
       <c r="E348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H348" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>2237</v>
+      </c>
+      <c r="I348" s="5" t="s">
+        <v>2238</v>
+      </c>
+      <c r="J348" s="5" t="s">
+        <v>2239</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>2205</v>
+        <v>2240</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>2210</v>
-[...1 lines deleted...]
-      <c r="M348" s="5"/>
+        <v>2241</v>
+      </c>
+      <c r="M348" s="5" t="s">
+        <v>2242</v>
+      </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>2211</v>
+        <v>2243</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>2196</v>
-[...4 lines deleted...]
-        </is>
+        <v>1955</v>
+      </c>
+      <c r="D349" s="5" t="s">
+        <v>2244</v>
       </c>
       <c r="E349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H349" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>2245</v>
+      </c>
+      <c r="I349" s="5" t="s">
+        <v>2246</v>
+      </c>
+      <c r="J349" s="5" t="s">
+        <v>2247</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>2205</v>
+        <v>2248</v>
       </c>
       <c r="L349" s="6" t="s">
-        <v>2212</v>
-[...1 lines deleted...]
-      <c r="M349" s="5"/>
+        <v>2249</v>
+      </c>
+      <c r="M349" s="5" t="s">
+        <v>2250</v>
+      </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>2213</v>
+        <v>2251</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C350" s="5" t="s">
-        <v>2196</v>
-[...14 lines deleted...]
-        </is>
+        <v>328</v>
+      </c>
+      <c r="D350" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E350" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F350" s="5" t="s">
+        <v>2252</v>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>2253</v>
+      </c>
+      <c r="I350" s="5" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J350" s="5" t="s">
+        <v>2255</v>
       </c>
       <c r="K350" s="5" t="s">
-        <v>2205</v>
+        <v>2256</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>2214</v>
-[...1 lines deleted...]
-      <c r="M350" s="5"/>
+        <v>2257</v>
+      </c>
+      <c r="M350" s="5" t="s">
+        <v>2258</v>
+      </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>2215</v>
+        <v>2259</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>2196</v>
-[...9 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E351" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>2260</v>
+      </c>
+      <c r="I351" s="5" t="s">
+        <v>2261</v>
+      </c>
+      <c r="J351" s="5" t="s">
+        <v>1022</v>
       </c>
       <c r="K351" s="5" t="s">
-        <v>2216</v>
+        <v>2262</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>2217</v>
-[...1 lines deleted...]
-      <c r="M351" s="5"/>
+        <v>2263</v>
+      </c>
+      <c r="M351" s="5" t="s">
+        <v>2264</v>
+      </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2218</v>
+        <v>2265</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>2196</v>
-[...14 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="D352" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E352" s="5" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F352" s="5" t="s">
+        <v>2267</v>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>2268</v>
+      </c>
+      <c r="I352" s="5" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J352" s="5" t="s">
+        <v>2270</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>2205</v>
+        <v>2271</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2219</v>
-[...1 lines deleted...]
-      <c r="M352" s="5"/>
+        <v>2272</v>
+      </c>
+      <c r="M352" s="5" t="s">
+        <v>2273</v>
+      </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2220</v>
+        <v>2274</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>2196</v>
-[...14 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="D353" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E353" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F353" s="5" t="s">
+        <v>2275</v>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>2276</v>
+      </c>
+      <c r="I353" s="5" t="s">
+        <v>2277</v>
+      </c>
+      <c r="J353" s="5" t="s">
+        <v>2278</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2205</v>
+        <v>2279</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2221</v>
-[...1 lines deleted...]
-      <c r="M353" s="5"/>
+        <v>2280</v>
+      </c>
+      <c r="M353" s="5" t="s">
+        <v>2281</v>
+      </c>
     </row>
     <row r="354">
-      <c r="A354" s="5" t="s">
-        <v>2222</v>
+      <c r="A354" s="5" t="n">
+        <v>1927</v>
       </c>
       <c r="B354" s="5" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>2196</v>
+        <v>16</v>
       </c>
       <c r="D354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        </is>
+        <v>186</v>
+      </c>
+      <c r="I354" s="5" t="s">
+        <v>2282</v>
+      </c>
+      <c r="J354" s="5" t="s">
+        <v>2283</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2205</v>
+        <v>2284</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2223</v>
-[...1 lines deleted...]
-      <c r="M354" s="5"/>
+        <v>2285</v>
+      </c>
+      <c r="M354" s="5" t="s">
+        <v>2286</v>
+      </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2224</v>
+        <v>2287</v>
       </c>
       <c r="B355" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>2196</v>
+        <v>16</v>
       </c>
       <c r="D355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H355" s="5" t="s">
-        <v>2196</v>
+      <c r="H355" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I355" s="5"/>
       <c r="J355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K355" s="5" t="s">
-        <v>2205</v>
+        <v>2288</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2225</v>
+        <v>2289</v>
       </c>
       <c r="M355" s="5"/>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2226</v>
+        <v>2290</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>2196</v>
+        <v>16</v>
       </c>
       <c r="D356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H356" s="5" t="s">
-        <v>2196</v>
+        <v>2291</v>
       </c>
       <c r="I356" s="5"/>
       <c r="J356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2205</v>
+        <v>2288</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2227</v>
+        <v>2292</v>
       </c>
       <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2228</v>
+        <v>2293</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>2196</v>
+        <v>16</v>
       </c>
       <c r="D357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
-        <v>2229</v>
+        <v>2294</v>
       </c>
       <c r="I357" s="5"/>
       <c r="J357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2205</v>
+        <v>2288</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2230</v>
+        <v>2295</v>
       </c>
       <c r="M357" s="5"/>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2231</v>
+        <v>2296</v>
       </c>
       <c r="B358" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>2196</v>
+        <v>16</v>
       </c>
       <c r="D358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H358" s="5" t="s">
-        <v>2196</v>
+        <v>2297</v>
       </c>
       <c r="I358" s="5"/>
       <c r="J358" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K358" s="5" t="s">
-        <v>2205</v>
+        <v>2288</v>
       </c>
       <c r="L358" s="6" t="s">
-        <v>2232</v>
+        <v>2298</v>
       </c>
       <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2233</v>
+        <v>2299</v>
       </c>
       <c r="B359" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>2196</v>
+        <v>16</v>
       </c>
       <c r="D359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="s">
-        <v>2196</v>
+        <v>2300</v>
       </c>
       <c r="I359" s="5"/>
       <c r="J359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K359" s="5" t="s">
-        <v>2205</v>
+        <v>2288</v>
       </c>
       <c r="L359" s="6" t="s">
-        <v>2234</v>
+        <v>2301</v>
       </c>
       <c r="M359" s="5"/>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2235</v>
+        <v>2302</v>
       </c>
       <c r="B360" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>2196</v>
+        <v>16</v>
       </c>
       <c r="D360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>2196</v>
+        <v>2300</v>
       </c>
       <c r="I360" s="5"/>
       <c r="J360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2205</v>
+        <v>2303</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2236</v>
+        <v>2304</v>
       </c>
       <c r="M360" s="5"/>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2237</v>
+        <v>2305</v>
       </c>
       <c r="B361" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D361" s="5" t="s">
-[...20 lines deleted...]
-        <v>359</v>
+      <c r="D361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H361" s="5" t="s">
+        <v>2306</v>
+      </c>
+      <c r="I361" s="5"/>
+      <c r="J361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K361" s="5" t="s">
-        <v>2241</v>
+        <v>2303</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>2242</v>
-[...3 lines deleted...]
-      </c>
+        <v>2307</v>
+      </c>
+      <c r="M361" s="5"/>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2244</v>
+        <v>2308</v>
       </c>
       <c r="B362" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>2196</v>
+        <v>2300</v>
       </c>
       <c r="D362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="s">
-        <v>2245</v>
+        <v>2300</v>
       </c>
       <c r="I362" s="5"/>
       <c r="J362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K362" s="5" t="s">
-        <v>2205</v>
+        <v>2309</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>2246</v>
+        <v>2310</v>
       </c>
       <c r="M362" s="5"/>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>2247</v>
+        <v>2311</v>
       </c>
       <c r="B363" s="5" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="C363" s="5" t="s">
-        <v>2196</v>
+        <v>2300</v>
       </c>
       <c r="D363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
-        <v>2248</v>
+        <v>2300</v>
       </c>
       <c r="I363" s="5"/>
       <c r="J363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K363" s="5" t="s">
-        <v>2205</v>
+        <v>2309</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>2249</v>
+        <v>2312</v>
       </c>
       <c r="M363" s="5"/>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>2250</v>
+        <v>2313</v>
       </c>
       <c r="B364" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>1504</v>
+        <v>2300</v>
+      </c>
+      <c r="D364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G364" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H364" s="5" t="s">
-        <v>2251</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>2300</v>
+      </c>
+      <c r="I364" s="5"/>
+      <c r="J364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K364" s="5" t="s">
-        <v>2253</v>
+        <v>2309</v>
       </c>
       <c r="L364" s="6" t="s">
-        <v>2254</v>
-[...3 lines deleted...]
-      </c>
+        <v>2314</v>
+      </c>
+      <c r="M364" s="5"/>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>2256</v>
+        <v>2315</v>
       </c>
       <c r="B365" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>2257</v>
-[...5 lines deleted...]
-        <v>1504</v>
+        <v>2300</v>
+      </c>
+      <c r="D365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H365" s="5" t="s">
-        <v>2258</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>2300</v>
+      </c>
+      <c r="I365" s="5"/>
+      <c r="J365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K365" s="5" t="s">
-        <v>2260</v>
+        <v>2309</v>
       </c>
       <c r="L365" s="6" t="s">
-        <v>2261</v>
-[...3 lines deleted...]
-      </c>
+        <v>2316</v>
+      </c>
+      <c r="M365" s="5"/>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>2263</v>
+        <v>2317</v>
       </c>
       <c r="B366" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C366" s="5" t="s">
-        <v>1668</v>
-[...2 lines deleted...]
-        <v>1731</v>
+        <v>2300</v>
+      </c>
+      <c r="D366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G366" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H366" s="5" t="s">
-        <v>2264</v>
-[...5 lines deleted...]
-        <v>2266</v>
+        <v>2300</v>
+      </c>
+      <c r="I366" s="5"/>
+      <c r="J366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K366" s="5" t="s">
-        <v>2267</v>
+        <v>2309</v>
       </c>
       <c r="L366" s="6" t="s">
-        <v>2268</v>
-[...3 lines deleted...]
-      </c>
+        <v>2318</v>
+      </c>
+      <c r="M366" s="5"/>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>2270</v>
+        <v>2319</v>
       </c>
       <c r="B367" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C367" s="5" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>808</v>
+        <v>2300</v>
+      </c>
+      <c r="D367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H367" s="5" t="s">
-        <v>2271</v>
-[...5 lines deleted...]
-        <v>2266</v>
+        <v>2300</v>
+      </c>
+      <c r="I367" s="5"/>
+      <c r="J367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K367" s="5" t="s">
-        <v>2273</v>
+        <v>2320</v>
       </c>
       <c r="L367" s="6" t="s">
-        <v>2274</v>
-[...3 lines deleted...]
-      </c>
+        <v>2321</v>
+      </c>
+      <c r="M367" s="5"/>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>2276</v>
+        <v>2322</v>
       </c>
       <c r="B368" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C368" s="5" t="s">
-        <v>2277</v>
-[...5 lines deleted...]
-        <v>2278</v>
+        <v>2300</v>
+      </c>
+      <c r="D368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G368" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H368" s="5" t="s">
-        <v>2279</v>
-[...5 lines deleted...]
-        <v>2281</v>
+        <v>2300</v>
+      </c>
+      <c r="I368" s="5"/>
+      <c r="J368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K368" s="5" t="s">
-        <v>2282</v>
+        <v>2309</v>
       </c>
       <c r="L368" s="6" t="s">
-        <v>2283</v>
-[...3 lines deleted...]
-      </c>
+        <v>2323</v>
+      </c>
+      <c r="M368" s="5"/>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>2285</v>
+        <v>2324</v>
       </c>
       <c r="B369" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C369" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>2300</v>
+      </c>
+      <c r="D369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H369" s="5" t="s">
-        <v>2286</v>
-[...5 lines deleted...]
-        <v>2288</v>
+        <v>2300</v>
+      </c>
+      <c r="I369" s="5"/>
+      <c r="J369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K369" s="5" t="s">
-        <v>2289</v>
+        <v>2309</v>
       </c>
       <c r="L369" s="6" t="s">
-        <v>2290</v>
-[...3 lines deleted...]
-      </c>
+        <v>2325</v>
+      </c>
+      <c r="M369" s="5"/>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>2292</v>
+        <v>2326</v>
       </c>
       <c r="B370" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C370" s="5" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>1504</v>
+        <v>2300</v>
+      </c>
+      <c r="D370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G370" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H370" s="5" t="s">
-        <v>2293</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>2300</v>
+      </c>
+      <c r="I370" s="5"/>
+      <c r="J370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K370" s="5" t="s">
-        <v>2295</v>
+        <v>2309</v>
       </c>
       <c r="L370" s="6" t="s">
-        <v>2296</v>
-[...3 lines deleted...]
-      </c>
+        <v>2327</v>
+      </c>
+      <c r="M370" s="5"/>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2298</v>
+        <v>2328</v>
       </c>
       <c r="B371" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C371" s="5" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>2300</v>
+      </c>
+      <c r="D371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>2299</v>
-[...1 lines deleted...]
-      <c r="I371" s="5" t="s">
         <v>2300</v>
       </c>
-      <c r="J371" s="5" t="s">
-        <v>2301</v>
+      <c r="I371" s="5"/>
+      <c r="J371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K371" s="5" t="s">
-        <v>2302</v>
+        <v>2309</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>2303</v>
-[...3 lines deleted...]
-      </c>
+        <v>2329</v>
+      </c>
+      <c r="M371" s="5"/>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>2305</v>
+        <v>2330</v>
       </c>
       <c r="B372" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C372" s="5" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>2300</v>
+      </c>
+      <c r="D372" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
-        <v>2306</v>
-[...5 lines deleted...]
-        <v>2308</v>
+        <v>2300</v>
+      </c>
+      <c r="I372" s="5"/>
+      <c r="J372" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K372" s="5" t="s">
         <v>2309</v>
       </c>
       <c r="L372" s="6" t="s">
-        <v>2310</v>
-[...3 lines deleted...]
-      </c>
+        <v>2331</v>
+      </c>
+      <c r="M372" s="5"/>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>2312</v>
+        <v>2332</v>
       </c>
       <c r="B373" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C373" s="5" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>2300</v>
+      </c>
+      <c r="D373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H373" s="5" t="s">
-        <v>2313</v>
-[...5 lines deleted...]
-        <v>2315</v>
+        <v>2333</v>
+      </c>
+      <c r="I373" s="5"/>
+      <c r="J373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K373" s="5" t="s">
-        <v>2316</v>
+        <v>2309</v>
       </c>
       <c r="L373" s="6" t="s">
-        <v>2317</v>
-[...3 lines deleted...]
-      </c>
+        <v>2334</v>
+      </c>
+      <c r="M373" s="5"/>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>2319</v>
+        <v>2335</v>
       </c>
       <c r="B374" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C374" s="5" t="s">
-        <v>2320</v>
-[...2 lines deleted...]
-        <v>1731</v>
+        <v>2300</v>
+      </c>
+      <c r="D374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G374" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H374" s="5" t="s">
-        <v>2321</v>
-[...5 lines deleted...]
-        <v>2288</v>
+        <v>2300</v>
+      </c>
+      <c r="I374" s="5"/>
+      <c r="J374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K374" s="5" t="s">
-        <v>2323</v>
+        <v>2309</v>
       </c>
       <c r="L374" s="6" t="s">
-        <v>2324</v>
-[...3 lines deleted...]
-      </c>
+        <v>2336</v>
+      </c>
+      <c r="M374" s="5"/>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2326</v>
+        <v>2337</v>
       </c>
       <c r="B375" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C375" s="5" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>1504</v>
+        <v>2300</v>
+      </c>
+      <c r="D375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
-        <v>2327</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>2300</v>
+      </c>
+      <c r="I375" s="5"/>
+      <c r="J375" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K375" s="5" t="s">
-        <v>2329</v>
+        <v>2309</v>
       </c>
       <c r="L375" s="6" t="s">
-        <v>2330</v>
-[...3 lines deleted...]
-      </c>
+        <v>2338</v>
+      </c>
+      <c r="M375" s="5"/>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2332</v>
+        <v>2339</v>
       </c>
       <c r="B376" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C376" s="5" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>1504</v>
+        <v>2300</v>
+      </c>
+      <c r="D376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="s">
-        <v>2333</v>
+        <v>2300</v>
       </c>
       <c r="I376" s="5"/>
-      <c r="J376" s="5" t="s">
-        <v>960</v>
+      <c r="J376" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K376" s="5" t="s">
-        <v>2334</v>
+        <v>2309</v>
       </c>
       <c r="L376" s="6" t="s">
-        <v>2335</v>
-[...3 lines deleted...]
-      </c>
+        <v>2340</v>
+      </c>
+      <c r="M376" s="5"/>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>2337</v>
+        <v>2341</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="5" t="s">
-        <v>2257</v>
+        <v>16</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>957</v>
+        <v>186</v>
       </c>
       <c r="E377" s="5" t="s">
-        <v>1504</v>
-[...9 lines deleted...]
-        </is>
+        <v>2342</v>
+      </c>
+      <c r="F377" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G377" s="5" t="s">
+        <v>2343</v>
       </c>
       <c r="H377" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I377" s="5" t="s">
-        <v>2338</v>
+        <v>2344</v>
       </c>
       <c r="J377" s="5" t="s">
-        <v>960</v>
+        <v>395</v>
       </c>
       <c r="K377" s="5" t="s">
-        <v>2339</v>
+        <v>2345</v>
       </c>
       <c r="L377" s="6" t="s">
-        <v>2340</v>
+        <v>2346</v>
       </c>
       <c r="M377" s="5" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>2337</v>
+        <v>2348</v>
       </c>
       <c r="B378" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C378" s="5" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>2300</v>
+      </c>
+      <c r="D378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G378" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H378" s="5" t="s">
-        <v>2342</v>
-[...5 lines deleted...]
-        <v>2344</v>
+        <v>2349</v>
+      </c>
+      <c r="I378" s="5"/>
+      <c r="J378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K378" s="5" t="s">
-        <v>2345</v>
+        <v>2309</v>
       </c>
       <c r="L378" s="6" t="s">
-        <v>2346</v>
-[...3 lines deleted...]
-      </c>
+        <v>2350</v>
+      </c>
+      <c r="M378" s="5"/>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="B379" s="5" t="s">
-        <v>14</v>
+        <v>735</v>
       </c>
       <c r="C379" s="5" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>2300</v>
+      </c>
+      <c r="D379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H379" s="5" t="s">
-        <v>2349</v>
-[...5 lines deleted...]
-        <v>2351</v>
+        <v>2352</v>
+      </c>
+      <c r="I379" s="5"/>
+      <c r="J379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K379" s="5" t="s">
-        <v>2352</v>
+        <v>2309</v>
       </c>
       <c r="L379" s="6" t="s">
         <v>2353</v>
       </c>
-      <c r="M379" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M379" s="5"/>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>2355</v>
+        <v>2354</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C380" s="5" t="s">
-        <v>2257</v>
+        <v>641</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E380" s="5" t="s">
-        <v>1504</v>
+        <v>1566</v>
       </c>
       <c r="F380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G380" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H380" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I380" s="5" t="s">
         <v>2356</v>
       </c>
-      <c r="I380" s="5" t="s">
+      <c r="J380" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K380" s="5" t="s">
         <v>2357</v>
       </c>
-      <c r="J380" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K380" s="5" t="s">
+      <c r="L380" s="6" t="s">
         <v>2358</v>
       </c>
-      <c r="L380" s="6" t="s">
+      <c r="M380" s="5" t="s">
         <v>2359</v>
-      </c>
-[...1 lines deleted...]
-        <v>2360</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>2361</v>
+        <v>2360</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C381" s="5" t="s">
-        <v>593</v>
+        <v>2361</v>
       </c>
       <c r="D381" s="5" t="s">
-        <v>1028</v>
+        <v>1019</v>
       </c>
       <c r="E381" s="5" t="s">
-        <v>1504</v>
+        <v>1566</v>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H381" s="5" t="s">
         <v>2362</v>
       </c>
       <c r="I381" s="5" t="s">
         <v>2363</v>
       </c>
       <c r="J381" s="5" t="s">
-        <v>960</v>
+        <v>1022</v>
       </c>
       <c r="K381" s="5" t="s">
         <v>2364</v>
       </c>
       <c r="L381" s="6" t="s">
         <v>2365</v>
       </c>
       <c r="M381" s="5" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
         <v>2367</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="5" t="s">
-        <v>292</v>
+        <v>1738</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>1739</v>
+        <v>1815</v>
       </c>
       <c r="E382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G382" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H382" s="5" t="s">
         <v>2368</v>
       </c>
       <c r="I382" s="5" t="s">
         <v>2369</v>
       </c>
       <c r="J382" s="5" t="s">
         <v>2370</v>
       </c>
       <c r="K382" s="5" t="s">
         <v>2371</v>
       </c>
       <c r="L382" s="6" t="s">
         <v>2372</v>
       </c>
       <c r="M382" s="5" t="s">
         <v>2373</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
         <v>2374</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="5" t="s">
-        <v>593</v>
+        <v>210</v>
       </c>
       <c r="D383" s="5" t="s">
-        <v>957</v>
+        <v>1815</v>
       </c>
       <c r="E383" s="5" t="s">
-        <v>477</v>
+        <v>861</v>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H383" s="5" t="s">
         <v>2375</v>
       </c>
       <c r="I383" s="5" t="s">
         <v>2376</v>
       </c>
       <c r="J383" s="5" t="s">
-        <v>960</v>
+        <v>2370</v>
       </c>
       <c r="K383" s="5" t="s">
         <v>2377</v>
       </c>
       <c r="L383" s="6" t="s">
         <v>2378</v>
       </c>
       <c r="M383" s="5" t="s">
         <v>2379</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
         <v>2380</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="5" t="s">
-        <v>187</v>
+        <v>2381</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E384" s="5" t="s">
+        <v>2382</v>
       </c>
       <c r="F384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G384" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H384" s="5" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="I384" s="5" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="J384" s="5" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="K384" s="5" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="L384" s="6" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="M384" s="5" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="5" t="s">
-        <v>292</v>
+        <v>16</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-        </is>
+        <v>2291</v>
+      </c>
+      <c r="E385" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H385" s="5" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="I385" s="5" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
       <c r="J385" s="5" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="K385" s="5" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="L385" s="6" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="M385" s="5" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D386" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E386" s="5" t="s">
-        <v>1504</v>
+        <v>1566</v>
       </c>
       <c r="F386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G386" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H386" s="5" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="I386" s="5" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="J386" s="5" t="s">
-        <v>960</v>
+        <v>21</v>
       </c>
       <c r="K386" s="5" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="L386" s="6" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="M386" s="5" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="5" t="s">
-        <v>187</v>
+        <v>328</v>
       </c>
       <c r="D387" s="5" t="s">
-        <v>1069</v>
+        <v>1131</v>
       </c>
       <c r="E387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H387" s="5" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="I387" s="5" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="J387" s="5" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="K387" s="5" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="L387" s="6" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="M387" s="5" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="5" t="s">
-        <v>593</v>
+        <v>2410</v>
       </c>
       <c r="D388" s="5" t="s">
-        <v>957</v>
+        <v>210</v>
       </c>
       <c r="E388" s="5" t="s">
-        <v>1504</v>
-[...7 lines deleted...]
-        <v>2408</v>
+        <v>2411</v>
+      </c>
+      <c r="F388" s="5" t="s">
+        <v>2412</v>
+      </c>
+      <c r="G388" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H388" s="5" t="s">
-        <v>2409</v>
+        <v>2413</v>
       </c>
       <c r="I388" s="5" t="s">
-        <v>2410</v>
+        <v>2414</v>
       </c>
       <c r="J388" s="5" t="s">
-        <v>960</v>
+        <v>2415</v>
       </c>
       <c r="K388" s="5" t="s">
-        <v>2411</v>
+        <v>2416</v>
       </c>
       <c r="L388" s="6" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
       <c r="M388" s="5" t="s">
-        <v>2413</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>2414</v>
+        <v>2419</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="5" t="s">
-        <v>1459</v>
+        <v>328</v>
       </c>
       <c r="D389" s="5" t="s">
-        <v>2320</v>
+        <v>1131</v>
       </c>
       <c r="E389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H389" s="5" t="s">
-        <v>2415</v>
+        <v>2420</v>
       </c>
       <c r="I389" s="5" t="s">
-        <v>2416</v>
+        <v>2421</v>
       </c>
       <c r="J389" s="5" t="s">
-        <v>2288</v>
+        <v>2422</v>
       </c>
       <c r="K389" s="5" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="L389" s="6" t="s">
-        <v>2418</v>
+        <v>2424</v>
       </c>
       <c r="M389" s="5" t="s">
-        <v>2419</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="5" t="s">
-        <v>2421</v>
+        <v>328</v>
       </c>
       <c r="D390" s="5" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>2422</v>
+        <v>1131</v>
+      </c>
+      <c r="E390" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G390" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H390" s="5" t="s">
-        <v>2423</v>
+        <v>2427</v>
       </c>
       <c r="I390" s="5" t="s">
-        <v>2424</v>
+        <v>2428</v>
       </c>
       <c r="J390" s="5" t="s">
-        <v>2425</v>
+        <v>2429</v>
       </c>
       <c r="K390" s="5" t="s">
-        <v>2426</v>
+        <v>2430</v>
       </c>
       <c r="L390" s="6" t="s">
-        <v>2427</v>
+        <v>2431</v>
       </c>
       <c r="M390" s="5" t="s">
-        <v>2428</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>2429</v>
+        <v>2433</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="5" t="s">
-        <v>593</v>
+        <v>2434</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>1255</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>1815</v>
+      </c>
+      <c r="E391" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G391" s="5" t="s">
-        <v>2430</v>
+      <c r="G391" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H391" s="5" t="s">
-        <v>2431</v>
+        <v>2435</v>
       </c>
       <c r="I391" s="5" t="s">
-        <v>2432</v>
+        <v>2436</v>
       </c>
       <c r="J391" s="5" t="s">
-        <v>960</v>
+        <v>2392</v>
       </c>
       <c r="K391" s="5" t="s">
-        <v>2433</v>
+        <v>2437</v>
       </c>
       <c r="L391" s="6" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="M391" s="5" t="s">
-        <v>2435</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>2436</v>
+        <v>2440</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D392" s="5" t="s">
-        <v>1255</v>
+        <v>1019</v>
       </c>
       <c r="E392" s="5" t="s">
-        <v>477</v>
+        <v>1566</v>
       </c>
       <c r="F392" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G392" s="5" t="s">
-        <v>2437</v>
+      <c r="G392" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H392" s="5" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
       <c r="I392" s="5" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="J392" s="5" t="s">
-        <v>960</v>
+        <v>1022</v>
       </c>
       <c r="K392" s="5" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
       <c r="L392" s="6" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="M392" s="5" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D393" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E393" s="5" t="s">
-        <v>1504</v>
+        <v>1566</v>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G393" s="5" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="G393" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H393" s="5" t="s">
+        <v>2447</v>
+      </c>
+      <c r="I393" s="5"/>
       <c r="J393" s="5" t="s">
-        <v>960</v>
+        <v>1022</v>
       </c>
       <c r="K393" s="5" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="L393" s="6" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="M393" s="5" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="5" t="s">
-        <v>1668</v>
+        <v>2361</v>
       </c>
       <c r="D394" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E394" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G394" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H394" s="5" t="s">
-        <v>2450</v>
+      <c r="H394" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I394" s="5" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="J394" s="5" t="s">
-        <v>2288</v>
+        <v>1022</v>
       </c>
       <c r="K394" s="5" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="L394" s="6" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="M394" s="5" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>2455</v>
+        <v>2451</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="5" t="s">
-        <v>593</v>
+        <v>328</v>
       </c>
       <c r="D395" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>1131</v>
+      </c>
+      <c r="E395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G395" s="5" t="s">
+      <c r="G395" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H395" s="5" t="s">
         <v>2456</v>
       </c>
-      <c r="H395" s="5" t="s">
+      <c r="I395" s="5" t="s">
         <v>2457</v>
       </c>
-      <c r="I395" s="5"/>
       <c r="J395" s="5" t="s">
-        <v>960</v>
+        <v>2458</v>
       </c>
       <c r="K395" s="5" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="L395" s="6" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="M395" s="5" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="5" t="s">
-        <v>593</v>
+        <v>328</v>
       </c>
       <c r="D396" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>1131</v>
+      </c>
+      <c r="E396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F396" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G396" s="5" t="s">
-        <v>2462</v>
+      <c r="G396" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H396" s="5" t="s">
         <v>2463</v>
       </c>
-      <c r="I396" s="5"/>
+      <c r="I396" s="5" t="s">
+        <v>2464</v>
+      </c>
       <c r="J396" s="5" t="s">
-        <v>960</v>
+        <v>2465</v>
       </c>
       <c r="K396" s="5" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="L396" s="6" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="M396" s="5" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="397">
-      <c r="A397" s="5" t="n">
-        <v>1934</v>
+      <c r="A397" s="5" t="s">
+        <v>2469</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="5" t="s">
-        <v>2467</v>
+        <v>2361</v>
       </c>
       <c r="D397" s="5" t="s">
-        <v>2468</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E397" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H397" s="5" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="I397" s="5" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="J397" s="5" t="s">
-        <v>2288</v>
+        <v>1022</v>
       </c>
       <c r="K397" s="5" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="L397" s="6" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="M397" s="5" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="5" t="s">
-        <v>688</v>
+        <v>641</v>
       </c>
       <c r="D398" s="5" t="s">
-        <v>187</v>
+        <v>1090</v>
       </c>
       <c r="E398" s="5" t="s">
-        <v>2475</v>
-[...1 lines deleted...]
-      <c r="F398" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G398" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H398" s="5" t="s">
         <v>2476</v>
       </c>
-      <c r="G398" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H398" s="5" t="s">
+      <c r="I398" s="5" t="s">
         <v>2477</v>
       </c>
-      <c r="I398" s="5" t="s">
+      <c r="J398" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K398" s="5" t="s">
         <v>2478</v>
       </c>
-      <c r="J398" s="5" t="s">
+      <c r="L398" s="6" t="s">
         <v>2479</v>
       </c>
-      <c r="K398" s="5" t="s">
+      <c r="M398" s="5" t="s">
         <v>2480</v>
-      </c>
-[...4 lines deleted...]
-        <v>2482</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>2483</v>
+        <v>2481</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="5" t="s">
-        <v>16</v>
+        <v>328</v>
       </c>
       <c r="D399" s="5" t="s">
-        <v>1731</v>
-[...1 lines deleted...]
-      <c r="E399" s="5" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G399" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H399" s="5" t="s">
+        <v>2482</v>
+      </c>
+      <c r="I399" s="5" t="s">
+        <v>2483</v>
+      </c>
+      <c r="J399" s="5" t="s">
         <v>2484</v>
       </c>
-      <c r="F399" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H399" s="5" t="s">
+      <c r="K399" s="5" t="s">
         <v>2485</v>
       </c>
-      <c r="I399" s="5" t="s">
+      <c r="L399" s="6" t="s">
         <v>2486</v>
       </c>
-      <c r="J399" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K399" s="5" t="s">
+      <c r="M399" s="5" t="s">
         <v>2487</v>
-      </c>
-[...4 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>2490</v>
+        <v>2488</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="5" t="s">
-        <v>688</v>
+        <v>641</v>
       </c>
       <c r="D400" s="5" t="s">
-        <v>1069</v>
+        <v>1019</v>
       </c>
       <c r="E400" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="F400" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G400" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H400" s="5" t="s">
+        <v>2489</v>
+      </c>
+      <c r="I400" s="5" t="s">
+        <v>2490</v>
+      </c>
+      <c r="J400" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K400" s="5" t="s">
         <v>2491</v>
       </c>
-      <c r="F400" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H400" s="5" t="s">
+      <c r="L400" s="6" t="s">
         <v>2492</v>
       </c>
-      <c r="I400" s="5"/>
-      <c r="J400" s="5" t="s">
+      <c r="M400" s="5" t="s">
         <v>2493</v>
-      </c>
-[...7 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>2497</v>
+        <v>2494</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="E401" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G401" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H401" s="5" t="s">
+        <v>2495</v>
+      </c>
+      <c r="I401" s="5" t="s">
+        <v>2496</v>
+      </c>
+      <c r="J401" s="5" t="s">
+        <v>2497</v>
+      </c>
+      <c r="K401" s="5" t="s">
         <v>2498</v>
       </c>
-      <c r="F401" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H401" s="5" t="s">
+      <c r="L401" s="6" t="s">
         <v>2499</v>
       </c>
-      <c r="I401" s="5" t="s">
+      <c r="M401" s="5" t="s">
         <v>2500</v>
-      </c>
-[...10 lines deleted...]
-        <v>2503</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>2504</v>
+        <v>2501</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="5" t="s">
-        <v>16</v>
+        <v>328</v>
       </c>
       <c r="D402" s="5" t="s">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="E402" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E402" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F402" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G402" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H402" s="5" t="s">
+        <v>2502</v>
+      </c>
+      <c r="I402" s="5" t="s">
+        <v>2503</v>
+      </c>
+      <c r="J402" s="5" t="s">
+        <v>2504</v>
+      </c>
+      <c r="K402" s="5" t="s">
         <v>2505</v>
       </c>
-      <c r="F402" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H402" s="5" t="s">
+      <c r="L402" s="6" t="s">
         <v>2506</v>
       </c>
-      <c r="I402" s="5" t="s">
+      <c r="M402" s="5" t="s">
         <v>2507</v>
-      </c>
-[...10 lines deleted...]
-        <v>2510</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>2511</v>
+        <v>2508</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D403" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E403" s="5" t="s">
-        <v>1504</v>
+        <v>1566</v>
       </c>
       <c r="F403" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G403" s="5" t="s">
+      <c r="G403" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H403" s="5" t="s">
+        <v>2509</v>
+      </c>
+      <c r="I403" s="5" t="s">
+        <v>2510</v>
+      </c>
+      <c r="J403" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K403" s="5" t="s">
+        <v>2511</v>
+      </c>
+      <c r="L403" s="6" t="s">
         <v>2512</v>
       </c>
-      <c r="H403" s="5" t="s">
+      <c r="M403" s="5" t="s">
         <v>2513</v>
-      </c>
-[...13 lines deleted...]
-        <v>2517</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>2518</v>
+        <v>2514</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C404" s="5" t="s">
-        <v>593</v>
+        <v>210</v>
       </c>
       <c r="D404" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>1131</v>
+      </c>
+      <c r="E404" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G404" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H404" s="5" t="s">
+        <v>2515</v>
+      </c>
+      <c r="I404" s="5" t="s">
+        <v>2516</v>
+      </c>
+      <c r="J404" s="5" t="s">
+        <v>2517</v>
+      </c>
+      <c r="K404" s="5" t="s">
+        <v>2518</v>
+      </c>
+      <c r="L404" s="6" t="s">
         <v>2519</v>
       </c>
-      <c r="I404" s="5" t="s">
+      <c r="M404" s="5" t="s">
         <v>2520</v>
-      </c>
-[...10 lines deleted...]
-        <v>2523</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>2524</v>
+        <v>2521</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D405" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E405" s="5" t="s">
-        <v>1504</v>
+        <v>1566</v>
       </c>
       <c r="F405" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G405" s="5" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H405" s="5" t="s">
+        <v>2523</v>
+      </c>
+      <c r="I405" s="5" t="s">
+        <v>2524</v>
+      </c>
+      <c r="J405" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K405" s="5" t="s">
         <v>2525</v>
       </c>
-      <c r="H405" s="5" t="s">
+      <c r="L405" s="6" t="s">
         <v>2526</v>
       </c>
-      <c r="I405" s="5"/>
-[...3 lines deleted...]
-      <c r="K405" s="5" t="s">
+      <c r="M405" s="5" t="s">
         <v>2527</v>
-      </c>
-[...4 lines deleted...]
-        <v>2529</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>2530</v>
+        <v>2528</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="5" t="s">
-        <v>593</v>
+        <v>1521</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>2434</v>
+      </c>
+      <c r="E406" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G406" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H406" s="5" t="s">
+        <v>2529</v>
+      </c>
+      <c r="I406" s="5" t="s">
+        <v>2530</v>
+      </c>
+      <c r="J406" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K406" s="5" t="s">
         <v>2531</v>
       </c>
-      <c r="I406" s="5" t="s">
+      <c r="L406" s="6" t="s">
         <v>2532</v>
       </c>
-      <c r="J406" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K406" s="5" t="s">
+      <c r="M406" s="5" t="s">
         <v>2533</v>
-      </c>
-[...4 lines deleted...]
-        <v>2535</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>2536</v>
+        <v>2534</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="5" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D407" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E407" s="5" t="s">
+        <v>2536</v>
+      </c>
+      <c r="F407" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G407" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H407" s="5" t="s">
         <v>2537</v>
       </c>
-      <c r="D407" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E407" s="5" t="s">
+      <c r="I407" s="5" t="s">
         <v>2538</v>
       </c>
-      <c r="F407" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H407" s="5" t="s">
+      <c r="J407" s="5" t="s">
         <v>2539</v>
       </c>
-      <c r="I407" s="5" t="s">
+      <c r="K407" s="5" t="s">
         <v>2540</v>
       </c>
-      <c r="J407" s="5" t="s">
+      <c r="L407" s="6" t="s">
         <v>2541</v>
       </c>
-      <c r="K407" s="5" t="s">
+      <c r="M407" s="5" t="s">
         <v>2542</v>
-      </c>
-[...4 lines deleted...]
-        <v>2544</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>2545</v>
+        <v>2543</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="5" t="s">
-        <v>1459</v>
+        <v>641</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>2320</v>
-[...4 lines deleted...]
-        </is>
+        <v>1317</v>
+      </c>
+      <c r="E408" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F408" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G408" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G408" s="5" t="s">
+        <v>2544</v>
       </c>
       <c r="H408" s="5" t="s">
+        <v>2545</v>
+      </c>
+      <c r="I408" s="5" t="s">
         <v>2546</v>
       </c>
-      <c r="I408" s="5" t="s">
+      <c r="J408" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K408" s="5" t="s">
         <v>2547</v>
       </c>
-      <c r="J408" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K408" s="5" t="s">
+      <c r="L408" s="6" t="s">
         <v>2548</v>
       </c>
-      <c r="L408" s="6" t="s">
+      <c r="M408" s="5" t="s">
         <v>2549</v>
-      </c>
-[...1 lines deleted...]
-        <v>2550</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>2551</v>
+        <v>2550</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D409" s="5" t="s">
-        <v>1028</v>
+        <v>1317</v>
       </c>
       <c r="E409" s="5" t="s">
-        <v>1504</v>
+        <v>520</v>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G409" s="5" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H409" s="5" t="s">
         <v>2552</v>
       </c>
-      <c r="H409" s="5" t="s">
+      <c r="I409" s="5" t="s">
         <v>2553</v>
       </c>
-      <c r="I409" s="5" t="s">
+      <c r="J409" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K409" s="5" t="s">
         <v>2554</v>
       </c>
-      <c r="J409" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K409" s="5" t="s">
+      <c r="L409" s="6" t="s">
         <v>2555</v>
       </c>
-      <c r="L409" s="6" t="s">
+      <c r="M409" s="5" t="s">
         <v>2556</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="D410" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E410" s="5" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G410" s="5" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H410" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I410" s="5" t="s">
         <v>2559</v>
       </c>
-      <c r="D410" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H410" s="5" t="s">
+      <c r="J410" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K410" s="5" t="s">
         <v>2560</v>
       </c>
-      <c r="I410" s="5" t="s">
+      <c r="L410" s="6" t="s">
         <v>2561</v>
       </c>
-      <c r="J410" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K410" s="5" t="s">
+      <c r="M410" s="5" t="s">
         <v>2562</v>
-      </c>
-[...4 lines deleted...]
-        <v>2564</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>2565</v>
+        <v>2563</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="5" t="s">
-        <v>593</v>
+        <v>1738</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>1504</v>
+        <v>1815</v>
+      </c>
+      <c r="E411" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H411" s="5" t="s">
+        <v>2564</v>
+      </c>
+      <c r="I411" s="5" t="s">
+        <v>2565</v>
+      </c>
+      <c r="J411" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K411" s="5" t="s">
         <v>2566</v>
       </c>
-      <c r="I411" s="5" t="s">
+      <c r="L411" s="6" t="s">
         <v>2567</v>
       </c>
-      <c r="J411" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K411" s="5" t="s">
+      <c r="M411" s="5" t="s">
         <v>2568</v>
-      </c>
-[...4 lines deleted...]
-        <v>2570</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>2571</v>
+        <v>2569</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="5" t="s">
-        <v>2320</v>
+        <v>641</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E412" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F412" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G412" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G412" s="5" t="s">
+        <v>2570</v>
       </c>
       <c r="H412" s="5" t="s">
+        <v>2571</v>
+      </c>
+      <c r="I412" s="5"/>
+      <c r="J412" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K412" s="5" t="s">
         <v>2572</v>
       </c>
-      <c r="I412" s="5" t="s">
+      <c r="L412" s="6" t="s">
         <v>2573</v>
       </c>
-      <c r="J412" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K412" s="5" t="s">
+      <c r="M412" s="5" t="s">
         <v>2574</v>
-      </c>
-[...4 lines deleted...]
-        <v>2576</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>2577</v>
+        <v>2575</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="5" t="s">
-        <v>2320</v>
+        <v>641</v>
       </c>
       <c r="D413" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E413" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G413" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G413" s="5" t="s">
+        <v>2576</v>
       </c>
       <c r="H413" s="5" t="s">
+        <v>2577</v>
+      </c>
+      <c r="I413" s="5"/>
+      <c r="J413" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K413" s="5" t="s">
         <v>2578</v>
       </c>
-      <c r="I413" s="5" t="s">
+      <c r="L413" s="6" t="s">
         <v>2579</v>
       </c>
-      <c r="J413" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K413" s="5" t="s">
+      <c r="M413" s="5" t="s">
         <v>2580</v>
       </c>
-      <c r="L413" s="6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="414">
-      <c r="A414" s="5" t="s">
-        <v>2583</v>
+      <c r="A414" s="5" t="n">
+        <v>1934</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="5" t="s">
-        <v>2320</v>
+        <v>2581</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>1731</v>
+        <v>2582</v>
       </c>
       <c r="E414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G414" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H414" s="5" t="s">
+        <v>2583</v>
+      </c>
+      <c r="I414" s="5" t="s">
         <v>2584</v>
       </c>
-      <c r="I414" s="5" t="s">
+      <c r="J414" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K414" s="5" t="s">
         <v>2585</v>
       </c>
-      <c r="J414" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K414" s="5" t="s">
+      <c r="L414" s="6" t="s">
         <v>2586</v>
       </c>
-      <c r="L414" s="6" t="s">
+      <c r="M414" s="5" t="s">
         <v>2587</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>2589</v>
+        <v>2588</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>16</v>
+        <v>736</v>
       </c>
       <c r="D415" s="5" t="s">
-        <v>1731</v>
+        <v>210</v>
       </c>
       <c r="E415" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2589</v>
+      </c>
+      <c r="F415" s="5" t="s">
+        <v>2590</v>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H415" s="5" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="I415" s="5" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="J415" s="5" t="s">
-        <v>2266</v>
+        <v>2593</v>
       </c>
       <c r="K415" s="5" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="L415" s="6" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="M415" s="5" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>2596</v>
+        <v>1815</v>
       </c>
       <c r="E416" s="5" t="s">
-        <v>17</v>
+        <v>2598</v>
       </c>
       <c r="F416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G416" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H416" s="5" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="I416" s="5" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="J416" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K416" s="5" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="L416" s="6" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="M416" s="5" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="B417" s="5" t="s">
-        <v>1273</v>
+        <v>14</v>
       </c>
       <c r="C417" s="5" t="s">
-        <v>957</v>
+        <v>736</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>2603</v>
-[...4 lines deleted...]
-        </is>
+        <v>1131</v>
+      </c>
+      <c r="E417" s="5" t="s">
+        <v>2605</v>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H417" s="5" t="s">
-        <v>2584</v>
-[...3 lines deleted...]
-      </c>
+        <v>2606</v>
+      </c>
+      <c r="I417" s="5"/>
       <c r="J417" s="5" t="s">
-        <v>2288</v>
+        <v>2607</v>
       </c>
       <c r="K417" s="5" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="L417" s="6" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
       <c r="M417" s="5" t="s">
-        <v>2607</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="418">
-      <c r="A418" s="5" t="n">
-        <v>1936</v>
+      <c r="A418" s="5" t="s">
+        <v>2611</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="5" t="s">
-        <v>2608</v>
+        <v>16</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>1738</v>
+      </c>
+      <c r="E418" s="5" t="s">
+        <v>2612</v>
       </c>
       <c r="F418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G418" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H418" s="5" t="s">
-        <v>2609</v>
+        <v>2613</v>
       </c>
       <c r="I418" s="5" t="s">
-        <v>2610</v>
+        <v>2614</v>
       </c>
       <c r="J418" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K418" s="5" t="s">
-        <v>2611</v>
+        <v>2615</v>
       </c>
       <c r="L418" s="6" t="s">
-        <v>2612</v>
+        <v>2616</v>
       </c>
       <c r="M418" s="5" t="s">
-        <v>2613</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>2614</v>
+        <v>2618</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>1459</v>
+        <v>16</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>2320</v>
-[...4 lines deleted...]
-        </is>
+        <v>1738</v>
+      </c>
+      <c r="E419" s="5" t="s">
+        <v>2619</v>
       </c>
       <c r="F419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H419" s="5" t="s">
-        <v>2615</v>
+        <v>2620</v>
       </c>
       <c r="I419" s="5" t="s">
-        <v>2616</v>
+        <v>2621</v>
       </c>
       <c r="J419" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K419" s="5" t="s">
-        <v>2617</v>
+        <v>2622</v>
       </c>
       <c r="L419" s="6" t="s">
-        <v>2618</v>
+        <v>2623</v>
       </c>
       <c r="M419" s="5" t="s">
-        <v>2619</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>2620</v>
+        <v>2625</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>957</v>
+        <v>1019</v>
       </c>
       <c r="E420" s="5" t="s">
-        <v>1504</v>
+        <v>1566</v>
       </c>
       <c r="F420" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G420" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G420" s="5" t="s">
+        <v>2626</v>
       </c>
       <c r="H420" s="5" t="s">
-        <v>2621</v>
+        <v>2627</v>
       </c>
       <c r="I420" s="5" t="s">
-        <v>2622</v>
+        <v>2628</v>
       </c>
       <c r="J420" s="5" t="s">
-        <v>960</v>
+        <v>1022</v>
       </c>
       <c r="K420" s="5" t="s">
-        <v>2623</v>
+        <v>2629</v>
       </c>
       <c r="L420" s="6" t="s">
-        <v>2624</v>
+        <v>2630</v>
       </c>
       <c r="M420" s="5" t="s">
-        <v>2625</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>2626</v>
+        <v>2632</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D421" s="5" t="s">
-        <v>957</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E421" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F421" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G421" s="5" t="s">
-        <v>2627</v>
+      <c r="G421" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H421" s="5" t="s">
-        <v>2628</v>
+        <v>2633</v>
       </c>
       <c r="I421" s="5" t="s">
-        <v>2629</v>
+        <v>2634</v>
       </c>
       <c r="J421" s="5" t="s">
-        <v>960</v>
+        <v>1022</v>
       </c>
       <c r="K421" s="5" t="s">
-        <v>2630</v>
+        <v>2635</v>
       </c>
       <c r="L421" s="6" t="s">
-        <v>2631</v>
+        <v>2636</v>
       </c>
       <c r="M421" s="5" t="s">
-        <v>2632</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="5" t="s">
-        <v>2634</v>
+        <v>641</v>
       </c>
       <c r="D422" s="5" t="s">
-        <v>1069</v>
+        <v>1019</v>
       </c>
       <c r="E422" s="5" t="s">
-        <v>1450</v>
+        <v>1566</v>
       </c>
       <c r="F422" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G422" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G422" s="5" t="s">
+        <v>2639</v>
       </c>
       <c r="H422" s="5" t="s">
-        <v>2635</v>
-[...3 lines deleted...]
-      </c>
+        <v>2640</v>
+      </c>
+      <c r="I422" s="5"/>
       <c r="J422" s="5" t="s">
-        <v>2637</v>
+        <v>1022</v>
       </c>
       <c r="K422" s="5" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="L422" s="6" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="M422" s="5" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="5" t="s">
-        <v>16</v>
+        <v>641</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>1731</v>
+        <v>1019</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>17</v>
+        <v>1566</v>
       </c>
       <c r="F423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H423" s="5" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="I423" s="5" t="s">
-        <v>2643</v>
+        <v>2646</v>
       </c>
       <c r="J423" s="5" t="s">
-        <v>2266</v>
+        <v>1022</v>
       </c>
       <c r="K423" s="5" t="s">
-        <v>2644</v>
+        <v>2647</v>
       </c>
       <c r="L423" s="6" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
       <c r="M423" s="5" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="5" t="s">
-        <v>71</v>
+        <v>2651</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>1731</v>
+        <v>1131</v>
       </c>
       <c r="E424" s="5" t="s">
-        <v>1650</v>
+        <v>2652</v>
       </c>
       <c r="F424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G424" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H424" s="5" t="s">
-        <v>2648</v>
-[...1 lines deleted...]
-      <c r="I424" s="5"/>
+        <v>2653</v>
+      </c>
+      <c r="I424" s="5" t="s">
+        <v>2654</v>
+      </c>
       <c r="J424" s="5" t="s">
-        <v>2649</v>
+        <v>2655</v>
       </c>
       <c r="K424" s="5" t="s">
-        <v>2650</v>
+        <v>2656</v>
       </c>
       <c r="L424" s="6" t="s">
-        <v>2651</v>
+        <v>2657</v>
       </c>
       <c r="M424" s="5" t="s">
-        <v>2652</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>2653</v>
+        <v>2659</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="5" t="s">
-        <v>470</v>
+        <v>1521</v>
       </c>
       <c r="D425" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>2654</v>
+        <v>2434</v>
+      </c>
+      <c r="E425" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H425" s="5" t="s">
-        <v>2655</v>
-[...1 lines deleted...]
-      <c r="I425" s="5"/>
+        <v>2660</v>
+      </c>
+      <c r="I425" s="5" t="s">
+        <v>2661</v>
+      </c>
       <c r="J425" s="5" t="s">
-        <v>2649</v>
+        <v>2392</v>
       </c>
       <c r="K425" s="5" t="s">
-        <v>2656</v>
+        <v>2662</v>
       </c>
       <c r="L425" s="6" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="M425" s="5" t="s">
-        <v>2658</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>2659</v>
+        <v>2665</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="5" t="s">
-        <v>1668</v>
+        <v>641</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>1090</v>
+      </c>
+      <c r="E426" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F426" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G426" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G426" s="5" t="s">
+        <v>2666</v>
       </c>
       <c r="H426" s="5" t="s">
-        <v>2660</v>
+        <v>2667</v>
       </c>
       <c r="I426" s="5" t="s">
-        <v>2661</v>
+        <v>2668</v>
       </c>
       <c r="J426" s="5" t="s">
-        <v>2288</v>
+        <v>1022</v>
       </c>
       <c r="K426" s="5" t="s">
-        <v>2662</v>
+        <v>2669</v>
       </c>
       <c r="L426" s="6" t="s">
-        <v>2663</v>
+        <v>2670</v>
       </c>
       <c r="M426" s="5" t="s">
-        <v>2664</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>2665</v>
+        <v>2672</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="5" t="s">
-        <v>1459</v>
+        <v>2673</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>2320</v>
-[...2 lines deleted...]
-        <v>1002</v>
+        <v>1521</v>
+      </c>
+      <c r="E427" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H427" s="5" t="s">
-        <v>2666</v>
+        <v>2674</v>
       </c>
       <c r="I427" s="5" t="s">
-        <v>2667</v>
+        <v>2675</v>
       </c>
       <c r="J427" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K427" s="5" t="s">
-        <v>2668</v>
+        <v>2676</v>
       </c>
       <c r="L427" s="6" t="s">
-        <v>2669</v>
+        <v>2677</v>
       </c>
       <c r="M427" s="5" t="s">
-        <v>2670</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>2671</v>
+        <v>2679</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="5" t="s">
-        <v>1668</v>
+        <v>641</v>
       </c>
       <c r="D428" s="5" t="s">
-        <v>2596</v>
-[...4 lines deleted...]
-        </is>
+        <v>1090</v>
+      </c>
+      <c r="E428" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G428" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H428" s="5" t="s">
-        <v>2672</v>
+        <v>2680</v>
       </c>
       <c r="I428" s="5" t="s">
-        <v>2673</v>
+        <v>2681</v>
       </c>
       <c r="J428" s="5" t="s">
-        <v>2288</v>
+        <v>1022</v>
       </c>
       <c r="K428" s="5" t="s">
-        <v>2674</v>
+        <v>2682</v>
       </c>
       <c r="L428" s="6" t="s">
-        <v>2675</v>
+        <v>2683</v>
       </c>
       <c r="M428" s="5" t="s">
-        <v>2676</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>2677</v>
+        <v>2685</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="5" t="s">
-        <v>16</v>
+        <v>2434</v>
       </c>
       <c r="D429" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E429" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H429" s="5" t="s">
-        <v>2678</v>
+        <v>2686</v>
       </c>
       <c r="I429" s="5" t="s">
-        <v>2679</v>
+        <v>2687</v>
       </c>
       <c r="J429" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K429" s="5" t="s">
-        <v>2680</v>
+        <v>2688</v>
       </c>
       <c r="L429" s="6" t="s">
-        <v>2681</v>
+        <v>2689</v>
       </c>
       <c r="M429" s="5" t="s">
-        <v>2682</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>2683</v>
+        <v>2691</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="5" t="s">
-        <v>1668</v>
+        <v>2434</v>
       </c>
       <c r="D430" s="5" t="s">
-        <v>16</v>
+        <v>1815</v>
       </c>
       <c r="E430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G430" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H430" s="5" t="s">
-        <v>2684</v>
+        <v>2692</v>
       </c>
       <c r="I430" s="5" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="J430" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K430" s="5" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="L430" s="6" t="s">
-        <v>2687</v>
+        <v>2695</v>
       </c>
       <c r="M430" s="5" t="s">
-        <v>2688</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>2689</v>
+        <v>2697</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>16</v>
+        <v>2434</v>
       </c>
       <c r="D431" s="5" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E431" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H431" s="5" t="s">
-        <v>2690</v>
+        <v>2698</v>
       </c>
       <c r="I431" s="5" t="s">
-        <v>2691</v>
+        <v>2699</v>
       </c>
       <c r="J431" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K431" s="5" t="s">
-        <v>2692</v>
+        <v>2700</v>
       </c>
       <c r="L431" s="6" t="s">
-        <v>2693</v>
+        <v>2701</v>
       </c>
       <c r="M431" s="5" t="s">
-        <v>2694</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>2695</v>
+        <v>2703</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D432" s="5" t="s">
-        <v>688</v>
+        <v>1815</v>
       </c>
       <c r="E432" s="5" t="s">
-        <v>2476</v>
+        <v>17</v>
       </c>
       <c r="F432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G432" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H432" s="5" t="s">
-        <v>2696</v>
+        <v>2704</v>
       </c>
       <c r="I432" s="5" t="s">
-        <v>2697</v>
+        <v>2705</v>
       </c>
       <c r="J432" s="5" t="s">
-        <v>2698</v>
+        <v>2370</v>
       </c>
       <c r="K432" s="5" t="s">
-        <v>2699</v>
+        <v>2706</v>
       </c>
       <c r="L432" s="6" t="s">
-        <v>2700</v>
+        <v>2707</v>
       </c>
       <c r="M432" s="5" t="s">
-        <v>2701</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>2702</v>
+        <v>2709</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="5" t="s">
-        <v>2320</v>
+        <v>210</v>
       </c>
       <c r="D433" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>1002</v>
+        <v>1131</v>
+      </c>
+      <c r="E433" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H433" s="5" t="s">
-        <v>2703</v>
+        <v>2710</v>
       </c>
       <c r="I433" s="5" t="s">
-        <v>2704</v>
+        <v>2711</v>
       </c>
       <c r="J433" s="5" t="s">
-        <v>2288</v>
+        <v>2712</v>
       </c>
       <c r="K433" s="5" t="s">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="L433" s="6" t="s">
-        <v>2706</v>
+        <v>2714</v>
       </c>
       <c r="M433" s="5" t="s">
-        <v>2707</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="5" t="s">
-        <v>2320</v>
+        <v>16</v>
       </c>
       <c r="D434" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>2716</v>
+      </c>
+      <c r="E434" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G434" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H434" s="5" t="s">
-        <v>2709</v>
+        <v>2717</v>
       </c>
       <c r="I434" s="5" t="s">
-        <v>2710</v>
+        <v>2718</v>
       </c>
       <c r="J434" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K434" s="5" t="s">
-        <v>2711</v>
+        <v>2719</v>
       </c>
       <c r="L434" s="6" t="s">
-        <v>2712</v>
+        <v>2720</v>
       </c>
       <c r="M434" s="5" t="s">
-        <v>2713</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
-        <v>2714</v>
+        <v>2722</v>
       </c>
       <c r="B435" s="5" t="s">
-        <v>14</v>
+        <v>1335</v>
       </c>
       <c r="C435" s="5" t="s">
-        <v>16</v>
+        <v>1019</v>
       </c>
       <c r="D435" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2723</v>
+      </c>
+      <c r="E435" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H435" s="5" t="s">
-        <v>2715</v>
+        <v>2698</v>
       </c>
       <c r="I435" s="5" t="s">
-        <v>2716</v>
+        <v>2724</v>
       </c>
       <c r="J435" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K435" s="5" t="s">
-        <v>2717</v>
+        <v>2725</v>
       </c>
       <c r="L435" s="6" t="s">
-        <v>2718</v>
+        <v>2726</v>
       </c>
       <c r="M435" s="5" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="436">
-      <c r="A436" s="5" t="s">
-        <v>2720</v>
+      <c r="A436" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="5" t="s">
-        <v>187</v>
+        <v>2728</v>
       </c>
       <c r="D436" s="5" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>2721</v>
+        <v>16</v>
+      </c>
+      <c r="E436" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F436" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G436" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H436" s="5" t="s">
-        <v>2722</v>
+        <v>2729</v>
       </c>
       <c r="I436" s="5" t="s">
-        <v>2723</v>
+        <v>2730</v>
       </c>
       <c r="J436" s="5" t="s">
-        <v>2724</v>
+        <v>2392</v>
       </c>
       <c r="K436" s="5" t="s">
-        <v>2725</v>
+        <v>2731</v>
       </c>
       <c r="L436" s="6" t="s">
-        <v>2726</v>
+        <v>2732</v>
       </c>
       <c r="M436" s="5" t="s">
-        <v>2727</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
-        <v>2728</v>
+        <v>2734</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="5" t="s">
-        <v>688</v>
+        <v>1521</v>
       </c>
       <c r="D437" s="5" t="s">
-        <v>2729</v>
-[...5 lines deleted...]
-        <v>2721</v>
+        <v>2434</v>
+      </c>
+      <c r="E437" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F437" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H437" s="5" t="s">
-        <v>2731</v>
+        <v>2735</v>
       </c>
       <c r="I437" s="5" t="s">
-        <v>2732</v>
+        <v>2736</v>
       </c>
       <c r="J437" s="5" t="s">
-        <v>2733</v>
+        <v>2392</v>
       </c>
       <c r="K437" s="5" t="s">
-        <v>2734</v>
+        <v>2737</v>
       </c>
       <c r="L437" s="6" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
       <c r="M437" s="5" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="5" t="s">
-        <v>1668</v>
+        <v>641</v>
       </c>
       <c r="D438" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>1019</v>
+      </c>
+      <c r="E438" s="5" t="s">
+        <v>1566</v>
       </c>
       <c r="F438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G438" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H438" s="5" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="I438" s="5" t="s">
-        <v>2739</v>
+        <v>2742</v>
       </c>
       <c r="J438" s="5" t="s">
-        <v>2288</v>
+        <v>1022</v>
       </c>
       <c r="K438" s="5" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
       <c r="L438" s="6" t="s">
-        <v>2741</v>
+        <v>2744</v>
       </c>
       <c r="M438" s="5" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
       <c r="B439" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="5" t="s">
-        <v>593</v>
+        <v>641</v>
       </c>
       <c r="D439" s="5" t="s">
-        <v>2744</v>
-[...2 lines deleted...]
-        <v>2745</v>
+        <v>1019</v>
+      </c>
+      <c r="E439" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F439" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G439" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G439" s="5" t="s">
+        <v>2747</v>
       </c>
       <c r="H439" s="5" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="I439" s="5" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="J439" s="5" t="s">
-        <v>2748</v>
+        <v>1022</v>
       </c>
       <c r="K439" s="5" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="L439" s="6" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="M439" s="5" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="5" t="s">
-        <v>16</v>
+        <v>2754</v>
       </c>
       <c r="D440" s="5" t="s">
-        <v>1731</v>
+        <v>1131</v>
       </c>
       <c r="E440" s="5" t="s">
-        <v>17</v>
+        <v>1512</v>
       </c>
       <c r="F440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G440" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H440" s="5" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="I440" s="5" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
       <c r="J440" s="5" t="s">
-        <v>2266</v>
+        <v>2757</v>
       </c>
       <c r="K440" s="5" t="s">
-        <v>2755</v>
+        <v>2758</v>
       </c>
       <c r="L440" s="6" t="s">
-        <v>2756</v>
+        <v>2759</v>
       </c>
       <c r="M440" s="5" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
       <c r="B441" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D441" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E441" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G441" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H441" s="5" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="I441" s="5" t="s">
-        <v>2760</v>
+        <v>2763</v>
       </c>
       <c r="J441" s="5" t="s">
-        <v>2761</v>
+        <v>2370</v>
       </c>
       <c r="K441" s="5" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="L441" s="6" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="M441" s="5" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="5" t="s">
-        <v>187</v>
+        <v>77</v>
       </c>
       <c r="D442" s="5" t="s">
-        <v>688</v>
+        <v>1815</v>
       </c>
       <c r="E442" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2721</v>
+        <v>1720</v>
+      </c>
+      <c r="F442" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G442" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H442" s="5" t="s">
-        <v>2766</v>
-[...3 lines deleted...]
-      </c>
+        <v>2768</v>
+      </c>
+      <c r="I442" s="5"/>
       <c r="J442" s="5" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="K442" s="5" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="L442" s="6" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="M442" s="5" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="5" t="s">
-        <v>187</v>
+        <v>513</v>
       </c>
       <c r="D443" s="5" t="s">
-        <v>1069</v>
-[...4 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E443" s="5" t="s">
+        <v>2774</v>
       </c>
       <c r="F443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G443" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H443" s="5" t="s">
-        <v>2773</v>
-[...3 lines deleted...]
-      </c>
+        <v>2775</v>
+      </c>
+      <c r="I443" s="5"/>
       <c r="J443" s="5" t="s">
-        <v>2775</v>
+        <v>2769</v>
       </c>
       <c r="K443" s="5" t="s">
         <v>2776</v>
       </c>
       <c r="L443" s="6" t="s">
         <v>2777</v>
       </c>
       <c r="M443" s="5" t="s">
         <v>2778</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
         <v>2779</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="5" t="s">
-        <v>1459</v>
+        <v>1738</v>
       </c>
       <c r="D444" s="5" t="s">
-        <v>2320</v>
+        <v>1815</v>
       </c>
       <c r="E444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G444" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H444" s="5" t="s">
         <v>2780</v>
       </c>
       <c r="I444" s="5" t="s">
         <v>2781</v>
       </c>
       <c r="J444" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K444" s="5" t="s">
         <v>2782</v>
       </c>
       <c r="L444" s="6" t="s">
         <v>2783</v>
       </c>
       <c r="M444" s="5" t="s">
         <v>2784</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
         <v>2785</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="5" t="s">
-        <v>71</v>
+        <v>1521</v>
       </c>
       <c r="D445" s="5" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E445" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G445" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H445" s="5" t="s">
         <v>2786</v>
       </c>
-      <c r="E445" s="5" t="s">
+      <c r="I445" s="5" t="s">
         <v>2787</v>
       </c>
-      <c r="F445" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H445" s="5" t="s">
+      <c r="J445" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K445" s="5" t="s">
         <v>2788</v>
       </c>
-      <c r="I445" s="5" t="s">
+      <c r="L445" s="6" t="s">
         <v>2789</v>
       </c>
-      <c r="J445" s="5" t="s">
+      <c r="M445" s="5" t="s">
         <v>2790</v>
-      </c>
-[...7 lines deleted...]
-        <v>2793</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>2794</v>
+        <v>2791</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="5" t="s">
-        <v>71</v>
+        <v>1738</v>
       </c>
       <c r="D446" s="5" t="s">
-        <v>2786</v>
+        <v>2716</v>
       </c>
       <c r="E446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G446" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H446" s="5" t="s">
+        <v>2792</v>
+      </c>
+      <c r="I446" s="5" t="s">
+        <v>2793</v>
+      </c>
+      <c r="J446" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K446" s="5" t="s">
+        <v>2794</v>
+      </c>
+      <c r="L446" s="6" t="s">
         <v>2795</v>
       </c>
-      <c r="I446" s="5" t="s">
+      <c r="M446" s="5" t="s">
         <v>2796</v>
-      </c>
-[...10 lines deleted...]
-        <v>2800</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>2801</v>
+        <v>2797</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="5" t="s">
-        <v>1459</v>
+        <v>16</v>
       </c>
       <c r="D447" s="5" t="s">
-        <v>2320</v>
-[...4 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E447" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G447" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H447" s="5" t="s">
+        <v>2798</v>
+      </c>
+      <c r="I447" s="5" t="s">
+        <v>2799</v>
+      </c>
+      <c r="J447" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K447" s="5" t="s">
+        <v>2800</v>
+      </c>
+      <c r="L447" s="6" t="s">
+        <v>2801</v>
+      </c>
+      <c r="M447" s="5" t="s">
         <v>2802</v>
-      </c>
-[...13 lines deleted...]
-        <v>2806</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
-        <v>2807</v>
+        <v>2803</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C448" s="5" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D448" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D448" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E448" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G448" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H448" s="5" t="s">
+        <v>2804</v>
+      </c>
+      <c r="I448" s="5" t="s">
+        <v>2805</v>
+      </c>
+      <c r="J448" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K448" s="5" t="s">
+        <v>2806</v>
+      </c>
+      <c r="L448" s="6" t="s">
+        <v>2807</v>
+      </c>
+      <c r="M448" s="5" t="s">
         <v>2808</v>
       </c>
-      <c r="I448" s="5" t="s">
+    </row>
+    <row r="449">
+      <c r="A449" s="5" t="s">
         <v>2809</v>
-      </c>
-[...15 lines deleted...]
-        <v>1938</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="5" t="s">
-        <v>1459</v>
+        <v>16</v>
       </c>
       <c r="D449" s="5" t="s">
-        <v>2320</v>
-[...4 lines deleted...]
-        </is>
+        <v>2716</v>
+      </c>
+      <c r="E449" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G449" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H449" s="5" t="s">
+        <v>2810</v>
+      </c>
+      <c r="I449" s="5" t="s">
+        <v>2811</v>
+      </c>
+      <c r="J449" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K449" s="5" t="s">
+        <v>2812</v>
+      </c>
+      <c r="L449" s="6" t="s">
         <v>2813</v>
       </c>
-      <c r="I449" s="5" t="s">
+      <c r="M449" s="5" t="s">
         <v>2814</v>
-      </c>
-[...10 lines deleted...]
-        <v>2817</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>2818</v>
+        <v>2815</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="5" t="s">
-        <v>2320</v>
+        <v>210</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E450" s="5" t="s">
+        <v>2590</v>
       </c>
       <c r="F450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G450" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H450" s="5" t="s">
+        <v>2816</v>
+      </c>
+      <c r="I450" s="5" t="s">
+        <v>2817</v>
+      </c>
+      <c r="J450" s="5" t="s">
+        <v>2818</v>
+      </c>
+      <c r="K450" s="5" t="s">
         <v>2819</v>
       </c>
-      <c r="I450" s="5" t="s">
+      <c r="L450" s="6" t="s">
         <v>2820</v>
       </c>
-      <c r="J450" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K450" s="5" t="s">
+      <c r="M450" s="5" t="s">
         <v>2821</v>
-      </c>
-[...4 lines deleted...]
-        <v>2823</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>2824</v>
+        <v>2822</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="5" t="s">
-        <v>2320</v>
+        <v>2434</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>1731</v>
-[...6 lines deleted...]
-      <c r="F451" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E451" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F451" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G451" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H451" s="5" t="s">
+        <v>2823</v>
+      </c>
+      <c r="I451" s="5" t="s">
+        <v>2824</v>
+      </c>
+      <c r="J451" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K451" s="5" t="s">
         <v>2825</v>
       </c>
-      <c r="G451" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H451" s="5" t="s">
+      <c r="L451" s="6" t="s">
         <v>2826</v>
       </c>
-      <c r="I451" s="5" t="s">
+      <c r="M451" s="5" t="s">
         <v>2827</v>
-      </c>
-[...10 lines deleted...]
-        <v>2830</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>2831</v>
+        <v>2828</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="5" t="s">
-        <v>187</v>
+        <v>2434</v>
       </c>
       <c r="D452" s="5" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-      <c r="F452" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G452" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H452" s="5" t="s">
+        <v>2829</v>
+      </c>
+      <c r="I452" s="5" t="s">
+        <v>2830</v>
+      </c>
+      <c r="J452" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K452" s="5" t="s">
+        <v>2831</v>
+      </c>
+      <c r="L452" s="6" t="s">
         <v>2832</v>
       </c>
-      <c r="G452" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H452" s="5" t="s">
+      <c r="M452" s="5" t="s">
         <v>2833</v>
-      </c>
-[...13 lines deleted...]
-        <v>2838</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>2839</v>
+        <v>2834</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="5" t="s">
-        <v>2320</v>
+        <v>16</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E453" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G453" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H453" s="5" t="s">
-        <v>2840</v>
+        <v>2835</v>
       </c>
       <c r="I453" s="5" t="s">
-        <v>2841</v>
+        <v>2836</v>
       </c>
       <c r="J453" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K453" s="5" t="s">
-        <v>2842</v>
+        <v>2837</v>
       </c>
       <c r="L453" s="6" t="s">
-        <v>2843</v>
+        <v>2838</v>
       </c>
       <c r="M453" s="5" t="s">
-        <v>2844</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>2845</v>
+        <v>2840</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="5" t="s">
-        <v>2320</v>
+        <v>210</v>
       </c>
       <c r="D454" s="5" t="s">
-        <v>1731</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E454" s="5" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F454" s="5" t="s">
+        <v>2841</v>
       </c>
       <c r="G454" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H454" s="5" t="s">
+        <v>2842</v>
+      </c>
+      <c r="I454" s="5" t="s">
+        <v>2843</v>
+      </c>
+      <c r="J454" s="5" t="s">
+        <v>2844</v>
+      </c>
+      <c r="K454" s="5" t="s">
+        <v>2845</v>
+      </c>
+      <c r="L454" s="6" t="s">
         <v>2846</v>
       </c>
-      <c r="I454" s="5" t="s">
+      <c r="M454" s="5" t="s">
         <v>2847</v>
-      </c>
-[...10 lines deleted...]
-        <v>2850</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
-        <v>2851</v>
+        <v>2848</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="5" t="s">
-        <v>2320</v>
+        <v>736</v>
       </c>
       <c r="D455" s="5" t="s">
-        <v>1731</v>
-[...9 lines deleted...]
-        </is>
+        <v>2849</v>
+      </c>
+      <c r="E455" s="5" t="s">
+        <v>2850</v>
+      </c>
+      <c r="F455" s="5" t="s">
+        <v>2841</v>
       </c>
       <c r="G455" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H455" s="5" t="s">
+        <v>2851</v>
+      </c>
+      <c r="I455" s="5" t="s">
         <v>2852</v>
       </c>
-      <c r="I455" s="5" t="s">
+      <c r="J455" s="5" t="s">
         <v>2853</v>
-      </c>
-[...1 lines deleted...]
-        <v>2288</v>
       </c>
       <c r="K455" s="5" t="s">
         <v>2854</v>
       </c>
       <c r="L455" s="6" t="s">
         <v>2855</v>
       </c>
       <c r="M455" s="5" t="s">
         <v>2856</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
         <v>2857</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="5" t="s">
-        <v>1668</v>
+        <v>1738</v>
       </c>
       <c r="D456" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G456" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H456" s="5" t="s">
         <v>2858</v>
       </c>
-      <c r="I456" s="5"/>
+      <c r="I456" s="5" t="s">
+        <v>2859</v>
+      </c>
       <c r="J456" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K456" s="5" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="L456" s="6" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="M456" s="5" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="5" t="s">
-        <v>187</v>
+        <v>641</v>
       </c>
       <c r="D457" s="5" t="s">
-        <v>688</v>
+        <v>2864</v>
       </c>
       <c r="E457" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2721</v>
+        <v>2865</v>
+      </c>
+      <c r="F457" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G457" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H457" s="5" t="s">
-        <v>2863</v>
+        <v>2866</v>
       </c>
       <c r="I457" s="5" t="s">
-        <v>2864</v>
+        <v>2867</v>
       </c>
       <c r="J457" s="5" t="s">
-        <v>2865</v>
+        <v>2868</v>
       </c>
       <c r="K457" s="5" t="s">
-        <v>2866</v>
+        <v>2869</v>
       </c>
       <c r="L457" s="6" t="s">
-        <v>2867</v>
+        <v>2870</v>
       </c>
       <c r="M457" s="5" t="s">
-        <v>2868</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>2869</v>
+        <v>2872</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="5" t="s">
-        <v>688</v>
+        <v>16</v>
       </c>
       <c r="D458" s="5" t="s">
-        <v>187</v>
+        <v>1815</v>
       </c>
       <c r="E458" s="5" t="s">
-        <v>2491</v>
-[...2 lines deleted...]
-        <v>2870</v>
+        <v>17</v>
+      </c>
+      <c r="F458" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G458" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H458" s="5" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
       <c r="I458" s="5" t="s">
-        <v>2872</v>
+        <v>2874</v>
       </c>
       <c r="J458" s="5" t="s">
-        <v>2873</v>
+        <v>2370</v>
       </c>
       <c r="K458" s="5" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="L458" s="6" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="M458" s="5" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>736</v>
+      </c>
+      <c r="E459" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H459" s="5" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="I459" s="5" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="J459" s="5" t="s">
-        <v>2266</v>
+        <v>2881</v>
       </c>
       <c r="K459" s="5" t="s">
-        <v>2880</v>
+        <v>2882</v>
       </c>
       <c r="L459" s="6" t="s">
-        <v>2881</v>
+        <v>2883</v>
       </c>
       <c r="M459" s="5" t="s">
-        <v>2882</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
-        <v>2883</v>
+        <v>2885</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="5" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="D460" s="5" t="s">
-        <v>688</v>
+        <v>736</v>
       </c>
       <c r="E460" s="5" t="s">
-        <v>2476</v>
+        <v>2590</v>
       </c>
       <c r="F460" s="5" t="s">
-        <v>2721</v>
+        <v>2841</v>
       </c>
       <c r="G460" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H460" s="5" t="s">
-        <v>2884</v>
+        <v>2886</v>
       </c>
       <c r="I460" s="5" t="s">
-        <v>2885</v>
+        <v>2887</v>
       </c>
       <c r="J460" s="5" t="s">
-        <v>2886</v>
+        <v>2888</v>
       </c>
       <c r="K460" s="5" t="s">
-        <v>2887</v>
+        <v>2889</v>
       </c>
       <c r="L460" s="6" t="s">
-        <v>2888</v>
+        <v>2890</v>
       </c>
       <c r="M460" s="5" t="s">
-        <v>2889</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
-        <v>2890</v>
+        <v>2892</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="5" t="s">
-        <v>1459</v>
+        <v>210</v>
       </c>
       <c r="D461" s="5" t="s">
-        <v>2891</v>
+        <v>1131</v>
       </c>
       <c r="E461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F461" s="5" t="s">
-        <v>2892</v>
+      <c r="F461" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G461" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H461" s="5" t="s">
         <v>2893</v>
       </c>
       <c r="I461" s="5" t="s">
         <v>2894</v>
       </c>
       <c r="J461" s="5" t="s">
-        <v>2288</v>
+        <v>2895</v>
       </c>
       <c r="K461" s="5" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="L461" s="6" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="M461" s="5" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="5" t="s">
-        <v>2320</v>
+        <v>1521</v>
       </c>
       <c r="D462" s="5" t="s">
-        <v>1731</v>
+        <v>2434</v>
       </c>
       <c r="E462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G462" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H462" s="5" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="I462" s="5" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="J462" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K462" s="5" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="L462" s="6" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="M462" s="5" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="5" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="D463" s="5" t="s">
-        <v>2320</v>
+        <v>2410</v>
       </c>
       <c r="E463" s="5" t="s">
-        <v>17</v>
+        <v>2906</v>
       </c>
       <c r="F463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H463" s="5" t="s">
-        <v>2905</v>
-[...1 lines deleted...]
-      <c r="I463" s="5"/>
+        <v>2907</v>
+      </c>
+      <c r="I463" s="5" t="s">
+        <v>2908</v>
+      </c>
       <c r="J463" s="5" t="s">
-        <v>2266</v>
+        <v>2909</v>
       </c>
       <c r="K463" s="5" t="s">
-        <v>2906</v>
+        <v>2910</v>
       </c>
       <c r="L463" s="6" t="s">
-        <v>2907</v>
+        <v>2911</v>
       </c>
       <c r="M463" s="5" t="s">
-        <v>2908</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>2904</v>
+        <v>2913</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="5" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="D464" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2410</v>
+      </c>
+      <c r="E464" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G464" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H464" s="5" t="s">
-        <v>2909</v>
+        <v>2914</v>
       </c>
       <c r="I464" s="5" t="s">
-        <v>2910</v>
+        <v>2915</v>
       </c>
       <c r="J464" s="5" t="s">
-        <v>2266</v>
+        <v>2916</v>
       </c>
       <c r="K464" s="5" t="s">
-        <v>2911</v>
+        <v>2917</v>
       </c>
       <c r="L464" s="6" t="s">
-        <v>2912</v>
+        <v>2918</v>
       </c>
       <c r="M464" s="5" t="s">
-        <v>2913</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>2914</v>
+        <v>2920</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C465" s="5" t="s">
-        <v>2320</v>
+        <v>1521</v>
       </c>
       <c r="D465" s="5" t="s">
-        <v>1731</v>
+        <v>2434</v>
       </c>
       <c r="E465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G465" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H465" s="5" t="s">
-        <v>2915</v>
+        <v>2921</v>
       </c>
       <c r="I465" s="5" t="s">
-        <v>2916</v>
+        <v>2922</v>
       </c>
       <c r="J465" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K465" s="5" t="s">
-        <v>2917</v>
+        <v>2923</v>
       </c>
       <c r="L465" s="6" t="s">
-        <v>2918</v>
+        <v>2924</v>
       </c>
       <c r="M465" s="5" t="s">
-        <v>2919</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>2920</v>
+        <v>2926</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C466" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E466" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G466" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H466" s="5" t="s">
-        <v>2921</v>
+        <v>2927</v>
       </c>
       <c r="I466" s="5" t="s">
-        <v>2922</v>
+        <v>2928</v>
       </c>
       <c r="J466" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K466" s="5" t="s">
-        <v>2923</v>
+        <v>2929</v>
       </c>
       <c r="L466" s="6" t="s">
-        <v>2924</v>
+        <v>2930</v>
       </c>
       <c r="M466" s="5" t="s">
-        <v>2925</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="467">
-      <c r="A467" s="5" t="s">
-        <v>2926</v>
+      <c r="A467" s="5" t="n">
+        <v>1938</v>
       </c>
       <c r="B467" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C467" s="5" t="s">
-        <v>16</v>
+        <v>1521</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>2927</v>
+        <v>2434</v>
+      </c>
+      <c r="E467" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G467" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H467" s="5" t="s">
-        <v>2928</v>
-[...1 lines deleted...]
-      <c r="I467" s="5"/>
+        <v>2932</v>
+      </c>
+      <c r="I467" s="5" t="s">
+        <v>2933</v>
+      </c>
       <c r="J467" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K467" s="5" t="s">
-        <v>2929</v>
+        <v>2934</v>
       </c>
       <c r="L467" s="6" t="s">
-        <v>2930</v>
+        <v>2935</v>
       </c>
       <c r="M467" s="5" t="s">
-        <v>2931</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>2932</v>
+        <v>2937</v>
       </c>
       <c r="B468" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C468" s="5" t="s">
-        <v>16</v>
+        <v>2434</v>
       </c>
       <c r="D468" s="5" t="s">
-        <v>2891</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E468" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G468" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H468" s="5" t="s">
-        <v>2933</v>
-[...1 lines deleted...]
-      <c r="I468" s="5"/>
+        <v>2938</v>
+      </c>
+      <c r="I468" s="5" t="s">
+        <v>2939</v>
+      </c>
       <c r="J468" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K468" s="5" t="s">
-        <v>2934</v>
+        <v>2940</v>
       </c>
       <c r="L468" s="6" t="s">
-        <v>2935</v>
+        <v>2941</v>
       </c>
       <c r="M468" s="5" t="s">
-        <v>2936</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>2937</v>
+        <v>2943</v>
       </c>
       <c r="B469" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>16</v>
+        <v>2434</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>1731</v>
-[...7 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E469" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F469" s="5" t="s">
+        <v>2944</v>
       </c>
       <c r="G469" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H469" s="5" t="s">
-        <v>2938</v>
-[...1 lines deleted...]
-      <c r="I469" s="5"/>
+        <v>2945</v>
+      </c>
+      <c r="I469" s="5" t="s">
+        <v>2946</v>
+      </c>
       <c r="J469" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K469" s="5" t="s">
-        <v>2939</v>
+        <v>2947</v>
       </c>
       <c r="L469" s="6" t="s">
-        <v>2940</v>
+        <v>2948</v>
       </c>
       <c r="M469" s="5" t="s">
-        <v>2941</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>2942</v>
+        <v>2950</v>
       </c>
       <c r="B470" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C470" s="5" t="s">
-        <v>1668</v>
+        <v>210</v>
       </c>
       <c r="D470" s="5" t="s">
-        <v>1731</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E470" s="5" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F470" s="5" t="s">
+        <v>2951</v>
       </c>
       <c r="G470" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H470" s="5" t="s">
-        <v>2943</v>
+        <v>2952</v>
       </c>
       <c r="I470" s="5" t="s">
-        <v>2944</v>
+        <v>2953</v>
       </c>
       <c r="J470" s="5" t="s">
-        <v>2288</v>
+        <v>2954</v>
       </c>
       <c r="K470" s="5" t="s">
-        <v>2945</v>
+        <v>2955</v>
       </c>
       <c r="L470" s="6" t="s">
-        <v>2946</v>
+        <v>2956</v>
       </c>
       <c r="M470" s="5" t="s">
-        <v>2947</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
-        <v>2948</v>
+        <v>2958</v>
       </c>
       <c r="B471" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C471" s="5" t="s">
-        <v>2949</v>
+        <v>2434</v>
       </c>
       <c r="D471" s="5" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>1815</v>
+      </c>
+      <c r="E471" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G471" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H471" s="5" t="s">
-        <v>2950</v>
+        <v>2959</v>
       </c>
       <c r="I471" s="5" t="s">
-        <v>2951</v>
+        <v>2960</v>
       </c>
       <c r="J471" s="5" t="s">
-        <v>2952</v>
+        <v>2392</v>
       </c>
       <c r="K471" s="5" t="s">
-        <v>2953</v>
+        <v>2961</v>
       </c>
       <c r="L471" s="6" t="s">
-        <v>2954</v>
+        <v>2962</v>
       </c>
       <c r="M471" s="5" t="s">
-        <v>2955</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>2956</v>
+        <v>2964</v>
       </c>
       <c r="B472" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C472" s="5" t="s">
-        <v>16</v>
+        <v>2434</v>
       </c>
       <c r="D472" s="5" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E472" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G472" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H472" s="5" t="s">
-        <v>2957</v>
-[...1 lines deleted...]
-      <c r="I472" s="5"/>
+        <v>2965</v>
+      </c>
+      <c r="I472" s="5" t="s">
+        <v>2966</v>
+      </c>
       <c r="J472" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K472" s="5" t="s">
-        <v>2958</v>
+        <v>2967</v>
       </c>
       <c r="L472" s="6" t="s">
-        <v>2959</v>
+        <v>2968</v>
       </c>
       <c r="M472" s="5" t="s">
-        <v>2960</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>2961</v>
+        <v>2970</v>
       </c>
       <c r="B473" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C473" s="5" t="s">
-        <v>1802</v>
+        <v>2434</v>
       </c>
       <c r="D473" s="5" t="s">
-        <v>2962</v>
-[...2 lines deleted...]
-        <v>2963</v>
+        <v>1815</v>
+      </c>
+      <c r="E473" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G473" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H473" s="5" t="s">
-        <v>2964</v>
+        <v>2971</v>
       </c>
       <c r="I473" s="5" t="s">
-        <v>2965</v>
+        <v>2972</v>
       </c>
       <c r="J473" s="5" t="s">
-        <v>2966</v>
+        <v>2392</v>
       </c>
       <c r="K473" s="5" t="s">
-        <v>2967</v>
+        <v>2973</v>
       </c>
       <c r="L473" s="6" t="s">
-        <v>2968</v>
+        <v>2974</v>
       </c>
       <c r="M473" s="5" t="s">
-        <v>2969</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>2970</v>
+        <v>2976</v>
       </c>
       <c r="B474" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C474" s="5" t="s">
-        <v>16</v>
+        <v>1738</v>
       </c>
       <c r="D474" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E474" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G474" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H474" s="5" t="s">
-        <v>2971</v>
+        <v>2977</v>
       </c>
       <c r="I474" s="5"/>
       <c r="J474" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K474" s="5" t="s">
-        <v>2972</v>
+        <v>2978</v>
       </c>
       <c r="L474" s="6" t="s">
-        <v>2973</v>
+        <v>2979</v>
       </c>
       <c r="M474" s="5" t="s">
-        <v>2974</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>2970</v>
+        <v>2981</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C475" s="5" t="s">
-        <v>1668</v>
+        <v>210</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>1731</v>
+        <v>736</v>
       </c>
       <c r="E475" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2590</v>
+      </c>
+      <c r="F475" s="5" t="s">
+        <v>2841</v>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H475" s="5" t="s">
-        <v>2975</v>
-[...1 lines deleted...]
-      <c r="I475" s="5"/>
+        <v>2982</v>
+      </c>
+      <c r="I475" s="5" t="s">
+        <v>2983</v>
+      </c>
       <c r="J475" s="5" t="s">
-        <v>2288</v>
+        <v>2984</v>
       </c>
       <c r="K475" s="5" t="s">
-        <v>2976</v>
+        <v>2985</v>
       </c>
       <c r="L475" s="6" t="s">
-        <v>2977</v>
+        <v>2986</v>
       </c>
       <c r="M475" s="5" t="s">
-        <v>2978</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
-        <v>2979</v>
+        <v>2988</v>
       </c>
       <c r="B476" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C476" s="5" t="s">
-        <v>688</v>
+        <v>736</v>
       </c>
       <c r="D476" s="5" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="E476" s="5" t="s">
-        <v>2491</v>
+        <v>2605</v>
       </c>
       <c r="F476" s="5" t="s">
-        <v>2980</v>
+        <v>2989</v>
       </c>
       <c r="G476" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H476" s="5" t="s">
-        <v>2981</v>
+        <v>2990</v>
       </c>
       <c r="I476" s="5" t="s">
-        <v>2982</v>
+        <v>2991</v>
       </c>
       <c r="J476" s="5" t="s">
-        <v>2983</v>
+        <v>2992</v>
       </c>
       <c r="K476" s="5" t="s">
-        <v>2984</v>
+        <v>2993</v>
       </c>
       <c r="L476" s="6" t="s">
-        <v>2985</v>
+        <v>2994</v>
       </c>
       <c r="M476" s="5" t="s">
-        <v>2986</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>2987</v>
+        <v>2996</v>
       </c>
       <c r="B477" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C477" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D477" s="5" t="s">
-        <v>2596</v>
+        <v>1815</v>
       </c>
       <c r="E477" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G477" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H477" s="5" t="s">
-        <v>2988</v>
+        <v>2997</v>
       </c>
       <c r="I477" s="5" t="s">
-        <v>2989</v>
+        <v>2998</v>
       </c>
       <c r="J477" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K477" s="5" t="s">
-        <v>2990</v>
+        <v>2999</v>
       </c>
       <c r="L477" s="6" t="s">
-        <v>2991</v>
+        <v>3000</v>
       </c>
       <c r="M477" s="5" t="s">
-        <v>2992</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>2993</v>
+        <v>3002</v>
       </c>
       <c r="B478" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C478" s="5" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="D478" s="5" t="s">
-        <v>688</v>
+        <v>736</v>
       </c>
       <c r="E478" s="5" t="s">
-        <v>2476</v>
+        <v>2590</v>
       </c>
       <c r="F478" s="5" t="s">
-        <v>2994</v>
+        <v>2841</v>
       </c>
       <c r="G478" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H478" s="5" t="s">
-        <v>2995</v>
+        <v>3003</v>
       </c>
       <c r="I478" s="5" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="J478" s="5" t="s">
-        <v>2997</v>
+        <v>3005</v>
       </c>
       <c r="K478" s="5" t="s">
-        <v>2998</v>
+        <v>3006</v>
       </c>
       <c r="L478" s="6" t="s">
-        <v>2999</v>
+        <v>3007</v>
       </c>
       <c r="M478" s="5" t="s">
-        <v>3000</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>3001</v>
+        <v>3009</v>
       </c>
       <c r="B479" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C479" s="5" t="s">
-        <v>1668</v>
+        <v>1521</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>2596</v>
+        <v>3010</v>
       </c>
       <c r="E479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F479" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F479" s="5" t="s">
+        <v>3011</v>
       </c>
       <c r="G479" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H479" s="5" t="s">
-        <v>3002</v>
+        <v>3012</v>
       </c>
       <c r="I479" s="5" t="s">
-        <v>3003</v>
+        <v>3013</v>
       </c>
       <c r="J479" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K479" s="5" t="s">
-        <v>3004</v>
+        <v>3014</v>
       </c>
       <c r="L479" s="6" t="s">
-        <v>3005</v>
+        <v>3015</v>
       </c>
       <c r="M479" s="5" t="s">
-        <v>3006</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
-        <v>3007</v>
+        <v>3017</v>
       </c>
       <c r="B480" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C480" s="5" t="s">
-        <v>16</v>
+        <v>2434</v>
       </c>
       <c r="D480" s="5" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E480" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G480" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H480" s="5" t="s">
-        <v>3008</v>
+        <v>3018</v>
       </c>
       <c r="I480" s="5" t="s">
-        <v>3009</v>
+        <v>3019</v>
       </c>
       <c r="J480" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K480" s="5" t="s">
-        <v>3010</v>
+        <v>3020</v>
       </c>
       <c r="L480" s="6" t="s">
-        <v>3011</v>
+        <v>3021</v>
       </c>
       <c r="M480" s="5" t="s">
-        <v>3012</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
-        <v>3013</v>
+        <v>3023</v>
       </c>
       <c r="B481" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C481" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>1731</v>
+        <v>2434</v>
       </c>
       <c r="E481" s="5" t="s">
-        <v>3014</v>
-[...2 lines deleted...]
-        <v>2892</v>
+        <v>17</v>
+      </c>
+      <c r="F481" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H481" s="5" t="s">
-        <v>3015</v>
+        <v>3024</v>
       </c>
       <c r="I481" s="5"/>
       <c r="J481" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K481" s="5" t="s">
-        <v>3016</v>
+        <v>3025</v>
       </c>
       <c r="L481" s="6" t="s">
-        <v>3017</v>
+        <v>3026</v>
       </c>
       <c r="M481" s="5" t="s">
-        <v>3018</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>3019</v>
+        <v>3023</v>
       </c>
       <c r="B482" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C482" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D482" s="5" t="s">
-        <v>688</v>
+        <v>1815</v>
       </c>
       <c r="E482" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2994</v>
+        <v>17</v>
+      </c>
+      <c r="F482" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G482" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H482" s="5" t="s">
-        <v>3020</v>
+        <v>3028</v>
       </c>
       <c r="I482" s="5" t="s">
-        <v>3021</v>
+        <v>3029</v>
       </c>
       <c r="J482" s="5" t="s">
-        <v>3022</v>
+        <v>2370</v>
       </c>
       <c r="K482" s="5" t="s">
-        <v>3023</v>
+        <v>3030</v>
       </c>
       <c r="L482" s="6" t="s">
-        <v>3024</v>
+        <v>3031</v>
       </c>
       <c r="M482" s="5" t="s">
-        <v>3025</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>3026</v>
+        <v>3033</v>
       </c>
       <c r="B483" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C483" s="5" t="s">
-        <v>2559</v>
+        <v>2434</v>
       </c>
       <c r="D483" s="5" t="s">
-        <v>2320</v>
+        <v>1815</v>
       </c>
       <c r="E483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H483" s="5" t="s">
-        <v>3027</v>
+        <v>3034</v>
       </c>
       <c r="I483" s="5" t="s">
-        <v>3028</v>
+        <v>3035</v>
       </c>
       <c r="J483" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K483" s="5" t="s">
-        <v>3029</v>
+        <v>3036</v>
       </c>
       <c r="L483" s="6" t="s">
-        <v>3030</v>
+        <v>3037</v>
       </c>
       <c r="M483" s="5" t="s">
-        <v>3031</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
-        <v>3032</v>
+        <v>3039</v>
       </c>
       <c r="B484" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C484" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D484" s="5" t="s">
-        <v>688</v>
+        <v>1815</v>
       </c>
       <c r="E484" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2994</v>
+        <v>18</v>
+      </c>
+      <c r="F484" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G484" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H484" s="5" t="s">
-        <v>3033</v>
+        <v>3040</v>
       </c>
       <c r="I484" s="5" t="s">
-        <v>3034</v>
+        <v>3041</v>
       </c>
       <c r="J484" s="5" t="s">
-        <v>3035</v>
+        <v>2370</v>
       </c>
       <c r="K484" s="5" t="s">
-        <v>3036</v>
+        <v>3042</v>
       </c>
       <c r="L484" s="6" t="s">
-        <v>3037</v>
+        <v>3043</v>
       </c>
       <c r="M484" s="5" t="s">
-        <v>3038</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>3039</v>
+        <v>3045</v>
       </c>
       <c r="B485" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C485" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D485" s="5" t="s">
-        <v>1731</v>
+        <v>2716</v>
       </c>
       <c r="E485" s="5" t="s">
-        <v>3040</v>
-[...2 lines deleted...]
-        <v>3041</v>
+        <v>3046</v>
+      </c>
+      <c r="F485" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G485" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H485" s="5" t="s">
-        <v>3042</v>
-[...3 lines deleted...]
-      </c>
+        <v>3047</v>
+      </c>
+      <c r="I485" s="5"/>
       <c r="J485" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K485" s="5" t="s">
-        <v>3044</v>
+        <v>3048</v>
       </c>
       <c r="L485" s="6" t="s">
-        <v>3045</v>
+        <v>3049</v>
       </c>
       <c r="M485" s="5" t="s">
-        <v>3046</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>3047</v>
+        <v>3051</v>
       </c>
       <c r="B486" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C486" s="5" t="s">
-        <v>688</v>
+        <v>16</v>
       </c>
       <c r="D486" s="5" t="s">
-        <v>187</v>
+        <v>3010</v>
       </c>
       <c r="E486" s="5" t="s">
-        <v>2491</v>
-[...2 lines deleted...]
-        <v>2476</v>
+        <v>17</v>
+      </c>
+      <c r="F486" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G486" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H486" s="5" t="s">
-        <v>3048</v>
-[...3 lines deleted...]
-      </c>
+        <v>3052</v>
+      </c>
+      <c r="I486" s="5"/>
       <c r="J486" s="5" t="s">
-        <v>3050</v>
+        <v>2370</v>
       </c>
       <c r="K486" s="5" t="s">
-        <v>3051</v>
+        <v>3053</v>
       </c>
       <c r="L486" s="6" t="s">
-        <v>3052</v>
+        <v>3054</v>
       </c>
       <c r="M486" s="5" t="s">
-        <v>3053</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>3054</v>
+        <v>3056</v>
       </c>
       <c r="B487" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C487" s="5" t="s">
-        <v>1668</v>
+        <v>16</v>
       </c>
       <c r="D487" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E487" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G487" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H487" s="5" t="s">
-        <v>3055</v>
-[...3 lines deleted...]
-      </c>
+        <v>3057</v>
+      </c>
+      <c r="I487" s="5"/>
       <c r="J487" s="5" t="s">
-        <v>3057</v>
+        <v>2370</v>
       </c>
       <c r="K487" s="5" t="s">
         <v>3058</v>
       </c>
       <c r="L487" s="6" t="s">
         <v>3059</v>
       </c>
       <c r="M487" s="5" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
         <v>3061</v>
       </c>
       <c r="B488" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C488" s="5" t="s">
-        <v>1668</v>
+        <v>1738</v>
       </c>
       <c r="D488" s="5" t="s">
-        <v>2891</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E488" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G488" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H488" s="5" t="s">
         <v>3062</v>
       </c>
-      <c r="I488" s="5"/>
+      <c r="I488" s="5" t="s">
+        <v>3063</v>
+      </c>
       <c r="J488" s="5" t="s">
-        <v>3063</v>
+        <v>2392</v>
       </c>
       <c r="K488" s="5" t="s">
         <v>3064</v>
       </c>
       <c r="L488" s="6" t="s">
         <v>3065</v>
       </c>
       <c r="M488" s="5" t="s">
         <v>3066</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
         <v>3067</v>
       </c>
       <c r="B489" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C489" s="5" t="s">
-        <v>1668</v>
+        <v>3068</v>
       </c>
       <c r="D489" s="5" t="s">
-        <v>1731</v>
+        <v>513</v>
       </c>
       <c r="E489" s="5" t="s">
-        <v>17</v>
+        <v>1720</v>
       </c>
       <c r="F489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G489" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H489" s="5" t="s">
-        <v>3068</v>
-[...1 lines deleted...]
-      <c r="I489" s="5"/>
+        <v>3069</v>
+      </c>
+      <c r="I489" s="5" t="s">
+        <v>3070</v>
+      </c>
       <c r="J489" s="5" t="s">
-        <v>2288</v>
+        <v>3071</v>
       </c>
       <c r="K489" s="5" t="s">
-        <v>3069</v>
+        <v>3072</v>
       </c>
       <c r="L489" s="6" t="s">
-        <v>3070</v>
+        <v>3073</v>
       </c>
       <c r="M489" s="5" t="s">
-        <v>3071</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>3072</v>
+        <v>3075</v>
       </c>
       <c r="B490" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C490" s="5" t="s">
-        <v>2608</v>
+        <v>16</v>
       </c>
       <c r="D490" s="5" t="s">
-        <v>1731</v>
+        <v>2716</v>
       </c>
       <c r="E490" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G490" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H490" s="5" t="s">
-        <v>3073</v>
-[...3 lines deleted...]
-      </c>
+        <v>3076</v>
+      </c>
+      <c r="I490" s="5"/>
       <c r="J490" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K490" s="5" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="L490" s="6" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="M490" s="5" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
       <c r="B491" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C491" s="5" t="s">
-        <v>16</v>
+        <v>1886</v>
       </c>
       <c r="D491" s="5" t="s">
-        <v>1731</v>
+        <v>3081</v>
       </c>
       <c r="E491" s="5" t="s">
-        <v>17</v>
+        <v>3082</v>
       </c>
       <c r="F491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H491" s="5" t="s">
-        <v>3079</v>
-[...1 lines deleted...]
-      <c r="I491" s="5"/>
+        <v>3083</v>
+      </c>
+      <c r="I491" s="5" t="s">
+        <v>3084</v>
+      </c>
       <c r="J491" s="5" t="s">
-        <v>2266</v>
+        <v>3085</v>
       </c>
       <c r="K491" s="5" t="s">
-        <v>3080</v>
+        <v>3086</v>
       </c>
       <c r="L491" s="6" t="s">
-        <v>3081</v>
+        <v>3087</v>
       </c>
       <c r="M491" s="5" t="s">
-        <v>3082</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>3083</v>
+        <v>3089</v>
       </c>
       <c r="B492" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C492" s="5" t="s">
-        <v>2320</v>
+        <v>3090</v>
       </c>
       <c r="D492" s="5" t="s">
-        <v>1731</v>
-[...9 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E492" s="5" t="s">
+        <v>2536</v>
+      </c>
+      <c r="F492" s="5" t="s">
+        <v>3091</v>
       </c>
       <c r="G492" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H492" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H492" s="5" t="s">
+        <v>3092</v>
       </c>
       <c r="I492" s="5" t="s">
-        <v>3084</v>
+        <v>3093</v>
       </c>
       <c r="J492" s="5" t="s">
-        <v>2288</v>
+        <v>3094</v>
       </c>
       <c r="K492" s="5" t="s">
-        <v>3085</v>
+        <v>3095</v>
       </c>
       <c r="L492" s="6" t="s">
-        <v>3086</v>
+        <v>3096</v>
       </c>
       <c r="M492" s="5" t="s">
-        <v>3087</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
-        <v>3088</v>
+        <v>3098</v>
       </c>
       <c r="B493" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C493" s="5" t="s">
-        <v>1069</v>
+        <v>16</v>
       </c>
       <c r="D493" s="5" t="s">
-        <v>187</v>
-[...7 lines deleted...]
-        <v>3089</v>
+        <v>1815</v>
+      </c>
+      <c r="E493" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F493" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G493" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H493" s="5" t="s">
-        <v>3090</v>
-[...3 lines deleted...]
-      </c>
+        <v>3099</v>
+      </c>
+      <c r="I493" s="5"/>
       <c r="J493" s="5" t="s">
-        <v>3092</v>
+        <v>2370</v>
       </c>
       <c r="K493" s="5" t="s">
-        <v>3093</v>
+        <v>3100</v>
       </c>
       <c r="L493" s="6" t="s">
-        <v>3094</v>
+        <v>3101</v>
       </c>
       <c r="M493" s="5" t="s">
-        <v>3095</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>3096</v>
+        <v>3098</v>
       </c>
       <c r="B494" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C494" s="5" t="s">
-        <v>2608</v>
+        <v>1738</v>
       </c>
       <c r="D494" s="5" t="s">
-        <v>2320</v>
+        <v>1815</v>
       </c>
       <c r="E494" s="5" t="s">
-        <v>3097</v>
+        <v>17</v>
       </c>
       <c r="F494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G494" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H494" s="5" t="s">
-        <v>3098</v>
-[...3 lines deleted...]
-      </c>
+        <v>3103</v>
+      </c>
+      <c r="I494" s="5"/>
       <c r="J494" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K494" s="5" t="s">
-        <v>3100</v>
+        <v>3104</v>
       </c>
       <c r="L494" s="6" t="s">
-        <v>3101</v>
+        <v>3105</v>
       </c>
       <c r="M494" s="5" t="s">
-        <v>3102</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
-        <v>3103</v>
+        <v>3107</v>
       </c>
       <c r="B495" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C495" s="5" t="s">
-        <v>71</v>
+        <v>736</v>
       </c>
       <c r="D495" s="5" t="s">
-        <v>1731</v>
+        <v>210</v>
       </c>
       <c r="E495" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2605</v>
+      </c>
+      <c r="F495" s="5" t="s">
+        <v>3108</v>
       </c>
       <c r="G495" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H495" s="5" t="s">
-        <v>3104</v>
+        <v>3109</v>
       </c>
       <c r="I495" s="5" t="s">
-        <v>3105</v>
+        <v>3110</v>
       </c>
       <c r="J495" s="5" t="s">
-        <v>2288</v>
+        <v>3111</v>
       </c>
       <c r="K495" s="5" t="s">
-        <v>3106</v>
+        <v>3112</v>
       </c>
       <c r="L495" s="6" t="s">
-        <v>3107</v>
+        <v>3113</v>
       </c>
       <c r="M495" s="5" t="s">
-        <v>3108</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
-        <v>3109</v>
+        <v>3115</v>
       </c>
       <c r="B496" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C496" s="5" t="s">
-        <v>1069</v>
+        <v>16</v>
       </c>
       <c r="D496" s="5" t="s">
-        <v>187</v>
+        <v>2716</v>
       </c>
       <c r="E496" s="5" t="s">
-        <v>3110</v>
-[...2 lines deleted...]
-        <v>3111</v>
+        <v>17</v>
+      </c>
+      <c r="F496" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G496" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H496" s="5" t="s">
-        <v>3112</v>
+        <v>3116</v>
       </c>
       <c r="I496" s="5" t="s">
-        <v>3113</v>
+        <v>3117</v>
       </c>
       <c r="J496" s="5" t="s">
-        <v>3114</v>
-[...4 lines deleted...]
-        </is>
+        <v>2370</v>
+      </c>
+      <c r="K496" s="5" t="s">
+        <v>3118</v>
       </c>
       <c r="L496" s="6" t="s">
-        <v>3115</v>
+        <v>3119</v>
       </c>
       <c r="M496" s="5" t="s">
-        <v>3116</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
-        <v>3117</v>
+        <v>3121</v>
       </c>
       <c r="B497" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C497" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D497" s="5" t="s">
-        <v>3118</v>
+        <v>736</v>
       </c>
       <c r="E497" s="5" t="s">
-        <v>17</v>
+        <v>2590</v>
       </c>
       <c r="F497" s="5" t="s">
-        <v>3119</v>
+        <v>3122</v>
       </c>
       <c r="G497" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H497" s="5" t="s">
-        <v>3120</v>
+        <v>3123</v>
       </c>
       <c r="I497" s="5" t="s">
-        <v>3121</v>
+        <v>3124</v>
       </c>
       <c r="J497" s="5" t="s">
-        <v>2288</v>
+        <v>3125</v>
       </c>
       <c r="K497" s="5" t="s">
-        <v>3122</v>
+        <v>3126</v>
       </c>
       <c r="L497" s="6" t="s">
-        <v>3123</v>
+        <v>3127</v>
       </c>
       <c r="M497" s="5" t="s">
-        <v>3124</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>3125</v>
+        <v>3129</v>
       </c>
       <c r="B498" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C498" s="5" t="s">
-        <v>16</v>
+        <v>1738</v>
       </c>
       <c r="D498" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2716</v>
+      </c>
+      <c r="E498" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G498" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H498" s="5" t="s">
-        <v>3126</v>
+        <v>3130</v>
       </c>
       <c r="I498" s="5" t="s">
-        <v>3127</v>
+        <v>3131</v>
       </c>
       <c r="J498" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K498" s="5" t="s">
-        <v>3128</v>
+        <v>3132</v>
       </c>
       <c r="L498" s="6" t="s">
-        <v>3129</v>
+        <v>3133</v>
       </c>
       <c r="M498" s="5" t="s">
-        <v>3130</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>3131</v>
+        <v>3135</v>
       </c>
       <c r="B499" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C499" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D499" s="5" t="s">
-        <v>1731</v>
+        <v>2716</v>
       </c>
       <c r="E499" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G499" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H499" s="5" t="s">
-        <v>3132</v>
+        <v>3136</v>
       </c>
       <c r="I499" s="5" t="s">
-        <v>3133</v>
+        <v>3137</v>
       </c>
       <c r="J499" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K499" s="5" t="s">
-        <v>3134</v>
+        <v>3138</v>
       </c>
       <c r="L499" s="6" t="s">
-        <v>3135</v>
+        <v>3139</v>
       </c>
       <c r="M499" s="5" t="s">
-        <v>3136</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>3137</v>
+        <v>3141</v>
       </c>
       <c r="B500" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C500" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D500" s="5" t="s">
-        <v>3138</v>
+        <v>1815</v>
       </c>
       <c r="E500" s="5" t="s">
-        <v>3139</v>
-[...4 lines deleted...]
-        </is>
+        <v>3142</v>
+      </c>
+      <c r="F500" s="5" t="s">
+        <v>3011</v>
       </c>
       <c r="G500" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H500" s="5" t="s">
-        <v>3140</v>
-[...3 lines deleted...]
-      </c>
+        <v>3143</v>
+      </c>
+      <c r="I500" s="5"/>
       <c r="J500" s="5" t="s">
-        <v>3142</v>
+        <v>2370</v>
       </c>
       <c r="K500" s="5" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="L500" s="6" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="M500" s="5" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="B501" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C501" s="5" t="s">
-        <v>1668</v>
+        <v>210</v>
       </c>
       <c r="D501" s="5" t="s">
-        <v>2320</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E501" s="5" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F501" s="5" t="s">
+        <v>3122</v>
       </c>
       <c r="G501" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H501" s="5" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="I501" s="5" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
       <c r="J501" s="5" t="s">
-        <v>2288</v>
+        <v>3150</v>
       </c>
       <c r="K501" s="5" t="s">
-        <v>3149</v>
+        <v>3151</v>
       </c>
       <c r="L501" s="6" t="s">
-        <v>3150</v>
+        <v>3152</v>
       </c>
       <c r="M501" s="5" t="s">
-        <v>3151</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>3146</v>
+        <v>3154</v>
       </c>
       <c r="B502" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C502" s="5" t="s">
-        <v>3152</v>
+        <v>2673</v>
       </c>
       <c r="D502" s="5" t="s">
-        <v>1731</v>
+        <v>2434</v>
       </c>
       <c r="E502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G502" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H502" s="5" t="s">
-        <v>3153</v>
+        <v>3155</v>
       </c>
       <c r="I502" s="5" t="s">
-        <v>3154</v>
+        <v>3156</v>
       </c>
       <c r="J502" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K502" s="5" t="s">
-        <v>3155</v>
+        <v>3157</v>
       </c>
       <c r="L502" s="6" t="s">
-        <v>3156</v>
+        <v>3158</v>
       </c>
       <c r="M502" s="5" t="s">
-        <v>3157</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>3158</v>
+        <v>3160</v>
       </c>
       <c r="B503" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C503" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D503" s="5" t="s">
-        <v>3118</v>
+        <v>736</v>
       </c>
       <c r="E503" s="5" t="s">
-        <v>17</v>
+        <v>2590</v>
       </c>
       <c r="F503" s="5" t="s">
-        <v>3119</v>
+        <v>3122</v>
       </c>
       <c r="G503" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H503" s="5" t="s">
-        <v>3159</v>
+        <v>3161</v>
       </c>
       <c r="I503" s="5" t="s">
-        <v>3160</v>
+        <v>3162</v>
       </c>
       <c r="J503" s="5" t="s">
-        <v>2288</v>
+        <v>3163</v>
       </c>
       <c r="K503" s="5" t="s">
-        <v>3161</v>
+        <v>3164</v>
       </c>
       <c r="L503" s="6" t="s">
-        <v>3162</v>
+        <v>3165</v>
       </c>
       <c r="M503" s="5" t="s">
-        <v>3163</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>3164</v>
+        <v>3167</v>
       </c>
       <c r="B504" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C504" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D504" s="5" t="s">
-        <v>1731</v>
-[...9 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E504" s="5" t="s">
+        <v>3168</v>
+      </c>
+      <c r="F504" s="5" t="s">
+        <v>3169</v>
       </c>
       <c r="G504" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H504" s="5" t="s">
-        <v>3165</v>
+        <v>3170</v>
       </c>
       <c r="I504" s="5" t="s">
-        <v>3166</v>
+        <v>3171</v>
       </c>
       <c r="J504" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K504" s="5" t="s">
-        <v>3167</v>
+        <v>3172</v>
       </c>
       <c r="L504" s="6" t="s">
-        <v>3168</v>
+        <v>3173</v>
       </c>
       <c r="M504" s="5" t="s">
-        <v>3169</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>3170</v>
+        <v>3175</v>
       </c>
       <c r="B505" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C505" s="5" t="s">
-        <v>16</v>
+        <v>736</v>
       </c>
       <c r="D505" s="5" t="s">
-        <v>1731</v>
+        <v>210</v>
       </c>
       <c r="E505" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2605</v>
+      </c>
+      <c r="F505" s="5" t="s">
+        <v>2590</v>
       </c>
       <c r="G505" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H505" s="5" t="s">
-        <v>3171</v>
+        <v>3176</v>
       </c>
       <c r="I505" s="5" t="s">
-        <v>3172</v>
+        <v>3177</v>
       </c>
       <c r="J505" s="5" t="s">
-        <v>2266</v>
+        <v>3178</v>
       </c>
       <c r="K505" s="5" t="s">
-        <v>3173</v>
+        <v>3179</v>
       </c>
       <c r="L505" s="6" t="s">
-        <v>3174</v>
+        <v>3180</v>
       </c>
       <c r="M505" s="5" t="s">
-        <v>3175</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>3176</v>
+        <v>3182</v>
       </c>
       <c r="B506" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C506" s="5" t="s">
-        <v>1668</v>
+        <v>1738</v>
       </c>
       <c r="D506" s="5" t="s">
-        <v>2596</v>
+        <v>1815</v>
       </c>
       <c r="E506" s="5" t="s">
-        <v>3177</v>
+        <v>17</v>
       </c>
       <c r="F506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G506" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H506" s="5" t="s">
-        <v>3178</v>
+        <v>3183</v>
       </c>
       <c r="I506" s="5" t="s">
-        <v>3179</v>
+        <v>3184</v>
       </c>
       <c r="J506" s="5" t="s">
-        <v>3180</v>
+        <v>3185</v>
       </c>
       <c r="K506" s="5" t="s">
-        <v>3181</v>
+        <v>3186</v>
       </c>
       <c r="L506" s="6" t="s">
-        <v>3182</v>
+        <v>3187</v>
       </c>
       <c r="M506" s="5" t="s">
-        <v>3183</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>3184</v>
+        <v>3189</v>
       </c>
       <c r="B507" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C507" s="5" t="s">
-        <v>187</v>
+        <v>1738</v>
       </c>
       <c r="D507" s="5" t="s">
-        <v>688</v>
+        <v>3010</v>
       </c>
       <c r="E507" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2994</v>
+        <v>17</v>
+      </c>
+      <c r="F507" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G507" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H507" s="5" t="s">
-        <v>3185</v>
-[...3 lines deleted...]
-      </c>
+        <v>3190</v>
+      </c>
+      <c r="I507" s="5"/>
       <c r="J507" s="5" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="K507" s="5" t="s">
-        <v>3188</v>
+        <v>3192</v>
       </c>
       <c r="L507" s="6" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="M507" s="5" t="s">
-        <v>3190</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>3191</v>
+        <v>3195</v>
       </c>
       <c r="B508" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C508" s="5" t="s">
-        <v>1668</v>
+        <v>1738</v>
       </c>
       <c r="D508" s="5" t="s">
-        <v>3159</v>
+        <v>1815</v>
       </c>
       <c r="E508" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G508" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H508" s="5" t="s">
-        <v>3192</v>
-[...3 lines deleted...]
-      </c>
+        <v>3196</v>
+      </c>
+      <c r="I508" s="5"/>
       <c r="J508" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K508" s="5" t="s">
-        <v>3194</v>
+        <v>3197</v>
       </c>
       <c r="L508" s="6" t="s">
-        <v>3195</v>
+        <v>3198</v>
       </c>
       <c r="M508" s="5" t="s">
-        <v>3196</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
-        <v>3197</v>
+        <v>3200</v>
       </c>
       <c r="B509" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C509" s="5" t="s">
-        <v>16</v>
+        <v>2728</v>
       </c>
       <c r="D509" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E509" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G509" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H509" s="5" t="s">
-        <v>3198</v>
+        <v>3201</v>
       </c>
       <c r="I509" s="5" t="s">
-        <v>3199</v>
+        <v>3202</v>
       </c>
       <c r="J509" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K509" s="5" t="s">
-        <v>3200</v>
+        <v>3203</v>
       </c>
       <c r="L509" s="6" t="s">
-        <v>3201</v>
+        <v>3204</v>
       </c>
       <c r="M509" s="5" t="s">
-        <v>3202</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
-        <v>3203</v>
+        <v>3206</v>
       </c>
       <c r="B510" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C510" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D510" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E510" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G510" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H510" s="5" t="s">
-        <v>3204</v>
-[...3 lines deleted...]
-      </c>
+        <v>3207</v>
+      </c>
+      <c r="I510" s="5"/>
       <c r="J510" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K510" s="5" t="s">
-        <v>3206</v>
+        <v>3208</v>
       </c>
       <c r="L510" s="6" t="s">
-        <v>3207</v>
+        <v>3209</v>
       </c>
       <c r="M510" s="5" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
       <c r="B511" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C511" s="5" t="s">
-        <v>1668</v>
+        <v>2434</v>
       </c>
       <c r="D511" s="5" t="s">
-        <v>2891</v>
-[...2 lines deleted...]
-        <v>3177</v>
+        <v>1815</v>
+      </c>
+      <c r="E511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G511" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H511" s="5" t="s">
-        <v>3210</v>
+      <c r="H511" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I511" s="5" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="J511" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K511" s="5" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="L511" s="6" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="M511" s="5" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="5" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
       <c r="B512" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C512" s="5" t="s">
-        <v>16</v>
+        <v>1131</v>
       </c>
       <c r="D512" s="5" t="s">
-        <v>1731</v>
-[...7 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="E512" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F512" s="5" t="s">
+        <v>3217</v>
       </c>
       <c r="G512" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H512" s="5" t="s">
-        <v>3216</v>
-[...1 lines deleted...]
-      <c r="I512" s="5"/>
+        <v>3218</v>
+      </c>
+      <c r="I512" s="5" t="s">
+        <v>3219</v>
+      </c>
       <c r="J512" s="5" t="s">
-        <v>2266</v>
+        <v>3220</v>
       </c>
       <c r="K512" s="5" t="s">
-        <v>3217</v>
+        <v>3221</v>
       </c>
       <c r="L512" s="6" t="s">
-        <v>3218</v>
+        <v>3222</v>
       </c>
       <c r="M512" s="5" t="s">
-        <v>3219</v>
+        <v>3223</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="5" t="s">
-        <v>3220</v>
+        <v>3224</v>
       </c>
       <c r="B513" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C513" s="5" t="s">
-        <v>3221</v>
+        <v>2728</v>
       </c>
       <c r="D513" s="5" t="s">
-        <v>3222</v>
+        <v>2434</v>
       </c>
       <c r="E513" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>3119</v>
+        <v>3225</v>
+      </c>
+      <c r="F513" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G513" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H513" s="5" t="s">
-        <v>3223</v>
-[...1 lines deleted...]
-      <c r="I513" s="5"/>
+        <v>3226</v>
+      </c>
+      <c r="I513" s="5" t="s">
+        <v>3227</v>
+      </c>
       <c r="J513" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K513" s="5" t="s">
-        <v>3224</v>
+        <v>3228</v>
       </c>
       <c r="L513" s="6" t="s">
-        <v>3225</v>
+        <v>3229</v>
       </c>
       <c r="M513" s="5" t="s">
-        <v>3226</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="5" t="s">
-        <v>3227</v>
+        <v>3231</v>
       </c>
       <c r="B514" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C514" s="5" t="s">
-        <v>1459</v>
+        <v>77</v>
       </c>
       <c r="D514" s="5" t="s">
-        <v>2320</v>
-[...4 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E514" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G514" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H514" s="5" t="s">
-        <v>3228</v>
+        <v>3232</v>
       </c>
       <c r="I514" s="5" t="s">
-        <v>3229</v>
+        <v>3233</v>
       </c>
       <c r="J514" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K514" s="5" t="s">
-        <v>3230</v>
+        <v>3234</v>
       </c>
       <c r="L514" s="6" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
       <c r="M514" s="5" t="s">
-        <v>3232</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="5" t="s">
-        <v>3233</v>
+        <v>3237</v>
       </c>
       <c r="B515" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C515" s="5" t="s">
-        <v>1668</v>
+        <v>1131</v>
       </c>
       <c r="D515" s="5" t="s">
-        <v>2584</v>
+        <v>210</v>
       </c>
       <c r="E515" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>3238</v>
+      </c>
+      <c r="F515" s="5" t="s">
+        <v>3239</v>
       </c>
       <c r="G515" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H515" s="5" t="s">
-        <v>3234</v>
+        <v>3240</v>
       </c>
       <c r="I515" s="5" t="s">
-        <v>3235</v>
+        <v>3241</v>
       </c>
       <c r="J515" s="5" t="s">
-        <v>2266</v>
-[...2 lines deleted...]
-        <v>3236</v>
+        <v>3242</v>
+      </c>
+      <c r="K515" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L515" s="6" t="s">
-        <v>3237</v>
+        <v>3243</v>
       </c>
       <c r="M515" s="5" t="s">
-        <v>3238</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
-        <v>3239</v>
+        <v>3245</v>
       </c>
       <c r="B516" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C516" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D516" s="5" t="s">
-        <v>3240</v>
+        <v>3246</v>
       </c>
       <c r="E516" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F516" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F516" s="5" t="s">
+        <v>3247</v>
       </c>
       <c r="G516" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H516" s="5" t="s">
-        <v>3241</v>
-[...1 lines deleted...]
-      <c r="I516" s="5"/>
+        <v>3248</v>
+      </c>
+      <c r="I516" s="5" t="s">
+        <v>3249</v>
+      </c>
       <c r="J516" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K516" s="5" t="s">
-        <v>3242</v>
+        <v>3250</v>
       </c>
       <c r="L516" s="6" t="s">
-        <v>3243</v>
+        <v>3251</v>
       </c>
       <c r="M516" s="5" t="s">
-        <v>3244</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>3245</v>
+        <v>3253</v>
       </c>
       <c r="B517" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C517" s="5" t="s">
-        <v>1668</v>
+        <v>210</v>
       </c>
       <c r="D517" s="5" t="s">
-        <v>1731</v>
+        <v>736</v>
       </c>
       <c r="E517" s="5" t="s">
-        <v>17</v>
+        <v>3254</v>
       </c>
       <c r="F517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G517" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H517" s="5" t="s">
-        <v>3246</v>
+        <v>3255</v>
       </c>
       <c r="I517" s="5" t="s">
-        <v>3247</v>
+        <v>3256</v>
       </c>
       <c r="J517" s="5" t="s">
-        <v>2288</v>
+        <v>3257</v>
       </c>
       <c r="K517" s="5" t="s">
-        <v>3248</v>
+        <v>3258</v>
       </c>
       <c r="L517" s="6" t="s">
-        <v>3249</v>
+        <v>3259</v>
       </c>
       <c r="M517" s="5" t="s">
-        <v>3250</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
-        <v>3251</v>
+        <v>3261</v>
       </c>
       <c r="B518" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C518" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D518" s="5" t="s">
-        <v>2596</v>
+        <v>736</v>
       </c>
       <c r="E518" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>3262</v>
+      </c>
+      <c r="F518" s="5" t="s">
+        <v>3122</v>
       </c>
       <c r="G518" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H518" s="5" t="s">
-        <v>3252</v>
+        <v>3263</v>
       </c>
       <c r="I518" s="5" t="s">
-        <v>3253</v>
+        <v>3264</v>
       </c>
       <c r="J518" s="5" t="s">
-        <v>2266</v>
+        <v>3265</v>
       </c>
       <c r="K518" s="5" t="s">
-        <v>3254</v>
+        <v>3266</v>
       </c>
       <c r="L518" s="6" t="s">
-        <v>3255</v>
+        <v>3267</v>
       </c>
       <c r="M518" s="5" t="s">
-        <v>3256</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>3257</v>
+        <v>3269</v>
       </c>
       <c r="B519" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C519" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D519" s="5" t="s">
-        <v>3118</v>
+        <v>1815</v>
       </c>
       <c r="E519" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F519" s="5" t="s">
-        <v>3119</v>
+      <c r="F519" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G519" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H519" s="5" t="s">
-        <v>3258</v>
+        <v>3270</v>
       </c>
       <c r="I519" s="5" t="s">
-        <v>3259</v>
+        <v>3271</v>
       </c>
       <c r="J519" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K519" s="5" t="s">
-        <v>3260</v>
+        <v>3272</v>
       </c>
       <c r="L519" s="6" t="s">
-        <v>3261</v>
+        <v>3273</v>
       </c>
       <c r="M519" s="5" t="s">
-        <v>3262</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
-        <v>3263</v>
+        <v>3275</v>
       </c>
       <c r="B520" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C520" s="5" t="s">
-        <v>1668</v>
+        <v>16</v>
       </c>
       <c r="D520" s="5" t="s">
-        <v>2596</v>
-[...4 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E520" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G520" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H520" s="5" t="s">
-        <v>3264</v>
+        <v>3276</v>
       </c>
       <c r="I520" s="5" t="s">
-        <v>3265</v>
+        <v>3277</v>
       </c>
       <c r="J520" s="5" t="s">
-        <v>3266</v>
+        <v>2370</v>
       </c>
       <c r="K520" s="5" t="s">
-        <v>3267</v>
+        <v>3278</v>
       </c>
       <c r="L520" s="6" t="s">
-        <v>3268</v>
+        <v>3279</v>
       </c>
       <c r="M520" s="5" t="s">
-        <v>3269</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
-        <v>3270</v>
+        <v>3281</v>
       </c>
       <c r="B521" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C521" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D521" s="5" t="s">
-        <v>688</v>
+        <v>3282</v>
       </c>
       <c r="E521" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2994</v>
+        <v>3283</v>
+      </c>
+      <c r="F521" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G521" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H521" s="5" t="s">
-        <v>3271</v>
+        <v>3284</v>
       </c>
       <c r="I521" s="5" t="s">
-        <v>3272</v>
+        <v>3285</v>
       </c>
       <c r="J521" s="5" t="s">
-        <v>3273</v>
+        <v>3286</v>
       </c>
       <c r="K521" s="5" t="s">
-        <v>3274</v>
+        <v>3287</v>
       </c>
       <c r="L521" s="6" t="s">
-        <v>3275</v>
+        <v>3288</v>
       </c>
       <c r="M521" s="5" t="s">
-        <v>3276</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>3277</v>
+        <v>3290</v>
       </c>
       <c r="B522" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C522" s="5" t="s">
-        <v>16</v>
+        <v>1738</v>
       </c>
       <c r="D522" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2434</v>
+      </c>
+      <c r="E522" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G522" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H522" s="5" t="s">
-        <v>3278</v>
-[...1 lines deleted...]
-      <c r="I522" s="5"/>
+        <v>3291</v>
+      </c>
+      <c r="I522" s="5" t="s">
+        <v>3292</v>
+      </c>
       <c r="J522" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K522" s="5" t="s">
-        <v>3279</v>
+        <v>3293</v>
       </c>
       <c r="L522" s="6" t="s">
-        <v>3280</v>
+        <v>3294</v>
       </c>
       <c r="M522" s="5" t="s">
-        <v>3281</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
-        <v>3282</v>
+        <v>3290</v>
       </c>
       <c r="B523" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C523" s="5" t="s">
-        <v>16</v>
+        <v>3296</v>
       </c>
       <c r="D523" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E523" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G523" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H523" s="5" t="s">
-        <v>3283</v>
-[...1 lines deleted...]
-      <c r="I523" s="5"/>
+        <v>3297</v>
+      </c>
+      <c r="I523" s="5" t="s">
+        <v>3298</v>
+      </c>
       <c r="J523" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K523" s="5" t="s">
-        <v>3284</v>
+        <v>3299</v>
       </c>
       <c r="L523" s="6" t="s">
-        <v>3285</v>
+        <v>3300</v>
       </c>
       <c r="M523" s="5" t="s">
-        <v>3286</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
-        <v>3287</v>
+        <v>3302</v>
       </c>
       <c r="B524" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C524" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D524" s="5" t="s">
-        <v>1731</v>
+        <v>736</v>
       </c>
       <c r="E524" s="5" t="s">
-        <v>17</v>
+        <v>3303</v>
       </c>
       <c r="F524" s="5" t="s">
-        <v>3041</v>
+        <v>3304</v>
       </c>
       <c r="G524" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H524" s="5" t="s">
-        <v>3288</v>
+        <v>3305</v>
       </c>
       <c r="I524" s="5" t="s">
-        <v>3289</v>
+        <v>3306</v>
       </c>
       <c r="J524" s="5" t="s">
-        <v>2266</v>
+        <v>3307</v>
       </c>
       <c r="K524" s="5" t="s">
-        <v>3290</v>
+        <v>3308</v>
       </c>
       <c r="L524" s="6" t="s">
-        <v>3291</v>
+        <v>3309</v>
       </c>
       <c r="M524" s="5" t="s">
-        <v>3292</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
-        <v>3293</v>
+        <v>3311</v>
       </c>
       <c r="B525" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C525" s="5" t="s">
-        <v>2320</v>
+        <v>16</v>
       </c>
       <c r="D525" s="5" t="s">
-        <v>1731</v>
-[...9 lines deleted...]
-        </is>
+        <v>3246</v>
+      </c>
+      <c r="E525" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F525" s="5" t="s">
+        <v>3247</v>
       </c>
       <c r="G525" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H525" s="5" t="s">
-        <v>3294</v>
-[...1 lines deleted...]
-      <c r="I525" s="5"/>
+        <v>3312</v>
+      </c>
+      <c r="I525" s="5" t="s">
+        <v>3313</v>
+      </c>
       <c r="J525" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K525" s="5" t="s">
-        <v>3295</v>
+        <v>3314</v>
       </c>
       <c r="L525" s="6" t="s">
-        <v>3296</v>
+        <v>3315</v>
       </c>
       <c r="M525" s="5" t="s">
-        <v>3297</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
-        <v>3298</v>
+        <v>3317</v>
       </c>
       <c r="B526" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C526" s="5" t="s">
-        <v>1668</v>
+        <v>239</v>
       </c>
       <c r="D526" s="5" t="s">
-        <v>1731</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E526" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G526" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H526" s="5" t="s">
-        <v>3299</v>
+        <v>3318</v>
       </c>
       <c r="I526" s="5" t="s">
-        <v>3300</v>
+        <v>3319</v>
       </c>
       <c r="J526" s="5" t="s">
-        <v>3301</v>
+        <v>2392</v>
       </c>
       <c r="K526" s="5" t="s">
-        <v>3302</v>
+        <v>3320</v>
       </c>
       <c r="L526" s="6" t="s">
-        <v>3303</v>
+        <v>3321</v>
       </c>
       <c r="M526" s="5" t="s">
-        <v>3304</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
-        <v>3305</v>
+        <v>3323</v>
       </c>
       <c r="B527" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C527" s="5" t="s">
-        <v>1668</v>
+        <v>16</v>
       </c>
       <c r="D527" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E527" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G527" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H527" s="5" t="s">
-        <v>3306</v>
+        <v>3324</v>
       </c>
       <c r="I527" s="5" t="s">
-        <v>3307</v>
+        <v>3325</v>
       </c>
       <c r="J527" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K527" s="5" t="s">
-        <v>3308</v>
+        <v>3326</v>
       </c>
       <c r="L527" s="6" t="s">
-        <v>3309</v>
+        <v>3327</v>
       </c>
       <c r="M527" s="5" t="s">
-        <v>3310</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
-        <v>3311</v>
+        <v>3329</v>
       </c>
       <c r="B528" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C528" s="5" t="s">
-        <v>16</v>
+        <v>1738</v>
       </c>
       <c r="D528" s="5" t="s">
-        <v>1731</v>
+        <v>2716</v>
       </c>
       <c r="E528" s="5" t="s">
-        <v>17</v>
+        <v>3330</v>
       </c>
       <c r="F528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G528" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H528" s="5" t="s">
-        <v>3312</v>
-[...1 lines deleted...]
-      <c r="I528" s="5"/>
+        <v>3331</v>
+      </c>
+      <c r="I528" s="5" t="s">
+        <v>3332</v>
+      </c>
       <c r="J528" s="5" t="s">
-        <v>2266</v>
+        <v>3333</v>
       </c>
       <c r="K528" s="5" t="s">
-        <v>3313</v>
+        <v>3334</v>
       </c>
       <c r="L528" s="6" t="s">
-        <v>3314</v>
+        <v>3335</v>
       </c>
       <c r="M528" s="5" t="s">
-        <v>3315</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>3316</v>
+        <v>3337</v>
       </c>
       <c r="B529" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C529" s="5" t="s">
-        <v>3317</v>
+        <v>210</v>
       </c>
       <c r="D529" s="5" t="s">
-        <v>3318</v>
+        <v>736</v>
       </c>
       <c r="E529" s="5" t="s">
-        <v>3319</v>
-[...4 lines deleted...]
-        </is>
+        <v>2590</v>
+      </c>
+      <c r="F529" s="5" t="s">
+        <v>3122</v>
       </c>
       <c r="G529" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H529" s="5" t="s">
-        <v>3320</v>
+        <v>3338</v>
       </c>
       <c r="I529" s="5" t="s">
-        <v>3321</v>
+        <v>3339</v>
       </c>
       <c r="J529" s="5" t="s">
-        <v>2288</v>
+        <v>3340</v>
       </c>
       <c r="K529" s="5" t="s">
-        <v>3322</v>
+        <v>3341</v>
       </c>
       <c r="L529" s="6" t="s">
-        <v>3323</v>
+        <v>3342</v>
       </c>
       <c r="M529" s="5" t="s">
-        <v>3324</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>3325</v>
+        <v>3344</v>
       </c>
       <c r="B530" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C530" s="5" t="s">
-        <v>2320</v>
+        <v>1738</v>
       </c>
       <c r="D530" s="5" t="s">
-        <v>1731</v>
-[...4 lines deleted...]
-        </is>
+        <v>3312</v>
+      </c>
+      <c r="E530" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G530" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H530" s="5" t="s">
-        <v>3326</v>
+        <v>3345</v>
       </c>
       <c r="I530" s="5" t="s">
-        <v>3327</v>
+        <v>3346</v>
       </c>
       <c r="J530" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K530" s="5" t="s">
-        <v>3328</v>
+        <v>3347</v>
       </c>
       <c r="L530" s="6" t="s">
-        <v>3329</v>
+        <v>3348</v>
       </c>
       <c r="M530" s="5" t="s">
-        <v>3330</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
-        <v>3331</v>
+        <v>3350</v>
       </c>
       <c r="B531" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C531" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D531" s="5" t="s">
-        <v>688</v>
+        <v>1815</v>
       </c>
       <c r="E531" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2994</v>
+        <v>17</v>
+      </c>
+      <c r="F531" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G531" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H531" s="5" t="s">
-        <v>3332</v>
+        <v>3351</v>
       </c>
       <c r="I531" s="5" t="s">
-        <v>3333</v>
+        <v>3352</v>
       </c>
       <c r="J531" s="5" t="s">
-        <v>3334</v>
+        <v>2370</v>
       </c>
       <c r="K531" s="5" t="s">
-        <v>3335</v>
+        <v>3353</v>
       </c>
       <c r="L531" s="6" t="s">
-        <v>3336</v>
+        <v>3354</v>
       </c>
       <c r="M531" s="5" t="s">
-        <v>3337</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
-        <v>3338</v>
+        <v>3356</v>
       </c>
       <c r="B532" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C532" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D532" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E532" s="5" t="s">
-        <v>3339</v>
-[...2 lines deleted...]
-        <v>3041</v>
+        <v>17</v>
+      </c>
+      <c r="F532" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G532" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H532" s="5" t="s">
-        <v>3340</v>
+        <v>3357</v>
       </c>
       <c r="I532" s="5" t="s">
-        <v>3341</v>
+        <v>3358</v>
       </c>
       <c r="J532" s="5" t="s">
-        <v>3342</v>
+        <v>2370</v>
       </c>
       <c r="K532" s="5" t="s">
-        <v>3343</v>
+        <v>3359</v>
       </c>
       <c r="L532" s="6" t="s">
-        <v>3344</v>
+        <v>3360</v>
       </c>
       <c r="M532" s="5" t="s">
-        <v>3345</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>3346</v>
+        <v>3362</v>
       </c>
       <c r="B533" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C533" s="5" t="s">
-        <v>16</v>
+        <v>1738</v>
       </c>
       <c r="D533" s="5" t="s">
-        <v>1731</v>
+        <v>3010</v>
       </c>
       <c r="E533" s="5" t="s">
-        <v>17</v>
+        <v>3330</v>
       </c>
       <c r="F533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G533" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H533" s="5" t="s">
-        <v>3347</v>
+        <v>3363</v>
       </c>
       <c r="I533" s="5" t="s">
-        <v>3348</v>
+        <v>3364</v>
       </c>
       <c r="J533" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K533" s="5" t="s">
-        <v>3349</v>
+        <v>3365</v>
       </c>
       <c r="L533" s="6" t="s">
-        <v>3350</v>
+        <v>3366</v>
       </c>
       <c r="M533" s="5" t="s">
-        <v>3351</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>3352</v>
+        <v>3368</v>
       </c>
       <c r="B534" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C534" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D534" s="5" t="s">
-        <v>688</v>
+        <v>1815</v>
       </c>
       <c r="E534" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2994</v>
+        <v>17</v>
+      </c>
+      <c r="F534" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G534" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H534" s="5" t="s">
-        <v>3353</v>
-[...3 lines deleted...]
-      </c>
+        <v>3369</v>
+      </c>
+      <c r="I534" s="5"/>
       <c r="J534" s="5" t="s">
-        <v>3355</v>
+        <v>2370</v>
       </c>
       <c r="K534" s="5" t="s">
-        <v>3356</v>
+        <v>3370</v>
       </c>
       <c r="L534" s="6" t="s">
-        <v>3357</v>
+        <v>3371</v>
       </c>
       <c r="M534" s="5" t="s">
-        <v>3358</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
-        <v>3359</v>
+        <v>3373</v>
       </c>
       <c r="B535" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C535" s="5" t="s">
-        <v>16</v>
+        <v>3374</v>
       </c>
       <c r="D535" s="5" t="s">
-        <v>1731</v>
+        <v>3375</v>
       </c>
       <c r="E535" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F535" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F535" s="5" t="s">
+        <v>3247</v>
       </c>
       <c r="G535" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H535" s="5" t="s">
-        <v>3360</v>
-[...3 lines deleted...]
-      </c>
+        <v>3376</v>
+      </c>
+      <c r="I535" s="5"/>
       <c r="J535" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K535" s="5" t="s">
-        <v>3362</v>
+        <v>3377</v>
       </c>
       <c r="L535" s="6" t="s">
-        <v>3363</v>
+        <v>3378</v>
       </c>
       <c r="M535" s="5" t="s">
-        <v>3364</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>3365</v>
+        <v>3380</v>
       </c>
       <c r="B536" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C536" s="5" t="s">
-        <v>71</v>
+        <v>1521</v>
       </c>
       <c r="D536" s="5" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>3319</v>
+        <v>2434</v>
+      </c>
+      <c r="E536" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G536" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H536" s="5" t="s">
-        <v>3366</v>
+        <v>3381</v>
       </c>
       <c r="I536" s="5" t="s">
-        <v>3367</v>
+        <v>3382</v>
       </c>
       <c r="J536" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K536" s="5" t="s">
-        <v>3368</v>
+        <v>3383</v>
       </c>
       <c r="L536" s="6" t="s">
-        <v>3369</v>
+        <v>3384</v>
       </c>
       <c r="M536" s="5" t="s">
-        <v>3370</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>3371</v>
+        <v>3386</v>
       </c>
       <c r="B537" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C537" s="5" t="s">
-        <v>210</v>
+        <v>1738</v>
       </c>
       <c r="D537" s="5" t="s">
-        <v>2596</v>
-[...4 lines deleted...]
-        </is>
+        <v>2698</v>
+      </c>
+      <c r="E537" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G537" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H537" s="5" t="s">
-        <v>3372</v>
+        <v>3387</v>
       </c>
       <c r="I537" s="5" t="s">
-        <v>3373</v>
+        <v>3388</v>
       </c>
       <c r="J537" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K537" s="5" t="s">
-        <v>3374</v>
+        <v>3389</v>
       </c>
       <c r="L537" s="6" t="s">
-        <v>3375</v>
+        <v>3390</v>
       </c>
       <c r="M537" s="5" t="s">
-        <v>3376</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>3377</v>
+        <v>3392</v>
       </c>
       <c r="B538" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C538" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D538" s="5" t="s">
-        <v>1731</v>
+        <v>3393</v>
       </c>
       <c r="E538" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F538" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G538" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H538" s="5" t="s">
-        <v>3378</v>
-[...3 lines deleted...]
-      </c>
+        <v>3394</v>
+      </c>
+      <c r="I538" s="5"/>
       <c r="J538" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K538" s="5" t="s">
-        <v>3380</v>
+        <v>3395</v>
       </c>
       <c r="L538" s="6" t="s">
-        <v>3381</v>
+        <v>3396</v>
       </c>
       <c r="M538" s="5" t="s">
-        <v>3382</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>3383</v>
+        <v>3398</v>
       </c>
       <c r="B539" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C539" s="5" t="s">
-        <v>187</v>
+        <v>1738</v>
       </c>
       <c r="D539" s="5" t="s">
-        <v>688</v>
+        <v>1815</v>
       </c>
       <c r="E539" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2994</v>
+        <v>17</v>
+      </c>
+      <c r="F539" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G539" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H539" s="5" t="s">
-        <v>3384</v>
-[...1 lines deleted...]
-      <c r="I539" s="5"/>
+        <v>3399</v>
+      </c>
+      <c r="I539" s="5" t="s">
+        <v>3400</v>
+      </c>
       <c r="J539" s="5" t="s">
-        <v>3385</v>
+        <v>2392</v>
       </c>
       <c r="K539" s="5" t="s">
-        <v>3386</v>
+        <v>3401</v>
       </c>
       <c r="L539" s="6" t="s">
-        <v>3387</v>
+        <v>3402</v>
       </c>
       <c r="M539" s="5" t="s">
-        <v>3388</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
-        <v>3389</v>
+        <v>3404</v>
       </c>
       <c r="B540" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C540" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D540" s="5" t="s">
-        <v>688</v>
+        <v>2716</v>
       </c>
       <c r="E540" s="5" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2994</v>
+        <v>17</v>
+      </c>
+      <c r="F540" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G540" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H540" s="5" t="s">
-        <v>3390</v>
+        <v>3405</v>
       </c>
       <c r="I540" s="5" t="s">
-        <v>3391</v>
+        <v>3406</v>
       </c>
       <c r="J540" s="5" t="s">
-        <v>3392</v>
+        <v>2370</v>
       </c>
       <c r="K540" s="5" t="s">
-        <v>3393</v>
+        <v>3407</v>
       </c>
       <c r="L540" s="6" t="s">
-        <v>3394</v>
+        <v>3408</v>
       </c>
       <c r="M540" s="5" t="s">
-        <v>3395</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>3396</v>
+        <v>3410</v>
       </c>
       <c r="B541" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C541" s="5" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="D541" s="5" t="s">
-        <v>688</v>
+        <v>3246</v>
       </c>
       <c r="E541" s="5" t="s">
-        <v>3319</v>
+        <v>17</v>
       </c>
       <c r="F541" s="5" t="s">
-        <v>3397</v>
+        <v>3247</v>
       </c>
       <c r="G541" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H541" s="5" t="s">
-        <v>3398</v>
+        <v>3411</v>
       </c>
       <c r="I541" s="5" t="s">
-        <v>3399</v>
+        <v>3412</v>
       </c>
       <c r="J541" s="5" t="s">
-        <v>3385</v>
+        <v>2392</v>
       </c>
       <c r="K541" s="5" t="s">
-        <v>3400</v>
+        <v>3413</v>
       </c>
       <c r="L541" s="6" t="s">
-        <v>3401</v>
+        <v>3414</v>
       </c>
       <c r="M541" s="5" t="s">
-        <v>3402</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
-        <v>3403</v>
+        <v>3416</v>
       </c>
       <c r="B542" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C542" s="5" t="s">
-        <v>3118</v>
+        <v>1738</v>
       </c>
       <c r="D542" s="5" t="s">
-        <v>2320</v>
-[...2 lines deleted...]
-        <v>3139</v>
+        <v>2716</v>
+      </c>
+      <c r="E542" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G542" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H542" s="5" t="s">
-        <v>3404</v>
+        <v>3417</v>
       </c>
       <c r="I542" s="5" t="s">
-        <v>3405</v>
+        <v>3418</v>
       </c>
       <c r="J542" s="5" t="s">
-        <v>3406</v>
+        <v>3419</v>
       </c>
       <c r="K542" s="5" t="s">
-        <v>3407</v>
+        <v>3420</v>
       </c>
       <c r="L542" s="6" t="s">
-        <v>3408</v>
+        <v>3421</v>
       </c>
       <c r="M542" s="5" t="s">
-        <v>3409</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
-        <v>3403</v>
+        <v>3423</v>
       </c>
       <c r="B543" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C543" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D543" s="5" t="s">
-        <v>1731</v>
+        <v>736</v>
       </c>
       <c r="E543" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2590</v>
+      </c>
+      <c r="F543" s="5" t="s">
+        <v>3122</v>
       </c>
       <c r="G543" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H543" s="5" t="s">
-        <v>3410</v>
+        <v>3424</v>
       </c>
       <c r="I543" s="5" t="s">
-        <v>3411</v>
+        <v>3425</v>
       </c>
       <c r="J543" s="5" t="s">
-        <v>2266</v>
+        <v>3426</v>
       </c>
       <c r="K543" s="5" t="s">
-        <v>3412</v>
+        <v>3427</v>
       </c>
       <c r="L543" s="6" t="s">
-        <v>3413</v>
+        <v>3428</v>
       </c>
       <c r="M543" s="5" t="s">
-        <v>3414</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>3415</v>
+        <v>3430</v>
       </c>
       <c r="B544" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C544" s="5" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D544" s="5" t="s">
-        <v>2596</v>
-[...4 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E544" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G544" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H544" s="5" t="s">
-        <v>3416</v>
-[...3 lines deleted...]
-      </c>
+        <v>3431</v>
+      </c>
+      <c r="I544" s="5"/>
       <c r="J544" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K544" s="5" t="s">
-        <v>3418</v>
+        <v>3432</v>
       </c>
       <c r="L544" s="6" t="s">
-        <v>3419</v>
+        <v>3433</v>
       </c>
       <c r="M544" s="5" t="s">
-        <v>3420</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="545">
-      <c r="A545" s="5" t="n">
-        <v>1949</v>
+      <c r="A545" s="5" t="s">
+        <v>3435</v>
       </c>
       <c r="B545" s="5" t="s">
-        <v>3421</v>
+        <v>14</v>
       </c>
       <c r="C545" s="5" t="s">
-        <v>3422</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D545" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E545" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G545" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H545" s="5" t="s">
-        <v>3423</v>
-[...3 lines deleted...]
-      </c>
+        <v>3436</v>
+      </c>
+      <c r="I545" s="5"/>
       <c r="J545" s="5" t="s">
-        <v>359</v>
-[...4 lines deleted...]
-        </is>
+        <v>2370</v>
+      </c>
+      <c r="K545" s="5" t="s">
+        <v>3437</v>
       </c>
       <c r="L545" s="6" t="s">
-        <v>3425</v>
+        <v>3438</v>
       </c>
       <c r="M545" s="5" t="s">
-        <v>3426</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>3427</v>
+        <v>3440</v>
       </c>
       <c r="B546" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C546" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D546" s="5" t="s">
-        <v>2596</v>
+        <v>1815</v>
       </c>
       <c r="E546" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F546" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F546" s="5" t="s">
+        <v>3169</v>
       </c>
       <c r="G546" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H546" s="5" t="s">
-        <v>3428</v>
+        <v>3441</v>
       </c>
       <c r="I546" s="5" t="s">
-        <v>3429</v>
+        <v>3442</v>
       </c>
       <c r="J546" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K546" s="5" t="s">
-        <v>3430</v>
+        <v>3443</v>
       </c>
       <c r="L546" s="6" t="s">
-        <v>3431</v>
+        <v>3444</v>
       </c>
       <c r="M546" s="5" t="s">
-        <v>3432</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>3433</v>
+        <v>3446</v>
       </c>
       <c r="B547" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C547" s="5" t="s">
-        <v>3434</v>
+        <v>2434</v>
       </c>
       <c r="D547" s="5" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>3435</v>
+        <v>1815</v>
+      </c>
+      <c r="E547" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G547" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H547" s="5" t="s">
-        <v>3436</v>
-[...3 lines deleted...]
-      </c>
+        <v>3447</v>
+      </c>
+      <c r="I547" s="5"/>
       <c r="J547" s="5" t="s">
-        <v>3438</v>
+        <v>2392</v>
       </c>
       <c r="K547" s="5" t="s">
-        <v>3439</v>
+        <v>3448</v>
       </c>
       <c r="L547" s="6" t="s">
-        <v>3440</v>
+        <v>3449</v>
       </c>
       <c r="M547" s="5" t="s">
-        <v>3441</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
-        <v>3442</v>
+        <v>3451</v>
       </c>
       <c r="B548" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C548" s="5" t="s">
-        <v>16</v>
+        <v>1738</v>
       </c>
       <c r="D548" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E548" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F548" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G548" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H548" s="5" t="s">
-        <v>3443</v>
+        <v>3452</v>
       </c>
       <c r="I548" s="5" t="s">
-        <v>3444</v>
+        <v>3453</v>
       </c>
       <c r="J548" s="5" t="s">
-        <v>2266</v>
+        <v>3454</v>
       </c>
       <c r="K548" s="5" t="s">
-        <v>3445</v>
+        <v>3455</v>
       </c>
       <c r="L548" s="6" t="s">
-        <v>3446</v>
+        <v>3456</v>
       </c>
       <c r="M548" s="5" t="s">
-        <v>3447</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>3448</v>
+        <v>3458</v>
       </c>
       <c r="B549" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C549" s="5" t="s">
-        <v>16</v>
+        <v>1738</v>
       </c>
       <c r="D549" s="5" t="s">
-        <v>3449</v>
+        <v>1815</v>
       </c>
       <c r="E549" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G549" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H549" s="5" t="s">
-        <v>3450</v>
-[...1 lines deleted...]
-      <c r="I549" s="5"/>
+        <v>3459</v>
+      </c>
+      <c r="I549" s="5" t="s">
+        <v>3460</v>
+      </c>
       <c r="J549" s="5" t="s">
-        <v>3451</v>
+        <v>2392</v>
       </c>
       <c r="K549" s="5" t="s">
-        <v>3452</v>
+        <v>3461</v>
       </c>
       <c r="L549" s="6" t="s">
-        <v>3453</v>
+        <v>3462</v>
       </c>
       <c r="M549" s="5" t="s">
-        <v>3454</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
-        <v>3455</v>
+        <v>3464</v>
       </c>
       <c r="B550" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C550" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D550" s="5" t="s">
-        <v>1731</v>
+        <v>1815</v>
       </c>
       <c r="E550" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F550" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G550" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H550" s="5" t="s">
-        <v>3456</v>
+        <v>3465</v>
       </c>
       <c r="I550" s="5"/>
       <c r="J550" s="5" t="s">
-        <v>2266</v>
+        <v>2370</v>
       </c>
       <c r="K550" s="5" t="s">
-        <v>3457</v>
+        <v>3466</v>
       </c>
       <c r="L550" s="6" t="s">
-        <v>3458</v>
+        <v>3467</v>
       </c>
       <c r="M550" s="5" t="s">
-        <v>3459</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
-        <v>3460</v>
+        <v>3469</v>
       </c>
       <c r="B551" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C551" s="5" t="s">
-        <v>16</v>
+        <v>3470</v>
       </c>
       <c r="D551" s="5" t="s">
-        <v>3118</v>
+        <v>3471</v>
       </c>
       <c r="E551" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>3461</v>
+        <v>3254</v>
+      </c>
+      <c r="F551" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G551" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H551" s="5" t="s">
-        <v>3462</v>
+        <v>3472</v>
       </c>
       <c r="I551" s="5" t="s">
-        <v>3463</v>
+        <v>3473</v>
       </c>
       <c r="J551" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K551" s="5" t="s">
-        <v>3464</v>
+        <v>3474</v>
       </c>
       <c r="L551" s="6" t="s">
-        <v>3465</v>
+        <v>3475</v>
       </c>
       <c r="M551" s="5" t="s">
-        <v>3466</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
-        <v>3467</v>
+        <v>3477</v>
       </c>
       <c r="B552" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C552" s="5" t="s">
-        <v>16</v>
+        <v>2434</v>
       </c>
       <c r="D552" s="5" t="s">
-        <v>2596</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1815</v>
+      </c>
+      <c r="E552" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F552" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G552" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H552" s="5" t="s">
-        <v>3468</v>
+        <v>3478</v>
       </c>
       <c r="I552" s="5" t="s">
-        <v>3469</v>
+        <v>3479</v>
       </c>
       <c r="J552" s="5" t="s">
-        <v>2266</v>
+        <v>2392</v>
       </c>
       <c r="K552" s="5" t="s">
-        <v>3470</v>
+        <v>3480</v>
       </c>
       <c r="L552" s="6" t="s">
-        <v>3471</v>
+        <v>3481</v>
       </c>
       <c r="M552" s="5" t="s">
-        <v>3472</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
-        <v>3467</v>
+        <v>3483</v>
       </c>
       <c r="B553" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C553" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D553" s="5" t="s">
-        <v>3118</v>
+        <v>736</v>
       </c>
       <c r="E553" s="5" t="s">
-        <v>17</v>
+        <v>2590</v>
       </c>
       <c r="F553" s="5" t="s">
-        <v>3461</v>
+        <v>3122</v>
       </c>
       <c r="G553" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H553" s="5" t="s">
-        <v>3473</v>
+        <v>3484</v>
       </c>
       <c r="I553" s="5" t="s">
-        <v>3474</v>
+        <v>3485</v>
       </c>
       <c r="J553" s="5" t="s">
-        <v>2288</v>
+        <v>3486</v>
       </c>
       <c r="K553" s="5" t="s">
-        <v>3475</v>
+        <v>3487</v>
       </c>
       <c r="L553" s="6" t="s">
-        <v>3476</v>
+        <v>3488</v>
       </c>
       <c r="M553" s="5" t="s">
-        <v>3477</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
-        <v>3478</v>
+        <v>3490</v>
       </c>
       <c r="B554" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C554" s="5" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="D554" s="5" t="s">
-        <v>688</v>
+        <v>1815</v>
       </c>
       <c r="E554" s="5" t="s">
-        <v>2476</v>
+        <v>3491</v>
       </c>
       <c r="F554" s="5" t="s">
-        <v>3479</v>
+        <v>3169</v>
       </c>
       <c r="G554" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H554" s="5" t="s">
-        <v>3480</v>
+        <v>3492</v>
       </c>
       <c r="I554" s="5" t="s">
-        <v>3481</v>
+        <v>3493</v>
       </c>
       <c r="J554" s="5" t="s">
-        <v>3482</v>
+        <v>3494</v>
       </c>
       <c r="K554" s="5" t="s">
-        <v>3483</v>
+        <v>3495</v>
       </c>
       <c r="L554" s="6" t="s">
-        <v>3484</v>
+        <v>3496</v>
       </c>
       <c r="M554" s="5" t="s">
-        <v>3485</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
-        <v>3486</v>
+        <v>3498</v>
       </c>
       <c r="B555" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C555" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D555" s="5" t="s">
-        <v>3118</v>
+        <v>1815</v>
       </c>
       <c r="E555" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F555" s="5" t="s">
-        <v>3461</v>
+      <c r="F555" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G555" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H555" s="5" t="s">
-        <v>3487</v>
+        <v>3499</v>
       </c>
       <c r="I555" s="5" t="s">
-        <v>3488</v>
+        <v>3500</v>
       </c>
       <c r="J555" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K555" s="5" t="s">
-        <v>3489</v>
+        <v>3501</v>
       </c>
       <c r="L555" s="6" t="s">
-        <v>3490</v>
+        <v>3502</v>
       </c>
       <c r="M555" s="5" t="s">
-        <v>3491</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
-        <v>3486</v>
+        <v>3504</v>
       </c>
       <c r="B556" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C556" s="5" t="s">
-        <v>16</v>
+        <v>210</v>
       </c>
       <c r="D556" s="5" t="s">
-        <v>2596</v>
+        <v>736</v>
       </c>
       <c r="E556" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>2590</v>
+      </c>
+      <c r="F556" s="5" t="s">
+        <v>3122</v>
       </c>
       <c r="G556" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H556" s="5" t="s">
-        <v>3492</v>
+        <v>3505</v>
       </c>
       <c r="I556" s="5" t="s">
-        <v>3493</v>
+        <v>3506</v>
       </c>
       <c r="J556" s="5" t="s">
-        <v>2266</v>
+        <v>3507</v>
       </c>
       <c r="K556" s="5" t="s">
-        <v>3494</v>
+        <v>3508</v>
       </c>
       <c r="L556" s="6" t="s">
-        <v>3495</v>
+        <v>3509</v>
       </c>
       <c r="M556" s="5" t="s">
-        <v>3496</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
-        <v>3497</v>
+        <v>3511</v>
       </c>
       <c r="B557" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C557" s="5" t="s">
-        <v>3498</v>
+        <v>16</v>
       </c>
       <c r="D557" s="5" t="s">
-        <v>1668</v>
-[...4 lines deleted...]
-        </is>
+        <v>1815</v>
+      </c>
+      <c r="E557" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G557" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H557" s="5" t="s">
-        <v>3499</v>
+        <v>3512</v>
       </c>
       <c r="I557" s="5" t="s">
-        <v>3500</v>
+        <v>3513</v>
       </c>
       <c r="J557" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K557" s="5" t="s">
-        <v>3501</v>
+        <v>3514</v>
       </c>
       <c r="L557" s="6" t="s">
-        <v>3502</v>
+        <v>3515</v>
       </c>
       <c r="M557" s="5" t="s">
-        <v>3503</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
-        <v>3504</v>
+        <v>3517</v>
       </c>
       <c r="B558" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C558" s="5" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="D558" s="5" t="s">
-        <v>3118</v>
+        <v>2716</v>
       </c>
       <c r="E558" s="5" t="s">
-        <v>3505</v>
-[...2 lines deleted...]
-        <v>3461</v>
+        <v>3254</v>
+      </c>
+      <c r="F558" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G558" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H558" s="5" t="s">
-        <v>3506</v>
+        <v>3518</v>
       </c>
       <c r="I558" s="5" t="s">
-        <v>3507</v>
+        <v>3519</v>
       </c>
       <c r="J558" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K558" s="5" t="s">
-        <v>3508</v>
+        <v>3520</v>
       </c>
       <c r="L558" s="6" t="s">
-        <v>3509</v>
+        <v>3521</v>
       </c>
       <c r="M558" s="5" t="s">
-        <v>3510</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
-        <v>3511</v>
+        <v>3523</v>
       </c>
       <c r="B559" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C559" s="5" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
       <c r="D559" s="5" t="s">
-        <v>3118</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2716</v>
+      </c>
+      <c r="E559" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G559" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H559" s="5" t="s">
-        <v>3512</v>
+        <v>3524</v>
       </c>
       <c r="I559" s="5" t="s">
-        <v>3513</v>
+        <v>3525</v>
       </c>
       <c r="J559" s="5" t="s">
-        <v>2288</v>
+        <v>2392</v>
       </c>
       <c r="K559" s="5" t="s">
-        <v>3514</v>
+        <v>3526</v>
       </c>
       <c r="L559" s="6" t="s">
-        <v>3515</v>
+        <v>3527</v>
       </c>
       <c r="M559" s="5" t="s">
-        <v>3516</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
-        <v>3517</v>
+        <v>3529</v>
       </c>
       <c r="B560" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C560" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D560" s="5" t="s">
-        <v>3118</v>
+        <v>1815</v>
       </c>
       <c r="E560" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F560" s="5" t="s">
-        <v>3461</v>
+      <c r="F560" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G560" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H560" s="5" t="s">
-        <v>3518</v>
+        <v>3530</v>
       </c>
       <c r="I560" s="5" t="s">
-        <v>3519</v>
+        <v>3531</v>
       </c>
       <c r="J560" s="5" t="s">
-        <v>2288</v>
+        <v>2370</v>
       </c>
       <c r="K560" s="5" t="s">
-        <v>3520</v>
+        <v>3532</v>
       </c>
       <c r="L560" s="6" t="s">
-        <v>3521</v>
+        <v>3533</v>
       </c>
       <c r="M560" s="5" t="s">
-        <v>3522</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
-        <v>270</v>
+        <v>3535</v>
       </c>
       <c r="B561" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C561" s="5" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
       <c r="D561" s="5" t="s">
-        <v>211</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E561" s="5" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F561" s="5" t="s">
+        <v>3122</v>
       </c>
       <c r="G561" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H561" s="5" t="s">
-        <v>3523</v>
-[...3 lines deleted...]
-      </c>
+        <v>3536</v>
+      </c>
+      <c r="I561" s="5"/>
       <c r="J561" s="5" t="s">
-        <v>3525</v>
+        <v>3537</v>
       </c>
       <c r="K561" s="5" t="s">
-        <v>3526</v>
+        <v>3538</v>
       </c>
       <c r="L561" s="6" t="s">
-        <v>3527</v>
+        <v>3539</v>
       </c>
       <c r="M561" s="5" t="s">
-        <v>3528</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
-        <v>3529</v>
+        <v>3541</v>
       </c>
       <c r="B562" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C562" s="5" t="s">
-        <v>3530</v>
+        <v>210</v>
       </c>
       <c r="D562" s="5" t="s">
-        <v>1069</v>
+        <v>736</v>
       </c>
       <c r="E562" s="5" t="s">
-        <v>3531</v>
-[...4 lines deleted...]
-        </is>
+        <v>2590</v>
+      </c>
+      <c r="F562" s="5" t="s">
+        <v>3122</v>
       </c>
       <c r="G562" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H562" s="5" t="s">
-        <v>3532</v>
+        <v>3542</v>
       </c>
       <c r="I562" s="5" t="s">
-        <v>3533</v>
+        <v>3543</v>
       </c>
       <c r="J562" s="5" t="s">
-        <v>3534</v>
+        <v>3544</v>
       </c>
       <c r="K562" s="5" t="s">
-        <v>3535</v>
+        <v>3545</v>
       </c>
       <c r="L562" s="6" t="s">
-        <v>3536</v>
+        <v>3546</v>
       </c>
       <c r="M562" s="5" t="s">
-        <v>3537</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="5" t="s">
-        <v>3538</v>
+        <v>3548</v>
       </c>
       <c r="B563" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C563" s="5" t="s">
-        <v>2559</v>
+        <v>210</v>
       </c>
       <c r="D563" s="5" t="s">
-        <v>2320</v>
-[...9 lines deleted...]
-        </is>
+        <v>736</v>
+      </c>
+      <c r="E563" s="5" t="s">
+        <v>3254</v>
+      </c>
+      <c r="F563" s="5" t="s">
+        <v>3549</v>
       </c>
       <c r="G563" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H563" s="5" t="s">
-        <v>3539</v>
+        <v>3550</v>
       </c>
       <c r="I563" s="5" t="s">
-        <v>3540</v>
+        <v>3551</v>
       </c>
       <c r="J563" s="5" t="s">
-        <v>2288</v>
+        <v>3537</v>
       </c>
       <c r="K563" s="5" t="s">
-        <v>3541</v>
+        <v>3552</v>
       </c>
       <c r="L563" s="6" t="s">
-        <v>3542</v>
+        <v>3553</v>
       </c>
       <c r="M563" s="5" t="s">
-        <v>3543</v>
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="5" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B564" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C564" s="5" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D564" s="5" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E564" s="5" t="s">
+        <v>3283</v>
+      </c>
+      <c r="F564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G564" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H564" s="5" t="s">
+        <v>3556</v>
+      </c>
+      <c r="I564" s="5" t="s">
+        <v>3557</v>
+      </c>
+      <c r="J564" s="5" t="s">
+        <v>3558</v>
+      </c>
+      <c r="K564" s="5" t="s">
+        <v>3559</v>
+      </c>
+      <c r="L564" s="6" t="s">
+        <v>3560</v>
+      </c>
+      <c r="M564" s="5" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="5" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B565" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C565" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D565" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E565" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G565" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H565" s="5" t="s">
+        <v>3562</v>
+      </c>
+      <c r="I565" s="5" t="s">
+        <v>3563</v>
+      </c>
+      <c r="J565" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K565" s="5" t="s">
+        <v>3564</v>
+      </c>
+      <c r="L565" s="6" t="s">
+        <v>3565</v>
+      </c>
+      <c r="M565" s="5" t="s">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="5" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B566" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C566" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="D566" s="5" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G566" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H566" s="5" t="s">
+        <v>3568</v>
+      </c>
+      <c r="I566" s="5" t="s">
+        <v>3569</v>
+      </c>
+      <c r="J566" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K566" s="5" t="s">
+        <v>3570</v>
+      </c>
+      <c r="L566" s="6" t="s">
+        <v>3571</v>
+      </c>
+      <c r="M566" s="5" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="5" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B567" s="5" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C567" s="5" t="s">
+        <v>3574</v>
+      </c>
+      <c r="D567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H567" s="5" t="s">
+        <v>3575</v>
+      </c>
+      <c r="I567" s="5" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J567" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K567" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L567" s="6" t="s">
+        <v>3577</v>
+      </c>
+      <c r="M567" s="5" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="5" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B568" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C568" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D568" s="5" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E568" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F568" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G568" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H568" s="5" t="s">
+        <v>3580</v>
+      </c>
+      <c r="I568" s="5" t="s">
+        <v>3581</v>
+      </c>
+      <c r="J568" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K568" s="5" t="s">
+        <v>3582</v>
+      </c>
+      <c r="L568" s="6" t="s">
+        <v>3583</v>
+      </c>
+      <c r="M568" s="5" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="5" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B569" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C569" s="5" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D569" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="E569" s="5" t="s">
+        <v>3587</v>
+      </c>
+      <c r="F569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G569" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H569" s="5" t="s">
+        <v>3588</v>
+      </c>
+      <c r="I569" s="5" t="s">
+        <v>3589</v>
+      </c>
+      <c r="J569" s="5" t="s">
+        <v>3590</v>
+      </c>
+      <c r="K569" s="5" t="s">
+        <v>3591</v>
+      </c>
+      <c r="L569" s="6" t="s">
+        <v>3592</v>
+      </c>
+      <c r="M569" s="5" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="5" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B570" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C570" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D570" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E570" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F570" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G570" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H570" s="5" t="s">
+        <v>3595</v>
+      </c>
+      <c r="I570" s="5" t="s">
+        <v>3596</v>
+      </c>
+      <c r="J570" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K570" s="5" t="s">
+        <v>3597</v>
+      </c>
+      <c r="L570" s="6" t="s">
+        <v>3598</v>
+      </c>
+      <c r="M570" s="5" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="5" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B571" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C571" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D571" s="5" t="s">
+        <v>3601</v>
+      </c>
+      <c r="E571" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F571" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G571" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H571" s="5" t="s">
+        <v>3602</v>
+      </c>
+      <c r="I571" s="5"/>
+      <c r="J571" s="5" t="s">
+        <v>3603</v>
+      </c>
+      <c r="K571" s="5" t="s">
+        <v>3604</v>
+      </c>
+      <c r="L571" s="6" t="s">
+        <v>3605</v>
+      </c>
+      <c r="M571" s="5" t="s">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="5" t="s">
+        <v>3607</v>
+      </c>
+      <c r="B572" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C572" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D572" s="5" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E572" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F572" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G572" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H572" s="5" t="s">
+        <v>3608</v>
+      </c>
+      <c r="I572" s="5"/>
+      <c r="J572" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K572" s="5" t="s">
+        <v>3609</v>
+      </c>
+      <c r="L572" s="6" t="s">
+        <v>3610</v>
+      </c>
+      <c r="M572" s="5" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="5" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B573" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C573" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D573" s="5" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E573" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F573" s="5" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G573" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H573" s="5" t="s">
+        <v>3614</v>
+      </c>
+      <c r="I573" s="5" t="s">
+        <v>3615</v>
+      </c>
+      <c r="J573" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K573" s="5" t="s">
+        <v>3616</v>
+      </c>
+      <c r="L573" s="6" t="s">
+        <v>3617</v>
+      </c>
+      <c r="M573" s="5" t="s">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="5" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B574" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C574" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D574" s="5" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E574" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F574" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G574" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H574" s="5" t="s">
+        <v>3620</v>
+      </c>
+      <c r="I574" s="5" t="s">
+        <v>3621</v>
+      </c>
+      <c r="J574" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K574" s="5" t="s">
+        <v>3622</v>
+      </c>
+      <c r="L574" s="6" t="s">
+        <v>3623</v>
+      </c>
+      <c r="M574" s="5" t="s">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="5" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B575" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C575" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D575" s="5" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E575" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F575" s="5" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G575" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H575" s="5" t="s">
+        <v>3625</v>
+      </c>
+      <c r="I575" s="5" t="s">
+        <v>3626</v>
+      </c>
+      <c r="J575" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K575" s="5" t="s">
+        <v>3627</v>
+      </c>
+      <c r="L575" s="6" t="s">
+        <v>3628</v>
+      </c>
+      <c r="M575" s="5" t="s">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="5" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B576" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C576" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D576" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="E576" s="5" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F576" s="5" t="s">
+        <v>3631</v>
+      </c>
+      <c r="G576" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H576" s="5" t="s">
+        <v>3632</v>
+      </c>
+      <c r="I576" s="5" t="s">
+        <v>3633</v>
+      </c>
+      <c r="J576" s="5" t="s">
+        <v>3634</v>
+      </c>
+      <c r="K576" s="5" t="s">
+        <v>3635</v>
+      </c>
+      <c r="L576" s="6" t="s">
+        <v>3636</v>
+      </c>
+      <c r="M576" s="5" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="5" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B577" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C577" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D577" s="5" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E577" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F577" s="5" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G577" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H577" s="5" t="s">
+        <v>3639</v>
+      </c>
+      <c r="I577" s="5" t="s">
+        <v>3640</v>
+      </c>
+      <c r="J577" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K577" s="5" t="s">
+        <v>3641</v>
+      </c>
+      <c r="L577" s="6" t="s">
+        <v>3642</v>
+      </c>
+      <c r="M577" s="5" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="5" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B578" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C578" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D578" s="5" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E578" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F578" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G578" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H578" s="5" t="s">
+        <v>3644</v>
+      </c>
+      <c r="I578" s="5" t="s">
+        <v>3645</v>
+      </c>
+      <c r="J578" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K578" s="5" t="s">
+        <v>3646</v>
+      </c>
+      <c r="L578" s="6" t="s">
+        <v>3647</v>
+      </c>
+      <c r="M578" s="5" t="s">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="5" t="s">
+        <v>3649</v>
+      </c>
+      <c r="B579" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C579" s="5" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D579" s="5" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E579" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F579" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G579" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H579" s="5" t="s">
+        <v>3651</v>
+      </c>
+      <c r="I579" s="5" t="s">
+        <v>3652</v>
+      </c>
+      <c r="J579" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K579" s="5" t="s">
+        <v>3653</v>
+      </c>
+      <c r="L579" s="6" t="s">
+        <v>3654</v>
+      </c>
+      <c r="M579" s="5" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="5" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B580" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C580" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D580" s="5" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E580" s="5" t="s">
+        <v>3657</v>
+      </c>
+      <c r="F580" s="5" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G580" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H580" s="5" t="s">
+        <v>3658</v>
+      </c>
+      <c r="I580" s="5" t="s">
+        <v>3659</v>
+      </c>
+      <c r="J580" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K580" s="5" t="s">
+        <v>3660</v>
+      </c>
+      <c r="L580" s="6" t="s">
+        <v>3661</v>
+      </c>
+      <c r="M580" s="5" t="s">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="5" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B581" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C581" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D581" s="5" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E581" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F581" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G581" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H581" s="5" t="s">
+        <v>3664</v>
+      </c>
+      <c r="I581" s="5" t="s">
+        <v>3665</v>
+      </c>
+      <c r="J581" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K581" s="5" t="s">
+        <v>3666</v>
+      </c>
+      <c r="L581" s="6" t="s">
+        <v>3667</v>
+      </c>
+      <c r="M581" s="5" t="s">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="5" t="s">
+        <v>3669</v>
+      </c>
+      <c r="B582" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C582" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D582" s="5" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E582" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F582" s="5" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G582" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H582" s="5" t="s">
+        <v>3670</v>
+      </c>
+      <c r="I582" s="5" t="s">
+        <v>3671</v>
+      </c>
+      <c r="J582" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K582" s="5" t="s">
+        <v>3672</v>
+      </c>
+      <c r="L582" s="6" t="s">
+        <v>3673</v>
+      </c>
+      <c r="M582" s="5" t="s">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="B583" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C583" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="D583" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G583" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H583" s="5" t="s">
+        <v>3675</v>
+      </c>
+      <c r="I583" s="5" t="s">
+        <v>3676</v>
+      </c>
+      <c r="J583" s="5" t="s">
+        <v>3677</v>
+      </c>
+      <c r="K583" s="5" t="s">
+        <v>3678</v>
+      </c>
+      <c r="L583" s="6" t="s">
+        <v>3679</v>
+      </c>
+      <c r="M583" s="5" t="s">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="5" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B584" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C584" s="5" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D584" s="5" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E584" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F584" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G584" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H584" s="5" t="s">
+        <v>3682</v>
+      </c>
+      <c r="I584" s="5" t="s">
+        <v>3683</v>
+      </c>
+      <c r="J584" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K584" s="5" t="s">
+        <v>3684</v>
+      </c>
+      <c r="L584" s="6" t="s">
+        <v>3685</v>
+      </c>
+      <c r="M584" s="5" t="s">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="5" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B585" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C585" s="5" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D585" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E585" s="5" t="s">
+        <v>3689</v>
+      </c>
+      <c r="F585" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G585" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H585" s="5" t="s">
+        <v>3690</v>
+      </c>
+      <c r="I585" s="5" t="s">
+        <v>3691</v>
+      </c>
+      <c r="J585" s="5" t="s">
+        <v>3692</v>
+      </c>
+      <c r="K585" s="5" t="s">
+        <v>3693</v>
+      </c>
+      <c r="L585" s="6" t="s">
+        <v>3694</v>
+      </c>
+      <c r="M585" s="5" t="s">
+        <v>3695</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -48588,44 +50621,66 @@
     <hyperlink ref="M539" r:id="rId544"/>
     <hyperlink ref="M540" r:id="rId545"/>
     <hyperlink ref="M541" r:id="rId546"/>
     <hyperlink ref="M542" r:id="rId547"/>
     <hyperlink ref="M543" r:id="rId548"/>
     <hyperlink ref="M544" r:id="rId549"/>
     <hyperlink ref="M545" r:id="rId550"/>
     <hyperlink ref="M546" r:id="rId551"/>
     <hyperlink ref="M547" r:id="rId552"/>
     <hyperlink ref="M548" r:id="rId553"/>
     <hyperlink ref="M549" r:id="rId554"/>
     <hyperlink ref="M550" r:id="rId555"/>
     <hyperlink ref="M551" r:id="rId556"/>
     <hyperlink ref="M552" r:id="rId557"/>
     <hyperlink ref="M553" r:id="rId558"/>
     <hyperlink ref="M554" r:id="rId559"/>
     <hyperlink ref="M555" r:id="rId560"/>
     <hyperlink ref="M556" r:id="rId561"/>
     <hyperlink ref="M557" r:id="rId562"/>
     <hyperlink ref="M558" r:id="rId563"/>
     <hyperlink ref="M559" r:id="rId564"/>
     <hyperlink ref="M560" r:id="rId565"/>
     <hyperlink ref="M561" r:id="rId566"/>
     <hyperlink ref="M562" r:id="rId567"/>
     <hyperlink ref="M563" r:id="rId568"/>
+    <hyperlink ref="M564" r:id="rId569"/>
+    <hyperlink ref="M565" r:id="rId570"/>
+    <hyperlink ref="M566" r:id="rId571"/>
+    <hyperlink ref="M567" r:id="rId572"/>
+    <hyperlink ref="M568" r:id="rId573"/>
+    <hyperlink ref="M569" r:id="rId574"/>
+    <hyperlink ref="M570" r:id="rId575"/>
+    <hyperlink ref="M571" r:id="rId576"/>
+    <hyperlink ref="M572" r:id="rId577"/>
+    <hyperlink ref="M573" r:id="rId578"/>
+    <hyperlink ref="M574" r:id="rId579"/>
+    <hyperlink ref="M575" r:id="rId580"/>
+    <hyperlink ref="M576" r:id="rId581"/>
+    <hyperlink ref="M577" r:id="rId582"/>
+    <hyperlink ref="M578" r:id="rId583"/>
+    <hyperlink ref="M579" r:id="rId584"/>
+    <hyperlink ref="M580" r:id="rId585"/>
+    <hyperlink ref="M581" r:id="rId586"/>
+    <hyperlink ref="M582" r:id="rId587"/>
+    <hyperlink ref="M583" r:id="rId588"/>
+    <hyperlink ref="M584" r:id="rId589"/>
+    <hyperlink ref="M585" r:id="rId590"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>