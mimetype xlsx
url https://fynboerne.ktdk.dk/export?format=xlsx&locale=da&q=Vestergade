--- v0 (2026-07-14)
+++ v1 (2026-10-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="308" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="342" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -462,50 +462,98 @@
     <t>Ville = Vilhelm Larsen, Johannes Larsens bror, som gik på Birkerød Latin- og Realskole 1888-91.
 Fyens Disconto Kasse A/S var en dansk bank. Banken blev etableret 15. december 1846 som Danmarks anden private forretningsbank. Oprindeligt var det formålet, at discontokassen skulle diskontere de veksler, som fynboerne ellers havde sendt til Hamborg og København, men hurtigt blev forretningsområdet udvidet, og banken blev en betydelig aktør i fynsk finansliv. Banken var beliggende Vestergade 8 på Flakhaven over for Odense Rådhus.</t>
   </si>
   <si>
     <t>Johannes Larsen skal besøge sin bror Vilhelm. Der er masser af arbejde til Johannes Larsens onkel, som er murermester. Johannes Larsens far skal snart til Sverige, der er meget tømmer at sælge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ty3V</t>
   </si>
   <si>
     <t>[påtrykt:]
 J. A. LARSEN.
 KJERTEMINDE.
 Telegramadresse.
 LARSEN.
 [Håndskrevet:]
 Den 1 Marts 1889.
 Min kjære Johannes!
 I mange Dage har jeg gaaet og ventet paa at faa dine Penge; men det kan ikke naa sig før i morgen saa skal de blive sendt vist nok i en lille Pakke for jeg vil ikke sende Penge til Dig før jeg ogsaa kan sende til Frøken Bendal, - Faster Sophie var heroppe forleden Dag og da talte vi om at Du skulde ud til Vilhelm i Fastelavnsdagene, Otto er det jo lovet at han engang maatte komme ud at besøge Vilhelm Klinkbys har jo gjentagende bedt ham, men det kommer han ikke; sagde Faster for han har ingen Penge; Faer lovede saa at betale hans Rejse derud og vil saa sende Dig Pengene, om du nu kan faa Bud til ham eller skrive ud til ham naar han skal møde Dig. Kan du nu ikke rede Dig med Udgifter inden disse kommer Dig i hænde Søndag kan du saa ikke laane hos Mollerup til den lille Rejse især da han skal med for jeg vilde saa inderlig gjerne tænke mig Eder samlede paa Søndag paa din Daabsdag Lykke og Velsignelse min Skat og vor Herre være Dig og Ville jeg havde saa sikkert haabet paa at være samlet med Eder paa den Dag men det kunde nu ikke ske i Tanker er jeg hos Eder og lægger mine bedste Ønsker i al Hjærtelighed frem for Eder naar jeg imorgen Søndag er i Kirke jeg er dog saa glad at du ikke før har været derude for nu er det saadan midtvejs inden Paaskeferien ja jeg skriver jo til ham imorgen saa hører du 
 Vi ere alle raske imorgen er det Faster Thrines Fødselsdag da skal Farmor paa Feden det vil da glæde dig at høre at Mejer har godt Arbejde i vente i Sommers først skal han bygge et Hus ude ved Saltværket til Hansen han har solgt sin Gaard; saa er der den nye Skole, Møller Hansen og Thrine har givet Jord og vil bygge Huset og saa leje det ud for en billig Leje saa har han faaet Stor Kirkens og Skolearbejdet og Delcomyns nu Eriksen flytter er det jo Mejer der er den bedste Murer
 Fader og Marie var i Odense forleden Dag. Alfred og Margrete kommer til Kjøbenhavn først i April han har 4 Dage Permission nu i Marts skal Fader med Kruse til Sverrig vi kan sælge en stor masse Træ til ham for flere 1000 der er ogsaa en anden Mand der vil kjøbe og det er godt baade at vi kan sælge og Træet stiger for det behøves nu ere vi nødt til hver Termin at betale i Diskontokassen, men jeg er saa glad ved den faste bestemte Fordring saa ere vore Skyldnere lettere at presse
 Jeg haaber Du skriver straks for at jeg kan faa Brev her paa Søndag jeg har længtes saa meget efter Tak for Pakken, men saa er jeg senere kommen i Tanke om at jeg lovede dig et længere Brev Her i Bugten er meget Is saa bliver det ved at fryse som nu saa er der snart lukket
 Lev nu vel og fortæl mig endelig hvordan det gaaer paa Skolen om du arbejder med Mod og Kraft paa at komme frem Held og Lykke min egen kjære Johannes Hils Alle Din trofaste Moder</t>
   </si>
   <si>
+    <t>1892 februar eller marts</t>
+  </si>
+  <si>
+    <t>Alhed Larsen</t>
+  </si>
+  <si>
+    <t>Rus -
+Julie Brandt
+Peter Hansen
+Marianne Høst
+Th Jørgensen
+Johanne Christine Larsen
+- Laudrup
+Nicolaus Lützhøft
+Jonas -, Onkel
+Johanne Oppermann
+Erik Schaffalitzky de Muckadell
+Marie Schou
+- Smidth, Frøken
+Henry Ussing
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var ansat som underglasurmaler ved Den Kongelige Porcelænsfabrik. 
+Det vides ikke, hvem Lund, som Alhed traf ved ballet, var. 
+Peter Hansen rejste til Holland i foråret 1892.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2167</t>
+  </si>
+  <si>
+    <t>Th. Jørgensens kone og hendes søster har været på Porcelænsfabrikken for at træffe Alhed Larsen Marianne Høst, som dog var syg. Alhed Larsen gik tur med dem og Frk. Oppermann. De var på café og om aftenen hos Peter Hansen.
+Alhed har været til bal. Der var højtlæsning, middag og dans.
+Den følgende lørdag holder pigerne fra fabrikken maskerade i anledning af Frk. Oppermanns fødselsdag. 
+Fru Laudrup vil nedlægge sit pensionat, så Alhed leder efter et andet sted at bo. Hun håber på selv at kunne møblere, men hun mangler sengetøj. Måske kan hun låne af Peter Hansen, som rejser udenlands til april.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/aWT3</t>
+  </si>
+  <si>
+    <t>Kæreste Moder!
+Ja, nu maa Du undskylde at Du kom til at vente en Dag paa Brevet, men jeg kunde ikke naa det i Gaar! - Kl. 2 1/2 kom Th. Jørgensens Kone og hendes Søster ud paa Fabriken, hvor de vilde besøge Frk Høst og mig, Lützhøft ledsagede dem; Høst havde imidlertid Tandbyld, og de var dybt bedrøvede over ikke at træffe hende. De slog sig paa landlig Vis til Ro godt en Timestid og bad saa mig om at være deres Cicerone for Resten af Eftermiddagen. Vi gik til Vesterfælledvej og besøgte Høst, først inviterede imidlertid Frk Oppermann, der gærne vilde gøre lidt for dem, os til Chokolade hos Joshy, Flødeboller og 5 Øres Kager! - 
+Om Aftenen var de inviterede til et lille Gilde hos P. Hansen sammen med et Par andre; Traktementet var Kaffe med dejligt Tilbehør - Solbærrum og Appelsiner. - Det var meget morsomt, Fru Jørgensen er dog en brillant lille Kone, hun nyder i højeste Grad Københavns Mærkværdigheder - Men Du skulde vel høre lidt om Ballet! - Det var vældig morsomt! - Mit Balkort havde O. Jonas faaet besat inden jeg kom, men jeg blev i Aftenens Løb engageret til 8 extra Valse, saa jeg tror nok, jeg var temmelig i Vinden. - Der var først lidt andr ["andr" overstreget] Aftenunderholdning, hvor bl.a. O. Jonas læste op, derefter Spisning ved Smaaborde; vi var 4 Par ved vores og havde det voldsom gemytligt, vi dannede Klike for Resten af Aftenen f Ex i Lanciers og ved en privat Kaffe med Likør og Cigaretter efter Bordet paa et af Værelserne; jeg blev presenteret for den gamle Provst Ussing som en forhenværende ["hen" i ordet er skrevet over linjen] Regensianers Datter; vi blev meget fine Venner og han forhørte sig om Fader, Muckadell osv. talte flere Gange med mig og komplimenterede mig bl.a. for nogle smukke Blomster, jeg havde paa! - Jeg havde meget flinke, veldansende og til ["til" indsat over linjen] dels kønne Kavallerer; en af dem, Lund, meget glacial, sagde at jeg lignede "den lille Havfrue". En anden en lille [overstregede bogstaver] Islænder, Rus, knuste aldeles mit Hjærte ved sin Naivitet og Uskyldighed! Is og Madeira mellem Dansene. det holdt op Kl. 4, d.v.s. kom hjem Kl. 4 - - - Paa Lørdag skal vi paa Fabriken, vores Stue med Søstre have Maskerade i Anledning af Frk. Oppermanns Fødselsdag, vi glæder os vældig, det skal være her hos mig, hver bringer Fødevarer med sig; Frk Smidth f Ex Citronfromage jeg Sodavand og Småkager til Fromagen, Opperm. Kaffe o.sv - Brandt skal spille paa Harmonika, klædes ud som Spillemand! vi ved ikke endnu, hvad vi skal være, dv.s. Marie og jeg. - - - - - Stor epokegørende Begivenhed! Fru Laudrup meddeler pludselig, at hun maa ophæve sit Pensionat til April! Saa nu gælder det jo om at indrette sig lidt praktisk for Sommeren; Mulig, at Joh. og jeg til Vinter igen kunne komme til Fru Laudrup, saa det gælder om at finde noget foreløbigt, og helst et Sted, hvor jeg ikke skal betale i Ferien! Vi spekulerer og grunder og ser os om; det er for Resten ganske interessant! Bare vi kunde finde et, hvor vi kunde møblere selv, vi har næsten nok til det, det værste er med Sengetøjet, men P Hansen rejser udenlands til April, saa hans kunne vi faa og én til kunne vi vel gøre Udvej for. Saa snart vi ser noget, der kan passe skal jeg meddele Dig det.
+- -
+Nu har jeg ikke Tid til mere! Kun mange kærlige Hilsner
+Alhed.</t>
+  </si>
+  <si>
     <t>1892-01-22</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Vestergade 58 Aarhus</t>
   </si>
   <si>
     <t>Carl Brandstrup
 Lauritz  Brandstrup
 Johanne Caspersen
 Poul Caspersen
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
@@ -626,50 +674,98 @@
   </si>
   <si>
     <t>Andreas/Dede har fået et flot resultat i skolen. Thora har været på Arreskov for at invitere til konfirmation, og de sagde ja til at komme.
 Christine har været på Marienlund for at søge om en af Eilschovs Boliger, og på grund af sin stamtavle får hun nok en lejlighed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0xlR</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Hr Godsforvalter Warberg
 cand. jur.
 “Tre Hjorte”
 Vestergade
 Kjøbenhavn K. 
 [Skrevet med blyant:] 
 1895
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Onsdag.
 Kjæreste Abba!
 Indlagte Brev kom idag og jeg sender det strax Dede tror jo Du er kommen hjem. Flot Resultat, 10 flyttet op første Gang! tro mig, han er henrykt, han var saa optaget af sine Karakterer og det hele i Søndags, ventede kun at komme H. op – Han var jo nederst altsaa N 21 i A. Jeg var glad ved Junges Brevkort i dag [Skrevet oven over linien ”om”] at han er kommen godt til Byen. Thora var paa Arreskov igaar at bede dem til Konfirmationen, de var saa venlige og sagde Ja til Indbydelsen. I Hast! Christine skriver idag, at hun har været paa Marienlund, Langkilde er i Bestyrelsen for Eilskovs B., han var ikke hjemme, har en, han protegerer Fruen sagde til Chr., at hun C. var vist en farlig Konkurrent og efter Stamtavlen saae det ud til hun skulde blive den lykkelige 
 Kjærlig Hilsen!
 Din Smaa.</t>
+  </si>
+  <si>
+    <t>1892-09-17</t>
+  </si>
+  <si>
+    <t>Ellen Agnete Amstrup
+Louise Amstrup
+Thorvald Balslev
+Clement Caspersen
+Johanne Caspersen
+Olga Caspersen
+Niels Elgaard Amstrup
+- Jensen, Frøken, Erikshaab
+Rasmus Knudsen
+Alhed Larsen
+Johanne Christine Larsen
+Otto Emil  Paludan
+Ellen  Sawyer
+Hans Smidth
+Hempel Syberg
+Andreas Warberg
+Conrad Warberg
+Else Warberg
+Anders -, Ølstedgaard</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Frk. E og Signe var. 
+Dora var en hest på Erikshaab.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0366</t>
+  </si>
+  <si>
+    <t>Amstrups, som var indbudt, kom ikke, og det var en skuffelse. 
+Paludan siger, at Albrecht Warberg kommer hjem omkring den 1. Det ærgrer Laura og Ellen, at Albrecht kun holder et enkelt selskab, når de har sendt så meget bagværk.
+Thorvald Balslev har været på besøg.
+Når lille Agnete er i køkkenet, henter Gamle Anders hende, og han og Rasmus Knudsen leger med hende i folkestuen.
+Laura Warberg har fået nogle numre af Nordstjernen. Hun beder Albrecht tage en mappe med til hende fra København. 
+Frederik vil meget gerne ride på Dora.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nEHp</t>
+  </si>
+  <si>
+    <t>Kjæreste Ven!
+Vi var rigtig nok glade ved Brevene fra Dig og Junge igaar. Elle gik fra Kirken lidt tidligere end jeg og til Højrup efter dem. Jeg fik ogsaa fra Tante Hanne og Elle fra Signe. Det kunde nok behøves for os med en extra Opmuntring, da vi blev skuffede ved at Amstrups ikke kom; jeg havde bedt dem til at spise til Middag her saa de skulde have Barnet og Frk. E. med og rejse tidligt hjem Sybergs kom et lille Svip om Eftermiddagen De venter jo Conne og Else ned d: 4-5 Nobr, men jeg har sagt, at det er tvivlsomt, om Du er hjemme til den Tid, jeg har forstaaet, at Du blev 4 Uger og ikke iaar vilde tage 2 Luftklokke Bade paa en Dag. Lige nu siger imidlertid Paludan, at Du kommer ved d: 1ste, og han maa vel vide det, og jeg skal saa sørge for, at Gloruperne faar det at vide. – Det var jo rart, Du fik Vognen byttet, naar Du ikke var rigtig tilfreds med den første. Du kan ellers troe, at Elle og jeg havde en General Ærgrelse igaar, da vi hørte, at I kun faaer et Selskab til al den masse Masse Bagværk, vi har sendt, og stegt og bagt om igjen, at I kunde have noget frisk til det sidste Selskab. Den Lagkage og Krandsekagen var det fineste, vi kunde finde paa at bage og der var nok til det største Selskab her hjemme. Jeg kan slet ikke regne ud, hvorfor I har opgiver de andre, om I maaske mener der er temmelig lidt Plads til det (dette er Paludans Gisning). – I Lørdags ved 5 Tiden kom Studenten pludselig dumpende pr. Cycle; han var et Par Timer paa Gelskov paa Rejsen til Odense fra Faaborg og Vesterhæsinge. Han sad her en Timestid, fortalte bl.a., at han denne Uge rejser til Kbh. og vil besøge baade Dig og Børnene. Han var endnu forkjølet fra Høstgildet. – I Fredags Aftes var Fr. Jensen, Pal. og jeg til Aften paa Gjelskov i Anledning af Amstrups. Smidt kom af sig selv. Visse fortalte, at naar lille Agnete sidder i sin Kasse hos dem i Køkkenet, saa kommer gl. Anders ind ved Middag og siger ”Nu skal hun derud,” og saa tager han hende med i Folkestuen, hvor han og Rasmus Knudsen leger med hende, saa den lille ler og pludrer løs! Anders synes, det er synd, hun sidder i Kassen, hvad hun for resten er gruelig glad ved og sidder og sparker og leger. I vor Kurv vælter hun. Igaar havde vi en hel Bunke Nordstjerner at more os med; jeg fik derved min Lyst fornyet til en Mappe med Overlag (1 Kr. 50 Øre) om Du kunde tage en saadan med hjem til mig, vilde jeg være meget glad. Alhed har saa tit lovet mig det. Mon den ikke faaes i Nordstjernens Expedition i [overstreget ord] Industribygningen? det har jeg faaet ud af Bagsiden paa Bladet. Igaar Aftes begyndte Regnen igjen, Gaarden er blank af Vand og det regner idag. I har vel ligedan Vejr hos Eder. Det er da rart, Du har faaet et andet og bedre Værelse. Dengse vilde partout have Ærinde at ride igaar ”Dora" skal røres hver Dag siger han. Syberg bad ham da ride ud igjennem Odensebakken og see om der var begyndt at pløjes. Det var deslige ved Gjærdet. Clemserne kom iaftes (blev bedt) og vi gjættede Gaader af Nordstjernen. Nu Farvel søde Ven! Mange Hilsener fra Din Smaa. 
+Husk Børnene paa Fr. Jensens Regning.
+Paludan siger, der er intet paa Kontoret, der venter Dig hjem til d: 1_ste_, han mener som jeg – forhast Dig ikke, men tag Kuren fuldt ud:</t>
   </si>
   <si>
     <t>1892-10-26</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 - Andersen, Sandbygaard
 Alice Bondesen
 Carl Brandstrup
 Clement Caspersen
 - Egholm
 Niels Elgaard Amstrup
 - Jensen, Frøken, Erikshaab
 Trine Johans
 - Juul, præst
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Marie Paludan
 - Paulsen
 Ellen  Sawyer
 Anna Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell
 Henry Smith, nær Erikshaab
 Adelheyde Syberg
 Hempel Syberg
@@ -1093,53 +1189,50 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mr2J</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Godsforvalter Warberg
 cand. jur.
 Tre Hjorte 
 Vestergade
 Kjøbenhavn. K. 
 [Skrevet med blyant:]
 1895
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Mandag d: 23de
 Kjæreste Abba!
 Det er meget fornuftigt at Du bliver lidt længere i Klokken og kan oprettte hvad Forkjølesen har forbrudt. Saa faaer vi lige Spisestuen færdig til at flytte ind i paa Søndag, det er Junges Fødselsdag, men nu skal Du høre om Junge! Hun kommer for en Time siden og siger, at hun har faaet en mægtig Lyst til at rejse til København, tager til Nyborg nu efter Middag, boer i Nat hos Louise Dons, Sollerup Bekjendt, tager imorgen til Kopperne, bliver der imorgen Nat og er altsaa i Københaavn paa Onsdag ved 2 Tiden. Hun vil boe hos Trisse, men tager til Dig først; Du maa selvfølgelig ikke vente paa hende, der kunde jo komme Forhindringer og for al Ting ikke sige det til Thorvald. Hun vil kun blive der til Lørdag eller Søndag. – Nu skal Du høre om Christine – Hun kom hjem i Lørdags med den Nyhed, at Stiftsprovsten havde været 4 Gange inen han traf hende [”inden han traf hende” indsat over linjen] hos hende for at sige hende ["hende" overstreget], at hun burde søge Eilskovs Boliger, idag er den sidste Dag til Ansøgningen. Han havde fundet ned i Stamtavlen, at hun er den nærmeste næst efter en gammel Dame paa Landet, der paa ingen Maade vil søge det. Tænk 3 Værelser, Kjøkken og Have og 50 Kr. om Aaret. Hun tjener selv nu 73 Kr. maanedlig foruden Snedkerbørnene, der gives Møbler. Igaaer hjalp Syberg hende med Ansøgningen og hun var i Kirke for at faae Anbefaling af Pastor Juul. Det er meget spændende. De var alle tre hjemme igaar til Høstgilde, Dedde havde faaet et Kvarter fri idag til Morgen. Paa Onsdag er der Omflytning, han er selv meget sikker paa at komme op, har en voldsom Interesse for sine Karakterer, har 4-5 mg’er, i Latin i den sidste Tid og rigtig gode Hoved ["Hoved" indsat over linjen]-Karakterer i næsten alle Fag. Muks har saa let ved det, nu er hun rask igjen, men det har taget paa hende den ene Uges streng Diæt. I Dag kommer Fru Leisner. Madame har jo meldt sig til hele Oktober. Berta har meldt sig til nogle Dage, det er strengt nok med alle de Gjæster, men vi kan da ikke sige Nej. 
 Nu kun en kjærlig hilsen fra Din Smaa. 
 [Skrevet langs venstre kant på side 1:]
 En lille Vadsæk, der kommer til Dig, er Junges Tøj.</t>
   </si>
   <si>
     <t>1896-11-19</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Tårup Vestergyde, Mesinge</t>
   </si>
   <si>
     <t>Petrine -
 Johanne Christine Larsen
 Otto Emil  Paludan
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
 Albrecht  Warberg
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Den afdøde pige eller hendes familie har muligvis været ansat ved Erikshaab, siden Alheds familie samt pigerne på gården deltager i begravelsen, samt står for middagen derefter. 
 Adis var et af Astrid Warberg-Goldschmidts kælenavne.</t>
   </si>
   <si>
     <t>En ung pige, der boede nær Alhed, er død, og Alhed med familie har været til begravelse. Alhed har dårlig samvittighed over, at hun ikke tog sig nok af den unge pige, Petrine.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/K2OR</t>
   </si>
   <si>
@@ -1520,78 +1613,92 @@
   </si>
   <si>
     <t>Sigurd Swane skriver på vegne af Grønningens bestyrelse at anmeldelse til anden ophængning indsendes til Overretssagfører Odin Kajser inden den 25. Arbejderne afleveres i Udstillingsbygningen den 28.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Yrm0</t>
   </si>
   <si>
     <t>21-4-17. Udstillingen. Grønningen.
 Anmeldelse ti 2den Ophængning indsendes til Overretssagfører Odin Kayser, Vestergade 18 inden den 25de dennes. Arbejderne afleveres i Udstillingsbygningen Lørdag den 28de dennes inden m Kl. 11 Form. præcis.
 P.B.V.
 venlig Hilsen
 fra Ugle og mig
 Sigurd Swane</t>
   </si>
   <si>
     <t>1919-05-11</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
-    <t>Bodild Holstein
-Grethe Jungstedt
+    <t>Grethe Jungstedt
+Bodil Larsen
+Mads Larsen
 Thyra Larsen
-Thøger  Larsen</t>
-[...3 lines deleted...]
-Landinspektøren og Mads kendes ikke.</t>
+Thøger  Larsen
+Christian Aaberg</t>
+  </si>
+  <si>
+    <t>Landinspektøren var Thøger Larsens tidligere chef, Christian Peter Aaberg.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3807</t>
   </si>
   <si>
-    <t>Ellen Sawyer skriver tillykke på sit fineste brevpapir. Hun har i påsken været i Lemvig hos Thyra og Thøger Larsen. "Opsynet" var skrappere end i fjor. Selskabet var på ture til Gjellerodde, hos Bodild og Mads, i Kappelskoven, ved Ferring Sø og ved Vesterhavet. Thyra Larsen virker bedst, når hun ikke er der.</t>
+    <t>Ellen Sawyer skriver tillykke på sit fineste brevpapir. Hun har i påsken været i Lemvig hos Thyra og Thøger Larsen. "Opsynet" var skrappere end i fjor. Selskabet var på ture til Gjellerodde, hos Bodil og Mads Larsen, i Kappelskoven, ved Ferring Sø og ved Vesterhavet. Thyra Larsen virker bedst, når hun ikke er der.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QhKW</t>
   </si>
   <si>
     <t>[Øverst s. 1 er med blyant skrevet:] Elle
 Maj 1919
 [Herefter med sort blæk:]
 Kære lille Lugge!
 Idet jeg sender dig mange mange Lykønskninger på mit allerfineste Brevpapir, som du kender min økonomiske Sans nok til at vide at det er et ikke ringe Offer, der derfor i Reglen bliver forbeholdt Breve som jeg skal gøre et godt Indtryk på, hvis de ikke har det i Forvejen, når de nemlig ikke kender mig, f. Eks. svare på Advertissementer, så det bliver fordelagtigt og bøder på mulige Mangler i Stilen. - - -
 (Vejret vil jeg nu ikke skrive om, skønt det er fristende, når det er noget så guddommeligt som det er i disse Dage, - jeres Have er nok bedårende med Zwibler og Fuglesang og Børnevrimmel, - gid jeg var der, - men jeg tjener så mange Penge nu, at jeg ikke har Raad til at lade være med det. Den Gang, jeg var fattig, kunde jeg komme og gå som jeg vilde. - Nå, jeg har da med Drikkepenge og varm Mad på Hjemrejsen og Mine med gjort en Rejse på 70 Kr. 39 Øre i Paasken. Men den var alle Pengene Vejr, - nej værd!! (Det var uforvarende og ikke af min ellers medfødte Vittighed, det "Vejr". - ) Det var knusende sødt i Lemvig og Lugge helt mellem os sagt, Th. var mægtig glad ved mig, men han bar det som en Mand, undtagen en enkelt Gang. Jeg synes også Opsynet var endnu skarpere end i fjor, - men derfor kan vi jo godt indkassere lidt Ædelhed. Mine var forresten også en elendig Makker. Men det var yndigt at være der og Thøger var akkurat ligesom i fjor - stampede ud og ind efter Bøger, som vi skulde se og ind og stoppe Pibe og på Lur efter en Myg og gik jo ellers op i at more os. Vi var den første Dag uden Kone på Gjeller Odde, hos Bodild, hvor vi drak Kaffe, så til Ma-a-ds hvor vi fik Chokolade og Kaffe - der har været Konfirmation og vi beså de rørende Gaver, og Mads førte os ud i Hønsehuset og Materialhuset - vi så også alle 10 Unger - i Anl. af Konfirm. var de knap så snottede som i fjor og meget søde. Så gik vi til Bodild og spiste til Aften og sad så sødt bænket der i den lille gamle Stue, - Thøger var så inderligt lykkelig ved at sidder der. - En anden Dag var vi i Kappelskoven m. Kone, sylende ["m. Kone, sylende" indsat over linjen] - den er som en Æventyr og 1ste Paaskedag, da det stormede var vi med Toget ud til Strande ved, Fæhring Sø og ude ved Vesterhavet. I Guder som det pjaskede og Sandet føg om Ørerne - men bag efter lå vi i Klitterne i Læ og Sol. Men Konen var så ekstra sylende den Dag. - Hun var meget sylende og skønt hun jo er så venlig og gæstfri, så kan man ikke nægte at hun virker bedst, når hun ikke er der. - Så spillede vi L'hombre en Aften, Th., jeg og Landinspektøren - uha, hvor vi morede os - og Skak de andre Aftner og Billard en Gang. Vi var der 5 Dage, men de fløj. Vi så også i Kiggert på Plænen Saturn [tegning] 
 [Indsat øverst s. 1:] Dato behøves da ikke når det er Dagen før din Fødselsdag, - det er så meget Ulejlighed med de Datoer.
 [Indsat øverst s. 1; på tværs:] Nu kun 1000 Hilsner. Elle
 [Indsat i venstre margen s. 1; på tværs:] Tillykke fra Grethe.</t>
+  </si>
+  <si>
+    <t> 9. aug. 1921</t>
+  </si>
+  <si>
+    <t>Johan Larsen</t>
+  </si>
+  <si>
+    <t>Dagbogen er en natur og fugle beskrivelse af rejsen med sejlskibet "Rylen" til de fynske øer.
+Rejsens formål er indsamling af materiale til Achton Friis, "De Danskes Øer", der på 1.200 sider i 3 bind beskriver livet, naturen, historien og kulturen på de danske øer i 1920'erne</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/n/CW5tALIU</t>
   </si>
   <si>
     <t>1922-07-13</t>
   </si>
   <si>
     <t>Ellen Brønsted</t>
   </si>
   <si>
     <t>Brædstrup</t>
   </si>
   <si>
     <t>June -
 Ebbe Brandstrup
 Frits Branner
 Thora  Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Christian Caspersen
 Emmy Caspersen
 Poul Caspersen
 Grethe Jungstedt
 - Koch, Flyverkaptajn
 Andreas Larsen
 Johannes Larsen
 Thøger  Larsen
@@ -1607,50 +1714,82 @@
   </si>
   <si>
     <t>Det vides ikke, om den nævnte Swane er Leo, Sigurd eller Lars Swane. 
 Schiøler er formodentlig en af ornitolog og vekselerer Eiler Lehn Schiølers børn.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB</t>
   </si>
   <si>
     <t>Det er rart, at Ellen/Bes har en god ferie ved havet. Christine og Grethe er kommet til Brædsted til fin middag. Christine skulle spille i Randers, men hun kunne ikke.
 Laura Warberg og familien kører ture i Andreas/Dedes bil. Folk på egnen er meget gæstfri. Tante June har været på besøg.
 Laura opgiver rejsen til Tyskland, for der er for uroligt.
 Andreas Warbergs drenge er dygtige i skolen.
 Andreas/Johan Larsen er sejlet til København i Rylen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MyNL</t>
   </si>
   <si>
     <t>Brædstrup d: 13/7-22
 Kære lille Bes!
 Det var et rigtig morsomt Brev fra Dig min lille Ven! og jeg siger Tak for det! Hvor maa der være herligt ved Vesterhavet og hvilken dejlig Ferie I kan faae der, især nu da Forældrene ogsaa er der. Det vilde glæde mig meget at høre en Gang igen fra en af Eder, mens I er der; lidt om hvad I oplever og hvordan Jeres Dag gaaer. Der er da ingen Fare ved at bade?? Elle og Grethe kom hertil d: 1_ste_ Juli lige til en fin Middag hvor de maatte møde i deres Rejsedragt, da Kufferten paa Grund af de mange rejsende ikke var med, men de havde heldigvis pæne Kjoler paa. Vi var 16 og fik Champagne. Christine var kommen Dagen før fra Randers; kunne absolut ikke spille deres Repertoire i Restauranten og var meget ked af at have narret dem og brugt sine Penge, Dede gav hende strax 100 Kr. Hun var her en Uge og er nu i Kerteminde. De andre to tager paa Mandag en Uge til Thøger Larsens og saa hjem. Vi er vældig meget paa Farten, dels Kaffegilder og dels Ture omkring med Dede i hans Bil. Tante June var paa Besøg her i Nærheden og hun var hos os 4 Dage, var med til et Par Kaffehistorier; Folk er saa Gæstfri her, at de gør Fest for hinandens Gæster! Vi har ingen Jordbær selv og er knusendglade naar vi efter Kaffen faaer Jordbær – dette er nu hændet os 3 Dage i Træk! Du veed nok, at Tante June er en stor Børneven og hun blev saa gode Veninder baade med store og smaa hun er nu i Haderslev og har i Dag sendt Konfekt derfra til os. Tante Tutte er med lille Frits på Bornholm, hun trængte meget til en Tid i Ro og komme sig efter en langvarig Bronchitis. Alle siger, at det vilde være Vanvid af os at rejse til Tyskland; fordi der er saa vældig Uro overalt, saa vi maa nok desværre opgive det. Christine skulde ellers have været med og havde glædet sig dertil. Tante June ogsaa, men hun og hendes Døtre er nu allermest _bange. Drengene her er saa flinke i Skolen. Mogens er kun 5 ½ Aar og har gaaet der siden Maj, Torkild er snart 8 og har gaaet siden Maj et Aar. Det var mig en _stor Glæde at høre om Jeres gode Examen og ogsaa Mutts Studenterex. Las er hjemme nu. Puf er sejlet til København med ”Rylen” og som Passagerer Flyver-Kaptain Koch og hans Søn. Af Gæster har de Swane, en ung Schiøler og Ebbe Brandstrup; jeg troer nok at Frida nu er der, ellers var det ogsaa alt for svært for Putte. Hun skulde da komme i Ferien. Og Putte skal nok til Eder? I Dag om 8 Dage rejser jeg til København dels hos [ulæseligt ord] dels hos Caspersen, som begge har indbudt mig og derfra sidst i August til Glorup. Vil Du takke Din Mor for hendes Kort. Og vil Du saa lille Bes! hilse dem alle mange Gange fra mig – ikke glemme Dig selv!
 Bedstemor</t>
   </si>
   <si>
+    <t>1924-1927 o. Sct. Hans</t>
+  </si>
+  <si>
+    <t>Andreas Larsen</t>
+  </si>
+  <si>
+    <t>Birkevej 28, Vester Hæsinge, 5672 Broby</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer
+Leo Swane
+Sigurd  Swane</t>
+  </si>
+  <si>
+    <t>Det kan ikke afgøres, om den omtalte Swane er Leo eller broderen Sigurd. 
+Vester Hæsinge Kro blev revet ned i 2010.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
+  </si>
+  <si>
+    <t>Alhed Larsen skal mødes med Swane på Vester Hæsinge Kro tirsdag og spørger Andreas Larsen, om han støder til dem. Det er skidt, at Alhed glemte brevene.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/c18V</t>
+  </si>
+  <si>
+    <t>Kære lille Gamle!
+Det var en dejlig Dag i Gaar. Disse Par Ord for at sige Dig, at Swane kom i Tanker om at han maatte have de 100 Kr. Tirsdag. Vi bestemte saa at mødes i Vesterhæsinge Kro Kl. 6 og spise sammen [det følgende ord indsat over linjen] Tirsdag, det var sjov om Du kom ogsaa, vi gaar ikke fra Kroen før tidligst 8 og saa kunde vi gaa op paa nogle Bakker og se paa Blus. Det var skidt jeg glemte de Breve Du fik. Der var et til Tante Elle, kunde Du ikke sende hende det (indlagt et Frim.) og saa tage de andre med til mig i Morgen eller Torsdag. (Aftalen ved Torsdag staar under alle Omstændigheder ved Magt.) 1000 Hilsner Mor
+Mandag Form.</t>
+  </si>
+  <si>
     <t>1925-02-15</t>
   </si>
   <si>
     <t>Henne Kirkeby</t>
   </si>
   <si>
     <t>6854 Henne Kirkeby
 5300 Kerteminde
 5000 Odense
 Fredericia
 Varde</t>
   </si>
   <si>
     <t>Tage -
 - Gammelgaard
 Martin Haahr</t>
   </si>
   <si>
     <t>Johannes Larsen opholder sig igen på kroen i Henne Kirkeby. Vejret er klart og stille, og han nyder den dejlige natur. Han nyder roen og fortæller små nyheder til Alhed Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rgjQ</t>
   </si>
   <si>
     <t>Kirkeby 15 Februar 1925.
@@ -1721,93 +1860,90 @@
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [Håndskrevet på kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 10 Dec. 1942.
 Kære Grevinde!
 Tusind Tak for de dejlige Fasaner og for Dine 2 Kort fra Kjøbenhavn. Jeg sendte i Gaar som Ekspresgods en Kasse med den døde Fugl jeg har lovet Dig til Din Fødselsdag og haaber den maa naa til Knuthenborg til d. 14_de_. Jeg benyttede Lejligheden til med det samme at komme en lille Pakke i Kassen, indeholdende et Par Bøger, Julegaver til Dig og Elisabeth. Min Glarmester, der ellers er en meget flink Mand, er meget ængstelig for sine Kasser, saa Du maa endelig sende den tilbage til ham. Hvis Banerne ikke vil befordre tomt Returgods, de gør de vist ikke for Tiden, saa kan Du jo fylde nogle Æbler i den og sende den som Frugt. Undskyld min Frækhed, men det er den eneste Udvej jeg kan finde paa i Øjeblikket. 
 Mange Hilsner til Dig selv. Hils ogsaa Børnene og Frk. Egeberg og Hr. Looft og Dr Bartholdy Møller.
 Din hengivne
 Johannes Larsen.
 vend
 P.S.
 Glarmesterens Adr. er:
 Johs Madsen
 Vestergade
 Kjerteminde.</t>
   </si>
   <si>
     <t>1943-03-19</t>
   </si>
   <si>
-    <t>Johan Larsen</t>
-[...1 lines deleted...]
-  <si>
     <t>Ludvig Brandstrup, billedhugger
 Gustav Carlsson
 Esben Hansen
 Georg Jacobsen
 - Jeppsson
 Frithiof Kemp
 Andreas Larsen
 Jens Larsen
 Jeppe Larsen
 Jonas Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 Ane Talbot</t>
   </si>
   <si>
     <t>Restaurant ”Hos Bang” eksisterede 1938-1978 og lå i Vestergade 40, Odense C. (Internettet marts 2022).
 Arrondering (fra fransk arrondir) er at samle jordtilliggender omkring en ejendom, i ældre tid typisk at en herregård søgte at samle sit fæstegods i nærheden af hovedgården eller omkring en ladegård. Arrondering kunne ske ved mageskifte eller køb. (Wikipedia juli 2022). På svensk bruges ordet arrendere om at forpagte. Gustav Carlsson var en tid forpagter af Båxhult.</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Kemp har rådet Larsen til at give Johan skøde på gården. Jacobsen og Esben Hansen er inde på, at Andreas får en tilsvarende sum. 
 Johan må derfor skønne, hvad Båxhult er værd. I 1925 eller 1926 gav Larsen Ludvig Brandstrup 9000 kr. for halvparten. Efter at Johan har forbedret bygninger og jord, må gården være mere værd.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Czhi</t>
   </si>
   <si>
     <t>Kjerteminde 19 Marts 1943.
 Kære Lysse.
 Ja Du er vel efter Haanden noget utaalmodig efter at høre fra mig. Det første Brev fik jeg sendt til Kjøbenhavn og gik saa hen og viste Kemp det og talte med ham om sagen. Han syntes godt om Dit Brev og raadede mig til at lade Dig faa Skøde paa Gaarden. Da jeg kom hjem tog jeg ud til Odense og talte med Esben-Hansen og Jacobsen om det, Esben-Hansen syntes ogsaa det var rimeligt og Jacobsen sagde at saa maatte jeg sikre Puf en tilsvarende Sum. Han sagde at han kunde ikke læse saadan et langt Brev undtagen han var alene, og bad om at maatte beholde det til Dagen efter. Han skulde have Middag samme Dag og bad mig om at komme med hvorefter han satte Esben til at bestille et Værelse til mig paa Grand og sendte os hen til Bang til Frokost paa Bankens Regning. Da jeg næste Dag var hjemme fik jeg vedlagte Brev fra ham. Herefter kommer Du altsaa til at fortælle mig hvad Du anser Båxhult for at være værd. Til Orientering kan jeg meddele at jeg i sin Tid, det var vist 1925 eller 26 gav Brandstrup 9000 Kr for Halvparten, hvoraf jeg laante 7000 i Gaarden og betalte Resten contant. Fra da af til Du overtog den fik jeg fra 800 Kr til 1000 Kr om Aaret gennem Jepsson, mens Carlsson betalte Afgifterne og undlod at betale sit Aroende. Det jeg gerne vil er altsaa hvad Gaarden er værd i Handelen, den maa jo være en Del mere værd nu, Du har forbedret paa baade Bygningerne og Jorden. Puf ser naturligvis ogsaa gerne at han faar Værdier til samme Beløb, vi ser altsaa helst at Du sætter den saa højt som muligt. Og saa vil vi ogsaa gerne vide hvor store Prioriteterne er. Vi er raske og har det godt og jeg har meget at bestille i hvert Fald i det første halve Aar. Mange Hilsner til Jer allesammen. Jeg var meget imponeret af Peters Brev til Puf.
 Din Far.</t>
   </si>
   <si>
     <t>1944-07-04</t>
   </si>
   <si>
-    <t>Else Larsen, Else, Andreas Larsens kone</t>
+    <t>Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Marie Larsen
 Christine Swane</t>
   </si>
   <si>
     <t>Marius Christiansen
 R.A. Christophersen
 Thora Cohn
 Johanne Giersing
 I.G. Jacobsen
 Andreas Larsen
 Jeppe Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Vilhelm Larsen
 Christine  Mackie
 Dagmar Madsen
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Ester -, pige i huset hos Johannes Larsen
 Anna Louise Syberg
 Ernst Syberg
 Franz Syberg
 Gudrun Syberg
@@ -1828,51 +1964,51 @@
 Puf og en gartner har ordnet haven meget fint. 
 Det er lykkedes Else at hyre en pige, Ester.
 En Schalburgtage-bombe, som var rettet mod Fyns Stiftstidende, har beskadiget Elses forældres kontor og lejlighed samt omliggende ejendomme. Elses mor er meget ude af fatning. Hun og manden ventede i fem dage på nye vinduer, men en ny sprængladning smadrede dem. Elses forældre kom til Kerteminde, men tog hurtigt tilbage til Odense. Elses mor blev derefter syg med høj feber, men heldigvis kom Ester og kunne hjælpe med diverse. 
 Else har sammen med hele Syberg-familien deltaget i Johanne/Besse Giersings begravelse på Drigstrup Kirkegård, og det var meget trist. Franz/Trylle Sybergs 40års fødselsdagsfest blev aflyst. 
 Else har været på besøg hos Johanne/Junge Larsen, og hun havde det overraskende godt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/3dkp</t>
   </si>
   <si>
     <t>1) Kerteminde d. 4/7 1944
 Kære Ugle og Rie!
 Mange Tak for jeres Breve og jeres mange Forsendelser, jeg er meget glad for Tallerkenerne og Fadet, vi trængte saadan til begge Dele og Las er glad for Glassene, han skriver nok selv; og sikken en Flothed med Rulleskøjter, Ane havde faaet et Par, men hun fik de ny og Jeppe de gamle og begge var meget glade, han er allerede den dygtigste, Ane er ikke saa ihærdig til at lære, naar hun ikke kan straks, taber hun Modet. Heldigvis er hun vedholdende med Svømningen, hun faar Undervisning i Aar igen og bliver meget rost af Lærerinden, hun opholder sig næsten hele Dagen ude paa Badeanstalten, der er heldigvis meget lavere i Aar, hun kan næsten bunde ved Broen. Jeppe og Thora opholder sig ved Badehuset hele Dagen, vi har faaet lavet en Bro, som Jollen ligger ved. I Haven foregaar en Masse, vi har haft en Gartner gaaende nu i 2 Maaneder foruden at Puf har været der hele Tiden og der er ryddet vældig op alle Vegne, fældet udgaaede Træer og Hylde og Elme, som stod allevegne, Køkkenhaven i fin Stand og alle Plænerne klippet med Maskine, bare det giver Arbejde til en Mand den meste Tid. Men jeg glemmer det vigtigste, jeg har faaet en Pige i sidste Øjeblik efter at jeg havde opgivet fuldstændig og indrettet mig paa at være alene med Grete til lidt Hjælp, denne er fra Aarhus og Veninde med Christiansens Pige og er gennem hende bleven anbefalet Pladsen, hun har ikke været i Huset i et Aar, men lader til at være helt flink og omgængelig og ihvertfald en stor Hjælp. Her var en kort forinden, som jeg havde telefoneret til efter en Annonce, hun havde Masser af Tilbud og forlangte 175 Kr, var 20 Aar og kunde daglig, men vilde gerne lære finere Madlavning, jeg gik ind paa alt, men hun ringede næste Dag, at hun havde taget en anden Plads, det er et formeligt Kapløb, naar der er en eller anden Form for Hushjælp i Udsigt. Iøvrigt har vi haft en temmelig bevæget Tid, Far, Mor og Kæreste skulde jo komme til Pinse, men 
 2) umiddelbart forinden blev Fyns Stiftstidende bombet, hvorved en Mur væltede ind i Fars Kontor og i Lejligheden blev naturligvis alle Ruder knust og Glasskaarene fløj rundt og ødelagde forskelligt, alt i Vinduerne røg ned paa Gaden og ikke mindst, de fik alle 3 saadan et Chok, som Mor ihvertfald ikke har forvunden endnu, jeg var der Dagen efter. Bulteriet var ubeskriveligt, der havde ligget en Bombe i Passagen og den havde raseret samtlige Ejendomme i den Grad, at alle Døre og Vinduer var slaaet til Pindebrænde, Butikkerne var fuldstændig raseret, Varerne laa og flød paa Gaden som iøvrig var dækket af et tykt Lag af Glasskaar og Murbrokker, hvorimellem Folk gik og ledte efter deres Ejendele, fra Etagerne øste de ustandselig Spandevis af Skaar og Ragelse ud af Vinduerne ned paa Gaden, de bliver ikke beboelige i flere Maaneder. Mor, som jo var sluppet meget naadigt gik og græd og jamrede og kunde slet ikke faa fat paa noget, Far og Kæreste var graa i Ansigterne af Træthed, de havde ryddet op fra Kl 2 om Natten og gik i susende Gennemtræk fra alle de aabne Dør og Vinduesaabninger. Imidlertid fik de da slaaet Pap og Brædder for og kom ned Pinsedag, men rejste allesammen næste Dag for at komme hjem og faa Ruder i, det maatte Mor saa vente paa i 5 dage og de andre opgav definitivt enhver Tanke om Ferie, nu skulde alt takseres og interimistisk ordnes og Kæreste kom langt bagud med Kontorarbejdet, der var jo ikke Ro eller Fred til nogetsomhelst. Deres Telefon var den eneste som duede, saa den brugte alle og Cigardamen, som havde Fars tidligere Butik maatte installeres hos dem og er der da endnu og dele sin Smule Tobak ud, det giver jo en masse Uro. Saa kom Mor da endelig herned, men gik Glip af nogle dejlige Dage og et Par Dage efter kom den næste Bombning, som ikke gjorde saa megen Ravage hos os, men var til Gengæld mere sindsoprivende, Mor var jo heldigvis her, hun klappede helt sammen da jeg kom ned og fortalte det og vilde trods kraftige Protester derind. Der var ikke sket noget videre, for de havde været 
 3) saa forsynlige at sætte Vinduerne paa Klem, saa de fløj op i Stedet for at sprænges, men en stor Ejendom paa Hjørnet af Vestergade og Klaregade var brændt og J.G. Jakobsens Bagside og Guldsmed Christophersens Baghus var ødelagt, saa det var jo paa nærmeste Hold, Kæreste troede, hendes Trommehinder var sprængt, hun kunde ikke høre længe efter, Kontorruderne, som de omsider havde faaet i efter at have gaaet i Mørke i 8 Dage med det dejligste Solskin udenfor, var naturligvis røget igen; Mor blev saa inde om Natten og da bombede Danskerne et Par Fabrikker i Byens Udkant og saa kunde de ikke afvente Schalburgernes næste Modsvar, alle flygtede fra Byens Midte, Far og Mor fik i Huj og Hast et Klædeskab med Tøj, en Kuffert med Sølvtøj o.lign. anbragt ude omkring og tog herned om Aftenen, og siden har Mor saa boet i Sommerlejligheden og Far og Kæreste er rejst frem og tilbage Morgen og Aften, der var ikke eet Menneske i deres eller de tilstødende Ejendomme i den Tid, men der er ikke sket noget og nu er Folk begyndt at flytte ind igen og de var besluttet paa at rejse hjem til 1 Juli skønt vi godt kunde huse dem med 2 ledige Pigeværelser, men saa i Tirsdags blev Mor syg med Hoved og Halspine og Onsdag laa hun med 40,1 og var meget daarlig med en rygende Angina, Torsdag var hun ved Hjælp af Piller lidt bedre og Fredag flyttede vi hende i Ambulance herop, de skulde jo ud af Lejligheden til Lørdag, hun vilde absolut hjem, men det var jo den rene Elendighed at faa hende derud og ligge, Kæreste blev hernede for at passe hende og heldigvis dukkede saa Ester (Pigen) op Torsdag og gik i Arbejde Fredag, det lysnede svært paa det hele. Lørdag kom saa Far om Eftermiddagen og en Kusine til mig, hvis Forældre var taget til København, hun skulde være taget om til dem Lørdag, men kunde altsaa ikke komme afsted og var muttersalene og vi havde saa en helt rar Søndag, Mor var meget bedre og lidt oppe og Vejret var ogsaa
 4) dejligt, ganske vist var vi til Besses Begravelse paa Drigstrup Kirkegaard om Eftermiddagen, det var meget sørgeligt, hun havde lige været paa Pilegaarden, heldigvis naaede alle hendes Søskende hertil til Begravelsen trods en Masse Genvordigheder, Trylle og Gudrun vidste ikke engang om Meddelelsen om Tid og Sted for Begravelsen var naaet frem til dem. Trylles 40Aars Fødselsdag skulde have været fejret i Morgen med hele Familien og os, det bliver der ikke noget af nu, de fleste er rejst ved første Lejlighed hjem til deres Familie, sikke ogsaa Tilstande, Gudskelov de ikke bor i København. 
 I Dag er Mor rejst, og nu haaber jeg de faar nogenlunde Ro, hun kan ikke tage meget mere, men hun var utaalmodig efter at komme hjem og hygge lidt om dem, der ser jo ud af [ulæseligt ord] efter Rystelserne. Her er fredeligt, men vi følger spændt Begivenhedernes Udvikling, kun Las tager til Klax Fødselsdag Puf vil nødig tage herfra og desuden havde vi paa det Tidspunkt, da vi sagde nej, ingen Pige. Vi var paa Lindøgaard forleden, Tante Junge havde det forbausende godt, men ingen derfra tager til Rørdam, mon du faar Held til at komme over, vi skulde have Mornine i denne Maaned, men nu ved vi jo ikke hvordan alting gaar. 
 Nu tror jeg ikke, der er mere at berette, jeg er ogsaa bange for, det snart er ulæseligt, saa jeg vil slutte med Tusind Hilsner til jer begge fra
 alle her og jeres Else</t>
   </si>
   <si>
     <t>1944-10-10</t>
   </si>
   <si>
     <t>Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 - Vestergaard</t>
   </si>
   <si>
     <t>Larsen takker for fasanerne. Han har fået tilsendt en flæskesteg og et halvt får. 
 Johannes Larsen er glad for hunden, men bekymret over, at der er en hundesygdom i omløb.
 Han maler hver dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UOxx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 10 Octbr. 1944.
 Kære Grevinde
 Tusind Tak for Fasanerne, som vi glæder os til at fortære. Omtrent samtidig ankom der fra min Ven Slagtermester Vestergaard i Nr Nebel en stor Flæskesteg og et halvt Faar med vedhængende Hoved og da jeg havde skudt en Hare forrige Mandag havde vi jo fuldt op af Næringsmidler. Hunden vokser godt og jeg bliver mere og mere glad ved den, desværre er her en modbydelig Hundesygeepidemi i Byen og der dør en Masse, men jeg passer paa at han ikke kommer der, gaar af og til en Tur med ham ud langs Stranden, ellers maa han nøjes med Haven. Jeg maler hver Dag og saadan gaar den ene Dag som den anden. Jag skal hilse fra Else og Puf og mange Hilsner fra
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1944-11-13</t>
@@ -1906,101 +2042,164 @@
 Knuthenborg
 Bandholm
 [I brevet:]
 Kjerteminde 13 Novbr. 1944.
 Kære Grevinde
 Tak for Dit lange Brev. Jeg haaber at Du nu er sluppen over Forkølelsen Her har vi det godt. Forrige Søndag var jeg til en lille Klapjagt hos min Broder Skovrideren og blev der et Par Dage saa jeg kom hjem i Onsdags. Jeg har en Masse Bestillinger i Gang, 13 Oliebilleder og et farvelagt Bomærke til en Sparekasse i Nr Aaby, som jeg i Forvejen har lavet et do i sort og hvidt. Jeg maler hver Formiddag og om Eftermiddagen gaar jeg en Tur med min nye Hund og sætter mig saa til at skrive Breve naar jeg kommer hjem, Folk skriver og spørger om de mærkeligste Ting, Dette her var planlagt til i Lørdags men det naaede jeg altsaa ikke. Jeg bliver mere og mere glad ved Hunden, den udvikler sig godt i alle Retninger og tegner til at blive en Skønhedsaabenbaring. Det glæder mig at Du og Din Broder synes saa godt om den Svaneakvarel, det er jo altid spændende med en Bestilling, hvordan Modtagerne stiller sig til Resultatet. Det er ogsaa morsomt, at Elisabeth er saa glad ved Dværghønsene, det har jeg meddelt Christiansen. Der er jo ellers vældig gang i Schalburgtagen for Tiden i Torsdag bombede 6 større Forretninger i Odense deriblandt Svaneapoteket og skød cand farm Dirks, saadan en pæn og tiltalende Mand. Det gaar jo ogsaa stærk i Aalborg, Odens og Svendborg. Her var en Mand forleden og filmede mig. Det er en Øhlenschlæger Johansen i Store Hedinge ham med Finsen Filmen, der har fundet paa at filme en Del Malere og Forfattere til Opbevaring for Eftertiden
 Mange Hilsner
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1945-11-26</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Bakkevej 12 Hareskov St.</t>
   </si>
   <si>
     <t>Alfred Fly
 Adolph Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Adolph/Agraren Larsen levede mange år efter den vellykkede operation.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0643</t>
   </si>
   <si>
     <t>Lægen sagde, at det var nødvendigt at operere Adolph/Agraren. Han kom med ambulance på hospitalet. Johanne/Junge spurgte via Else, om hun kunne bo hos Elses forældre en tid, og det var OK.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nlNE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 modt. Tirsd. Aften 27/11- 45.
 (om Agrarens Sygdom)
 Fru A. Warberg Müller
 Bakkevej 12
 Hareskov St.
 [Fortrykt på kuvertens bagside:]
 JOHANNE WARBERG LARSEN
 LINDØGAARD
 [Håndskrevet:]
 pr. Dræby St. 
 [I brevet. Fortrykt:] 
 JOHANNE WARBERG LARSEN
 [Håndskrevet:]
 Lindøgaard Mandag 26-11-45 
 Kære lille Dis!
 I Fredags Aftes sagde Doktoren at en Operation var tilraadelig – ja vist nødvendig. Allerede næste Formiddag kom han derud – til Odense – Bibbe med i Ambulancen; hun blev der til i Gaar Aftes og mente, at den stakkels Agrar var meget ked af det. Jeg ringede i Aftes [”i Aftes” indsat over linjen] til Else og spurgte om hun troede, hendes Forældre vilde huse mig en lille Tid, og det vilde de med Fornøjelse - viste det sig. 
 Jeg tager derud nu om et Par Timer derfor bliver dette lidt knapt. Vi ser temmelig mørkt paa det og maa gøre alt hvad vi kan for at mildne det for ham. Han ligger heldigvis paa en 2 Sengsstue. Jeg skriver igen. 
 Tusind Hilsner Din Junge
 Adr. Overgaard Nielsen
 Vestergade 28 III
 Odense</t>
   </si>
   <si>
+    <t>1951-01-08</t>
+  </si>
+  <si>
+    <t>Lindøgaard</t>
+  </si>
+  <si>
+    <t>- Agner
+Johannes Nicolaus Brønsted
+Louise Brønsted
+Alfred Fly
+Jesper Hansen
+Adolph Larsen
+Andreas Larsen
+Johan Larsen
+Else Larsen,  Andreas Larsens kone
+Axel  Müller
+Lauritz Pedersen
+Meta -, pige i huset hos Johanne C. Larsen
+Ellen  Sawyer
+Ane Talbot
+Fritz Warberg
+Grete Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Astrid Warbergs mand, Axel Müller, fyldte 70 i 1951.
+Det vides ikke, hvem Lille Marie og Dürkop var. 
+Fremtiden: tidsskrift for international orientering. Udgivet af Udenrigspolitiske selskab.
+Øjeblikket: tidsskrift om kunst - og det kunst handler om. Udgivet af Foreningen Øjeblikket. 
+Det vides ikke, hvad der menes med "Th's Vald."</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0569</t>
+  </si>
+  <si>
+    <t>Johanne/Junge spørger, om Astrid selv skal lave mad den 15., og om hun skal sende konfekt eller vin som gave? Hu takker for, at Astrid har vist interesse for Laura/Bibbes bihulebetændelse. Laura er godt hjulpet af ny medicin. En overgang frytede Johanne, at Laura var sindssyg. 
+Johanne har ikke pige i huset, men Adolph/Agraren og Martin/Manse har passet hende, da hun var syg, og de laver husarbejde om vinteren. Ruth kommer mulivis igen. Grete hjælper også af og til med vask. 
+Martin/Manse er på ferie blandt andet på Båxhult. Ellen/Elle Sawyer er kommet hjem.
+Else Larsen er overanstrengt og ulykkelig over at have mistet den nyfødte dreng. En indlæggelse er på tale. 
+Johanne undrer sig over, at Astrids to døtre støtter kommunisterne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/9xyB</t>
+  </si>
+  <si>
+    <t>Lindøgaard Mandag 8-1-1951
+Kære lille Dis!
+I dette Øjeblik har jeg faaet og læst dit Brev, Tak for det; jeg var meget glad ved at høre fra dig, havde spekuleret lidt paa, om Julen havde givet dig et lille Eftersmæk, men det lader det altsaa ikke til. Jeg kan godt forstaa, du har Mavepine ved at tænke paa d. 15de. Skal du selv lave Mad? Faar du lille Marie? Alle Detaljer vil interessere mig meget. Jeg havde tænkt mig at sende ham en lidt flot Æske Konfekt, men vil du hellere have, at jeg skal vælge en Fl. Vin? I saa Fald maa jeg jo bede dig om at bestille den, saa den bliver af samme Slags som - - hvad I ellers har. Er det ikke omkring ved en 7-8 Kr? jeg kunde jo sagtens sende dig en Femmer + Frimærker, som du jo altid bruger. Paa dette vilde jeg jo godt have et Ord som Svar X ellers skal du da ikke spekulere paa Brev før eft. d. 15de, du faar nok at tænke paa.
+Tak fordi du tager Del i Bibbes Bihuler. Ja, Dis, du kan tro jeg velsigner min Influenza, som jeg ellers har været fuld af Forbandelser over, især fordi den jo har givet mit Knæ og mit Hjerte kedelige Opsving; det er for intet at regne imod den Lykke det er, at Bibbe bedres, meget endda. Det var jo fordi Dr. Agner mente jeg skulde have de Piller, at vi fik Nys om, at Amerikanerne har opfunden dem, og at de har været kendt her i Landet allerede 1 Aar. Hun fik dem straks, og de har allerede hjulpet meget; hun siger, at nu føler hun sig som et rigtigt menneske, kan tænke og arbejde. Og naar hun nu bagefter, jeg mener nu da hun er saa meget bedre, lukker op for hvad hun har gaaet igennem, saa maa man grue, for som hun dog har lidt, den stakkels lille Bi, og næsten altid holdt det ved sig selv. Hun har altid været saa stærk paa det Punkt at bære sine Lidelser i Tavshed. Jeg har jo nok vidst det og sørget meget over det, ofte været Angst for Sindssyge, skønt Dr. Fly en Gang trøstede mig med, at det havde intet at gøre med Sindssyge. Lauritz kom forleden Aften og hentede Bibbe, som havde været her i 4 Dage; hun fortalte, at en gammel Veninde, de har i Bovense havde ringet for ar spørge Bibbe (hun mener at Bibbe ved Raad for alt) om hun dog ikke kendte et Lægemiddel mod Pandehule- og Bihulebetændelse; en bekendt af hende havde i næsten 1 Aar gaaet til en Odense-Læge med det, og faaet – Lys! Vi synes, at det er næsten u-tænkeligt, at en Læge ikke kender det Middel, som vil give mange Mennesker en ny Tilværelse. Jeg læste forleden en Kronik om Biologi af Brøndsted; han
+2
+skal rev [”al” overstreget; ”rev” indsat over linjen] bl.a. ” - - - naar man ser, hvordan en Hjerneforstyrrelse kan forandre et Menneske, f. Eks. ved en Hjernerystelse eller en kronisk Bihulebetændelse - - ”. Det er sandt, Bibbe har til Tider været f_orandret_, naar den var særlig slem, værst om Vinteren, bedst om Somren. 
+Du har Ret, det er en usigelig Lykke og jeg velsigner min Influenza. Hvis jeg havde den rette Indstilling vilde jeg sige: Der kan vi se, hvor Vorherre kan faa noget godt ud af noget ondt. 
+Nej, vi har ingen Pige i Vinter, ufatteligt at jeg ikke har fortalt dig det eller skrevet om, hvor godt Agraren og Manse passede mig, da jeg var syg. Ruth vilde egentlig gerne selv være blevet, me [”me” overstreget] især da hendes Kæreste er her i Munkebo, men Moderen, som regerer, vilde have hende tilbage paa Egnen i Jylland. Hun besøgte os i Julen – Ruth – og der er en Mulighed for at hun sætter igennem at komme her igen til Maj. Hun er en overordentlig sød og elskværdig Pige, ikke særlig dygtig, men ret prober – desværre af de ødsle, men man kan jo ikke faa dem fuldkomne. Jeg lider nu ikke spor ved, at vi ikke har Pige, egentlig befinder jeg mig vel ved det, og Agraren og Manse kan godt klare det, vel at mærke om Vinteren, da er her meget mindre at bestille, hverken Syltning, Henkogning eller Have, og desuden har Mandfolkene ikke Tid til Husvæsen om Sommeren, saa da maa vi jo have Hjælp. Meta, en tidligere Pige, gift og bosat i Munkebo, havde Agraren Manse [”Agraren” overstreget; ”Manse” indsat over linjen] engageret til lidt Rengøring, hun har endnu ikke vist sig, men Grete har taget et Nap af og til og f. Eks. vasket mit Undertøj. Naar nu Manse kommer hjem, maa han røre sig for at faa vasket. Han tager sig ellers en ordentlig Ferie; han rejste Natten mel. 3die og 4de Juledag, og han er ikke kommen hjem endnu, vi har ikke erfaret noget om hans Gøren og Laden, han bruger ikke at skrive, naar han er borte, men naar vi ved det, gør det heller ingen Ting. Elle er vist kommen hjem i Dag, Ane har lige ringet, at nu er der Lys i hendes Vinduer, hun maa lige være kommen. Mon jeg skrev til dig, at Else blev syg mellem Jul og Nytaar, dels Overanstrengelse, de har ikke kunnet opdrive en Pige, og dels over, at hun ikke kan forvinde Sorgen over den lille dejlige Dreng, som hun mistede. Dr. Fly tog det alvorligt, hun maatte kun se Puf, ikke Børnene eller andre, men da hun laa og fulgte med i Husets Færd, mente hun selv, at hun maatte hellere komme paa Sygehuset og der er hun nu. I Gaar Eft. da Puf var derude, havde hun det endelig noget bedre, sagde Ane. Hun skal vist til Dianalund paa Rekreation. Detaljerne i Sygdommen 
+3.
+kender jeg ikke, men vel et Nervesammenbrud, en eller anden Psykose. Stakkels lille Else, det har altsammen været mere, end hun kunde bære.
+Nu kommer jeg tilbage til Bibbe igen, du har spurgt mig en Gang om Forholdet mel. hende og Lauritz, ja, Gudskelov, det er meget meget bedre, vi kan nemt mærke det, og hun siger det selv, det er ogsaa en stor Lykke, Dis. Apropos – om ens Børn, hvordan gaar det dig med at døje Kommun. Hver Gang, jeg læser om det der og gløder af Harme, saa tænker jeg paa dig, og det skærer mig i Hjertet, at dine to søde Døtre er kommet ind i det Djævelskab , for det er da Djævelskab, at de vil udstyre Menneskeheden med Slave-Myrer og Termitmentalitet. Men en Del kunde vi Vesterlændinge lære af dem. Deres gøren noget for stakkels lavtstaaende fattige Mennesker, jeg har ikke før været ked af, at Kina fik en Omgang Kommun.; jeg tror heller aldrig Kineserne vil blive saa mentalt slavebundne – jeg ved saa egentlig ikke hvorfor. – Hvad de lavede i de baltiske Lande var rædselsfuldt; de vil have det hele russisk, bytter om paa Mennesker, som var de Brikker i et Spil, saadan vilde det ogsaa gaa her i Danmark, sende Masser af danske til Rusland og Russere herop og slaa dem ihjæl, som mukkede. Det er længe siden, jeg har skrevet om Kom. (med Vilje) nu gik Naturen over Beherskelsen. Taler du nogen Sinde med dem om det? Det er unyttigt, for alt hvad vi siger vil de stemple som Løgn. Forts. i Morgen
+Tirsdag I Aftes kom Manse hjem, det var dejligt at se ham igen: han havde vist haft en dejlig Tur; det trak saa længe ud, fordi de skulde køre med Lysse, som havde et Ærinde i Engelholm, saa var de jo godt paa Vej ad Danmark til. Manse fulgtes med Jesper, som altsaa ogsaa var paa Båxhult i Julen, til Birkerød, hvor M. overnattede hos Lugge, tog saa næste Morgen til Vrøj ved Kalundborg, hvor han har et nyt Bekendtskab, Dürkop hedder de; hun er af Larsen-Slægten og Manse er saa glad ved dem; han lærte forskellige kulinariske Triks af Fruen, som laver saadan knippel god Mad. 
+Lad mig nu ikke denne Gang glemme at spørge dig op, hvordan det gaar til, at jeg stadig faar baade Th’s Vald. Tak for dem [”Tak for dem.” indsat over linjen] og Øjeblikket. Du maa ikke kaste alle de Penge paa mig, jeg kunde godt tænke mig at sige ”Fremtiden” af (18 Kr. årl.) og holde Øjebl. i Stedet, det er jo kun 7 Kr. mere årl. Husk at svare paa dette. Tak for Bestillingen af Servietterne mon det haster? Jeg er lige begyndt på Fritz’ Bordløber. 
+Hav det godt og mange gode Hilsner til Jer begge fra din Junge
+[Indsat s. 1 langs venstre margen:] X svarer med det samme, der er snart ikke saa længe til d. 15de.</t>
+  </si>
+  <si>
     <t>1951-05-29</t>
   </si>
   <si>
     <t>Johannes Øhlenschlæger Johansen
 Adam Knuth
 Elisabeth Knuth
 Tage la Cour
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Kelvin Lindemann
 Vilhelm Lundstrøm
 Holger Rasmussen
 Ambrosius Stub</t>
   </si>
   <si>
     <t>Museet: Johannes Larsen var medstifter af Kerteminde Museum, som er forgænger til Østfyns Museer. 
 Pax var en strandrestaurant i Kerteminde. Den var ejet af ægteparret Due Nielsen, som var Johannes Larsens venner. 
 Det vides ikke, hvem Reventlow var.</t>
   </si>
   <si>
     <t>Det har været stormvejr, og der var koldt på museet, så generalforsamlingen blev flyttet til Pax. Øhlenschlæger Johansen kom med plader med optagelser af Larsens samtaler med Reventlow, og man hørte dem og så nogle film med Kerteminde-fiskere samt teaterstykker.
 Larsen vil gerne se Lundstrøm-udstillingen. Han laver vignetter til en Ambrosius Stub-digtsamling. Tage la Cour og Kelvin Lindemann kommer på besøg.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/KcK4</t>
   </si>
   <si>
     <t>[I brevet:]
 Kjerteminde 29 Maj 1951.
 Kære Grevinde!
 Hermed Din Bog som jeg haaber maa tiltale Dig. Sikken et Vejr det var i Gaar. D. v. s. det var først om Eftermiddagen da jeg skulde til Generalforsamling i Museet at det gik op for mig hvad det var for en Storm for her oppe mærkede vi ingen Ting. Nede paa Museet var det saa koldt at vi besluttede at henlægge Generalforsamlingen til Pax og kørte straks derud, og sikke det stormede, der stod et vældig Hav ind mod Kysten og Træerne bøjede sig og Bladene føg. Efter Mødet spiste vi til Aften og Øhlenschlæger Johansen der var kommen med nogle Plader af min Samtale med Reventlow, lod os høre Pladerne som han forærede Museet og bag efter saa vi en Film han havde optaget af mig her for nogle Aar siden og 3 andre Film, en fra Kjerteminde Havn med Fiskerbaade som vi fulgte og gennem Kattegat gennem Limfjorden til Thyborøn og ud i Vesterhavet hvor de trawlede og tilbage her til. Og derfter 2 Film fra Frilufstheatret her. ”Elverhøj” og ”der var en Gang”. Saa fik vi Kaffe og Cognac og jeg kom hjem Kl halv elleve. Jeg har vældig Lyst til at tage ind og se Lundstrøm Udstillingen, men jeg ved ikke om jeg kan samle mig sammen til det. For Tiden laver jeg en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger Rasmussen arbejder med. Han har fundet en Del flere Digte og en Del Rettelser til flere andre. Else og Puf er kørt til Odense og i Eftermiddag faar jeg Besøg af Tage la Cour og Kelvin Linneman og formodentlig Deres Koner, for der kommer 4. Hils Adam og Elisabeth og mange Hilsener til Dig selv fra 
 Din hengivne
 Johannes Larsen.
 P.S.
@@ -2104,59 +2303,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NEOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mvdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AeQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yrm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Atkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aWT3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Izlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0xlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NEOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CTeU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4VDT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mvdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AeQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yrm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CW5tALIU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MyNL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c18V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rgjQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mE9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5xgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Czhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UOxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcK4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M40"/>
+  <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2482,1494 +2681,1730 @@
       </c>
       <c r="I8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="G9" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>84</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>85</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>86</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>87</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>88</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>89</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...8 lines deleted...]
-        <v>53</v>
+      <c r="E11" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>108</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>109</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>110</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>111</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="5" t="s">
-        <v>34</v>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>114</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>115</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>116</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>117</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>118</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E17" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>142</v>
+        <v>34</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>143</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>144</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>145</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>146</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>147</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>150</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>151</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>152</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>153</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>154</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G20" s="5" t="s">
+      <c r="F20" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="H20" s="5" t="s">
+      <c r="I20" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="J20" s="5" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>161</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>162</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>164</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>157</v>
-[...9 lines deleted...]
-      <c r="G21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="H21" s="5" t="s">
+      <c r="I21" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>48</v>
+        <v>167</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>171</v>
+        <v>75</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="E22" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="s">
         <v>172</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>173</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>174</v>
       </c>
       <c r="J22" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K22" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="K22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>157</v>
+        <v>75</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G23" s="5" t="s">
+        <v>179</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="I23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="K23" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="L23" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="M23" s="5" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="D24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="D24" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H24" s="5" t="s">
+      <c r="I24" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="I24" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="J24" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>190</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="M24" s="5"/>
+        <v>191</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>187</v>
+        <v>43</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>45</v>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>194</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>195</v>
       </c>
       <c r="J25" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K25" s="5" t="s">
         <v>196</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L25" s="6" t="s">
         <v>197</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>199</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>14</v>
+        <v>200</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>200</v>
+        <v>201</v>
+      </c>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I26" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="J26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K26" s="5" t="s">
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="L26" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="5" t="s">
+      <c r="F27" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="E27" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="I27" s="5" t="s">
+        <v>209</v>
+      </c>
       <c r="J27" s="5" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="K27" s="5" t="s">
         <v>210</v>
+      </c>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L27" s="6" t="s">
         <v>211</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>213</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G28" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="D28" s="5" t="s">
+      <c r="H28" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="E28" s="5" t="s">
-[...17 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="I28" s="5" t="s">
+        <v>216</v>
+      </c>
       <c r="J28" s="5" t="s">
-        <v>216</v>
+        <v>48</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>217</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>218</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="D29" s="5" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        </is>
+        <v>229</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="5" t="s">
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="J30" s="5" t="s">
+      <c r="K30" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="K30" s="5" t="s">
+      <c r="L30" s="6" t="s">
         <v>232</v>
       </c>
-      <c r="L30" s="6" t="s">
+      <c r="M30" s="5" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B31" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="5" t="s">
-        <v>15</v>
+        <v>236</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E31" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K31" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="F31" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="L31" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="I31" s="5" t="s">
+      <c r="M31" s="5" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>43</v>
+        <v>241</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="E32" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="J32" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="F32" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" s="5" t="s">
+      <c r="K32" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="H32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="I32" s="5"/>
-[...3 lines deleted...]
-      <c r="K32" s="5" t="s">
+      <c r="M32" s="5" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>14</v>
+        <v>200</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D33" s="5" t="s">
+      <c r="D33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="L33" s="6" t="s">
         <v>252</v>
       </c>
-      <c r="E33" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>255</v>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="L34" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="I34" s="5"/>
-[...3 lines deleted...]
-      <c r="K34" s="5" t="s">
+      <c r="M34" s="5" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="D35" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="H35" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="E35" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H35" s="5" t="s">
+      <c r="I35" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="I35" s="5" t="s">
+      <c r="J35" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="J35" s="5" t="s">
+      <c r="K35" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="K35" s="5" t="s">
+      <c r="L35" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="L35" s="6" t="s">
+      <c r="M35" s="5" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="H36" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="E36" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H36" s="5" t="s">
+      <c r="I36" s="5"/>
+      <c r="J36" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K36" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="I36" s="5" t="s">
+      <c r="L36" s="6" t="s">
         <v>276</v>
       </c>
-      <c r="J36" s="5" t="s">
+      <c r="M36" s="5" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>252</v>
+        <v>279</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>253</v>
+        <v>280</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="J37" s="5" t="s">
         <v>282</v>
-      </c>
-[...2 lines deleted...]
-        <v>255</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>283</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>284</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>252</v>
+        <v>279</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>253</v>
+        <v>280</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="I38" s="5" t="s">
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="K38" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="J38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="5" t="s">
+      <c r="L38" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="L38" s="6" t="s">
+      <c r="M38" s="5" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="I39" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="5" t="s">
+      <c r="J39" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F39" s="5" t="s">
+      <c r="K39" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G39" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>297</v>
-      </c>
-[...10 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>43</v>
+        <v>299</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="J40" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="K40" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="J40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>305</v>
       </c>
-      <c r="L40" s="6" t="s">
+      <c r="M40" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="M40" s="5" t="s">
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
         <v>307</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
+    <hyperlink ref="M41" r:id="rId46"/>
+    <hyperlink ref="M42" r:id="rId47"/>
+    <hyperlink ref="M43" r:id="rId48"/>
+    <hyperlink ref="M44" r:id="rId49"/>
+    <hyperlink ref="M45" r:id="rId50"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>