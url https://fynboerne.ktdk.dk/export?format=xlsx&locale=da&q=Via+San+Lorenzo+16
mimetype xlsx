--- v0 (2026-05-15)
+++ v1 (2026-07-03)
@@ -96,137 +96,54 @@
   </si>
   <si>
     <t>Fritz Syberg har være træt af de højrøstede italienere. Overklassen er udmajet, og underklassen lugter af sved og hvidløg. Men de er smukke som oliventræer.
 Zahrtmann er i Pisa, og han opfører sig helt anderledes end i Danmark. Ikke så fornemt som hjemme. Zahrtmann tåler ikke, at italienerne bliver kritiseret.
 Syberg-familien har haft besøg af norske Bernt Grønvold med frue. De bor i Tyrol, og de var også rystede over italienernes upålidelighed.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4GAF</t>
   </si>
   <si>
     <t>Pisa 28 April 1911
 Via San. Lorenzo 16
 Kære Johannes V. og Else!
 Nu har jeg i lang Tid villet skrive, men dårlig Humør har afholdt mig
 [resten af siden ulæselig pga. dårlig indscanning fra Det Kongelige Bibliotek]
 Hans til Kirurg, til at ”tagliare” Bylderne som Italienerne kalder det, da jeg ikke kunde overvinde mig til at betro mig til en italiensk Læge.
 Arbejdet har gået om det end har knaget i Maskineriet. Den værste Omgang af Antipati mod Italienerne har jeg overstået, tror jeg. Der var nogle Måneder hvor jeg hadede det forbandede Italienerskrål. Nu begynder jeg at få fat på Egnen her, både Byen og Landet. Der er forresten ikke så dybe Forskælle [”dybe Forskælle” overstreget] dyb Forskæl. mellem Land og By her som hjemme, synes jeg. Tusindårig Kultur præger det hele. Zahrtmann er her. Han er, hvad der forbavser mig, et ganske andet Menneske her end hjemme. En god Portion formel Fornemhed lader han blive på den anden Side Alperne. Her er han udelukkende elskelig. Hans ømme Punkt er at man skal gå hen og sige et eller andet om Italienerne som ikke er i allerhøjeste rosende. Han bliver ikke vred, men helt ulykkelig. 
 Vi har havt Besøg her i Pisa af forskællige Danske. Desuden af en Nordmand Bernt Grønvold som er gift og bosat i Tyrol. Fruen var med. Det var rare Mennesker som på en mærkelig Måde var præget af at de [”at de” indsat over linjen] altid at bo [”at bo” overstreget] bor ganske ensomt i en eller anden tyrolsk Bjergegn. De var rystede over Italienernes Upålidelighed, hvilken vi andre er ret fortrolige med. Jeg tror forresten at Pisanerne er en mindre tiltalende Rase end f.Ex. Florentinerne. De er heller ikke så smukke som Helhed. 
 [Skrevet øverst på den følgende side, på hovedet:]
 Kære Venner, jeg har helt glemt at skrive jeg befinder mig saa vel her, saa jeg rent glemmer Pen og Blæk. Alligevel har jeg ikke glemt Jer, længes tit efter Jer. Mange Hilsner Jeres Anna [indsættelse slut]
 Du skrev i Dit sidste Brev at når vi mødtes igen var vi nok helt andre Mennesker. Det lød på Tonefaldet som om Du helst vilde, at vi ikke forandrede os ret meget, er det så? Jeg ved ikke om Italien kunde ta’ mig, jeg tror det ikke men ved ikke meget om mig selv. Italienerne kommer jeg [i] hvert Fald aldrig til at kunne lide rigtig. De morer mig og jeg beundrer meget ved dem, men jeg tror at de altid vil blive .. eller snarere at de bliver mig mere og mere uappetitlige. Overklassen er malet og udstoppet så man ikke ved hvor man kan sætte en Finger og være sikker på at træffe Personen selv, og Underklassen som jeg absolut lider bedst stinker så forbandet af Hvidløg og en eller anden stram Negerdunst. Desuden er der på nært Hold noget vist udartet ved dem alle, [kommaet overstreget]. De har Kraft nok, men er alle sammen knastørre og ufriske. [En del ord overstreget og ulæselige]
 De er smukke på samme Måde som de Oliventræer 
 [resten af brevet mangler. Eller afslutningen er indsat nederst på første side, som ikke kan læses pga. dårlig indskanning]</t>
   </si>
   <si>
-    <t>1912-01-14</t>
+    <t>1911-05-14</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
-  </si>
-[...81 lines deleted...]
-    <t>1911-05-14</t>
   </si>
   <si>
     <t>Pisa</t>
   </si>
   <si>
     <t>Henrik Cavling
 Franz Syberg
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og et par år frem.
 Området nær Fyns Hoved, som Fritz Syberg kalder "Øvet", må være højdedraget Jøvet.
 "8 År til England": Fritz Syberg delte en tid - i hvert fald i tankerne - sit liv op i otteårs perioder. Så vidt vides kom Syberg og Jensen ikke afsted på en tur til Den Engelske Kanal sammen.
 Franz Syberg (Trylle) led livet igennem alvorligt af astma og bronkitis. 
 Det vides ikke, hvad Lammefælledsjovere præcist er. Lammefælleden kaldtes tidligere den del af Nørrefælled i København, som begrænses af Nørre Allé, Tagensvej og Jagtvej (kbhbilleder.dk/kbh-museum lokaliseret juni 2019), så der er formodentlig tale om proletardrenge.</t>
   </si>
   <si>
     <t>Fritz Syberg forstår efter at have læst Johannes V Jensens artikler bedre, hvad han er inde på. Han vil gerne med til Den Engelske Kanal.
 Trylle (Franz) er syg af bronchitis. Fritz Syberg maler på fire store akvareller fra Arnoen. Om formiddagen er der kun fiskere og børn ved floden, men om eftermiddagen kommer der nogle irriterende latinskoleelever og lømler. Da Syberg hverken taler fransk eller italiensk, troede de, at han var døv.
 Den italienske arkitektur er smuk, men i øvrigt har italienerne en billig smag. Zahrtmann er vist uenig i dette.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/doA7</t>
   </si>
   <si>
@@ -345,81 +262,164 @@
 "Den store Sommer" var Fritz Sybergs betegnelse for sommeren 1910, hvor Faaborg Museum for Fynsk Malerkunst blev indviet, Fritz Syberg selv solgte virkelig godt på en anden udstilling, han og Anna med børn boede i et par hytter på Fyns Hoved og modtog mange gæster m.v. Johannes V. Jensen havde nogle år i forvejen brugt begrebet "Den store Sommer" i romanen Kongens Fald. Litt: Erland Porsmose: Den store Sommer. Et kunstnermiljø i Kerteminde 1901-1927. Lamberths Forlag og Johannes Larsen Museet 1996.</t>
   </si>
   <si>
     <t>Det er ikke vigtigt for Fritz Syberg, at hans tekst bliver trykt. Han ville blot gerne høre Johs. V. Jensens mening. Han maler akvareller af fiskerne ved Arno. Norske Bernt Grønvold har været på besøg og købt for 900 kr. akvareller. Da han var rejst, forhøjede Grønvold købesummen, da han syntes, Sybergs priser var for lave. Grønvold citerede Drachmann for at have rost Johs. V. Jensens sprog og nævnte, at han selv ville i gang med at læse Jensen. 
 Sybergs hjemlængsel er mildnet. Han glædes ved erindringen om "Den store Sommer".</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WmBB</t>
   </si>
   <si>
     <t>Pisa 29 Maj 1911
 Via San Lorenzo 16
 Kære Johannes V. og Else!
 Hermed Tak for Dit Brev og Dit Venneråd. Det er mig slet ikke om at gøre at det jeg har skrevet bliver trykt. Det er derimod en stor Glæde Du har gjort mig ved at tage Standpunkt til det. Dit Brev traf mig i Færd med at indøve et Par af Joachim Andersens ”kleine Caprise für die Flöte”. Det er nemlig Regnvejr. Jeg var en Tur nede Arnoen hvor jeg laver nogle Aquareller af Fiskerne, eller rettere Sandgravere og D [bogstavet overstreget] deres Fartøjer. Men der var mennesketomt i Dag. Ikke på Grund af Vejret men fordi det er Garibaldifest, og hele Pisas Arbejderbefolkning fester. Kirkens Helligdage arbejdes der altid i. 
 Vi har det rart. Min Længsel (eller hvad jeg skal kalde det) efter Danmark har sat sig. Jeg er optaget af Arbejde og tror Efterhånden på at jeg kan få noget ud af Egnen. Derimod er jeg begyndt at glæde mig til en Gang at hilse på Jer igen – altså alligevel Danmark. Det er Dig der skal gøre Danmark beboeligt, så man ikke nødvendigvis må søge helt ud i Periferien på de ubeboede Overdrev.
 Jeg kan ikke klage over A [bogstavet overstreget] ”Heldet”.
 En Nordmand Bernt Grønvold har været her og opsøgte os. Han købte for 900 Kr Aquarel. Og i et Brev jeg lige har modtaget fra ham er han så gentil at forhøje Summen til 1200 fordi han syntes mine Priser var for små! Han bor i Tyrol. Hans Hjem har været en Slags Rejsestation for 70’rnes Kunstnere. Han talte om Dig og citerede nogle Ord afdøde Drachmann en Gang havde sagt, da Talen var om Dig: ”Sådan Dansk som Johs. V. Jensen skriver er der jo ingen af os andre der kan skrive.” B.S. spurgte mig tilråds om hvad han skulde begynde med at læse af Dig, han kendte nemlig så godt som intet af Dig. Jeg anbefaler altid den Vej jeg selv er kommet: Dine Digte, Jagter og Myter, og derefter hele Resten.
 Italien er grøn som en Køkkenhave for Tiden. Jeg tør slet ikke tænke på Fynshoved – på anden Måde end at jeg glæder mig ved Erindringen om ”den store Sommer” ifjor. Den kommer ikke igen – Gud ske Lov – men måske en anden stor Sommer eller rig Høst – ”Skønhed er jo så mangfoldig” som Paul Christiansen siger når han docerer sin Visdom for os.
 Mange Hilsener fra os alle her til Jer alle Først og sidst fra Eders hengivne Ven
 Fritz Syberg.</t>
   </si>
   <si>
     <t>Anna Syberg</t>
   </si>
   <si>
+    <t>Ernst Goldschmidt</t>
+  </si>
+  <si>
     <t>Via San Lorenzo,  Pisa, Italien</t>
   </si>
   <si>
     <t>Poul S. Christiansen
 Fritz Syberg
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Renskrevet på skrivemaskine af ukendt person. Det er uvist, hvor originalbrevet befinder sig. Der er transskriberet efter kopien. 
 Familien Syberg bor og arbejder i Pisa nov. 1910 til maj 1913. Størstedelen af tiden bor de på 2 adresser på Via San Lorenzo, der pudsigt nok er opkaldt efter samme Laurentius, som sognekirken i Kerteminde har som skytsengel, 
 Arno er navnet på den flod, der løber igennem byen Pisa.
 Marinaen: Marina di Pisa på italiensk.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Anna Syberg savner meget af få underretninger om stort og småt fra Ernst Goldschmidt, efter at familien Syberg har taget ophold i Pisa i Italien fra nov. 1910.
 Zartmann og Poul S. Christiansen opholder sig også i området.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Jo55</t>
   </si>
   <si>
     <t>29/5 1911 (Pisa)
 Kære Ernst Goldschmidt
 Dette Brev for om muligt at have et Par Livsytringer ud af Dig. Du maa passe dine Venner i Landflygtigheden. Vi ved intet om Dig uden det Officielle, som vi kan snuse op ved de enkelte Numre af Politiken vi undertiden faar tilsendt. Hvordan har Du det? Er Du rask? og hvad synes Du ellers om Tilværelsen, send os nogle Kunstblade. Hvad maler Du? 
 Kommer Du engang sydpaa maa Du besøge os. Vi har lejet en Lejlighed og købt det nødvendigste af Møbler. Vi bliver vist her i Pisa et Par Aar. Frits maler Aquareller fra Arnoen og de gamle Broer. I Vinter var Landskabet dejligt, og han malede mange smukke Aquareller uden for Murene. Zartmann og Christiansen er i Marinaen, og vi ses jævnlig. Nu venter jeg Brev fra Dig omgaaende, ellers tror jeg Du er fornem, ligegyldig, troløs, optaget og alt andet ækelt - Idag skriver jeg ikke mere, for Du bryder Dig maaske slet ikke om at faa Brev. 
 Mange Hilsener fra Din hengivne
 Anna Syberg. 
 Pisa Via S. Lorenzo 16.</t>
+  </si>
+  <si>
+    <t>1912-01-14</t>
+  </si>
+  <si>
+    <t>Pisa
+Via San Lorenzo 44</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
+Acqua purgativa betyder rensende vand.
+"Skibet" er en del af Johannes V. Jensens romanrække "Den Lange Rejse". "Skibet" udkom i 1912.
+Fynshoved-myten: Johannes V. Jensen besøgte i sommeren 1910 Syberg-familien, mens de opholdt sig på Fyns Hoved, hvor de boede primitivt i et par træhytter. Syberg og Johannes V. Jensen har i tidligere breve diskuteret, om det er fortællingen om denne tur, som Johannes V. skal bruge til et julehæfte med Sybergs illustrationer. 
+Bionda: Blonde. Grassa: Fedtet. 
+Det er uklart, hvad Fritz Syberg mener med "secca". Mager er på italiensk magro. 
+Nera: Sort.
+Brutta: Dårlig (ikke grim, som Syberg oversætter det til).</t>
+  </si>
+  <si>
+    <t>Fritz Sybergs fordøjelse har det godt takket være Acqua purgativa.
+Familien har besøg af en del skandinaviske malere.
+Det er ved at blive forår i Pisa. 
+Syberg vil gerne være med til at vælge billeder (til et hæfte med tekst af Johannes V. Jensen).
+Italienerne kan lide at betragte sig selv som blonde og finder dette smukt, men der er meget negerblod i deres race.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/x9Mp</t>
+  </si>
+  <si>
+    <t>Pisa 14-1-12
+Via san lorenzo 44.
+Kære Venner!
+Jeg har længe tiltænkt Jer et Brev med Nytårshilsen. Glædeligt Nytår! I Dag er Humøret ug. uden særlige Grunde men, hvad der er bedre, af den reelle Grund at Arbejdet går godt, - Fordøjelsen og Stolegangen er mønsterværdig, den sidste takket være ”aqua purgativa”. Hvis det kan fås i Danmark vil jeg anbefale Dig det, jeg har en Erindring om at Du, ligesom jeg selv, har en noget for stærk Mave. Det er et østrigsk Fabrikat det hedder Saxlehner Bitterquelle. Vi har turet Jul efter dansk Skik og havt det dejlig. Her har været Besøg af en Del norske og svenske Malere, som vi havde til Aften Goldschmidt bor i vort Nabolag. Jeg kan godt lide ham, han er en reel Fyr trods sit springende Væsen.
+16-1-12
+Vi savner Jer. I Dag regner det. Hvor vilde en Whist eller Bridge sammen med Jer gøre godt. Ude bag Pisas Mure er det Forår når Solen skinner. Det er helt hjemlig at færdes mellem Bønderne. De trækker Roer op og beskærer deres Vin og har det fredeligt og godt. Undertiden forbavser det mig at de ikke taler fynsk.
+[Tegning i venstre side af papiret]
+Det vi nu venter på og imødeser med Længsel er Din nye Bog ”Skibet”. Det er rart at Din Fynshoved myte ikke skal ud over Hals og Hoved. Jeg vilde gærne være hjemme når der skal vælges Billeder til den bl.a. for at lave et Par direkte dertil. Send os et Fotografi af Jer alle sammen. Du har jo Apparat.
+Apropos Bønderne og Befolkningen hernede, dersom Du var her tror jeg Du skrev en Bog om Longobarderne. Italienerne har altid opfattet sig selv som en blond Race: De gør det i den Grad i deres Billeder så de gør sig endnu lysere end Germanerne. På de gamle Fresker er Kvinderne så gyldenblonde som norske Jenter. At kalde en Italiener sort – nero – er et Skældsord. En Kvinde [”En Kvinde” overstreget] Alle Italienerinder drømmer om at se ud som Else. Else er ”bionda” og ”grassa” hvad der er ensbetydende med ”bella” og ”bellissima”. Mager og sort (”secca” og ”nera”) er ”brutta” (grimt). Imidlertid er der så meget Negerblod i Racen hernede så helt gl [”gl” overstreget] guldlokkede er de nu ikke. Vi længes, som sagt, efter Jer, men vi længes ikke hjem. Goldschmidt bringer lidt af den hjemlige Duft med som altid hænger ved en Kollega og den gø [”gø” overstreget] virker således på mig så jeg siger: Hvor det er rart at være borte! Stik i et Svip herned!! Eders hengivne Ven
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>1912-04-24</t>
+  </si>
+  <si>
+    <t>Rembrandt
+Pieter Breugel
+Edgar de Gas
+Jean Gauguin
+Else Jensen
+Jens Jensen
+Villum Jensen
+Édouard Manet
+Claude  Monet
+Camille Pissarro
+Pierre-Auguste Renoir
+Peter Paul Rubens
+Alfred Sisley
+Anna Syberg
+Vincent van Gogh</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede fra Efteråret 1910 og små tre år frem i Italien. 
+Det fremgår ikke, om den omtalte Breughel er den yngre eller den ældre. Maleriet Hjemturen fra Kermessen er malet af Breughel den Yngre i 1620erne.
+K.H. Withs bog Musefamilien bliver ofte kaldt Musene i Rynkeby Præstegård. Fritz Syberg refererer muligvis til denne, fordi han og Anna havde mange børn. 
+Campo Santo er begravelseskapellet ved Det Skæve Tårn i Pisa. Det indeholder en mængde freskoer og sarkofager.</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har nydt at læse Johannes V. Jensens artikel og synes, han er god til at skrive om kunst. Dog er han uenig i, at impressionismen er en skole. Han ser de impressionistiske billeder som værker af enkeltpersoner som Renoir, Degas osv. Syberg og Jensen burde i fællesskab lave et kunstblad, med de har jo ikke tid.
+Fritz Syberg tror, at Jensen vil kunne lide Rembrandts Nattevagt, Breughels Kermesse og Rubens' billeder. Helt suveræne er dog de nu ukendte malere, som har lavet freskoerne i Campo Santo.
+Familien vil ikke hjem, og Fritz Syberg har også meget endnu at male i Pisa.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/zpYD</t>
+  </si>
+  <si>
+    <t>Pisa 24-4-12
+Via San Lorenzo 44
+Kære Ven!
+Jeg har havt megen Fornøjelse af at læse Din Artikel. Jeg har altid holdt på at Du skulde skrive om Kunst. Emnet interesserer Dig og skrive kan Du jo. Det er de to væsentligste Betingelser og i Grunden de eneste som berettiger. En til at give sig af dermed. [”En til at give sig af dermed” overstreget] Vore professionelle Anmeldere mangler begge Dele – i hvert Fald de fleste af dem. Du er bedst hvor Du skriver om de enkelte Malere. Hvad Du siger om dem er glimrende sagt fordi det får hver Maler til at vise sig som en ny Figur på Scenen. Og det er Sandheden Du siger om dem i samme Forstand som når Du taler om dansk Natur i en af Dine Myter. Det er vist rigtig nok tror jeg ikke jeg kender og jeg beundrer dem egentlig alle så jeg næsten ikke ved hvem jeg sætter højest – Gauguin er måske den hvad en eller anden Tysker har sagt, at man forstår sig kun på det man overvurderer. Der hvor Du filosoferer føler jeg mig lidt mere på gyngende Grund. Jeg er enig med Dig i noget uenig i andet eller rettere det er mig umulig at se (f.Ex) Impressionismen som en Skole. Den opløser sig for mig i Navne: Renoir, Monet, Degas, Sisley, Pissaro, Manet, Gauguin og van Gogh…. flere tror jeg ikke jeg kender og jeg beundrer dem egentlig alle så jeg næsten ikke ved hvem jeg sætter højest – Gauguin er måske den jeg bryder mig mindst om – men jeg er usikker. Jeg spår Dig at hvis Du vedblivende interesserer Dig for Kunst vil Du også havne der at Du til syvende og sidst kun interesserer Dig for Billederne, hvad ”Skolen” angår da er de Malere der lader sig spolere af den i Reglen deres Skæbne værd. Jeg har undertiden talt med Anna om at det kunde være Sjov om Du og jeg i Forening startede et nyt Kunstblad, som bl.a. skulde have det Fortrin frem for de afgåede, at det var populært og kunde betale sig. Men jeg ved rigtignok ikke hvordan nogen af os skulde få Tid til det. Apropos: det festlige [en overstregning] i Kunsten – det findes nu i hollandsk Kunst også, hvad er så festligt som Rembrandts Nattevagt Gud ved om Du ikke vilde finde en Art Farvefest i Bruighels Billeder. Den Samling han har i Wien – ”Kermessen” – den drømmer man om – det er en Heksefest; eller Rubens ”Barnemord i Betlehem” (i München) – men det var nu ikke det – det var Italienerne jeg vilde n [”n” overstreget] tale om: Venetianerne (i Venedig) og de gamle Frescomalere som Ingen mere er sikker på Navnene af [”af” overstreget] på – ja det er håbløst at vilde nævne det – der er for meget – men ønsker Du Fest så kan Du ta Gift på at de forbandede Italienere har kunnet lave den. Det svimler ligefrem for En, for det er som der slet ikke havde eksisteret Vanskeligheder for dem. Det De kan [”Det De kan” overstreget] De har kunnet alting, kunnet det til enhver Tid på Døgnet og altid gjort det straks. Det var egentlig noget helt andet jeg vilde have skrevet da jeg begyndte, men måske jeg har fået sagt noget af det alligevel. Musefamilien fra Rynkeby Præstegård lader sig desværre ikke flytte. Alene tør jeg ikke komme hjem. Jeg har så meget Arbejde for, men [”men” overstreget] og rejser jeg fra det er jeg bange for at det går i Vasken, jeg rejser ikke herned igen. Det er en god Tid jeg lever her, hvor Fyns Land og blæsende Fjorde skal smage ovenpå. Jeg har i de sidste 3 Måneder [”i de sidste 3 Måneder” indsat over linjen] gjort ca 30 Forårsaquareller med ”små” Motiver, (italiensk Bondeland). For Tiden kopierer jeg en freske i ”campo santo” med Adam og Eva, så skøn så skøn og den kendes kun af Vorherre og mig, Hver [”Hver” overstreget] hver Dag vrimler Amerikanere, Tyskere, Englændere ud og ind, men man opdager ikke den Slags Ting uden man bor årevis på Stedet. Mange Hilsener til Dig Else og Børnene fra os Alle her. Din hengivne Fritz Syberg. 
+[Skrevet på 1. side, på hovedet ved Fritz Sybergs datering:] Kære Else Tak for Brevet. Jeg skriver senere. Mange Hilsener til Jer begge Anna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -496,51 +496,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/4GAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jo55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zpYD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -665,254 +665,254 @@
       </c>
       <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G6" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="s">
-        <v>59</v>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>