--- v0 (2026-05-03)
+++ v1 (2026-08-06)
@@ -44,196 +44,111 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1911-12-13</t>
-[...50 lines deleted...]
-  <si>
     <t>1910-12-06</t>
   </si>
   <si>
     <t>Postkort</t>
   </si>
   <si>
     <t>Anna Syberg</t>
   </si>
   <si>
     <t>Else Jensen</t>
   </si>
   <si>
     <t>Pisa</t>
   </si>
   <si>
     <t>Jacobys Allé 2 København</t>
   </si>
   <si>
     <t>Lorenzo Battoni 
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>Anna og Fritz Syberg med børn rejste 25. november 1910 til Pisa for at blive der i tre år. Den første korte tid boede de på et hotel og derefter i en lejet lejlighed Via San Lucia 1 og 3. Herfra flyttede de senere til Via San Lorenzo.
 Fotoet på postkortet er formodentlig fra Natural Park Migliarino San Rossore.</t>
+  </si>
+  <si>
+    <t>Det Kongelige Bibliotek, Johannes V. Jensens Arkiv</t>
   </si>
   <si>
     <t>Anna Syberg beder Else V. Jensen sende en opskrift på appelsinmarmelade. Anna og familien har det bedre, end Anna havde troet, at de ville få det</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Thrz</t>
   </si>
   <si>
     <t>[Fortrykt på kortets billedside:]
 Pisa – S. Rossore – Dromedari al Passolo
 [Kortets tekstside:] 
 Fru Joh V. Jensen
 Jacobys Allé 2
 Kjøbenhavn
 Danimarca
 Kære Else
 Vil Du ikke være saa elskelig art sende mig Opskriften paa Din Appelsinmarmelade. Smør er nemlig saa dyrt og daarligt, og Appelsinder saa billige, saa Marmelade paa Brødet til Morgenkaffen vilde være bedre og billigere. Vi har det ellers glimrende, langt bedre end jeg havde ventet mig det. Jeg tænker tit paa Dignaar vi ser et eller andet , Du vilde tit ryste af Latter. Hils Joh. V. Mange Hilsner Din Anna.
 [Skrevet på hovedet øverst på kortet:]
 Signor Battoni Lorenzo
 Via S. Lucia 3
 Pisa</t>
   </si>
   <si>
-    <t>1912-02-28</t>
-[...44 lines deleted...]
-  <si>
     <t>1911-05-18</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Else Jensen
+Johannes V. Jensen</t>
   </si>
   <si>
     <t>Carl Balsgaard
 -  Bramsen
 Poul S. Christiansen
 Vilhelm  Hammershøi
 Peter Hansen
 Carl  Hartmann
 Johannes Larsen
 Karl Madsen
 Kristian Møhl
 Laurits Ring
 Peter Rostrup Bøyesen
 Karl Schou
 Henrik Schouboe
 Harald Slott-Møller
 Franz Syberg
 Kristian Zahrtmann</t>
   </si>
   <si>
     <t>Den vedlagte artikel var trykt med illustrationer i Gads Danske Magasin 1910-1911 s. 489-502. Det vides ikke, om Fritz Sybergs artikel blev optaget i Politiken. 
 Franz Syberg (Trylle) led livet igennem af astma og bronkitis. 
 Maleren Kristian Zahrtmann boede halvdelen af året i Civita d'Antino, Italien.
 Maleren Carl Vilhelm Balsgaard (1812-1893) søgte et professorat på Kunstakademiet og en inspektørstilling ved Galleriet (nu Statens Museum for Kunst), og da han fik afslag på begge, offentliggjorde han i 1873 kampskriftet "Om vore Kunstforhold". Han regnedes i samtiden for polemisk, og det er formodentlig derfor, Fritz Syberg bringer ham på banen i forbindelse med Harald Slott-Møllers udfald mod Fynbomalerne.</t>
   </si>
@@ -275,50 +190,135 @@
 7
 I de 10 År levede jeg af ingenting. Derf [”Derf” overstreget] Derefter kommer 16 År, hvor mine Arbejder bragte mig i Kunstvenners Gunst, så jeg ved stor Økonomi og altid i Gæld kunde leve på Landet. I Februar 1910 lavede jeg en Udstilling af Størsteparten af mine Arbejder. Den gjorde en uanet Lykke og indbragte si [”si” overstreget] sin Ophavsmand 15000 Kr. netto. Siden da 
 8
 har jeg været på den grønne Gren. Mine personlige Fornemmelser over for mit Arbejde er af den Art, at jeg vilde have holdt ud og arbejdet videre, selv om mine Vilkår havde været værre. Jeg har i mit Arbejde fundet Afløb for at de to stærkeste Drifter i mig, min Frihedstrang og min Arbejdstrang, og end ikke Hr. Slott-Møller vil kunne lægge mig nogen Hindring i Vejen. 
 9
 Om man vil unde mig Kunstner navn er en sag der vedkommer andre og ikke mig. Basta!
 Jeg kommer nu til S.M. selv. Hans Kunst har jeg ikke mange Ord at spilde på. Hans Arbejder fra de sidste 14-15 År har på en uhyggelig Måde blottet Skavankerne ved hans Begynderarder (som der knyttedes Håb til). Den Udstilling, han afholdt for nogle År 
 10
 siden, var en Udlevering. Den viste hans Lærreders gabende tomhed. At en Mand går tilgrun [”tilgrun” overstreget] tilgrunde som kunstner er imidlertid ingen Grund til at tage hårdt på ham, tvertimod det vilde være både rimeligt og behageligst for En selv at l [”l” overstreget] anvende Medlidenhed over for ham og ”hænge ham i Stilhed”. Men ved sin Virksomhed som Skribent og Æreskrænker, hvortil man ikke kan tie i al Evighed, 
 11
 nedkalder han selv Ulykkerne over sit Hoved. Man indleder ikke regelret Kamp med en Giftsnog, men bruger de Midler man har for Hånden for at uskadeliggøre den. Hans Edderspændthed er mig ligegyldig. Værre er det at han i sine ”Kritiker” er perfid. Her er et Par Eksempler. I en Anmeldelse af ”den Fri” (Året 1907) hvis Hovedafsnit var et Overfald på 
 12
 mig protesterer S.M. mod den Anmasselse, at ”den fynske Skole” tilegner sig Maleren Møhl. Det gjaldt den Gang om at kunne [ordet ”kunne” overstreget] få Begrebet ”den fynske Skole” [ordet ”Skole” indsat over linjen] sprængt. Derfor var det god Politik at beskærme Møhl, som ingen andre end S.M.s løgnagtige Pen havde indrulleret blandt Fynboerne. Et godtroende Publikum lader sig let binde den Slags Historier på Ærmet, ukendt 
 13
 som de er med de faktiske Forhold. Der er i disse Dage [”i disse Dage” indsat over linjen] blevet sendt mig [”mig” indsat over linjen] S.Ms. sidste Arbejde som Skribent. Det hedder betegnende nok ”Sandhed.” Han lader her [”her” indsat over linjen] Rostrup Boyesen selv udtale, at han er Fynbo. Hvad er Meningen? Har Boyesen betroet Hr. S.M., at han ønsker at klistre sig på os! eller er det Meningen at insinuere, at Fynboerne praler med at have optaget Boyesen 
 14
 i deres Klike? Jeg overlader til Læserne at finde ud af det. Der blev for År tilbage startet flere ”Bevægelser” i dansk Kunst, hvis fornemste Egenskaber var at finde Navn importeret fra Udlandet. Der blev stablet et ”Taarn” op til Ære for Bevægelsen, Folk blev holdt a jour med den i Bladene: ”Maleren N.N. blev i går Symbolist” ……. I Løbet af et Par Måneder var [”var” overstreget] 
 15
 var den død og ikke en Gang Navnet vækker Erindringer. 
 Fynboerne, som intet andet har ønsket end at arbejde i Fred, har man slængt Øgenavnene Bondemalere og den fynske Skole efter. Det var Dragesæd.
 Vi havde Munterhed nok til at gribe Navnene i Flugten og gøre dem til Fanemærke.
 Er det det som driller?
 Den Egenskab hos Slott-Møller, hvor [”hvor” overstreget] som er Grund [”Grund” overstreget og ”Skyld indsat over linjen] Skyld i, at jeg anser en 
 16
 Diskution med ham for ugørlig, vil være klart for Enhver, der erindrer hans Bladkampe med Karl Madsen i Året 1907. Den utrolige Anmasselse, hvormed han behandler enhver Modstander en canaille, betager i hvert Fald mig Appetitten. Han er [”er” overstreget og over linjen erstattet med ”hører”] hører ligesom afdøde Balsgård til en Art Fænomener i dansk Kunsthistorie, som der synes at at være en [”at være en” indsat over linjen] Lov for Gentagelsen af. Lad ham stå som den han er, et Eksempel der kan tjene andre til Skræk og Advarsel. Fritz Syberg. Pisa 19 Maj 1911</t>
+  </si>
+  <si>
+    <t>1911-12-13</t>
+  </si>
+  <si>
+    <t>Pisa
+Via San Lucia 3</t>
+  </si>
+  <si>
+    <t>- Battoni
+Richard Bergh
+Frederik Grundtvig
+Johannes Larsen
+Kristian Zahrtmann</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem. 
+I Rigets Julehæfte 1911 blev der aftrykt en del af Johannes Larsens billeder med tilhørende tekster af Johannes V. Jensen. 
+Johannes V. Jensen fik nytårsdag 1911 en artikel om fetichisme trykt i et tidsskrift. Heri forsvarede han van Gogh og Cézanne. Litt.: Per Dahl og Aage Jørgensen: Johannes V. Jensen og fynbomalerne. I: Du danske Sommer. Fynbomalerne og de jyske forfattere i samklang. Malene Linell Ipsen (red.) Johannes Larsen Museet 2007, s. 56</t>
+  </si>
+  <si>
+    <t>Fritz Syberg har modtaget Rigets Julehæfte. Det er nemmere for forfattere end malere at få deres værker udbredt, idet tekster kan trykkes. Syberg tænker på dansk vinter og på et af Grundtvigs vers, når han læser Johs. V. Jensens ord. 
+Familien trives i Pisa. Syberg tegner og maler på sin lille altan. Han er dybt imponeret over, hvad italienerne har skabt af sten og marmor, men det og landbrugsarbejdet slider også indbyggerne op. 
+Familien har været på tur til San Gingliano, hvor der var vinstokke og oliventræer på terrasser.
+Italienerne mishandler dyr. Kvinderne er smukke, men de lugter af hvidløg, kaffe og moskusparfume.
+Syberg har hyret en italiensklærer. Familiens værtinde deltager i undervisningen. 
+Zahrtmann er glad for Johs. V. Jensens artikel om fetich.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ytyR</t>
+  </si>
+  <si>
+    <t>Pisa 13 Decbr. 1911
+casa Batoni S. Lucia 3
+Kære Joh. V. og Else.
+Det er undertiden lettere at tale i et Brev end med Munden, og da jeg, som I forstår trænger til at bruge Kæften lidt får I et Brev. Vi har fået tilsendt Rigets Julehæfte. Det var både [””var både” overstreget] er [”er” indsat over linjen] kønt (og det må være morsomt for Las), men jeg kunde alligevel ikke lade være med at overveje hvor I som bruger Pennen dog har et [”et” overstreget] en stor [et t i slutningen af ordet overstreget] Fortrin [”trin” overstreget] del for os stakkels Malere når det gælder om at lade sig mangfoldiggøre i en [”en” overstreget] Viktoriapresse. Dit Bidrag er jo skønt som kun Danmark kan være det. Det er dog både ondt og godt at få en sådan Hilsen fra Danmark, blot den lille Versstrofe, Du ender med, er jo nok til at gøre En forrykt Også de mørke Decemberdage Du indleder Artiklen med har jeg måttet tæmke på. Hvor sådan en sneløs mørk Vinterdag ind under Jul kan være vidunderlig tyst. Jeg må altid tænke på et [”et” overstreget] en Strofe af Grundtvig – en af disse Vidunderlige, han har lavet så mange af – Du kender den naturligvis, men for en Sikkerheds Skyld anfører jeg den: ”Hørt har jeg en lille Fugl – syngende på Kviste – Solen vendte sig [”sig” indsat over linjen] ved Jul – før det Kragen vidste – nu med Glans til Glæde stor – op og ned den går i Nord – som en Helt lyshåret – hele Gyldenåret.” Forresten er jeg vist ene her på Pladsen med den Slags Fornemmelser. Såvidt jeg har kunnet observere trives min Familie her som Fisken i Vandet. Det eneste i Danmark, de skulde længes efter at gense, skulde da være Østergade og Amagertorv i København. Italien er og bliver for mig et Arbejde, så skal jeg villig indrømme, at det er et Arbejde som foreløbig interesserer mig meget. Jeg har taget Stade på en lille [”lille" overstreget] lille Altan ud mod Arnoen, hvor jeg har tilbragt en Måned med at fæstne mit første Indtryk af Pisa på Papiret. Det er Arnoen med sit Murværk og sine Broer, Byens Profil op mod Bjærgene. Det er vidunderlig helstøbt og harmonisk. Hvad der først slår mig ved Italien er det kolosale Arbejde, alt sammen udført af Menneskehænder, som ligger bag ved alt. Vi var forleden et [”et” overstreget] en Tur ud til San Gingliano Ad Veje, V [”V” overstreget] makademiserede med [”med” overstreget] ved Århundreders Kørsel på Marmorskærver, så de var lige så glatte som Asfalt, beplantet med ældgamle dejlige Plataner, kom vi ud over en gl [”gl” overstreget] ganske flad Slette, gennemkrysset af et helt Kanalsystem næsten som i Holland. En Times Vej fra Pisa nåede vi San. G. der ligger ved Foden af Bjærgene. De er ikke særlig høje men hæver sig ganske brat som store Marmorblokke der stikker op gennem Jordsmonnet. De er overalt beplantet med Olivenskove. Og [”Og” overstreget] i hver en Revne i Stenen er der plantet en Vinstok. Bjærgskråningerne er beplantet med en Slags Stenhylder, et Slags Blomstertrappe hvor Urtepotterne ere af Klippesten og Planterne Oliventræer. (Tegning i venstre side af arket] Efter som Årene går dækkes mere og mere af af dette menneskeslid af [”af dette Menneskeslid af” indsat over linjen] Planternes Formuldning, så der til sidst kun findes en almindelig Bjærgskov med en ujævn og knudret Bund. Fra disse Bjærge at se ud over Sletten hvor Pisa ligger, er at se ud over en Have hvor hver Håndsbred Jord er behandlet med Hånden. Men hvor er Italienerne dog hærgede af [”af” overstreget] af al dette evige Slid. De er kun [”De er kun” overstreget] Det vil sige den arbejdende Klasse. De er kun unge, til de [”til de” overstreget] Mændene til de har været Soldater og Kvinderne til de har fået det første Barn. Så sætter ”Istiden” ind over dem trods det de lever i et Solland. De ligner forresten deres egne Dyr, som de mishandler så det ikke er til at tænke på.
+Går man på Pisas Gader og over de smukke Broer, på [”på” overstreget] belagt med Stenfliser af forskællig Størrelse [overstregede, ulæselige ord] men omhyggelig passet sammen af flinke Italienernæver, er det det samme der slår En, al det Arbejde de Mennesker dog har måttet udføre. I Nordeuropa er det al Tid Maskindriften og Fabriksdrift [”og Fabriksdrift” indsat over linjen] som sætter sit Præg på Byerne. Fra [”Fra” overstreget] Fra min Altan (hvor jeg forresten føler mig som [”som” indsat over linjen] i min Båd) har jeg også kigget lidt på Italienerinderne, ”löierlige Djur” som Richard Bergh sagde om nogle spanske Kvindemusikere i Stockholm. En masse kan de se dejlige ud, med deres sorte Hår og i deres brogede Klude. Håndbevægelser, Gang, Holdning Fodskifte, kunde nok gøre En – i det mindste en anden En – kulret. Men når man går på Strøget + piazza Garibaldi, ponte di mezzo og så Vittorio Emanuele – og får alt dette vidunderlige tæt ind på Livet, må jeg tidt tænke på det sted [i] Kiplings Eventyr hvor Hvalfisken spørger den lille [”lille” overstreget] Fisk om hvordan Mennesker smager og får det Svar ”dejligt men skarpt”. Stanken af Hvidløg, Muskusparfume, café nero og Pis, kan nok tage Vejret fra En. Vi har taget os en Lærer i italiensk. Det er morsomt. Han taler dejlig klart og jeg håber der skal hænge noget ved. Vor franske Madam, som taler italiensk – ganske vist så rædselsfuldt så det kun kan sammenlignes med hendes tysk: ”daits” kalder hun det – gjorde os Selskab i vores Sprogtimer for at lære at læse italiensk men har opgivet det igen. Hun har været gift med en Italiener og bosat i Pisa i 10 År uden at kunne læse et Ord, det er smukt klaret.
+Aften samme Dag.
+Jeg har lige fået Brev fra Zahrtmann. Han er meget glad ved Din Artikel om Fetisch og i det hele ved Din Virksomhed, det glæder mig fordi jeg selv også er glad ved det samme. Her er i Grunden meget mere at skrive om men mere en anden Gang. Hilsen til Jer begge. Du er askeblond. Else er blond som en Hvedemark – jeg kan lige høre det lille Knæk i hendes Stemme når hun taler i Telefonen, Skade at der ingen Forbindelse er hertil – ingen af Jer lugter af Hvidløg – men I får mig til at mindes Skovduft Hindbærduft og lyse Nætter. Eders heng. Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>1912-02-28</t>
+  </si>
+  <si>
+    <t>Anna Syberg
+Fritz Syberg</t>
+  </si>
+  <si>
+    <t>Pisa
+Via San Lorenzo 44</t>
+  </si>
+  <si>
+    <t>Johanne Giersing
+Villum Jensen
+Peter Paul Rubens
+Clara Syberg
+Ernst Syberg
+Franz Syberg
+Hans  Syberg
+Lars Syberg</t>
+  </si>
+  <si>
+    <t>Anna og Fritz Syberg og deres seks børn boede i Italien fra efteråret 1910 og små tre år frem.
+Det vides ikke, hvad Botfelder betyder.
+Fritz Syberg har ikke tidligere skrevet til Johannes V. Jensen om pensionæren, og det vides ikke, hvem hun var.
+Else og Johannes V. Jensen kom ikke til Italien for at besøge Anna og Fritz Syberg.</t>
+  </si>
+  <si>
+    <t>Det er forår efter en mild vinter.
+Syberg-familiens pensionær rejser. Hun skal giftes og har bildt manden ind, at hun er 32, skønt hun er 45 år. Fritz Syberg har diskuteret kvindeidealer med pensionæren, og Anna afbrød og sagde, at Else Jensen var Sybergs idealkvinde. Nu har Fritz Syberg tænkt på, at han gerne vil male et portræt af Else og også af Johannes V. Jensen. Johannes er en mørk albino. Else ligner en germaner eller Rubens' kone. Else og Johannes V. burde komme og være sammen med Syberg-familien en måned eller to i Marina di Pisa, så Fritz kan male dem. Anna tilføjer, at de har lejet en lejlighed i Marina di Pisa, og at der er et værelse til Else og Johannes V. Jensen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/R6Vg</t>
+  </si>
+  <si>
+    <t>Pisa 28 Fbr. 1912
+Via San Lorenzo 44
+Kære Venner, Joh. V. og Else!
+Tak for Fødselsdagsbrevet, som jeg længe har ønsket at besvare, men jeg har intet havt at skrive om før nu. – Vore Breve har vist krysset hinanden – Vi har havt Forår i 1 ½ Måned efter en kort, mild Vinter. Bøndernes Roemarker (Botfelder[)] står i et Blomsterhav, søgt af Millioner Bier, i går så vi det første Kirsebærtræ i Blomst, og Hveden er ikke langt fra at skyde i Vip. Vi skal nu til at omgås lutter Italienere igen, for vor danske Pensionær (Dame) rejser. Jeg er ikke ked derover, hvordan hun vil klare den bliver hendes Sag. Hun skal giftes, hvis det kan gå i Orden. Hun er 45 År, men har bildt Verden og den lykkelige Ægtemand ind at hun er 32. Han er 29. Lykkefølelsen giver sig forskællige Udslag hos Hende. Forleden talte hun om Kvinder. Der burde ingen Forskæl være mellem Mand og Kvinde, de vare sideordnede. Jeg fandt der var en lille Forskæl, Kvinderne kunde bringe Børn til Verden. Så kovendte hun. Kvindernes Opgave, sagde hun, var den, at være en Solstråle. Hun er selv så tynd som – en Solstråle, rigtig hvad Italienerne kalder ”secca”. Det endte med at jeg, på Opfordring, beskrev mit ”Kvindeideal” som hun kaldte det. Jeg gjorde det demonstrativt noget mere omfangsrigt end en Solstråle, men det går som Fynboerne siger, der er intet man så let forsnakker sig med som med Munden. Da jeg var kommen til et vist Punkt i Beskrivelsen afbryder min Kone mig: ”og så skal hun være fyldig, blegrød, [kommaet overstreget] med en stor Krone af lyseblondt Hår og hedde Else Joh. V. Jensen” Jeg havde ikke skænket Else en Tanke – det indrømmer jeg – men jeg kunde ingen Indvendinger gøre – for det passede. Jeg hævnede mig så på anden Måde. Dette er Indledningen til noget Du skrev i Dit Brev, som kastede en Brand i min Sjæl, som man siger. Nemlig at male Else. Jeg forestillede mig – for Maleren i mig er grådig – at tilbringe – Gud ved hvor lang Tid – Sommerstid – med at lave 10-20 Aquarelstudier af Dig og Else og så ende med et stort Billede, Friluft – Sol mange lyse Farver. Hvor jeg gærne vilde knække Halsen på en sådan Opgave Betænkeligheder har jeg havt af forskællig Art. Den værste er ikke den at jeg så må forlade Arbejdet her i Pisa, men det er den, at det vilde være Synd at plage Jer, selv om I skulde være skikkelige nok til at indlade [jer] herpå…..
+Der er noget i Arten af Jeres [”Arten af Jeres” overstreget] den forskællige Art af Jeres Blondhed der har beskæftiget mig lige siden jeg aflagde mit første Besøg hos Jer. Der er noget ved Joh. V. som om Naturen på et eller andet tidlig Tidspunkt af hans Liv, måske i Morders Liv, har [”har” overstreget] en kort Tid har havt lumske Planer med at gøre ham til Albino, sådan en snefarvet Islænder med Hår som bleget Hør og skinnende hvide Øjenvipper, men så har betænkt sig, og for at skjule det, har gjort Dig så mørk som det er mulig at gøre en Albino under nordiske Breddegrader. Hos Else derimod er Blondheden drevet ud i det lyseste. Jeg har set flere såkald[t]e guldhårede der gjorde et langt mørkere Indtryk. Omtrent på samme Måde som jeg hørte en Sanger sige at han havde den lyseste Baryton i Verden, han kendte mange Tenorer hvis Stemmer var meget mørkere end hans. Else ligner ikke de blonde svenske ”flickor”, Men [”men” indsat over linjen] meget mere Germanerne – måske Hollænderinderne F.eks. Rubens Kone, men hun adskiller sig fra de sidste i Øjnenes Udtryk. Hils Jeres Børn Vores Børn har skrevet en Mængde Breve i den sidste Tid hvoriblandt flere med Adr. U Willum Jensen osv. Men de kommer vist aldrig afsted.
+Jeres hengivne
+Fritz Syberg
+Morgenen efter.
+Hvorfor kan I dog ikke komme til Italien og bo hos os en Måned eller to i Marina di Pisa. Så kunde jeg få både i Pose og Sæk både male et Billede af Jer og fortsætte mine Italiensbilleder. 
+Kære Joh V’s Ja hvorfor Fanden kan I ikke komme herned, vi kunde faa det saa storartet i Marinen, der er næsten lige saa smukt som i Tisvilde, vi kunde gøre nogle Smaarejser til Luni og Lucca og se de Porte Danskerne stormede, det er vist de samme Porte der sidder endnu. Jeg vilde [det følgende skrevet lodret langs arkets venstre side] ogsaa gerne se Fritz’es Aquareller af mit Kvindeideal (Else er nemlig ogsaa mit Kvindeideal blive til[)] Vi har allerede lejet en Lejlighed med et Værelse til Jer ogsaa. Elektrisk Lys ogsaa udenfor Døren (i Haven) Tusind Hilsener Anna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -395,51 +395,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Thrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/Thrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -482,201 +482,201 @@
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F2" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>17</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>32</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>33</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="J4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" s="5" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>