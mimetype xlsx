--- v0 (2026-05-29)
+++ v1 (2026-09-04)
@@ -254,75 +254,75 @@
   <si>
     <t>Johannes Larsen skal skrive til Baronen om Den Frie Udstilling (iflg. tidligere brev at bl.a. Gottschalk ikke er inviteret til at udstille).
 Maleren Willumsen har skrevet og bedt om tegninger til det tyske tidsskrift Pan.
 Det er godt, hvis Alhed kan få arbejde på Porcelænsfabrikken og Johannes Larsen selv på Viborg Domkirke.
 Peter Hansen er på herregården Scheelenborg for at tegne heste til en plakat med kentaurer (se tidligere brev).
 Larsen-familien har spist vildt, som Peter Hansen og Agraren har skudt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/os86</t>
   </si>
   <si>
     <t>Kjerteminde 23 F 
 Min egen Kæreste!
 Tusind Tak for Dit Brev i Eftermiddag. Det var rigtignok godt at du alligevel kommer paa Lørdag. Du kan tro jeg skal nok være der med Vognen, Kane bliver der vist ikke noget af, i hvert Fald har der da endnu ikke været noget her der har lignet Kaneføre. Du maa undskylde at Du saa først faar det [noget af papiret mangler] Middagen, men i [noget af papiret mangler] jeg ikke i videre g[noget af papiret mangler] jeg har været nog[noget af papiret mangler] og jeg malede daar[noget af papiret mangler]dags og saa skulde jeg skrive til Baronen i Middags for at høre hvordan han stiller sig til den fri Udstilling. [noget af papiret mangler]middag gik det lidt bedre med at male skønt det var meget mørkt i Vejret. Jeg har saa meget i disse Dage saa jeg er bleven en Del nervøs. I Morges var der Brev fra Willumsen, han bad mig sende nogle Tegninger, da han havde faaet i Kommission fra et Tidsskrift ”Pan” i Berlin at [noget af papiret mangler]m yngre dansk [noget af papiret mangler]is de tage nogle [noget af papiret mangler]de en Helsides Illu-[noget af papiret mangler]ed fra 150-200 M. og mindre Billeder fra 30-50 Mark. Jeg skal have sendt nogle Stykker i Morgen da han skulde have [noget af papiret mangler] den 25, saa det er [noget af papiret mangler]. Det er ikke saa galt hvis Du kan faa noget arbejde paa Fabrikken til Vinter, især hvis det saa bliver til noget med Domkirken, for saa skal jeg jo ogsaa derover og tegne Kartoner. Peter er taget til Schelenborg i Eftermiddag for at tegne brogede Heste, til Centauren paa [noget af papiret mangler] han gør en Mas[noget af papiret mangler]der til den. Du [noget af papiret mangler]ligvis velkommen [noget af papiret mangler]dag, jeg har best[noget af papiret mangler] Heste af Fader til at hente Dig med. I Gaar spiste vi den Agerhøne til Middag [noget af papiret mangler]d forrige Søndag [noget af papiret mangler]der var jo i Odense og vi fik den sammen med 2 Raadyr og en Due som Peter og Agraren havde skudt. Peter og jeg delte Hønen og Klaks og Fru Storm Duen og saa fik vi hver en halv Krage som Peter var meget begejstret for, han lovede at han aldrig skulde kaste Krager bort mere [noget af papiret mangler] de allerkærligste[noget af papiret mangler]a din Kæreste, [noget af papiret mangler]er sig umaadelig [noget af papiret mangler] paa Lørdag [noget af papiret mangler]dt at Du kommer. Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1898-10-13</t>
   </si>
   <si>
     <t>Korsør
 Ullerslev
 København</t>
   </si>
   <si>
-    <t>Anna 2 -
-Maren -
+    <t>Maren -
 Thora  Branner
 Fru Bülow
 Margrethe  Eckardt
 Elisabeth Eckardt    
 Adolph Larsen
 Alfred Larsen
 Alhed Larsen
 Cathrine Larsen
 Georg Larsen
 Helga Larsen
 Jeppe Andreas Larsen
 Johannes Larsen
 Lars Larsen
 Marie Larsen
 Martin Larsen
 Valdemar Larsen
 Vilhelm Larsen
 Anna Marie  Larsen, Georg Larsens hustru 
 Vilhelm Larsen, Georgs søn
 Christine  Mackie
 Sophie Meyer
 Elisabeth Storm
 Hempel Syberg
+Anna  -, ven af Larsen-familien
 Albrecht  Warberg
 Andreas Warberg
 Laura Warberg
 - Winther</t>
   </si>
   <si>
     <t>Christine Swane er begyndt på Kunstskolen i København. Johannes og Alhed Larsen er ved at planlægge bryllupsrejse til Italien.
 Planten Viburnum hedder også japansk snebolle.</t>
   </si>
   <si>
     <t>Vilhelmine Larsen og Laura Warberg mødes for første gang. Familien Warberg ser, hvor Johannes skal bygge villaen på Møllebakken. Vilhelmine Larsen håber, at Christine Swane er begyndt på skolen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GBxo</t>
   </si>
   <si>
     <t>Kjerteminde den 13/10 98
 Kjæreste Christine!
 Du kan nok slet ikke forstaa hvorfor jeg ikke skriver og takker for den smukke Gave Du sendte mig ja du kan rigtignok tro jeg blev glad ved at eje den som jeg har set dig arbejde paa herhjemme Tak skal Du have og naar Johannes kommer skal han hjælpe mig at faa den i Ramme og saa skal jeg daglig have Glæde
 Du længes vel efter at høre lidt om selve Dagen, Maries Brev kom om Morgenen og om Eftermiddagen Margrethe Du og Slagelse og Stege om Aftenen Johannes og Vilhelm jeg blev saa glad da Johannes kom fordi jeg troede ikke han huskede den; men Glæden var kun kort han nævnede ikke med et Ord Fødselsdagen; kom om Rejsepenge, nu sender vi dem i Morgen saa har I dem snart i Kjøbenhavn, derfor er det at jeg ikke kan sende Dig dine firs sammen med Bisses men der er jo heller ikke mange Dage til, vi haaber saa Du er begyndt i Mandags og længes efter at høre hvad Du synes om det. Nu til Fødselsdagen igjen jeg har faaet mig et Par nye Sko dem lod jeg Fader give mig i den Anledning, G Larsen kom med 2 Flasker rødvin, 2 store Blomkaalshoveder og et Pund fin Chokolade
 Lille Ville med et helt Fad Givekager – Maries Moder med en smuk Boukjet, Sofie ligesaa Fru Storm med den dejligste Margeritha som hun gaar og flytter rundt med
 Din Vibornum er taget ind og dit Træ saa her er mange Blomster i stuen, om Formiddagen rejste Faer til Korsør der var igjen Bud fra Fru Bülow og flere andre men det blev en hel fornøjelig Tour for ham det var fint Vejr og de var alle saa medgjørlige.
 Om Eftermiddagen kom Faster Thrine hun og Sofie havde været Dagen forud for at gjøre Visit og blev jo meget overrasket ved at det allerede var den Tid da det saa var Lørdag kom hun ikke med igjen om Aftenen kom Farbror Martin og Drengene og Helga, Cathrine vi drak saa en Kop Kaffe inden Adolph kjørte for at hente Fader han kom til Ullerslev Kl 10 saa det blev ikke saalænge at sidde oppe Men nu skal du høre hvad der skete om Søndagen der kom Hr og Fru Varberg Onkel Syberg Thora og Dedde; Christine Varberg havde kaldt paa mig i Telefonen og spurgt om Johannes og Alhed var her nede samt takket mig for mit Brev men saa sagde hun noget jeg ikke forstod og saa ringede [gad] af det var saa dette at de kom herned – de var jo velkomne og rent var her vi kogte saa Chokolade og Kaffe og medens vi var oppe i Haven, de skulde jo se hvor Johannes skulde bo og bygge, havde Maren dækket Bord, men saa maatte jo Syberg bekjende at de havde bestilt Mad paa Hotellet til Kl 4 vi fulgte dem saa ned og de lovede at en anden Gang skulde de ikke bære sig saadan ad det er dog en nydelig ja kjøn Dame Alheds Moder – hun synes det var saa underlig at vi ikke kjendte hinanden derfor kom de
 Nu lille Dinemor maa Du være glad for i Aften jeg er saa træt vi har klippet Faar og igaar gjort rent paa Loftet, Madam Vinther var her i 2 Dage saa har vi kun Stuerne hernede og Kjøkken tilbage hils nu alle gode Venner Margrethe skal snart høre fra mig, ja om aftenen fik jeg fra Dumpe en Skildpadde af Chocolade Lev vel og Gud velsigne Dig Din Moder
 Børnene ere raske!</t>
@@ -1585,122 +1585,122 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iQmy</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm
 [På kuvertens bagside:]
 Johannes Larsen
 p.T. Kaas pr. Lime
 [I brevet:]
 Kaas i Salling 5 Septbr 1945.
 Kære Grevinde!
 Det er snart længe siden Du har hørt fra mig. Jeg ved ikke en Gang om jeg har fortalt at jeg laa i 3 Uger af Hold i Ryggen, d.v.s jeg stod op et Par Gange men maatte i Seng igen. Saa rejste jeg til Kongsø ved Bryrup hvor jeg blev forsinket en Uge af Regnvejr og nu er jeg altsaa her. Det er besværligt at rejse. Jeg tog fra Kongsø til Nørre Snede i Bil, derfra med Rutebil til Viborg, hvor jeg overnattede. Næste Dag til Skive med Tog og derfra hertil med Bil. Saa gik der et Par Dage saa blev jeg ringet op fra Kjerteminde, at Etatsraadinde Rasmussen var død og skulde begraves fra Museet i Faaborg, og i Lørdag Morgen tog jeg saa en Bil til Faaborg, overværede Begravelsen og saa af Sted igen, saa jeg var her Kl. 11,15 om Aftnen. Her er vældig kønt og her er Krikænder i Hundredvis og Graaænder i Tusindvis og de første 4 Dage var her en Svane i Søen, her er ogsaa 3 Hejrer. Jeg maler nogle mindre Akvareller men jeg er sløjt gaaende paa Gr. af det forbandede Hold som stadig generer mig. Jeg tænker paa at rejse hjem i næste Uge, da jeg har Bestilling paa 4 Oljebilleder hvoraf jeg havde lovet det ene til først i denne Maaned hvilket altsaa ikke bliver til noget. Lysse og Familie fik ført Udrejse Tilladelse da Høhøsten var begyndt saa den Rejse gik ind og nu vil de endelig have mig derop, men jeg gruer for at rejse. Jeg spekulerer paa at faa en Lægeattest, saa jeg kan faa Politiets Tilladelse til at køre hjem i Bil. Det kneb med at faa Lov til at køre til Faaborg. Nu skal Brevene af Sted
 Mange Hilsner 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1951-07-26</t>
   </si>
   <si>
+    <t>Thora Cohn
+Andreas Larsen
+Elena Larsen
+Oscar Larsson
+Minna Lorentsen
+Poul Lorentsen
+Aage Madelung
+Hans Christian Mortensen
+Carl Rasmussen
+Holger Rasmussen
+Ambrosius Stub
+Ane Talbot</t>
+  </si>
+  <si>
+    <t>Ifølge Bibliotek.dk er der ikke udkommet en digtsamling af Ambrosius Stub, hvor Holger M. Rasmussen er anført som udgiver.
+Hans Christian Cornelius Mortensen, også kaldet Fugle-Mortensen var en dansk ornitolog. Han var den første i verden til systematisk at bruge ringmærkning af fugle til videnskabeligt formål. Sammen med bl.a. Eiler Lehn Schiøler var han medstifter i 1906 af Dansk Ornitologisk Forening. I 1952 blev der i Viborg afsløret en mindetavle for Hans Chr. C. Mortensen. Tavlen er anbragt på den gamle katedralskoles mur ud mod Latinerhaven. (Wikipedia maj 2022).</t>
+  </si>
+  <si>
+    <t>Brevet er i privateje, A</t>
+  </si>
+  <si>
+    <t>Johannes Larsen har malet akvareller fra haven og af Vinhuset, der fylder 100 år. Han har lavet vignetter til en Ambrosius Stub-udgivelse og tegninger til en mindeplade over Hans Christian Mortensen. 
+Jeppe er kommet hjem fra et par ugers ophold i England. 
+C.W. Rasmussen vil gerne komme til Båxhult og lære Johan/Lysse og Elena/Bimse noget om kalkuner. 
+Der er kyllinger på Møllebakken. Andreas/Puf brygger. 
+Fignerne falder af.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Eiyn</t>
+  </si>
+  <si>
+    <t>Kjerteminde 26 Juli 1951. 
+Kære Lysse!
+Det er vist længe siden I har hørt noget herfra. Jeg har malet en ½ Snes Akvareller med Blomster og et Par fra Haven den ene med Lysthuset der fylder 100 Aar til næste Aar. Siden har jeg lavet en hel Del Vignetter til en ny Udgave af Ambrosius Stubs Digte som Holger M. Rasmussen er i Gang med. Jeg har ogsaa lavet Tegninger til en Mindeplade for H. Chr. Mortensen til Viborg, desværre medfører det at jeg maa rejse til Kjøbenhavn for at gravere i en Gibsafstøbning som Bronzepladen skal støbes over. Jeppe er nu kommen hjem fra sin Englandsrejse der varede 14-16 Dage og som han havde megen Fornøjelse af. Jeg kan hilse fra C.W Rasmussen Iglekjærgaard, at dersom I har Lyst til at høre nogle gode Raad om Kalkunopdræt, er han villig til at besøge Jer en Gang i Efteraaret, imod et Maaltid Mad og Nattely. Han er Afholdsmand saa dersom det bliver til noget maa I anskaffe et Par Flasker Svagdricka. Mon det bliver til noget med Poul Lorentsens? Fik Du det ordnet med Oscar Larsson? Lorentsens Kone er Søster til afdøde Forfatter Aage Madelung. Vi har en Høne med 5 Kyllinger der er 3 Uger gamle, der har ikke været flere skønt den laa paa 11 Æg, men den var vældig flink til at passe paa dem. I Dag kom der en med 2 Kyllinger den havde ligget paa 5 Æg. Puf har travlt med at brygge saa han kan have noget at sælge af naar det frigives. Forøvrigt er han bange for at det første ikke kan blive lagret nok til den Tid, men han er jo altid saa sort paa al Ting. Vi har haft et Kuld Stillitser i en af Hyldene foran Huset. Bimses Nellike blomstrer. Jeg havde ventet mig en hel Del af Figentræet der var ansat en Mængde Frugter men de er falden af som halvstore, saa jeg tror ikke der bliver mere end en halv Snes Stykker modne. Mange Hilsner fra os alle her til Jer alle sammen
+Din Far.</t>
+  </si>
+  <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Adam Knuth
 Elisabeth Knuth
 Jeppe Larsen
 Hans Christian Mortensen
 Ambrosius Stub</t>
   </si>
   <si>
     <t>Holger Rasmussen, Faaborg Museum, arbejdede på en udgivelse af Ambrosius Stubs digte, og Johannes Larsen skulle lave vignetter til den. Ifølge Bibliotek.dk blev bogen ikke realiseret.
 Johannes Larsen skrev også om mindetavlen over Hans Christian Mortensen i et brev til sønnen Johan/Lysse Larsen samme dag som det her indsatte.</t>
   </si>
   <si>
     <t>Johannes Larsen har været i vandet. Han mangler et timeglas at tegne efter til vignetterne til Ambrosius Stub-bogen. Larsen skal lave mindetavle over Hans Christian Mortensen.
 Jeppe Larsen har nydt sin tur til England.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/MJc4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Refshalevej 
 Maribo.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 26 Juli 1951.
 Kære Grevinde.
 Tak for Brevet i Gaar. Nu har vi da endelig faaet Sommer. Jeg har været i Vandet i Dag. For tredje Gang i Aar, og sidder i Skjorteærmer og skriver. Jeg er nemlig gaaet i Staa med Vignetterne til Ambrosius paa Grund af manglende Modeller, bl.a. skal jeg tegne et Timeglas, og det findes ikke paa Museerne i Odense eller her i Faaborg, men en af Dagene skal jeg til Kjøbenhavn for at lave noget paa en Mindeplade for afdøde H. Chr. Mortensen i Viborg, saa forhaabentlig kan jeg opdrive et der inde. Jeppe er ogsaa kommen hjem fra England og har i høj Grad nydt Turen. Mange Hilsener ogsaa til Adam og Elisabeth
 Din hengivne 
 Johannes Larsen.</t>
-  </si>
-[...35 lines deleted...]
-Din Far.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -1777,51 +1777,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GlIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oj68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m7NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J9z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BTmYhqVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZLAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T7prgDWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TarJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fBOH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GlIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oj68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6QAu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k5Hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y1ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/drJX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vQeD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RzSn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTvA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m7NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dtRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xsak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EiTy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J9z1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uLV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BTmYhqVp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZLAI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FhZU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T7prgDWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VWi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sNDCWlyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gwgJwsq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AsfY1lyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TarJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eiyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MJc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M45"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -3729,116 +3729,116 @@
       </c>
       <c r="J43" s="5" t="s">
         <v>267</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>294</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>295</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>297</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>289</v>
+        <v>256</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F44" s="5" t="s">
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="G44" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H44" s="5" t="s">
+      <c r="I44" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="J44" s="5" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>301</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>302</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>297</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>256</v>
+        <v>289</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F45" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F45" s="5" t="s">
+        <v>304</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>306</v>
+        <v>267</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>307</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>308</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>309</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>