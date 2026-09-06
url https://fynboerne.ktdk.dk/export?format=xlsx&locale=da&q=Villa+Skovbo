--- v0 (2026-05-31)
+++ v1 (2026-09-06)
@@ -147,52 +147,52 @@
 Det var det saa skal Du høre lidt om Alfred her var Brev fra ham igaar han var 28 Dage om Rejsen fra Spanien til England, megen Modvind, han fortæller om en Orkan der kom bag paa dem de vare nede at skaffe da Styrmanden kaldte alle Mand op. 5 beslog Sejl hvad de nu hedder allesammen, men Røjlen blæste fra dem og Storsejlet var beslaaet, ellers var Stormasten gaaet, der var ikke Tale om Hvile medens Stormen rasede men næste Dag var det godt Vejr igjen, han har kun svagt Haab om at blive afmønstret paa Kjøbenhavns Rheed for de skal gaa til Kønigsberg og derfra have Planker til Frankrig eller England og saa hjem til Danmark med Kul, det vil jo medtage en 3 Maaneder han vil jo saa inderlig gjerne hjem til Sølvbrylluppet maa Skipperen forbarmer sig over ham og lader ham slippe ved Kjøbenhavn saa faar I ham at see for da tager han lige hjem, der er deserteret 5 Mand, de to kom tilbage igjen, en Hollænder laante en blaa Trøje at gaa iland og blev borte med det samme var det ikke lumpent, Kokken er deserteret, saa maa Alfred som yngste Mand gjøre Tjeneste ved Gryderne men kjedeligt er det siger han for de gjør altid Vrøvl at Maden skal være bedre ogsaa fra Valdemar skal jeg hilse han glæder sig saa umaadelig til Hjemrejsen i sidste Deel af Maj ja maa de samles alle Børnene saa bliver det rigtignok en glædelig Forsamling 
 Johannes har du bragt Frøken Zahle sit Billede - og hvordan gik det Dig? og hvad synes Du om din Eckardts Billeder paa Udstillingen? siig mig ogsaa hvad Du synes bedst om af det altsammen; Otto Backes Malerie Køer der drives af Stalden er solgt til 7000 Kroner Det kan blive til noget - oh maatte Eckardt dog sælge - bed dog med os kjære lille Johannes
 Jeg kan udmærket godt lide Hr Zahrtman fordi han vilde raade Eder til at kjøbe nyttigt for Pengene istedet for Sold. oh Johannes drik dog aldrig noget som kan gaa i Hovedet fortæl mig hvad Du maler og hvad Du tegner og hvad du tænker og glæd mig med alt hvad du veed der interesserer mig og det gjør alt hvad der vedrører Dig vi venter ogsaa at faa at vide hvad Grisens Indhold skal bruges til om det er Skovtour 
 Nu begynder Foraaret at gjøre sig gjældende og vi har voldsomt travlt i Haven der bliver anlagt et 30 Alen langt Aspargesbed oppe i Haven der hvor de gamle Stikkelsbær stod der blev 5 Buske tilbage at plukke endnu i Sommer, Vilhelm græd ellers over dem kan Du tro - tænk nu paa ham i næste Uge skal han til Eksamen det er første Gang i den Skole gid det maa gaa ham godt den lille Ven han har i denne Tid gjort saadan Forretning med Frimærker han kjøbte hos Georg og solgte i Skolen tjænte sig en Krone og kjøbte saa Georg Seglsamling og er meget glad desuden har han tjænt en Krone til sin Sparekassebog. Lammene har det det godt og lille Adolph kom nu ind saa brun som en Tater og skal med ud at hente dem hans lille Træhest staar paa Græs derude og den skal nu hjem i Nat igjen - jeg skal nok passe paa Urtepotten og Frøken Minden har lovet mig den med den gamle Frederik paa saa har Du 2 gamle der en til med en rød Bordt med en sort Tegning vil du have den med kan du faa lad nu Rasmus give dig Skud der er grønne om Vinteren ogsaa
 Jeg blev forstyrret ved at en Gig fra Brocdorff væltede her i Porten og baade Drengen og Kudsken blev kastet ud heldigvis blev Hesten staaende og de slap med at Mixturen blev slaaet itu der er nemlig 3 Thyfus Pasienter derude nu, det er kjedligt naar saadan en Sygdom faar Indpas i et Hjem saa gaar den gjerne rundt
 Du kan tro jeg faar spadseren paa Markvejen nu Fader kommer og henter mig og saa afsted vi haabe det skal hjælpe rigtig godt, din kjære Fader har det rigtig godt og alle dine Søskende ere ogsaa raske det er Mejers Fødselsdag idag Farmoer er derude
 Naa min lille Skat nu lider det mod Enden og saa ønsker jeg dig alt muligt Godt Held og Velsignelse til dit Arbejde og Glæde af Gjerningen saa skal Du se naar du arbejder i Jesu Navn vil hjælpe saa Evnerne han har givet Dig kan komme paa rette Hylde Lev vel og Kys fra din Moder Hils Alle</t>
   </si>
   <si>
     <t>1889-01-13</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>Julie Brandt</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Charlottenlund
 Villa Skovbo</t>
   </si>
   <si>
-    <t>Rasmus Balslev
-Laura Balslev, f. Leth
+    <t>Laura Balslev
+Rasmus Balslev
 Victoria Benedictsson
 Thora  Branner
 Laura Hansen
 Emanuel Jørgensen
 Frederik Jørgensen
 Karen Jørgensen
 Alhed Larsen
 Jonas Lie
 - Løngreen
 - Rehberg
 Ellen  Sawyer
 Henning Schroll
 Adelheyde Syberg
 Fritz Syberg
 Hempel Syberg
 Albrecht  Warberg
 Conrad Warberg
 Else Warberg
 Laura Warberg
 Marie Warberg</t>
   </si>
   <si>
     <t>Julie Brandts forældres navne kendes ikke.
 Christine, f. Warberg, var i 1889 i huset på Sludegaard ved Nyborg. 
 Det kan ikke afgøres, hvem Petersen, Simonsen, Lille Hansen, Schrøder, Ada og Marie var.
@@ -400,51 +400,51 @@
 Piazza Donatello 10
 Kæreste Mor!
 Mange Tak for Dit sidste lange Brev, som jeg blev vældig glad ved. Det var jo en sørgelig Meddelelse med Muntermand og jeg skrev vist netop noget om ham i Faders Brev. Jeg gad vide, om I saa var paa Glorup, jeg sendte Brevet dertil, da du havde skrevet det i Dit forrige Brev. - - For en Timestid siden tog Lud og Berta af Sted paa en lille Rejse til Genua; de skulle der mødes med B’s Far og Søster Emma og rimeligvis være der sammen med dem nogle Dage. Saa tager ”Fader Bernhardt” til Monte Carlo en 3-4 Uger og Emma kommer med herned. Berta var henrykt naturligvis. – I Aftes fulgte vi Ring paa Banegaarden; han kommer vist desværre ikke gennem Odense alligevel, han havde ellers lovet at gaa op og hilse Christine fra mig, det havde ellers [overstreget: ellers] været forfærdelig morsomt. – Ring vil jeg savne umaadelig meget, vi spiste Frokost sammen hver Dag, han malede ogsaa paa Ufficierne. – Min Cape mangler jeg desværre ikke saa lidt paa endnu, det er et sent Stykke Arbejde. Nu skal jeg hænge vældig i disse Dage, mens de andre ere borte. – Nu lader det for alvor til, at Foraaret staar for Døren, Vejret er meget omskifteligt, men af og til have vi en dejlig Foraarsdag og vi plukke hver Dag en halv Snes Violer inde i Haven. – Naar det bliver rigtig smukt Vejr, vilde jeg gærne være færdig med min Cape. Lut mener ganske vist, at jeg lærer saa meget af det, at jeg strax skulde tage fat paa en til, men det tror jeg da ikke, jeg kan bekvemme mig til, jeg maa vist ud at lave nogle Afskedsbilleder. – Baade Konsulens og Baccis ville have mig op mens jeg er alene, men jeg har sagt nej Tak; jeg vil være flittig og skal desuden passe et Lerarbejde af Luds. Og kun spise og sove deroppe vil jeg dog ikke, naar jeg ellers skal være nede i Byen hele Dagen. - - I Aften skal jeg dog derop, det er Helligdag i Morgen [tilføjet over linjen: i Morgen] og vi skulle ned i "Cascelunerne" [det andet "c" i ordet tilføjet over linjen] at se Prinserevy, ogsaa Zioen Fru Pelle og Beckett. Det er ikke umuligt, at jeg kan komme til at rejse hjem sammen med Becket, han rejser rimeligvis sidst i April; vi talte om det i Gaar, han vil ogsaa gærne have Selskab. - - Han var her i Aftes til en lille Afskedsmiddag for Ring: udmærket Suppe, Æggekage, Lammesteg [overstreget: steg] Kotteletter med Kompot, Ost og Frugt. Vi havde - - - her kom Fru Bacci, nu kan jeg ikke huske hvad jeg begyndte paa. Det sinkede [tilføjet over linjen: sinkede] mig for Resten, nu kan jeg desværre ikke naa at faa Brevet af Sted, saa bliver det nok først i Overmorgen.
 Næste Dag. Jeg er kommen tidlig hjem, jeg kunde se, det kunde lade sig gøre at naa at faa Brevet af Sted i Dag, og saa syntes jeg det var en Skam ikke at gøre det. – Der er omtrent en Time, der kan da naas en Del i den Tid. – Revyen var for Resten sjov; det blev mod al Forventning straalende Vejr, saa det hele tog sig brillant ud. De italienske Militær er nu meget smukke, deres Dragter meget smagfuldere end vore. Der er et lille morsomt, kaldet ”Berseilli creme” [spørgsmålstegn over begge ord]; deres Dragter ere meget fixe, særlig deres Hatte [tegning] der sidde strærkt paa ”Snur” og ere prydede med en mægtig Dusk Hanefjer. De ere vældig raske og kvikke og uddannes særlig til Løb. – Efter ”Revista”en gik vi lidt længere ud, hvor der slet ingen Mennesker var, for at opsøge os et rart Sted at spise Frokost paa. (”Kasjinerne”(udtales således) er et Slags Langelinie for Florentinerne; de strække sig langs Arnoen et Stykke udenfor Byen. Der er hver Eftermiddag Promenade af alle de fine Florentinere, mange i pragtfulde Ekvipager, samt Musik paa en stor aaben Plads. Længere ude er der fuldstændig landligt og henrivende smukt. Der er lange Alleer, Strækninger af Skov, og dejlige Enge.) Vi fandt et herligt Sted til Frokosten, en lille solbeskinnet Eng, der var saa fuld af smaa Krokus, at det lignede et Tæppe, aldeles som naar Skovbunden hjemme er fuld af Anemoner, kun at Tæppet her var lyseblaat! Det var et bedaarende Syn. Jeg plukkede naturligvis en Masse og besluttede at sende en Hattefuld hjem; men jeg kan se, de ere altfor sarte, sender her en Prøve. Er den ikke henrivende. efter [overstreget: efter] Frokosten, som [overstreget: som] var udmærket, Fru B. førte Kød og Vin og Fru Pelle og jeg Sardiner Brød og Kager. – Hvor vi nød Tilværelsen derude, Solen skinnede, Fuglene sang og alting duftede af Foraar. Vi lærte dem at lege Enke, det morede dem kosteligt, Majoren (der er bleven Oberst) er en gammel Knop til at løbe, han og jeg var sammen hele Tiden, vi opnaaede ”Sølvbryllup” mens alle de andre skiftedes til at være Enke. Pigen Erminia er storartet paa en saadan Tur, hun bliver et andet Menneske, naar hun kommer ud hvor der rigtig er landligt, helt vild af Henrykkelse. Saadan var hun ogsaa oppe i Acone. Hun og jeg havde spillet ”berde”, en Slags Filipine, der bestaar i at man stadig skal bære en lille grøn Gren hos sig, som man kan tage frem, naar den anden siger ”verde fruori” (= ”frem med den grønne”). Hun kom ind og skulde overrumple mig i Morges paa Sengen, men jeg halede den triumferende frem fra Hovedgærdet. [overstregede ord] – Lud og Ring snød med den Aften, de skulde lave. De gav den i Stedet inde i Byen, det var om Aftenen paa Faders Fødselsdag. Om Eftermiddagen havde vi været ude alle 4 at se en Majolikafabrik. Der opdagede vi et kønt Krus, men det var temmelig dyrt, 6 Lire, saa købte vi det i Forening og besluttede at kaste Lod om det. Det gjorde vi, da vi kom ind paa Restaurationen og jeg blev den heldige, der fik den lille Seddel, hvorpaa der stod ”Krus”. Jeg var henrykt og indviede det strax, saa Faders Skaal blev drukket standsmæssigt af den mægtige Pokal. Lud holdt en lille Tale. - - - Jeg skrev til Frk. Sperlings Fødselsdag og sendte hende de første Anemoner jeg har funden. – Du maa endelig hilse Tat Mimi mange Gange for hendes lange morsomme Brev. - -
 Have I Vinter E [udstreget: E] endnu? Jeg glæder mig saa forfædelig til at faa to Gange Foraar i Aar. Du ved ikke, hvor jeg nyder Tilværelsen i disse Dage meget, meget mere end i Fjor ved denne Tid. Den Gang var jeg saa tit gnaven og følte mig ensom og trist, i Aar nyder jeg det fuldt ud; og i Løbet af en 8 til 14 Dage bliver det hele jo endda meget smukkere, naar Mandeltræerne begynde at blomstre osv. – 
 _ Nu maa jeg desværre slutte, jeg venter mig næsten en lille overhaling over dette og de sidste korte Breve, samt at Du har ventet dette et Par Dage, men her har været saa meget Uro de sidste Dage. – Pengesagerne maa jeg vente med til næste Gang,nu [overstreget: nu] – Naa jeg maa slutte nu. 1000 kærlige Hilsner! Jeg kan ikke naa at læse igennem. – 
 Be
 14de Marts – 1895.</t>
   </si>
   <si>
     <t>1896-08-02</t>
   </si>
   <si>
     <t>Langeland
 Långaryd, Sverige
 Faaborg
 Svanninge
 Odensebakken, Faaborg
 Waldemarsgade, København
 Lerbjerg, Faaborg</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Julie Brandt
 Louise Brønsted
-- Carlsen
+- Carlsen, Madam
 Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Adolph Larsen
 Johanne Christine Larsen
 Jørgen Larsen
 Marie Larsen
 Fritz Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kolerafluer er insekter, som hedder trips. Fordi der i koleraåret 1853 var særligt mange trips i Kbh., satte man dem fejlagtigt i forbindelse med sygdommen i årene efter.
 Mesterhuset er bygningen Lagonisminde 7 i Faaborg, hvor malermester Syrak Hansen havde bolig og værksted.</t>
   </si>
   <si>
     <t>Onsdag cykler Alhed til Langeland, hvor hun en tid skal opholde sig hos dyrlæge Caspersen.
 Hun har været på besøg hos Syrak Hansen i Mesterhuset, Faaborg, og hos Fritz Syberg ("Kunstneren").
 Alhed har sammen med søskende og flere andre været på tur til en granskov, hvor de tændte bål og lavede mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YODa</t>
   </si>
   <si>
     <t>Kære Las
@@ -566,52 +566,52 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/NncU</t>
   </si>
   <si>
     <t>[Sva]nninge 16 Juli [noget af papiret mangler]
 Min egen Kæreste!
 Skønt jeg antager at Du faar dette Brev samtidig med det jeg skrev i Gaar vil jeg dog ikke undlade at skrive i Dag alligevel. Baronens fik i Gaar Brev fra Peter, han har faaet en Datter, som er tanto grasso og hans Kone siger hun er køn, hun er bleven indskreven et eller an[det] Sted og hedder, ja kan [jeg ik]ke huske det første, men [noget af papiret mangler] ikke mærkeligt, men [saa] hedder hun desuden Italia Ansen, det var ham ikke muligt at overtale Folkene der skrev til at lade være at kalde hende Italia, og vist heller ikke til at sætt[e et] H foran ansen. De ere meget glade ved at være dernede og flytter nu ud i Bjærgene hvor der efter Peters Beskrivelse maa være storartet, de vil bo i Faaborg i Vinter hvis de kan faa en Lejlighed der og opgive Theatermaleriet, bare de vilde. Jeg har haft storartet Vejr i dag og faaet godt fat paa det store og i Efte[mid]dag har jeg været oppe [og] lagt et lille Billede [op] et ”pænt lille Motiv”, [noget af papiret mangler] ved Siden af det andet. Lützhøfft og Baronen kom i Nat. Klaks er vist her men [jeg h]ar ikke set noget til ham. Om en Times Tid skal vi vist alle sammen til Faaborg og hente Franziska. Baronen har vist travlt i denne Tid han illustrerer Pontoppidans ”Vildt” han skal lave 36 Tegninger og have 500 Kr. for det. Han tegner hver dag ude i sit Skur, iført Uldtrøje og Lærredsbukser efter Jørgen Violin som er Model paa Dagleje, 3 Kr [om] Dagen. I Dag fik vi til [Mid]dag Suppe og Peberrods[noget af papiret mangler] og Rombudding. Jeg [har v]æret oppe Kl. 6. og vil det herefter Vejr Dag, saa faar jeg Kaffe strax og kan sidde og drive og saa gøre mere ved Frokosten, sa[a jeg] kan gaa styrket op i [Sko]ven, jeg befinder kig udmærket ved de lange Ture og har god Appetit til alle Maaltider, bliver Du gal fordi Brevene handler saa meget om Mad? Jeg sidder og pønser paa for at snuppe Lützhøfft og Mutter de ere inde hos Præstens saa jeg før. Det er kedeligt at de bor henne hos Baronens ellers kun[de de] være komne med til [Eriks]haab en Dag g[erne] Mutter har foreslaaet at [noget af papiret mangler]de ligge oppe i Bankerne [nogle] Nætter. Mange kærlige Hilsner til Dig og lille Jeppe.
 Din Johannes Larsen.</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Elna -
 Laurentius Allerup
 Ellen Agnete Amstrup
 Louise Amstrup
 Harald Balslev
 Lars Christian Balslev
+Laura Balslev
 Thorvald Balslev
-Laura Balslev, f. Leth
 Herman Bang
 Alice Bondesen
 Emil Brandstrup
 Thora  Branner
 - Fibiger, Frøken
 Marie Juul
 Otto Lagoni
 Peter Erasmus Lange-Müller
 Alhed Larsen
 Jeppe Larsen
 Marie Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Christine  Mackie
 Cathrine Meyer
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
@@ -619,62 +619,62 @@
 Fritz Syberg
 Vilhelm  Sørensen, pastor
 Nicoline  von Sperling
 Laura Warberg
 Andreas Warberg, Albrechts far
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Astrid Warberg skriver om livet på gården Erikshaab, om sine forelskelser, om opholdet som pige i huset hos Alhed og Johannes Larsen i Kerteminde mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/WsHnFLg1</t>
   </si>
   <si>
     <t>1903-06-21</t>
   </si>
   <si>
     <t>Höljeryd</t>
   </si>
   <si>
     <t>Landeryd 
 Fynshovedvej 748, 5390 Martofte
 Møllebakken 14, 5300 Kerteminde</t>
   </si>
   <si>
-    <t>Anna 2 -
-Niels  Dorph
+    <t>Niels  Dorph
 - Eckmann
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelm Larsen
 Marie Lassen
-Christine Swane</t>
+Christine Swane
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Villaen er Alhed og Johannes Larsens bolig på Møllebakken i Kerteminde. Det var et meget gæstfrit hjem. De 4 malere kan enten være på besøg eller det kan være konstellationen Alhed og Johannes Larsen overfor Anna og Fritz Syberg. Sidstnævnte flyttede året før ind på Pilegården, som lå i nærheden. Måske er der forberedelser igang til verdensudstillingen i Kerteminde, som fandt sted i september.
 Høljeryd er en af familien Larsens svenske ejendomme med tilhørende savværk. Strømhult var nabogård til Høljeryd. Her boede en kusine til Johannes Larsen med mand og børn.
 Brandåsen er et område nær Høljeryd. 
 Saagmester = formand på savværket</t>
   </si>
   <si>
     <t>Vilhelmine Larsen, Johannes Larsens mor, er på Høljeryd i Sverige. Hun savner at høre noget om, hvad Johannes og Christine maler for tiden. Der har været problemer med en tjenestepige.
 Området er utrolig smukt og hun synes, at Johannes skal male det. Hun vil tale med sin mand om, at Eckman skal have en kombineret stilling på Høljeryd som skytte, fisker og formand på savværket. Der er en epidemi af mæslinger.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gTFF</t>
   </si>
   <si>
     <t>Høljeryd den 21/6 1903
 Kjære Johannes!
 Du ved ikke hvor glad jeg blev for dit Brev, det kom lige Dagen efter at Fader var rejst hjem, saa det kom paa en heldig Tid, godt var det du havde tegnet Haven, nu seer jeg det alt sammen saa tydelig for mig baade Børn og Gamle, det er godt at have en levende Fantasi; det har hjulpen mig over meget – du maa skrive igjen ved Lejlighed kjære Johannes og fortælle mig lidt om hvad du maler det savner jeg saameget at see Eders Arbejder, sig mig ogsaa hvad Uglen maler og hvad du synes om det, er hun nogenlunde tilfreds, du kjender min Sorg i den Henseende; men jeg har lagt Alt i den kjærligste Faders Haand og Han vil hjælpe – det troer jeg saa vist.
 Naar det er en flink Pige I har saa faar vel Alhed ogsaa Tid at male, fik hun saa nogle Elever? I maa endelig lade mig følge med derhjemme ellers bliver der en tomt Sted for mig. Faer fortalte mig lidt om Børnene; men jeg vil jo vide meget meget mere. Jeg fik Brev fra Vilhelm han skrev det var saadan søde artige Børn da han var hjemme, I maa jo have det livligt med 4 malere samlede paa saa nært Hold og musikalske Mennesker – omgaaes I Dorph? Naar skal du til Fynshoved hvad er Skyld i at Uglen ikke tog til Romsø jeg synes ikke det er hyggelig at bo ene i saadant stort Huus paa Landet, jeg venter stadig Brev fra hende nu kommer det vel, naar hun er kommen i Ro. Her er saa smukt ved Midsommer – mange Gange ønsker jeg at nogen af Eder var her for at fæstne det paa Lærredet, Du gjør dig ingen Ide om hvor det gjorde en Forskjel da Smedens Ladegaard kom i Ramme, der er en saadan Friskhed og Stemning over den [ulæseligt ord] at jeg har stor Glæde, naar jeg vender mig fra de store Figurer i [Stenhegnene?] og snavsede Farver i Skovens Træer; men Faer er jo saa glad og der er jo ogsaa meget kjønt – gamle [ulæseligt ord] staar godt i Hjørnet
 Nu er det jo bare den forgyldte Ramme der staar ham i Hovedet gav han dig Maalet da han var hjemme; maler du aldrig med Kazoin mere, det gik dog saa hurtig jeg kan se de 2 ænder saa tydelig eller Gaasen hos Georg, men bryd dig ikke om min Snak kjære Barn det kan komme ved Lejlighed – Vi har det saa godt kjære og dette at leve saameget i Fred og Ro i Naturen har lært mig saameget, i al Fald har jeg Tid at tænke, og at takke Gud Fader for Helbred og dagligt Brød saa troer jeg paa at han nok vil give den kjære gode Fader Lykke og Velsignelse til at faa ordnet herovre som han ønsker
 Efter denne gode Regn staar Korn og Græs godt, vi har jo 2 Køer og 1 Gris - 3 Høns hvoraf de 2 ligger og 1 gaar med 6 Kyllinger – den brogede skal kælve nu i denne Maaned og jeg visper Smør 2 Gange ugentlig saa jeg klarer mig undtagen naar vi skal bage.
 Jeg er glad ved at Dumpe er her, nu Pigen er syg, vi har faaet en der malker, det var en Pige der er fuld af Løgn og saa var hun luset. Jeg er saameget veltilfreds at hun ikke kommer mere 
 Jeg havde straks Mistanke og lod hende kun gaa i Haven og enkelte andre Arbejder – som jeg vidste hun kunde udrette fast Laag til Mælkespanden jeg bar det alene indtil hun var borte ellers havde Far vel jaget hende bort straks – nu gik det sin stille Gang
 Igaar blev vi bedt paa Brandaasen til Kaffe Midsommer, Datteren er hjemkommen fra Amerika og hun er fiks og seer godt ud saa Faer gaar nok med derop, her blev igaar fisket en Gjedde paa 14 [pund] i Aaen, der gaar hver Søndag nogle Stykker sammen, men de gaar saa frit de mener vel de Alle har ret naar nu Eckman kommer hjem saa siger jeg til Faer lad ham blive baade vor Fisker og vor Skytte samtidig med Saagmester
 Saa kan vi jo dele Udbyttet og saa forbyde Uvedkommende at gaa og trampe Græsset ned, Aalen kommer først i August Maaned men her er en rigdom af Skovbær saa jeg ikke har tænkt mig Halvdelen – Nu skal du vide vi ere raske her; paa Strømhult ligger de 2 ældste Børn af Mæslinger. Skolerne er lukkede saa det er en Epidemi. Saa vil jeg ønske I maa have det godt inden Døre og er glad ved du er saa nær ved, om Marie og Adolph behøver et Raad, Tak for Eders Kjærlighed imod dem 
@@ -854,52 +854,52 @@
   </si>
   <si>
     <t>1937-09-12</t>
   </si>
   <si>
     <t>Marie Larsen</t>
   </si>
   <si>
     <t>Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Lindøgård</t>
   </si>
   <si>
     <t>Hans Christian Branner
 - Ferlov
 - Hansen, hushjælp, Kerteminde
 - Heiring
 Andreas Larsen
 Gudrun Larsen
 Henning Larsen
 Jeppe Larsen
 Johannes Larsen
 Urban Larsen
 Vilhelm Larsen
+Else Larsen,  Andreas Larsens kone
 Kirsten Larsen, Elena Larsens veninde
-Else Larsen, Else, Andreas Larsens kone
 Didrik Overgaard Nielsen
 Emma Overgaard Nielsen
 Christine Swane
 Lars Swane
 Ane Talbot
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Johannes Larsens bror, Vilhelm/Klaks, og hans familie boede på skovridergården Rørdam. 
 Det vides ikke, hvem Asmussens søn, Mama og Aggi, Ingrid Ravn, Fru Knarreby, Bertel og barnepigen var. Søster var der flere i Larsen-familien, som blev kaldt. 
 Vilhelm/Klaks Larsen og Sigurd Swane havde en brevveksling om Lars Swanes fremtidige erhverv. Sigurd Swane ønskede, at Lars skulle uddanne sig indenfor skovbrug.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0416</t>
   </si>
   <si>
     <t>Marie Larsen har været til Henning/Bror og Kirstens bryllup på Rørdam. Lars Swane var ikke inviteret, for Vilhelm/Klaks var utilfreds med, at han ville være maler. Da Christine Swane erfarede dette, tog hun heller ikke med. 
 Marie m.fl. var på køreture fra Rørdam. De var i Jylland og i Odense. Derefter var hun ca. 10 dage i Kerteminde, hvor hun hjalp med at passe børnene. Ane/Lillepigen var blevet nemmere at omgås. Marie var på rådhuset i Odense og se Johannes Larsens freskoer, og de besøgte Farbror Urban på næsten 90 år i Svendborg. 
 Christine Swane arbejder på værker til Grønningen. Hun og Marie har fået nye genboer, og de er omgivet af mennesker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7pLM</t>
   </si>
   <si>
     <t>Lindøgaard d. 12 – 9 – 37.