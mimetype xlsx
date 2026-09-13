--- v0 (2026-04-26)
+++ v1 (2026-09-13)
@@ -647,51 +647,51 @@
 Kæreste Alhed!
 I Dag var jeg altsaa til Frokost hos Bryggeren, mægtige Taskekrabber og Brændevin, jeg spiste 2 og Bryggeren 3. Efter Aftale med Lysse i Gaar blev vi altsaa enige omt følges derop paa Fredag med 10 Toget om Frmdg, som sædvanligt saa vi er i Halmstad ved 4 Tiden, hvor vi venter at se Lysse. Bryggeren glæder sig vældigt til Turen og jeg ikke mindst. Fru Br. har det ikke saa godt i disse Dage saa hun tager ikke med men kommer maaske op og henter ham. Jeg skal med ham ud til Ringsted i Mrg 4,17 vi tager Mad med fra Carlsberg for den Hotelmad er sgu ikke til at holde ud i Længden siger han. Vi skal ud at se paa Haven og hvordan det skrider frem med Huset. Jeg har nu afleveret den sidste Tavle og tager saa 500 Kr. og sender de 1000 til Esben. Lige saa faar jeg 500 fra Hage &amp;amp; Clausen for Nattergalen og maaske kan jeg faa lidt hos Gyldendal jeg skal op og snakke med dem i Mrg. Bryggeren spurgte om jeg endnu havde Vintræet fra Vinskoven og spurgte om jeg ikke kunde tænke mig at handle med ham saaledes at jeg fik Foch i Stedet, hvilket jeg gik ind paa. Foch var med til Frokosten og laa pænt inde i Havestuen og rendte rundt i Haven bagefter. Chr Freuchens Broder der har sejlet Jorden rundt som Elev med "Kjøbenhavn" kom hjem i Forgaars og havde en lille javansk Abe med til Tykke, det er en Dans der hedder Sussi, den er meget sød, men skal vist underholdes hele Tiden for at finde sig til Pas og den er bleven mig tilbudt i Eftrmdg. uden at jeg dog har reflekteret på Tilbudet. Mange kærlige Hilsner
 Din
 JL.</t>
   </si>
   <si>
     <t>1934-12-20</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen
 Peter Larsen</t>
   </si>
   <si>
     <t>Tommy -
 - Ilshøj
 Vagn Jacobsen
 Elin Jensen
 Else Jensen
 Johannes V. Jensen
 Villum Jensen
 Peder Kruuse
 Johan Larsen
 Johannes Larsen
 Peter Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Sigurd Schultz
 Leo Swane
 Franz Syberg
 Fritz Syberg
 Gudrun Syberg
 Hans Christian Tvedskov</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Fru P er. 
 Vinskoven ligger ved Orelund Gods i Mørkøv på Vestsjælland. Ellen f. Schiøler, g. Treschow ejede med sin mand godset. 
 Den første lillebæltsbro blev åbnet 14. maj 1935. 19/12 1934 havde Johs. V. Jensen en kronik i Politiken, der omhandler tekniske beskrivelser af broen, betragtninger af broer generelt og broen set i tiden omkring 1934. Kronikken indeholder også to billeder: Det ene af broen og det andet med fire unavngivne, voksne personer, men formodentlig personerne omtalt i brevet. 
 Det vides ikke, hvad Otterupsagen handler om. 
 Hot pot er en madtradition, der stammer fra det centrale Kina, hvor man samles om bordet med en stor gryde kogende bouillon, som man dypper og koger kød, grøntsager og fisk i, så det får smag fra bouillonen. (Kilde: Internettet jan. 2022).
 D.N.: Avisen Dagens Nyheder. 
 Alimentationsbidrag er det (årlige) bidrag til et uden for ægteskab født barns underhold, som typisk faderen er pligtig at udrede. (Wikipedia jan. 2022).</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Andreas Larsen sender julegaver.
 Han har sammen med Johannes V og Else Jensen m.fl. gået over Lillebæltsbroen. 
 Else skal have en engelsk kogebog i julegave.
 Leo Swane har været på besøg og vil vist komme igen til nytår.</t>
   </si>