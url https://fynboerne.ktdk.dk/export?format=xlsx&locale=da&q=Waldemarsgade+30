--- v0 (2026-05-24)
+++ v1 (2026-09-03)
@@ -291,166 +291,166 @@
     <t>De tre søstre, Alhed, Johanne og Christine, boede sammen i en lejlighed i Waldemarsgade. Alhed Larsen arbejdede på Den Kongelige Porcelænsfabrik.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2162</t>
   </si>
   <si>
     <t>Fru Rørdams to små piger har været på besøg, og Alhed har leget med dem. 
 Bredsdorff havde skaffet fire fribilletter til Studentersangforeningens koncert, og den var dejlig. Kongefamilien var til stede. Mange af Alheds venner var der også, og de gik bagefter på konditori sammen.
 Alhed har nu været på Fabrikken igen. Lægen har frigivet hende af fangenskabet, men hun skal stadig være forsigtig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/rROM</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Ja, nu blev dette Brev alligevel en Dag forsinket! Fru Rørdams smaa Piger kom ["kom" indsat over linjen] herind til Byen i Gaar; de var voldsom interesserede i os og nysgerrige efter at gøre Bekendtskab med os. Vi blev inviterede ind til en Leg efter Middag; de andre havde ikke Tid, saa det blev mig alene. Vi legede Fingerbølleg et Par Timer, Fru Rørdam og Frk. Hune med. Børnene ere henrivende dejlige, - smukke, velopdragne og voldsom kvikke. - Det var ligefrem rørende at se den gensidige Henrykkelse over at se hinanden.
 Fru Rørdam havde næsten ikke Øjnene fra dem, og de fløj hvert Øjeblik hende om Halsen. Desværre rejser de allerede igen i Morgen Formiddag. - Kl. 7 1/2 kom St. Bredsdorff styrtende herop med 4 Fribilletter, som han i sidste Øjeblik havde faaet til Studentersangforeningens Konsert i Konsertpalæet. Du kan tro, vi fik travlt! Konserten begyndte nemlig 7 1/2! Bredsdorff løb efter en Droske og imens klædte vi os om; vi var nødte til at tage pæne Kjoler paa, da vi skulde sidde paa fine Konser ["Konser" overstreget] Pladser til [et overstreget, ulæseligt ord] 3 1/2 Kr. Det var en dejlig Konsert! De sang f Ex. nogle af Bellmanns [nr. to "l" i ordet overstreget]. Til Slutning sang de Guldbryllupskantaten af Hartmann og Chr. Richard; den var meget smuk. Hele Kongefamiljen var der; efter Kantaten udbragte én (Barnekow blev der sagt) et leve for Kongen, der gjorde os den store Ære o.sv. men det kom rigtignok noget mal apropes. - De to Balslever, Rigmor dito, St. Lorentzen m.fl. var der ogsaa. Hele denne Suite fulgtes ad hjem; Herrerne var spendable og inviterede os med i et Konditori, hvor vi indtog hver 2 10 Øres Kager under kolosal Munterhed. - - Var det dog ikke voldsom pænt af Bredsdorff at tænke paa os med de Billetter? - - I Dag har jeg for første Gang været paa Fabriken. I Gaar gav Doktoren mig endelig fri af mit Fangenskab. Som Du ser, henrykker jeg mig godt af min gyldne Frihed - (i Aften er det jo, vi skal til Tannhäuser) men jeg skal for Resten nok være forsigtig en Tid endnu; han var ikke helt tilfreds med mig endnu, men det var da bedre, sagde han. -
 Jeg glemte et Par Ønsker forleden - en Muffe - og en Sølvpil til at sætte i Haaret, saa skal jeg have mit Haar op. - - - 
 Vi glæde os vældig til i Aften! Nu kom Bredsdorff, han sender sin ærbødigste Hilsen!
 Det samme gør paa "tre Ungers" Vegne
 Be -
 Valdemarsgade 30 III
 sidste Nov.</t>
   </si>
   <si>
+    <t>Forår 1893</t>
+  </si>
+  <si>
+    <t>København</t>
+  </si>
+  <si>
+    <t>Erikshaab</t>
+  </si>
+  <si>
+    <t>Emil Brandstrup
+Ludvig Brandstrup, billedhugger
+Arnold Emil Krog
+Johanne Christine Larsen
+Christine  Mackie
+Anna Syberg</t>
+  </si>
+  <si>
+    <t>Pigerne boede sammen i Waldemarsgade 30 (BB 2003)
+Ingetagen er muligvis et gammelt tysk ord som betyder belejret, indelukket, fængslet.
+Det er uvist, hvem tante P. er.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2210</t>
+  </si>
+  <si>
+    <t>Johanne er stadigvæk syg. De har haft mange besøgende med blomster. Alhed har tegnet flittigt. Både blomsterne og Johanne i sengen. Hun vil vise tegningerne til Krog.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Osj0</t>
+  </si>
+  <si>
+    <t>Kæreste Mor!
+Det bliver ingen rar Overaskelse for Eder af dette Brev at se at Johanne, som I vel trode var rask for længe siden, endnu går og skranter. Fastelavnsmandag fik hun stærk Feber, og da hun havde det endnu næste Dag og tillige ondt i Halsen turde vi ikke andet end hente Doktoren. Hun havde 39.2 hele Dagen, men allerede næste Dag noget mindre. Dr. kom 4 Dage i Træk han trode vist det skulde blive en rigtig Sygdom; men heldigvis blev det dog ikke til noget. Men en grundig Forkølelse har det saamænd været, og hun hoster en Del endnu, saa hun skal være meget forsigtig foreløbig. – I Dag er hun lidt oppe, Dr. gav hende Lov imorges. Kan Du dog ikke skrive til hende at hun skal købe sig nogle Uldbuxer, jeg kan ikke faa hende til det, og jeg er sikker paa det skærmer mod Forkølelse, det er hjulpen godt paa mig siden jeg begyndte at gaa med det i Efteraaret. – Vi har som Følge af Joh’s Daarlighed, levet stille ingetagen hele Ugen. Men Folk har været saa flinke til at komme og høre til hende samt medbringe Blomster og Kager. Jeg har været saa flittig med at tegne og male alle de Blomster. Jeg har tegnet Krokus og en Hyacinth, malet en hvid Hyac. malet Røde Tulipaner, som alle synes ere saa gode, tegnet Johanne i Sengen samt begyndt paa et Maleri af Chr. ved Klaveret. Er det ikke en storartet Flid.
+Nu skal jeg en af Dagene have det ud og vise Krog det. – Jeg er ikke begyndt at synge endnu, men jeg begynder nu til den første. Du har vist misforstaaet det jeg skrev om Betalingen. Jeg har ikke betalt i den Tid, jeg ikke har sungen, Men Anna har sungen paa de samme Betingelser, som hvis vi begge sang, vi faa Moderation, naar vi synge to. – 
+Christine synger derimod stadigvæk. – Den Frk. Lund, Christine skulde spille med, maa vist have betænkt sig, hun melder sig stadig ikke. – Huskede Du Tante P’s Fødselsdag i Gaar? Vi ville skrive til hende, det Skind, hun trænger vist haardt til en Smule Opmuntring, det maa jo være frygtelig at gaa og vide, at ["det" overstregethun rimeligvis kun har faa Maaneder tilbage at leve i. – Bedstemoder havde haft Brev fra hende forleden det havde nok været en stor Skuffelse for hende ikke at blive bedt til Erikshaab i Julen. Jeg synes, Du skulde skrive ligefrem til hende, at Du er bange for Smitte; det maa jo være skrækkeligt for hende hvis hun tror at I ere blevne trætte og kede af dem, ved stadig at skulle hjælpe dem. --- Det er ikke noget muntert Brev men vi oplever heller ikke noget muntert i denne Tid. – Onklerne var her forleden Aften, Lud har saa travlt i denne Tid, saa vi ser ham sjældent. – Vi var til The hos Etatsraadinde Schou forleden Efterm. blev stærkt trakterede med Kvædegelé, Kvædebrød, Kakaolikør foruden The og Kager. Hun er meget elskværdig.
+Nu kun mange Hilsner til Eder alle Din Alhed.
+Christine glæder sig til at komme Hjem i Paasken.</t>
+  </si>
+  <si>
+    <t>Christine  Mackie
+Ellen  Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Søstrene Christine, Alhed og Johanne f. Warberg boede i 1892-1893 sammen i Waldemarsgade 30, København. Forældrene havde ikke råd til dette arrangement, så søsterkollektivet måtte opløses.</t>
+  </si>
+  <si>
+    <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2049</t>
+  </si>
+  <si>
+    <t>Det er trist, at søstrene må opgive deres bofællesskab, men hvis der ikke er råd til det, må det jo være sådan. Johanne vil forsøge at finde en plads som småbørnslærerinde, men det kan hun ikke leve af. Hun kan ikke undervise store børn. Trist også, at Ellen ikke kommer alligevel.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uBtG</t>
+  </si>
+  <si>
+    <t>Fredag
+Kære Mor!
+Jeg siger ligesom Chr. at nogen udpræget festlig Stemning satte dine Breve os ikke i; den Udsigt, at vores henrivende lille Menage herinde skal opløses er i Sandhed ikke tiltalende; men det kan jo ikke nytte, kan Far ikke give os noget, saa kan han ikke, det er jo soleklart, og saa maa vi jo sørge for os selv, og faar jeg ingen Plads herinde, saa faar jeg vel en Privatlærerindeplads, og saa er der heller ikke noget at sige til det. Men det er jo da flintrende umuligt at faa en Plads, hvor jeg fuldstændig kan sørge for mig selv; jeg kan jo ikke paatage mig ret store Børn og som Følge deraf heller ikke faa saa forfærdelig høj en Løn; nu vil jeg gøre alt mulig for at faa en Plads herinde, gid jeg maatte have Held med mig.
+- - Det var en stor Skuffelse, at Elle ikke kommer, vi havde glædet os saa voldsomt til det; vi havde Brev fra hende i Dag.
+- - Ja, jeg skriver i Grunden kun disse Ord, fordi du vilde vide vor Mening om Sagernes Stilling. Jeg er ikke oplagt til at skrive, og vi har ikke oplevet noget i denne Uge.
+Mange Hilsner til Jer alle fra
+Junge
+Vi har 5 store Pudevaar med Tunger og 5 smaa m. Tunger, 3 Par Lagner af den Slags jeg syede Navn paa i Sommer; der er Navn paa dem alle 3.</t>
+  </si>
+  <si>
     <t>11. eller 18. februar 1893</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 Julie Brandt
 Thora  Branner
 Hans Christian Caspersen
 Peter Hansen
 Syrak Hansen
 Alhed Larsen
 Christine  Mackie
 - Paulsen
 Alfred Reisenauer
 Johannes Rump
 - Rørdam, Fru
 Fanny Schaffalitzky de Muckadell
 Marie Schou
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Der er tilsyneladende tale om to breve, som ikke hører sammen. Det første er et dobbeltark, 4 beskrevne sider. Det næste mærket "2" i øverste venstre hjørne må være side 2 af et andet brev. De to breve er skrevet på papir af hvert sit format.
 Det vides ikke, hvad Syrak Hansen og dennes kone hed. 
 Søstrene må have spist deres varme måltider hos Fru Rørdam, siden Alhed sparede syv dage, hvor hun var på juleferie, og der igen kan spares, når Johanne rejser.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2047</t>
   </si>
   <si>
     <t>Pakken var beskadiget og svinet til, da Johanne modtog den. Tøjet indeni pakken var også beskidt. 
 Moderen må fortælle Johanne, hvordan hun skal spare mere, for Johanne ved det ikke. Alhed sparede jo madpenge, da hun tog på juleferie, og når Johanne rejser fra København, sparer man også hendes betaling.
 Johanne har hoste og kan ikke gå ud, så hun er blevet snydt for diverse fornøjelser såsom en koncert, som Komtessen gav søstrene billetter til, et besøg og en generalforsamling.
 Peter Hansen bor til leje hos sin farbror og dennes kone. De er søde mennesker. 
 Et par små børn ringede på og bad om mad, men Johanne smækkede døren i hovedet på dem.
 Johanne har spurgt Fru Rørdam, og hun kan få sit regnskab til at stemme, og det kan hun aldrig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lWPN</t>
   </si>
   <si>
     <t>Lørdag Aften.
 Kære Mor! Vil du ikke ligestrax sende mig Fløjlet, som jeg må få til min Kjole, det må vist sendes i Æske, ellers bliver det vel klemt. Mon min Snavsepose så ikke kan være der også og mine Koraller
 Kære Mor!
 Det var rigtignok godt, at Pakken hjemmefra kom lige nu og indeholdt dit opmuntrende Brev; jeg havde lige anbragt mig i Gyngestolen og lavet mig til at sidder ["at" indsat over linjen; "r" i sidder overstreget] der og stirre ind i Gløderne mens min Sindsstemning var lige saa melankolsk som Mørket, der lidt efter lidt bredte sig over Stuen. Grunden til denne min Melankoli skal du høre nærmere om siden. Først maa jeg udtale min Oprørthed over Pakkens Tilstand. Tænk dig! Hele den ene Side af denne var som den kunde være dybbet i en Mudderpøl; der var skreven "Tilsmudset" uden paa Kvitteringen, saa det er ikke Budet, der har Skylden. Jeg skældte altsaa ikke ham ud og tænkte for Resten ikke videre over det før jeg fik den aabnet. De to hvide Skørter og den ene Natkjole var saa beskidte at det var en Gru. Hvis det nu ikke kan gaa af (hvad det nu sikkert kan, da det kun er reel "Plurre") saa skal vi da klage og faa Erstatning? -
 Pengene! Det er meget rigtig, hvad Far bemærkede, at Alh. har betalt for Jan. Ikke 20, men 15 Kr 15 Ør. da hun jo ikke skulde betale for de 7 Dage af Jan vi havde Juleferie; saa vi har min Sandten brugt 254 Kr og - ja jeg har glemt Ørene Antal. Men du som jo er saa sparsommelig! Fortæl mig, hvad vi skal spare paa - min Forstand staar stille. Det nytter ikke, at du siger, Mensch ärgr dich nicht, for Menneschet ärgrer sig alligevel - skønt jeg endda ikke saa meget som Christine. Men I maa jo huske paa, at det vil hjælpe svært, naar jeg kommer bort. Mine Skolepenge - Musik incl. - koster jeg jo 30 Kr. mdl. ["mdl." indsat skråt over linjen] det er jo ikke lidt. Og naar jeg kommer bort kan de klare sig med de ["de" indsat over linjen] 20 af Alheds til tør, og Middagsmaden bliver saa kun 33-34 Kr. - Ja du maa undskylde, alt det er ikke "morsomt"; men vi maa lette vore Hjærter til dig om disse vort ellers saa lyse Livs eneste Sorger. Saa kommer min Melankoli: jeg føler mig som det mest forurettede Menneske under Solen idet Skæbnen neml. i disse Dage har tildelt mig modbydelig, væmmelig afskydelig Hoste. Ikke fordi Hosten i og for sig er saa slem, men den forbyder mig at gaa ud og saa forsømmer jeg jo mit kære Kursus, foruden hvad du nu skal høre. Natten før vi skulde til Paulsens underholdt jeg baade de andre, Md. Carlsen ["r" i ordet indsat over linjen] og mig selv paa det livligste med en vedholdende Gøen hvorfor Chr. ikke turde sende mig stakkels Barn i Skole eller tillade mig at komme med hos Paulsens! hvilket de nu selv kan fortælle om; men tænk dig! Saa vilde Komtessen have foræret os alle 3 Billetter til den sidste Reisenauerkoncert. Og i al den sidste Tid har jeg gaaet og slikket mig om Munden ved at se paa hans P[l]akater og Olsen har beskrevet mig ham og sagt; at han var den første Klaverspiller; men de billigste Billetter kostede 1 Kr, saa den var jo umulig - og nu kunde jeg have ["have" overstreget; "være" indsat over linjen] være kommen der gratis!! Ja jeg var ved at ærgre mig til Døde over det. For selv om jeg turde gaa ud, kunde jeg jo ikke sidde der og forstyrre alle Tilhørerne med min Hosten. Du kan tro, det var drøjt i Aftes at sidde her ganske mutters alene - ikke en Gang var her til at trøste mig. - Og saa nu i Aften er de til Generalforsaml; der skal nu bestemmes hvad de 23 skal gaa til. De hvide Skørter vilde vi have, da det ikke var helt umuligt om Lud havde bedt os til noget Sjov der skal være i "18den Nov" paa Mandag-Fastel. og saa 
 [Resten af brevet mangler] 
 snakker sammen, Christine Brandt, Marie H, jeg og en Del andre danser frem paa Gulvet i en lang Kæde med hverandre i Hænderne. P. Hansen bor hos sin Onkel og Tante (Broder til Mester) han har en hel Lejlighed ved Siden af deres; Onkelen ejer neml. Huset og da den Lejlighed er tom har P. faaet Lov til at bo der imod at betale en lille Smule i Leje. Hans Tante er en meget rar en, der giver os Kaffe og undertiden Aftensmad. Forleden havde en af os nær kommen med hende i Theatret, da Onkel neml. kom meget sent hjem saa de troede først, han ikke kom til rette Tid men desværre kom han i yderste Øjeblik; det var til "Under Snefog", der gik - 
 Lige nu ringede det og et Par smaa Unger bad om Mad, men ihukommende dine Formaninger fra i Julen smækkede jeg Døren i for Næsen af dem. - Max var herinde i Gaar Aftes; de andre var til Fransk, men havde Timen tidligere end ellers, saa de kom snart efter. Han fik Toddy-Levning fra den Aften, da Rump og hans Kusine var hernede, da havde R. Cognac og Rødvin med. - Vi spillede Tannhäuser for ham; han lovede os en Galleribillet til næste Gang Faust gaar. Den gaar første Gang paa Fredag; den Dag skal vi selvfølgelig ikke derhen; men saa næste Gang. Knusende sjov
 - - Jeg spurgte nu inde ved Middagsbordet Fru Rørdam, om hun altid kunde faa sit Regnskab til at stemme, og hun svarede "aldrig"!!!! Nu skal de andre gaa til Komtessen og jeg skal hen at spille! - Hvis mit Brev Morsomhed svarede til Længden, saa kunde du sagtens være glad, men jeg tænker da for Resten at alle disse Pengesager interesserer dig, som der ["r" overstreget] interesserer os 3. - Ost vil vi gærne have; du talte en Gang om Spegepølse det vilde vi voldsom gærne have, det er jo noget der kan vare længe. Rullepølsen har vi ikke begyndt paa endnu. -
 Alhed var jo [på] Visit hos Thora lige før Jul, saa kan jeg ikke regne ud, at det haster saa galt der? Nu kun mange Hilsner til Jer allesammen. Meddel Far Regnskabet med Skaansomhed!
 Har ikke Tid at se Brevet igennem, de går nu. Junge.</t>
-  </si>
-[...64 lines deleted...]
-Vi har 5 store Pudevaar med Tunger og 5 smaa m. Tunger, 3 Par Lagner af den Slags jeg syede Navn paa i Sommer; der er Navn paa dem alle 3.</t>
   </si>
   <si>
     <t>1893-03-02</t>
   </si>
   <si>
     <t>Sophus Bojesen
 Ludvig Brandstrup, billedhugger
 Thomas Bredsdorff
 Ove Christensen
 - Clemensen
 - Dotsch
 Peter Hansen
 - Jørgensen, Frøken
 - Klee
 Ingrid Lange
 Alhed Larsen
 Johanne Lund
 Christine  Mackie
 - Moths
 - Rørdam, Fru
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
 - Thorup
@@ -731,51 +731,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -1039,135 +1039,135 @@
       </c>
       <c r="I6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>52</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>53</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>54</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>58</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="G8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="I8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>