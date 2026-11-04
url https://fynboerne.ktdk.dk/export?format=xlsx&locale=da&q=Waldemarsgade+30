--- v1 (2026-09-03)
+++ v2 (2026-11-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="108" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="122" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -409,50 +409,105 @@
   <si>
     <t>Pakken var beskadiget og svinet til, da Johanne modtog den. Tøjet indeni pakken var også beskidt. 
 Moderen må fortælle Johanne, hvordan hun skal spare mere, for Johanne ved det ikke. Alhed sparede jo madpenge, da hun tog på juleferie, og når Johanne rejser fra København, sparer man også hendes betaling.
 Johanne har hoste og kan ikke gå ud, så hun er blevet snydt for diverse fornøjelser såsom en koncert, som Komtessen gav søstrene billetter til, et besøg og en generalforsamling.
 Peter Hansen bor til leje hos sin farbror og dennes kone. De er søde mennesker. 
 Et par små børn ringede på og bad om mad, men Johanne smækkede døren i hovedet på dem.
 Johanne har spurgt Fru Rørdam, og hun kan få sit regnskab til at stemme, og det kan hun aldrig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/lWPN</t>
   </si>
   <si>
     <t>Lørdag Aften.
 Kære Mor! Vil du ikke ligestrax sende mig Fløjlet, som jeg må få til min Kjole, det må vist sendes i Æske, ellers bliver det vel klemt. Mon min Snavsepose så ikke kan være der også og mine Koraller
 Kære Mor!
 Det var rigtignok godt, at Pakken hjemmefra kom lige nu og indeholdt dit opmuntrende Brev; jeg havde lige anbragt mig i Gyngestolen og lavet mig til at sidder ["at" indsat over linjen; "r" i sidder overstreget] der og stirre ind i Gløderne mens min Sindsstemning var lige saa melankolsk som Mørket, der lidt efter lidt bredte sig over Stuen. Grunden til denne min Melankoli skal du høre nærmere om siden. Først maa jeg udtale min Oprørthed over Pakkens Tilstand. Tænk dig! Hele den ene Side af denne var som den kunde være dybbet i en Mudderpøl; der var skreven "Tilsmudset" uden paa Kvitteringen, saa det er ikke Budet, der har Skylden. Jeg skældte altsaa ikke ham ud og tænkte for Resten ikke videre over det før jeg fik den aabnet. De to hvide Skørter og den ene Natkjole var saa beskidte at det var en Gru. Hvis det nu ikke kan gaa af (hvad det nu sikkert kan, da det kun er reel "Plurre") saa skal vi da klage og faa Erstatning? -
 Pengene! Det er meget rigtig, hvad Far bemærkede, at Alh. har betalt for Jan. Ikke 20, men 15 Kr 15 Ør. da hun jo ikke skulde betale for de 7 Dage af Jan vi havde Juleferie; saa vi har min Sandten brugt 254 Kr og - ja jeg har glemt Ørene Antal. Men du som jo er saa sparsommelig! Fortæl mig, hvad vi skal spare paa - min Forstand staar stille. Det nytter ikke, at du siger, Mensch ärgr dich nicht, for Menneschet ärgrer sig alligevel - skønt jeg endda ikke saa meget som Christine. Men I maa jo huske paa, at det vil hjælpe svært, naar jeg kommer bort. Mine Skolepenge - Musik incl. - koster jeg jo 30 Kr. mdl. ["mdl." indsat skråt over linjen] det er jo ikke lidt. Og naar jeg kommer bort kan de klare sig med de ["de" indsat over linjen] 20 af Alheds til tør, og Middagsmaden bliver saa kun 33-34 Kr. - Ja du maa undskylde, alt det er ikke "morsomt"; men vi maa lette vore Hjærter til dig om disse vort ellers saa lyse Livs eneste Sorger. Saa kommer min Melankoli: jeg føler mig som det mest forurettede Menneske under Solen idet Skæbnen neml. i disse Dage har tildelt mig modbydelig, væmmelig afskydelig Hoste. Ikke fordi Hosten i og for sig er saa slem, men den forbyder mig at gaa ud og saa forsømmer jeg jo mit kære Kursus, foruden hvad du nu skal høre. Natten før vi skulde til Paulsens underholdt jeg baade de andre, Md. Carlsen ["r" i ordet indsat over linjen] og mig selv paa det livligste med en vedholdende Gøen hvorfor Chr. ikke turde sende mig stakkels Barn i Skole eller tillade mig at komme med hos Paulsens! hvilket de nu selv kan fortælle om; men tænk dig! Saa vilde Komtessen have foræret os alle 3 Billetter til den sidste Reisenauerkoncert. Og i al den sidste Tid har jeg gaaet og slikket mig om Munden ved at se paa hans P[l]akater og Olsen har beskrevet mig ham og sagt; at han var den første Klaverspiller; men de billigste Billetter kostede 1 Kr, saa den var jo umulig - og nu kunde jeg have ["have" overstreget; "være" indsat over linjen] være kommen der gratis!! Ja jeg var ved at ærgre mig til Døde over det. For selv om jeg turde gaa ud, kunde jeg jo ikke sidde der og forstyrre alle Tilhørerne med min Hosten. Du kan tro, det var drøjt i Aftes at sidde her ganske mutters alene - ikke en Gang var her til at trøste mig. - Og saa nu i Aften er de til Generalforsaml; der skal nu bestemmes hvad de 23 skal gaa til. De hvide Skørter vilde vi have, da det ikke var helt umuligt om Lud havde bedt os til noget Sjov der skal være i "18den Nov" paa Mandag-Fastel. og saa 
 [Resten af brevet mangler] 
 snakker sammen, Christine Brandt, Marie H, jeg og en Del andre danser frem paa Gulvet i en lang Kæde med hverandre i Hænderne. P. Hansen bor hos sin Onkel og Tante (Broder til Mester) han har en hel Lejlighed ved Siden af deres; Onkelen ejer neml. Huset og da den Lejlighed er tom har P. faaet Lov til at bo der imod at betale en lille Smule i Leje. Hans Tante er en meget rar en, der giver os Kaffe og undertiden Aftensmad. Forleden havde en af os nær kommen med hende i Theatret, da Onkel neml. kom meget sent hjem saa de troede først, han ikke kom til rette Tid men desværre kom han i yderste Øjeblik; det var til "Under Snefog", der gik - 
 Lige nu ringede det og et Par smaa Unger bad om Mad, men ihukommende dine Formaninger fra i Julen smækkede jeg Døren i for Næsen af dem. - Max var herinde i Gaar Aftes; de andre var til Fransk, men havde Timen tidligere end ellers, saa de kom snart efter. Han fik Toddy-Levning fra den Aften, da Rump og hans Kusine var hernede, da havde R. Cognac og Rødvin med. - Vi spillede Tannhäuser for ham; han lovede os en Galleribillet til næste Gang Faust gaar. Den gaar første Gang paa Fredag; den Dag skal vi selvfølgelig ikke derhen; men saa næste Gang. Knusende sjov
 - - Jeg spurgte nu inde ved Middagsbordet Fru Rørdam, om hun altid kunde faa sit Regnskab til at stemme, og hun svarede "aldrig"!!!! Nu skal de andre gaa til Komtessen og jeg skal hen at spille! - Hvis mit Brev Morsomhed svarede til Længden, saa kunde du sagtens være glad, men jeg tænker da for Resten at alle disse Pengesager interesserer dig, som der ["r" overstreget] interesserer os 3. - Ost vil vi gærne have; du talte en Gang om Spegepølse det vilde vi voldsom gærne have, det er jo noget der kan vare længe. Rullepølsen har vi ikke begyndt paa endnu. -
 Alhed var jo [på] Visit hos Thora lige før Jul, saa kan jeg ikke regne ud, at det haster saa galt der? Nu kun mange Hilsner til Jer allesammen. Meddel Far Regnskabet med Skaansomhed!
 Har ikke Tid at se Brevet igennem, de går nu. Junge.</t>
   </si>
   <si>
+    <t>Christine  Mackie</t>
+  </si>
+  <si>
+    <t>København V
+3</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Johanne  Brandstrup
+Julie Brandt
+Alhed Larsen
+Johanne Christine Larsen
+Eli Laub
+Frederik  Laub
+- Poulsen, Frøken
+Ellen  Sawyer
+Erik Schaffalitzky de Muckadell
+Ingelise Schaffalitzky de Muckadell
+- Vesterdal
+Albrecht  Warberg
+Else Warberg</t>
+  </si>
+  <si>
+    <t>Alhed Larsen var en tid forlovet med Harald Balslev/Studenten, men forholdet førte ikke til ægteskab.
+Feb. 1894 til april 1895 var Alhed i Italien. Rejsen kunne realiseres, da Nicoline von Sperling forærede Alhed et større beløb til formålet. 
+Hvilan var en højskole i Sverige. Alhed Larsen og hendes søskende besøgte den flere gange og var venner med forstanderfamilien. 
+Johanne/Junge Larsen underviste Frøken Poulsen i klaverspil 1893-1895. Frk. Poulsen må samtidig selv have haft elever, eftersom Laura Warberg håbede, at Christine Mackie kunne overtage disse efter Poulsens bryllup med herredsfogeden.
+Frøken Gr. og Fru R. og Fru Sørensen kendes ikke. Bran er muligvis Julie Brandt.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8500</t>
+  </si>
+  <si>
+    <t>Laura Warberg har hverken plads eller arbejde til Eli Laub.
+Alhed Larsen kommer kun til Italien, hvis der dukker uventede penge op. Laura har ønsket, at Alhed kunne komme på rejse for at dulme sin sorg, men Alhed forekommer langt gladere nu. Laura er såret over, at Alhed ikke betror sig til hende, for hun er den af alle, som situationen går mest på. Lauras hovede og mave er dårlige.
+Alhed og Ellen Sawyer skal til Odense i ærinder, og de tager Vesterdal med hjem. De har været på visit på Arreskov, og greven og grevinden var mageløst venlige.
+Laura beder Christine sende forskellige ting.
+Christine skal ikke begynde at lære maskinskrivning.
+Laura savner breve fra Christine og vil sende frimærker.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LSf8</t>
+  </si>
+  <si>
+    <t>[Håndskrevet i brevet:]
+Fredag Form.
+Kjæreste Basse!
+Dersom Alhed paa en eller anden Maade kommer helt, saa vil jeg vist nok tage Eli, men med Alhed hjemme veed Du jo vi har hverken Plads eller noget til hende at bestille. Men til Italien kommer hun jo ikke, jeg har helt opgivet det, skulde der ikke komme aldeles uventet Midler dertil. Nu er jeg heller ikke saa opsat paa det mere, Du veed, jeg har ønsket det langt mere for hendes Sorg end for hendes Helbred, og Du mener jo dog, at det nok klarer sig med hende og Studenten. Hun er i alt i alt ikke melankolsk nu, saa rask og stille tilfreds og glad. Men hvorfor i al Verden skriver Mennesket ikke til hende! Jeg er ikke ganske sikker paa, at det bliver til noget, før jeg har Visheden i Hænder. Men maaske har han skrevet at jeg ikke veed af. Det er mig en grulig Sorg at hun slet ikke vil tale med mig derom naar hun dog taler med Eder alle om det. Og ingen af dem alle ligger det dog saadan paa Sinde, at hun skal blive lykkelig som mig, og ingen gaaer i den Grad op i det, som jeg, der er saa utaalmodig af Sind. Dersom A. virkelig er forlovet og gaaer og tier med det for mig, saa vil det gaa mig grulig nær. Jeg synes at jeg skulde da være den første hun skulde betroe sig til. Men jeg har nu foresat mig ikke at tale med hende derom mere. Mit Hoved er snavst i al denne Tid, jeg trænger til at komme lidt ud, jeg er saa plaget med Uro og Susen i Hovedet. I Søndags maatte jeg kjøre hjem fra Gjelskov, jeg blev saa syg deromme, i Maven og Hovedet, laa næste Dag i en stor Døs og var uret nogle Dage. Nu er jeg frisk igjen og vil begynde at gaae lidt i Haven.
+Imorgen skal A. og Elle til Odense at besørge Ærinder for mig og et vigtigt Ærinde for dem selv. De er bedt til Middag hos Westerdal Kl. 2 1/2 og saa tager de ham med hjem; Far vil absolut have dem med 7 Toget, at han kan tage en L'hombre. Igaar var de gaaende til Arreskov en Visit, Greven og Grevinden var saa mageløs venlige mod dem, fulgte dem begge ned og hjalp dem Tøjet paa. Jeg vilde have været med, men de vilde alene og det kunde jeg saa godt gaae med paa. De fik dejlig Chocolade af den fineste Spisech. hun havde ikke andet, spurgte hvad de vilde have enten Kaffe, The eller Chocolade. Paa Hjemvejen var de nede hos Ben[ulæseligt] at bestille S[ulæseligt]br., naar de vil sende Broderiet paa Tirsdag, saa vil han have det færdigt til Fredag saa nu faaer jeg det nok til d. 20_de_. - Saa de skal til Hvilan! det er meget de vil det i denne Vinter. Ja gid jeg saa fik Skabet! jeg savner det meget. Du sender vel i Kassen Alheds Skjørt, den Bog og jeg syntes Du talte om, at Du havde snavsede Lommetørklæder. Sender du det Lørdag, saa kan vi lige naae at faae dem med i Vask paa Mandag. Og en Bog? Du og Bran kan da sagtens gaae hen med den Kasse om Aftenen. 
+Tænk nu er Frøken Paulsen bleven forlovet med en Herredsfuldmægtig i Svendborg. Jeg er vis paa Du kunde faae elle hendes Elever efter hende, og naar Du saa kunde faae lidt paa et Theater, saa kunde Du helt sørge for Dig selv. Far mener ikke Du skal lære Skrivemaskine, see det saa i al Fald an en Tid endnu. Kil bare paa med Musiken og hold Stenografien vedlige. Ja gid Du kunde faae lidt Arbejde for Frøken Gr; men den Stakkel, hvor jeg er bedrøvet over hun er daarlig. Hils hende tusinde Gange, Du ser vel op til hende en Gang?? Hør nu Basse! vil Du nu sætte Dig for at skrive udførlige Breve til os, jeg vil holde Dig med Frimærker til at skrive en Gang om Ugen, det er mig en saa stor Adspredelse at faae Breve fra Eder, og Johanne kan jeg jo ikke mere gjøre rigtig Fordring paa. Men skriv saa et Par Gange paa et Brev om alle mulige Smaating, om Dine Musiktimer o.s.v. hvad der angaaer Dig selv, det vil ogsaa blive langt lettere at skrive, naar Du kommer i Gang med at skrive om alt muligt smaat og stort. Saa skal jeg svare i samme Dur. Endog Far sagde igaar, at Du skriver saa lidt om Dig selv. - Stakkels Laub jeg vilde saa gjærne hjælpe ham om ikke før saa kan vi jo see ad efter Maj. - Det var dumt, Du ikke havde skrevet derned at Du kom med Iltoget; saa kunde Du have faaet den nye Kjole paa. Jeg bad Fru Sørensen sende Livet videre, saa vi saae det slet ikke. Det er rart de begge er hjemme! Nu Farvel lille Basse! Nu skal jeg skrive til Fru R. og Tante og Tante Else, har ikke skrevet et Brev endnu siden Jul. 
+[Skrevet på tværs henover den først skrevne tekst; s. 4:]
+Næste Gang skal Du faae Frimærker. Nu venter jeg ikke Brev før d. 20_de_ men saa vil jeg have et godt og langt. 
+Kjærlig Hilsen fra Mor</t>
+  </si>
+  <si>
     <t>1893-03-02</t>
   </si>
   <si>
     <t>Sophus Bojesen
 Ludvig Brandstrup, billedhugger
 Thomas Bredsdorff
 Ove Christensen
 - Clemensen
 - Dotsch
 Peter Hansen
 - Jørgensen, Frøken
 - Klee
 Ingrid Lange
 Alhed Larsen
 Johanne Lund
 Christine  Mackie
 - Moths
 - Rørdam, Fru
 Ellen  Sawyer
 Fanny Schaffalitzky de Muckadell
 Adelheyde Syberg
 Hempel Syberg
 - Thorup
 Anna Thorup, g. Arndrup
 Maria von Sperling. g. Balslev</t>
@@ -556,53 +611,50 @@
   <si>
     <t>Johanne takker for, at forældrene bifalder hendes valg af Thorvald Balslev, som hun er blevet forlovet med. 
 Lars Christian Balslev (Laders) skal til eksamen fredag, og hans moster holder fest for ham lørdag. Thorvald og Johanne kommer til Erikshaab tirsdag.
 Nu bliver studenterforeningen opløst for denne sæson. Først har de dog en afskedsudflugt for Rigmor og Christian Edvard. 
 Johanne og Thorvald har været på en dejlig gåtur.
 Johanne er glad for at slippe for forlovelsesfest</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ubbn</t>
   </si>
   <si>
     <t>Waldemarsgd 30. 12 Juni Mandag.
 Kære Mor!
 Egentlig er jeg noget angergiven over, at I slet ikke har hørt fra os; jeg har aldeles ingen Undskyldning uden den, at Tiden løber, uden at man ved, hvor den bliver af, og at man jo er meget optaget af alt muligt lige naar man er bleven forlovet. – Baade Thorvald og jeg siger dig og Far tusind Tak for for Jeres Breve og de [skrevet oven over linjen: ”de”] gode Ønsker til os og ikke mindst fordi I lader til at være bleven glade ved det og tilfredse med mit Valg. - - Christine havde tænkt og sagt, at hun vilde skrive hjem og berette Jer om saadan en storartet Aften, vi har haft her; men Smølet har nok ikke gjort det. Nu kan det vente til jeg kommer hjem, saa kan I faa mundtlig Beretning om hele den sidste Tid herinde. – Vi kommer desværre ikke Lørdag alligevel; Laders skal op Torsdag og Moster vil helst have Gildet for ham Lørdag; saa synes vi, at Søndag er saadan en løjerlig Dag at rejse paa, altsaa tager vi først herfra Mandag og kommer [skrevet oven over linien: ”kommer”] velsagtens til Erikshaab Tirsdag; det er kedeligt nok vi ikke kan komme Søndag som du havde tænkt, men det kan ikke lade sig gøre – Nu opløses Foreningen lidt efter lidt for denne Saison; Alhed og Marie er borte, i Dag rejste Rigmor og ChrEdv. Nissen og paa Mandag Thorvald og jeg saa der er bliver ["er" overstreget; "bliver" indsat over linjen] kun en lille udholdende Skare tilbage; du kan ogsaa tro, her er ækelt inde ved denne Tid med Hede og Støv – forleden Eftermiddag var Thorvald og jeg for Resten saadan en dejlig Spadseretur ud ad den gamle Kjøgelandevej; der var fuldstændig landligt, dejlige Kløvermarker, Heste og Kør, Stranden i Baggrunden og en henrivende Solnedgang. Nej, naturligvis kunde det ikke skjules med Forlovelsen; herinde er Hemmeligheden ogsaa fuldstændig offentlig, men det gør jo heller ingen Ting; Laders havde skrevet det til Marie Sp. og velsagtens glemt at bede hende tie med det. – Jeg er saa glad ved at vi slipper for Kort og Selskaber og Visitter, jeg synes ikke der maa være noget rart ved det, jeg tror heller ikke Thorvald sværmer for det, nu skal jeg snakke med ham om det. – Jeg kan da tænke mig, hvor Frk. Jensen maa være henrykt – og hils Molle og sig, at hun er umaadelig klog, der sker jo aldrig noget uden at hun nok ”havde tænkt det” i Forvejen. - - - 
 I Gaar havde vi Foreningstur til Skodsborg til Afsked for Rigmor og Christian Edvard, det var en yndig Tur, men Stemningen var lidt mat, det var ogsaa saadan en trykkende Luft. – Thorvald og jeg ere blevne fotograferede, de siger det er godt af mig, af ham er det skidt. - - -
 Altsaa kommer vi begge Tirsdag med 2½ Toget, hvis I ikke hører fra os forinden. ----
 Tusinder Hilsner til Jer alle 
 fra Junge [lang skråstreg under de sidste to ord]
 Jeg har vist ikke hilst fra Thorvald, det skulde jeg da saa formannede Gange; vi glæder os aldeles ubeskriveligt til at komme hjem! - 
 Formannede: indtrængende.</t>
   </si>
   <si>
     <t>1893-08-17</t>
   </si>
   <si>
-    <t>Christine  Mackie</t>
-[...1 lines deleted...]
-  <si>
     <t>Valdemarsgade 30 København</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Thorvald Balslev
 Hans Christian Caspersen
 Johanne Caspersen
 Niels Elgaard Amstrup
 Malin   Holmström-Ingers
 Karen Jørgensen
 Johanne Christine Larsen
 Hans Lorentzen
 Karen Lorentzen
 Otto Emil  Paludan
 Ellen  Sawyer
 Adelheyde Syberg
 Hempel Syberg
 - Vesterdal
 Albrecht  Warberg
 Andreas Warberg</t>
   </si>
   <si>
     <t>Lassen ejede ikke Dallund Slot ved Søndersø i 1893. Han var muligvis ansat på gården.
 Tarupgård ligger nær Odense. 
@@ -611,50 +663,107 @@
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2735</t>
   </si>
   <si>
     <t>Der er mange gæster på Erikshaab: Paludan, Vesterdal, Amstrup med lille Agnete og Syberg-familien. Alhed har leget med Agnete en time på græsset.
 Karen Jørgensen og Thorvald Balslev har også været på besøg, og Caspersen kom cyklende.
 Warberg-pigerne er inviteret til Tarup, og de har derfor haft travlt med at ordne deres kjoler. 
 Man har lavet ribssaft og syltet stikkelsbær.
 Laura Warberg vil sende Christine lidt penge, så hun kan invitere sin far på the i København. Hun vil også selv komme på besøg og medbringe madvarer. Der er lavvande i pengekassen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/O65z</t>
   </si>
   <si>
     <t>[På kuvertens forside:]
 Frøken Chr. Warberg
 Valdemarsgade N_o_ 30 -
 København V.
 [I brevet:]
 Kjæreste Basse!
 Du længes vel meget efter et Brev herfra, men vi har ikke havt Tid at skrive. Det er mageløst i denne Sommer, som det gaaer i en Kjøre med Selskabelighed. I Mandags kom Paludan med første Tog, havde Brev med til Junge, at han vidste ikke rigtig, om han kom den Dag eller ej, hun havde været med Far hos Lassens paa Dallund og var kommen hjem med sidste Tog, alle fra Tarup havde været med nede at hilse paa dem - altsaa Junge var ikke oppe før 9, sad og læste Brevet, da hun hører ham selv tale i Gaarden, han var cyclet hjemmefra 7 og var her 9. Her blev jo Glæde allevegne. En Time senere [ulæseligt ord] Westerdal, var kommen med samme Tog som Pal, men gik feil et Par Gange. Han var her hele Dagen, var meget livlig og vi synes udmærket om ham. Han takkede saa forfærdelig meget og jeg troer han befandt sig rigtig vel. Far bad ham komme igjen. Samme Dag var jo Wisse med lille Agnete og Minis. Vi var alle til Middag paa Gjelskov om Søndagen og derfra en lille Tur paa Ølstedg. for at bede W. endelig tage Nete med, vi lovede, ikke at tumle saa meget med hende. Hun var henrivende gik rundt og passede sig selv, laa en hel Time paa Græsplænen og tumlede med Alhed. Amstrup kom efter dem. Karen Jørgensen til The; de fulgte westerdal paa Vej og Karen førte Konversationen og fortalte dem en rædsom Masse Vrøvl, saa Alhed og Junge paa en Gang brast i Latter. Næste Dag fik de saa uhyrlig travlt med at vaske og sye paa alt deres Tøj, vi opdagede at de ingen Kjoler havde i Orden til at tage til Tarup med hvorhen de blev bedt alle sidst i denne Uge saaledes Junge og Elle idag, Alhed ..., Molle og [ulæseligt ord] paa Lørdag, hvorfor saa spredt veed vi ikke. De skal have en Skovtur til Langesø paa Fredag, [ulæseligt ord] skal med. Igaar Middags kom den anden Sypige og nu syer de begge paa Kraft, Junges lyse spættede fik vi halet frem, sprættet op vasket strøget igaar med alt det andet, nu kjøber hun blaat Tøj idag og saa bliver den rigtiggod. Jeg kan ikke hjælpe da jeg maa strikke paa Fars Sokker, han rejser paa Søndag. Tirsdag kom saa Fr. Lensgreves, vi var saa trætte at vi grinede ved at tænke paa, vi skulde til at snakke med en ny. Saa kom Far fra Odense med Brev fra Thorvald, som var cyclet herfra om Morgenen Kl. 7. Der skulde gjøres om paa Rejsen dertil, Dede var Kl. 7 i Højrup med Brev og Kl. 8 1/2 maatte Junge og Be styrte ned med et til grulig meget Vrøvl, saa vi var næsten tossede deraf. Paa Mandag skal de alle til Lassens. Igaar vi saa paa Elle undt. som er træt og ikke rigtig rask, paa Søbygd. der var slet ingen unge inde, L[ulæseligt ord] var gaaet sin Vej!! Da vi sad ude paa Bænken kommer der en cyclende - Caspersen! han havde været her, blev derovre om Natten, og vilde afsted idag med første Tog. Løjerlig Snegl med sine Besøg! Saa ser vi Johanne gaaende hernede fra Skoven, Loria og hans Brev! der blev stor Glæde paa begge Sider, men vilde ikke lade sig overtale til at blive, de fulgte ham lidt. Vi har ikke før igaar kunnet faa Tid at sylte Ribssaft, der var tilsidst næsten ingen. Igaar fik vi ogsaa de næsten overmodne Stikkelsbær plukket. Men nu kommer der en rolig Tid, naar Far rejser. Elle vilde fotografere flittig igaar, ... bliver god, lille Nete ogsaa, men intet er helt færdigt. Vi har desværre slet intet at sende Dig, men paa Søndag skal jeg sende en Pakke i Fars Kuffert, som Du kan tage ud om Aftenen, Du følger ham vel til Hotellet?
 Saa skal jeg ned med hvert Brev en Gang om Ugen sende lidt, saa Du kan have Far til The naar han vil. -
 Jeg veed endnu ikke, om jeg kommer derind senere, men jeg tror nok, jeg faaer Lyst til at være hos Dig en halv Snes Dage og selv tage Fedevarer med, saa det kun koster Fornøjelse og Middag. Jeg kan jo altid skrive til Far derom, jeg troer nok det kniber med Penge for ham, saa jeg vil ikke tale om noget nu inden han rejser.
 Kjærlig Hilsen fra Mor -
 Nu kom Johanne og bliver til imorgen tidlig.</t>
+  </si>
+  <si>
+    <t>1893-09-29</t>
+  </si>
+  <si>
+    <t>Harald Balslev
+Lars Christian Balslev
+Rigmor Balslev
+Thorvald Balslev
+Thomas Bredsdorff
+Malin   Holmström-Ingers
+Alhed Larsen
+Johanne Christine Larsen
+Hans Lorentzen
+Carl Rump</t>
+  </si>
+  <si>
+    <t>Alhed Larsen og Harald Balslev var forlovet.
+Ca. 1. juni 1893 opgave Alhed sin plads på Den Kongelige Porcelainsfabrik og rejste fra København hjem til forældrene på Erikshaab. Alhed havde længe været syg med hoste, og hun havde det mentalt dårligt.
+Det vides ikke, hvem Eduard, Lisbet og de tre personer nævnt med initialer er.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB8498</t>
+  </si>
+  <si>
+    <t>Laura Warberg ønsker Christine/Basse tillykke med prøven.
+Alhed Larsen er ikke glad, men meget alvorlig. Laura Warberg tænker på, om Harald Balslev gør kur til Malin/Molle Ingers, som jo har sin musik at lokke Harald med. Alhed har fortalt Johanne/Junge Larsen, at hun har samme mistanke. 
+Laura Warberg beder Christine skrive til Harald Balslev, at han skal holde sig væk fra Alheds hjem, hvis Johanne er enig i, hvad han gør mod Alhed.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/w8HA</t>
+  </si>
+  <si>
+    <t>[Med Laura Warbergs skrift på kuvertens forside:]
+Frøken Christine Warberg
+Waldemarsgade N_o_ 30 - 3
+Kjøbenhavn
+V. 
+[På kuvertens bagside med anden skrift; blå farveblyant:]
+Loria
+Thomas
+Laders
+Thorvald
+Imse
+C Eduard
+Lisbet
+C Rump
+MS
+TB.
+Th S
+[De sidste tre linjer overstreget]
+[I brevet:]
+Kjæreste Basse!
+Til Lykke med den udmærket overstaaede Prøve!
+Vi er henrykte! Men derom har vel Alhed udtalt sig. Vi syer og syer og imens tænker jeg saa meget paa Alhed finder lige paa at skrive til Dig om, hvad der trykker mig. Hun er ikke glad, meget alvorlig, jeg er kommen paa den Tanke, at Studenten er begyndt at gjøre Kur til Molle og denne Tanke piner mig uophørlig, da jeg nu atter af Junge hørte, at Alhed selv har sagt dette til hende, altsaa selv faaet Tanken. I saa Fald burde han have at vide at saa er det Synd mod Alhed at han bliver ved at komme her, var her jo i Søndags og kommer paa Søndag til Høstgildet. Dersom Du troer, at A. holder af ham, kan Du saa ikke skrive ærligt til ham at saa maa han ikke komme her; jeg kunde godt gjøre det, hvis jeg var vis paa at hun skulde faae Sorg over det. Du skulde see hvor alvorlig hun er! jeg lider ved at see det. Lad mig nu høre Din Mening om det, ingen skal see Brevet! Junge og jeg var alene i Aftes og da talte vi derom; Molle er jo paa Færde ved hvert Mandfolk og hun har sin Musik at lokke ham med; jeg har faaet Tanken og jeg blev saa bange, da jeg nu hørte at Alhed af sig selv siger det samme til Junge. Hvis Du nu synes, saa skriv strax, han kan jo sagtens faae et Paaskud til at blive herfra paa Søndag, men naturligvis, gjør som Du selv synes er ret.
+Kjærlig Hilsen fra Mor.
+Lad mig nu faae Svar paa Fredag.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -731,59 +840,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/MJoL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HJsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rROM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBtG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lWPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LSf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bACW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8HA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1169,238 +1278,332 @@
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>73</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>76</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="5" t="s">
-        <v>78</v>
+      <c r="A10" s="5" t="n">
+        <v>1893</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        </is>
+        <v>78</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F13" s="5" t="s">
+      <c r="E13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="I13" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="M13" s="5" t="s">
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
         <v>107</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>