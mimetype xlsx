--- v0 (2026-06-07)
+++ v1 (2026-09-14)
@@ -112,60 +112,60 @@
   <si>
     <t>[Håndskrevet i brevet:]
 Onsdag Århus d: 
 Kæreste Alhed!
 Tusind Tak for Brevene – Tak Marie for hendes Præken! Nej, jeg blev aldeles ikke ilde til Mode over, at hun var bleven sat ind i det hele, jeg havde netop tænkt på, om du ikke kunde falde på at gøre det. Tænk, hvor morsomt, alt, hvad hun skrev, var som ud af min egen Hjærne, der var ikke en Tanke deri, som jeg ikke havde tænkt i Forvejen – det synes mig at være et Bevis for Rigtigheden deraf! I Søndags skrev jeg et mægtigt Brev til Pastor L – 14 Sider tæt – og forklarede ham mit Synspunkt; om Lørdagen havde jeg skreven til Leonard, nu syntes jeg ikke, jeg med en god Samvittighed kunde tie længere. Hvad sker - Mandag Morgen arriverer Leonard til min mere end Overraskelse, jeg fik på Sengen den Besked, at han var der inde og var vist meget ked af det, for han var lige ved at græde. Han havde så lavet forskellige Dumheder, bl.a. strax sagt sin Plads op på Tybrind – at det kunde mere end gøre Effekt, forstår jeg ingenlunde, nå men dømmer ikke! Om Morgenen tidlig havde han været hos Pastor L, som var syg, men vilde tage imod ham senere. Efter at vi havde talt til Bunds om Sagerne, og de tilbørlige Tårer var fældede, gik vi sammen derop. Præsten så ud, som om han lige var gravet op af Jorden, men desuagtet talte han længe med os – holdt på sit, at vi skulde blive sammen, ”vi blev ikke ulykkelige,” jeg var næsten ude af mig selv – han blev vist flere Gange forbløffet over mine Udtalelser og kunde ikke få mig nogen Vegne; et blev vi dog enige om, at Leonard skulde rejse hjem og sætte Far ind i det, det kunde nemlig ikke undgås, at han fik det. Præsten mente, om jeg ikke blandede det æstetiske og det etiske noget sammen? Det benægtede jeg ikke, men jeg kunde alligevel ikke gå fra min Mening. Så kom vi hjem – og så ”klaskede” jeg sammen, jeg sad og kunde ikke holde Hovedet oprejst, al Ting sejlede for mine Øjne, og jeg lagde mig på min Seng, faldt i Søvn eller Døs eller hvad det nu var, og i denne Tilstand vrøvlede jeg en hel Del – jeg lod Leonard skaffe mig Recepten på ”Mandeviljens quantum satis!” Den kunde stakkels Leonard nu ikke skaffe mig! han stak i Tudskrål og gik ind og sagde til Rasmussens, at jeg var bleven vanvittig, så kom Dr. Grauer, men da var det ovre, kun havde jeg det gruligt i Hovedet og fik Bromkalium. Kl. 11 rejste Leon. og jeg blev [”blev” overstreget] sov godt i Nat, men var ganske forfærdelig mat i Morges. Mens jeg endnu lå i Sengen kom der Telegram hjemmefra!! Leon. havde forladt Skolen uden Anmeldelse, om han var hos mig – ”hvad er sket, svar strax!” Det var en uhyggelig Dosis, jeg op og på Telegrafstationen og svarede, at han havde besøgt mig; alt vel. Der fik jeg nok et Telegram af samme Indhold fra Dalum. – Leon. fortalte mig, at de på Dalum trode, han var i Odense, men naturligvis har han som sædvanlig ikke kunnet tage sig i det, Mandag blev han fra Skolen hele Dagen for at skrive til mig, så er han om Aftnen stukken af uden et Ord, de har på Grund af det ene med det andet tænkt sig en Ulykke og har allarmeret dem hjemme. Stakkels lille Mor, det er mig gruligt at tænke på, hvordan hun tåler den Angst for sin Øjesten. Er det nu et Mandfolk 
 [Indsat øverst på s. 1; på hovedet:]
 Stakkels Leon, jeg fortryder, at jeg har skreven så hårdt om ham, det lille stakkels Skind, men jeg bliver så irriteret over sådanne Dumheder hen i Vejret. Han har såmæn ellers det værst – bare han ikke havde rejst så mange skidte Knaldromaner, så gjorde han bestemt færre interessante Dumheder</t>
   </si>
   <si>
     <t>1906-05-28</t>
   </si>
   <si>
     <t>Marie Larsen
 Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Rørdam</t>
   </si>
   <si>
-    <t>Anna 2 -
-Laura -
+    <t>Laura -
 - Barfoed
 H.E. Christophersen
 Arent Dragsted
 Emil  Jensen
 Adolph Larsen
 Johannes Larsen
 Vilhelm Larsen
-- Simonsen</t>
+- Simonsen
+Anna  -, ven af Larsen-familien</t>
   </si>
   <si>
     <t>Christine Swane fylder 30 år. Hun er husbestyrerinde for Klaks på Rørdam. Vopper er muligvis en hund på Rørdam.
 Comtessen bor muligvis på Wedellsborg. Navnet er ukendt.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Fødselsdagsbrev. Christine Swane skal overtage sin mors brystnål, som er lavet af Dragsted.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qNNb</t>
   </si>
   <si>
     <t>Mandag den 28 Maj 1906
 Kjæreste Ugle!
 Allerførst vil jeg ønske Dig et rigtig godt lyst og velsignet Nyaar, af mit ganske Hjærte beder jeg om al den Glæde du kan taale at bære, for det gaar jo med os Menneskebørn som med Naturen, en forfriskende Regn kvæger, her sidder jeg i Havestuen og fryder mig ved at se den milde Sommerregn forfriske alting Græsset gror saa stærkt, at her snart maa bruges en Le igjen; men nu maa vel Agraren snart [ulæseligt] og saa skal han sandelig være min højre Haand for selv kan jeg intet; men saa maa jeg bøje mig der ogsaa, og [ulæseligt] takke vor Herre, som lader mig have den Glæde, at jeg gaar med det
 Lette men naar Lyst og Villie er der, smager det ikke altid godt at være forsigtig. Laura er her endnu og haar været rigtig flink siden Du rejste vi vadsker i dag og skal gjøre rent i denne Uge at her da kan være Pintse, i morgen min Ven, da skal jeg smykke med Blomster saa jeg kan see Dig for mine Øjne, jeg er da glad ved Du er hos den gode kjærlige Vilhelm jeg tænker mig han er i Middelfart til Rigsdagsvalg og Du med paa Cycler triller I ad Vejen begge to, det er næsten galt for mig nu, mine Tanker svirrer rundt, saa jeg maa holde op, bare jeg dog havde lært at stenografere!
 Middag
 Nu vil jeg da begynde med hvad der var min Tanke at [ulæseligt] straks, Du skal i Gave have min Brystnaal,[Cau..?], som er indfattet af Arendt Dragsted, men det gaar mig jo ogsaa galt der, da jeg aabner Æsken og vil see lidt paa den har jeg jo glemt lille Ugle, at jeg ikke har baaren den siden ”Alliken” stjal den, og jeg kom tidsnok til at forskrække den, saa den lod Naalen falde paa Kjældertrappen de Smaastykker der [mangler?] har jeg; men det tager jo Tid at faa det ordnet om den Jensen kan det vil jeg tale med Las;[ulæseligt] det men se ved Siden laa denne lille Pære, det er dog noget kunde Du ikke faa den anbragt i [ulæseligt] lille Sjalsnaal der hører samme Tid til Den kan mulig glæde Dig, Las har dog som [Ba…] dannet den og bragt mig Fornøjelse men nok om det.
 Du har jo slet ikke hørt noget om vor Sanger Du ved han kom uventet samme Dag som Las; De spiste her Fisk og hvid Sagosuppe næste Dag tog vi Skinke og de dejlige Asparges; ( som jeg glemte at takke for) Kirsebærsuppe med Boller næste Dag Kørvelsuppe med Rørdam Asparges og visnok Pandekager 4 Dag stegte Aal, og Apricosgrød Æblerne var en Gave fra Lyse. Saa flyttede Sangeren til Malerens i 2 Dage og derfra til Apothekerens; nu i Dag skal han reise, 3 Gange har han sunget i Skoven for fuldt Huus og synge kan han endnu den gamle Svend. Vi hørte ham en Aften ovre hos Johannes for i Skoven gik vi ikke, det begyndte Kl. 8, men de kom jo ikke hjem før 12 og da havde vi sovet i 3 Timer more sig gjorde han og hyggelig er han at have til Gæst; naar han nu kommer at sige Farvel hører vi maaske, at han tager til Simonsen Ligfærd. Hermed sender jeg nu 2 Breve fra Dumpe nu er det jo straks hendes Fødselsdag, husk hende med et Brev, hun trænger altid til Kjærlighed, hvem gjør ikke det? Stakkels lille Anna.
 Naa lille Ugle nu kommer jeg med en Mængde Spørgsmaal lad mig saa se Du svarer mig, hvordan gaar det for Dig med at være Husmoder, og al den anden Gjerning Du tager op – glem ej Malingen for saa er Du jo først i dit Es – men Du skal jo se Dig rigtig om først, er der mange smukke Blomster og kan Du lide Menneskerne det er jo rart at der er Sang, det holder Du jo meget af, kan Du lide Comtessen? Det er tidligt med Blomkaal, husk dog at takke naar Du næste Gang møder Giverinden. Er Gaasefamilien kommen tilbage, Erhard fortalte mig om Flugten, jeg kan jo nogenlunde tænke mig Omgivelserne; men det skal rigtignok blive morsomt selv at se, oh denne herlige Tid jeg vil rigtignok helst derned i Jordbærtiden vi snakker saameget; med det kan da nu blive morsomt, Du spørger til vores Urtesager
 Kartoflerne kan nu hyppes og det andet kommer godt op, der var ingen Brev fra Agraren i Morges saa maa vi vel spørge ham i aften. Nu Farvel og en kjærlig lykønskning fra os begge hils Klaks din Moder
 I midten af brevet: Blomst[ulæseligt]godt
@@ -342,51 +342,51 @@
 med Dit første U.C. Stykke.
 Efter hvad Du sidst har skrevet
 er det Tro paa Rørdam blevet
 at vi om nogle Dage
 skulle hen til Ejby age
 for at hente Dig og Bro
 hjem til Gaarden begge to.
 For at gøre Rejsen nem
 sender jeg dig indlagt fem.
 Kom nu snart, om ikke straks!
 Hilsen fra Din Broder Klaks. 
 Kære Ugle! Til Lykke! Det var jo kedeligt at de ikke tog det store, det vilde Du naturligvis helst have haft antaget, men Du er da glad ved at Du er kommen ind, ikke sandt?
 Jeg haaber at der er Brev fra Jer til Morgen, saa vi faar lidt nærmere Besked om naar Du kommer og om Karen kommer med, det er vel ikke rimeligt nu Paasken er saa nær, Familien plejer jo at være i Gilleleje i Paasken. – De unge Piger fra Tybrind var her nogle Timer i Gaar Eftermiddags; de havde kørt en Herre som var paa Besøg hos Schous til Husby, men skulde hente ham der igen Kl. 5½, saa havde de faaet Lov til at tage herned imens. – Det var da mærkeligt at Alhed fik begge sine Billeder kasseret, hun plejer jo altid at faa et eller 2 optaget, er hun ikke ked af det? Vi venter Krone i Dag, han havde meldt sin Ankomst til i Gaar, men da blæste det saa voldsomt saa han kom ikke, i Dag er det bedre Vejr og Vinden god, saa han kommer nok en Gang i Formiddag. Jeg lægger Brevet fra Censurkomiteen inden i.
 Sørensen, Klaks og jeg ordnede Resten af Forstbibliotheket i Fredags. Klaks havde faaet Lov hos Greven til at bestille et Skab med Reol over til Bøger og Papirer, det ser pænt ud med Bøgerne stillet op.
 Hils Forældrene og dem alle fra mig, Kærlig Hilsen til Dig selv fra Din Marie</t>
   </si>
   <si>
     <t>1907-9</t>
   </si>
   <si>
     <t>Vilhelmine  Larsen</t>
   </si>
   <si>
     <t>Jens -
 Laurentius Allerup
-- Balvig
+Hilde Balvig
 Victor Bøttern
 Christian Eckardt
 Frøken - Eriksen
 Ina  Goldschmidt
 Hans Hinke
 Jens Hinke
 Julius Hviid
 Kathrine Hviid
 Adolph Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johanne Christine Larsen
 Marie Larsen
 Rasmus Petersen, Gartner
 Christine Swane
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Der var ikke kommet breve fra Amerika: Alhed og Johannes Larsen opholdt sig i USA fra maj til december i 1907.
 Fritz Syberg sendte et brev til Christine Swane på "Rørdam" (1907-10-03)
 VL takkede for blommer og kål og sendte hilsner til sine 3 børn: her Christine Swane, Marie Larsen og Wilhelm Larsen. Wilhelm Larsen boede på skovriddergården "Rørdam" under Wedellsborg. CS var i huset der fra maj 1906 til december 1907. 
 Det er uvist hvilket medlem af Meyer-familien, der bliver nævnt i brevet.</t>
   </si>
   <si>
@@ -1010,118 +1010,118 @@
 Remma og Strömhult er nabogårde til Höljeryd i Småland, hvor Johan og Elena Larsen med deres børn boede.</t>
   </si>
   <si>
     <t>Johannes Larsen bliver hentet tirsdag eller onsdag, for han skal være hjemme, til Tubals kommer i påsken. Han træner med hunden Scott, som tegner til at blive en virkelig god jagthund. Larsen har kun måttet straffe hunden en enkelt gang. Han spørger, hvordan det går med fuglejagten i Småland.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0wqH</t>
   </si>
   <si>
     <t>Kirkeby 25 Marts 1934.
 Kære Lysse!
 Tak for Brevet, ja det har jeg vist for Resten takket for. Jeg har været heroppe siden d. 16 og Puf kommer og henter mig Tirsdag eller Onsdag saa jeg kan være hjemme til Paaske da vi blandt andre faar Besøg af Tubals der har meldt sin Ankomst. Desuden kommer Mudi og eventuelt Peter og Grethe som Puf har inviteret men som ikke til Dato har ladet høre fra sig. Jeg har ikke bestilt andet her end gaa omkring med Scott, der tegner til at blive en fremragende Brugshund. Han søger flot og vender paa Fløjt og har en fænomenal Næse. Den første Dag var jeg ude med ham sammen med Birch og hans gamle Korthaar og da løb han lige ind i Hønsene, men da jeg næste Dag var ude med ham alene stod han fast for et Par Høns og Dagen efterfulgte han Færten af et Par Høns over en Græsmark og en Rugmark og stod fast for dem da de havde trykket sig i noget langt Græs ved en Grøft. Jeg gik saa videre med ham i den Retning de var fløjet, ned mod Vadestedet noget efter trak han om og stod igen, gik han stiv og rolig ca 100 Al lige op i Vinden og stod fast, jeg troede naturligvis det var Hønsene igen og gik frem foran ham for at rejse dem, da der til min Forbavselse sprang en Hare ca 50 Al foran ham, og der var absolut ingen Ting i mellem. Han staar nu for baade Agerhøns Urhøns Fasaner Bekkasiner og Harer, men de sidste er han tilbøjelig til at følge et Stykke paa Vej. I Gaar fik han Klø for det et Par Gange. Naa det ordner sig nok, Salswedell har lovet at gøre ham Hareren og det er jo nemt gjort, et Sted hvor der vrimler med Harer som paa Wedellsborg. Hvordan gaar det med Fågeljakten paa Romma og Strømhult? Du maa endelig se at faa det i Orden selv om det maaske skal koste lidt mere end de 30 Kr. Mange Hilsner til Jer alle 3
 Din Far.</t>
   </si>
   <si>
     <t>1934-11-14</t>
   </si>
   <si>
     <t>Andreas Larsen
 Elena Larsen</t>
   </si>
   <si>
     <t>Frithiof Kemp
 - Kruuse
 Andreas Larsen
-Else Larsen, Else, Andreas Larsens kone</t>
+Else Larsen,  Andreas Larsens kone</t>
   </si>
   <si>
     <t>Fotografierne fra mosen skulle formodentlig bruges i forbindelse med Johannes Larsens udsmykning af festsalen på Odense Rådhus. 
 Sandholt er en herregård i Sandholt Lyndelse, Faaborg-Midtfyns Kommune. Dens ejer, Nicoline von Sperling, var en nær ven af Warberg-familien. 
 Tybrind er en lille hovedgård under Wedellsborg Gods. Johannes Larsens bror, Vilhelm/Klaks, var ansat under dette gods i en lang årrække.</t>
   </si>
   <si>
     <t>Johannes Larsen skal bruge fotografierne fra mosen til sit arbejde. 
 Han har været på jagt hos Vilhelm/Klaks og til stor klapjagt på Sandholt. 
 Kemp har lagt penge ud for noget.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/LvkX</t>
   </si>
   <si>
     <t>Kjerteminde 14 Nov. 1934.
 Kære Lysse og Bimse
 Tusind Tak for den dejlige Tid jeg havde paa Båxhult. Jeg er nu saa smaat kommen i Gang med mit Arbejde og i den Anledning vil jeg minde om at jeg faar Brug for de Fotografier fra Mosen, som jeg altsaa imødeser med Længsel. Her staar det til som da Bimse var her. Vi var paa Jagt hos Klaks i Regnvejr, hvor Puf som sædvanlig skød en Ræv, Klaks havde i forvejen lovet Else den hvis han fik en. Vi fik en Del Harer og 2 Snepper og vist kun 3 Fasaner, da de ikke var til at drive op. Derimod var jeg i Torsdags til Klapjagt paa Sandholt med Petr. Kruuse hvor vi 138 Stk deraf 98 Fasaner Resten Harer. Den 21 skal jeg med Kemp paa Klapjagt paa Tybrind. Jeg skrev til Kemp om Fugamålet foreslog ham at lægge Pengene ud hvilket han har gjort. Jeg satte ham ind i Sagen, men da jeg ser han har sendt hele Beløbet, har han altsaa ikke anset det for opportunt at prutte. 
 Mange Hilsner ogsaa fra Puf og Else.
 Jeres 
 JL.</t>
   </si>
   <si>
     <t>1944-02-21</t>
   </si>
   <si>
     <t>B. Bach
 Andreas Larsen
 Elena Larsen
 Jonas Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Alhed  Møhl, Lysses datter
 - Salle
 Christine Swane
 Lars Swane
 Leo Swane</t>
   </si>
   <si>
     <t>Johannes Larsens træsnit var til Christen Kold: Historien om lille Mis (bogudgaven med træsnit).</t>
   </si>
   <si>
     <t>Johannes Larsen skærer træsnit til bogen om Lille Mis. Han har ikke meget arbejdsro. 
 Christine Swane har solgt for 5000 kr. på Grønningen og Lars Swane for 1000 hos Bach. 
 Det har været koldt.
 På Wedellsborg æder to kongeørne en hare hver om dagen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/iO01</t>
   </si>
   <si>
     <t>Kjerteminde. Fastelavns Mandag 1944.
 Kære Lysse!
 Dette her skulde være et Fødselsdagsbrev. Til Lykke! Men det er vel tvivlsomt om det naar frem i rette Tid. Jeg har siden Jul beskæftiget mig med at snitte Træsnit. Jeg snitter en ny Udgave af den lille Mis, og er foreløbig i Gang med at snitte den Fjerde, det kniber med at faa Arbejdsfred, saa skal jeg lave en Aquarel paa Bestilling, saa et Oljebillede, i Lørdags var vi til Frokost hos Salle i Odense, bedt 14 Dage i Forvejen og i Morgen skal vi til Museumsmøde i Faaborg sammen med Skriveswane, der ryger 2 Dage til mindst. Jeg har lige haft Brev fra Uglen, hun har paa Grønningen solgt for 5000 Kr Netto og Lasse der for Tiden udstiller hos Back har allerede solgt for 1000 og har 14 Dage endnu. Vi har i de sidste 14 Dage haft omkring en Grad Frost og Graavejr, men i Dag skinner Solen igen efter at det i Nat har frosset ca 4⁰, det er den længste Kuldeperiode, vi har haft i Vinter. Klaks fortæller at de har 2 Kongeørne paa Wedellsborg i Vinter der æder hver en Hare om Dagen. Nu kan jeg ikke finde paa mere og desuden skal jeg have skrevet et Forretningsbrev og det er snart Posttid. Glædelig Fødselsdag og mange Hilsner til Jer allesammen ogsaa fra Else og Puf.
 Din Far. 
 Johannes Larsen
 Kjerteminde
 Danmark.</t>
   </si>
   <si>
     <t>1939 eller derefter</t>
   </si>
   <si>
     <t>Thora Cohn
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes Larsen opholdt sig hos sønnen, Johan/Lysse Larsen, på gården Båxhult i Sverige. 
 Scott var en hund. 
 Det vides ikke, hvem Smed Knudsen var.</t>
   </si>
   <si>
     <t>Johannes Larsen skal hjem fra Sverige, og der er to planer for, hvordan transporten skal foregå. Måske kan Johan/Lysse Larsen komme med til Kerteminde, så Andreas/Puf Larsen kan vise ham bryggeriet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PcEp</t>
   </si>
   <si>
     <t>Kære Far.
 Det var en Overraskelse for os, at du vil hjem saasnart. Vi har to Forslag at gøre Jer; det første gaar ud paa at lokke Lysse til at køre dig til København og fortsætte med Scott til Kerteminde, hvor vi saa kunde nyde godt af hans Selskab i et Par Dage indtil han, Else og jeg sammen kunde køre til København, han forat fortsætte Rejsen, vi forat tage dig med hjem x). Det er længe siden han har været her, og vi vilde blive meget glade for at se ham; det kunde særligt more mig at vise ham Bryggeriet. Det andet Forslag gaar ud paa at jeg ["jeg" overstreget] Else og jeg skulde køre rejse ["køre" overstreget; "rejse" indsat over linjen] til Båxhult den ene Dag og næste Dag køre hjem gennem København, hvor vi skulde se paa Gulvtæppe og sætte dig af, mens vi fortsatte til Kerteminde med Scott. Du skulde saa senere rejse hjem med Toget; det haaber jeg du ikke vil have noget imod, naar vi har taget Scott og Bøsse med os i Bilen. Jeg kan ikke godt bruge mere end et Par Dage til Turen, da Smed Knudsen om 8 Dage skal installere en Pumpe i Bryggeriet hvad jeg nødvendigvis maa være tilstede til.
 Lad os hurtigt vide hvilket Forslag I foretrækker, vi foretrækker langt det første.
 Mange Hilsner fra os alle
 Puf.
 Kan en Daglejer ikke erstatte Lysse i en 8 Dages Tid?
 [Indsat i venstre margen s. 1:] x/ og se paa Tæppe.
 [Indsat i venstre margen s. 2; på tværs:]
 55
 270
 260