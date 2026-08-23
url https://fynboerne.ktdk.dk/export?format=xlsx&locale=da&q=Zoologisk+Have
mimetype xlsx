--- v0 (2026-05-22)
+++ v1 (2026-08-23)
@@ -1574,56 +1574,56 @@
 Lars Syberg</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Else og Johannes V. Jensen til Anna og Fritz Syberg i tiden 6/2 1910 til 9/10 1914</t>
   </si>
   <si>
     <t>Johannes V. Jensen skriver om sin snue og hvordan Else varter ham op. De drømmer om at bo på Isle of Wight og han mener, Fritz Syberg også bør prøve at bo i England. Derudover diverse andet, blandt andet at han vil forsøge at sende sin seneste bog, som har vakt røre i andedammen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TobY</t>
   </si>
   <si>
     <t>5 Maj 11
 Kære Ven
 Skubbet op i Hovedpuder og med en Aargang af Ill. Tidende fra 1864 til Underlag skriver jeg dette. Jeg har Snue og bliver dægget for af Else som elsker naar jeg leger syg. Udenfor er det stille og vil give Varme opad dagen, jeg kan se de grønne Træer i Frederiksberg Have. Vi er kommen hjem fra Rejsen, som var god, og er ikke kommen hjem alligevel. Børnene er jo borte i Kalundborg, og jeg bryder mig ikke rigtig mere om Købehavn. Vi drømmer om at tage til Øen Wight og bo. Kanalen, det var det jeg sagde. Tænk dig Dieppe med blomstrende Frugttræer, høje Kalkklinter med grønne Volde foroven og Kanalen melket og opalgrøn nedenunder! Jeg kastede en Flintesten i Stranden og viede dig til at finde den. Hvorfor slås du med skidne Løgspisere? Vi skal leve i England. De har slette Malere derovre, du burde forny den danske Indvandring. Har du ikke 8 Aar til England? Jeg vil lave en Bog om Vilhelm Erobreren. Ved du af at paa Wight er der ingen Vinter, der gror Myrter? ---Nu har jeg spist Byggrynsgrød med tyk raa Fløde og kogte udhuldnede Svesker, om lidt kommer Else med en Krydder og ber mig endelig spise den. Om en Time staar den syge Mand op, ryster sig og gaar i Byen. Fuglesang! Bogfinken vrinsker udenfor Vinduerne, de laver stor Bryllupskonkurrence paa Kvistene. Røgen staar stille over Jostys Tag. Zoologisk Have? Jeg tror jeg skal op og give den gamle Bavian en Banan i dag, han nyder den saa kolossalt og hader mig for det. Han ligner Brandes, og jeg faar Bugt med den ene gennem den anden. - Ellers noget der staar fast? Vi lever paa det løse. Naar jeg har faaet lavet nogle Artikler, tager vi paa Cykletur i Sjælland og maaske Sverig. Just nu spørger man mig, Mads Rasmussen, pr Telefon, om jeg vil holde et Foredrag i Venstreklubben. Jeg lader ham svare gennem Else at jeg desværre har faaet et Træskosøm i Øjet, saa det kan ikke gaa rundt. Om jeg vil have en varm Klatkage med Strøsukker paa? (Bulletin fra Køkkenet) Jeg varer ja. Else kan ikke blive klædt paa for at varte mig op. Vi havde den dejligste Galop paa Fælleden i gaar, og i morgen haaber vi at ride og se Flyvning samtidigt.- ak ja men jeg kan ikke se jer mere, I har været for længe borte. Hvordan ser I ud? Hans er selvfølgelig Lazaron, Besse og Nolle med sammenlagte Duge paa Hovedet., Sakker Rygende Lerpibe og tabende Mundvandet, Rille spejlblank af Makaroni og Trylle med Klude bundne om Benene. Maleren selv ser jeg gestikulere ivrigt, hugge og stikke og klippe i Luften med Hænderne og Moderen klædt i Zinnober taler et Italiensk der driver Tolke og Translatører til Fortvivlelse?? Dog I er naturligvis jer selv allesammen. - Min sidste Bog der har rørt op i Andedammen skal jeg forsøge at sende, Jeg har den maaske Overtro at Pakker ikke naar ind i Italien.
 Nu maa I leve vel. Else beder mig hilse mange gange. Jeres hengivne 
 Johannes V.</t>
   </si>
   <si>
     <t>1911-08-21</t>
   </si>
   <si>
     <t>Louise Brønsted</t>
   </si>
   <si>
-    <t>Anna Anna, pige i huset hos Brønsted
-Alhed Marie Brønsted
+    <t>Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
+Anna -, pige i huset hos Brønsted
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Brevet lå i samme kuvert som 1911-08-20, Laura Warberg til Astrid Warberg-Goldschmidt. 
 Louise Brønsteds søster, Ellen Sawyer, og Ellens datter, Grethe, var på vej hjem fra Boston, hvor de havde boet nogle år. Ellens mand og barnets far, Harris Eastman Sawyer, var død, og enken og barnet tog derefter til Danmark. Laura Warberg rejste over Odense til Esbjerg for at tage imod de to. 
 Det vides ikke, hvem Fru Gj. var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2632</t>
   </si>
   <si>
     <t>Louise Brønsted håber for Ellen/Elles skyld på rolige forhold i England. Det er dejligt at have fået Anna hjem igen.
 Laura Warberg må selv afgøre, om hun vil komme til Louise og hjælpe med at sy. Alhed/Lomme har været i Rørvig og i Zoo. Rejsen hjem fra Rørvig var besværlig. Alhed/Lomme forærer ting, som hun har fundet på stranden væk. Nu regner det, og børnene leger livligt i huset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eXBg</t>
   </si>
   <si>
     <t>21 - 8 – 11
 Kære Mor! Tak for Dit Brev og for Elles. Bare der nu bliver rolige Forhold i England inden hun naar saa langt. – Jeg har nu Anna hjemme igen; hun kom i Gaar; det er en Salighed; jeg vil ikke sige andet end at det var nu meget afhængig og hun den Tilværelse de næsten 5 Uger, jeg har været alene; det er henrivende at kaste noget af Anna og Bestillinger fra sig og tænke lidt paa andre Ting. Hvad angaar Dit Tilbud om at komme her før Elle, saa er det lidt vanskeligt for mig at svare paa. Jeg synes Du maa have det saa rart roligt hos Onkel Syberg, og maaske det heller ikke er saa overvældende, hvad der er af Sytøj; Foreløbig er jeg i Gang med de forhaanden værende Børns Udstyr; bla. skal Lomme have Buxer og Kjolen til sin Skolegang, af Hensyn til Gymnastikken – og der er jo altid noget. Saa jeg har endnu ikke haft Tid til at tænke paa den fremtidige; jeg har en Del, vel det meste, men tænker jeg ganske vist med nogen Rædsel paa de endnu ukøbte og usyede 40 Bleer. Hvis det altsaa absolut passer Dig, saa var det vist overordentlig heldigt for Roen under Elles Besøg, om Du kom her, bare nogle Dage før; saa tror jeg vi kunde faa meget til Side; Maskinen er i god Kondition, en Vask overstaas i denne Uge, Børnene i Gang med Skolen, saa der er nogenlunde Ro. Her er pænt i Haven, meget Frugt og mange Blomster, saa her kan vist være meget rart, hvis Vejret bliver godt. Jeg sidder og venter paa Lomme og hendes Fader; de skal komme med 10 Toget fra Rørvig, hvorhen Fru Gj. flyttede med Børnene, da hun ikke var tilfreds i Liseleje. Den Rejse dertil var mere indviklet, saa vi opgav den paatænkte store Tur med begge Børn – Bes erklærede sig mere end tilfreds med en zoologisk–Have–Tur i Stedet – og Moderen drog af Sted alene i Gaar. Lomme skal have længtes meget og blev vild af Glæde over sin elskede Far. Jeg skal nu ud at møde dem. 
 F [”F” overstreget] Tirsdag Fm. De kom saa først med næste Tog – 11 Toget – i Aftes! havde haft Rejsegenvordigheder med en Motorfærge, som var ophørt at gaa, saa de maatte tage privat Baad fra Rørvig til Frederiksværk; det havde været temmelig stærk Søgang, men Lomme havde klaret det uden Søsyge, og mødte straalende fornøjet over at være hjemme igen, brun og rask og belæsset med Gaver, opsamlede ved Stranden. Hun har nu ustandselig været optaget af Uddelinger; ogsaa en lille Spade og Skovl, hun havde faaet deroppe, blev foræret væk. Der var et rørende Gensyn mellem hende og de andre Børn i Aftes, og nu er der en livlig Legen gennem hele Huset i Dag – Regnvejr – som ikke virker særlig stimulerende paa Brevskrivning, men er fornøjelig og livlig efter den sidste ”stille Uge” med Hrpeter og Bes alene. – Ja som sagt, hvis Du synes, Du nok vil, saa er Du jo meget velkommen til Selskab og Nytte. Regnen i Dag er dejlig, men forhaabentlig bliver den ikke konstant, saa vi kan færdes og sidde meget ude. Mange Hilsner til Onkel Syberg og Dig fra os alle.
 Din Muk
 [Skrevet øverst på s1:]
 Jeg sender alligevel Elle Brev, at det ikke skal komme til noget her.</t>
@@ -2402,51 +2402,51 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/evwm</t>
   </si>
   <si>
     <t>Kjøbenhavn 2 Marts 1935.
 Kære Lysse!
 Tak for Brevene. Det lange fik jeg da vi var ved at gaa om Bord i Vognen for at køre til Nyborg og jeg tog det saa med og læste det paa Færgen, sendte det saa til Puf da jeg kom herover. Det var en meget klar Fremstilling, jeg saa det hele for mig endnu før jeg var kommen om til Situationsplanen. Jeg synes det er en udmærket Plan og det glæder mig at Lønnen kan blive sparet, jeg begyndte allerede at frygte for den da jeg kom til Rydningen af Buskadset. Den store Gran forestiller jeg mig netop fri af Rampen men selv om den kommer ind i denne vil det heller ikke gøre noget, naar bare Forsiden af Stammen bliver fri. Det lille Brev fik jeg i Gaar Morges fra Puf uaabnet sammen med et Par andre Breve og en Bemærkning om at Du vidst havde faaet Skrivedille. Det var gevaltig hurtigt jeg havde ventet at der mindst vilde gaa et Aars Tid. Er der flere Instanser? og i saa Fald mon de appelerer igen Jeg kom herover Onsdag Middag. Billederne var kommen om Formdgn og Kl. 5 var de hængt op og Katalogen skreven. I Gaar lukkede vi op. Det er alle omtrent [oven over linien er skrevet ”omtrent”] mine gamle Billeder fra 1893 – 1932. der er kun 2 iblandt der ikke før har været fremme. Dine 2 er ogsaa med, men jeg gør ikke Regning paa ar sælge noget videre. Jeg skulde til Tandlæge og have skravet Tænderne i Gaar Kl. 12, men Puf foreslog at vi skulde gaa hen i Fiskehuset i Stedet og spise Østers hvad vi saa gjorde og opsatte Behandlingen til en anden Dag. I Aftes var jeg med Einar Madvig der er Formand eller saadan noget i Kunstforeningen til Kammermusikforeningen og bag efter henne at spise i Stadils Beværtning. Sammen med Skriveswane, Methling Rath[ulæseligt] Henning, Kaare Klint, Stubbe Tejbjærg Henrik Skovbo og en Mand til som jeg ikke kan huske hvad hed. Jeg nød 2 Stk. Smørrebrød 3 store Snapse og 7 Glas Øl. og kom først hjem Kl. godt 2 saa jeg er lidt tom i Hjernen. Jeg vilde have været ud at tegne i zoologisk Have men det har sneet hele Dagen saa efter Frokost gik jeg hen til Achton Friises hvor jeg nu sidder med en Sjus og skriver dette. Jeg skal hilse fra dem. 
 Mange Hilsner til Jer alle 3 fra
 Din 
 Far.</t>
   </si>
   <si>
     <t>1945-03-31</t>
   </si>
   <si>
     <t>Christa Knuth</t>
   </si>
   <si>
     <t>Knuthenborg pr. Bandholm</t>
   </si>
   <si>
     <t>Thora Cohn
 Christian Jensen, direktør for Odense Zoo
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Ane Talbot</t>
   </si>
   <si>
     <t>Der var i perioder efter 1. verdenskrig meget få svaner i Danmark. Man havde skudt dem for at skaffe føde.</t>
   </si>
   <si>
     <t>Brevet er i privateje</t>
   </si>
   <si>
     <t>Johannes Larsen har bedt direktøren for Odense Zoo om at skaffe Christa Knuth en hansvane. Direktøren lovede at ringe tilbage, men han har ikke gjort det. 
 Larsen vil sende Christa Knuth noget røget stenbiderrogn. 
 Børnene er ved at være raske igen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Bmdc</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [I brevet:]
 Kjerteminde Paaskelørdag 1945.
 Kære Grevinde!
@@ -2550,51 +2550,51 @@
 Kjøbenhavn 8 Maj 1951.
 Kære Grevinde.
 Forrige Mandag kørte jeg med Lysse og Bimse til Kjøbenhavn. Dagen efter kørte Lysse og jeg til Kjerteminde og Onsdag hentede Lysse en Pige paa Lindøgaard og saa kørte vi til Kjøbenhavn. På Vejen var vi hos Christiansen hvor Lysse fik nogle Mille fleuræg og Dværgvagtelæg og efter at vi havde faaet en Malurtbitter kørte vi til ”Pax” hvor Lysse saa Billederne, vi fik en Kreuterbitter og kørte videre. Vi var inde i Slaglille Kirke og kørte til Zoologisk Have. Torsdag kørte Else J.V. mig ud til mine Søstre i Birkerød. Nu har jeg faaet talt med en Del Mennesker her og været hos min Skræder og bestilt et Sæt Tøj, det bliver 100 Kr dyrere for hvert Aar. Paa Fredag rejser jeg hjem det er jo Pufs Fødselsdag paa Lørdag. Desværre er det vist ikke saa godt med Else. Puf hentede hende paa Dianalund og kørte nogle Dage med hende til Møen og skulde komme hjem til Kjerteminde om Aftenen den Dag Lysse og jeg kørte derfra. Da vi var i Birkerød havde han ringet og bedt dem sige til mig at jeg ikke maatte tage nogen med hjem, det lyder jo ikke saa godt, saa jeg er meget spændt paa hvordan det staar til, naar jeg kommer hjem.
 Mange Hilsener fra Din
 hengivne
 Johannes Larsen.
 P.S.
 Da vi rejste fra Båxhult var det ottende Kuld Kalkunkyllinger kommen saa der var ca 800. Peter havde været i Kjøbenhavn og var bleven antaget til at begynde paa polyteknisk Læreanstalt, hvor han skal læse til dansk Ingeniør.
 JL.</t>
   </si>
   <si>
     <t>1951-05-18</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Marius Christiansen
 Thora Cohn
 Else Jensen
 Emmerik Jensen
 Hjalmar Johansen
 Andreas Larsen
 Jeppe Larsen
-Else Larsen, Else, Andreas Larsens kone
+Else Larsen,  Andreas Larsens kone
 Poul Lorentsen
 Ane Talbot</t>
   </si>
   <si>
     <t>Johannes V. Jensen var død, da Johannes Larsen skrev brevet</t>
   </si>
   <si>
     <t>Johannes Larsen har blandt andet været i Zoologisk Have i København. Nu er han hjemme og skal til Romsø med Christiansen. Gåsen ligger stadig på æg. Han vedlægger et brev fra Poul Lorentsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5W9d</t>
   </si>
   <si>
     <t>Kjerteminde 18 Maj 1951
 Kære Lysse og Bimse.
 Jeg fik snakket med en Del Mennesker i Kjøbenhavn og Fredagen før Pintse kørte Else og Emmerik mig til zoologisk Have og derfra til Banegaarden hvor jeg i et overfyldt Tog kom til Korsør og videre til Nyborg, hvor Puf hentede mig. Vi har haft det koldt her siden men i Dag er det mildere og jeg har været nede hos Christiansen og aftalt med ham at tage til Romsø i Morgen. Vores Gaas ligger stadig skønt den skulde have haft Gæslinger for en Uge siden. I Dag fik jeg vedlagte Brev fra Statsskovrider Poul Lorentzen, som Du nok vil høre nærmere fra. Hvordan gaar det med Kalkunerne? og med de smaa Æg? Tak for sidst! Mange Hilsner fra Puf, Else, Børnene og 
 Jeres JL.
 [På side 2 er der tegnet et kort. På dette er der skrevet:]
 Tyllesand 5
 114 Per Larson
 Lasse!
 100 Godsågere
 Skogsvakten
 Hjalmar Johansen</t>
   </si>