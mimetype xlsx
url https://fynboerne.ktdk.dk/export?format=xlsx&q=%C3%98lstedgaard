--- v0 (2025-11-26)
+++ v1 (2026-04-15)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="267" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="284" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -99,50 +99,108 @@
 Anders -, Ølstedgaard</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Frk. E og Signe var. 
 Dora var en hest på Erikshaab.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0366</t>
   </si>
   <si>
     <t>Amstrups, som var indbudt, kom ikke, og det var en skuffelse. 
 Paludan siger, at Albrecht Warberg kommer hjem omkring den 1. Det ærgrer Laura og Ellen, at Albrecht kun holder et enkelt selskab, når de har sendt så meget bagværk.
 Thorvald Balslev har været på besøg.
 Når lille Agnete er i køkkenet, henter Gamle Anders hende, og han og Rasmus Knudsen leger med hende i folkestuen.
 Laura Warberg har fået nogle numre af Nordstjernen. Hun beder Albrecht tage en mappe med til hende fra København. 
 Frederik vil meget gerne ride på Dora.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nEHp</t>
   </si>
   <si>
     <t>Kjæreste Ven!
 Vi var rigtig nok glade ved Brevene fra Dig og Junge igaar. Elle gik fra Kirken lidt tidligere end jeg og til Højrup efter dem. Jeg fik ogsaa fra Tante Hanne og Elle fra Signe. Det kunde nok behøves for os med en extra Opmuntring, da vi blev skuffede ved at Amstrups ikke kom; jeg havde bedt dem til at spise til Middag her saa de skulde have Barnet og Frk. E. med og rejse tidligt hjem Sybergs kom et lille Svip om Eftermiddagen De venter jo Conne og Else ned d: 4-5 Nobr, men jeg har sagt, at det er tvivlsomt, om Du er hjemme til den Tid, jeg har forstaaet, at Du blev 4 Uger og ikke iaar vilde tage 2 Luftklokke Bade paa en Dag. Lige nu siger imidlertid Paludan, at Du kommer ved d: 1ste, og han maa vel vide det, og jeg skal saa sørge for, at Gloruperne faar det at vide. – Det var jo rart, Du fik Vognen byttet, naar Du ikke var rigtig tilfreds med den første. Du kan ellers troe, at Elle og jeg havde en General Ærgrelse igaar, da vi hørte, at I kun faaer et Selskab til al den masse Masse Bagværk, vi har sendt, og stegt og bagt om igjen, at I kunde have noget frisk til det sidste Selskab. Den Lagkage og Krandsekagen var det fineste, vi kunde finde paa at bage og der var nok til det største Selskab her hjemme. Jeg kan slet ikke regne ud, hvorfor I har opgiver de andre, om I maaske mener der er temmelig lidt Plads til det (dette er Paludans Gisning). – I Lørdags ved 5 Tiden kom Studenten pludselig dumpende pr. Cycle; han var et Par Timer paa Gelskov paa Rejsen til Odense fra Faaborg og Vesterhæsinge. Han sad her en Timestid, fortalte bl.a., at han denne Uge rejser til Kbh. og vil besøge baade Dig og Børnene. Han var endnu forkjølet fra Høstgildet. – I Fredags Aftes var Fr. Jensen, Pal. og jeg til Aften paa Gjelskov i Anledning af Amstrups. Smidt kom af sig selv. Visse fortalte, at naar lille Agnete sidder i sin Kasse hos dem i Køkkenet, saa kommer gl. Anders ind ved Middag og siger ”Nu skal hun derud,” og saa tager han hende med i Folkestuen, hvor han og Rasmus Knudsen leger med hende, saa den lille ler og pludrer løs! Anders synes, det er synd, hun sidder i Kassen, hvad hun for resten er gruelig glad ved og sidder og sparker og leger. I vor Kurv vælter hun. Igaar havde vi en hel Bunke Nordstjerner at more os med; jeg fik derved min Lyst fornyet til en Mappe med Overlag (1 Kr. 50 Øre) om Du kunde tage en saadan med hjem til mig, vilde jeg være meget glad. Alhed har saa tit lovet mig det. Mon den ikke faaes i Nordstjernens Expedition i [overstreget ord] Industribygningen? det har jeg faaet ud af Bagsiden paa Bladet. Igaar Aftes begyndte Regnen igjen, Gaarden er blank af Vand og det regner idag. I har vel ligedan Vejr hos Eder. Det er da rart, Du har faaet et andet og bedre Værelse. Dengse vilde partout have Ærinde at ride igaar ”Dora" skal røres hver Dag siger han. Syberg bad ham da ride ud igjennem Odensebakken og see om der var begyndt at pløjes. Det var deslige ved Gjærdet. Clemserne kom iaftes (blev bedt) og vi gjættede Gaader af Nordstjernen. Nu Farvel søde Ven! Mange Hilsener fra Din Smaa. 
 Husk Børnene paa Fr. Jensens Regning.
 Paludan siger, der er intet paa Kontoret, der venter Dig hjem til d: 1_ste_, han mener som jeg – forhast Dig ikke, men tag Kuren fuldt ud:</t>
+  </si>
+  <si>
+    <t>1893-04-27</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Hvilan</t>
+  </si>
+  <si>
+    <t>Hedda -
+Otto -
+Schoffen -
+Leonard Holmstrøm
+Leonard Holst
+Christine  Mackie
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Hvilan var en højskole beliggende nær Malmø. Flere af Warberg-søstrene opholdt sig i perioder der. Det vides ikke, hvad Dalen var. 
+Leonard Holst og Christine Mackie var en tid forlovet, og i 1892 fik de en datter. De to blev ikke gift. 
+Foreningen var en studentersammenslutning, som Ellen, Christine og Alhed (alle født Warberg) havde meget selskabelig samvær med i deres unge dage. 
+Rysligt trakigt betyder frygtelig tragisk.
+Tante Hilda, Thea, Onkel Otto, Böckmann, Alma, Marie Louise, Signe, Selma Johannson, Carl, Emil og Anna Larsen sanmt Moster Anna er ukendte.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1582</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer rejser til København om otte dage for at deltage i Christine Mackies fødselsdagsfest.
+Leonard Holst vil komme til Erikshaab denne sommer.
+Det er dejligt at være på Hvilan og Dalen.
+Leonard synger i et kor.
+Ellen har været på fisketur og derefter gået i måneskin til et sted, hvor man sang. Dagen efter rejste hun fra Dalen til Hvilan, hvor man om mandagen skal modtage elever.
+Da Ellen havde taget sin bomuldskjole på, protesterede Tante Hedda og bad hende skifte.
+Den følgende dag skal Ellen til Malmø på et besøg.
+Leonard har ikke smidt de guldknapper, som han fik af Ellens far, væk. 
+Mange på Hvilan er syge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IQBf</t>
+  </si>
+  <si>
+    <t>Hvilan d. 24ende April.
+Kære Mor!
+Tak for dit Brev, som jeg modtog i Eft. ved Hjemkomsten fra Dalen, - det er dog uheldigt at du enten skal til Ølstedgaard el. Sandholdt, naar du skal skrive til mig. Siden det er saa morsomt at faa Brev fra mig, skal jeg se at faa et sat sammen og skikket hjem med det første. --- Om du vil høre min Rejseplan, saa er den saalunde: Søndag 8 Dage rejser jeg til Kbh. – Søndag Aften (7 Maj) har Chr. i Sinde af fejre sin Fødselsdag, og den fête vil jeg gærne være med til, da den Del af Foreningen skal samles. - Paa Lørdag kommer Leonard vist, saa den Dag vil jeg ikke rejse. - Og saa har jeg tænkt at rejse hjem Pinselørdag, det vilde være saa fælt at rejse 2den Pinsedag, og desuden er det morsomt at sunde sig og orientere sig en lille Smule, inden Korporatiet ankommer. 
+Leonard kommer muligvis og troligvis til Erikshaab til Sommer, kørende paa sin Bycycle, - er det ikke knusende morsomt, jeg opmuntrede ham til at gøre det, og han har meget Lyst kunde, jeg mærke. Om han kom f. Eks. sammen med Otto og Schoffen! – Det var storartet morsomt at se ham igen – rask og glad og kønnere end nogen Sinde før, de andre siger, at han er bleven fed, det kan jeg nu ikke se. –
+Paa Dalen var der dejligt at være, Tante Hilda og Onkel Otto vare saa venlige og rare, Farbror Otto har ganske erobret mit Hjærte. Thea var kostelig. Han har haft Lungebetændelse, men var oppe igen. Vi sluttede et varmt Venskab, og han inviterede mig med til et Bryllup. Han spurgte flere Gange efter Christine og bad mig hilse hende. Han sagde, at det var rysligt traakigt for Leonard, men føjede til ”Aa – ka’ ta’ en anden”. 
+I Aftes var der nogle unge Piger i Besøg – en Böckmann og en Delén; - Tante Hilda spurgte Thea, hvem af dem allesammen at ["at" overstreget] Leonard skulde have og sagde, at han skulde holde en Tale. Thea tog højtideligt sit Glas, gik frem midt paa Gulvet og sagde: ”E – e e – Frk. Warberg”, - hvorpaa han holdt en lille Tale og drak med os. – 
+Nu ere Sig. Alma og jeg i Seng, vi vil derfor fortsætte Betragtningerne i Morgen. 
+Fred Form. –
+Den 1ste Dag vi vare i Dalen, gik vi om Eftermiddagen hen til et Sted, som hedder Marieberg, hvor der bor nogle Mennesker som hedder Böckmann. Der var 2-3 unge Piger og vi havde det rigtigt ["t" sidst i ordet overstreget] morsomt. Leon., en ung Han – Böckmann og jeg spillede Billard. – Da vi kom hjem, sad begge de gamle og spillede Dam, det saa saa pænt ud. – Leon. gik hver Aften Klk 8½ til Sang, d.v.s. paa Søndag skal et el. andet Upsalamode fejres over hele Landet, og saa har de dannet en Kvartet el. et Kor, som skal synge i deres Kirke. Leon. synger Bas. 
+Onsdag Eft. vare vi ude at fiske. Der var hyret en Fisker, som kom med et Net, og i c 3 Timer gik vi og saa paa at de trak Fisk op – Gedder, Skaller o.s.v. - . Den ["Den" overstreget] Senere kom, som jeg har fortalt, de unge Piger, som vi besøgte den foregaaende Dag; vi spillede Tosiny og Ræv, og om Aftenen gik Marie Louise og jeg med til Sang. Signe var for træt. Det var rigtig kønt at høre, men det bedste var Turen i dejlig klart Maaneskin, det var saa dejligt et Vejr, at vi knap gad gaa ind da vi kom hjem, men satte os uden for paa Bænken (NB, det var mildt og stille, vi sad der ikke ret længe – og jeg hoster ikke mere.) 
+Den næste Dag rejste vi allerede hjem igen. Leon. kørte til Malmø paa sin Cycle, han skulde træffe en eller anden der. Vi gik hjem fra Staffanstorp, c. 1 Mil. Da vi havde været hjemme et Øjeblik og træder ind i Matsalen - sidder Leonard der og spiser, og da han havde siddet der et Kvarterstid, rejste han sig og kørte afsted igen. – Her er kommen en Flicka, Selma Johannson, som skal gaa i Skolen, de sidder og sludrer bag mig, saa det er næsten umuligt at skrive. – Jeg haaber ikke, at jeg er til Ulejlighed naar jeg bliver her til Søndag, jeg kan jo hjælpe dem med, hvad de gør og liægger ["i" i ordet overstreget] jo ikke Beslag paa dem med Underholdning. Paa Mandag begynder Skolen, det skal blive morsomt at se den i Gang. – 
+I Dag har jeg min Bomuldskjole paa for første Gang, men du skulde have hørt et ”Lamaskrig” R [”R” er indsat under LÆ'et i "Lamaskrig"], da jeg kom ned i Morges, - Tante Hedda vilde absolut have mig op og tage en anden paa, men Dr. holdt med mig, saa jeg fik Lov at beholde den paa. Det er ganske henrivende at have en daglig Kjole paa igen, jeg har maattet gaa med den graa med Silkeærmer, og det har plaget mig saadan, - jeg gad ikke gaa omkring med Slæbet og slæbe. – Naar du faar dette Brev, har I vist besøg af Carl Larsen, en Bror til Emil Larsen, Anna Larsens Mand – en lang Forklaring.) Han talte om det, og jeg opmuntrede ham til at gøre det. – I Morgen skal vi rejse til Malmø til Middag hos ”Moster Anna”, det skal blive morsomt, og hun skal synge for os. - Elverhøj spilles dernede, men alligevel bliver jeg siddende her og skriver, det kaan man da kalde ”at skrive med Lyst”!! --. Ang. Leons Guldknapper, da synes jeg ikke, det er værd at snakke om dem, da det menes at Far har foræret ham dem, men jeg tror ikke han har smidt dem bort, han havde i det mindste smaa Guldknapper paa en Dag. 
+Helbredstilstanden her paa Hvilan gaar det skidt med, naar man vil spørge til den, er det klogest at spørge ”hvem er rask”, for de raske er nemmest at opspore. Tante Hedda laa af Hovedpine i Gaar da vi kom hjem, Alma er stærkt forkølet, saa hun har været hjemme fra Skolen et Par Dage, H. og Signe er svage og taal. ingenting, Lennart har en Byld. 
+[Resten af brevet mangler].</t>
   </si>
   <si>
     <t>1894-08-27</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>København
 Vestergade</t>
   </si>
   <si>
     <t>Adolfo Bacci
 Teresina Bacci
 Rigmor Balslev
 Thorvald Balslev
 Harald Bing
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Louise Brønsted
 Johanne Caspersen
 Bernhard Hirschsprung
 Emma Hirschsprung
 Drude Jørgensen
@@ -920,51 +978,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
@@ -1284,50 +1342,94 @@
 Johan Larsen byggede i sommeren 1920 en båd.</t>
   </si>
   <si>
     <t>Privateje</t>
   </si>
   <si>
     <t>Alhed, Johannes Larsen og sønnen er cyklet til Erikshaab. De mødtes med Giersing-parret i Sallinge Kro. 
 Johannes Larsen maler. Alhed og Puf har været på Ølstedgaard. Desværre har man inviteret en præst og hans søster til underholdning, og de ser kedelige ud, men det er dejligt at se de gamle steder igen. 
 Andreas/Puf vil ud at sejle i sin båd. Han har lavet en masse æblemost.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/8Wu4</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Kostskolen
 Birkerød
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Kære søde Ly!
 Tak for Dit lange Brev, som jeg fik i Dag her nede paa Erikshaab. Din Far, Puf og jeg cyklede i Forgaars, Mandg herned. Vi havde et henrivende Vejr men en lille Smule Modvind, saa det var lidt strængt, men ellers en dejlig Tur. Aftenen før havde Besse og Giersing og Onkel Baron været hos os til Aften sammen med Magnussens. Giersings skulde Dagen efter cykle til Svanninge over Odense og vi bestemte saa at mødes i Sallinge Kro. Da vi kom, sad de der og vi sludrede saa en Timestid. Desværre kunde de ikke huse os i Kroen saa vi maatte cykle videre til Højrup. Vi kom der Kl. 7½ og Du kan tro, en fransk Bøf smagte vidunderligt. Vi tog en Genever med Angostura til. Næste Dag tog vi herud, Din Far gik i Gang med at male. Om Eftermiddagen cyklede Puf og jeg til Ølstedgaard og Din Far kom efter, da han havde malet. Vi fik kaffe, Vin og Kage og jeg tog saa her tilbage til Middag Kl. 7. Jeg blev her i Nat, de andre cyklede til Højrup. – I Dag har vi haft yndigt Vejr ogsaa, Gamle og jeg cyklede til Sallinge og tegnede Per Nielsens Hus, der er en lille arkitektonisk Perle. Senere gik vi om paa Brinken hvor Din Far malede. Han har nu malet 5 smaa Billeder og udrettet hvad han vilde og i Morgen cykler vi hjem igen omad Ølstedgaard, hvor vi skal spise til Middag Kl. 1. Det har været en dejlig Tur, her er saa henrivende smukt alle vegne, og jeg nyder at se de gamle, kære Steder. Desværre har de bedt en Præst og hans Søster for at more os til at spise til Middag, vi skal have fin Middag med Vin, de er kommen og sidder nede i Stuen, det morer os ikke, Din Far har været nede at se paa dem, han synes, at navnlig Søsteren ser rædsom kedelig ud. – Det var et dejlig langt Brev lille Ly, men jeg har det ikke her og er ikke for at gaa ned igennem Præstens, saa jeg husker ikke om der er noget at svare paa. Den Gamle kan ikke løsrive sig fra Baaden til Køgetur, jeg har ellers opfordret ham kraftigt – men han siger, han kan ikke holde ud ikke snart at faa den fra Haanden. Han og Basse lavede 14 Potter Æblemost i Søndags af sin Zinkballefuld og en lille Kasse Æbler. – 
 Nu faar Du ikke mere min Skat, jeg maa ned til Præstens; og vi skal strax spise. 1000 Hilsner min egen Dax, bare vi havde haft Dig med paa denne Tur. Din Mor.
 Onsdg 15de Sept - 20</t>
+  </si>
+  <si>
+    <t>1923-01-23</t>
+  </si>
+  <si>
+    <t>København
+Rolfsvej 14</t>
+  </si>
+  <si>
+    <t>Adelheyde Syberg
+Christine Warberg
+Andreas Warberg, Albrechts far</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt renskrev tilsyneladende LouiseAmstrups/Tante Visses håndskrevne erindringer og slægtshistorie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1405</t>
+  </si>
+  <si>
+    <t>Louise Amstrup/Tante Visse takker Astrid Warberg/Stiser for maskinskrivning. Louise har nu skrevet mere om sin barndom, der ikke var lykkelig. Hverken moderen eller søster Adelheide/Mimi var rare ved hende. Som voksen blev Mimi dog et udmærket menneske. Moderen var ikke børnevenlig, og hun havde et svært sind. Mimi gik aldrig i skole, men moderen læste med hende, og husjomfruen lærte hende lidt udfra sine mangelfulde kundskaber. På dette grundlag skulle Mimi fungere som lærerinde for Louise, og Mimi forlangte for meget og slog dagligt. Skolebøgerne var desuden forældede. Når Louise kom i seng, susede der trolde, slanger og hekse forbi hendes lukkede øjne. Louise hadede Mimi, men hun elskede sin far.
+Astrid må skrive, hvad hun har lagt ud for papir mm. 
+Det har været ækelt for Louise at skrive dette brev.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/30GW</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+25 Jan 1925 [kryds over "1925."]
+Fru Astrid Warberg
+Rolfsvej 14
+Kjøbenhavn F
+[På kuvertens bagside:]
+Afs Amstrup Ølstedgaard Staaby
+Du kunde gerne sige mig Tak for den flotte Julegave jeg sendte dig i Tanken kærlig Hilsen Niels
+[I brevet:]
+Kd. 23 - 1 23
+Kære Stiser!
+Nu endelig, dages det da med mig, jeg bliver magelig paa mine gl. Dage. Tak for den venlige Julehilsen der midt i at min Travlhed til mig og for din fine Opmærksomhed med at maskinskrive mit lille, i høj Grad mangelfulde Vers; man burde aldrig begive sig ud paa Diletantismens farlige Veje. Nu har jeg saa igen da faaet et Par Ark malet op og er saa da endelig kommen bort fra [ulæseligt] og hvad dertil hører og saa skrider jeg til at fortælle om Ensomhed og det er maaske sidste Afsnit. [Ulæseligt] vil se, men - ja her ligger den egentlige Grund hvorfor jeg altid har nægtet at skrive, - min Barndom var ikke lykkelig, Moder og Mimi var ikke gode imod mig, for ikke at sige det modsatte. Jeg vilde nødigt sige noget der kunde kaste en Skygge over Moder - hun var dog min Moder og alligevel et retsindigt og godt Menneske - og Mimi, der udviklede sig til at blive det elskelige og udmærkede Menneske som vi alle saa op til, hun var jo, da jeg blev ene, som en Moder for mig! Moder havde et i høj Grad utilgængeligt Sind, hendes Speciale var at skænde, det kunde hun da blive ved med og Mini slog - hver Dag - ingen af dem var det man kalder Børneven og ingen af dem gjorde sig den Ulejlighed at sætte sig ind i hvordan et saa kraftigt og livligt Pigebarn, som jeg var, skulde omgaaes. Mimi har aldrig havt det man kalder Skolegang, Fader læste lidt med hende om Aftnen og om Eftermiddagen skulde Husjomfruen saa fodre paa at bibringe hende nogle af sine højst mangelfulde Kundskaber, saa jeg formoder hun selv har arbejdet sig frem til det hun kunde. Og paa dette Grundlag blev hun min Lærerinde uden Begreb om hvad man kunde forlange af et Barn, hun forlangte langt mere end jeg kunde overkomme og hver Aften naar jeg kom i Seng, saa suste det forbi mine lukkede Øjne med Trolde, Slanger og Hekse, ja at jeg holdt til det! jeg vilde gerne lære og var alt andet end doven. Aldrig et venligt eller opmuntrende Ord, men Slag i Slag. Jeg hadede hende derfor så intensivt, som det var muligt for et Barn at hade. Stine Niels Morten der en Gang i de senere Aar spurgt mig om det var sandt, at jeg fik saa mange Bank, en af hendes Piger der havde tjent hjemme som Stuepige, havde fortalt hvor slemt det havde været for hende at være Vidne dertil. 
+Ja saadan var min Barndom, hvordan kan jeg komme uden om alt det? Forholdet mellem Moder og mig blev aldrig godt, men det var min Skyld, for jeg var bleven haard og en styg en rigtig Egoist. Fader derimod elskede jeg. Og saa de forældede Skolebøger der blev brugt. Sikken Danmarkshistorie, som jo slet ikke er ["er" indsat over linjen] for Børn og en Regnebog med Penning, som jo forlængst var gaaet af Brug - o.s.f. Dette er jo ellers noget jeg nødigt kommer ind paa, man maa helst lade de mørke Stunder ligge saa langt tilbage i Erindringen, som vel muligt, men udslettes kan de jo ikke. Men, lille Stiser, du har brugt med Papir o.a. til de smaa Hefter, du maa sige mig hvad du lægger ud, som kan betales med Frimærker. 
+[Indsat side 3 i venstee marge; lodret:] Apostrofferne over e maa du ikke forandre, det er aldeles korrect è é
+[Indsat s. 1; øverst; på tværs:] Naa Stiser, dette var rigtig et ækelt Brev at skrive og ikke lysteligt for dig, at læse - men det var en Redegørelse der maatte med.
+Godt Nytaar Stiser vi er ikke ude ["ude" indsat over linjen] af den første Maaned endnu. Tante Visse</t>
   </si>
   <si>
     <t>1923-11-01</t>
   </si>
   <si>
     <t>Alhed Marie Brønsted</t>
   </si>
   <si>
     <t>Møllebakken 14, 5300 Kerteminde, Danmark
 Ølstedgårdsvej 7, 5672 Broby, Danmark</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Adolph Larsen
 Alhed Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Marie Larsen
 - Nielsen
 Ellen  Sawyer
 Andreas Warberg
 Laura Warberg</t>
   </si>
   <si>
@@ -1868,59 +1970,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Lro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAMD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Lro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bAMD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/30GW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2ztm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LjZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1994,1480 +2096,1570 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F3" s="5" t="s">
         <v>25</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H4" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>15</v>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="I6" s="5"/>
+      <c r="I6" s="5" t="s">
+        <v>51</v>
+      </c>
       <c r="J6" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>58</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>15</v>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="s">
-        <v>62</v>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H8" s="5" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-        </is>
+        <v>58</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I10" s="5"/>
+        <v>79</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>80</v>
+      </c>
       <c r="J10" s="5" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>58</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G11" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>87</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>88</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="F14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F14" s="5" t="s">
+        <v>100</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>110</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>111</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>112</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>113</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>116</v>
+        <v>57</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F15" s="5" t="s">
         <v>117</v>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
         <v>118</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>119</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>120</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>121</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>122</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>125</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="E17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="H17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="J17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="D18" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...20 lines deleted...]
-        </is>
+      <c r="E18" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>144</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>143</v>
-[...10 lines deleted...]
-        </is>
+        <v>145</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="M18" s="5"/>
+        <v>148</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K19" s="5" t="s">
-        <v>147</v>
+      <c r="K19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>134</v>
+        <v>125</v>
+      </c>
+      <c r="D20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>155</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K20" s="5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>58</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>143</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>159</v>
+        <v>60</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>164</v>
+        <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F22" s="5" t="s">
-        <v>134</v>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="I22" s="5"/>
+      <c r="I22" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="J22" s="5" t="s">
-        <v>111</v>
+        <v>168</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>58</v>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F23" s="5" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>175</v>
+        <v>120</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>176</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>177</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E24" s="5" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>181</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>182</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>183</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>184</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>185</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>186</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>188</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>190</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>191</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>192</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>193</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>194</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>195</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="5" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      <c r="G26" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" s="5" t="s">
         <v>199</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
         <v>200</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>201</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>202</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>203</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>204</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>206</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>198</v>
+        <v>91</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>180</v>
+        <v>125</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      <c r="G27" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>207</v>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
         <v>208</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>209</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>48</v>
+        <v>215</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        </is>
+        <v>189</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>143</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>111</v>
+        <v>219</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>48</v>
+        <v>215</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-        <v>229</v>
+        <v>189</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G30" s="5" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>51</v>
+        <v>219</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>49</v>
+        <v>238</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>51</v>
+        <v>120</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>116</v>
+        <v>57</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>58</v>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F32" s="5" t="s">
-        <v>244</v>
-[...4 lines deleted...]
-        </is>
+        <v>246</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>246</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>247</v>
+        <v>60</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>116</v>
-[...10 lines deleted...]
-        </is>
+        <v>58</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>253</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>255</v>
+        <v>60</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>256</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>257</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>259</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E34" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="F34" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E35" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="I34" s="5" t="s">
-[...12 lines deleted...]
-        <v>266</v>
+      <c r="F35" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
+    <hyperlink ref="M35" r:id="rId40"/>
+    <hyperlink ref="M36" r:id="rId41"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>