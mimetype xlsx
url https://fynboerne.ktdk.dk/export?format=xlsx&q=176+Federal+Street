--- v0 (2026-01-13)
+++ v1 (2026-04-17)
@@ -3,101 +3,158 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="38" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Otto Emil  Paludan
+Harris Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht warberg døde 30. september 1902. Det vides ikke, om han havde en diagnose, som han ikke selv kendte.
+"to gifte Døtre": Christine Mackie, f. Warberg, blev under sit ophold i Boston forlovet med William/Billy Mackie, og de planlagde at blive gift i Danmark sommeren 1903.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1586</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer er meget glade for de udførlige beretninger hjemmefra, for de får dem til at føle, at de ikke er så langt borte fra alting. Ellen har svært ved at forstå, at hendes far er død. Hu kan se ham for sig og høre hans stemme. Det er godt, at alle har så gode minder om ham.
+Det var godt, at Albrecht Warberg ikke led meget, og at han ikke kendte til den frygtelige sygdom, som han led af.
+Der må være forfærdeligt tomt og stille hjemme. Ellen håber, at Laura Warber vil sende et afskrift af talerne. Laura må hilse Paludan/Pal og sige, at Ellen tænker meget på ham. Det er mærkeligt, at Albrecht døde den dag, hvor Paludan havde været ansat hos am i 25 år. 
+Det var godt, at Ellen og Harris var hjemme sidste sommer, så Harris og Albrecht lærte hinanden at kende.
+Grethe kan kende sin morfar på billeder. Hun snakker meget om sin bedstemor. 
+Laura Warberg skal fremover besøge to gifte døtre i Boston plus et ukendt antal børnebørn. Det var godt, at Albrecht ikke nåede at høre, at Christine flytter til USA. 
+Det er koldt nu, så Ellen og Harris fyrer op, hænger gardiner op mm.
+William/Billy Mackie kommer hveranden aften. Ellen og Harris holder af ham.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AamD</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre side 1 samt s. 3:]
+R. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+176 FEDERAL STREET,
+BOSTON, MASS., U.S.A.
+TELEPHONES 4650 MAIN,
+385 DORCHESTER.
+[Fortrykt øverst til højre side 1:]
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS;
+OILS AND DRESSINGS.
+[Håndskrevet:]
+Kæreste Mor!
+Tak for dit lange Brev som vi fik igår sammen med Lugges. Det er så rart for os at I skriver så udførligt om alle de nærmere Omstændigheder, så at vi kan tænke det alt sammen omtrent lige så levende som hvis vi havde været med, og det forekommer ikke så meget som om vi er langt borte fra jer og uden for det altsammen. Hvor er det dog svært at forstå at Far er borte, - det er ligesom det ikke er mulig at få det helt til at gå op for Bevidstheden. Jeg kan se ham for mig og høre hans Stemme, men det er vanskeligt at forstå at han kun skal leve i vor Erindring herefter. Godt er det at have så mange gode og lyse Minder om ham, ja det er jo en Skat for hele Livet, og med sin mageløse Tålmodighed vil han altid stå for os som et Forbillede. 
+Hvor var det dog godt at han slap for at lide så meget, - en lykkelig Mand må man da kalde ham, - at gå bort så roligt og fredeligt uden vel en Gang at vide hvad for en forfærdelig Sygdom han gik med, - efter at have levet den bedste Del af Livet, - og uden at blive gammel, - og være så savnet og begrædt, - det må man kalde en lykkelig Lod. Men det er jo som om Hjærtet skulde briste når man tænker på Tomheden og Stilheden hjemme og på jer som ser hans tomme Stol og Plads.
+Jeg håber vi får Talerne så nær som mulig, - har du ikke fået en Afskrift af dem. Sig til Pal at jeg tænker på ham også ligesom på jer andre, - jeg ved at det er vel gået ham så nær til Hjærte som vel noget kan. - Tænk at ["at" overstreget] hvor underligt at Fars ["Fars" overstreget] hans Tid hos Far skulde blive 25 på Dagen.
+Hvor var det dog godt at vi kom hjem i fjor og at Harris og jeg nu altid kan tale om ham og at vi har de gode Minder sammen om ham. Og de kom jo til at holde så meget af hinanden. Lille Grethe kan kende hans Billeder, men jeg tror ikke hun vil blive ved at kunne huske ham. Hun husker derimod dig tydeligt og siger bl.a. "Jeg ser Skinny med Bedstemor" og "tror du min egen Bedstemor vil fortælle mig en Historie når hun kommer." Hun har hørt os tale om dit [ulæseligt ord] og det spiller en stor Rolle i hendes Fantasi. - Tænk når du kan besøge to gifte Døtre her - og et endnu ubestemt Antal af Børnebørn. Fremtiden står jo som et stort ? for os alle ["alle" indsat over linjen] Billy kan jo ikke godt gifte sig før til Foråret og vil gærne tilbringe nogen Tid i Danmark, men du skulde jo ikke gærne være her når de er der, nu skal vi se hvad du skriver om det hele. At Far ikke nåede at få at høre at Christine skal leve her, - er noget jeg ikke kan beklage, for dette Amerikavæsen var ham så hårdt imod altid. -
+Vi har fået Kulde nu og skal til at indrette os for Vinteren, - have fyret i Kælderen, og have mørke Gardiner og dobbelte Vinduer her i Harris Stue Her bliver hyggeligt, tror jeg. Vi har fået Tæppe på og nogle Planter herind og det søde Bordtæppe som du gav os klæ'er det så godt. Vi tænder en lille Brændeild til Måltiderne i Spisestuen, det er så ["så" indsat over linjen] hyggeligt. -
+Billy kommer mest hveranden Aften og vi kommer til at holde mere og mere af ham, han er et vældig sødt Menneske. 
+Grethe står og gnubber og vil ud, så jeg må slutte nu.
+Med de kærligste Hilsner fra os alle tre, - mest fra
+Pelle</t>
+  </si>
+  <si>
     <t>1902-02-25</t>
-  </si>
-[...7 lines deleted...]
-    <t>Laura Warberg</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
   <si>
@@ -129,50 +186,97 @@
 Igår fik vi ingen Brev fra dig, - men det er også kun den anden Gang siden Mornine kom, så du har Grund til at være stolt. Det er nok desværre mere end du kan sige om os for vi have nok fået vore Breve forsinket mere end en Gang. – Jeg håber da kun at det er Efterårsvejret som har bragt lidt Uregelmæssighed i Postgangen og at der ikke er noget i Vejen. 
 Vi har det ved det gamle her. Grethes Hoste er nu næsten borte, og hun har da heldigvis ikke tabt i Huldet. Jeg har overtaget hendes Forkølelse og gør som en besat hele Dagen, - når dertil kommer en let Kvalme fra Morgen til Aften, - en tærende Sult, samt Lede for næsten al Mad – så ser du nok at det ikke er særlig behageligt. Og så er det sådan en styg Tanke at skulle af med Mornine. Jeg vil savne hende gruligt, og jeg vil også savne at se Billy så jævnligt. Mornine har jo pålagt ham at han må komme ud mindst to Gange om Ugen og læse dansk med os, men jeg tvivler lidt på, at han gør det. – 
 Det gik rigtig udmærket forleden med Bespisningen for de Herrer. Mr. Felton havde to Pund [tegn for pund] af den fineste Chokoladekonfekt med til mig, - det var da pænt. Maden var rigtig god, - Suppen klar, o. s. v. vi havde ingen særlig Travlhed eller Besvær. De fik ”Cocktail” først, - kun Sauterne ved Bordet og en Snaps gammel Rom til Kaffen. Christine spillede lidt for dem og det satte de megen Pris på. Det eneste Uheld var at Pigen som skulde varte op, ikke fik mit Bud i Tide, så Mornine maatte holde for, men Pigens Moder, min gennemskikkelige Kone Mrs. Fuller, kom grædefærdig op Kl. 6 og sagde, at Pigen var ikke kommen hjem endnu – om hun ikke kunde hjælpe, så vi lod hende vadske op. Den 28ende Nov. er det jo ”Thanksgiving”, èn af deres største Fester. Vi skal have Familjen herover til Kalkun, - Pie og Plumpudding. Jeg gruer lidt for al den Laven Mad, for jeg kan næsten ikke tåle at se Mad. 
 [Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
 385 DORCHESTER
 [Fortrykt til højre øverst på arket:]
 SPECIALIST IN THE ANALYSIS OF BARKS
 TAN EXTRACTS AND LIQUORS,
 CROME LIQUORS,
 OILS AND DRESSINGS. 
 [Med håndskrift:]
 Grethe begynder så småt at kunne spille små Melodier nu. Hun kan og har længe kunnet kende Melodier når vi synger eller fløjter dem, og nu kan hun lige begynde at synge et Par Linjer nogenlunde rigtig, - Stork, Stork Langeben, - ”Gusk. ta'ske Lov” som er èn af hendes Yndlingssange. Hun er saamænd en skikkelig Unge, - som den Aften vi havde Fremmede, måtte hun gå i Seng en Time før sin Sengetid, efter hun havde spist sit Mælkebrød uden at måtte røre al den fine Mad, som hun interesseret betragtede – og gå op og ligge ganske alene ovenpå - men ikke et Kny - eller en Indvending hørte vi fra hende. - Når vi bliver kede af hende eller trætte af hende, sender vi hende ind og lege med sit ”dejlige Skrammel”, som hun kalder som hun kalder en Skuffe af store og mindre lemlæstede Dukker, udklippede Papirsdukker, Klude og Æsker, og der kan hun godt sidde en Timestid og lege. Nu er hun ved at komme i den Alder, da hun plager for Historier, - så snart hun hører sin Fader komme hjem om Aftenen, styrter hun hen til Trappen og raaber” – Will you tell me a Story, Papse”. - - 
 Mornine har syet en dejlig Pude til Billy, - gråt Filt med kulørt Uldgarn – den er henrivende. Hun vil jo nu til at sy en Lysdug til Fru Mackie. Hun var inde hos dem i Søndags og de var meget venlige og rare, - hun spillede for dem – de er så glade ved Musik.
 Men de er jo af den meget gammeldags Skole, som fordømmer Nydelsen af et Glas Øl, - ikke at tale om Vin og Spiritus, - og hvis de så Mornine ryge – og ryge Cigar, - ja, de vilde da mindst besvime. 
 Jeg kan dog ikke vide hvad Onkel Syberg og Tutte siger til mit Forslag – jeg er meget spændt. Harry vil også så gærne have lille Tutte. – 
 Dette Brev er meget kedeligt, men jeg har Kvalme.
 Mornine og lille Grethe hilser
 Din Pelle
 [Skrevet på tværs øverst på sidste side:]
 Sig til Junge hun skylder mig Brev og at hun sender mig nok et godt langt Julebrev. Ja, det bliver en trist Jul, bare den var overstået</t>
+  </si>
+  <si>
+    <t>1902-10</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+- Sonne
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde 30. september 1902. 
+Christine Mackie rejste hjemmefra 1. juni 1902 for at opholde sig hos søsteren, Ellen Sawyer, i Boston nogle måneder. Hun blev her kærester med William/Billy Mackie, og de to blev gift i Danmark i 1903. 
+Fru Sonnes søsters navn kendes ikke, men hun er omtalt i Fru Sonnes biografi.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1587</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har modtaget det brev, som hendes mor skrev, da faderen lå syg, og man stadig troede, at han ville komme sig. Ellen ville ønske, at hun var i Danmark, så de alle kunne støtte hinanden efter dødsfaldet. 
+Christine og William/Billy Mackie har talt om fremtidsplaner, men de vil tale med Laura Warberg om sagen. William er en god og rar mand.
+Måske kan Astrid/Disser Warberg komme til Boston nu. Faderen ønskede jo ikke, at flere af hans børn rejste så langt væk. Astrid kan lære engelsk og dermed sikre sin fremtid.
+Ellens venner er søde og opbakkende efter faderens død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vFZ3</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret s. 1 øverst:]
+DR. HARRIS E. SAWYER,
+CHEMIST AND BACTERIOLOGIST,
+176 FEDERAL STREET,
+BOSTON, MASS., U.S.A.
+TELEPHONES 4650 Main.
+385 DORCHESTER.
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS
+CHROME LICQUORS,
+OILS AND DRESSINGS.
+Kæreste Mor!
+Vi fik igår dit sidste Brev skrevet før Fars Død, og du kan ikke tænke dig hvor det er underligt for os at læse om jeres gode Håb og Fortrøstning om at han vil komme sig, når vi ved at det ikke skulde være sådan. Men vi kan jo forstå, at han ikke led så meget de sidste Dage, og det er godt at tænke på. I næste Uge vil vi vide det altsammen. Det er så skærende trist at tænke på jer derhjemme, - det er en forfærdelig svær Tid, og jeg ønsker så meget at vi kunde være sammen allesammen og hjælpes ad og bære det. Christine vilde jo gærne være sammen ["sammen" overstreget] hjemme i Vinter, og det vilde jo også være dejligt, men det er jo mange Penge. Billy var herude i Dag og de talte om Fremtidsplanerne, men bleve enige om at vente med at lægge nogle (Planer mener jeg) til de hørte hvad du siger til det. Du kan tro Billy er en rar og god Mand. Jeg tror ikke man kan undgå at blive lykkelig med ham, for han er så gennemgod. - Ja, nu bliver Pladsen her jo åben for lille Disser, som altid så gærne har villet være ["være" overstreget] herover. Jeg vil grulig gærne have hende når jeg skal af med Mornine. Tidligere ømmede jeg mig ved at overtale hende til at komme fordi det var Far så hårdt imod at vi kom så langt bort, mens for dig forekommer Afstanden jo ikke så lang og du kommer vel også nok, - det tvivler vi da ikke et Øjeblik på. - Jeg mener at det kan være fornuftigt for lille Disser. Hun kan lære Sproget, og hun vil i det eventuelt have en Levevej i Fremtiden hjemme, eller også kan hun begynde på noget her om et Par Aars Tid, når hun kan Sproget, med Sygepleje el. lign. Folk har været så venlige og deltagende mod os. Fru Sonne og hendes Søster kom herover forleden og Mrs. Ward kom igår Morges, hun havde en
+[Indsat øverst s. 2; på hovedet:] stor Buket Blomster med til os. Hun er så sød. Christine synes også så godt om de to, som jo er mine bedste Venner her. Lille Grethe har haft lidt Mavedårlighed, men det er vist ingenting, hun er da bedre idag. 
+[Indsat øverst s. 1; på tværs:] Idag sagde hun ligeså fornøjet: "Nu kommer min Bedstemor snart" - hun må have hørt os snakke om det.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -249,59 +353,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/AamD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M2"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -321,92 +425,184 @@
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="5" t="n">
+        <v>1902</v>
+      </c>
+      <c r="B2" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="C2" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="D2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="E2" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="M2" s="5" t="s">
+    </row>
+    <row r="3">
+      <c r="A3" s="5" t="s">
         <v>23</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
+    <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>