--- v1 (2026-03-07)
+++ v2 (2026-04-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2802" uniqueCount="1829" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2858" uniqueCount="1867" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -2264,50 +2264,90 @@
     <t>Christine Swane skal have Fritz Syberg til at hjælpe sig med en perspektivtegning. Syberg foreslår, at han kommer til Kerteminde, da der er mange mennesker i huset i Svanninge.
 Johannes Larsen, som er hos Sybergs i Svanninge, beder sin mor om at tage en hurtig beslutning i det spørgsmål. Det skal nås inden Christine tager til Sverige, ellers må hun kalde Christine hjem.
 Vilhelmine Larsen har haft travlt med at samle penge ind til betaling af en veksel.Hun har inviteret Fritz Syberg til at komme til Kerteminde.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ipxB</t>
   </si>
   <si>
     <t>Svanninge 5 Juli 1898
 Kære Fru Larsen
 Det er egentlig til Christine jeg vilde skrive et Par Ord, men Johannes lod forleden en Formodning falde om at hun var i Sverig med Købmand[ papir mangler] derfor vil jeg plage Dem [papir mangler] dette Brev. Endelig er d[papir mangler] vil skrive om noget som, først og fremmest må vinde Deres Bifald for at kunne lade sig arangere: Christine skulde jo have lavet en Perspektivtegning til, og Bestemmelsen var at hun skulde komme herned, men dels er vi såmange Mennesker særlig Børn hernede så her er ikke megen Ro, dels venter vi nogle flere, nå – det lod sig jo endda nok arangere i Henhold til Ordsproget Hjærterum – Husrum; Men for det andet er jeg så ked af min egen Oliemaling, så jeg vilde være glad ved at se Kjerteminde, kunde det derfor ikke ordnes således at jeg kom ned [papir mangler] i den Tid det tager [papir mangler] Perspektiven færdig? Det vil vel vare en 14 Dages Tid. Må jeg så endvidere bede Dem svare mig et Par Ord om hvad De og Christine mener herom, så vil jeg gøre mig klar og komme en af de første Dage, da Tiden jo ikke kan trækkes meget længere ud. Er der Forhindringer, er Christine selvfølgelig velkommen her, om hun end får en noget kneben ”Lejlighed”. Min Hilsen til hele det Larsenske Hus og til Dem Frue fra Deres ærbødige Fritz Syberg.
 Hønset (min Kone) beder hilse.
 Svanninge 5 Juli 1898.
 Kære Moder!
 Baronen har sagt i Dag at han har skrevet til Dig om at komme til Kjerteminde og give Christine den sidste Undervisning der. Han er nu ved at være færdig med et Par Billeder og trænger vist til at komme lidt ud at lufte sig; hvis det paa nogen mulig Maade kan lade sig gøre saa svar strax ja. Kan du ikke rejse med Fader i Stedet. Er Christine rejst saa faa hende hjem hurtigst. Pas endelig godt paa Karl Jensens japanske Bøger.
 Hilsen fra alle hernede til Jer alle sammen. Svar endelig hurtigt. Og gør hvad Du kan for at faa det hele i Orden. Mange Hilsner Jeres hengivne
 Johannes Larsen
 P.S.
 Jeg har skrevet til Eckardts men jeg fik først Dit Brev med Pakken i Søndags Aftes da vi kom fra Erikshaab. Hvordan gaar det [udstreget: fra] med mit sorte Tøj?
 Onsdagaften
 Kjære Far og Dinemor
 Det er mig umuligt at lade være at skrive, jeg har faaet [Klinkby’s] Veksel her Kl 3. Nu vil jeg først fortælle Eder hvordan Dagen gik fra i morges tidlig. Adolph rev og de andre 3 gik til Høet, ved Frokosttid gik jeg over i Boutiken der kom Norden og meldte mig at nu førte de Slagene mod Laden, jeg gik straks derop og talte med Formanden, men han viste mig at de havde slaaet Væggene ud i Marken for ikke at skade Høet det er dog mærkeligt at deres Mand har ladet det gode Hø sidde der og spredes vi blev enige om at de kunde arbejde i Høet til Middag og saa hente Vogne – da jeg var saa langt vilde jeg dog se til Folkene vi aftalte saa at han skulde tage [Hestene] med hjem til Middag, da jeg kom herud bag Lodsens Huus mødte jeg Madsen vi slog Følge lidt og talte om Høet, de lovede engang Hr Madsen at naar Høet skulde flyttes – skulde de hjælpe at samle det spredte igjen; hvad siger De i dag, ja fru Larsen kommer De med en Vogn nu straks – skal jeg stille med en rask Mand til Hjælp, jeg ud i Marken igjen og [kommer] Jørgen og Christiane paa hver sin gamle Hest og hjem efter Vogn jeg kan ikke ride sagde Jørgen jeg er for gammel, saa bar han Hamlen og jeg Forkene over til Laden der glemte jeg at jeg blev stoppet af Gjennemkjøringen, men saa stod begge Formændene Madsen tog Forkene og og Madsen og Jørgensen gav mig hver sin Haand og halede mig op til Middag var begge Læssene herhjem men hvor var jeg hed og rød – saa efter Middag var jeg hos Farbroder og fik underskreven; men Penge ejede han ikke – saa gik jeg paa Feden og ved Losningen af Murstenene stødte jeg paa Rasmus Nielsen – hvilket Held jeg kaldte ham til en Side; men han havde ingen herude, ja saa kan de vel skaffe sagde jeg til Kl. 3 skal de være indbetalte i Banken, saa kommer jeg denne Vej tilbage, nej jeg skal nok komme op – og han kom, Resten fik jeg hos Mejers og Vekslen blev indbetalt; Klinkbys – nu skal vi arbejde i morgen Ingen Penge fik jeg hos de 2 Familier hende med de 22 skulde ikke betale endnu og de betalte ikke noget før Du gjorde Lejligheden det faldt ned fra Loftet saa hun maatte tørre Støv af hvert Øjeblik – de 6 Kroner [Navn] er Haandlanger hos Mejer saa de skulde komme Lørdag; men saa stod Rudolph og rodede i Plankerne jeg spurgte om de skulde have nogle ja Thomsen tog ud og noterede saa vilde Havnefogden give mig Seddel det blev vist en 17 Sl – saa faar vi Penge paa Lørdag Hurra han kom nu med de 11 Kr for Laan
 I ser nu af Brevene jeg skrev straks han er velkommen
 Vejret er godt og vi ere raske 
 Gud bevare Eder og [lede] Eder vel hjem</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+- Jensen, Frøken, Erikshaab
+Jakob Ludwig Felix Mendelsohn Bartholdy
+Dudley Pray
+Harris Sawyer
+Nelly Tailor</t>
+  </si>
+  <si>
+    <t>Nelly Taylor/Tailors søster, Mildred, og dennes svigermor kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1568</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har besøgt Nelly Tailor/Taylor, som lærer hende meget om amerikansk husholdning. En aften fik hun serveret retten "rapid" hos Nelly. Nellys søster, Mildred, var på besøg og fortalte, at hendes svigermor skulle flytte ind hos hende. Dette er almindeligt i USA, men Mildred var ikke glad for arrangementet. 
+Ellen glæder sig til, at sengetæppet kommer med posten. Hun ønsker sig portièrer.
+Harris Sawyer har det for tiden godt. Han er ikke tilfreds med Dudley Pray i laboratoriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ESRX</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+Mendelsohn, som Frk. Jensen har spillet så meget. De 4000 Tilhørere klappede, trampede hylede og skreg af Begejstring. 
+– I Eftermiddag, da jeg kom ind til Nelly Tailor, fandt jeg hende travlt beskæftiget med at ”passede til Fremmede”. ["d'et" i "passede" overstreget] Hun skulde have en lille Middag med to Fremmede og var ved at fryse Is, - Hindbæris og Kaffefromage. Jeg satte mig med mit Håndarbejde i en Krog og fik Retterne bragt til Smagning efterhånden som de vare færdige. Jeg lærer mangen en Ting af hende af amerikansk Husholdning, Skik og Brug. Selv om jeg vil indføre mange af vore Skikke i vort Hus, er det jo rart at vide hvordan de gør her også, så jeg kan tage det bedste af begge Slags. I Lørdags tilbragte jeg det meste af Dagen derinde også. Først om Eftermiddagen til Kaffe. Nelly er en stor Kaffesøster, og hun laver den i Tragt ligesom vi hjemme. Mens jeg var der kom hendes yngre Søster Mildred som blev gift i Foråret. Hun fortalte temmelig ynkelig at hendes Svigermoder pludselig havde meldt sig til at komme og leve hos dem foreløbigt, og hun var alt andet end begejstret, men ingenlunde forbavset. Fra et amerikansk Synspunkt er det ganske i sin Orden. Det er et sært ufint Folkefærd som Helhed betragtet. 
+Om Aftenen var vi derinde igen og bleve trakteret med en ”rapid” – et temmelig almindeligt Aftentraktement. Det laves på et Spritapparat på Bordet og består af Ost, opløst i Øl, et Æg, Krydderier og Salt, - spises varm på Kiks. Det lyder forbavsende, men det smager godt.
+Jeg får da Sengetæppet, - jeg har nu fået sat min Næse op efter det, så jeg vil blive slem [”slem” indsat over linjen] skuffet hvis jeg ikke får det. Vores Værelse ser ikke ud efter noget med to forskellige Sengetæpper og det har Chancen for at blive så nydeligt, Tapetet er meget lignende det i Havestuen, Møblerne af samme Slags Træ, Sengene hvide, lakerede med Messingkugler, - Gulvet har hidtil været ”foreløbigt,” men nu har vi fået det ferniseret. - - 
+Sengetæppet kan sendes uden Vanskeligheder, mener Harris og det vil ikke koste ret meget – men sæt endelig via Tyskland på det. Et lille Håndarbejde sendes bedst i en stor Konvolut med Frim.
+Harry har det så godt i denne Tid, han har forholdsvis helt tykke og røde Kinder. Hans Appetit er nu ikke mere så glubende, som den var i Begyndelsen, - hvad jeg anser for et godt Tegn og Maven er ikke nær så vanskelig. 
+Dudley Pray var hård at presse noget ud af i Retning af Fortælling. - Harry er ikke rigtig tilfreds med ham, - han er så klodset i Laboratoriet og slår så meget itu.
+Det kan nok være, I har haft en munter Periode hjemme, - du har det nok ikke med ”en rolig Sytid. – 
+Vort Ønske med blå Broderi er meget ublu, så jeg knap tør fremføre det. Et Sæt Portièrer til mellem denne lille Stue og Entréen. Men vi venter aldeles ikke at få det opfyldt, fordi det er så ublu. Skærm el. Tæppe har vi ingen Anvendelse for, da vi har Tæpperne –
+[Skrevet langs venstre margen s. 4:]
+på hele Året rundt, og ingen Stuevarme at skærme for.
+[Skrevet langs venstre margen s. 3:]
+hvor det glæder mig for Frk. Jensen. 
+[Skrevet langs venstre margen s.1 - s. 2:]
+Det er dog slemt med lille Lugges Mave. Jeg kan intet godt Råd give hende. Men Maltmedicin hjælper ikke i Længden, så jeg har stadig noget Besvær.</t>
   </si>
   <si>
     <t>1899-2</t>
   </si>
   <si>
     <t>- Bach, Frøken
 Wilhelmine Berg
 Berta Brandstrup
 Frederik Brandstrup
 Louise Brønsted
 Maren -, Erikshaab
 Ossip Gabrilowitsch
 Fru Emma Hirschsprung
 Peder Kaarsberg
 Alhed Larsen
 Carl Neiiendam
 Gandenz Neiiendam
 Ellen  Sawyer
 Domenico Scarlatti
 Robert Schumann</t>
   </si>
   <si>
     <t>Johanne C. Larsen var i februar 1899 ansat ved Hotel Phønix, København. 
 Fru Hirschsprung er formodentlig Emma Hirschsprung og ikke Pauline Hirschsprung. 
 Forfødde eller forfode: At strikke ny fod på strømpeskafter i de tilfælde, hvor foden var slidt, men man ønskede at bevare skaftet.</t>
@@ -2913,50 +2953,131 @@
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
 Augusta Mogensen
 Christian Mogensen
 Otto Emil  Paludan
 Antoine-François Prévost d'Exiles
 Leopold Rosenfeld
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Christine Swane
 Fritz Syberg
 Vilhelm  Sørensen, pastor
 Nicoline  von Sperling
 Laura Warberg
 Andreas Warberg, Albrechts far
 Christoph Ernst Friedrich Weyse</t>
   </si>
   <si>
     <t>Astrid Warberg skriver om livet på gården Erikshaab, om sine forelskelser, om opholdet som pige i huset hos Alhed og Johannes Larsen i Kerteminde mm.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/WsHnFLg1</t>
   </si>
   <si>
+    <t>1901-7</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Herbert Felton
+Grethe Jungstedt
+Alhed Larsen
+Johan Larsen
+Johannes Larsen
+Harris Sawyer
+Albrecht  Warberg
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Adreas/Dede Larsen var færdig på latinskolen i foråret 1901 (1901-02-25 FAW til Laura Warberg, BB1497).
+Alhed/B og Johannes Larsen/Las fik deres søn nummer to i foråret 1901. 
+Munter var en hund på gården Erikshåb. 
+Arrowroot er en tropisk plante, hvis underjordiske stængler arrowrootstivelse udvindes fra. Stivelse kan bruges som jævningsmiddel i suppe, sovs, syltetøj og dessert.
+Salep er pulver af rodknoldene fra forskellige orkidéarter. Ved kogning med vand dannes en tyktflydende, smagsneutral masse, som tidligere anvendtes som jævningsmiddel i køkkenet, som klister og som stoppemiddel ved diarréer. Såkaldt vestindisk salep er identisk med arrowroot. 
+Luray Caverns er nogle drypstenshuler i Virginia i det østlige USA.
+Mr. Feltons søn kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1560</t>
+  </si>
+  <si>
+    <t>Vejret skifter brat i Boston.
+Ellen Sawyer håber, at Albrecht Warberg er blevet rask. Det var trist at han og moderen ikke kom med til barnedåb hos Alhed/B og Johannes/Las Larsen og heller ikke til Andreas/Dede Warbergs studenterfejring. 
+Ellen Sawyer har købt strømper og støvler til Grethe. Den lille pige har haft diarré.
+Harris Sawyer har været på forretningsrejse. I denne forbindelse besøgte han nogle drypstenshuler og en skov med mange klapperslanger. Grethe savnede sin far, mens han var bortrejst, og da han kom hjem, ville hun kun sove, hvis han holdt hende i hånden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DAqO</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3, 5 og 7:]
+DR. HARRIS E: SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1, 3, 5 og 7:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Håndskrevet:]
+Kære Mor!
+Endelig idag kan man da ånde, og jeg benytter Lejligheden til at begynde et, som jeg håber, langt Brev. Iaftes da vi gik i Seng, var det brændende varmt - men pludselig gav det sig til at blæse stærkt med en Østenvind og i Løbet af 10 Min. var det næsten koldt. Disse pludselige Vejrforandringer er noget [”noget” overstreget] karakteristisk for Boston og Omegn.
+Jeg fik dit Brev igår, hvor du skriver at I har ventet os komme dumpende. Det gjorde vi jo imidlertid ikke desværre. Nej vi skal nok sige til før vi ikke [”ikke” overstreget] kommer (hidtil har vi endog sagt til, før vi ikke kom!) 
+Bare Far dog er bedre nu eller helt rask, - mon Dr. S. er fifig nok til at klare det. Det var rigtignok kedeligt, at jeg ikke kom med til Festlighederne efter Dedes Eksamen og Barnedåben hos B’s. – Dede bliver kun Student én Gang så det er én af Mærkebegivenhederne, hvorimod en Gentagelse af Festligheden hos Las’s jo ikke er udelukket. 
+Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
+Hvor han vist nyder denne Ferie, - som Student!!!
+Viser Muntermand monstro Tegn på at han er stolt af ham?
+Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
+2)
+Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
+Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
+Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
+På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
+Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
+3)
+nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
+I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
+melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
+Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
+I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
+Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
+Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
+Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
+[Skrevet langs venstre margen s. 8:]
+Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
+[Skrevet på tværs øverst s1:]
+Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
+  </si>
+  <si>
     <t>1901-11-30</t>
   </si>
   <si>
     <t>Bertram -
 Emilie Demant Hatt
 Christian Eckardt
 Margrethe  Eckardt
 Adolph Larsen
 Andreas Larsen
 Cathrine Larsen
 Helga Larsen
 Ida Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Johannes Larsen
 Marie Larsen
 Cathrine Meyer
 Marie Meyer
 Otto  Meyer
 Theodor Oppermann
 Karl Schou
 Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
@@ -8979,50 +9100,126 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/ym4L</t>
   </si>
   <si>
     <t>Kjerteminde 5 Juni 1928.
 Kære Ragnar Ásgeirsson!
 Det er en Skam, at det har varet saa længe inden jeg har faaet taget mig sammen til at skrive til Dem. Min ældste Søn og jeg var paa en lang Rejse i Foraaret med det norske Motorskib, "Stella Polaris," sammen med Johannes V Jensens og Brygger Jacobsens. Lissabon, Madeira de canariske Øer, Casa blanca, Tanger, Algier, Barcelona og Monaco. Der gik vi i Land og var en halv Snes Dage sammen med Bryggerens mens Johannes V hentede sin Kone i Berlin, saa rejste vi til Rom og var sammen med dem og Peter Hansens som var der nede, i Forvejen. Vi var der en halv Snes Dage og rejste saa over Genua, Marseille til Paris hvor vi blev nogle Dage og saa over Køln til Kjøbenhavn. Da vi kom her hjem fandt jeg deres Brev og det smukke lille Billede af Kjarval som jeg straks fik indrammet og er meget glad ved. Tusind Tak! Desværre saa jeg ikke den islandske Udstilling, det var mig umuligt at komme til Kjøbenhavn paa det
 2.
 Tidspunkt. Jeg læste nogle Anmeldelser og forbausedes over saa lidt Kjarval blev omtalt. Efter det jeg har set af islandsk Malerkunst, vilde jeg tro at han som Kunstner ragede et Hoved over alle de andre. Jeg fyldte 60 Aar mellem Jul og Nytaar og da jeg ikke havde Lyst til at være hjemme i Julen eller til min Fødselsdag, nu min Kone ikke var her mere, rejste jeg med mine 2 Sønner omkring i Jylland og endte i Lemvig hos Thøger Larsen hvor vi havde det hyggeligt nogle Dage, med Bilture omkring i Omegnen i tindrende Sol og haard Frost over tilsneede Landskaber og den islagte Fjord. Thøger Larsen og hans Kone var her for en Tid siden en Uges Tid. Thøger rask og fornøjet og hyggelig. Den sidste Aften det var vist den 15 Maj kørte vi en Tur hen til en lille Skov her i Nærheden hvor det plejer at vrimle med Nattergale. Thøger havde aldrig hørt en Nattergal og vilde gerne opleve det, men det lykkedes desværre ikke. Vi har haft et meget koldt Foraar og det var den Aften særlig koldt. Vi traf Sønnen fra Gaarden som Skoven hører til, og han fortalte at han havde hørt
 3.
 den første Gang samme Morgen og saa kørte vi hjem og aftalte at vi skulde forsøge næste Aar paa et bedre Tidspunkt. Men det skulde altsaa aldrig komme. Forleden da min ældste Søn og jeg havde været paa Pintsebesøg paa en Herregaard i Nordvestsjælland, kom der Telegram samme Aften vi kom hjem at Thøger Larsen var død. Vi var i Forgaars oppe til hans Begravelse, kørte herfra om Mrg. og kom hjem om Aftenen ved 12 Tiden, en lang Køretur 210-15 km, 2 Gange paa en Dag. Da vi var der i Vinter talte Thøger om at vi absolut maatte komme og se Lemvig ved Sommertid, den Gang tænkte vi ikke det skulde ske saa snart og i den Anledning. Jeg har mistet mange af mine gode Venner i de senere Aar. Verden bliver fattigere, især savner jeg min Kone mange Gange hver Dag. Thøger Larsen og jeg talte en hel Del om Sagaerne, da han var her forleden, ogsaa om Muligheden af at komme til Island sammen til næste Aar. Han har oversat Laxdæla og Eyrbyggja, elle hvordan det nu staves, og havde været til Møde i Selskabet for Udgivelsen af de nye Sagaoversættelser. Jeg 
 4.
 ikke komme i Aar. Da jeg har lejet Charlottenborgudstillingen til en stor retrospektiv Udstilling til Februar 1929. Jeg faar derfor meget at gøre inden den Tid. Jeg har ogsaa haft Brev fra Olafur Tubals og fik skrevet et Par Ord til ham forleden og bad ham bl.a. hilse Naboerne i Fljotshlid, men jeg kunde ønske at sende en officiel Hilsen til Familien paa St. Hof, et af de Steder, hvor jeg befandt mig bedst, og ofte tænker paa. Skulde De komme i Berøring med dem vil jeg bede Dem overbringe dem min Hilsen.
 Det var morsomt med de Stære der besøgte Dem i Vinter, jeg tænkte paa at foreslaa Dem at sætte nogle Kasser op til dem, saa de maaske kunde fristes til at slaa sig ned for stedse. Det har vel nok været færøiske Stære. Den færøiske Stær er en Race for sig den trækker ikke bort men opholder sig paa Øerne hele Vinteren. Her trækker de fleste Stære bort, men især i de senere Aar ses her af og til Stære som overvintrer. Jeg kan ogsaa tænke mig at De har haft megen Fornøjelse af Rødkælkene, de kommer her 
 5.
 undertiden ind i Drivhusene om Vinteren og kan blive meget tamme naar man fodrer dem. Kommer De og Deres Kone ikke en Gang til Danmark. De skal være meget velkomne her. Mange venlige Hilsner til Dem alle fra Deres hengivne
 Johannes Larsen
 P.S.
 Vil De hilse Krabbes, Stefánssons, Mathias [ulæseligt], Fontenays, Kaales og andre som var venlige mod mig under mit Ophold i Reykjavik
 JL.
 P.P.S.
 Jeg vedlægger et Par smaa Træsnit, de hører til St.St. Blichers "Trækfuglene" som jeg en Gang illustrerede med Træsnit til Radeerforeningen
 JL.</t>
   </si>
   <si>
+    <t>1929-02-20</t>
+  </si>
+  <si>
+    <t>Andreas Warberg</t>
+  </si>
+  <si>
+    <t>København
+4. sal</t>
+  </si>
+  <si>
+    <t>Christine  Mackie
+Otto Emil  Paludan
+Minna Warberg</t>
+  </si>
+  <si>
+    <t>Otto Emil Paludan/Pallam døde 5. feb. 1929. Han havde testamenteret Warberg-søstrene nogle penge.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1395</t>
+  </si>
+  <si>
+    <t>Andreas/Dede Warberg sender 1000 kr, som Otto Emil Pludan/Pallam har foræret hende. Han beder om en kvittering.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/mzk8</t>
+  </si>
+  <si>
+    <t>[Fortrykt kuvert forside:]
+Andr. Warberg,
+Overretssagfører,
+Brædstrup.
+[Maskinskrevet på kuvertens forside:]
+Fru Astrid Møller, f. Warberg 
+Ved Stranden 16, 4 Sal
+København.
+N.B. 
+[Håndskrevet på kuvertens forside:]
+21 Febr. 1929
+[På kuvertens forside en label med teksten:]
+R
+Brædstrup
+Nr. 370
+[Stempel på kuvertens bagside:]
+20. Feb. 1929
+[I brevet. Fortrykt s. 1:]
+Andr. Warberg
+Overretssagfører
+Tel. 3. Brædstrup, d. 
+[Skrevet på maskine:]
+20/2.29.
+Kære Dis. – Hermed i Check Kr. 1.000, som Pallam forærede Dig den 1 Novbr. i Fjor, saaledes at Mornine skulde have Renten, saalænge Pallam levede. – De kommer vel ikke utilpas.
+Vil Du sende mig et Par Ord om Modtagelsen.
+Hilsen fra os alle
+Din Dede
+[Underskrift]
+[Fortrykt s. 2:]
+Nr.
+Hr. ["Hr." overstreget]
+er i Dag udbetalt med
+Hovedstol … Kr. Øre
+Renter til Dato…. Kr. " " 
+Ialt .. Kr.- Øre
+Brædstrup, den 192
+Aktieselskabet 
+Banken for Brædstrup og Omegn.
+[Håndskrevet:]
+9937
+Fru Astrid Møller
+København
+1.000
+14 
+1014
+20/2 … 9
+[Ulæselig underskrift]</t>
+  </si>
+  <si>
     <t>1929-02-27</t>
   </si>
   <si>
     <t>Bodild Branner
 Thora  Branner
 Wilhelm Branner
 Alhed Marie Brønsted
 Ellen Brønsted
 Else Birgitte Brønsted
 Johannes Nicolaus Brønsted
 Peter Oluf Brønsted
 Esben Hansen
 Harald Høffding
 Matilda Jungstedt
 Drude Jørgensen
 - Krarup, læge
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Elena Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Thøger  Larsen
 Christine  Mackie
@@ -10026,50 +10223,130 @@
   </si>
   <si>
     <t>Peter og Elisa Hansen ejede et hus i Faaborg, og Elisa beholdt det efter mandens død.
 Trolleborgskovene er formodentlig skovene omkring Brahetrolleborg ved Faaborg. 
 Det vides ikke, hvem den omtalte Zahle var.</t>
   </si>
   <si>
     <t>Elena Larsen vil besøge familien i Kerteminde, men de tager ikke telefonen. 
 Mange folk fra Faaborg kommer på besøg for at træffe Elisa Hansen, og der går tid med det. Hun, Elena Larsen og Jens kører dog også ture. 
 Elena spørger, om Peter Larsen er blevet bortvist fra skolen pga. uanstændig påklædning.
 Elena glemte at få marmeladen med til Danmark. 
 Fyn er et dejligt, lille land.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bNxL</t>
   </si>
   <si>
     <t>Faaborg d. 24-10-36
 Min Kære Hjimlinger!
 Her sidder Jensen &amp;amp; jeg stadig paa vores Haler i Faaborg og har forgæves forsøgt at faa dem i Tale i Kjerteminde. Først ringede jeg i Morges uden at nogen svarede, saa ringede jeg igen Kl 1/2 1 fordi jeg mente jeg var sikker paa at træffe nogen i Middagstiden, men det var alligevel en Busser. Nu forsøger jeg igen i Aften for jeg vilde nødig gl ["gl" overstreget] gaa glip af et lille Kjertemindebesøg. - Her iler Tiden med ingenting. Jævnt hen hele Dagen stikker en eller anden Faaborgenser Hovedet ind ad Døren og skal snakke 2 Ord med Mor og de er allesammen en utrolig Tid om at gøre sig færdige. Det bliver hver Dag halvmørkt inden vi kan smutte af Sted paa en lille Køretur men i Gaar var vi en dejlig Tur i Holstenhus og Trolleborgskovene. Paa en Eng fandt vi en Masse Champignoner som vi stegte til Aftensmad. Jeg længes snart meget efter at høre hvordan I gaar og har det og haaber paa at der ligger en lille Beretning til mig i Kerteminde. Jeg gad nok vist om Petermanden endnu gaar i Kungsvecka Akole eller om han er blevet vist ud paa Grund af uanstændig Paaklædning. Jeg kan ihvertfald ikke tænke mig at der er mange Trævler tilbage af de Bukser jeg forlod ham i (Hvis I nu var ligesaa kloge som Sven Clausen, kunde I vist let misforstaa mig). Men Krokshultskræderen har maaske bygget ham et Par nye? Har I spist al Marmeladen og Saltemaden? Jeg glemte jo de 2 Krukker Marmelade jeg skulde have haft med til København og Kjerteminde, skønt jeg havde en god Plads i Kufferten.
 Nu er vi paa Vej ud ad Assensvejen, ja Fyn er et dejligt lille Land, men det er et Slierland som Zahle i Skovkrogen udtrykte sig naar han laa og læste Biblen paa Chaiselonen, mens hans Kone passede Bedriften.
 Mange, mange Hilsner til den Petermand, den Fyr og den Fasermand fra
 Mossermand</t>
   </si>
   <si>
+    <t>1936-11-24</t>
+  </si>
+  <si>
+    <t>Lindøgaard pr. Dræby St.</t>
+  </si>
+  <si>
+    <t>Bakkevej 8 Hareskov St.</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Christian  Brandstrup
+Eline  Brandstrup
+Thora  Branner
+Jacob Lange
+Peter Erasmus Lange-Müller
+Adolph Larsen
+Marie Larsen
+Elisabeth Mackie
+Søren Madsen
+Janna Schou
+Jørgen Schou
+Erik Warberg Larsen
+Martin Warberg Larsen
+Laura Warberg Petersen
+Karl Zeckendorf</t>
+  </si>
+  <si>
+    <t>En tilsyneladende udviklingshæmmet pige var en kort tid i huset hos Johanne C. Larsen. Hun var en slægtning til Jacob Lange.
+Doktoren var formodentlig Karl Zeckendorf, som i 1936 var Jannas Schous kæreste. 
+I 1930-1931 var Elisabeth/Putte Mackie gift med Svend Nielsen. Det vides ikke, hvad den mand, som hun i 1936 var gift med, hed.
+Problemet med Thora/Tutte Branner kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0950</t>
+  </si>
+  <si>
+    <t>Nogle af de æbler, som Johanne C. Larsen har sendt, var en julegave. Det er dejligt, at Axel Müller har fundet en køber til Cox Orange-æblerne. Johanne får nu en rimelig pris for hanekyllinger. En so er derimod blevet solgt alt for billigt. Det er svært at forstå, hvorfor landmænd skal betale så høje afgifter. Johanne lever meget spartansk.
+Den nye hushjælp er gået sin vej. Det var godt, for familien kunne ikke holde hende ud. 
+Dejligt med Astrids nye venner. Johanne nyder at høre om Jannas virksomhed. Og Jørgen/Buf Schou arbejder for Søren Madsen ...
+Johanne gruer for en jul uden børnene. Heldigvis kommer Marie Larsen. 
+Martin/Manse Warberg Larsen har skiftet plads.
+Christine/Putte Mackie skal være i København hele vinteren.
+Wilhelmine Berg/Ta Mis er døende.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ihaP</t>
+  </si>
+  <si>
+    <t>[Skrevet med blæk på kuvertens forside:]
+Fru A. Warberg Müller
+Bakkevej 8
+Hareskov St
+[Med blyant på kuvertens forside:]
+25' Nov 1936
+[Med blå og sort kuglepen på kuvertens forside:]
+7-3-03.
+28-1-2002
+20-3-2000.
+Bibbe. Kerteminde
+[Skrevet på kuvertens bagside:]
+Warberg Larsen
+Lindøgaard Dræby St
+Fyen
+[I brevet:]
+Lindøgaard d. 24-11-1936.
+Kære lille Dis!
+Tak for dit lange Brev. Det var dejligt, at I blev glad ved Æblerne, men jeg ærgrer mig lidt over, at jeg glemte at skrive, at naar der var saa mange, var det fordi Halvdelen var tænkt som Julegave; jeg havde haft i Sinde at sende Jer en lille Kasse Spiseæbler til Jul, da jeg jo ved, at dine er sent paa det med at modnes, men saa kunde jeg ikke lade være med at være praktisk og sende een stor Kasse nu med det samme. Cox Orangerne er lidt smaa, men de smager vist lige godt for det og de kan jo udmærket gemmes, saa I har dem i Julen. Jeg er meget glad over den Gravensten-Bestilling, Axel har skaffet os; de trænger til at blive afsat, en Del har allerede faaet saadanne Pletter – dem nyder vi selv. Og saa faar vi en Tier til den fæle Termin, som jo nærmer sig med stærke Skridt. En til lille glædelig Overraskelse har vi haft; vi fik forleden Skrivelse fra vor Fjerkræforen. at de paa Grund af gunstigere Exportforhold kunde give c. 1 Kr. for Kiloet af Hanekyllinger. Vi solgte for et Par Maaneder siden 35 Haner og ved du hvad de indbragte os? 41 Ør. Stk. Vi havde givet 25 Ør. i Indkøb. Den er vel den Slags, Byboerne mener, naar de altid taler om de gode Tider for Landmændene. For at tage et andet Exempel. Vi havde et ungt Hun-Svin, som skulde være lagt til som Griseso, men den vilde absolut ikke have med Ornen at gøre og vi havde ikke Kort til den, saa den kunde gaa til England. Den vilde ved Salg indbringe c. 35 Kr og vi havde givet 30 Kr for den som Pattegris. Vi har jo desværre bestandig Uheld med vore Grisesøer. Begge disse to Exempler er da Penge lige ud af Lommen, kan du nok forstaa. Hvorfor der skal være denne Strafafgift paa alt hvad der sælges paa Hjemmemarkedet er og bliver mig en Gaade, naar der dog bestandig raabes paa, at der gøres saa meget for Landbruget. Da jeg en Gang spurgte en af de mere kloge, hvad der da blev af alle de Penge, svarede han ”ja, det meste gaar jo til Administrationen” – du forstaar Adm.n af Pengene! Er det ikke det glade Vanvid? Naa, det er jo ikke alle Landboere, der er saa haardt spændt for som vi; hvis det var Tilfældet saa det galt ud for Købmandsstanden, for vi køber intet ud over den nødtørfte Mad. Vor Købmandsbog er c. 9 Kr pr. Hoved om Mdn. Jeg regner nøje ud paa alt, saa du kan tænke dig, hvor værdifuld din Sending til min Fødselsdag var for mig. 
+2.
+Min Hjælp som baade du og Bibbe har udtalt saa stor Glæde over fik en brat Ende. Vi kunde ikke have udholdt hende hun vilde have ødelagt vor daglige Tilværelse for os. Navnlig Tinge og Agraren kunde ikke have klaret det; de erklærede begge, at det var umuligt at udholde hende, og jeg gruede allermest for, at jeg skulde skuffe Langes, som nu troede hende vel anbragt. Men det kom anderledes. Efter 4 Dages Forløb gled hun igen; her var alt for stille for hende, hun er vant til Tummel og mange Mennesker. Og glad var jeg. Men det var jo trist at det ikke kunde gaa; hun kunde godt arbejde og jeg kunde derved have faaet lavet en hel Del Reparationsarbejde. Men hvor jeg nød, da jeg kom af med hende. 
+Hvilken kedelig Tildragelse for Axel med det Fald. De Bæster at anbringe store Sten paa Vejene. Ellers var det jo et vældig godt Brev – sikken dog morsomme Venner I der har faaet. Saadan en Aften (eller Nat!) I der havde maa være meget forfriskende. Og saa pynter det yderligere, at det var en Lørdag, saa I kunde sove ud efter det. – Alt hvad du skriver om Jannas Virksomhed interesserer mig naturligvis glødende Hvem skulde dog have troet det, at den lille Nus, som man altid har anset for lidt indadvendt kunde starte saadan en indbringende Forretning. Gid dog den lille Kompagnon snart kunde komme til Kræfter. Hører I noget fra eller om Doktoren?? Hvor længe mon Tyskerne vil finde sig i alt det? 
+Tænk at Buf arbejder hos Søren Madsen, det tror jeg ikke, jeg har hørt før. Hvad laver han der? Er det noget med Mekanik? eller i kunstnerisk Retning? S.u.
+Vi gruer lidt for Julen – jeg gør da. Det bliver værre for mig efterhaanden at undvære Børnene; vi var jo ogsaa saa godt vant med at have dem om os bestandig. Manse altid og Bibbe meget ofte. – Gud ske Lov at Marie kommer. Vil du sende Børnene hver et Julekort? Saa skal jeg sende deres Adresser. Manse har skiftet Plads nu til Nov. og er nu helt klar af alt dansk, saa det skal nok hjælpe paa hans Engelske. Putte skal være i Kbhvn. hele Vinteren; Manden skrev, at hun maatte saa gærne blive helt borte – ja, det kom fra ham, forstaar du! Det lyder ikke særlig godt, men saa har [”har” indsat over linjen] Christine hende da i Vinter. Og gl. Ta Mis lever stadig; men vi maa vist ikke ønske hende Livet. Hendes Nervesystem var vist i Forvejen meget sløjt Du kan tro, jeg glæder mig over, at jeg fik hende at se en Gang endnu. Og ogsaa O. Christian. Tænk at stakkels T. Eline har faaet Gigt, saa hun bliver stiv i hele Kroppen. Rædselsfuldt! 
+[Skrevet på hovedet øverst på side 4:]
+Saa nu ikke mere – jo for Resten. Du spørger om jeg mener du skal skrive til Tutte til Julen. Jeg had ["had" overstreget] har tænkt meget over, hvad jeg vilde gøre hvis det var mig. Jeg tror, jeg vilde ønske hende ganske kort glædelig Jul og saa skrive
+[Skrevet langs venstre margen side 4:]
+”Tak for alle gamle Dage”. Den lille Ytring synes jeg maa vise hende dit venlige Sindelag overfor hende uden dog at plage hende med mange Ord og Forklaringer. Men for Resten kan en anden ikke. - - -
+[Skrevet øverst på første side:]
+Og saa Farvel til Dis og tusind Hilsner. Skriv snart igen. Din Junge.</t>
+  </si>
+  <si>
     <t>1937-01-22</t>
   </si>
   <si>
     <t>Axel  Müller</t>
   </si>
   <si>
     <t>Sallinge Kro Højrup</t>
   </si>
   <si>
     <t>Frihavnens Hovedkontor København</t>
   </si>
   <si>
     <t>Otto Emil  Paludan
 Karen Pilegaard
 Bendt Schaffalitzky de Muckadell
 Janna Schou
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem ingeniør Fleuron og sognefogeden var. 
 Herregården Gelskov brændte før 1917, og en ny hovedbygning blev opført (Wikipedia august 2025). 
 Oxfordbevægelsen var en kristen vækkelsesbevægelse, der opstod i 1920'erne, primært kendt for sin betoning af personlig omvendelse og fornyelse gennem fire moralske principper: Ærlighed, renhed, uselviskhed og kærlighed. Bevægelsen lagde vægt på, at enkeltpersoner skulle lade sig vejlede af Gud i deres daglige liv og søge aktivt medlemskab inden for de eksisterende kirker. Senere, i 1938, ændrede bevægelsen navn til Moralsk Oprustning og fokuserede på at bekæmpe truslen fra kommunismen gennem moralsk fornyelse (Internettet aug. 2025). 
 En alen er 627,708 mm = 62,7708 cm.</t>
   </si>
   <si>
@@ -10087,53 +10364,50 @@
 Kjøbenhavn
 Ø.
 [Med blå kuglepen:]
 14-2-03.
 [Håndskrevet på kuvertens bagside:]
 A Warberg Müller
 Sallinge Kro
 Højrup.
 [i brevet:]
 Sallinge Kro, Fredag Fm. 22 Jan 1937.
 Min egen Ven!
 Tak for Opringningen i Aftes – det var vældigt rart at høre Jeres Stemmer – og at alt stod vel til. Jeg hungrer nu meget efter Breve, jeg længes efter Jer begge to.
 I Dag skinner Solen – her er usigelig dejligt hvor end Øjet ser. Der begynder at falde Ro over Gemytterne efter de store Trafiksensationer; i går drog de tre Odensianere afsted til Odense – d v s de to unge Mennesker måtte lade Lastbilen stå Falck kunde ikke få den manøvreret med. Ingeniør Fleuron trillede derimod glad afsted i sin lille fine ultramoderne Vogn; han og jeg var om Formiddagen til Frokost hos Baron Bent Schaffalitzky, som havde telefoneret efter os. Da vi var nået lidt udenfor Sallinge mødte vi Sognefogden – han vendte strax Kanen – stoppede mig ind i en herlig Kørepels – Hr Fleuron ved Siden af – selv stod han bagpå, og så susede vi afsted – over Markerne op til Korsvejen – så var der fin Vej lige til Gjelskov; der er bygget en ganske dejlig Herregård – store dejlige og hyggelige Rum med en god Brændekakkelovn i hver Stue – åbne Døre – en suite – og smilende søde Mennesker. Baronen hentede en støvet Perikumsnaps – brygget af Pallam i 1894 – den smagte! De mente, at når en Warberg var gæst, så måtte Tidspunktet være inde til den Snaps! Og så vankede der en god Cigar - . Baronessen og jeg fandt straks sammen i en lang privat filosofisk Snak i en Sofa. Hun er Oxford, siger Gud ustandselig, som var det en Person hun var dus med. Men det lykkedes alligevel at finde en hel Del Ting, vi kunde være enige om, og hun bad mig endelig komme igen. Hun skulde til Højrup i sin Bil, vi kørte med hende op til Korsvejen; Snekasterne var bleven færdig med Vejen, så vi gik det sidste Stykke til Kroen gennem 4-5 Alen høje Snemure. 
 For lidt siden kom Sognefogden, og vi aftalte at køre ned til Karen (Pilegaard) Frandsen i Højrup ved 1Tiden – så vil han hente mig igen i Aften; vi fik os en hyggelig Passiar om gamle Dage og alle Mennesker fra den Tid. Overalt og fra alle møder man en Bølge af Sympathi så snart det spørges, at man er en Warberg. Far må have været en højt elsket Mand, når denne Følelse kan leve gennem Generationer.
 Jeg er simpelthen lykkelig over at være her. 
 I Dag kan jeg altså ikke vente Brev - men mon der dog ikke kommer et lille et fra jer begge to i Morgen, Lørdag? Søndag skal jeg til Erikshåb. Nu skal jeg ud at se en Flyver starte. Hans Maskine har ligget her fra i går.
 Tusinde kærlige Hilsner til Jer begge!
 Din egen Dis.</t>
   </si>
   <si>
     <t>1937-01-25</t>
   </si>
   <si>
     <t>Sallinge Kro
 Højrup</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bakkevej 8 Hareskov St.</t>
   </si>
   <si>
     <t>Mine -
 Lars Christian Balslev
 Maria Balslev
 - Bender, g. Petersen
 Hans Lorentzen
 Karen Lorentzen
 - Nortoft
 Marie Paludan
 Otto Emil  Paludan
 Karen Pilegaard
 Carl Schaffalitzky de Muckadell
 Erik Schaffalitzky de Muckadell
 Janna Schou</t>
   </si>
   <si>
     <t>Det vides ikke, hvem gamle Christensens, den unge krokone, fru Olsen og sognefogedens var. 
 Baronen kan være både Carl og Erik Schaffalitzky de Muckadell.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0924a</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt håber, at man respekterer hendes valg af farver til køkkenet.
@@ -10357,53 +10631,50 @@
     <t>Det er noget sludder, når Johan Larsen siger, at Elena er køn. Nu vil hun få sit hår krøllet. 
 Elena har besøgt Johannes Larsens/Las' udstilling. Han var ikke tilstede, men skar træsnit af Hendriksen/Xylografen hos Brønsted. Der var fire Båxhult-billeder på udstillingen. Det bedste var billedet fra salen. 
 Elena nyder at gå ture i byen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/7Xlg</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Hr. Johan Larsen
 Båxhult
 Långaryd
 Småland
 Sverige.
 [I brevet:]
 2-2-38
 Kære Gamling!
 Jeg, nej det er sandt saadan maa man jo ikke begynde, altsaa: Det er gaaet op for mig hvad det er for noget forbandet Sludder du prøver paa at bilde mig ind om at jeg ser saa dejlig ud saa der ingen Ende er paa det, og jeg har derfor tænkt mig at tage Skeen i en noget anden Haand og gaa hen og lade mig krølle i hele Hovedet! Jeg haaber du vil tage vel i mod mig, selv om de ikke er gaaet ud til jeg vender hjem. Aprospos Skønhed, kan jeg fortælle dig at vi ikke skal fortryde paa at Møllers Venus var udsolgt fra Planteskolen for jeg smagte det forleden og der var ikke meget Grin ved hende, skønt hun saah dejlig ud. - Jeg var i Dag oppe paa Las' Udstilling som havde Premiére, desværre traf jeg ikke Cefen selv, han havde ikke været der og vilde heller ikke komme der igen i Dag. Derimod traf jeg Tante Lugge og Muddi, Las bor ude hos Magisteren, saa ved jeg da hvor jeg skal faa fat paa ham. Han var kommet i Gaar og var i Gang med at skære en Blok af Xylografen. 
 I Aften kan det dog ikke blive, for Mos og jeg skal til Concertpalæet og høre Laumont spille Beethoven. Paa Udstillingen var der 4 Båxhultbilleder, Tjurhanen, Billedet med de 2 Ballonaspe og det fra Salen og saa det fra i Fjor med Lagaarden der spejler sig i Dammen. Salsbilledet var et af de Billeder jeg syntes saa allerbedst ud paa hele Udstillingen, det har ogsaa en Hædersplads paa ["paa" overstreget] som Midtpunkt paa Væggen lige til venstre for Indgangen, det er altsaa ikke alene mig der synes om det. - I Dag har jeg ikke været hos Tandlæge, jeg reddede mig en Fridag paa Grund af Fernisseringen; derimod fik jeg min daglige Strøgtur og jeg nyder at drysse ind gennem Byen og sluge Butikkerne. Willum og Elin kommer her til Middag i Morgen og i Gaar var Erna her, saa du kan se at jeg ikke spilder Tiden. - Nu skal jeg til at læge Jensebassen i Seng.
 1000 Kys til Fasermand og Petermand
 fra Mosermand.
 P.S. Jeg har ogsaa tænkt paa at tage en Afmagringskur og en Ansigtsbehandling. - Bare inte nervøser. -</t>
   </si>
   <si>
     <t>1938-02-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lindøgaard pr. Dræby St.</t>
   </si>
   <si>
     <t>Sallinge Kro pr. Højrup St.</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Maria Balslev
 Thora Cohn
 Alfred Fly
 Andreas Larsen
 Jens Larsen
 Johannes Larsen
 Else Larsen, Else, Andreas Larsens kone
 Peter Magnussen
 Axel  Müller
 Ellen  Sawyer
 Ane Talbot
 Andreas Warberg
 Minna Warberg
 Mary Warberg Larsen
 Laura Warberg Petersen
 Viggo Winkel</t>
   </si>
   <si>
     <t>Lars Christian/Laders Balslev boede efter sin pensionering på gården Erikshaab nær Sallinge. Gården var tidligere beboet af warberg-familien. 
@@ -10616,50 +10887,110 @@
     <t>1940-02-25</t>
   </si>
   <si>
     <t>Elena Larsen
 Jens Larsen
 Peter Andreas Larsen
 Peter Magnussen
 Alhed  Møhl, Lysses datter
 - Spies, Frøknerne
 Ane Talbot
 Viggo Winkel</t>
   </si>
   <si>
     <t>Det er frostvejr, og der er mange fugle i en våge ved Langebro. Larsen maler akvareller blandt andet fra vågen set fra Frøknerne Spies' vindue.
 Salget Winkel &amp;amp; Magnussens auktion var ikke ret godt, men en del af billederne var også uden fugle. 
 Der er lunt og godt på Møllebakken, men man har måttet slukke fyret i Værkstedet, da det var for dyrt, og der er rationering.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qlFP</t>
   </si>
   <si>
     <t>Kjerteminde Søndag 25 Febr. 1940.
 Kære Lysse!
 Tak for Brevet! og til Lykke med Fødselsdagen i Overmorgen. Vi har nu haft et Par Dages Tø med et Par ⁰ Varme, men i Nat fik vi igen Frost og i Dag har det været Stille klart Solskin med Frost i Skyggen. Her har været en Masse Svømmefugle i Vaagen i Havnen og V for Langebro. Flest Skalleslugere (toppet) og en halv Snes store do og en enkelt lille. Nogle Lappedykkere mange Hvinænder ca 15 Havlitter 4-5 Ederfugle 10-12 Fløjelsænder og nogle Sortænder, mange Troldænder og en Del Bjærgænder, et Par Graaænder, 23-24 Blishøns 6 Sangsvaner hvoraf de 2 er døde, den ene fik jeg levende men den var død næste Morgen.17 Knopsvaner hvoraf jeg har 2 der klarer sig fint. Taffelænderne glimrer ved deres Fraværelse, men jeg saa dog en ♂ nogle Dage efter at Bugten var tillagt. Jeg maler Vinteraquareller og har faaet lavet en Del, ogsaa et par nede fra Vaagen med Ænder og Svaner set fra Frknerne Spies’s Vindue. Jeg havde Auktion hos W &amp;amp; M forleden men det har i vel set af Aviserne, for I er vel mere i Forbindelse med Omverdenen end vi der faar Posten fløjet herover, naar der ikke er Taage, hvad det er en Gang imellem. Resultatet af Auktionen var jo ikke særlig straalende men det maa jo taget i Betragtning at det var de Billeder jeg ikke har kunnet sælge, bl.a fordi der ikke var Fugle paa. Vi har det ellers godt og lunt inden Døre, men vi har for længst slukket Fyret i Værkstedet, dels fordi der ikke kunde blive varmt, dels fordi det er dyrt og dels fordi der er Rationering paa Brændsel, saa vi alligevel snart maatte holde op af Mangel paa Brænde. Naa. Glædelig Fødselsdag! Mange Hilsner til Jer allesammen
 Din Far.</t>
+  </si>
+  <si>
+    <t>1940-05-28</t>
+  </si>
+  <si>
+    <t>Odense
+Amtssygehuset</t>
+  </si>
+  <si>
+    <t>Bodild Branner
+Frits Branner
+Thora  Branner
+Vilhelm Branner
+Ina  Goldschmidt
+Bodild Holstein
+Axel  Müller
+Emma Overgaard Nielsen
+Janna Schou
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Fru Hørup og Ellen Fensbøl kendes ikke. Friis kan være flere forskellige personer. Bodild kan både være Bodild Branner og Bodils Holstein.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1019</t>
+  </si>
+  <si>
+    <t>Astrid Warberg sender penge, så Johanne C. Larsen kan købe appelsiner eller slik på hospitalet. Det er godt, at Emma Overgaard vil ringe hjem for Johanne. 
+Astrid har været på ferie i Nordsjælland og mødtes med flere venner og familiemedlemmer til spisning og besøg på Frederiksborgmuseet. Hjemme igen havde Janna/Nus Schou lavet middag og også ferniseret et gulv.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZT2Q</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Joh. Warberg Larsen
+Amtssygehuset A VI 
+stue 9.
+Odense 
+Fyen. 
+[Mærke påsat]
+[Håndskrevet i brevet:]
+Hareskov, 28ende Maj 1940 (1869)
+Kære lille søde Junge!
+Tusind Tak for dit lange Brev, som lå her til mig, da jeg i går Aftes kom hjem fra min vidunderlige Ferie i Fr.værk og Hillerød; men tænk, at jeg kom forsent med Skovturen – det nager mig! Nu synes jeg, du skulle bruge Sedlen til små Husvalelser på Hospitalet – Appelsiner – Slik og hvad du har Lyst til, den er tænkt som Luksus til dig selv, lille Junge, og det vil jeg ønske, at du vil bruge den til; jeg føler dybt med dig, hvor er det dog Synd, at de lægger dig så hårdt, hvad skal det dog gavne, de hitter dog også på de mest utroligste Ting; men bare de nu også kan få dig ordnet godt, hvor er det dog spændende! Det er storartet, at Fru Overgård vil telefonere hjem for dig, så er det, som om du er nærmere. I det store og hele synes det jo som om du er ret tilfreds med Forholdene derude; mon du ikke fik den Hovedpine af den stærke Varme? nu er det da bleven lidt mere køligt igen, det er bedre, når man skal ligge i Sengen. – i Dag er det 71 Aar siden Far og Mor holdt Bryllup - vi plejer at skrive til hinanden den Dag – en af os gør det da, i Aar er det så mig. 
+Jeg har lidt Fart på for at udnytte det sidste Dagslys, vi mørkelægger nemlig ikke mere, men går i Seng, når vi ikke kan se mere – så kan man dog vågne til lyse Stuer. Jeg har haft sådan en dejlig Dag, nyder at være hjemme hos mine to goe; tænk, Nus havde af sig selv ferniseret og lakeret det fuldstændig afslidte Køkkengulv, var det ikke sødt af hende!
+I øvrigt skete det kedelige, at netop mens jeg var væk, kom Sjums på Besøg her; nå, hun og Nus havde nu haft så dejligt sammen, og jeg telefonerede fra Fr.værk og hilste på hende, hun var meget imponeret af, så velforsynet jeg havde efterladt mit Hus i alle Måder, med Bagværk, Mad, Rengøring, Orden osv. ”Jeg – sagde Sjums – har kun efterladt dem en Kurv med ustoppede Strømper!”
+Min Rejse var velsignet med det mest enestående Vejr – d v s den Mandag (20 ds) da jeg rejste, regnede det hele Dagen – men jeg frydede mig for den nysåede og tørstende Have. Alle de øvrige Dage var det herligt Sommervejr; jeg stod tidligt op og spadserede en Time; kom lige hjem til Morgenkaffen sammen med Ellen Fensbøl, der var knusende sød som altid. Om Eftmd. cyklede vi dejlige Ture, jeg elsker den Egn og den By. Fredag tog jeg til Hillerød og besøgte efter Telefonaftale Tutte, hun overtalte mig til at blive til Mandag og vi havde Masser af gode Stunder, hun var i så godt Humør. Lørdag Morgen spadserede jeg ud til Friises og fik en Time, der varede 2 Timer, hun roste mig meget, var imponeret af mine Fremskridt. Fru F. indbød mig til at komme Søndag til Morgenkaffe for at hilse på Fru Hørup, som bor hos dem, men som jeg ikke kunde træffe om Lørdagen. Fru F. fulgte mig på Vej (jeg spiste
+2) 
+Frokost med dem i Haven) – og vi traf efter Aftale Tutte ved Badstuen i ”Indelukket”; så gik Fru F. – Tutte havde ikke Spor imod, at jeg besøgte hende igen Søndag Morgen. Tutte gav Kaffe i en ny Restaurant, Rosenhaven, hvor vi sad på en Terasse lige ned til Søen – du kan tro, at Snakken gik! Frits var umådelig sød, men meget stille og tavs; Tutte siger dog, at han begynder at blive helt sig selv; han morede sig over mit Stykke i Avisen og kaldte mig ”Ingeborg på 5’ Sal”, så der er også lidt Humor i ham. 
+(Her kom et Besøg – nu er det næsten mørkt). Mandag var det T og Vilh.s 36 årige års, [”års” indsat over linien] Bryllupsdag – jeg gav 2 Fl Æblemost, som faldt i god Jord. Om Fmd. var vi alle tre på Fr.borgmusæet, som jeg aldrig har set! Det rummer mange rædselsfulde Ting, men ind i mellem er der Perler, som man ønsker at vende tilbage til. (Søndag var vi til Middag ½ 6 hos Bodild som var umådelig sød – hun kom forøvrigt hver Dag en lille Visit.) Mandag Eftermd rejste jeg – fulgt på Banen af den søde Bodild – det var en helt igennem så vellykket Rejse. 
+I Kbh. traf jeg Axel og vi fulgtes ad hjem – hvor min søde Nus havde en herlig Middag parat, jeg var henrykt over at være hjemme hos dem igen; alt var gået så godt, Nus er så interesseret i at lave Mad. 
+I Dag har jeg rigtig taget mit lille goe Hus i Besiddelse, først en grundig Rengøring med Gulvvask over det hele Linien; så Frokost m Nus og så i Haven hele Dagen lige til ½ 5, lugede alle [ulæseligt]bedene, det kan Alb. ikke mere se, så der er meget for mig at lave – så mange Kræfter har jeg ikke haft i mange Aar. Så ind og gøre Ild i Komfuret og varme Maden fra igår – nemt. Nu er det helt mørkt – Kl er 10, altså 9 efter Vorherres Tid, men det er jo Gråvejr, vi får nok mere Regn. Nus og jeg sidder i det lune Køkken – her er lysest og varmest. 
+Næste Gang besvarer jeg dit Brev, i Aften vilde jeg lige fortælle dig det sidst oplevede. 
+Gid det nu må gå dig godt, lille Junge og hvor vil jeg længes efter Bulletiner!
+Tusinde Hilsner!
+Din altid
+Dis.
+I øvrigt er Verden jo skrupskør.</t>
   </si>
   <si>
     <t>1940-09-04</t>
   </si>
   <si>
     <t>Hans Beck Thomsen
 Louise Brønsted
 Marius Christiansen
 Anton Hinke
 - Kabell
 Andreas Larsen
 Marie Larsen
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>I det nordlige Europa lægges ansjoser i saltlage. I de sydeuropæiske lande lægges de saltede ansjoser derefter i olie og kaldes sardeller (Wikipedia marts 2022).
 Det kan ikke afgøres, hvem "Chr." er. 
 Swinhoesfasan (latin: Lophura swinhoii) er en hønsefugl, der lever på Taiwan. (Wikipedia).
 Alhed Larsens søster, Johanne, og Johannes Larsens bror, Adolph, (de var gift) boede på Lindøgaard.
 Fiskekonservesfabrikken ”555” blev grundlagt i 1916 af Chr. Hansen. Det første produkt var fiskeboller på dåse – senere bl.a. også gaffelbidder, benfri sild og torskerogn. Ca 100 år senere flyttedes virksomheden til Frederikshavn under navnet Amanda Seafoods (Internettet marts 2022). 
 Taarbystranden kaldes i vore dage Tårup Strand. Den findes i den sydøstlige del af Odense Fjord.</t>
   </si>
   <si>
     <t>Johannes Larsen har fået ansjoser forærende og har lagt dem i olivenolie.
 Han har fået æg fra swinhoefasaner og tre blev udruget. En mand har bragt Larsen en agerhønekylling, og den er blevet meget tam. En ræv har taget en rugehøne og en edderfugl, og Puf har skudt ræven. 
@@ -11960,59 +12291,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Spl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyMWeWs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/44vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fn1KkTcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFXTYlb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pWnbiPEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DJttkMUS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/utly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sRSA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/An00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pVOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HF37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TwIT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mM5S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AUNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/94Kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jbTJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Spl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCVM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qhI1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zLiU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dPGj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pz9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99SJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PsLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P82x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MBvO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VK6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AwNy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yay0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qx0N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aVbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XYAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WL46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Qle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usSp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PGbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MAwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ByKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9IuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QaMo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CyMWeWs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDpN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LrfZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YC8U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zE76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qpd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pugX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GT5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N7oI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4GCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Coa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wzM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rOiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8mRDJ3Tb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6f3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/44vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sx0R7477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/teThVn3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JjLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guPs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UyhD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cnGBbRDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MTQoZEHB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fn1KkTcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wBZqLrfY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Pu9hAz9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/heqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvDl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F2eP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7fK2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NQUB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PFXTYlb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pWnbiPEc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JGRurXx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jAafo5Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AbIwK2ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4j36nABk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/eUlXWQjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5I1gaH7S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FtyD3Irg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/NqdWSk9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hBq1uNhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/27xRz3oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oKFRCN1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/J9RCyjQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mByVKkF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gUE7xLJu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DJttkMUS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/I03iokaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/s5dKk7Qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HE09QJq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HlBMnPp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UIMwH8M9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lvbKPgqF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BXIdASSl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xw5xLNUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qptRqaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mzk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/utly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wHXl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UYms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kuu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9CCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNxL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ihaP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MFKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqGL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qlFP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT2Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azsA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QTkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/otJS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iO01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NJq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WdRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M291"/>
+  <dimension ref="A1:M296"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -14081,11178 +14412,11399 @@
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
         <v>342</v>
       </c>
       <c r="I46" s="5" t="s">
         <v>343</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K46" s="5" t="s">
         <v>344</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>345</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="5" t="s">
-        <v>347</v>
+      <c r="A47" s="5" t="n">
+        <v>1899</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>176</v>
+        <v>128</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="I47" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="J47" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="J47" s="5" t="s">
+      <c r="K47" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="K47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>351</v>
       </c>
-      <c r="L47" s="6" t="s">
+      <c r="M47" s="5" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E48" s="5" t="s">
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="I48" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="F48" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="J48" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="K48" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>358</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="M48" s="5" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="I49" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="F49" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="J49" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="K49" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="J49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>366</v>
       </c>
-      <c r="K49" s="5" t="s">
+      <c r="M49" s="5" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D50" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="D50" s="5" t="s">
+      <c r="E50" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="I50" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="E50" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F50" s="5" t="s">
+      <c r="J50" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H50" s="5" t="s">
+      <c r="K50" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="I50" s="5" t="s">
+      <c r="L50" s="6" t="s">
         <v>374</v>
       </c>
-      <c r="J50" s="5" t="s">
+      <c r="M50" s="5" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I51" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="J51" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="K51" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="J51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>383</v>
       </c>
-      <c r="K51" s="5" t="s">
+      <c r="M51" s="5" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>128</v>
+        <v>386</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>61</v>
-[...9 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="I52" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="J52" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="K52" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>391</v>
       </c>
-      <c r="L52" s="6" t="s">
+      <c r="M52" s="5" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>371</v>
+        <v>128</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>61</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="I53" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="I53" s="5" t="s">
+      <c r="J53" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="J53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="K53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>398</v>
       </c>
-      <c r="L53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>61</v>
+        <v>377</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>371</v>
-[...6 lines deleted...]
-      <c r="F54" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="I54" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H54" s="5" t="s">
+      <c r="J54" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="K54" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>405</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="I55" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="D55" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="E55" s="5" t="s">
-[...18 lines deleted...]
-      <c r="J55" s="5" t="s">
+      <c r="K55" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="K55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>413</v>
       </c>
-      <c r="L55" s="6" t="s">
+      <c r="M55" s="5" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="B56" s="5" t="s">
+      <c r="D56" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="C56" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E56" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H56" s="5" t="s">
+      <c r="H56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I56" s="5"/>
+      <c r="J56" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="I56" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="K56" s="5" t="s">
+        <v>419</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="M56" s="5"/>
+        <v>420</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>421</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K57" s="5" t="s">
-        <v>422</v>
+      <c r="K57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L57" s="6" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>377</v>
+      </c>
+      <c r="D58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>427</v>
+      </c>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K58" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="M58" s="5" t="s">
         <v>429</v>
       </c>
+      <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>430</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E59" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
         <v>432</v>
       </c>
       <c r="I59" s="5" t="s">
         <v>433</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>308</v>
+        <v>434</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>44</v>
+        <v>313</v>
       </c>
       <c r="E60" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F60" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="F60" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>27</v>
+        <v>445</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>44</v>
+        <v>313</v>
       </c>
       <c r="E61" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F61" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="F61" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" s="5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>250</v>
+        <v>27</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>468</v>
+        <v>29</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>471</v>
+        <v>33</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>472</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>473</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>475</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>176</v>
+        <v>44</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
         <v>476</v>
       </c>
       <c r="I66" s="5" t="s">
         <v>477</v>
       </c>
       <c r="J66" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K66" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="K66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="L66" s="6" t="s">
+      <c r="M66" s="5" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>371</v>
+        <v>250</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>176</v>
+        <v>61</v>
       </c>
       <c r="E67" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="F67" s="5" t="s">
+      <c r="I67" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="G67" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H67" s="5" t="s">
+      <c r="J67" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="I67" s="5" t="s">
+      <c r="K67" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="J67" s="5" t="s">
+      <c r="L67" s="6" t="s">
         <v>487</v>
       </c>
-      <c r="K67" s="5" t="s">
+      <c r="M67" s="5" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G68" s="5" t="s">
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="J68" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="H68" s="5" t="s">
+      <c r="K68" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="I68" s="5" t="s">
+      <c r="L68" s="6" t="s">
         <v>494</v>
       </c>
-      <c r="J68" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K68" s="5" t="s">
+      <c r="M68" s="5" t="s">
         <v>495</v>
-      </c>
-[...4 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>250</v>
+        <v>377</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>61</v>
+        <v>176</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>468</v>
-[...4 lines deleted...]
-        </is>
+        <v>497</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>498</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>499</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>500</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>501</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>502</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>503</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>505</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>371</v>
+        <v>44</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="E70" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G70" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="F70" s="5" t="s">
+      <c r="H70" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="G70" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H70" s="5" t="s">
+      <c r="I70" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="I70" s="5" t="s">
+      <c r="J70" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K70" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="J70" s="5" t="s">
+      <c r="L70" s="6" t="s">
         <v>510</v>
       </c>
-      <c r="K70" s="5" t="s">
+      <c r="M70" s="5" t="s">
         <v>511</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>431</v>
+        <v>250</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>313</v>
+        <v>61</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F71" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="J71" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="G71" s="5" t="s">
+      <c r="K71" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="H71" s="5" t="s">
+      <c r="L71" s="6" t="s">
         <v>517</v>
       </c>
-      <c r="I71" s="5" t="s">
+      <c r="M71" s="5" t="s">
         <v>518</v>
-      </c>
-[...10 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="J72" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="5" t="s">
+      <c r="K72" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="H72" s="5" t="s">
+      <c r="L72" s="6" t="s">
         <v>526</v>
       </c>
-      <c r="I72" s="5" t="s">
+      <c r="M72" s="5" t="s">
         <v>527</v>
-      </c>
-[...10 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>61</v>
+        <v>445</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>371</v>
-[...4 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F73" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="J73" s="5" t="s">
         <v>533</v>
       </c>
-      <c r="G73" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H73" s="5" t="s">
+      <c r="K73" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="I73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>535</v>
       </c>
-      <c r="J73" s="5" t="s">
+      <c r="M73" s="5" t="s">
         <v>536</v>
-      </c>
-[...7 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>410</v>
+        <v>538</v>
       </c>
       <c r="D74" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="I74" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="E74" s="5" t="s">
+      <c r="J74" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="F74" s="5" t="inlineStr">
-[...12 lines deleted...]
-      <c r="I74" s="5" t="s">
+      <c r="K74" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="J74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>544</v>
       </c>
-      <c r="K74" s="5" t="s">
+      <c r="M74" s="5" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>377</v>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F75" s="5" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="I75" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="J75" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="J75" s="5" t="s">
+      <c r="K75" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="K75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>552</v>
       </c>
-      <c r="L75" s="6" t="s">
+      <c r="M75" s="5" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>371</v>
+        <v>416</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>176</v>
+        <v>555</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="F76" s="5" t="s">
-        <v>507</v>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="I76" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="J76" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="J76" s="5" t="s">
+      <c r="K76" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="K76" s="5" t="s">
+      <c r="L76" s="6" t="s">
         <v>560</v>
       </c>
-      <c r="L76" s="6" t="s">
+      <c r="M76" s="5" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>44</v>
+        <v>377</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F77" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G77" s="5" t="s">
+      <c r="F77" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="I77" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="H77" s="5" t="s">
+      <c r="J77" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="I77" s="5" t="s">
+      <c r="K77" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="J77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>567</v>
       </c>
-      <c r="L77" s="6" t="s">
+      <c r="M77" s="5" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>26</v>
+        <v>377</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>313</v>
+        <v>176</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>28</v>
+        <v>570</v>
       </c>
       <c r="F78" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H78" s="5" t="s">
+      <c r="I78" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>574</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>575</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>577</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="5" t="s">
         <v>578</v>
-      </c>
-[...12 lines deleted...]
-        </is>
       </c>
       <c r="H79" s="5" t="s">
         <v>579</v>
       </c>
-      <c r="I79" s="5"/>
+      <c r="I79" s="5" t="s">
+        <v>580</v>
+      </c>
       <c r="J79" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>585</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>27</v>
+        <v>592</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>44</v>
+        <v>313</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>585</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>590</v>
-[...3 lines deleted...]
-      </c>
+        <v>593</v>
+      </c>
+      <c r="I81" s="5"/>
       <c r="J81" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="J82" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>602</v>
-[...4 lines deleted...]
-      <c r="G83" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="H83" s="5" t="s">
+      <c r="I83" s="5" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="J83" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K83" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="L83" s="6" t="s">
         <v>607</v>
       </c>
-      <c r="L83" s="6" t="s">
+      <c r="M83" s="5" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E84" s="5" t="s">
-[...3 lines deleted...]
-        <v>602</v>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="I84" s="5" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K84" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="L84" s="6" t="s">
         <v>613</v>
       </c>
-      <c r="L84" s="6" t="s">
+      <c r="M84" s="5" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>371</v>
+        <v>27</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="E85" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="F85" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="F85" s="5" t="s">
+      <c r="G85" s="5" t="s">
         <v>618</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H85" s="5" t="s">
         <v>619</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>620</v>
       </c>
       <c r="J85" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K85" s="5" t="s">
         <v>621</v>
       </c>
-      <c r="K85" s="5" t="s">
+      <c r="L85" s="6" t="s">
         <v>622</v>
       </c>
-      <c r="L85" s="6" t="s">
+      <c r="M85" s="5" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>371</v>
+        <v>27</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>603</v>
+        <v>617</v>
       </c>
       <c r="F86" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="I86" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="G86" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H86" s="5" t="s">
+      <c r="J86" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K86" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>628</v>
       </c>
-      <c r="J86" s="5" t="s">
+      <c r="M86" s="5" t="s">
         <v>629</v>
-      </c>
-[...7 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E87" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="I87" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="F87" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="J87" s="5" t="s">
         <v>635</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="K87" s="5" t="s">
         <v>636</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>637</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="M87" s="5" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>44</v>
+        <v>377</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>617</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>640</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="I88" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="I88" s="5"/>
       <c r="J88" s="5" t="s">
-        <v>33</v>
+        <v>643</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>410</v>
+        <v>377</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>647</v>
+        <v>61</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="F89" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G89" s="5" t="s">
+      <c r="F89" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="H89" s="5" t="s">
+      <c r="I89" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="I89" s="5" t="s">
+      <c r="J89" s="5" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>652</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>653</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>655</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E90" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H90" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="F90" s="5" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K90" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="L90" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="M90" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="L90" s="6" t="s">
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="s">
         <v>660</v>
-      </c>
-[...6 lines deleted...]
-        <v>1910</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>44</v>
+        <v>416</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>27</v>
+        <v>661</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>29</v>
+        <v>662</v>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G91" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D92" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="5" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-        <v>669</v>
+        <v>670</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="J92" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="5" t="s">
-        <v>675</v>
+      <c r="A93" s="5" t="n">
+        <v>1910</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>410</v>
+        <v>44</v>
       </c>
       <c r="D93" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G93" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="E93" s="5" t="s">
+      <c r="H93" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="F93" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H93" s="5" t="s">
+      <c r="I93" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="I93" s="5" t="s">
+      <c r="J93" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K93" s="5" t="s">
         <v>679</v>
       </c>
-      <c r="J93" s="5" t="s">
+      <c r="L93" s="6" t="s">
         <v>680</v>
       </c>
-      <c r="K93" s="5" t="s">
+      <c r="M93" s="5" t="s">
         <v>681</v>
-      </c>
-[...4 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>410</v>
+        <v>27</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>676</v>
+        <v>44</v>
       </c>
       <c r="E94" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="I94" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="F94" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H94" s="5" t="s">
+      <c r="J94" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K94" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="I94" s="5" t="s">
+      <c r="L94" s="6" t="s">
         <v>687</v>
       </c>
-      <c r="J94" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K94" s="5" t="s">
+      <c r="M94" s="5" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>128</v>
+        <v>416</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>371</v>
-[...6 lines deleted...]
-      <c r="F95" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="G95" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H95" s="5" t="s">
+      <c r="I95" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="I95" s="5" t="s">
+      <c r="J95" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="J95" s="5" t="s">
+      <c r="K95" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="K95" s="5" t="s">
+      <c r="L95" s="6" t="s">
         <v>696</v>
       </c>
-      <c r="L95" s="6" t="s">
+      <c r="M95" s="5" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>61</v>
+        <v>416</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>371</v>
-[...6 lines deleted...]
-      <c r="F96" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="G96" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H96" s="5" t="s">
+      <c r="I96" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="I96" s="5" t="s">
+      <c r="J96" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="K96" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="J96" s="5" t="s">
+      <c r="L96" s="6" t="s">
         <v>703</v>
       </c>
-      <c r="K96" s="5" t="s">
+      <c r="M96" s="5" t="s">
         <v>704</v>
-      </c>
-[...4 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>410</v>
+        <v>128</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>647</v>
-[...9 lines deleted...]
-      <c r="G97" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="I97" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="H97" s="5" t="s">
+      <c r="J97" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="I97" s="5" t="s">
+      <c r="K97" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="J97" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K97" s="5" t="s">
+      <c r="L97" s="6" t="s">
         <v>711</v>
       </c>
-      <c r="L97" s="6" t="s">
+      <c r="M97" s="5" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="D98" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G98" s="5" t="s">
+      <c r="I98" s="5" t="s">
         <v>716</v>
       </c>
-      <c r="H98" s="5" t="s">
+      <c r="J98" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="I98" s="5" t="s">
+      <c r="K98" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="J98" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K98" s="5" t="s">
+      <c r="L98" s="6" t="s">
         <v>719</v>
       </c>
-      <c r="L98" s="6" t="s">
+      <c r="M98" s="5" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="B99" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="H99" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="M99" s="5"/>
+        <v>726</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>727</v>
+      </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>27</v>
+        <v>729</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>44</v>
+        <v>313</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="F100" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F100" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G100" s="5" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>371</v>
-[...8 lines deleted...]
-        <v>733</v>
+        <v>27</v>
+      </c>
+      <c r="D101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H101" s="5" t="s">
-[...6 lines deleted...]
-        <v>736</v>
+      <c r="H101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I101" s="5"/>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K101" s="5" t="s">
         <v>737</v>
       </c>
       <c r="L101" s="6" t="s">
         <v>738</v>
       </c>
-      <c r="M101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M101" s="5"/>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="H102" s="5" t="s">
         <v>741</v>
       </c>
-      <c r="D102" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="5" t="s">
+      <c r="I102" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="F102" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H102" s="5" t="s">
+      <c r="J102" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K102" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="I102" s="5" t="s">
+      <c r="L102" s="6" t="s">
         <v>744</v>
       </c>
-      <c r="J102" s="5" t="s">
+      <c r="M102" s="5" t="s">
         <v>745</v>
-      </c>
-[...7 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="J103" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="D103" s="5" t="s">
+      <c r="K103" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="E103" s="5" t="s">
+      <c r="L103" s="6" t="s">
         <v>752</v>
       </c>
-      <c r="F103" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H103" s="5" t="s">
+      <c r="M103" s="5" t="s">
         <v>753</v>
-      </c>
-[...11 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>27</v>
+        <v>755</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>44</v>
+        <v>690</v>
       </c>
       <c r="E104" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="J104" s="5" t="s">
         <v>759</v>
       </c>
-      <c r="F104" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H104" s="5" t="s">
+      <c r="K104" s="5" t="s">
         <v>760</v>
       </c>
-      <c r="I104" s="5" t="s">
+      <c r="L104" s="6" t="s">
         <v>761</v>
       </c>
-      <c r="J104" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K104" s="5" t="s">
+      <c r="M104" s="5" t="s">
         <v>762</v>
-      </c>
-[...4 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>27</v>
+        <v>764</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>44</v>
+        <v>765</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G105" s="5" t="s">
-        <v>759</v>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>766</v>
-[...1 lines deleted...]
-      <c r="I105" s="5" t="s">
         <v>767</v>
       </c>
+      <c r="I105" s="5"/>
       <c r="J105" s="5" t="s">
-        <v>33</v>
+        <v>768</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="J106" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>779</v>
+        <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="H107" s="5" t="s">
         <v>780</v>
       </c>
-      <c r="D107" s="5" t="s">
+      <c r="I107" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="E107" s="5" t="s">
+      <c r="J107" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K107" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="F107" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I107" s="5" t="s">
+      <c r="L107" s="6" t="s">
         <v>783</v>
       </c>
-      <c r="J107" s="5" t="s">
+      <c r="M107" s="5" t="s">
         <v>784</v>
-      </c>
-[...7 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>715</v>
+        <v>27</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>751</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>773</v>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G108" s="5" t="s">
+        <v>786</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="I108" s="5"/>
+        <v>787</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>788</v>
+      </c>
       <c r="J108" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K108" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="K108" s="5" t="s">
+      <c r="L108" s="6" t="s">
         <v>790</v>
       </c>
-      <c r="L108" s="6" t="s">
+      <c r="M108" s="5" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="B109" s="5" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>794</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="E109" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G109" s="5" t="s">
+      <c r="E109" s="5" t="s">
         <v>796</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I109" s="5" t="s">
         <v>797</v>
       </c>
       <c r="J109" s="5" t="s">
         <v>798</v>
       </c>
       <c r="K109" s="5" t="s">
         <v>799</v>
       </c>
       <c r="L109" s="6" t="s">
         <v>800</v>
       </c>
       <c r="M109" s="5" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
         <v>802</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>795</v>
+        <v>729</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>741</v>
+        <v>765</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H110" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H110" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>27</v>
+        <v>808</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>809</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>810</v>
+      </c>
+      <c r="H111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I111" s="5" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>33</v>
+        <v>812</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>27</v>
+        <v>809</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>755</v>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G112" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I112" s="5"/>
       <c r="J112" s="5" t="s">
-        <v>33</v>
+        <v>812</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D113" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>821</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G113" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G113" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>824</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="M113" s="5"/>
+        <v>825</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>826</v>
+      </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>29</v>
+        <v>821</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="I114" s="5"/>
+        <v>828</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>829</v>
+      </c>
       <c r="J114" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>828</v>
+        <v>27</v>
+      </c>
+      <c r="D115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H115" s="5" t="s">
-[...9 lines deleted...]
-        <v>831</v>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L115" s="6" t="s">
-        <v>832</v>
-[...3 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>835</v>
+        <v>44</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F116" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G116" s="5" t="s">
         <v>836</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H116" s="5" t="s">
         <v>837</v>
       </c>
-      <c r="I116" s="5" t="s">
+      <c r="I116" s="5"/>
+      <c r="J116" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K116" s="5" t="s">
         <v>838</v>
       </c>
-      <c r="J116" s="5" t="s">
+      <c r="L116" s="6" t="s">
         <v>839</v>
       </c>
-      <c r="K116" s="5" t="s">
+      <c r="M116" s="5" t="s">
         <v>840</v>
-      </c>
-[...4 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="I117" s="5" t="s">
         <v>844</v>
       </c>
-      <c r="D117" s="5" t="s">
+      <c r="J117" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="K117" s="5" t="s">
         <v>845</v>
       </c>
-      <c r="E117" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H117" s="5" t="s">
+      <c r="L117" s="6" t="s">
         <v>846</v>
       </c>
-      <c r="I117" s="5" t="s">
+      <c r="M117" s="5" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>44</v>
+        <v>849</v>
       </c>
       <c r="E118" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="J118" s="5" t="s">
         <v>853</v>
       </c>
-      <c r="F118" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G118" s="5" t="s">
+      <c r="K118" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="H118" s="5" t="s">
+      <c r="L118" s="6" t="s">
         <v>855</v>
       </c>
-      <c r="I118" s="5" t="s">
+      <c r="M118" s="5" t="s">
         <v>856</v>
-      </c>
-[...10 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>27</v>
+        <v>858</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>859</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G119" s="5" t="s">
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="I119" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="H119" s="5" t="s">
+      <c r="J119" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="I119" s="5" t="s">
+      <c r="K119" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="J119" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K119" s="5" t="s">
+      <c r="L119" s="6" t="s">
         <v>864</v>
       </c>
-      <c r="L119" s="6" t="s">
+      <c r="M119" s="5" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="s">
         <v>868</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>869</v>
       </c>
       <c r="I120" s="5" t="s">
         <v>870</v>
       </c>
       <c r="J120" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K120" s="5" t="s">
         <v>871</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>872</v>
       </c>
       <c r="M120" s="5" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>874</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G121" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G121" s="5" t="s">
+        <v>875</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>881</v>
+        <v>27</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>313</v>
+        <v>44</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>867</v>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G122" s="5" t="s">
         <v>882</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>883</v>
       </c>
       <c r="I122" s="5" t="s">
         <v>884</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K122" s="5" t="s">
         <v>885</v>
       </c>
       <c r="L122" s="6" t="s">
         <v>886</v>
       </c>
       <c r="M122" s="5" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
         <v>888</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>835</v>
+        <v>44</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>867</v>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
         <v>889</v>
       </c>
       <c r="I123" s="5" t="s">
         <v>890</v>
       </c>
       <c r="J123" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K123" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="K123" s="5" t="s">
+      <c r="L123" s="6" t="s">
         <v>892</v>
       </c>
-      <c r="L123" s="6" t="s">
+      <c r="M123" s="5" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>410</v>
+        <v>895</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>751</v>
+        <v>313</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F124" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>896</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>896</v>
-[...1 lines deleted...]
-      <c r="I124" s="5"/>
+        <v>897</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>898</v>
+      </c>
       <c r="J124" s="5" t="s">
-        <v>897</v>
+        <v>308</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>902</v>
+        <v>61</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>751</v>
+        <v>849</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>850</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
         <v>903</v>
       </c>
-      <c r="I125" s="5"/>
+      <c r="I125" s="5" t="s">
+        <v>904</v>
+      </c>
       <c r="J125" s="5" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>27</v>
+        <v>416</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>44</v>
+        <v>765</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I126" s="5"/>
       <c r="J126" s="5" t="s">
-        <v>33</v>
+        <v>911</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>410</v>
+        <v>916</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>914</v>
+        <v>29</v>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="I127" s="5"/>
       <c r="J127" s="5" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>835</v>
+        <v>44</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>28</v>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
         <v>922</v>
       </c>
       <c r="I128" s="5" t="s">
         <v>923</v>
       </c>
       <c r="J128" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K128" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="K128" s="5" t="s">
+      <c r="L128" s="6" t="s">
         <v>925</v>
       </c>
-      <c r="L128" s="6" t="s">
+      <c r="M128" s="5" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>902</v>
+        <v>416</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>751</v>
+        <v>765</v>
       </c>
       <c r="E129" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
         <v>929</v>
-      </c>
-[...11 lines deleted...]
-        <v>930</v>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="K129" s="5" t="s">
         <v>931</v>
       </c>
       <c r="L129" s="6" t="s">
         <v>932</v>
       </c>
       <c r="M129" s="5" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
         <v>934</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="E130" s="5" t="s">
         <v>935</v>
       </c>
-      <c r="D130" s="5" t="s">
+      <c r="F130" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H130" s="5" t="s">
         <v>936</v>
       </c>
-      <c r="E130" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I130" s="5"/>
+      <c r="I130" s="5" t="s">
+        <v>937</v>
+      </c>
       <c r="J130" s="5" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>942</v>
+        <v>916</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>936</v>
-[...4 lines deleted...]
-        </is>
+        <v>765</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>943</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="s">
-        <v>944</v>
+        <v>930</v>
       </c>
       <c r="K131" s="5" t="s">
         <v>945</v>
       </c>
       <c r="L131" s="6" t="s">
         <v>946</v>
       </c>
       <c r="M131" s="5" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
         <v>948</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>949</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>950</v>
       </c>
-      <c r="E132" s="5" t="s">
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I132" s="5"/>
+      <c r="J132" s="5" t="s">
         <v>951</v>
       </c>
-      <c r="F132" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H132" s="5" t="s">
+      <c r="K132" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="I132" s="5" t="s">
+      <c r="L132" s="6" t="s">
         <v>953</v>
       </c>
-      <c r="J132" s="5" t="s">
+      <c r="M132" s="5" t="s">
         <v>954</v>
-      </c>
-[...7 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="s">
         <v>958</v>
       </c>
-      <c r="B133" s="5" t="s">
+      <c r="K133" s="5" t="s">
         <v>959</v>
       </c>
-      <c r="C133" s="5" t="s">
-[...20 lines deleted...]
-      <c r="H133" s="5" t="s">
+      <c r="L133" s="6" t="s">
         <v>960</v>
       </c>
-      <c r="I133" s="5" t="s">
+      <c r="M133" s="5" t="s">
         <v>961</v>
-      </c>
-[...10 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C134" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="C134" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>965</v>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G134" s="5" t="s">
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="s">
         <v>966</v>
       </c>
-      <c r="H134" s="5" t="s">
+      <c r="I134" s="5" t="s">
         <v>967</v>
       </c>
-      <c r="I134" s="5" t="s">
+      <c r="J134" s="5" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>969</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>970</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>972</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>14</v>
+        <v>973</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>935</v>
-[...7 lines deleted...]
-        </is>
+        <v>416</v>
+      </c>
+      <c r="D135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>973</v>
-[...1 lines deleted...]
-      <c r="I135" s="5"/>
+        <v>974</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>975</v>
+      </c>
       <c r="J135" s="5" t="s">
-        <v>944</v>
+        <v>308</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C136" s="5" t="s">
-[...14 lines deleted...]
-        </is>
+      <c r="C136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>980</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>981</v>
+        <v>308</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>61</v>
+        <v>949</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>950</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
         <v>987</v>
       </c>
-      <c r="I137" s="5" t="s">
+      <c r="I137" s="5"/>
+      <c r="J137" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="K137" s="5" t="s">
         <v>988</v>
       </c>
-      <c r="J137" s="5" t="s">
+      <c r="L137" s="6" t="s">
         <v>989</v>
       </c>
-      <c r="K137" s="5" t="s">
+      <c r="M137" s="5" t="s">
         <v>990</v>
-      </c>
-[...4 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>992</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>850</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="I138" s="5" t="s">
         <v>994</v>
       </c>
-      <c r="I138" s="5" t="s">
+      <c r="J138" s="5" t="s">
         <v>995</v>
       </c>
-      <c r="J138" s="5" t="s">
+      <c r="K138" s="5" t="s">
         <v>996</v>
       </c>
-      <c r="K138" s="5" t="s">
+      <c r="L138" s="6" t="s">
         <v>997</v>
       </c>
-      <c r="L138" s="6" t="s">
+      <c r="M138" s="5" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>44</v>
+        <v>377</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F139" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F139" s="5" t="s">
+        <v>1000</v>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
         <v>1001</v>
       </c>
       <c r="I139" s="5" t="s">
         <v>1002</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>33</v>
+        <v>1003</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>1007</v>
+        <v>61</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-        </is>
+        <v>849</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
         <v>1008</v>
       </c>
       <c r="I140" s="5" t="s">
         <v>1009</v>
       </c>
       <c r="J140" s="5" t="s">
         <v>1010</v>
       </c>
       <c r="K140" s="5" t="s">
         <v>1011</v>
       </c>
       <c r="L140" s="6" t="s">
         <v>1012</v>
       </c>
       <c r="M140" s="5" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
         <v>1014</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D141" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D141" s="5" t="s">
+      <c r="E141" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
         <v>1015</v>
       </c>
-      <c r="E141" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G141" s="5" t="s">
+      <c r="I141" s="5" t="s">
         <v>1016</v>
       </c>
-      <c r="H141" s="5" t="s">
+      <c r="J141" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K141" s="5" t="s">
         <v>1017</v>
       </c>
-      <c r="I141" s="5" t="s">
+      <c r="L141" s="6" t="s">
         <v>1018</v>
       </c>
-      <c r="J141" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K141" s="5" t="s">
+      <c r="M141" s="5" t="s">
         <v>1019</v>
-      </c>
-[...4 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>27</v>
+        <v>1021</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>61</v>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G142" s="5" t="s">
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I142" s="5" t="s">
         <v>1023</v>
       </c>
-      <c r="H142" s="5" t="s">
+      <c r="J142" s="5" t="s">
         <v>1024</v>
       </c>
-      <c r="I142" s="5" t="s">
+      <c r="K142" s="5" t="s">
         <v>1025</v>
       </c>
-      <c r="J142" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K142" s="5" t="s">
+      <c r="L142" s="6" t="s">
         <v>1026</v>
       </c>
-      <c r="L142" s="6" t="s">
+      <c r="M142" s="5" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D143" s="5" t="s">
         <v>1029</v>
       </c>
-      <c r="B143" s="5" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G143" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G143" s="5" t="s">
+        <v>1030</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>1030</v>
-[...5 lines deleted...]
-        </is>
+        <v>1031</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>1032</v>
-[...1 lines deleted...]
-      <c r="M143" s="5"/>
+        <v>1034</v>
+      </c>
+      <c r="M143" s="5" t="s">
+        <v>1035</v>
+      </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D144" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G144" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G144" s="5" t="s">
+        <v>1037</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>1034</v>
-[...5 lines deleted...]
-        </is>
+        <v>1038</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>1036</v>
-[...1 lines deleted...]
-      <c r="M144" s="5"/>
+        <v>1041</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>1042</v>
+      </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1037</v>
+        <v>1043</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D145" s="5" t="s">
-[...3 lines deleted...]
-        <v>1038</v>
+      <c r="D145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G145" s="5" t="s">
-        <v>1039</v>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1040</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>1044</v>
+      </c>
+      <c r="I145" s="5"/>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>27</v>
+      </c>
+      <c r="D146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F146" s="5" t="s">
-[...3 lines deleted...]
-        <v>1047</v>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H146" s="5" t="s">
         <v>1048</v>
       </c>
-      <c r="I146" s="5" t="s">
+      <c r="I146" s="5"/>
+      <c r="J146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K146" s="5" t="s">
         <v>1049</v>
       </c>
-      <c r="J146" s="5" t="s">
+      <c r="L146" s="6" t="s">
         <v>1050</v>
       </c>
-      <c r="K146" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H147" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I147" s="5" t="s">
         <v>1055</v>
       </c>
-      <c r="D147" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G147" s="5" t="s">
+      <c r="J147" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K147" s="5" t="s">
         <v>1056</v>
       </c>
-      <c r="H147" s="5" t="s">
+      <c r="L147" s="6" t="s">
         <v>1057</v>
       </c>
-      <c r="I147" s="5" t="s">
+      <c r="M147" s="5" t="s">
         <v>1058</v>
-      </c>
-[...10 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-        </is>
+        <v>1029</v>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>1060</v>
       </c>
       <c r="G148" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I148" s="5" t="s">
         <v>1063</v>
       </c>
-      <c r="H148" s="5" t="s">
+      <c r="J148" s="5" t="s">
         <v>1064</v>
       </c>
-      <c r="I148" s="5" t="s">
+      <c r="K148" s="5" t="s">
         <v>1065</v>
       </c>
-      <c r="J148" s="5" t="s">
+      <c r="L148" s="6" t="s">
         <v>1066</v>
       </c>
-      <c r="K148" s="5" t="s">
+      <c r="M148" s="5" t="s">
         <v>1067</v>
-      </c>
-[...4 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>27</v>
+        <v>1069</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>44</v>
+        <v>313</v>
       </c>
       <c r="E149" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H149" s="5" t="s">
         <v>1071</v>
       </c>
-      <c r="F149" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G149" s="5" t="s">
+      <c r="I149" s="5" t="s">
         <v>1072</v>
       </c>
-      <c r="H149" s="5" t="s">
+      <c r="J149" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K149" s="5" t="s">
         <v>1073</v>
       </c>
-      <c r="I149" s="5" t="s">
+      <c r="L149" s="6" t="s">
         <v>1074</v>
       </c>
-      <c r="J149" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K149" s="5" t="s">
+      <c r="M149" s="5" t="s">
         <v>1075</v>
-      </c>
-[...4 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E150" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="F150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I150" s="5" t="s">
         <v>1079</v>
       </c>
-      <c r="F150" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G150" s="5" t="s">
+      <c r="J150" s="5" t="s">
         <v>1080</v>
       </c>
-      <c r="H150" s="5" t="s">
+      <c r="K150" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="I150" s="5" t="s">
+      <c r="L150" s="6" t="s">
         <v>1082</v>
       </c>
-      <c r="J150" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K150" s="5" t="s">
+      <c r="M150" s="5" t="s">
         <v>1083</v>
-      </c>
-[...4 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D151" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>1085</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G151" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G151" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1088</v>
-[...1 lines deleted...]
-      <c r="M151" s="5"/>
+        <v>1090</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>1091</v>
+      </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>795</v>
+        <v>44</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>28</v>
+        <v>1093</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="J152" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D153" s="5" t="s">
-[...18 lines deleted...]
-        <v>308</v>
+      <c r="D153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I153" s="5"/>
+      <c r="J153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1101</v>
-[...1 lines deleted...]
-      <c r="M153" s="5" t="s">
         <v>1102</v>
       </c>
+      <c r="M153" s="5"/>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
         <v>1103</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>715</v>
+        <v>27</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>313</v>
+        <v>809</v>
       </c>
       <c r="E154" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G154" s="5" t="s">
         <v>1104</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="H154" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="I154" s="5" t="s">
         <v>1106</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K154" s="5" t="s">
         <v>1107</v>
       </c>
       <c r="L154" s="6" t="s">
         <v>1108</v>
       </c>
       <c r="M154" s="5" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
         <v>1110</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D155" s="5" t="inlineStr">
-[...33 lines deleted...]
-        </is>
+      <c r="D155" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G155" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K155" s="5" t="s">
+        <v>1114</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1111</v>
-[...1 lines deleted...]
-      <c r="M155" s="5"/>
+        <v>1115</v>
+      </c>
+      <c r="M155" s="5" t="s">
+        <v>1116</v>
+      </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>27</v>
-[...14 lines deleted...]
-        </is>
+        <v>729</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H156" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H156" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K156" s="5" t="s">
+        <v>1121</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1113</v>
-[...1 lines deleted...]
-      <c r="M156" s="5"/>
+        <v>1122</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>1123</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1114</v>
+        <v>1124</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I157" s="5"/>
       <c r="J157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1115</v>
+        <v>1125</v>
       </c>
       <c r="M157" s="5"/>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1116</v>
+        <v>1126</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D158" s="5" t="s">
-[...3 lines deleted...]
-        <v>1117</v>
+      <c r="D158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G158" s="5" t="s">
-[...12 lines deleted...]
-        <v>1121</v>
+      <c r="G158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I158" s="5"/>
+      <c r="J158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1122</v>
-[...3 lines deleted...]
-      </c>
+        <v>1127</v>
+      </c>
+      <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>1125</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="D159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G159" s="5" t="s">
-[...3 lines deleted...]
-        <v>1128</v>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I159" s="5"/>
-      <c r="J159" s="5" t="s">
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L159" s="6" t="s">
         <v>1129</v>
       </c>
-      <c r="K159" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>1125</v>
+        <v>27</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>835</v>
+        <v>44</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>28</v>
+        <v>1131</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G160" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H160" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I160" s="5" t="s">
         <v>1134</v>
       </c>
-      <c r="H160" s="5" t="s">
+      <c r="J160" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K160" s="5" t="s">
         <v>1135</v>
       </c>
-      <c r="I160" s="5"/>
-[...3 lines deleted...]
-      <c r="K160" s="5" t="s">
+      <c r="L160" s="6" t="s">
         <v>1136</v>
       </c>
-      <c r="L160" s="6" t="s">
+      <c r="M160" s="5" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>313</v>
+        <v>1139</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>1140</v>
       </c>
       <c r="E161" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G161" s="5" t="s">
         <v>1141</v>
       </c>
-      <c r="F161" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G161" s="5" t="s">
+      <c r="H161" s="5" t="s">
         <v>1142</v>
       </c>
-      <c r="H161" s="5" t="s">
+      <c r="I161" s="5"/>
+      <c r="J161" s="5" t="s">
         <v>1143</v>
       </c>
-      <c r="I161" s="5" t="s">
+      <c r="K161" s="5" t="s">
         <v>1144</v>
       </c>
-      <c r="J161" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K161" s="5" t="s">
+      <c r="L161" s="6" t="s">
         <v>1145</v>
       </c>
-      <c r="L161" s="6" t="s">
+      <c r="M161" s="5" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F162" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G162" s="5" t="s">
         <v>1148</v>
       </c>
-      <c r="B162" s="5" t="s">
-[...28 lines deleted...]
-        </is>
+      <c r="H162" s="5" t="s">
+        <v>1149</v>
       </c>
       <c r="I162" s="5"/>
-      <c r="J162" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J162" s="5" t="s">
+        <v>1143</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1150</v>
-[...1 lines deleted...]
-      <c r="M162" s="5"/>
+        <v>1151</v>
+      </c>
+      <c r="M162" s="5" t="s">
+        <v>1152</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-        </is>
+        <v>313</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>1155</v>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G163" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G163" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J163" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1149</v>
+        <v>1159</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="M163" s="5"/>
+        <v>1160</v>
+      </c>
+      <c r="M163" s="5" t="s">
+        <v>1161</v>
+      </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1154</v>
+        <v>1164</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1155</v>
+        <v>1165</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1156</v>
+        <v>1166</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1157</v>
+        <v>1167</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D168" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="D168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G168" s="5" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="G168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I168" s="5"/>
+      <c r="J168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1168</v>
-[...3 lines deleted...]
-      </c>
+        <v>1173</v>
+      </c>
+      <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>1125</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="D169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G169" s="5" t="s">
-[...9 lines deleted...]
-        <v>1174</v>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I169" s="5"/>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K169" s="5" t="s">
         <v>1175</v>
       </c>
       <c r="L169" s="6" t="s">
         <v>1176</v>
       </c>
-      <c r="M169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>1140</v>
+        <v>27</v>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H170" s="5" t="s">
         <v>1179</v>
       </c>
-      <c r="H170" s="5" t="s">
+      <c r="I170" s="5" t="s">
         <v>1180</v>
       </c>
-      <c r="I170" s="5" t="s">
+      <c r="J170" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K170" s="5" t="s">
         <v>1181</v>
       </c>
-      <c r="J170" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K170" s="5" t="s">
+      <c r="L170" s="6" t="s">
         <v>1182</v>
       </c>
-      <c r="L170" s="6" t="s">
+      <c r="M170" s="5" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>27</v>
+        <v>1139</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>44</v>
+        <v>849</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F171" s="5" t="s">
         <v>28</v>
       </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G171" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H171" s="5" t="s">
         <v>1186</v>
       </c>
-      <c r="H171" s="5" t="s">
+      <c r="I171" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="I171" s="5" t="s">
+      <c r="J171" s="5" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="K171" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="L171" s="6" t="s">
         <v>1190</v>
       </c>
       <c r="M171" s="5" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="E172" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G172" s="5" t="s">
         <v>1193</v>
       </c>
-      <c r="F172" s="5" t="s">
+      <c r="H172" s="5" t="s">
         <v>1194</v>
       </c>
-      <c r="G172" s="5" t="s">
+      <c r="I172" s="5" t="s">
         <v>1195</v>
-      </c>
-[...4 lines deleted...]
-        <v>1197</v>
       </c>
       <c r="J172" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K172" s="5" t="s">
+        <v>1196</v>
+      </c>
+      <c r="L172" s="6" t="s">
+        <v>1197</v>
+      </c>
+      <c r="M172" s="5" t="s">
         <v>1198</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1201</v>
+        <v>1199</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D173" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D173" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E173" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F173" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="G173" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I173" s="5" t="s">
         <v>1202</v>
-      </c>
-[...4 lines deleted...]
-        <v>1204</v>
       </c>
       <c r="J173" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K173" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L173" s="6" t="s">
+        <v>1204</v>
+      </c>
+      <c r="M173" s="5" t="s">
         <v>1205</v>
-      </c>
-[...4 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1208</v>
+        <v>1206</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>1193</v>
+        <v>1207</v>
       </c>
       <c r="F174" s="5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G174" s="5" t="s">
         <v>1209</v>
       </c>
-      <c r="G174" s="5" t="s">
+      <c r="H174" s="5" t="s">
         <v>1210</v>
       </c>
-      <c r="H174" s="5" t="s">
+      <c r="I174" s="5" t="s">
         <v>1211</v>
       </c>
-      <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K174" s="5" t="s">
         <v>1212</v>
       </c>
       <c r="L174" s="6" t="s">
         <v>1213</v>
       </c>
       <c r="M174" s="5" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>1215</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G175" s="5" t="s">
         <v>1216</v>
       </c>
-      <c r="D175" s="5" t="s">
-[...20 lines deleted...]
-        </is>
+      <c r="H175" s="5" t="s">
+        <v>1217</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>1216</v>
+        <v>27</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-        </is>
+        <v>1207</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>1224</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1222</v>
-[...3 lines deleted...]
-      </c>
+        <v>1225</v>
+      </c>
+      <c r="I176" s="5"/>
       <c r="J176" s="5" t="s">
-        <v>33</v>
+        <v>308</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>44</v>
+        <v>1230</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>1140</v>
+        <v>27</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G177" s="5" t="s">
-[...3 lines deleted...]
-        <v>1229</v>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H177" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>308</v>
+        <v>33</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D178" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E178" s="5" t="s">
-        <v>1235</v>
+        <v>29</v>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G178" s="5" t="s">
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H178" s="5" t="s">
         <v>1236</v>
       </c>
-      <c r="H178" s="5" t="s">
+      <c r="I178" s="5" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
       <c r="J178" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K178" s="5" t="s">
+        <v>1238</v>
+      </c>
+      <c r="L178" s="6" t="s">
         <v>1239</v>
       </c>
-      <c r="L178" s="6" t="s">
+      <c r="M178" s="5" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G179" s="5" t="s">
         <v>1242</v>
-      </c>
-[...24 lines deleted...]
-        </is>
       </c>
       <c r="H179" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="I179" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I179" s="5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="K179" s="5" t="s">
+        <v>1245</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="M179" s="5"/>
+        <v>1246</v>
+      </c>
+      <c r="M179" s="5" t="s">
+        <v>1247</v>
+      </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D180" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D180" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>1249</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G180" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G180" s="5" t="s">
+        <v>1250</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1243</v>
-[...10 lines deleted...]
-        </is>
+        <v>1251</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J180" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K180" s="5" t="s">
+        <v>1253</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1246</v>
-[...1 lines deleted...]
-      <c r="M180" s="5"/>
+        <v>1254</v>
+      </c>
+      <c r="M180" s="5" t="s">
+        <v>1255</v>
+      </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1247</v>
+        <v>1257</v>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1248</v>
+        <v>1258</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1251</v>
+        <v>1260</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1252</v>
+        <v>1259</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1261</v>
+        <v>1269</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
       <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1265</v>
+        <v>1273</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1268</v>
+        <v>1276</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="M188" s="5"/>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1270</v>
+        <v>1278</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1271</v>
+        <v>1279</v>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1272</v>
+        <v>1280</v>
       </c>
       <c r="M189" s="5"/>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="I190" s="5"/>
       <c r="J190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="M190" s="5"/>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H191" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H191" s="5" t="s">
+        <v>1285</v>
       </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
       <c r="M191" s="5"/>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1279</v>
+        <v>1288</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="M192" s="5"/>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H193" s="5" t="s">
-        <v>1282</v>
+      <c r="H193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="M193" s="5"/>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1284</v>
+        <v>1295</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1287</v>
+        <v>1296</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1288</v>
+        <v>1297</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1289</v>
+        <v>1298</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1291</v>
+        <v>1300</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1293</v>
+        <v>1301</v>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1295</v>
+        <v>1303</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
       <c r="I199" s="5"/>
       <c r="J199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="M199" s="5"/>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="I200" s="5"/>
       <c r="J200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="I201" s="5"/>
       <c r="J201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1308</v>
+        <v>1316</v>
       </c>
       <c r="I202" s="5"/>
       <c r="J202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="M202" s="5"/>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1310</v>
+        <v>1318</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="I203" s="5"/>
       <c r="J203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
       <c r="M203" s="5"/>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="I204" s="5"/>
       <c r="J204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="M204" s="5"/>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="I205" s="5"/>
       <c r="J205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
       <c r="M205" s="5"/>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1319</v>
+        <v>1327</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1320</v>
+        <v>1328</v>
       </c>
       <c r="I206" s="5"/>
       <c r="J206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="M206" s="5"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1322</v>
+        <v>1330</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>1323</v>
-[...1 lines deleted...]
-      <c r="D207" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="D207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F207" s="5" t="s">
-[...3 lines deleted...]
-        <v>1325</v>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1326</v>
-[...8 lines deleted...]
-        <v>1328</v>
+        <v>1331</v>
+      </c>
+      <c r="I207" s="5"/>
+      <c r="J207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1329</v>
-[...3 lines deleted...]
-      </c>
+        <v>1332</v>
+      </c>
+      <c r="M207" s="5"/>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="I208" s="5"/>
       <c r="J208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="M208" s="5"/>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D209" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D209" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F209" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F209" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G209" s="5" t="s">
+        <v>1339</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1335</v>
-[...10 lines deleted...]
-        </is>
+        <v>1340</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J209" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K209" s="5" t="s">
+        <v>1342</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="M209" s="5"/>
+        <v>1343</v>
+      </c>
+      <c r="M209" s="5" t="s">
+        <v>1344</v>
+      </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="I210" s="5"/>
       <c r="J210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1339</v>
+        <v>1347</v>
       </c>
       <c r="M210" s="5"/>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
       <c r="I211" s="5"/>
       <c r="J211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
       <c r="M211" s="5"/>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1344</v>
+        <v>1352</v>
       </c>
       <c r="I212" s="5"/>
       <c r="J212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1345</v>
+        <v>1353</v>
       </c>
       <c r="M212" s="5"/>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1346</v>
+        <v>1354</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1347</v>
+        <v>1355</v>
       </c>
       <c r="I213" s="5"/>
       <c r="J213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1348</v>
+        <v>1356</v>
       </c>
       <c r="M213" s="5"/>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1349</v>
+        <v>1357</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1350</v>
+        <v>1358</v>
       </c>
       <c r="I214" s="5"/>
       <c r="J214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1351</v>
+        <v>1359</v>
       </c>
       <c r="M214" s="5"/>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="I215" s="5"/>
       <c r="J215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="M215" s="5"/>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="I216" s="5"/>
       <c r="J216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="M216" s="5"/>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
       <c r="I217" s="5"/>
       <c r="J217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="M217" s="5"/>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1361</v>
+        <v>1369</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="I218" s="5"/>
       <c r="J218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="M218" s="5"/>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="I219" s="5"/>
       <c r="J219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1366</v>
+        <v>1374</v>
       </c>
       <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="I220" s="5"/>
       <c r="J220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1367</v>
+        <v>1378</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="I221" s="5"/>
       <c r="J221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="M221" s="5"/>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1373</v>
+        <v>1382</v>
       </c>
       <c r="I222" s="5"/>
       <c r="J222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="M222" s="5"/>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="I223" s="5"/>
       <c r="J223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="M223" s="5"/>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1378</v>
+        <v>1386</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1379</v>
+        <v>1387</v>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1380</v>
+        <v>1388</v>
       </c>
       <c r="M224" s="5"/>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1382</v>
+        <v>1390</v>
       </c>
       <c r="I225" s="5"/>
       <c r="J225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="I226" s="5"/>
       <c r="J226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
       <c r="M226" s="5"/>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1387</v>
+        <v>1395</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="I227" s="5"/>
       <c r="J227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1389</v>
+        <v>1397</v>
       </c>
       <c r="M227" s="5"/>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D228" s="5" t="s">
-[...3 lines deleted...]
-        <v>752</v>
+      <c r="D228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G228" s="5" t="s">
-        <v>1391</v>
+      <c r="G228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1392</v>
-[...8 lines deleted...]
-        <v>1394</v>
+        <v>1399</v>
+      </c>
+      <c r="I228" s="5"/>
+      <c r="J228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1395</v>
-[...3 lines deleted...]
-      </c>
+        <v>1400</v>
+      </c>
+      <c r="M228" s="5"/>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>881</v>
-[...11 lines deleted...]
-        <v>1399</v>
+        <v>27</v>
+      </c>
+      <c r="D229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1400</v>
-[...7 lines deleted...]
-      <c r="K229" s="5" t="s">
         <v>1402</v>
+      </c>
+      <c r="I229" s="5"/>
+      <c r="J229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L229" s="6" t="s">
         <v>1403</v>
       </c>
-      <c r="M229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M229" s="5"/>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D230" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D230" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>766</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G230" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G230" s="5" t="s">
+        <v>1405</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>1406</v>
       </c>
-      <c r="I230" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I230" s="5" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J230" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1408</v>
-[...1 lines deleted...]
-      <c r="M230" s="5"/>
+        <v>1409</v>
+      </c>
+      <c r="M230" s="5" t="s">
+        <v>1410</v>
+      </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>417</v>
+        <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>27</v>
-[...30 lines deleted...]
-        </is>
+        <v>895</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G231" s="5" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J231" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1410</v>
+        <v>1416</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1411</v>
-[...1 lines deleted...]
-      <c r="M231" s="5"/>
+        <v>1417</v>
+      </c>
+      <c r="M231" s="5" t="s">
+        <v>1418</v>
+      </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="I232" s="5"/>
       <c r="J232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1414</v>
+        <v>1422</v>
       </c>
       <c r="M232" s="5"/>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1415</v>
+        <v>1423</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H233" s="5" t="s">
-        <v>1416</v>
+      <c r="H233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I233" s="5"/>
       <c r="J233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1410</v>
+        <v>1424</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1417</v>
+        <v>1425</v>
       </c>
       <c r="M233" s="5"/>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1418</v>
+        <v>1426</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1419</v>
+        <v>1427</v>
       </c>
       <c r="I234" s="5"/>
       <c r="J234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1421</v>
+        <v>1428</v>
       </c>
       <c r="M234" s="5"/>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1422</v>
+        <v>1429</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>779</v>
+        <v>423</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>1140</v>
-[...4 lines deleted...]
-      <c r="E235" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I235" s="5"/>
+      <c r="J235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K235" s="5" t="s">
         <v>1424</v>
       </c>
-      <c r="F235" s="5" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="L235" s="6" t="s">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="M235" s="5" t="s">
         <v>1431</v>
       </c>
+      <c r="M235" s="5"/>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>14</v>
+        <v>423</v>
       </c>
       <c r="C236" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H236" s="5" t="s">
         <v>1433</v>
       </c>
-      <c r="D236" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E236" s="5" t="s">
+      <c r="I236" s="5"/>
+      <c r="J236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K236" s="5" t="s">
         <v>1434</v>
       </c>
-      <c r="F236" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H236" s="5" t="s">
+      <c r="L236" s="6" t="s">
         <v>1435</v>
       </c>
-      <c r="I236" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M236" s="5"/>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F237" s="5" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H237" s="5" t="s">
         <v>1440</v>
       </c>
-      <c r="B237" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D237" s="5" t="s">
+      <c r="I237" s="5" t="s">
         <v>1441</v>
       </c>
-      <c r="E237" s="5" t="s">
+      <c r="J237" s="5" t="s">
         <v>1442</v>
       </c>
-      <c r="F237" s="5" t="s">
+      <c r="K237" s="5" t="s">
         <v>1443</v>
       </c>
-      <c r="G237" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H237" s="5" t="s">
+      <c r="L237" s="6" t="s">
         <v>1444</v>
       </c>
-      <c r="I237" s="5" t="s">
+      <c r="M237" s="5" t="s">
         <v>1445</v>
-      </c>
-[...12 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1449</v>
+        <v>1446</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>27</v>
+        <v>1447</v>
       </c>
       <c r="D238" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H238" s="5" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I238" s="5" t="s">
         <v>1450</v>
       </c>
-      <c r="E238" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H238" s="5" t="s">
+      <c r="J238" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="K238" s="5" t="s">
         <v>1451</v>
       </c>
-      <c r="I238" s="5" t="s">
+      <c r="L238" s="6" t="s">
         <v>1452</v>
       </c>
-      <c r="J238" s="5" t="s">
+      <c r="M238" s="5" t="s">
         <v>1453</v>
-      </c>
-[...7 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F239" s="5" t="s">
         <v>1457</v>
-      </c>
-[...17 lines deleted...]
-        </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
         <v>1458</v>
       </c>
       <c r="I239" s="5" t="s">
         <v>1459</v>
       </c>
       <c r="J239" s="5" t="s">
         <v>1460</v>
       </c>
-      <c r="K239" s="5" t="s">
+      <c r="K239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="6" t="s">
         <v>1461</v>
       </c>
-      <c r="L239" s="6" t="s">
+      <c r="M239" s="5" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>128</v>
+        <v>27</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>835</v>
-[...4 lines deleted...]
-        </is>
+        <v>1464</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
         <v>1465</v>
       </c>
       <c r="I240" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="J240" s="5" t="s">
         <v>1467</v>
       </c>
       <c r="K240" s="5" t="s">
         <v>1468</v>
       </c>
       <c r="L240" s="6" t="s">
         <v>1469</v>
       </c>
       <c r="M240" s="5" t="s">
         <v>1470</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>1472</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      <c r="G241" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="F241" s="5" t="s">
         <v>1473</v>
+      </c>
+      <c r="G241" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H241" s="5" t="s">
         <v>1474</v>
       </c>
       <c r="I241" s="5" t="s">
         <v>1475</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>308</v>
+        <v>1476</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>1480</v>
+        <v>128</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="E242" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="E242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H242" s="5" t="s">
         <v>1481</v>
       </c>
-      <c r="F242" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H242" s="5" t="s">
+      <c r="I242" s="5" t="s">
         <v>1482</v>
       </c>
-      <c r="I242" s="5" t="s">
+      <c r="J242" s="5" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="K242" s="5" t="s">
         <v>1484</v>
       </c>
       <c r="L242" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="M242" s="5" t="s">
         <v>1486</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
         <v>1487</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="E243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H243" s="5" t="s">
         <v>1488</v>
       </c>
-      <c r="D243" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G243" s="5" t="s">
+      <c r="I243" s="5" t="s">
         <v>1489</v>
       </c>
-      <c r="H243" s="5" t="s">
+      <c r="J243" s="5" t="s">
         <v>1490</v>
       </c>
-      <c r="I243" s="5" t="s">
+      <c r="K243" s="5" t="s">
         <v>1491</v>
       </c>
-      <c r="J243" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K243" s="5" t="s">
+      <c r="L243" s="6" t="s">
         <v>1492</v>
       </c>
-      <c r="L243" s="6" t="s">
+      <c r="M243" s="5" t="s">
         <v>1493</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>128</v>
+        <v>1495</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>835</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>29</v>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G244" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G244" s="5" t="s">
+        <v>1496</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>1498</v>
+        <v>308</v>
       </c>
       <c r="K244" s="5" t="s">
         <v>1499</v>
       </c>
       <c r="L244" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="M244" s="5" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
         <v>1502</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>410</v>
+        <v>1503</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>1503</v>
+        <v>27</v>
       </c>
       <c r="E245" s="5" t="s">
         <v>1504</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G245" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I245" s="5"/>
+      <c r="G245" s="5" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>1506</v>
+      </c>
       <c r="J245" s="5" t="s">
-        <v>1505</v>
+        <v>308</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>176</v>
+        <v>1511</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>371</v>
+        <v>27</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-        </is>
+        <v>29</v>
+      </c>
+      <c r="F246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>1512</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>1513</v>
+        <v>308</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>371</v>
+        <v>128</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>1518</v>
+        <v>849</v>
+      </c>
+      <c r="E247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F247" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
         <v>1519</v>
       </c>
       <c r="I247" s="5" t="s">
         <v>1520</v>
       </c>
       <c r="J247" s="5" t="s">
         <v>1521</v>
       </c>
       <c r="K247" s="5" t="s">
         <v>1522</v>
       </c>
       <c r="L247" s="6" t="s">
         <v>1523</v>
       </c>
       <c r="M247" s="5" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
         <v>1525</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>27</v>
+        <v>416</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>1140</v>
+        <v>1526</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H248" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I248" s="5" t="s">
+      <c r="H248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I248" s="5"/>
+      <c r="J248" s="5" t="s">
         <v>1528</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
       <c r="K248" s="5" t="s">
         <v>1529</v>
       </c>
       <c r="L248" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="M248" s="5" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
         <v>1532</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>1140</v>
+        <v>377</v>
       </c>
       <c r="E249" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F249" s="5" t="s">
         <v>1533</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
         <v>1534</v>
       </c>
       <c r="I249" s="5" t="s">
         <v>1535</v>
       </c>
       <c r="J249" s="5" t="s">
-        <v>1428</v>
+        <v>1536</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>935</v>
+        <v>377</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>942</v>
-[...9 lines deleted...]
-        </is>
+        <v>176</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>1541</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>1453</v>
+        <v>1544</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>410</v>
+        <v>27</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>795</v>
+        <v>1154</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>1504</v>
+        <v>1549</v>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>680</v>
+        <v>1442</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>410</v>
+        <v>27</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>1552</v>
+        <v>1154</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>1504</v>
+        <v>1556</v>
       </c>
       <c r="F252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="J252" s="5" t="s">
-        <v>1555</v>
+        <v>1442</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>935</v>
+        <v>949</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>942</v>
+        <v>956</v>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="I253" s="5" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="J253" s="5" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="M253" s="5" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>935</v>
+        <v>416</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>942</v>
-[...4 lines deleted...]
-        </is>
+        <v>809</v>
+      </c>
+      <c r="E254" s="5" t="s">
+        <v>1527</v>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H254" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H254" s="5" t="s">
+        <v>1569</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="J254" s="5" t="s">
-        <v>1453</v>
+        <v>694</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="M254" s="5" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>27</v>
+        <v>416</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>1423</v>
+        <v>1575</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>28</v>
+        <v>1527</v>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>1428</v>
+        <v>1578</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="256">
-      <c r="A256" s="5" t="n">
-        <v>1936</v>
+      <c r="A256" s="5" t="s">
+        <v>1582</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>1576</v>
+        <v>949</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>27</v>
+        <v>956</v>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="J256" s="5" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1580</v>
+        <v>1586</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1581</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1582</v>
+        <v>1588</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>371</v>
+        <v>949</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>1584</v>
+        <v>956</v>
+      </c>
+      <c r="E257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H257" s="5" t="s">
-        <v>1585</v>
+      <c r="H257" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1587</v>
+        <v>1467</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>1592</v>
+        <v>1437</v>
       </c>
       <c r="E258" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>1428</v>
+        <v>1442</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="259">
-      <c r="A259" s="5" t="s">
-        <v>1598</v>
+      <c r="A259" s="5" t="n">
+        <v>1936</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>942</v>
+        <v>1599</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>1038</v>
+        <v>27</v>
+      </c>
+      <c r="E259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>1605</v>
+        <v>176</v>
       </c>
       <c r="E260" s="5" t="s">
         <v>1606</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>1607</v>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
         <v>1608</v>
       </c>
       <c r="I260" s="5" t="s">
         <v>1609</v>
       </c>
       <c r="J260" s="5" t="s">
         <v>1610</v>
       </c>
-      <c r="K260" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K260" s="5" t="s">
+        <v>1611</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>371</v>
+        <v>27</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>1605</v>
+        <v>1615</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>1614</v>
-[...2 lines deleted...]
-        <v>1615</v>
+        <v>28</v>
+      </c>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
         <v>1616</v>
       </c>
       <c r="I261" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="J261" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="K261" s="5" t="s">
         <v>1618</v>
       </c>
-      <c r="K261" s="5" t="s">
+      <c r="L261" s="6" t="s">
         <v>1619</v>
       </c>
-      <c r="L261" s="6" t="s">
+      <c r="M261" s="5" t="s">
         <v>1620</v>
-      </c>
-[...1 lines deleted...]
-        <v>1621</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>176</v>
+        <v>956</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>371</v>
-[...4 lines deleted...]
-        </is>
+        <v>1437</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>1052</v>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="I262" s="5" t="s">
         <v>1623</v>
       </c>
-      <c r="I262" s="5" t="s">
+      <c r="J262" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="K262" s="5" t="s">
         <v>1624</v>
       </c>
-      <c r="J262" s="5" t="s">
+      <c r="L262" s="6" t="s">
         <v>1625</v>
       </c>
-      <c r="K262" s="5" t="s">
+      <c r="M262" s="5" t="s">
         <v>1626</v>
-      </c>
-[...4 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1629</v>
+        <v>1627</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>410</v>
+        <v>176</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>1552</v>
+        <v>377</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>1504</v>
-[...4 lines deleted...]
-        </is>
+        <v>1628</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>1629</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
         <v>1630</v>
       </c>
       <c r="I263" s="5" t="s">
         <v>1631</v>
       </c>
       <c r="J263" s="5" t="s">
         <v>1632</v>
       </c>
       <c r="K263" s="5" t="s">
         <v>1633</v>
       </c>
       <c r="L263" s="6" t="s">
         <v>1634</v>
       </c>
       <c r="M263" s="5" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
         <v>1636</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>942</v>
+        <v>377</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>1423</v>
-[...9 lines deleted...]
-        </is>
+        <v>1637</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F264" s="5" t="s">
+        <v>1639</v>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="I264" s="5" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="J264" s="5" t="s">
-        <v>1453</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>1642</v>
+      </c>
+      <c r="K264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>942</v>
+        <v>377</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>1423</v>
-[...4 lines deleted...]
-        </is>
+        <v>1637</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>1646</v>
       </c>
       <c r="F265" s="5" t="s">
-        <v>1643</v>
+        <v>1629</v>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>1453</v>
+        <v>1649</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>1651</v>
+        <v>377</v>
+      </c>
+      <c r="E266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>371</v>
+        <v>416</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>176</v>
+        <v>1575</v>
       </c>
       <c r="E267" s="5" t="s">
-        <v>1659</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>1527</v>
+      </c>
+      <c r="F267" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>167</v>
+        <v>956</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>1667</v>
+        <v>1437</v>
+      </c>
+      <c r="E268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
         <v>1668</v>
       </c>
       <c r="I268" s="5" t="s">
         <v>1669</v>
       </c>
       <c r="J268" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="K268" s="5" t="s">
         <v>1670</v>
       </c>
-      <c r="K268" s="5" t="s">
+      <c r="L268" s="6" t="s">
         <v>1671</v>
       </c>
-      <c r="L268" s="6" t="s">
+      <c r="M268" s="5" t="s">
         <v>1672</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>27</v>
+        <v>956</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>1592</v>
-[...1 lines deleted...]
-      <c r="E269" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F269" s="5" t="s">
+        <v>1674</v>
+      </c>
+      <c r="G269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H269" s="5" t="s">
         <v>1675</v>
       </c>
-      <c r="F269" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H269" s="5" t="s">
+      <c r="I269" s="5" t="s">
         <v>1676</v>
       </c>
-      <c r="I269" s="5"/>
       <c r="J269" s="5" t="s">
-        <v>1428</v>
+        <v>1467</v>
       </c>
       <c r="K269" s="5" t="s">
         <v>1677</v>
       </c>
       <c r="L269" s="6" t="s">
         <v>1678</v>
       </c>
       <c r="M269" s="5" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
         <v>1680</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>1423</v>
+        <v>377</v>
       </c>
       <c r="E270" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1628</v>
+      </c>
+      <c r="F270" s="5" t="s">
+        <v>1681</v>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1681</v>
-[...1 lines deleted...]
-      <c r="I270" s="5"/>
+        <v>1682</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>1683</v>
+      </c>
       <c r="J270" s="5" t="s">
-        <v>1428</v>
+        <v>1684</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>27</v>
+        <v>377</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>1423</v>
+        <v>176</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1689</v>
+      </c>
+      <c r="F271" s="5" t="s">
+        <v>1628</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>1428</v>
+        <v>1692</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>27</v>
+        <v>167</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>1592</v>
+        <v>377</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>28</v>
+        <v>1697</v>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1692</v>
+        <v>1698</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1693</v>
+        <v>1699</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1428</v>
+        <v>1700</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1694</v>
+        <v>1701</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1695</v>
+        <v>1702</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1696</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1697</v>
+        <v>1704</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>371</v>
+        <v>1615</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>1667</v>
+        <v>1705</v>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1698</v>
-[...3 lines deleted...]
-      </c>
+        <v>1706</v>
+      </c>
+      <c r="I273" s="5"/>
       <c r="J273" s="5" t="s">
-        <v>1700</v>
+        <v>1442</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1701</v>
+        <v>1707</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="M273" s="5" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1704</v>
+        <v>1710</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>1423</v>
+        <v>1437</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>1705</v>
-[...2 lines deleted...]
-        <v>1706</v>
+        <v>28</v>
+      </c>
+      <c r="F274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1707</v>
-[...3 lines deleted...]
-      </c>
+        <v>1711</v>
+      </c>
+      <c r="I274" s="5"/>
       <c r="J274" s="5" t="s">
-        <v>1428</v>
+        <v>1442</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D275" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="D275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E275" s="5" t="s">
-        <v>1667</v>
-[...4 lines deleted...]
-        </is>
+        <v>1223</v>
+      </c>
+      <c r="F275" s="5" t="s">
+        <v>1716</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="I275" s="5" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="J275" s="5" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>1721</v>
+        <v>1437</v>
       </c>
       <c r="E276" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F276" s="5" t="s">
-        <v>1722</v>
+      <c r="F276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>1721</v>
+        <v>1615</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F277" s="5" t="s">
-        <v>1722</v>
+      <c r="F277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="J277" s="5" t="s">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>1140</v>
+        <v>176</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>1423</v>
+        <v>377</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>28</v>
+        <v>1697</v>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="J278" s="5" t="s">
-        <v>1453</v>
+        <v>1738</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>371</v>
+        <v>1437</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>1650</v>
+        <v>1743</v>
       </c>
       <c r="F279" s="5" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1744</v>
+        <v>1442</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>1423</v>
+        <v>1751</v>
       </c>
       <c r="E280" s="5" t="s">
-        <v>28</v>
+        <v>1697</v>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>1428</v>
+        <v>1754</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="M280" s="5" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>371</v>
+        <v>1759</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>1650</v>
+        <v>28</v>
       </c>
       <c r="F281" s="5" t="s">
-        <v>1741</v>
+        <v>1760</v>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1755</v>
+        <v>1761</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1756</v>
+        <v>1762</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>1757</v>
+        <v>1467</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>1762</v>
+        <v>27</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>313</v>
+        <v>1759</v>
       </c>
       <c r="E282" s="5" t="s">
-        <v>1763</v>
-[...4 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="F282" s="5" t="s">
+        <v>1760</v>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H282" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H282" s="5" t="s">
+        <v>1767</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1765</v>
+        <v>1467</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>176</v>
+        <v>1154</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>371</v>
+        <v>1437</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>1650</v>
-[...2 lines deleted...]
-        <v>1741</v>
+        <v>28</v>
+      </c>
+      <c r="F283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1772</v>
+        <v>1467</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>1576</v>
+        <v>176</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>1423</v>
+        <v>377</v>
       </c>
       <c r="E284" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1628</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>1779</v>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1453</v>
+        <v>1782</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>1721</v>
+        <v>1437</v>
       </c>
       <c r="E285" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F285" s="5" t="s">
-        <v>1722</v>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="J285" s="5" t="s">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>1650</v>
+        <v>1628</v>
       </c>
       <c r="F286" s="5" t="s">
-        <v>1741</v>
+        <v>1779</v>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>176</v>
+        <v>1800</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>371</v>
+        <v>313</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>1667</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>1801</v>
+      </c>
+      <c r="F287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H287" s="5" t="s">
-        <v>1797</v>
+      <c r="H287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>1423</v>
+        <v>377</v>
       </c>
       <c r="E288" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-        </is>
+        <v>1628</v>
+      </c>
+      <c r="F288" s="5" t="s">
+        <v>1779</v>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>1428</v>
+        <v>1810</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>371</v>
+        <v>1599</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>176</v>
+        <v>1437</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>28</v>
+      </c>
+      <c r="F289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>1812</v>
+        <v>1467</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>371</v>
+        <v>1759</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>1650</v>
+        <v>28</v>
       </c>
       <c r="F290" s="5" t="s">
-        <v>1741</v>
+        <v>1760</v>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1817</v>
-[...1 lines deleted...]
-      <c r="I290" s="5"/>
+        <v>1821</v>
+      </c>
+      <c r="I290" s="5" t="s">
+        <v>1822</v>
+      </c>
       <c r="J290" s="5" t="s">
-        <v>1818</v>
+        <v>1467</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>1823</v>
+        <v>176</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>942</v>
-[...9 lines deleted...]
-        </is>
+        <v>377</v>
+      </c>
+      <c r="E291" s="5" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F291" s="5" t="s">
+        <v>1779</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1453</v>
+        <v>1829</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1828</v>
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="5" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C292" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F292" s="5" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G292" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H292" s="5" t="s">
+        <v>1835</v>
+      </c>
+      <c r="I292" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="J292" s="5" t="s">
+        <v>1837</v>
+      </c>
+      <c r="K292" s="5" t="s">
+        <v>1838</v>
+      </c>
+      <c r="L292" s="6" t="s">
+        <v>1839</v>
+      </c>
+      <c r="M292" s="5" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="5" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C293" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H293" s="5" t="s">
+        <v>1842</v>
+      </c>
+      <c r="I293" s="5" t="s">
+        <v>1843</v>
+      </c>
+      <c r="J293" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="K293" s="5" t="s">
+        <v>1844</v>
+      </c>
+      <c r="L293" s="6" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M293" s="5" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="5" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C294" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E294" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F294" s="5" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H294" s="5" t="s">
+        <v>1848</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J294" s="5" t="s">
+        <v>1850</v>
+      </c>
+      <c r="K294" s="5" t="s">
+        <v>1851</v>
+      </c>
+      <c r="L294" s="6" t="s">
+        <v>1852</v>
+      </c>
+      <c r="M294" s="5" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="5" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C295" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="E295" s="5" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F295" s="5" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H295" s="5" t="s">
+        <v>1855</v>
+      </c>
+      <c r="I295" s="5"/>
+      <c r="J295" s="5" t="s">
+        <v>1856</v>
+      </c>
+      <c r="K295" s="5" t="s">
+        <v>1857</v>
+      </c>
+      <c r="L295" s="6" t="s">
+        <v>1858</v>
+      </c>
+      <c r="M295" s="5" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="5" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C296" s="5" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="E296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>1862</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>1863</v>
+      </c>
+      <c r="J296" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="K296" s="5" t="s">
+        <v>1864</v>
+      </c>
+      <c r="L296" s="6" t="s">
+        <v>1865</v>
+      </c>
+      <c r="M296" s="5" t="s">
+        <v>1866</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -25504,44 +26056,49 @@
     <hyperlink ref="M267" r:id="rId272"/>
     <hyperlink ref="M268" r:id="rId273"/>
     <hyperlink ref="M269" r:id="rId274"/>
     <hyperlink ref="M270" r:id="rId275"/>
     <hyperlink ref="M271" r:id="rId276"/>
     <hyperlink ref="M272" r:id="rId277"/>
     <hyperlink ref="M273" r:id="rId278"/>
     <hyperlink ref="M274" r:id="rId279"/>
     <hyperlink ref="M275" r:id="rId280"/>
     <hyperlink ref="M276" r:id="rId281"/>
     <hyperlink ref="M277" r:id="rId282"/>
     <hyperlink ref="M278" r:id="rId283"/>
     <hyperlink ref="M279" r:id="rId284"/>
     <hyperlink ref="M280" r:id="rId285"/>
     <hyperlink ref="M281" r:id="rId286"/>
     <hyperlink ref="M282" r:id="rId287"/>
     <hyperlink ref="M283" r:id="rId288"/>
     <hyperlink ref="M284" r:id="rId289"/>
     <hyperlink ref="M285" r:id="rId290"/>
     <hyperlink ref="M286" r:id="rId291"/>
     <hyperlink ref="M287" r:id="rId292"/>
     <hyperlink ref="M288" r:id="rId293"/>
     <hyperlink ref="M289" r:id="rId294"/>
     <hyperlink ref="M290" r:id="rId295"/>
     <hyperlink ref="M291" r:id="rId296"/>
+    <hyperlink ref="M292" r:id="rId297"/>
+    <hyperlink ref="M293" r:id="rId298"/>
+    <hyperlink ref="M294" r:id="rId299"/>
+    <hyperlink ref="M295" r:id="rId300"/>
+    <hyperlink ref="M296" r:id="rId301"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>