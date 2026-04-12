--- v0 (2026-01-13)
+++ v1 (2026-04-12)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="32" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="66" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -212,50 +212,312 @@
 ANTISEPTICS
 [Håndskrift:]
 våd og forkommen. – hun h ["h" overstreget] var kommen i en gal Sporvogn og havde været et Par Timer undervejs. Jeg fik hende præsenteret til ["til" overstreget] for Nelly, hvad var helt rart for hun vil gærne lære nogle Familjer at kende. Nelly er vist den eneste af vore bekendte hun vil bryde sig om. Hun vil vist ikke have let ved at finde sig til rette med Amerikanere – hun er jævn, ligefrem og hun vil slet ikke kunne forstå Amerikanernes lidt stivere og fornemmere Måde at være hjærtelig på. – Hun var umådelig interesseret i at se vores Hus, - hun var helt begejstret for så hyggeligt og pænt her var. Hun gik omkring og så på alting og fik Idéer til sit eget Hus. Hun er så sød. – 
 Mon jeg skrev vi er begyndt at tage Timer i Musik hos Miss Morrison! Hun faldt imidlertid fra ligestraks da hun fandt at han hverken havde Tid el. Tålmodighed ved at sidde og lide med Øvelser. Jeg vil blive ved skønt det jo kniber med at få mig øvet. Jeg er jo meget borte og når jeg er hjemme har jeg jo lille Grethe om mig. – hun er god og artig nok, kryber rundt på Gulvet og leger, men hun må tilses hvert Minut og 
 [Fortrykt øverst på arket; venstre side:]
 DR. HARRIS E. SAWYER,
 CHEMSIT AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
 BOSTON, MASS., U.S.A.
 TELEP { HATHAWAY BUILDING, BOSTON
 203-3 DORCHESTER
 [Fortrykt øverst på arket; til højre:]
 SPECIALIST IN QUESTIONS CONCERNING
 MOULDS, YEAST
 BATERIA,
 ANTISEPTICS
 [Håndskrift:]
 hun rejser sig op ved Stolene, kryber under Klaveret og rejser sig ved Pedalen, og hun er ikke endnu så [”så” indsat over linien] sikker at jeg tør lade hende operere på egen Hånd. Og så piller hun alting op og putter i Munden, el hun kommer og trækker mig i Kjolen og vil op og spille. Hun er så sød at hun tager Vejret helt fra mig. – når hun klapper Kager, leger Tit-Tit med Katten og vifter med den lille Hånd til alle og enhver. 
 Nu kom Harry, rask og velbeholden. – Derfor Farvel. 1000 Hilsner Pelle
 [Skrevet langs sidste sides venstre margen og delvist under teksten:] 
 Der er ingen Kommaer i dette Brev 
 [Stemplet på sidste side; øverst og på hovedet:]
 FOR DEPOSIT IN THE
 PURITAN TRUST CO,, BOSTON,
 HARRIS E. SAWYER</t>
+  </si>
+  <si>
+    <t>1901-01-01</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Grethe Jungstedt
+Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Vercelli kendes ikke, men der er formodentlig tale om en restaurant.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1532</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Sawyer er ved at flytte over i det nye laboratorium. Ellen har lavet en syrevædske, som de har tjent 54 dollars på. Det er dejligt, at de tjener godt nu, hvor de er ved at blive selvstændige.
+Ellen takker for al den post, som hun har modtaget.
+Harris og Ellen har fejret nytåret på en restaurant, men de blev ikke oppe til kl. 12.
+Størrelsen på pudevårene til Grethe er ikke væsentlig.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/AvOW</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre side 1:]
+R. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre side 1:]
+SPECIALIST IN QUESTION CONCERNING
+MOULDS, YEAST, BACTERIA, ANTISEPTICS.
+[Stemplet øverst s. 1:] 
+REMOVED TO FEDERAL ST.
+[Håndskrevet:]
+Jan 1 1901
+Kære Mor.
+Kun et Par Ord i Stedet for Brevkort. Vi ere ved at flytte over i det nye Lab. og ere i et gruligt Rod. Jeg har lavet ”Butter[ulæseligt]" (Syrevædsker – denne Uge for et Beløb af 54 §.) Det er ikke dårligt! En stor Trøst at se det gå op sådan nu da vi er ved at have egen Forretning, og betale Lab.-Leje i Stedet for at have det frit og 100 § oven i Købet. – Men det tegner til at gå godt og vi ere ved godt Mod. 
+Meget indholdsrig Post i dag Langt Brev fra dig, fra Lugge – Nytårskort og Julealbum, som er meget interessant – Tak Far så meget. Også for Tilskueren.
+Vi celebrerede igår ved fin Middag hos Vercelli med Vin og mange Skåler udbragtes, - om Aftenen fortsattes disse i Champagnen men jeg skammer mig ved at sige at vi ikke sad oppe til 12 – vi celebrerede det Nytår som gik ind et el. andet Sted ude i Atlanten. Idag har vi også celebreret Nytårsdag (som ikke er Helligdag her) hos Vercelli, men i temmelig Hast. 
+Mere næste Brev dog 1000 Hilsner og Nytårsønsker til hele Håbet fra 
+Harry, Grethe og Pelle
+Det gør ikke så nøje med Størrelsen til Grethes Pudevår, da jeg må sy hende en ny Pude.
+Sådan noget som Længden af dette Papir 1 1/2 Gang fra den lange Side og lidt mere på den korte.</t>
+  </si>
+  <si>
+    <t>1901-7</t>
+  </si>
+  <si>
+    <t>Herbert Felton
+Grethe Jungstedt
+Alhed Larsen
+Johan Larsen
+Johannes Larsen
+Harris Sawyer
+Albrecht  Warberg
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Adreas/Dede Larsen var færdig på latinskolen i foråret 1901 (1901-02-25 FAW til Laura Warberg, BB1497).
+Alhed/B og Johannes Larsen/Las fik deres søn nummer to i foråret 1901. 
+Munter var en hund på gården Erikshåb. 
+Arrowroot er en tropisk plante, hvis underjordiske stængler arrowrootstivelse udvindes fra. Stivelse kan bruges som jævningsmiddel i suppe, sovs, syltetøj og dessert.
+Salep er pulver af rodknoldene fra forskellige orkidéarter. Ved kogning med vand dannes en tyktflydende, smagsneutral masse, som tidligere anvendtes som jævningsmiddel i køkkenet, som klister og som stoppemiddel ved diarréer. Såkaldt vestindisk salep er identisk med arrowroot. 
+Luray Caverns er nogle drypstenshuler i Virginia i det østlige USA.
+Mr. Feltons søn kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1560</t>
+  </si>
+  <si>
+    <t>Vejret skifter brat i Boston.
+Ellen Sawyer håber, at Albrecht Warberg er blevet rask. Det var trist at han og moderen ikke kom med til barnedåb hos Alhed/B og Johannes/Las Larsen og heller ikke til Andreas/Dede Warbergs studenterfejring. 
+Ellen Sawyer har købt strømper og støvler til Grethe. Den lille pige har haft diarré.
+Harris Sawyer har været på forretningsrejse. I denne forbindelse besøgte han nogle drypstenshuler og en skov med mange klapperslanger. Grethe savnede sin far, mens han var bortrejst, og da han kom hjem, ville hun kun sove, hvis han holdt hende i hånden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DAqO</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3, 5 og 7:]
+DR. HARRIS E: SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1, 3, 5 og 7:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Håndskrevet:]
+Kære Mor!
+Endelig idag kan man da ånde, og jeg benytter Lejligheden til at begynde et, som jeg håber, langt Brev. Iaftes da vi gik i Seng, var det brændende varmt - men pludselig gav det sig til at blæse stærkt med en Østenvind og i Løbet af 10 Min. var det næsten koldt. Disse pludselige Vejrforandringer er noget [”noget” overstreget] karakteristisk for Boston og Omegn.
+Jeg fik dit Brev igår, hvor du skriver at I har ventet os komme dumpende. Det gjorde vi jo imidlertid ikke desværre. Nej vi skal nok sige til før vi ikke [”ikke” overstreget] kommer (hidtil har vi endog sagt til, før vi ikke kom!) 
+Bare Far dog er bedre nu eller helt rask, - mon Dr. S. er fifig nok til at klare det. Det var rigtignok kedeligt, at jeg ikke kom med til Festlighederne efter Dedes Eksamen og Barnedåben hos B’s. – Dede bliver kun Student én Gang så det er én af Mærkebegivenhederne, hvorimod en Gentagelse af Festligheden hos Las’s jo ikke er udelukket. 
+Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
+Hvor han vist nyder denne Ferie, - som Student!!!
+Viser Muntermand monstro Tegn på at han er stolt af ham?
+Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
+2)
+Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
+Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
+Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
+På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
+Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
+3)
+nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
+I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
+melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
+Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
+I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
+Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
+Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
+Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
+[Skrevet langs venstre margen s. 8:]
+Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
+[Skrevet på tværs øverst s1:]
+Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
+  </si>
+  <si>
+    <t>1902 før maj eller juni</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1567</t>
+  </si>
+  <si>
+    <t>Grethe og Ellen Sawyer har besøgt Fru Sonne. Grethe turde ikke lege med børnene.
+Fru Holbrook er ikke glad for at bo i Ohio. Hendes dreng og Grethe legede godt sammen, og de klæder hinanden; han lys og fin, hun mørk.
+Ellen kan ikke få svigerfamilien til at holde op med at give Grethe slik og kager. Dr. Taylor siger, at det ødelægger tænderne.
+Ellen og familien kommer ikke ud at rejse dette år. 
+I tre måneder har Harris betalt alt for hele husstanden, for hans far har ikke meget arbejde, og han er ikke ret dygtig. Ellen ville ønske, at Harrys forældre og søskende kunne flytte, men Harris har ikke råd til at betale to huslejer.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/QzWv</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1 og 3:]
+DR. HARRIS SAWYER,
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON,
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1 og 3:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Den eller de første sider af brevet mangler. Håndskrevet:]
+bærer hende ned af Trappen. Vi var ovre hos Fru Sonne forleden, men der er ingen Fornøjelse ved at tage hende med der for hun vil sidde på mit Skød hele Tiden og tør slet ikke lege med Børnene, - 3 er hende lidt for meget. 
+I går var Mrs. Holbrook her med Baby næsten hele Dagen. De er ikke ret glade ved deres nye opholdssted i Ohio og vil gerne tilbage. Hun venter nok Nr. 2 og er denne Gang meget glad ved Udsigterne. Baby Holbrook har været syg og så mager og ussel ud, men er ellers et umådelig godt Barn. Han og Grethe kunde rigtig godt sammen. De klæder hinanden godt, - han er bleg, lys og fin, - hun med sine store Kuløjne, Olivenfarveteint ["farve" overstreget; ”teint” indsat over linjen] og små hvide Tænder. Hun har nu 12 Tænder og de ere meget hvide og regelmæssige, - jeg håber det andet Sæt vil komme ligeså gode som disse. 
+Jeg har min Nød med at holde dem fra at give hende Kage og sødt, vi giver hende selv ikke Spor af den Slags, - med vor gode Vilje skal hendes Tænder ikke spoleres. Dr. Taylor han sagde forleden at det er Ruin for Tænderne 
+Harry har nu i 3 Måneder betalt næsten ["næsten" indsat over linjen] alt og det er jo bekosteligt. Den Gamle har noget Arbejde, men ikke meget. Han tager hvad han kan få, - jeg tror han murer for Tiden. 
+Den Gamle er ikke ret dygtig, og det bliver sjælden til ret meget hvad han tager sig til. Når vi dog bare havde dem et andet Sted, for vi er alle træt af denne Menage, men det koster jo ikke så lidt at få dem flyttet og betale Husleje et Sted til. Nå men hvis Syrerne bliver ved at gå op, når det sig nok. – Harry har nu købt det sidste store Apparat til Lab. – et [ulæseligt ord], 
+han sagde forleden at det er Ruin for Tænderne Den ["den" overstreget] Dr. Taylors Dukke brøler en hel Del, men sover godt om Natten, og det hjælper jo på det. 
+Nej, vi kommer såmænd ingen Vegne i År, - Indtægterne er gode men Udtægterne også gode. 
+Hilsen til Bedstemor fra Grethe.
+[Skrevet på hovedet s. 3:]
+Dette Brev er nok lidt svinet, - Grethe har hjulpen mig med denne sidste Side.</t>
+  </si>
+  <si>
+    <t>Sommer 1902</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Grethe Jungstedt
+Harris Sawyer
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Pleurity (engelsk) eller pleuritis (dansk) er en betændelsestilstand i lungehinderne, der forårsager skarpe brystsmerter, som forværres ved dyb vejrtrækning eller hoste. 
+Klokken var et apparat, som Albrecht Warberg blev behandlet med eller i på en klinik i København. Behandlingen skulle hjælpe på hans astma.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1566</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var begyndt at blive bekymret for sin far. Var det varmen, der var hård ved ham? Det må have været rart at være hos Hempel Syberg. 
+Ellen vil skrive en gratulation til Andreas/Dede Warberg.
+Ellen kan ikke ryge, da der er en gæst. I USA anser man det for uanstændigt, at kvinder ryger. Man lever i det hele taget meget sobert; står tidligt op og drikker kun lidt alkohol.
+For nyligt lejede Harris Sawyer en hest og en vogn, og familien kørte ud i de store skove på Blue ills. Grethe holdt tømmerne og morede sig herligt. De plukkede bær og blomster. Harris var syg af varmen, og Ellen var bekymret for hans lunger. Hun fodrer ham godt, og Harris jubler over hendes mad. Ellen må nøjes med at spise mindre, men Grethe giver god motion, for når hun vågner, vil hun straks i tøjet og ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v3nr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3 og 5:]
+DR. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES} HATHAWAY BUILDING, BOSTON
+203-3 DORCHESTER
+[Fortrykt øverst til højre s. 1, 3 og 5:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTICEPTICS
+[Med håndskrift:]
+Kære Mor!
+Jeg var begyndt at blive ikke så lidt ængstelig for at Far mulig var dårligere, da der intet Brev kom i Mandags, og jeg var derfor betydelig lettet ved dit Brev igår, hvor du skiver, at han er bedre. Nu ere I vel for længst hjemme igen og han er forhåbentlig næsten rask igen. Var det Varmen, der havde anfægtet ham, el. kom det helt af sig selv. 
+Det må da have været morsomt (forholdsvis) at være hos Onkel S. - mere underholdende at ligge syg der end hjemme. – Hvor morsomt med Dede, - jeg må rigtignok skrive Gratulationsbrev til Student Dengemand.
+Her er en Fremmed, hvilket kreperer mig, for jeg kan da ikke ret godt ryge min Cigaret, som jeg altid gør, når jeg skriver, - det er jo umulig ["umulig" overstreget], - det er jo nemlig ["nemlig" overstreget] anset for at være uanstændigt, at Damer rygger, så når der ingen Mandfolk er i Huset, går det ikke an at de kan lugte det ["det" overstreget] Tobak. – 
+Man lever i det hele taget 
+2)
+et uhyre [og afholdende Liv, - tidlig oppe og tidlig i Seng – d.v.s. 6½ og 10½ ikken ["ikken" overstreget] ingen Tobaksrygning und. en lille beskeden Cigaret en Gang imellem, - kun sjældent Spirituosa og aldrig mere end et el. et Par Glas ad Gangen. Det kan ikke nægtes at man har bedre af at moderere sig, skønt det jo er lidt trivielt før man bliver vant til det. – 
+Nu om Sommeren er her jo ingen Selskabelighed, - de fleste er på Landet og det er også for varmt i Reglen. Vore Adspredelser består hovedsagelig i at tage ud på Landet el. gå op i Parken. Mon jeg skrev om vore Køretur? Harry lejede Hest og Vogn for en hel Dag og vi kørte en vældig Tur ud i de store Skove på ”Blue Hills”, - Harry, Grethe og jeg. Den Lille var henrykt, - hun sad mellem os og holdt Enden af Tømmerne og morede sig af Hjertens Lyst. Ude i Skoven stod vi af og plukkede Blomster og fandt Bær og det var i det hele taget vellykket. Harry havde det ikke så 
+3) 
+godt et Par Dage – begrundet på Varmen og for meget at gøre. Jeg var meget bange for at hans Pleurity var ved at komme igen, men der er vist ingen Fare, for nu har han det bedre igen. Heldigvis er det mere køligere nu. Jeg fodrer ham godt op, med Saft af 1 Pund Kød hver Dag, og udmærkede Middage. Harry siger at jeg laver ligeså god (og undertiden bedre) Mad end han kan få på Restaurationer, så du kan deraf slutte at jeg må have forbedret mig en Del i den Retning siden jeg var hjemme. Jævne Supper er min Specialitet, og Harry får det hver Dag, det er jo let fordøjeligt og nærende! Jeg spiser det ikke selv, da jeg er bange for at blive for fed. Jeg er da svunden lidt i Sommer. – 
+Grethe gør sit til at give mig Motion, - næppe er hun vågnet fra sin Middagslur før hun begynder, - ”down stairs, - out, Hat on. – Mamma take Baby” o.s.v. og hun holder ikke op før jeg giver hende Tøjet på, og hun skriger af Glæde når jeg tager hende 
+[Skrevet på tværs øverst s. 1:]
+Nu håber jeg at høre stadig god Bedring for Far, hvornår skal han i Klokken Tak Lugge for Brevet som vi var meget rørte over Hilsen E</t>
+  </si>
+  <si>
+    <t>1902-06-01</t>
+  </si>
+  <si>
+    <t>Christine  Mackie
+Harris Sawyer</t>
+  </si>
+  <si>
+    <t>Christine/Mornine Mackie rejste omkring 1. juni 1902 fra Danmark til Boston, hvor hun skulle bo hos søsteren, Ellen Sawyer, og fungere som pige i huset samt hjælpe til i Harris Sawyers kemiske laboratorium.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
+  </si>
+  <si>
+    <t>Christine/Mornine er nu på rejse mod USA. Ellen Sawyer håber, at hun får meget ud af dette kapitel i livet. Christine skal hjælpe Harris Eastman Sawyer i laboratoriet, og det bliver første gang, hun har et egentligt arbejde, hvilket nok vil bidrage til, at hun bliver normal igen. Harris er en god læremester og desuden meget pertentlig. Hvis Christines egen energi skulle drive arbejdet, blev det nok ikke til noget.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/nkFS</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre side 1:]
+R. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre side 1:]
+SPECIALIST IN QUESTION CONCERNING
+MOULDS, YEAST, BACTERIA, ANTISEPTICS
+[Håndskrevet:]
+Kæreste Mor! 
+Når du får dette er Mornine altså ude på Atlanten, eller i hvert Fald godt på Vej, og et nyt Afsnit af hendes Liv begyndt. Jeg håber, at hun må få mere ud af det, end det hun lige har afsluttet. Sikker på det kan vi jo ikke være, for Vanskelighederne ligger vel nok mere i hendes Natur end i Omstændighederne. Dog har jeg Tillid og Tro til, - d.v.s. hvis vi lader hende arbejde med Harry i Lab. Hun har jo i Grunden aldrig før haft sådan ordnet og ordnet bestemt [”ordnet” overstreget; ”bestemt” indsat over linjen] Arbejde under en andens Kontrol, – ikke siden hun gik på Kursus, - og det forekommer mig, at det er det hun trænger til for at blive nogenlunde normal igen. Hvor hendes egen Energi skal drive Arbejdet fremad, bliver det så nemt ikke til noget. 
+Eastman er en udmærket Læremester, - tager det meget alvorligt, grundigt, og – næsten indtil Pinlighed – i det [”t” sidst i ordet overstreget] mindste Detaljer, akkurat. – Det er også ret anstrengende fysisk, hvad hun vist også vil have godt af. Jeg skal nok fodre hende godt op og gøre mit til at hun lever sundt og regelmæssigt. Jeg tror vi tre skal få det vældig hyggelig sammen, og jeg tror at 
+[Resten af brevet mangler]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -332,59 +594,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvOW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nkFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -491,49 +753,279 @@
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
+    <hyperlink ref="M5" r:id="rId10"/>
+    <hyperlink ref="M6" r:id="rId11"/>
+    <hyperlink ref="M7" r:id="rId12"/>
+    <hyperlink ref="M8" r:id="rId13"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>