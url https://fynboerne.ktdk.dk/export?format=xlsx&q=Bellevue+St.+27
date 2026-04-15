--- v1 (2026-02-28)
+++ v2 (2026-04-15)
@@ -3,150 +3,292 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="47" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1899-01-24</t>
+  </si>
+  <si>
+    <t>Brev</t>
+  </si>
+  <si>
+    <t>Harris Sawyer</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Mass.
+Boston</t>
+  </si>
+  <si>
+    <t>Heinrich Hirschsprung
+Pauline Hirschsprung
+Ellen  Sawyer
+- Sawyer, Harris' mor</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var på vej til Boston for at blive gift med Harris Eastman Sawyer. Han boede i hus med sine forældre, to søskende og en bedstemor.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1518</t>
+  </si>
+  <si>
+    <t>Harris Sawyers hekbred og nogle sager på arbejdet har gjort, at han har udsat at svare på, hvornår han kom til Erikshåb. Nu kommer Ellen i stedet til ham. Harris har fået breve fra Ellen, hvori hun oplyste, hvilken dato hun rejste fra København. Hun skrev ikke damperens navn, og Harris ville gerne have haft dette, for han ville hente hende i New York. 
+Sawyer-familien er i gang med at flytte til et hus i Dorchester, hvor de bedre kan gøre det behageligt for Ellen, end de kunne i det gamle hus. Dorchester en en landsby, der er blevet opslugt af Boston. 
+Harris' mor hilser og siger, at hun vil være som en mor for Ellen. Hans læge siger, at der ikke er grund til bekymring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DnVe</t>
+  </si>
+  <si>
+    <t>Boston, Mass., Jan. 24. 1899.
+U.S.A.
+My dear Mrs. Warberg
+It is several weeks since I received your letter; and I ought have replied to it before this. But I have hesitated to do it on a variety of accounts. My poor health, and the uncertainties connected with my business combined to make it difficult for me to set any date for my coming to Erikshåb; and now, since Elle seems to be coming here, it is no longer necessary for such a date to be fixed.
+I received Elle’s telegram on January 11, and replied on the same day as follows: - “Telegraph me, when you start, giving port and date of sailing. I am better; there is no immediate cause for alarm”. 
+Her message, as delivered to me, seemed to come from Kjøbenhavn, and I supposed that she must be there. So I addressed my answer there, sending it to the care of the Hirschsprungs, at Bredgade 43. I have not written to her since then, as I have assumed that she would be started before she could receive a letter from me. 
+Yesterday, I received two letters from her, - written on Jan. 10, &amp;amp; Jan. 11. In these she said that she probably would be started by this time, and that she might not send me word as to the steamer on which she will come.
+Really, she ought have telegraphed me the name of the steamer; for I want to meet her in New York. I am not at all afraid that she will have any trouble in finding our home without my assistance; but I would have preferred to meet her. 
+We are just moving from 37 Yates St., about two miles further out toward the country. It seemed wise for us to go, before Elle’s arrival; since, in the old house we could not have made her so comfortable as we wish to. Our new address will be 27 Bellevue St., Dorchester. (Dorchester, I must explain, is an old village which have been absorbed by Boston as Frederiksberg was absorbed by Copenhagen.)
+My mother wishes me to tell you that she is very glad to have Elle come to us, and that she will try to be a mother to her as well as to me. We will take good care of her, I assure you. 
+My physician says that there is no cause for alarm, &amp;amp; that all I need is freedom from worry, good air, and abundant food; so I have no special fear for the future. Fortunately my business is reaching the point where I am not obliged to work hard myself. 
+With sincerest greetings to all: - your devoted son in law,
+“Eastman”. 
+[Skrevet øverst på s. 1:]
+I shall write to you, every week, until Elle is with us.</t>
+  </si>
+  <si>
     <t>1899-5</t>
   </si>
   <si>
-    <t>Brev</t>
-[...1 lines deleted...]
-  <si>
     <t>Ellen  Sawyer</t>
-  </si>
-[...1 lines deleted...]
-    <t>Laura Warberg</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 - Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1591</t>
   </si>
   <si>
     <t>Ellen Sawyer glæder sig til at se den lille dreng, som hun ønsker alt godt. 
 Det er sjovt, at Dudley Pray er populær.
 Vejret er godt, og luften er ikke så tung, så Harris Sawyer hoster ikke meget. Hans mave gør knuder hver måned omkring den 1., så det skyldes nok nervøsitet pga. husleje og andre regninger. Helt rask bliver han dog næppe, før de slipper for at bo sammen med hans familie. Ellen og Harris vil gerne have et pænt og sirligt hjem, men de er på dette område i mindretal i forhold til Harris' familie.
 Ellen og Harris tager på udflugter i weekenden. De har været på en ø med et fort og på Nantucket. En dag var de i Cambridge på besøg hos flere af Harris' gamle lærere og studiekammerater. Harris udviste stor stolthed over at være blevet gift.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/hOav</t>
   </si>
   <si>
     <t>Bellevue St. 27
 Kære Mor!
 Dine Breve kommer meget regelmæssigt Mandag Morg. [”Mandag Morg.” indsat over linjen] og jeg har lige nydt ét. Hvor den lille Dreng må være yndig og hvor jeg dog længes efter at se ham. Dette Brev vil formodentlig komme lige til hans Daab, - jeg ved ikke om man bruger at lykønske ved den Lejlighed, men Skade kan det jo aldrig og vist er det at jeg ønsker lille Jeppe alt det gode der er til på hans Løbebane. Jeg vil ønske, at han skal døbes Andreas, - det er et kønt Navn, - hvis vi nogen sinde skal være så heldige at få en Dreng skal han hedde Andreas efter Onkel Dede. – Der har nok ordentlig været en bevæget Tid på Haabet, - jeg synes du skulde tage en lille Tur ind til Tante Mis. – Det er jo morsomt at Dudley Pray falder i god Jord – hans Skønhed el. sprudlende Liv må han have lagt sig efter på Rejsen, - jeg så ikke noget til det. – Han er en stor skikkelig Bommert, veltilpas med sig selv og hele Verden. Jeg gad vide hvad han betaler og hvilket Værelse han har. Det Asen, at han ikke fortæller herovre fra, - jeg indprentede ham dog at han skulde det før han rejste
 Vi har i den senere Tid haft det temmelig med Varme, 26-27 Grader R, men det bliver nok meget værre. Luften er ikke tung så det er ikke særlig ubehageligt og om Aftenen er det altid køligt, - vi sidder da i Reglen ude på vor Altan. Her er mange Træer og Buske rundt om os – d. v. s. på den anden Side Gaden – så Luften er ren og frisk og slet ikke byagtig. Det er så sundt for Harry og han er da også så rask i den senere Tid at det er en Fornøjelse (jeg banker heftigt under Bordet). – Han hoster nu kun ubetydeligt om Morgenen og ser så rask ud. Maven har også været god i lang Tid, kun forleden Dag d. 1ste begyndte den at gøre Knuder, men det trak over. Det slog ham at det er i Reglen omkring d. 1ste i Måneden at han har sine Mavehistorier, som tager Kræfterne for lang Tid, og det er ikke umuligt at det, som han siger, står i Forbindelse med Husleje + Regninger, som kommer omkring d. 1ste. Det beviser, at det for en stor Del, er nervøst, og det giver det bedste Haab om at vi skal få Bugt med det. Der er mere Redeligheder i Pengevæsenet i denne Måned, fordi der ikke er bleven ”lånt” af Kassen, Indtægterne ere have ["ere" overstreget; ”have” indsat over linjen] også været gode, så der er ikke noget at bekymre sig over. Rigtig i Orden kommer Eastman nu ikke ikke før vi slipper ud af dette velsignede Familieliv. – Det er mærkeligt at han er så vidt forskellig fra sin Familije i Småvaner og Mening om Husholdning. Heldigvis er vi fuldstændig af samme Mening ang. dette – vi vil have det pænt og sirligt til daglig og lidt Variation, men da vi kun nu ["nu" overstreget] er to mod 5 kan vi ikke gennemføre det. Det er også sin Sag for mig at reformere alt for meget. Men vi lægger mangfoldige Planer om hvordan vi vil indrette os. Når bare H. kunde lade være med at krepere sig, som er så slemt for ham, - men det kan han ikke. Imidlertid ærgrer han sig ikke noget nu i Sammenligning med da han var alene om det. Han siger så ofte at det var en sand Guds Lykke at jeg kom og det var det sikkert også. Når han kommer hjem om Aftenen føler han sig fredelig og veltilpas, og Lørdag og Søndag er næsten som små Ferier. Så snart Når ["Så snart" overstreget: "Når" ”Når” indsat over linjen] det er godt Vejr på disse to Dage gør vi lange Ture og Udflugter og morer os fortræffeligt ”Memorial Day” begav vi os afsted om Morgenen og så først gamle East manøvrere med sine Soldater, hvilket var meget morsomt, derefter spadserede vi ned til Vandet over en lang Bro til en lille Ø hvor der er et Fort som menes at skulde forsvare Boston. På den ene Side af Øen er der en Græsmark og Eng med store gamle Træer og der smed vi os og spiste Bananer og Kager og så ud over Søen med alle Bådene og Skibene. Det var så tidligt på Dagen at der næsten ingen andre var – der gik to gamle Mænd og gjorde Hø, men det forhøjede kun Stemningen. I Lørdags var vi en endnu længere Tur. – Vi tog med en lille Damper over Boston Havn til ”Nantucket”. Du kan vist finde det på Kortet Nantucket er en Halvø, som kommer c sådan [Tegning] Havnen er smækfuld af små Øer og det er en interessant Tur. På N. er der Badeliv og ”Kommers”. Vi blev der en Timestid og så på det og spadserede på Strandbredden, - så tog vi et lille elektrisk Tog tilbage, ned gennem Nantucket, - en ganske dejlig Tur (åben Vogn!) gennem tætte Skove og Klippelandskaber. Det er kun små Klipper men de ”gør sig” og de forhindrer de utålelige små Træhuse i at myldre frem over alt – der var virkelig et Par Mil, hvor der var aldeles landligt og ubeboet. – 
 I – Torsdags var vi ogsaa på Benene hele Eft. Vi havde meldt os til at besøge forskellige i Cambridge, - den Del af Byen hvor Universitetet er. Vi gik fra Sted til Sted og lod os fejre. Først visiterede vi en Mr. Mark, Ingeniør, Lærer ved Universitetet: gl. Ven og Kammerat af H. Han har et Par Værelser i en af de store Bygninger hvor Studenterne bor og viste os en af denne Bygninger [”denne” indsat over linjen] Det er som alt andet her i stor Stil. Han trakterede os med Jordbær og var livlig og morsom. Derefter gik vi til en anden Bygning, hvor Dr. Schofield bor. Han havde inviteret 4-5 af Harris gamle Venner fra Universitetstiden – de ere nu ansatte som Lektorer og Professorer ved Harvard. Der er ingen Ende på som Harry kror sig og vigter sig over for sine gamle Venner fordi han kan møde med ”sin Kone”. – han overlader ved sådan en Lejlighed mest Snakken til mig og sidder skinnende af Fornøjelse se og iagttager hvad Indtryk mine Ord gør på dem, - jeg følte mig helt som en Udstillingsgenstand. Vi fik Is - The med Citron i og blev behandlet med stor Artighed og jeg blev overrakt en Buket Blomster, - 
 Derefter gik vi til Mr. Og Mrs. Hall, - fortræffelige Mennesker – nogle af H. bedste Venner. Der spiste vi til Aften: Skinke og Laxesalat, Smør og Brød [”Smør og Brød” indsat over linjen], Jordbær, Is og Kager. ”Pålæg” kender de ikke Øl og Vin er emanciperet. Klk 9 begav vi os til Dr Andrew som har ”at home” den Dag. De har et meget smukt Hjem og ere fortrinlige Mennesker. De minder mig i det hele om Prof. Hirschsprung Den gamle Dr. Andrew er det rareste på Jorden og hans Kone er Velvilligheden selv, de to Døtre som ere tykke, ser godt ud, spiller og synger og regerer Huset. Den ene Angelica er rigtig Sangerinde, hun har givet flere Koncerter i Vinter. De er alle gennemdannede, livlige og søde. – Det var en morsom Dag, vi kom hjem Kl. 11 som er meget sent for os. Jeg havde min grønne Bendixkjole med Firkanterne samt amerikansk Hat!
 H havde Brev fra Mr. Pray, som lød fornøjet og glad 
 [Indsat øverst s. 1; på hovedet:] Der er endnu Stilhed om mine Kasser men det kommer vel
 [Skrevet langs venstre margen s. 9:] Nu kun de kærligste Hilsner fr ["fr" overstreget] til alle fra Pelle
 [Indsat langs venstre margen s. 11:] 
 Jeg har nydt Pinsebrevene fra Disser, Tutte Onkel S. B. og Pan.</t>
+  </si>
+  <si>
+    <t>1899-12</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.</t>
+  </si>
+  <si>
+    <t>Freddie Brandstrup
+Frederik Brandstrup
+Mary Brandstrup
+Susan Brandstrup
+Louise Brønsted
+Pauline Hirschsprung
+Hanne -  -, kokkepige Erikshaab
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Augusta Mogensen
+Christian Mogensen
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' mor
+Johannes Vesterdal
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1571</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer er ked af, at Frederik Brandstrup er død. Hun nåede ikke at møde ham, men hun håbede, at det ville ske. Ellen ville ønske, at hun kunne hjælpe datteren Mary Kirstine.
+Laura Warberg skal ikke være bekymret for Ellen, som har det godt og er i gode hænder. Hun lever sundt og er hverken træt eller nervøs. 
+Vesterdal må gerne få kobberpotten. 
+Ellen glæder sig til at modtage sengetæppet, de små strømper mm. 
+Mon Ellens brev bliver læst højt i faderens stue i julen? Hun ville gerne kunne fortælle noget spændende, men hun kan ikke finde på noget. 
+Harris Sawyer sover til middag. Helen broderer, hvilket er noget nyt, for normalt må man ikke sy om søndagen i Sawyers hjem. Ellen formastede sig til det, da hun netop var kommet til Boston.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jfBQ</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.
+Kære Mor!
+Som jeg idag blev rystet ved gennem dit Brev idag at erfare om Onkel Frederiks Død. Det gør mig ligeså ondt som om jeg havde kendt ham personlig, - måske mere, - jeg har så ofte glædet mig til den Dag, da jeg skulde se ham, - men det skulde nu ikke ske! Den stakkels Susan og de stakkels Unger – gid det dog ikke må vare så længe før vi kan gøre noget for dem. Hvis vi havde eget Hus og Hjem kunde vi måske tage en Tid [”en Tid” indsat over linjen] Mary Kirstine og være lidt gode mod hende. Hvem ved, måske det kan lade sig ordne med Tiden. Jeg har skrevet til Susan, bare det nu når hende her kan Folk flytte, når de selv vil. Ja, du kan tro, jeg er glad over, at jeg fik skrevet til ham. Der var rigtignok en Skam at jeg lod en Brevdag glide over, så du ængstede dig for mig. Jeg kan forsikre dig, at der ikke er den fjærneste Grund til Ængstelse. – jeg er frisk som en Fisk og vi skal meddele pr. Telegram lige på Stedet, når der sker noget. 
+Harry er så omhyggelig som vel mulig for mig. Svigermoder ligeledes, så jeg er i gode Hænder i Fald der skulde støde noget til, men det gør der såmænd ikke. Jeg lever et så roligt og sundt Liv som man kan tænke sig og jeg antager det er derfor jeg er fri for Nervøsitet, Træthed o.s.v. Min Fordøjelsesbesvær har jeg endelig fået Bugt med. – Jeg har sendt lille Lugge mine Erfaringer, Rugbrødsøllebrød med Sirup i er blandt de vigtigste af disse. 
+Du spørger om Kobberpotten til Vesterdal! Jeg er mig bevidst mindet to Gange at have skrevet, at Vester er velkommen til at have den, - det var vist forresten til Mornine at jeg skrev det. --
+Hvor jeg dog glæder mig til Sengetæppet og til de små Strømper og Hagesmække og Dissers Broderi, - jeg kan snart begynde at vente det. -
+Når ["Når" overstreget] Dette Brev kommer vel sagtens lige midt i Julen – måske det bliver forelæst ved èn af de bekendte Eftermiddagskaffer i Fars Stue med Julekage og brune Kager og Klejner. Bare jeg dog kunde finde på noget interessant at fortælle om, - hvis jeg var placeret i et Sofahjørne og blev sat i Gang og spurgt ud, så var der vel nok Masser at fortælle om om ["om" overstreget] Forholdene her, men nu kan jeg ikke finde på en Snus. 
+Søndag Eft. Her er så roligt og stille i Huset og indbydende til at skrive lidt på dette Brev som jo gærne skulde være lidt interessant Harry tager sig en Middagstur – han var til Kemikermøde i Aftes, drak 4 Krus Øl og kom hjem Klk 12, så han er forsviret i Dag. 
+Helen sidder og broderer. Dette lyder ikke så mærkeligt for jer, men er ikke desmindre en Begivenhed af Rang. Det er her ligeså syndigt at sy på en Søndag, som det vilde være for os at drikke sig plakat Juleaften, lyve, stjæle el. anden Udyd. Den første Søndag jeg var her, tog jeg i min Uskyldighed mit Håndarbejde, - og dette gav Anledning til en stor Scene mellem Harry på den ene Side og 
+[Resten af brevet mangler]
+[Skrevet langs margen s. 4:]
+Tak for Brevkortet. Gratulerer til den nye Pige Bare hun holder i Kvalitet.
+[Skrevet langs venstre margen s. 3:]
+Hilsen til Hanne og Hans Jørgen, - Dede er der vel en Dag i Julen.
+[Skrevet langs venstre margen s. 1:]
+Jeg fik sådan et sødt Brev fra Tante Pauline idag.
+[Skrevet på tværs øverst s. 1:]
+Du kommer til at undskylde Skriften, den lider af at jeg har siddet i en Lænestol med Papiret i Skødet. 
+Hilsen til Mogensens.</t>
+  </si>
+  <si>
+    <t>1903-01-09</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Harris Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde i 1902.
+Christine Mackie opholdt sig fra juni 1902 til sidst på samme år i Boston. Hun blev under opholdet kæreste med William/Billy Mackie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1554</t>
+  </si>
+  <si>
+    <t>På festdage som f.eks. fødselsdage mærkes savnet af faderen stærkt. Ellen Sawyer takker for billedet. Hun forstår ikke altid, at hendes far er død.
+Christine Mackies sygdom på skibet var alarmerende. William/Billy Mackie slår det lidt hen som en forkølelse.
+Grethe har længe været uden appetit, og hun kan slet ikke spise kød og fisk. Hun sidder meget ved klaveret og synger sange fra det hæfte, som Christine gav hende.
+Det er usikkert, om stumpen af HarrisSawyers finger vil gro fast igen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uVXF</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.
+9 Jan.-03
+Kæreste Mor!
+Først må jeg gratulere dig til din Fødselsdag, - jeg håber at dette Brev må komme i Tide. Ja, dette bliver jo, som alle Mærkedage en trist Dag, - jeg mener at på de Dage som vi altid har været vant til at betragte som Festdage, mærkes Tomheden efter Far endnu mere. – Takkede jeg for Billedet i mit sidste Brev, - det er vist glidt lidt over Skrivedagen, - jeg bliver mere glad ved det Billede jo længere jeg har det, - det er dog ganske udmærket. Det er som jeg kan høre Far sige ”men, min Riese”, når jeg ser på det. Jeg griber mig ofte i at tænke, - men er det dog også muligt, at det er sandt, at Far er borte. Det er ligesom det ikke kan komme helt ind i Bevidstheden, for han hænger jo sådan sammen med alle Minderne hjemmefra, hvorimod jeg jo ingen Minder har fra Erikshaab uden ham. Måske jeg heller aldrig får. – Ja, det er svært at tænke på. – Jeg venter med Længsel på Brev hjemmefra eller fra Christine. Vi syntes hendes Sygdom om Bord var noget alarmerende. Billy kom ud om Aftenen for at høre Brevet – han havde selv et Par men intet om hendes Sygdom. Han var meget nervøs over dette kunde vi nok se, skønt han gjorde sig kæk og mente ikke det var andet end Forkølelse. – Det var jo helt rart at de Breve kom som en Forberedelse, jeg havde været bange for at det måske var for stærk en Overraskelse. 
+Vi har det godt nu. Grethe har i lang Tid haft en ussel Appetit men nu begynder det at hjælpe. Hun får Havregrød, Æg og Kakao så meget som jeg kan få i hende. Kød og Fisk vil hun ikke røre – det er ligesom hun er ved at kaste op når hun får det i Munden.
+Hun løber i Vejret, tegner til at blive lang og tynd. Hun har det udmærket, - sidder for Øjeblikket ved Klaveret med sin Sangbog foran sig og synger Brudstykker af alle dine små Sange. Hun har allerede fået fat i nogle af Melodierne af de nye Sange som Mornine sendte os til Nytår. Vil du ikke sige hende så mange Tak for dem, – det var en Glæde da jeg endelig kunde synge den om Grisen og den om Hundehvalpen for hende. Hun har pint og plaget mig for at synge dem siden Mornine rejste.
+Harris Finger er under Dr. Behandling endnu. De ere ikke sikre på at Stykket vil gro fast. Jeg tænker han når
+[Resten af brevet mangler]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -223,59 +365,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M2"/>
+  <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -339,48 +481,184 @@
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>23</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>46</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
+    <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
+    <hyperlink ref="M5" r:id="rId10"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>