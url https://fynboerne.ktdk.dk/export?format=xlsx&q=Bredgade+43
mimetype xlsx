--- v1 (2026-03-02)
+++ v2 (2026-04-19)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -130,50 +130,97 @@
 Erikshåb
 Højrup St.
 Fyen
 [I brevet:]
 Bredgade 43
 25/2 -98
 Kære Mor!
 Da jeg traf Alhed igår, fortalte hun mig at hun var bleven hjemkaldt til på Søndag og at Far skal ligge 14 Dage. Det er dog skrækkelig kedeligt, men det var da et stort Held at vi fik Dr. hentet, ellers havde Far vel stået op om et Par Dage.
 Alhed rejste nu til Kærteminde i Dag og bliver der til Søndag. - Mon Far nu bliver så rask, så Glorups kan komme d. 6te - 7ende? Du fik vel ikke noget til min Næse?
 Jeg har det som Blommen i et Æg og morer mig udmærket. Onkel Hendriks er jo det absolut rareste man kan tænke sig. Tante P. er temmelig rask, hun går sin Morgentur hver Dag, - de taler slet ikke om at rejse. Den første Dag gik jeg Morgentur med og var et Øjeblik med dem inde hos Maleren Krøjers, der har bygget sig et Hus, som bliver enestående originalt og morsomt. Udvendig er det hvidt med grønne Vinduer, der sidder hist og her, som det kan træffe, store og små mellem hinanden. Foran Døren er der en Portal af to gamle Søjler, som de har bragt med et el. andet Sted fra. - Inden i Huset er der en Mangfoldighed af de mærkeligste Indretninger og Ting, - hentede rundt omkring fra, - dejlige, gamle Møbler, åbne Kaminer, o.s.v. I Spisestuen var Gulvet af grønne Fajansefliser og Farverne var henrivende overalt. - Det var meget morsomt. - Jeg har været hos Tante Mis hver Dag, og skal der også i Dag, - hun er i meget godt Humør, men Junge får jeg vist ikke meget at se af, hun har meget travlt. - Iaftes var her fremmede bl.a. Sangerinden Margrethe Broye, som sang en hel Del, bl.a. hele det første Parti af Orfeus og en Del Schubert. Bagges var her også og en Del andre flinke Mennesker. Men det er dog utroligt, hvor de siger meget Vås i et sådant Selskab! Nu skal jeg hen og gøre Goddagvisit hos "Onkel Haralds" og "Onkel Bernhardts". Tante Pouline læser fransk hos en fransk Dame - Konversation og jeg hører på det. Tante P. spurgte i Dag, om jeg ikke havde Lyst til at få nogle Timer hos hende, d. franske ["d. franske" indsat over linjen] mens jeg er her, og jeg kunde ikke sige nej, for jeg interesserer mig jo så brændende for fransk. Men Tante P. sagde, at det kunde ikke være mindre end 14 Dage. 
 Nu kommer så det slemme - om jeg ikke kan gå let hen over Fødselsdagene - Far er det sikkert lige meget, - og jeg for mit Vedkommende er ikke mere rørt over d. 6te og 7nd Marts, end over alle de andre Dage i Aaret. Madame siger at det var slet ikke Meningen, at det skulde være et sådant lille Besøg, og de skal nok helde mig ud, når de skal rejse. 
 Jeg vilde så rasende gærne have de Timer, - og så er her jo et guddommeligt Flygel og en Masse Bøger at læse i og en stor Flok gode Venner at besøge.
 Bare du nu ikke synes, det Forslag er altfor kedeligt. -
 Lørdag:
 Nu længes jeg snart efter at høre fra første Hånd hvordan Far har det, - men du har vel travlt med din Virksomhed som Fuldmægtig, så du ikke har videre god Tid til Skriverier. - 
 Madame har tilbudt sig som vikarierende Protokolfører mod fri Kost og Logi. Jeg ser ikke stort til Madame, hun har jo så travlt med sin Skole. Iaftes var Junge her og fik sig en lille L'hombre med Tante P, og ["og" overstreget] Onkel H og mig. Hun var temlig forvirret efter Læssøegade-Karnevalet, som havde varet til 3 1/2. De havde moret sig glimrende. 
 Ta' Mis har haft det dårligt i den senere Tid, men er dog nu en Smule bedre. - 
 Mon det ikke er bedst, du snarest lægger Tøjet på Bleg!
 Jeg var hos Tante Emma igår og kom lige til et lille udsøgt Dameselskab hos Agnes på hendes Værelse - med The russe og fine Kager, samt et Par Damer, som snakkede, så det næsten blev sort for Øjnene af èn. 
 Jeg havde i Dag Brev fra Hedvig Hamilton, - hun og Frk. Voss bor sammen og jeg skal hen og besøge dem i Morgen, Søndag. - 
 Vil du ikke give Christine dette Brev at læse, hvis hun er der, og sige til hende, at jeg skriver til hende snart.
 Nu tror jeg ikke, jeg véd mere denne Gang, men der bliver nok snart noget mere. -
 Vil du fortælle Frk. Jensen, at jeg har købt en ny, grå Filt-Indfatning til 3 Kr. de fandt det nødvendigt. - Og vil du så hilse Far, Frk. Jensen og de andre fra 
 din Pelle.
 (En elendig Pen, som næsten ikke kan drives frem)</t>
+  </si>
+  <si>
+    <t>1899-01-24</t>
+  </si>
+  <si>
+    <t>Harris Sawyer</t>
+  </si>
+  <si>
+    <t>Mass.
+Boston</t>
+  </si>
+  <si>
+    <t>Heinrich Hirschsprung
+Pauline Hirschsprung
+Ellen  Sawyer
+- Sawyer, Harris' mor</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var på vej til Boston for at blive gift med Harris Eastman Sawyer. Han boede i hus med sine forældre, to søskende og en bedstemor.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1518</t>
+  </si>
+  <si>
+    <t>Harris Sawyers hekbred og nogle sager på arbejdet har gjort, at han har udsat at svare på, hvornår han kom til Erikshåb. Nu kommer Ellen i stedet til ham. Harris har fået breve fra Ellen, hvori hun oplyste, hvilken dato hun rejste fra København. Hun skrev ikke damperens navn, og Harris ville gerne have haft dette, for han ville hente hende i New York. 
+Sawyer-familien er i gang med at flytte til et hus i Dorchester, hvor de bedre kan gøre det behageligt for Ellen, end de kunne i det gamle hus. Dorchester en en landsby, der er blevet opslugt af Boston. 
+Harris' mor hilser og siger, at hun vil være som en mor for Ellen. Hans læge siger, at der ikke er grund til bekymring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DnVe</t>
+  </si>
+  <si>
+    <t>Boston, Mass., Jan. 24. 1899.
+U.S.A.
+My dear Mrs. Warberg
+It is several weeks since I received your letter; and I ought have replied to it before this. But I have hesitated to do it on a variety of accounts. My poor health, and the uncertainties connected with my business combined to make it difficult for me to set any date for my coming to Erikshåb; and now, since Elle seems to be coming here, it is no longer necessary for such a date to be fixed.
+I received Elle’s telegram on January 11, and replied on the same day as follows: - “Telegraph me, when you start, giving port and date of sailing. I am better; there is no immediate cause for alarm”. 
+Her message, as delivered to me, seemed to come from Kjøbenhavn, and I supposed that she must be there. So I addressed my answer there, sending it to the care of the Hirschsprungs, at Bredgade 43. I have not written to her since then, as I have assumed that she would be started before she could receive a letter from me. 
+Yesterday, I received two letters from her, - written on Jan. 10, &amp;amp; Jan. 11. In these she said that she probably would be started by this time, and that she might not send me word as to the steamer on which she will come.
+Really, she ought have telegraphed me the name of the steamer; for I want to meet her in New York. I am not at all afraid that she will have any trouble in finding our home without my assistance; but I would have preferred to meet her. 
+We are just moving from 37 Yates St., about two miles further out toward the country. It seemed wise for us to go, before Elle’s arrival; since, in the old house we could not have made her so comfortable as we wish to. Our new address will be 27 Bellevue St., Dorchester. (Dorchester, I must explain, is an old village which have been absorbed by Boston as Frederiksberg was absorbed by Copenhagen.)
+My mother wishes me to tell you that she is very glad to have Elle come to us, and that she will try to be a mother to her as well as to me. We will take good care of her, I assure you. 
+My physician says that there is no cause for alarm, &amp;amp; that all I need is freedom from worry, good air, and abundant food; so I have no special fear for the future. Fortunately my business is reaching the point where I am not obliged to work hard myself. 
+With sincerest greetings to all: - your devoted son in law,
+“Eastman”. 
+[Skrevet øverst på s. 1:]
+I shall write to you, every week, until Elle is with us.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -250,59 +297,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DnVe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M2"/>
+  <dimension ref="A1:M3"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -364,48 +411,94 @@
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
+    <hyperlink ref="M3" r:id="rId8"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>