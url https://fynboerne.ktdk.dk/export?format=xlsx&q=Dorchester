--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -3,98 +3,207 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="99" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="129" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
+    <t>1892-04-17</t>
+  </si>
+  <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Ellen  Sawyer</t>
   </si>
   <si>
+    <t>Ludvig Brandstrup, billedhugger
+- Jensen, Frøken, Erikshaab
+Alhed Larsen
+Johanne Christine Larsen
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Marie Juul
+Alhed Larsen
+Johanne Christine Larsen
+Ellen Schroll
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Munter var en hund. Tips og Spids var formodentlig også dyr på Erikshaab.
+Ellen Sawyer var fra januar til maj 1892 ung pige i huset hos Hr. og Fru Havemann i Hamburg. 
+Chartreuse er en fransk likør. 
+Gretchen var i huset hos Havemann-parret i 1892. 
+Alheds nye adresse: Alhed Larsen, f. Warberg, var i lære på Den Kongelige Porcelainsfabrik fra 1890. I januar flyttede hun til et logi i København ejet af en Fru Laudrup. 
+Betty Stukart, Olga Moltke, Rasmussen, Heinrich Callesen, Augusta Brun, Grohmann, Peters, Lusen og Leth kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1579</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer stiler brevet til mange personer i håb om selv at få en masse breve. 
+Ellen har måttet købe handsker. Efter en handletur lagde hun handskerne i gangen, og om aftenen var de væk. Gretchen nægtede at have taget dem, men Fru Havemann fandt dem i hendes lommer. Gretchen tilstod så. Nu ved Ellen ikke, om Gretchen bliver i pladsen. Måske kommer Ellen Schroll i stedet. Ellen beder Alhed og Johanne Larsen om at gå til Bæklund og undersøge dette.
+Ellen har været til koncert i Stadttheater og derefter på café, hvor hun fik for meget at drikke. Hun har set en skønhedsdronning. Hun har også været på indkøb med Fru Grohmann og købt en lang trøje. Ellen fulgtes med Anna Grohmann, 15 år. Grohmanns børn er søde og velopdragne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UmHr</t>
+  </si>
+  <si>
+    <t>1st Paaskedag d. 17 April – 92
+Kære Far, Mor, Frk. Jensen, Alhed, Johanne, Lus, Dis, Dengse, Onkel Syberg, Tante Mimmi, Tips, Munter, Spids!!!
+Nu tager jeg 13 Fluer med et Smæk og skriver til jer allesammen paa en Gang, men saa ere i igen allesammen i Brevgæld til mig, og jeg venter mig 13 el. i det mindste 11 Breve, en af de første Dage. – Klk er 7½, jeg har været tidligt oppe, for at naa at faa skreven i Dag ”Herskavet”, som Dis skrev, er endnu ikke oppe, Grettchen gør rent i Spisestuen, og jeg sidder ved Kaptajnens Skrivebord og prøver at smørre et ogodt ["o" først i ordet overstreget] Plaster op (uden Stregepapir!) – Først vil jeg berette, hvad der de sidste 3-4 Dage har optaget os meget I kan tænke jer, jeg har været ikke saa uhyre langt fra at komme for Retten (forfærdes ej du lille Hob) - : For cirka en Maaned siden, var jeg en Dag ude at hente Smør! - - - . Jeg havde Handsker paa, et Par jeg maatte købe den første Søndag jeg var her og skulde til Grohmanns, min Kuffert var endnu ikke kommen, - et Par brilliante Handsker, Hamburg ekcellerer i dem (ikke specielt i mine!) – Jeg tog altsaa mine Handsker af og lagde dem på Gangbordet, men om Aftenen vare de væk sporløst Jeg var jo lidt gnaven i Ansigtet, og spurgte næste Dag Grettchen, men hun sagde ”Nein, Fräülein, dass weiss ich nicht” . Nu gjorde vi en 8 Dages Tid senere rent i hele Huset, men der var ingen Handsker. Saa en Aften, Gretchen var ude ei ["ei" overstreget], i Torsdags, siger jeg til Fru Havemann, jeg skal ind og se i Gretchens Kurv efter mine Handsker, og vi gaar jo derind, men finder kun en Masse gammelt ubrugeligt Skidt, Klude og Pjalter, - hun hører nemlig til dem, som kun ejer 1 3/4 Særk og ikke stort andet, hendes Kjoler kan knap hænge sammen. Saa kom vi da i Tanker om, at hvis hun havde dem, havde hun dem paa, jeg var bleven saa opsat paa at faa mine Handsker igen at jeg besluttede at sidde oppe efter hende, men da hun sjælden kommer inden 4½ el 5, saa opgav jeg det, men næste Morgen listede Fru Havemann ind i hendes Kjolelomme og der laa ”der Hund begraben”. – Kaptajnen tog nu fat paa hende og spurgte om hun havde taget dem, men hun sagde nej, vi gik saa alle 4 i hendes Kammer og hun begyndte en Undersøgelse, under hvilken hun fik dem puttet væk, men Fru Havemann hittede dem igen, men Gretchen erklærede dem havde hun selv købt. Saa sagde Kaptajnen han vilde gaa til Politiet, og saa sagde hun ogsaa i Gaar at hun havde gjort det. Nu ved jeg ikke, om vi skal beholde hende, hun er ikke dygtig, altid beskidt, gaar paa Dansehuse, siger ikke sandt, saa længe hun ved Løgn; den Gang Kaptajnen kom hjem fra da han havde været paa Bæklund, fortalte han at Ellen Schroll vilde saa gerne herned til Sommer, men være som Pige og have Pigeløn, men der er nok Tale om, at hun og Maride Juul skal til Kbh. og tage Kursus i Kogning, og hvis hun skal det, saa skal hun ikke her. Nu er det i min Interesse, hvad hun skal, for vi 2 kan naturligvis ikke være her sammen, det er her ikke Plads til, men kan Alhed &amp;amp; Johanne f. Eks. ikke vandre ud til Bæklund og faa Rede i Tingene, men det maa ikke være mig, som har sat det I ["I" overstreget] i jer, for der er ingen Ting sagt noget til mig, jeg har blot ”spist” mine Øren. Hvis I kommer derned, beretter Ellen nok selv om sine Fremtidsudsigter. 
+Langfredag var vi i Stadttheater og hørte Te Deum, som kun synges en Gang om Aaret, nemlig den Dag. Det var ganske henrivende smukt, Solo Chor, Orchester, 80 Stemmer, man kan slet ikke beskrive det -. Siden gik vi i Caffé Nowak - den største og fineste i Hamburg, kendt af alle – og spiste til Aften for 6 Kr, er det ikke knusende, 5 Portioner Smørrebrød, Kaptajnen og jeg drak hver 2 Seidler Bier, siden tog vi Kaffe med Chartreuse, jeg var fuld, det Øl er noget lumsk Skidt, men det smager brilliant, jeg er næsten fuld naar jeg har faaet et Krus, forrige Søndag, - da vi vare i Flora og saa la Beautíe célebre Mrs Betty Stukart, som fik 1st Præmie ved Skønhedskonkurencen, hun sprang omkring med en tam Løve. Hun var meget pæn, dog ikke nær saa køn som f. Ek. Olga Moltke, - (Bisætning) drak jeg 4 (Hovedsætning – Eftersætning). -- -- -- --.
+Fru Grohmann var saa alligevel med ved vores Indkøb, hun førte os gennem en Masse Gader til en vældig Butik, hvor hun selv har handlet i 20 Aar, de sprang som Lopper for hendes mindste Vink, der var 12 Commisser foruden Kvinder og Børn, jeg fik en Jaquet, en lang, lys aaben Trøje, til 19 – 60 – er det grusomt dyrt – de siger alle det er meget billigt det var den billigste og pæneste de havde, alle de andre vare sværere lukkede og til 24 a 25 Mark, Fru Havemann fik en til 35, sort Overstykke meget pænt; vi har ogsaa faaet nye Hatte, min er sort, med røde Baand svarende til min røde Kjole, den er meget pæn, men hun har ikke lagt Regning ved, saa jeg aner ikke, hvad den koster. – Vi skal have fint Gilde i Morgen med Suppe, Steg, Gedde og Desert. Men vi kan ikke faa nogen til at komme de ere alle inviterede ud, und. Rasmussen, og i Eftermiddag gaar Fru Havemann og jeg hen til Grohmann og ser om de vil komme. Jeg glæder mig til en Gang igen at dække fint Bord, og vi skal have en Masse dejlig Vin. - - 
+I Søndags vare vi med Grohmanns i Zoologiske Have, jeg gik hele Tiden med Anna, den næstældste Datter, hun er 15 Aar og meget sød, hun minder en Del om Lus en(ikke rigtig Lus) men [”men” indsat over Linien] er meget stille og ”furchtbar gut” som Fru Grohmann siger, Fru G. har sagt, jeg skal komme tit hen og være sammen med Anna da jeg kan lære meget tysk af hende. Det er ogsaa sandt, naar jeg er hos Grohmanns taler jeg dobbelt saa godt tysk, jeg er sikker paa jeg kunde blive en hel Tysker, om jeg var sammen med dem altid, men Fru Havemann forvilder mig en hel Del. – Grohmanns elsker jeg, de ere allesammen saa søde og rare, I skulde se nogle Børn, kønne, livlige og knusende velopdragne, de lange Unger faar kun 1 lille Kage at dele naar vi drikker Kaffe, og ere saamænd saa glade som om de havde faaet saamange de kunde spise. – 
+Nu venter jeg I skriver til mig alle sammen og Alhed, maa jeg faa din nye Adresse (!), det glæder mig, du er hjemme og holder dem ilive med dit Morskab, og det glæder mig Johanne, du ikke kom til Kbn. Nu kan I jo have en gemytlig Paaske, jeg skulde ikke have noget imod at være hjemme ogsaa i Paasken. Heinrich Callesen, en ung Fyr, Søstersøn af Augusta Brun, er inde, han kommer her jævnlig om Søndagen. Fru H. passer ham, mens jeg skriver mit Brev, siden skal vi ud, hen til Grohmanns og i Aften i engelsk Kirke, der kan jeg ikke forstaa et Muk tænker jeg, saa jeg glæder mig ikke, - 
+Jeg sender min ærb. Hilsen til Peters, som vel er ved at stikke af, jeg haaber I ere ["ere" overstreget] gøre Stads af ham i den Anledning. 
+Mange Hilsner fra eders Datter – Søster – Niece - ex – Elev – Tante - (Spids) – Elle
+[Skrevet henover teksten s. 4:]
+Hilsen fra Fru Havemann.
+[Skrevet øverst, på tværs s. 1:]
+Min Lærer har sagt til Leth at han var svært fornøjet ”med mig – Sie spielt schon Chopin” -</t>
+  </si>
+  <si>
+    <t>1899-04-20</t>
+  </si>
+  <si>
     <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Boston
+USA</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899 i Boston. 1899-1902 boede de i samme hus som Harris' forældre, søstre og en bedstemor. Harris' mors og bedstemoderens navne kendes ikke. 
+Den amerikanske frihedskrig (også kendt som den amerikanske uafhængighedskrig) blev udkæmpet fra 1775 til 1783 (Lex.dk)
+Manilla, Harrs Sawyers læge og Frk. Svensen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1524</t>
+  </si>
+  <si>
+    <t>Ellen Sawyers hverdage begynder kl. seks, hvor hun og Harris Sawyer spiller spil, hvorefter hun laver solid morgenmad til ham, han læser aviser, og de snakker. Når han er taget afsted, laver hun husligt arbejde. Harris' familie roder og har ikke ordenssans. Derefter går hun tur, spiller klaver mm., og hun laver aftensmad. Harris' mor har gigt og hjælper ikke til i huset. Når Ellen fortæller, hvor lang tid man bruger på madlavning i Danmark, bliver Sawyer-familien meget forbavsede.
+Harris' mor vil gerne sy for Ellen.
+Ellen og Harris besøger sjældent nogen om aftenen, for han har brug for meget søvn. Onsdag aften kommer der dog gæster. 
+Harris har købt møbler og har nu ingen penge. Han skal til Chicago i forretningsøjemed, og Ellen vil gerne med for at besøge Onkel Frederik (Brandstrup). 
+Harris og Ellen har været i en stor butik for at købe tøj til hende. Han har god smag. 
+Ellen skriver med en pen, som indeholder blæk, så man ikke behøver at dyppe. 
+Harris og Ellen har sejlet til en ø, hvor de store oceandampere lægger til. Derefter gik de ind i det jødiske og det italienske kvarter.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/CfR5</t>
+  </si>
+  <si>
+    <t>Dorchester April 20 – 99
+Kære Mor!
+Tak for dit sidste Brev. Det var som alle de andre dejlig langt og indgående. – Jeg vilde ønske at jeg havde arvet din Skarphed til at skrive Breve, men det har jeg desværre ikke. – Et sådant Brev som mit sidste, er et stort Foretagende for mig. – Jeg var ked af at jeg glemte at sende en speciel Hilsen til min Veninde Manilla, - når du får dette Brev er hun velsagtens rejst Hvis ikke må du da endelig hilse hende og sige hende Farvel.
+De fleste af Spørgsmålene i dine Breve er nu besvarede, jeg mangler endnu kun en Beskrivelse af hvordan en almindelig Dag går. – Dagen begynder i det seneste Klk 6, - ofte før – med et Slag ”Mølle” el Gr. Bang. Harris er tosset efter at spille og hvor søvnig jeg end er og bliver regelmæssig slået til hans store Fryd. Når jeg kommer ned, giver jeg ham hans Morgenfoder, som er mangfoldigt og meget solidt: Hvedegrød, stegt Flæsk, Boef. Så spiser vi (de andre ere i Reglen færdige og gået hver til sit) og læser Morgenaviserne. Aviserne spiller en meget stor Rolle for East., - han læser dem i milevis. Så snakker vi i Reglen til han tager til Byen Klk 9, hvorpå jeg er huslig til 12–1 – fejer, tørrer af og gør i Orden, - de ere allesammen slemme til at smide omkring med alting så jeg går hver Dag en Omgang og rydder op. – Deres Ordenssans er i en underlig Tilstand, vidt forskellig fra min: de overvejer længe, hvordan en Bog skal ligge på et Bord og hvordan en Stol skal stå men de smider samtidig alle mulige Dele i Spisestuen, Brevskabet Klaver o.s.v. og har et syndigt Rod i alle Skuffer og Gemmer el. ret. havde for nu holder jeg stræng Orden i Dækketøj- og Lagenskuffer, Sølvtøjsskuffer o.s.v. Vort nye Sølvtøj bruger vi kun til fremmede så længe vi bor sammen med Familjen. – 
+Jeg kom nok bort fra ”Dagen”. Så klæder jeg mig på og øver mig, skriver Breve, går Tur o.s.v. til E. kommer c. Klk 5-6. Så hjælper jeg som Regel med Aftensmaden, - d.v.s. hvis de andre skal have noget han ikke kan lide, laver jeg hvad han vil have. Han er altid fuldkommen tilfreds med den Mad jeg laver til ham og han er henrykt over at han nu kan få hvad han vil have. Svigermor er jo så svag og har sådan en Gigt i sin Arm at han ikke har nænnet at bebyrde hende med noget, - de tager det så let med Maden her, at hun finder, at alt hvad der er ud over at varme en Dåse Tomater, koge Kartofler el stege Kød, - er anstrengende Arbejde. Det tager i Reglen 1/2 Time at preparere Aftensmaden, - Hovedmåltidet. Når jeg fortæller om vore Retter, om [ulæseligt ord] f. Eks. er de ved at gå til af Forbavselse. Jeg stryger for det meste hele Vadsken på to Dage, - 2 Timer hver Dag, - og når jeg undertiden ender det på èn Gang, er jeg en Helt. - Svigermoder er bestandig ulykkelig og angergiven over at hun har Gigt, så hun ikke kan ende alt, og siger ofte, at det er for strængt for mig og ”hvad de mon vilde sige hjemme på Erikshaab” – for 3-4 Timers Huslighed!! Til Gengæld går hun stadig på Jagt efter noget at sy for mig og er nu i Færd med at lægge nogle af mine Kjoler ned. Flere af dem ere nu mærkelig nok for korte. ----- Efter Aftensmad sidder E. og jeg her i hans Stue, læser el. spiller Mølle el. Klaver el. går en Tur, hvis det er godt Vejr. Det er på den Tid af Døgnet at vi burde besøge Folk men vi gider så godt som aldrig, og E. har ikke godt af det – han er søvnig Klk 9 og Dr, har sagt at han skal sove 10 Timer, så jeg opmuntrer ikke til Besøg. – Vore ”at homes” er nu i fuld Gang: hver Onsdag Aften kommer her Folk c. Klk 8, sidder og snakker et Par Timers Tid, får Lemonade og går hvilket sidste er det behageligste ved hele Forestillingen. Vi har i denne Tid en fattig Periode, hvilket kommer os meget ubelejligt. Est. brugte næsten alle sine Aprilpenge i Begyndelsen af Måneden til de Møbler, jeg skrev om sidst, saa han har ikke andet end Husholdningspengene tilbage. Det kommer på tværs fordi han efter al Rimelighed skal til Chicago; næste Uge i Forretninger (Bacilleforetagende) og det vilde være knusende Sjov om jeg kunde komme med. Det vilde ikke alene være en stor Fornøjelse at se Onkel Frederik og Chicago, - men også for H.s Skyld var det godt om jeg kunde være med – han egner sig ikke til at fare ud på egen Hånd. – 
+I forrige Uge vare vi ude at købe en ny Sommertrøje og det kunde ikke undgås – en Sommerhat, [Tegning] Trøjen er nydelig, - lys kort, og af Farve omtrent som min Bendixkjole, - Hatten er ikke så slem en ["en" overstreget] som man skulde tro eftersom der er kunstige Blomster på den. Harris gik med mig og valgte begge Dele. Det var et kosteligt Syn at se ham gå rundt i de store Forretninger og bese Varerne og høre på Damernes Suk med en Alvor og Interesse, men han var ikke tilfreds med noget af det, de kom med. Tilsidst gik han ind mellem Trøjerne på egen Hånd og kom lidt frem med faktisk den eneste, der passede mig. Det samme med Hatten. Han var meget stolt, og nu passer han omhyggeligt på, at ”vores Trøje” hænger glat og ikke bliver støvet. – Han har virkelig en udmærket Smag og han skal nu træde i Frk. Svensens Sted og vælger alt det Tøj, jeg herefter skal have. 
+Dette er skrevet med en Penneskaft, som indeholder Blæk så man aldrig behøver at ”dyppe”. H. går altid med det i Lommen, så han kan skrive Forretningsbreve i Toget og hvor han vil.
+I Onsdags var det en stor Helligdag her – en Mindedag om den amerikanske Frihedskrig. – Det var et strålende Vejr og H. og jeg begav os ud Klk 8 for at se os om. Vi tog med Toget ind til Byen gik ned til Havnen og i en Færge som satte os over til en Ø, hvor nogle af de store Oceandampere lægge til. Eastman er gal efter Skibe, - han kender hvert Skib i Havnen ved Navn og ved hvilken Linje de hører til o.s.v. Jeg tænkte på Dedemand da vi beså alle de store Skibe, - det vilde have [”have” indsat over linien] været noget for ham, at være med der. 
+Så vovede vi os ind i et af de værste Kvarterer i Boston, - Jødekvarteret og det italienske med snavsede skæve Gader og sorte, beskidte Unger. Vi beså der en af de ældste Kirker i Boston hvor der er nogle Minder fra Frihedskrigen. – Så tog vi med et andet Tog uden for Boston og spadserede rundt der. Det var næsten på Landet meget smukt – der var en Aa som lignede vores hjemme så meget, at jeg var helt begejstret. – Vi benyttede 3 Sporvogne for at komme hjem, - og befandt os, som om vi havde været ude at rejse.
+Eastman kommer pludselig og siger at han må afsted om 5 Min. og han skal have Brevet med til Byen så jeg må stanse nu. – Jeg ved heller ikke mere denne Gang. – Undskyld Jadskeskriften, - jeg kan ikke skrive idag. 
+Hilsen til alle fra Elle
+[Skrevet langs venstre kant s. 1:]
+Jeg har set en Del Fejl, men har ikke Tid at rette.
+Frim. til Dede.</t>
   </si>
   <si>
     <t>USA
 Boston</t>
   </si>
   <si>
     <t>Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Harris Sawyer
 - Sawyer, Harris' far
 - Sonne
 Nelly Tailor
 Mathilde Ward</t>
   </si>
   <si>
     <t>Gamle Bedstemor Sawyers navn kendes ikke. Ej heller Harris Sawyers mors navn
 Miss Morrison er ligeledes ukendt. 
 Grethe Jungstedt, f. Sawyer, blev født i januar 1900.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1600</t>
   </si>
   <si>
     <t>Ellen Sawyer vil fremover skrive oftere, men korte breve.
@@ -137,50 +246,109 @@
 våd og forkommen. – hun h ["h" overstreget] var kommen i en gal Sporvogn og havde været et Par Timer undervejs. Jeg fik hende præsenteret til ["til" overstreget] for Nelly, hvad var helt rart for hun vil gærne lære nogle Familjer at kende. Nelly er vist den eneste af vore bekendte hun vil bryde sig om. Hun vil vist ikke have let ved at finde sig til rette med Amerikanere – hun er jævn, ligefrem og hun vil slet ikke kunne forstå Amerikanernes lidt stivere og fornemmere Måde at være hjærtelig på. – Hun var umådelig interesseret i at se vores Hus, - hun var helt begejstret for så hyggeligt og pænt her var. Hun gik omkring og så på alting og fik Idéer til sit eget Hus. Hun er så sød. – 
 Mon jeg skrev vi er begyndt at tage Timer i Musik hos Miss Morrison! Hun faldt imidlertid fra ligestraks da hun fandt at han hverken havde Tid el. Tålmodighed ved at sidde og lide med Øvelser. Jeg vil blive ved skønt det jo kniber med at få mig øvet. Jeg er jo meget borte og når jeg er hjemme har jeg jo lille Grethe om mig. – hun er god og artig nok, kryber rundt på Gulvet og leger, men hun må tilses hvert Minut og 
 [Fortrykt øverst på arket; venstre side:]
 DR. HARRIS E. SAWYER,
 CHEMSIT AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
 BOSTON, MASS., U.S.A.
 TELEP { HATHAWAY BUILDING, BOSTON
 203-3 DORCHESTER
 [Fortrykt øverst på arket; til højre:]
 SPECIALIST IN QUESTIONS CONCERNING
 MOULDS, YEAST
 BATERIA,
 ANTISEPTICS
 [Håndskrift:]
 hun rejser sig op ved Stolene, kryber under Klaveret og rejser sig ved Pedalen, og hun er ikke endnu så [”så” indsat over linien] sikker at jeg tør lade hende operere på egen Hånd. Og så piller hun alting op og putter i Munden, el hun kommer og trækker mig i Kjolen og vil op og spille. Hun er så sød at hun tager Vejret helt fra mig. – når hun klapper Kager, leger Tit-Tit med Katten og vifter med den lille Hånd til alle og enhver. 
 Nu kom Harry, rask og velbeholden. – Derfor Farvel. 1000 Hilsner Pelle
 [Skrevet langs sidste sides venstre margen og delvist under teksten:] 
 Der er ingen Kommaer i dette Brev 
 [Stemplet på sidste side; øverst og på hovedet:]
 FOR DEPOSIT IN THE
 PURITAN TRUST CO,, BOSTON,
 HARRIS E. SAWYER</t>
   </si>
   <si>
+    <t>Sommer 1902</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Grethe Jungstedt
+Harris Sawyer
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Pleurity (engelsk) eller pleuritis (dansk) er en betændelsestilstand i lungehinderne, der forårsager skarpe brystsmerter, som forværres ved dyb vejrtrækning eller hoste. 
+Klokken var et apparat, som Albrecht Warberg blev behandlet med eller i på en klinik i København. Behandlingen skulle hjælpe på hans astma.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1566</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var begyndt at blive bekymret for sin far. Var det varmen, der var hård ved ham? Det må have været rart at være hos Hempel Syberg. 
+Ellen vil skrive en gratulation til Andreas/Dede Warberg.
+Ellen kan ikke ryge, da der er en gæst. I USA anser man det for uanstændigt, at kvinder ryger. Man lever i det hele taget meget sobert; står tidligt op og drikker kun lidt alkohol.
+For nyligt lejede Harris Sawyer en hest og en vogn, og familien kørte ud i de store skove på Blue ills. Grethe holdt tømmerne og morede sig herligt. De plukkede bær og blomster. Harris var syg af varmen, og Ellen var bekymret for hans lunger. Hun fodrer ham godt, og Harris jubler over hendes mad. Ellen må nøjes med at spise mindre, men Grethe giver god motion, for når hun vågner, vil hun straks i tøjet og ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v3nr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3 og 5:]
+DR. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES} HATHAWAY BUILDING, BOSTON
+203-3 DORCHESTER
+[Fortrykt øverst til højre s. 1, 3 og 5:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTICEPTICS
+[Med håndskrift:]
+Kære Mor!
+Jeg var begyndt at blive ikke så lidt ængstelig for at Far mulig var dårligere, da der intet Brev kom i Mandags, og jeg var derfor betydelig lettet ved dit Brev igår, hvor du skiver, at han er bedre. Nu ere I vel for længst hjemme igen og han er forhåbentlig næsten rask igen. Var det Varmen, der havde anfægtet ham, el. kom det helt af sig selv. 
+Det må da have været morsomt (forholdsvis) at være hos Onkel S. - mere underholdende at ligge syg der end hjemme. – Hvor morsomt med Dede, - jeg må rigtignok skrive Gratulationsbrev til Student Dengemand.
+Her er en Fremmed, hvilket kreperer mig, for jeg kan da ikke ret godt ryge min Cigaret, som jeg altid gør, når jeg skriver, - det er jo umulig ["umulig" overstreget], - det er jo nemlig ["nemlig" overstreget] anset for at være uanstændigt, at Damer rygger, så når der ingen Mandfolk er i Huset, går det ikke an at de kan lugte det ["det" overstreget] Tobak. – 
+Man lever i det hele taget 
+2)
+et uhyre [og afholdende Liv, - tidlig oppe og tidlig i Seng – d.v.s. 6½ og 10½ ikken ["ikken" overstreget] ingen Tobaksrygning und. en lille beskeden Cigaret en Gang imellem, - kun sjældent Spirituosa og aldrig mere end et el. et Par Glas ad Gangen. Det kan ikke nægtes at man har bedre af at moderere sig, skønt det jo er lidt trivielt før man bliver vant til det. – 
+Nu om Sommeren er her jo ingen Selskabelighed, - de fleste er på Landet og det er også for varmt i Reglen. Vore Adspredelser består hovedsagelig i at tage ud på Landet el. gå op i Parken. Mon jeg skrev om vore Køretur? Harry lejede Hest og Vogn for en hel Dag og vi kørte en vældig Tur ud i de store Skove på ”Blue Hills”, - Harry, Grethe og jeg. Den Lille var henrykt, - hun sad mellem os og holdt Enden af Tømmerne og morede sig af Hjertens Lyst. Ude i Skoven stod vi af og plukkede Blomster og fandt Bær og det var i det hele taget vellykket. Harry havde det ikke så 
+3) 
+godt et Par Dage – begrundet på Varmen og for meget at gøre. Jeg var meget bange for at hans Pleurity var ved at komme igen, men der er vist ingen Fare, for nu har han det bedre igen. Heldigvis er det mere køligere nu. Jeg fodrer ham godt op, med Saft af 1 Pund Kød hver Dag, og udmærkede Middage. Harry siger at jeg laver ligeså god (og undertiden bedre) Mad end han kan få på Restaurationer, så du kan deraf slutte at jeg må have forbedret mig en Del i den Retning siden jeg var hjemme. Jævne Supper er min Specialitet, og Harry får det hver Dag, det er jo let fordøjeligt og nærende! Jeg spiser det ikke selv, da jeg er bange for at blive for fed. Jeg er da svunden lidt i Sommer. – 
+Grethe gør sit til at give mig Motion, - næppe er hun vågnet fra sin Middagslur før hun begynder, - ”down stairs, - out, Hat on. – Mamma take Baby” o.s.v. og hun holder ikke op før jeg giver hende Tøjet på, og hun skriger af Glæde når jeg tager hende 
+[Skrevet på tværs øverst s. 1:]
+Nu håber jeg at høre stadig god Bedring for Far, hvornår skal han i Klokken Tak Lugge for Brevet som vi var meget rørte over Hilsen E</t>
+  </si>
+  <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
@@ -213,50 +381,97 @@
 Igår fik vi ingen Brev fra dig, - men det er også kun den anden Gang siden Mornine kom, så du har Grund til at være stolt. Det er nok desværre mere end du kan sige om os for vi have nok fået vore Breve forsinket mere end en Gang. – Jeg håber da kun at det er Efterårsvejret som har bragt lidt Uregelmæssighed i Postgangen og at der ikke er noget i Vejen. 
 Vi har det ved det gamle her. Grethes Hoste er nu næsten borte, og hun har da heldigvis ikke tabt i Huldet. Jeg har overtaget hendes Forkølelse og gør som en besat hele Dagen, - når dertil kommer en let Kvalme fra Morgen til Aften, - en tærende Sult, samt Lede for næsten al Mad – så ser du nok at det ikke er særlig behageligt. Og så er det sådan en styg Tanke at skulle af med Mornine. Jeg vil savne hende gruligt, og jeg vil også savne at se Billy så jævnligt. Mornine har jo pålagt ham at han må komme ud mindst to Gange om Ugen og læse dansk med os, men jeg tvivler lidt på, at han gør det. – 
 Det gik rigtig udmærket forleden med Bespisningen for de Herrer. Mr. Felton havde to Pund [tegn for pund] af den fineste Chokoladekonfekt med til mig, - det var da pænt. Maden var rigtig god, - Suppen klar, o. s. v. vi havde ingen særlig Travlhed eller Besvær. De fik ”Cocktail” først, - kun Sauterne ved Bordet og en Snaps gammel Rom til Kaffen. Christine spillede lidt for dem og det satte de megen Pris på. Det eneste Uheld var at Pigen som skulde varte op, ikke fik mit Bud i Tide, så Mornine maatte holde for, men Pigens Moder, min gennemskikkelige Kone Mrs. Fuller, kom grædefærdig op Kl. 6 og sagde, at Pigen var ikke kommen hjem endnu – om hun ikke kunde hjælpe, så vi lod hende vadske op. Den 28ende Nov. er det jo ”Thanksgiving”, èn af deres største Fester. Vi skal have Familjen herover til Kalkun, - Pie og Plumpudding. Jeg gruer lidt for al den Laven Mad, for jeg kan næsten ikke tåle at se Mad. 
 [Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
 385 DORCHESTER
 [Fortrykt til højre øverst på arket:]
 SPECIALIST IN THE ANALYSIS OF BARKS
 TAN EXTRACTS AND LIQUORS,
 CROME LIQUORS,
 OILS AND DRESSINGS. 
 [Med håndskrift:]
 Grethe begynder så småt at kunne spille små Melodier nu. Hun kan og har længe kunnet kende Melodier når vi synger eller fløjter dem, og nu kan hun lige begynde at synge et Par Linjer nogenlunde rigtig, - Stork, Stork Langeben, - ”Gusk. ta'ske Lov” som er èn af hendes Yndlingssange. Hun er saamænd en skikkelig Unge, - som den Aften vi havde Fremmede, måtte hun gå i Seng en Time før sin Sengetid, efter hun havde spist sit Mælkebrød uden at måtte røre al den fine Mad, som hun interesseret betragtede – og gå op og ligge ganske alene ovenpå - men ikke et Kny - eller en Indvending hørte vi fra hende. - Når vi bliver kede af hende eller trætte af hende, sender vi hende ind og lege med sit ”dejlige Skrammel”, som hun kalder som hun kalder en Skuffe af store og mindre lemlæstede Dukker, udklippede Papirsdukker, Klude og Æsker, og der kan hun godt sidde en Timestid og lege. Nu er hun ved at komme i den Alder, da hun plager for Historier, - så snart hun hører sin Fader komme hjem om Aftenen, styrter hun hen til Trappen og raaber” – Will you tell me a Story, Papse”. - - 
 Mornine har syet en dejlig Pude til Billy, - gråt Filt med kulørt Uldgarn – den er henrivende. Hun vil jo nu til at sy en Lysdug til Fru Mackie. Hun var inde hos dem i Søndags og de var meget venlige og rare, - hun spillede for dem – de er så glade ved Musik.
 Men de er jo af den meget gammeldags Skole, som fordømmer Nydelsen af et Glas Øl, - ikke at tale om Vin og Spiritus, - og hvis de så Mornine ryge – og ryge Cigar, - ja, de vilde da mindst besvime. 
 Jeg kan dog ikke vide hvad Onkel Syberg og Tutte siger til mit Forslag – jeg er meget spændt. Harry vil også så gærne have lille Tutte. – 
 Dette Brev er meget kedeligt, men jeg har Kvalme.
 Mornine og lille Grethe hilser
 Din Pelle
 [Skrevet på tværs øverst på sidste side:]
 Sig til Junge hun skylder mig Brev og at hun sender mig nok et godt langt Julebrev. Ja, det bliver en trist Jul, bare den var overstået</t>
+  </si>
+  <si>
+    <t>1902-10</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+- Sonne
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde 30. september 1902. 
+Christine Mackie rejste hjemmefra 1. juni 1902 for at opholde sig hos søsteren, Ellen Sawyer, i Boston nogle måneder. Hun blev her kærester med William/Billy Mackie, og de to blev gift i Danmark i 1903. 
+Fru Sonnes søsters navn kendes ikke, men hun er omtalt i Fru Sonnes biografi.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1587</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har modtaget det brev, som hendes mor skrev, da faderen lå syg, og man stadig troede, at han ville komme sig. Ellen ville ønske, at hun var i Danmark, så de alle kunne støtte hinanden efter dødsfaldet. 
+Christine og William/Billy Mackie har talt om fremtidsplaner, men de vil tale med Laura Warberg om sagen. William er en god og rar mand.
+Måske kan Astrid/Disser Warberg komme til Boston nu. Faderen ønskede jo ikke, at flere af hans børn rejste så langt væk. Astrid kan lære engelsk og dermed sikre sin fremtid.
+Ellens venner er søde og opbakkende efter faderens død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vFZ3</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret s. 1 øverst:]
+DR. HARRIS E. SAWYER,
+CHEMIST AND BACTERIOLOGIST,
+176 FEDERAL STREET,
+BOSTON, MASS., U.S.A.
+TELEPHONES 4650 Main.
+385 DORCHESTER.
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS
+CHROME LICQUORS,
+OILS AND DRESSINGS.
+Kæreste Mor!
+Vi fik igår dit sidste Brev skrevet før Fars Død, og du kan ikke tænke dig hvor det er underligt for os at læse om jeres gode Håb og Fortrøstning om at han vil komme sig, når vi ved at det ikke skulde være sådan. Men vi kan jo forstå, at han ikke led så meget de sidste Dage, og det er godt at tænke på. I næste Uge vil vi vide det altsammen. Det er så skærende trist at tænke på jer derhjemme, - det er en forfærdelig svær Tid, og jeg ønsker så meget at vi kunde være sammen allesammen og hjælpes ad og bære det. Christine vilde jo gærne være sammen ["sammen" overstreget] hjemme i Vinter, og det vilde jo også være dejligt, men det er jo mange Penge. Billy var herude i Dag og de talte om Fremtidsplanerne, men bleve enige om at vente med at lægge nogle (Planer mener jeg) til de hørte hvad du siger til det. Du kan tro Billy er en rar og god Mand. Jeg tror ikke man kan undgå at blive lykkelig med ham, for han er så gennemgod. - Ja, nu bliver Pladsen her jo åben for lille Disser, som altid så gærne har villet være ["være" overstreget] herover. Jeg vil grulig gærne have hende når jeg skal af med Mornine. Tidligere ømmede jeg mig ved at overtale hende til at komme fordi det var Far så hårdt imod at vi kom så langt bort, mens for dig forekommer Afstanden jo ikke så lang og du kommer vel også nok, - det tvivler vi da ikke et Øjeblik på. - Jeg mener at det kan være fornuftigt for lille Disser. Hun kan lære Sproget, og hun vil i det eventuelt have en Levevej i Fremtiden hjemme, eller også kan hun begynde på noget her om et Par Aars Tid, når hun kan Sproget, med Sygepleje el. lign. Folk har været så venlige og deltagende mod os. Fru Sonne og hendes Søster kom herover forleden og Mrs. Ward kom igår Morges, hun havde en
+[Indsat øverst s. 2; på hovedet:] stor Buket Blomster med til os. Hun er så sød. Christine synes også så godt om de to, som jo er mine bedste Venner her. Lille Grethe har haft lidt Mavedårlighed, men det er vist ingenting, hun er da bedre idag. 
+[Indsat øverst s. 1; på tværs:] Idag sagde hun ligeså fornøjet: "Nu kommer min Bedstemor snart" - hun må have hørt os snakke om det.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
 Wilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
@@ -444,53 +659,50 @@
 Franklin Rosevelt</t>
   </si>
   <si>
     <t>Alhed Larsen og børnene er hos Alheds søster, Christine og hendes familie i Boston. Johannes Larsen er rejst til New York for at lave udstilling i Emil Opffers kontor på bladet Dansk-Amerikaneren.
 Daxen må være Alhed og Johannes Larsens søn, Andreas. 
 Det er også uvist, hvem Riis er, og hvordan Rosevelts Ørn kommer ind i billedet.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Det må være spændende for Johannes Larsen at være i New York. Han må endelig holde Alhed orienteret.
 Alhed, børnene og hendes søster har et ensformigt liv, men der kommer heldigvis snart ny barnepige og aflaster.
 Larsen må snakke med Opffer om Riis og Rosevelts ørn.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/TL1k</t>
   </si>
   <si>
     <t>Tirsdag.
 Kæreste Larsi!
 Tak for Brevkortene og Dit Brev i Dag der stod ingen Adresse, men nu sender jeg det til Kontoret, der faar Du det jo nok. Bor Du stadig hos Opffers eller hvor? Det maa nu være umaadelig interessant for Dig med den N. Y. Rejse, men det er jo kedeligt, at Dine Forhaabninger m.H. til ”Buissiness” er saa smaa, bare der dog kunde komme lidt ud af det. Ja, Billy er rørende, han er kolossalt optaget af det, hvor morsomt med Amundsen, det maa være morsomt at træffe paa saadan en Mand. Hvad synes Opffer om Dine Billeder? Jeg haaber Du vil være meget flittig til at skrive og holde os à jour med det hele, vi følger det jo med Spænding og glødende Interesse. Vi lever meget ensformigt, oplever absolut intet, - er stadig helt uden Piger saa vi sidder jo her indespærrede med Putte hele Dagen, paa Fredag faar vi heldigvis en Barnepige, det er godt, da hun gør Christine rædsom nervøs, skønt hun virkelig næsten ikke har hende, Daxen og jeg har hende mest, navnlig Daxen er storartet til at passe hende, det søde Nus, han taler ustandselig om sin Far og arbejder stadig med Breve og Billeder til Dig. De var begge henrykte over deres Brevkort, Chr og jeg var ude i Darchester med Puf i Aftes, han havde det godt, den lille søde Knægt. – Gid Du var her, at vi kunde tage nogle Udflugter i det smukke Vejr, jeg længes efter noget frisk Luft. Tak for Artiklen, det morede mig, men der er en slem Bommert: ”udst. paa den fri Udst. for 4-5 Aar siden og som blev _erhvervet” o.s.v. Dette "som blev” har jeg ikke i min Kladde og det lyder væmmeligt, men maaske det blev rettet i Korrekturen. – Du maa _endelig snakke med Opffer om Riis og Rosevelts Ørn, hører Du og saa snart Du har modtaget de store Billeder, synes jeg, Du skulde sende Billy et Par Ord og selv takke ham for hans Omhu. Hils Opffers mange Gange. De kærligste Hilsner til Dig selv, det er underligt at vide Dig i den vældige By, bare jeg var der ogsaa. Din A.</t>
   </si>
   <si>
     <t>1907-10-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boston</t>
   </si>
   <si>
     <t>Emil Opffer
 Ellen  Sawyer
 Hempel Syberg</t>
   </si>
   <si>
     <t>Alhed Larsen og drengene er hos hendes søstre i Boston, mens Johannes Larsen er i New York, hvor han laver udstilling i tidsskriftet Dansk Amerikanerens kontor. Emil Opffer var redaktør på dette blad.</t>
   </si>
   <si>
     <t>Det er godt, at Johannes Larsen er glad for udstillingen, og han burde forlænge den.
 Ellen Sawyer (Alheds søster) vil låne Alhed 100 dollars. Alhed synes, at de skal undlade at låne af Hempel Syberg (Onkel Syberg), for det er ubehageligt at skylde ham penge.
 Ellen vil gerne have abbonnement på bladet Dansk Amerikaneren, og Alhed beder Johannes Larsen ordne det plus sende en bog.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M6n4</t>
   </si>
   <si>
     <t>Kære Larsi! Ja, det gaar jo ikke videre straalende med Salget, men det er morsomt, Du selv synes, de ser godt ud. Du svarede ikke paa mit Spørgsmaal, om der saa g [”saa” og ”g” overstreget] kommer nogen Mennesker og ser paa det? Men jeg synes rigtignok, Du skulde lade det hænge lidt længere, naar vi nu alligevel ikke kommer af sted før d. 21, var der jo ikke noget at forsømme med det. Jeg var ude hos Elle i Aftes, tænk, det er 100 Dollars hun vil laane os, det pynter jo meget paa det. Naar vi saa fik 400 Kr. til, kunde vi vist klare os. Har Du skreven?? Hvis Du ikke vilde være alt for ked af det, vilde jeg meget foretrække helt at lade være med Onkel Syberg, han er meget mere ubehagelig og pinlig at skylde noget, Opffer kunde bedre forstaa at Du havde sat Dig i Udgift for en Udstilling, og saa kunde vi se at skaffe ham nogen af dem, naar vi kom til Kjbh. og lade Resten staa til Foraaret. Saa meget skulde vi jo alligevel have haft af O. saa skal vi ikke ligefrem betragte det som at vi nu kan lade være med O.S. Og saa er der jo ogsaa det at O.S. jo er saa meget paa Rejser om Efteraaret, saa det vilde være usikkert at [ordet overstreget] om Brevet traf ham strax. – Nu maa Du endelig bestille Billetter til d. 21ende, vi skal jo kun betale lidt med det samme. – Elle vi gerne abonnere paa Dansk Amerikaneren 244 Columbia Road – Dorchester vil Du betale de 25 C. for hende fra nu af og til Nytaar og hvis det er sikkert at hun kan faa den Bog ”om Amerika” som der staar om i Bladet, vil Du saa betale 2 Dollars og 25. – Hils O. mange Gange, hvis [ordet overstreget] og tak for Kortet, men hvad er det for noget Sludder at Telegrammet har krydsedes med et Brev fra ham? Jeg har ingen Brev faaet. Naa nu kun de kærligste Hilsner pas endelig paa medf. Seddel.
 Din A.</t>
   </si>
   <si>
     <t>1908-04-18</t>
   </si>
   <si>
@@ -876,59 +1088,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M6n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -948,494 +1160,680 @@
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="5" t="n">
-        <v>1900</v>
+      <c r="A2" s="5" t="s">
+        <v>13</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E2" s="5" t="s">
         <v>16</v>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="5" t="s">
-        <v>31</v>
+      <c r="A4" s="5" t="n">
+        <v>1900</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="G4" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5" t="s">
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="G5" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E6" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="G6" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>61</v>
-      </c>
-[...24 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="G9" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="5" t="s">
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="J11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K11" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="L11" s="6" t="s">
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="M11" s="5" t="s">
+      <c r="B12" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>98</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
+    <hyperlink ref="M12" r:id="rId17"/>
+    <hyperlink ref="M13" r:id="rId18"/>
+    <hyperlink ref="M14" r:id="rId19"/>
+    <hyperlink ref="M15" r:id="rId20"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>