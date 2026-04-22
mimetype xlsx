--- v0 (2026-01-22)
+++ v1 (2026-04-22)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="32" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="49" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -61,99 +61,156 @@
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
     <t>1891-12-20</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Henrik Havemann</t>
   </si>
   <si>
     <t>Laura Warberg</t>
   </si>
   <si>
     <t>Hamburg
 2. sal</t>
   </si>
   <si>
     <t>Hr. Bæk kendes ikke.
-Notaterne sidst i brevet stammer fra Alhed Larsens første tid som lærling ved den Kongelige Porcelainsfabrik i København. Hun boede en tid på pensionat ejet af Fru Laudrup, og hun skrev i flere breve hjem om et bal, hvortil hun skulle bruge silkekjole, handsker mm. Tre Ege var et hotel, hvor navnlig Albrecht Warberg ofte overnattede, når han var i København.</t>
+Notaterne sidst i brevet stammer fra Alhed Larsens første tid som lærling ved den Kongelige Porcelainsfabrik i København. Hun boede en tid på pensionat ejet af Fru Laudrup, og hun skrev i flere breve hjem om et bal, hvortil hun skulle bruge silkekjole, handsker mm. Tre Hjorte var et hotel, hvor navnlig Albrecht Warberg ofte overnattede, når han var i København.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1379</t>
   </si>
   <si>
     <t>Havemann og hans hustru glæder sig til, at Ellen Sawyer kommer til Hamburg efter jul. De venter med at besøge seværdigheder til da. 
 På Ellens værelse er der en kommode. 
 Havemann havde regnet med at skulle til København, men denne tur er udsat, så Ellen må enten rejse alene til Hamburg eller blive fulgt af sine forældre, som godt kan overnatte hos Havemanns. 
 Sidst i brevet Alhed Larsens regnskabsnotater fra hendes første tid ved Porcelainsfabrikken i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nLLS</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Joh. Havemann
 Schiffs-Inspector
 Eppendorferweg 15 II.
 HAMBURG
 Hamburg, den 189
 [Håndskrevet i sted- og datolinjen:]
 20de Debr. 1
 [Håndskrevet i brevet:]
 Kjære Fru Warberg!
 Tak for Deres venlige Brev, og det glædede os deraf at erfare, at Ellen efter Julen kommer hertil. 
 Min Hustru og jeg venter ogsaa med at bese alle den store Stad Hamburg’s Seværdigheder til hendes Ankomst, saa at vi kunne have godt deraf alle tre.
 Jeg vilde have besvaret Deres Brev tidligere, men har i nogle Dage været i Tønning forat modtage et nyt Staalskib, der var bygget for os der, så De må have mig undskyldt. 
 Til Ellens Disposition staaer en Commode (paa en Skuffe nær) paa hendes Værelse, ligesom der nok vil findes Plads for Kjoler og desl. i vore Skabe, saa hun behøver ikke at tage mere end en Kuffert med. 
 Det passer os at have hende til enhver Tid, men det er dog bedst for hendes Skyld at have alle Juleglæderne med hjemme først, og som De skrev circa 8de Januar vil vel saa passe. 
 Rigtignok vil det vel blive værst med Reisen, som hun vel ikke synes om at gjøre alene; jeg havde ventet i nærmeste Fremtid at faa Forretninger i Kjøbenhavn, men det lader til at blive hen i Foraaret, førend det sker, saa det hjælper ikke. 
 Paa Altona Banegaard kunne vi jo i alle Tilfælde give Møde, og er Reisen i og for sig meget simpel, da der fra Voyens til Grændsen, hvor Tøjet bliver undersøgt, altid er gennemgaaende Vogne til Hamborg, saa at hun let kunde klare sig selv derfra. 
 Rigtignok vilde det jo glæde os meget at see Dem og Deres Mand her, hvis De vilde følge Deres Datter hertil, men det er jo rigtignok ikke den behageligste Aarstid til at foretage lange Reiser i, ligesom Hamburg heller ikke viser sig saameget til sin Fordel om Vinteren.
 Dem kan vi godt huse hos os, men vi ere desværre endnu ikke saaledes indrettet, at vi ogsaa kunde huse min Hr. Bæk, men de Vanskeligheder lar sig nok arrangere. 
 Til Julen beder jeg Dem modtage de bedste Ønsker fra min Hustru og mig og haabende snarligt at høre nærmere fra Dem tegner
 Deres hengivne
 Joh Havemann
 P.S. Speciel venlig Hilsen til vor Ellen.
 [På tværs nederst s. 2 håndskrevet med Alhed Larsens skrift:]
 Fortjeneste - 20 Kr. -
 Ulæseligt gik
 Ballet: Sko 5 Kr 50 Ør - Drosche 13 Kr - Handsker 3 Kr [ulæseligt] 76 Ør - Strømper 50 Blomster 50 Ør Vadsk 50 Ør - Rejse 7 Kr Julegaver 5 Kr [ulæseligt] 26 Kr. Tøj sendt hjem 1 1/2 Kr [ulæseligt] 1 Kr 30 Kr -
 Laudrup Jan: 40 Kr
-Tre Ege Febr 10 -
+Tre Hj Febr 10 -
 Syløn 2 Kjoler 10 -
 -"- Silkkj 5 -
 Rejse med Drager 7 - 
 -------------
 78 -</t>
+  </si>
+  <si>
+    <t>1892-03-13</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Hamburg
+2</t>
+  </si>
+  <si>
+    <t>Ludwig Beethoven
+Frédéric Chopin
+Frantisch Dusek
+Henrik Havemann
+Rebecca Havemann
+Pauline Hirschsprung
+Felix Mendelssohn
+Wolfgang Mozart
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemanns i Hamburg. Hun blev sendt hjem, da ægteparret ikke fandt hende dygtig nok til husarbejdet. 
+Munter var en hund. 
+Spleis, Jakobsens og deres unge pige, Lønner, Grohmann og Gretchen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1581</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer fik 12 tykke breve til sin fødselsdag. De mødte om aftenen Leth, og han spillede fløjte sammen med Ellen på klaver. Ellen er glad for sin klaverlærer, men han giver mange lektier.
+Laura Warberg har skrevet til Ellen, at hun skal finde noget arbejde, når hun kommer hjem. Ellen vil helst have tegneundervisning, men hun ved godt, at forældrene ikke har råd til at have flere døtre boende i København. 
+Ellen m.fl. har været på en lang gåtur i sneen langs Alster. En dag var de forbi Zoo og igennem Botanisk Have. Ellen vil gerne tegne på disse lokaliteter. En anden dag kom Ellen forbi Sct. Petri Kirke, hvor der var bryllup og dejlig musik. Aftenen før var Ellen til Wasserpantomime i Cirkus Busch. 
+Om aftenen er der tit gæster hos Havemanns, og de vil gerne have, at Ellen spiller for dem. Hun bryder sig ikke om det, fordi de snakker imens og hæver stemmerne, når hun spiller forte. 
+Det går ikke godt med madlavningen. For eksempel kan Ellen ikke finde ud af at lave melboller. 
+Ellen har strikket en uldtrøje og syet en buffetdug til Fru Havemann. 
+Den unge pige i huset, Gretchen, er ikke meget værd.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/J0MC</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Mandag 13de Marts -91
+Kære Mor! 
+Nu burde jeg jo have en hel Masse at skrive til dig om, men jeg ved egentlig ikke, hvad det skal være vi ere nemlig meget stilfærdige i denne Tid, Kaptajnen er væk, - vi ”bomler” ikke saa meget, men Tiden er alligevel fuldt optaget, vi kan knap faa den til at slaa til. – 
+Tak for dit Brev til min Fødselsdag, og vil du takke Fader mange Gange for hans Brev – opførte Munter saa en "lille Formiddagstudekoncert?" – Jeg fik 12 lange tykke Breve til min Fødselsdag, bl.a. et langt et fra Spleis, med indlagt Portræt, glimrende, af ham selv. – Vil du takke Tante Minni mange Gange for hendes Brev. – 
+Jeg blev hædret med fin Middagsmad og god Rødvin. – Om Aftenen havde vi tænkt at gaa i Kirke, men da vi gik ned af Trappen, mødte vi Leth, sammen med med sin Fløjte, saa vendte vi om og, og spillede sammen i samfulde 2½ Time, det gik rigtig pænt, og naar vi har øvet os lidt, vil det blive storartet, tror jeg – d.v.s. der er ”Skidt i Fløjten”, den spiller falsk men han skal med det første have en ny. – Jeg er mere og mere tilfreds med min Spillelærer, han kommer i Morgen og vil da bringe med en Vals af Chopin og Frühling Lied af Mendelsohn – om 6 Uger skal jeg spille Maaneskinssonaten af Bethoven – har han sagt. – Han er vist meget dygtig, men han giver mig en Masse for – til i Morgen har jeg f. Eks. 11 Scalaer, Etuder, et Utal af Øvelser, en Sonate af Bethoven en af Mozart, en af Dusek, saa du kan tænke jeg har travlt i de 2 Timer, jeg øver mig om Dagen. – Jeg er uhyre tilfreds med de 12 Timer, og tænkte nok det maatte være en Misforstaaelse med 24 – det er jo allerede en farlig Masse Penge til det. Du skriver, at naar jeg kommer hjem, skal jeg vel til at tage fat paa noget at arbejde med af en eller anden Slags. Ja det er du Ret i, og jeg skal nok hænge dygtig i, saafremt det bliver noget. Jeg kan og har Ævne til, jeg vil naturligvis helst til Tegningen, naar jeg kan blive anbragt ved det, men det er naturligvis ikke let at finde paa, paa Landet har man jo ikke Brug for den Slags, og I har ikke Lyst til at holde en Datter til i Kbnhavn, Døtre ere dyre – især naar de blive sat i en By – men som sagt, om I kan finde mig en Beskæftigelse hvor man tjener Penge, saa skal jeg nok tage godt fat og slide godt i det, bruge mine Kræfter og gøre jer Ære. – 
+Vi ere netop komne trætte og udasede hjem fra en lang, lang Tur, vi har været rundt inde i Byen, forbi Børsen netop som de kom ud derfra, sikken en Mylder, så har vi været henne Hotel d’Europe, hvor vi vare til Bal, gaaet langs med Alsteren, du kan tro der er smukt. Her har vi haft Vinter de sidste Dage, Alsteren var tillagt og der ligger c 1 Fod Sne i Dag er det Tø og et gruligt Søle. – Det er næsten hver Dag vi gaar saa lange Ture, en Dag gik vi ud paa Lykke og fromme og kom saa forbi Zoologisk Have og ud gennem Botanisk Have, hvor der er ganske henrivende smukt og jeg fandt mig nogle nydelige Motiver. Her bliver mange Steder omkring i Anlægene, hvor jeg kan tegne. I de sidste Dage har jeg malet fra Vinduerne. Der er en Have ud for Køkkenvinduerne med nogle store Bygninger bag ved. – 
+En anden Dag begav vi os ud og skulde gaa en rigtig lang Tur, men vi forvildede os i et stort Anlæg og fandt pludselig os selv i Frucht Allé ved Sct Petrikirke, som er 5 Min. Gang herfra. – Saa opdagede vi at Kirkedøren stod aaben og der stod nogle Drenge. Vi tænkte, der maatte være noget løs og gik derind. Der var et stort Bryllup, som vi overværede i al Højtidelighed, Talen forstod vi ikke, men der var saadan en dejlig Musik og 2 stemmig Sang, det var det bedste af det. – I Aftes vare vi i Cirkus Busch og morede os aldeles storartet, Leth kom og tog os med – det var brilliant – Wasserpantomine, det samme som Tante Minni og Onkel Syberg saa i Kbh i Sommer, kun var det vist mere storartet her. Du kan tænke dig, der blev sluppen Ænder Svaner og Sælhunde ud i Vandet, Ludvig d. 14 sejlede omkring i en lille Baad og spillede paa Luth, hvert Øjeblik plaskede der Herrer, Damer og Heste omkring – det var Gru at se. – Vi har haft et lille "Party" her en Aften. – Vi havde bedt den unge Pige henne hos Jakobsens, samt en svensk Kaptajn Lønner, som vi ogsaa har set derhenne, - Fru Jakobsen kom uventet med og Hr Jakobsen kom og [”kom og” indsat over linien] hentede hende Klk c 8. Vi havde det meget gemytligt, drak allesammen hver en Snaps til Aftensmaden, og Cognactoddy om Aftenen. Jeg blev den Aften som altid meget indtrængende bedt om at spille men jeg holder slet ikke af det, for Sludderen gaar aldrig saa lystig som naar jeg spiller forte, saa bliver der bare talt lidt højere, og jeg ved ikke noget mere irriterende. – Paa Torsdag Aften er vi bedt hen til Grohmanns, Fru Grohmann var var her en lille Visit i Gaar Form. og inviterede os. - -
+Madlavningen gaar det kun saa som saa med – vi har lavet Melboller, dog ikke efter den nye Kartoffelmelopskrift, men efter Kogebogen og som vi gør det hjemme, men de vil ikke lykkes, og vi ere nu saa kede af dem, saa vi kun kan se dem. En Gang bleve de saa haarde som Sten, en anden Gang syntes vi da at de vare brillant, men da Kaptajnen smagte dem erklærede, han at de vare slet ikke kogte, vi kom i saadan en Latter over vores spildte Møje, at Kaptajnen var lige ved at blive gal. – Æbleskiver og Pandekager faae vi tit, jeg laver dem altid, og har næsten naaet Virtuonstitel i det Stykke. – 
+Jeg strikkede i Gaar min Uldtrøje færdig og skal nu til mit Tørklæde, jeg var i Dag inde i en Garnbutik, men kunde ikke faa Garn der, jeg haaber jeg kan faa det et andet Sted. – Bufetdugen som jeg syede for Fru Havemann blev rigtig pæn, jeg har ogsaa broderet 2 Navne for hende - (af mig selv) - Fru H. har nemlig stor Respect for hvem der kan sy pænt, og saa vilde jeg selvfølgelig se at indlægge mig lidt Ære der. - Vor Pige Gretchen har vi ingen Glæde af, hun gaar ud hver Fredag og hver 3dj Søndag men er endnu ikke kommen hjem til rigtig Tid, saa kan [resten af brevet mangler] 
+[Skrevet på tværs øverst s1:]
+Husk endelig at skrive om Tante P.</t>
   </si>
   <si>
     <t>1892-05-10</t>
   </si>
   <si>
     <t>Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Højrup St.
 Erikshaab</t>
   </si>
   <si>
     <t>Rebecca Havemann
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Ellen Schroll og Havemanns søster kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1378</t>
   </si>
   <si>
     <t>Havemann-parret har haft uheld med piger i huset. Rebecca Havemann har dårligt helbred. Nu ankommer Ellen Schroll i næste måned. Ellen Sawyer er rar, men hun er for uerfaren til at passe alt på egen hånd. Havemann beder Laura og Albrecht om at sende Ellen hjem i juni måned.</t>
   </si>
@@ -161,50 +218,104 @@
     <t>https://fynboerne.ktdk.dk/d/wqxx</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 An
 Herrn Godsforvalter A.C. Warberg
 Erikshaab
 Højrup St
 Fyn
 Dänemark
 [Fortrykt i brevet:]
 Joh. Havemann
 Schiffs-Inspector
 Eppendorferweg 15 II.
 HAMBURG
 Hamburg, den 189
 [Indsat i sted- og datolinjen med håndskrift:]
 10de Mai 2
 [Håndskrevet i brevet:]
 Kjære Fru Warberg!
 Som De vist har erfaret af min Søster, vil Ellen Schrolll i næste Måned komme hertil forat være i Huset hos os, da vi have havt saameget Uheld med Piger hidtil at jeg, formedelst min Hustrus mindre gode Helbred, tilsidst fandt det nødvendigt at sørge for at faae en erfaren og dygtig ung Pige i Huset, saa at min Hustru for Fremtiden vil kunne skaane sig mere. 
 Deres Ellen er en rigtig rar Pige, men er dog endnu for uerfaren til, at min Hustru kan overlade ret meget for hende at passe paa egen Haand, hvilket jo heller ikke egentlig var Meningen med hendes Komme her, men jeg troede ikke dengang, at det var saa vanskeligt at faae en rigtig, dygtig Tjenestepige her. 
 Da nu imidlertid vor Plads er lidt indskrænket og navnlig i Sommer, hvor vi venter Fremmede fra Bækkelund og England, vil være endnu mere knap, saa vil jeg bede Dem at undskylde, naar vi finder os nødsagede til at bede Dem at tage Deres Ellen hjem engang mellem 15_de_ og 22_de_ Juni, da vi formodentligt sidst i Juni eller først i Juli faar engelske Fremmede.
 Med venligst Hilsen fra min Hustru og migselv til Dem og Deres Mand, tegner 
 Deres heng. Joh Havemann</t>
+  </si>
+  <si>
+    <t>1892-06-02</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Hamburg</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Henrik Havemann
+Rebecca Havemann
+Johanne Christine Larsen
+Hempel Syberg
+- Thrane</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var i huset hos Havemann-familien i Hamburg en kort tid. Ægteparret fandt hende ikke dygtig nok, og Hr. Havemann sendte Ellens forældre et brev, hvori han fortalte dette. Brevet findes i Kilder Til Dansk Kunsthistorie. 
+Any Kleis, Hans Madsen og Hr. Meyer kendes ikke. Ellen er formodentlig den stuepige, der skulle afløse Ellen Sawyer hos Havemann-familien. T.M. er formodentlig Tante Mis = Wilhelmine Berg. 
+25 grader Reaumur (°R) svarer til 31,25 grader Celsius (°C).
+Reinbek ligger nord for Hamburg. 
+Fliegende Blätter, (ty. 'Flyvende Blade'), tysk humoristisk tidsskrift, udgivet 1844-1944, grundlagt af tegneren Caspar Braun (1807-77) og Friedrich Schneider, boghandler i München. Forfattere og tegnere hånede harmløst særheder i tysk hverdagsliv, men efter 1848 blev tonen skærpet af blandt andre Moritz von Schwind, der rettede kritik mod de borgerlige spekulanter, som berigede sig på andres bekostning (Lex.dk).
+Onkel Luth og hans 2 Jødefolk: Ludvig Brandstrup (Laura Warbergs bror) blev i 1894 gift med Berta Hirschsprung, som var jødisk. Det var formodentlig hende, der var med ham i Hamburg, men hvem den anden var, er uklart. 
+At fadaise som verbum af fr. fadaise, indholdsløs snak; dumme sig (Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1580</t>
+  </si>
+  <si>
+    <t>Ellen kan kun skrive breve om formiddagen, hvor skrivebordet er ledigt. 
+Det har været meget varmt. Ellen Sawyer har måttet købe bomuldsstof til en kjole, og Fru Havemann hjælper med at sy den, men nu har Ellen ikke råd til at blive fotograferet.
+Ellen har købt fliegende Blätter. Man kan få en bøde, hvis man oversætter dem.
+Sender Albrecht og Laura Warberg rejsepenge og rejseplan? Og holder de fest for Ellen, når hun kommer hjem?
+Ludvig/Luth Brandstrup og hans "2 Jødefolk" har været på besøg, og Ellen har været med dem i teatret.
+Fru Havemann har været god mod Ellen. Hun var ikke glad for det brev, som hendes mand sendte Ellens forældre.
+Ellen har været med Havemanns på besøg hos en hr. Mejer. Selskabet gik tur og fandt en dansepavillon. Mejer synes, at det er sjovt, at Ellen er "Venstremand". I Skandinavisk Forening har de moret sig ved tanken om, at Ellen kunne afsløre kongeparrets buster ved en guldbryllupsfejring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NGmd</t>
+  </si>
+  <si>
+    <t>Hamburg
+Eppendorferweg 15.II
+Donnerstag 2 Juni - 92. 
+Kære Mor!
+I ere vel ikke knusende gale paa mig, fordi jeg har gjort en lille Pause nu med mit Brevskriveri, det er ikke godt, kan du se, at love at skrive en bestemt Dag, kan jeg saa ikke kunde I nemt mistænke mig for at være død! - Sagen er den, at jeg ikke har kunnet faa Tid i den sidste Uge, jeg har haft Samvittighedskvaler, og i Aanden set Pigen Thrane ile til og fra Højrup, vi har haft en hel Del at sy, samt Vads[k] o.s.v. og da jeg kun kan skrive om Form., naar Kapt. er væk fra sit Skrivebord saa er det ikke saa nemt altid. – Jeg har en hel Masse Forretninger, at skrive om. Det var sidste Uge saa varmt, at vi vare paa Kogepunktet 25 ⁰ Reaumur i den køligste Skygge, saa kan i tænke jer til Resten (d.e. Gaderne i bagende Sol pakfuldt af Folk) – jeg gik iført et Underskørt og en tynd Trøje, syt af en af Kapt’s Skjorter – om Form, men om Eft. kneb det med min tykke uldne Vinterkjole, og naar vi gik ud – jeg kunde knap gaa for Varmen – jeg laa om Natten for aabent Vindue med et Lagen over mig, og var endda drivvaad (af Sved!!) naar jeg vaagnede! Saa saa vi ikke anden Udvej end at købe mig Bomuldstøj til en Kjole og vi fik nogen til 60 pr Meter (se Prøven) 7 Meter altsaa 4+20 – og Fru Havemann hjælper mig med at sy den – el omvendt, det bliver en ganske nysselig Kjole, og er det saa egentlig ret dyrt, rigtig nok maa endnu regnes Knapper og Liv for, men jeg vil meget hellere renoncere paa at blive fotograferet end blive stegt levende, vi syr ogsaa et Liv, som kan gaa med min tærnede Nederdel til hjemme, saa gaar jeg kun med den anden paa Gaden. Du kan tro den bliver pæn, Livet er c. færdigt, det sidder brilliant, Fru H. er dygtig til det, hun har klippet og syt det sammen, jeg har syt Knaphuller, sømmet efter o.s.v: - Jeg har nu ikke Raad til at Fotograferingen, men det er da ogsaa lige fedt. - Du kan ikke tro som Pengene gaa, jeg har nu alt i alt maattet betale 6 Mark for mit Fodtøj, som hvert Øjeblik maa gøres i Stand. 1,30 for fliegende Blätter, de maatte forskrives direkte fra München, de kan ikke faa enkeltvis her, Boghandleren sagde, at man skulde passe paa med at oversætte dem, om det kom Forlæggerne i München for Øre, maa man betale 1000 Mark, men det kan risikeres, naar Bladene ikke kommer til at ligge i Restauranterne, hvor rejsende Tyskere kan se dem, det bliver gjort meget, sagde han, og naar Billede kun ikke blev ["blev" overstreget] kom med kunde man rolig gøre det – hun maa endelig, nu jeg har betalt min Mark – 50. Ellen kommer lige sidst i denne Maaned, de har sagt, jeg skal ikke rejse før, jeg faar vel sendt Rejsepenge?? Jeg tager over Kiel, men kan I ikke skaffe mig Nøjagtighed Tiden, Dagen, o.s.v. at vide, det staar ikke i Bladene her. – Jeg haaber gør et Gilde for mig, naar jeg kommer hjem, nede i Lysthuset f. Eks, med de kinesiske Lamper oppe!? Du lovede at skrive til mig i København, men det blev abermal ikke af, jeg længes efter at høre lidt om din Rejse, samt dit Ophold i Sverige. – Hvis jeg have god Lejlighed til at skrive saa vilde jeg smøre Ark fulde og sende hjem i Korsbaand, jeg er fuld af Beretning! Pinsemorgen om jeg faar Held med mig, staar jeg op Kl 5 og skriver en Masse til Onkel Syberg og T.M., jeg havde tænkt, det skulde med her, men Klk er 10, i Morgen stryge, Lørdag gøre rent, min Kjole sy færdig, o.s.v. Jeg har drømt Lusen var død, lever hun endnu??? Er Any Kleis bleven gift?? Var det ikke morsom med Onkel Luth som kom herud en Dag som et Tordenslag, jeg var jo med ham og hans 2 Jødefolk i Stadttheater og hørte Don Juan, glimrende, storartet ”uhørt”, (var det ikke morsomt, jeg fik det at se?” Du skulde tage og skrive til Fru H næste Gang du skriver til mig, naar du skriver lidt tydeligt kan hun godt læse det, hun har været forfærdelig god mod mig mens jeg har været her, hjælper mig med alt muligt og er saa rar og god, hun var slet ikke tilfreds med Kaptajnens Brev til dig, og af ["af" overstreget] vilde hellere have gjort det selv, men hun kan kun daarlig med at skrive dansk, jeg har sagt, hun kunde skrive paa engelsk; du kan nok læse det. – For 3 Uger siden var vi ude i Reinbek hos Hr. Mejer’s til Middag, det er 3-4 Mil uden for Hamburg vi tog med Toget, - i den dejligste Egn, paa det dejligste Landsted, du kan tro det var knusende fint jeg fadaisede naturligvis med mine Fiske – Frugt – o.s.v. Kniv, det er rædsomt fint i Huset, Haven o.s.v., de har en Masse Penge – vi gik en dejlig Tur gennem Enge og en Skov – der laa et Dansehus, hvor vi gik ind, der gaar Folk og danser midt om Dagen for aabne Vinduer, saa man kan høre det over hele Skoven, vi saa lidt paa dem, Tyskerne danser saa kunstig, med Hovedet paa Siden, langsomt, roligt, undertiden ganske kønt - jeg havde en knusende Lyst til at danse med, men det maatte man ikke. – Jeg har jo sagt at jeg var Venstremand, og det gaar jo Kaptajnen og fortæller vidt og bredt ogsaa til Hr Mejer, han havde sagt, han vilde bearbejde mig, der er saadan en grinagtig lille, klog, livlig Jødesmovs, han holdt jo et langt Foredrag om Royalismen – endnu om Aftenen da vi gik stod han paa Trappen og raabte ”det bliver et net Ægteskab, om de faar en Højremand, gaar han til højre, gaar De til Venstre.
+Saa kan I tænke jer, da de holdt Møde i skand. Forening, da ”der maatte gøres noget” til Hans Madsens Guldbryllup, - foreslog Hr Mejer at jeg skulde afsløre det ædle Kongepars Buster ved Festen!!!! Ser i mig ikke staa der indviklet i Flag med Aks og Ler ["Ler" overstreget] Léer i Hænderne (i Haaret var der jo ingen Plads) og afsløre – det havde bleven net, heldigvis stemte andre imod, - de mente ikke en Venstremand kunde saadan noget. – Skriften er maaske lidt primitiv, men jeg kan ikke faa Tid til at gøre det saa fint. 
+Hils Johanne hun skal skrive til mig, men hun maa ikke sende smaa ”rørende danske Bod ["Bod" overstreget] Bøgetrær
+[Skrevet på tværs øverst s. 1:]
+Jeg bruger dem ikke. Tak Dr[ulæseligt] meget, han har været saa elskværdig at skrive til mig. Jeg har 2 Mark paa Lommen. Jeg skriver altsaa maaske temmelig sikkert i Pinsen.
+Adieu, so long
+Din Datter Pelle.
+Skriv endelig snart allesammen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -281,59 +392,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -407,84 +518,176 @@
       </c>
       <c r="I2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F3" s="5" t="s">
         <v>25</v>
+      </c>
+      <c r="F3" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>31</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
+    <hyperlink ref="M5" r:id="rId10"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>