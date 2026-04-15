--- v3 (2026-02-28)
+++ v4 (2026-04-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4216" uniqueCount="2610" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4309" uniqueCount="2676" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1264,50 +1264,89 @@
     <t>Brevene findes på Johannes Larsen Museet.</t>
   </si>
   <si>
     <t>Laura Warberg skriver om møde med den gravide datter Christine Mackie og hendes forlovede og om, at alle undtagen den forsmåede forlovede og far til barnet er enige i, at ægteskab ikke kan komme på tale. Der gøres de sidste forberedelser inden Christine Mackies fødsel på Fødselsstiftelsen i København.
 Inden hjemkomsten til Erikshåb vil LW besøge sin gamle far i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DPRb</t>
   </si>
   <si>
     <t>[Fortrykt:] Aarhus, den .........189
 Carl Larsen
 Hotel Royal
 [Håndskrift:]
 Søndag Aften
 Kjæreste Abba!
 Alt føjer sig saa godt for os og Christine er saa rask. Da jeg gik ind morges for at lede dem op, traf jeg strax paa Pojken, der var paa Vejen til Christine, han saa mig ikke inden jeg var lige ved ham, det bedrøvede mig at se ham gaa saa sorgfuldt helt optaget af sine egne Tanker. Vi fulgtes ad til Chr. og de var begge – hun især – saa lettede ved at der ingen Vielse skulde være; han vistnok mest fordi hun ønskede det saa meget. Til Præsten havde han iaftes udtalt, at naar de blev viede nu, saa havde han det Haab, at de med Tiden skulde falde sammen igjen – Baade Bassen og jeg tog Gjensynet meget roligt. Fra hende gik vi til Skandinavien at faa Syberg med til Lægen. Denne erklærede, at Chr. kunde uden Tvivl nok taale Sørejsen helt lige til Kjøbenhavn, han vilde give hende lidt Chloral og selv følge os ombord Tirsdag Aften 11½. Han billigede vor Fremgangsmaade med ikke at holde ["holde" overstreget] faa dem viede. Saa gik vi alle fire i Kirke og fik en udmærket Prædiken. Kl. 2 skulde de møde hos Præsten. Vi blev hurtigt enige med ham i det rigtige ved ikke at faa et Ægteskab istand med den Tanke, at det saa skulde opløses; ligesaa Hensynet til Barnet og det vanskelige for hende i at beholde sit Pigenavn. Altsaa vi mødte slet ingen Modstand og han var mageløs rar. Det var mest af hensyn til Barnet og til Pojken, at han havde foreslaaet Ægteskab, men vilde dog have foreholdt hende det urigtige i at indgaa det med den faste Beslutning at skilles. Han talte saa godt og saa medlidende om Pojken, havde ogsaa sagt til hende, at en saadan Kjærlighed skulde hun betænke sig paa at kaste fra sig og meget mere godt om ham, som jeg bedre kan fortælle om mundtlig. De Unge var i en anden Stue, han lovede at besøge Chr. imorgen. Det er forbavsende saa rigtig han har opfattet hendes
 [Fortrykt;]
 Carl Larsen Aarhus, den ……..189
 Hotel Royal
 [Håndskrift:]
 Karakter, hvad hun selv indrømmer, men hun har ogsaa skrevet flere anonyme Breve om hans "umodne Læsning af [ulæseligt] og Bjørnsson” sagde han, imidlertid han har jo været ganske mageløs mod hende. Derfra gik vi alle ned til [ulæseligt], det er en prægtig, deltagende Kone, vi skulde spise der, vilde hun absolut have fik Suppe Boeuf og Kage med Øl til. Vi spiste godt og følte os meget lettede undtagen Pojke, der er lige sorgfuld bestandig, vel mest en Følge af, at om det jo maa hedde sig og naturligvis ogsaa være forbi med Forlovelsen; det kan ikke trøste ham, at jeg siger vi kan se Tiden an. Saa gik Syberg til Lægen at faa rigtig Besked om Fødselsstiftelsen og nu rejser han iaften lige til Kjøbenhavn og tager imod os Onsdag Morgen. Pojken tager vi med samt alle Papirerne. Hans Forældre havde ment, at det var for overilet med Vielse, om det dog ikke kunde dysses ned, altsaa de vil synes om denne Ordning. Hans Far gav ham Penge, og Christine har faaet de 50 Kr. Du gav ham. Paa Heden veed de intet og skal ikke vide andet, end at Forlovelsen er hævet. Nu skriver jeg ogsaa til [ulæseligt]. Er der Breve til mig, kan Du jo sende dem til Alhed; jeg kommer saa om Alt gaar efter Ønske hjem Fredag med Iltoget. Syberg og vi Alle er raske. Det har været en anstrengende Dag, jeg laa en Time paa Sengen mange Farvel min egen Ven, Det er en Sorgens Tid men det klarer vel igjen. Kjærlig Hilsen til alle hjemme. Vi siges vel at Far er bedre og jeg bliver et Par Dage hos ham.
 Din Smaa.</t>
   </si>
   <si>
+    <t>Januar-maj 1892</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Adelheyde Syberg
+Hempel Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var ung pige i huset hos Havemann-parret i Hamburg januar til maj 1892. 
+Køngs plaster er blyplaster fremstillet af mønje og olivenolie med tilsætning af kamfer. Plasteret blev anvendt som sårsalve, og det blev forhandlet af apotekerne i Danmark. Produktionen blev indstillet, da man opdagede den blyholdige mønjes sundhedsskadelige virkning.
+Munter er hunden på Erikshåb.
+Habbet er gården Erikshaab. På Gelskov boede Adelheyde og Hempel Syberg samt deres adoptivdatter, Thora. 
+Caroline Bass kendes ikke. Fritz kan være flere forskellige personer.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1576</t>
+  </si>
+  <si>
+    <t>Fru Havemanns tysk er fuldt af fejl, og man kommer let til at grine. Ellen Sawyer øver sig i at tale engelsk, men udtalen er svær. 
+Ellen spørger, om moderen kan sende nogle plastre sammen med kjolen. 
+Der er ikke rigtig noget at fortælle om. Albrecht må hilse alle, og Fru Havemann sender også hilsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BIxo</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+det lært godt, det gaar som Kæp i et Hjul, naar hun taler tysk. En Sætning hun siger meget ofte er ”Das Mann haben gesagt -” og det kan man dog ikke kalde fuldstændig gramatikalsk rigtigt. Det er tit næsten umuligt at lade være med at le, men hun holder ikke rigtig af, at vi gør det. 
+Jeg har saa smaat begyndt at tale engelsk, men det gaar ikke rigtig, Udtalen er saa Pokkers vanskelig, Fru Havemann ler, naar bare jeg siger: ”Yes, thank you”, men jeg synes, jeg tænker det helt godt, saa det kommer vel, til Sommer skal vi have engelske Gæster, saa skal jeg tale engelsk. – Vil du bede Mor endelig huske Kjøngsplaster, naar hun sender Kjolen, jeg længes snart efter den, den anden er sort som Jorden. – 
+Jeg er meget flov over at jeg ikke har mere at skrive om, men man maa huske paa, at vi ikke har været nede af Trapperne en eneste Gang i denne Uge, og knap en Gang [”en Gang” indsat over linien] sidste Uge, saa der kan ikke være meget at melde. 
+Vil du hilse alle paa Haabet og Gelskov, glem ikke Munter, mon han ikke savner mig til et lille Tud en Gang imellem. Du selv og Mor hilses mange Gange fra jeres hengivne Datter
+Ellen Warberg
+Jeg skal skrive til Fritz i Morgen, men ikke til Caroline Basse, hun skrev ikke til min Confirmation.
+Hilsen fra Fru Havemann.</t>
+  </si>
+  <si>
     <t>Vinter 1892 eller 1893</t>
   </si>
   <si>
     <t>Rasmine -
 Berta Brandstrup
 Hanne -  -, kokkepige Erikshaab
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Christine  Mackie
 Ellen  Sawyer
 Ida Vett
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Hanne var kokkepige på Erikshaab i mange år. Om hun hed Sørensen før eller efter brylluppet med Hans Jørgen er uklart.
 Det vides ikke, hvem Fru B var.
 Frk. Hirschsprung, som tilsyneladende er på besøg hos Johannes forældre, må være Berta. Hun blev 14. sept. 1894 gift med Laura warbergs bror, Ludvig Brandstrup.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2045</t>
   </si>
   <si>
     <t>Det er en stor nyhed, at Hanne Kokkepige og Hans Jørgen skal giftes. Så får Hanne da sit eget hjem i en moden alder. Der må holdes stor bryllupsfest. Skal Hans Jørgen så nyde en cigar i Albrecht Warbergs stue? Laura Warberg kommer til at savne Hanne. Mon hun kan få Rasmine i stedet? Fru R har spurgt, om Hanne har været ked af at blive kaldt kokkepige og heller ville hedde Jomfru Sørensen. Men i så fald skulle hun nok stadig sove i pigekammeret.
 Johanne skal spille mandlig elsker i komedien Abekatten, og hun spørger, om hendes mor vil hente et kostume på skolen i Sollerup. Til festen efter forestillingen ville Johanne gerne have sin silkekjole, men den skal nok sprættes op og vaskes, og hvem gør det?</t>
   </si>
   <si>
@@ -1427,116 +1466,228 @@
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Pojke var svenske Leonard Holst, som Christine Mackie en tid var forlovet med. Han var far til det barn, som hun ventede, og som var årsagen til, at Christine fra januar 1892 opholdt sig hos familien Rasmussen i Århus i skjul. Laura Warberg vidste endnu ikke, da un skrev dette brev, at datteren var gravid. Christine havde bildt sine forældre ind, at hun blot var i huset hos Rasmussen-familien, som i virkeligheden tog betaling for hendes ophold. Barnet blev født 22. marts 1892. 
 Studenten var Harald Balslev, som Christines søster, Alhed Warberg, g. Larsen, var forlovet med. Han fik laudabilis = højeste karakter ved eksamen på universitetet. Hverken Christine eller Alhed blev gift med de her nævnte mænd.
 Christines brev til præsten: Under opholdet i Århus gik Christine meget i kirke, og hun blev betaget af præsten Mogens Lindhardt. En af hans prædikener var hun mindre tilfreds med. Hun skrev om den i sin dagbog og sendte dagbogsbladene til præsten. 
 Petrea Brandstrup havde brystkræft. Hun var gift med Laura Warbergs bror, Carl. 
 Ellen Sawyer, f. Warberg, var i huset hos Havemann i Hamburg januar til maj 1892.
 Følgende omtalte personer kendes ikke: Breinhed/Bremberg (svært læseligt navn), Preisler, Schmidt, Lollesgaard, Nerulla og Henningsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2730</t>
   </si>
   <si>
-    <t>Laura Warberg havde en dejlig føfdselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
+    <t>Laura Warberg havde en dejlig fødselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
 Flot, at Balslev/Studenten fik topkarakter. Han er dygtig. Forholdet til Alhed er dog nok slut, og "Folk" snakker. Laura Warberg har aldrig ønsket, at Alhed skulle blive gift med en præst.
 Christines anonyme brev til præsten var en sjov idé.
 Man vasker på Erikshaab. Emilie er dygtig og huslig. Der har været travlt, fordi Ellen skulle rejse.
 Lauras ben er dårligt. 
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
 Det er ganske rigtig al Travlheden med Elle, der har ladet det skyde over sig denne Uge med Brev til Dig, og saa vilde jeg vente, til det idag var kommen, om vi saa tillige havde hørt fra Elle. Hun lovede saa sikkert, at skrive et Kort Dagen efter sin Ankomst og jeg havde lagt Mærke til, at vi fik Brevene Dagen efter 2 1/2 til Højrup, sendte imidlertid forgjæves Bud derned igaar sender nu Emilie idag med Brev til Elle om hun mulig har glemt at sætte Danmark_paa Brevet. Havemann _vilde dog vist have skreven strax, dersom hun ikke var kommen Onsdag. Torsdag kom her et fornøjet Kort fra Frederits, hun havde Syd Toget paa [ulæseligt ord], var meget vigtig o.s.v. Paludan fulgte hende til Odense, Sybergs var der ogsaa, Mimi, Paludan og Preisler var paa Banegaarden, da hun smilende og frejdig drog af, med Godter fra Mimi og en dejlig Buket fra Pr. Pojke havde hun vist narret, han var ikke ved Stationen, hun har vist ikke skreven til ham hvad Tog.
 - Det glæder mig meget, at Du har haft den Glæde at have hørt Nerulla og [ulæseligt]. Nej hvem skulde have ventet det i Aarhus. Jeg er glad ved at gaae lidt i Huset, gjør ikke mere, end hvad Benene kan taale, det er ikke meget endnu. Emilie er huslig, har gjort Stuerne rene idag helt alene, er færdig med Lamper, Gang, Barne og Sovekammer og gaaer nu om lidt ned til 2 1/2 Toget; saa har Du vel dette Brev Søndag?? [Det sidste "?" overstreget] Fr. Jensen Junge og jeg var igaar paa Gjelskov til Kaffe og Aften med Schmidts og Preislers, kjørte derom og hjem. Junge har været hjemme denne Uge, var syg i Søndags og Mandag Morgen, hos Doktoren Onsdag, der ordinerede Mælkekur et Par Dage her og siden paa Sollerup lidt Diæt samt Piller og Pulver. Jeg er af hvis det er langvarig Blegsot. Alt gik saa godt for hende. Imorgen - Søndag Formiddag rejser hun derover, men hun er træt og har Trykken og ingen Appetit. - Tante Mimi traf forleden paa en gammel Ven Lollesgaard paa Langeskov (ved [ulæseligt],) hun spurgte om her ikke var en ung Pige for hende til Maj; hun holder Pige derinden, er ene, vil have en der kan spille; Mimi talte om Dig, hvis Du mulig vilde have den Plads i Sommer. Nu har jeg ikke Tid til mere! Hvad for "Folk" kan dog have blandet sig i Sagen med A. og St.? Det maa have været nærgaaende, naar det havde kyst ham. 
 Jeg ønsker forresten ikke Alhed gift med en Præst, faae smaa Kaar og mange Børn som Balslevs - uha! I veed nok jeg har aldrig sværmet for Studenten; haaber A. skulde gjøre et anderledes Parti, hvis hun skal giftes; men den Tid den Sorg, hun er jo tilfreds med Tilværelsen og er kun 20 År. Petrea er opereret igjen i Aalborg, hele Brystet bort, lider meget, men det er godt overstaaet denne Gang. Paa Torsdag rejser Tante og Poul til Kjb. - Bedstefar er temmelig rask igjen. - Lev vel. Kjærlig Hilsen Mor.
 I F ["F" overstreget] faaer vist kun Brev hver 14 Dag jeg kan næsten ikke overkomme den tiere Korrespondance, har vist skreven 30 Breve siden jeg blev rask; nu faaer vi see. Ængstes altsaa ikke, hvis der gaaer en Uge over.</t>
   </si>
   <si>
+    <t>1892-02-11</t>
+  </si>
+  <si>
+    <t>Eppendorferweg Hamburg</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Leonard Holmstrøm
+- Jensen, Frøken, Erikshaab
+Ellen Schroll
+Adelheyde Syberg
+Hempel Syberg
+- Thrane</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemann-parret i Hamburg.
+Haabet er gården Erikshaab, hvor Warberg-børnene voksede op. 
+På Brobygaard boede Albrecht Warbergs arbejdsgivere; greveparret.
+Frau Jakobsen, Ingeborg Jakobsen, Hr. Grohmann, Grettchen, de to herrer Leth, Lille Lus og Petus kendes ikke. 
+Den første opførelse af Mignon (fransk) komponeret af A. Thomas var på Opéra-Comique i Paris den 17. november 1866.
+Lohengrin er en opera af Richard Wagner, komponeret 1846-1848 og uropført på Hofteatret i Weimar den 28. august 1850.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1578</t>
+  </si>
+  <si>
+    <t>Hr. Havemann glemte at sende Ellen Sawyers sidste brev for hende. Ellen er glad for at være hos Havemann-parret. Fru Havemann er en dygtig husmor. Alle står op kl. 8. Efter morenmaden udfører Ellen og Fru Havemann huarbejde. De laver selv middagen, til Hr. Havemann/Kaptajnen kommer hjem. 
+Ellen har været hos en Frau Jakobsen, hvor hun var i internationalt selskab. Hun har også været til varieté og på besøg hos en rig Hr. Grohmann. Ellen skal sammen med Havemann i teatret og se Mignon og Lohrengrin.
+Familien har haft to kaptajner til middag. De serverede fyldte hvidkålshoveder, og Ellen og Fru Havemann havde lavet hver deres version af retten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/l79p</t>
+  </si>
+  <si>
+    <t>Eppendorferweg d. 11 Febr. – 92
+Hamburg
+Kære Moder!
+Jeg tog mig et billigt Grin over det vilde Oprør, Haabet har været i og over Pigen Thranes mange forgæves Fjed, nu skal du høre: den næste Dag, Torsdag, skrev jeg på Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det videre til en Postkasse. Den næste Dag, Torsdag, skrev jeg til dig paa Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det viddere til en Postkasse. Den næste Dag havde jeg lige staaet op og fortalt Fru Havemann, at du sendte Bud til Stationen og om en Time vilde du have mit Brev – da Kaptajnen - trækker det op af sin Lomme!! Han gav mig Lov til at anklage sig for dig, hvilket jeg nu har gjort. - - Tak for dit Brev, det var morsomt at høre hjemmefra – pas dog på dine Ben jeg tror du staar for galt op med dem!!!! – Her er dejligt at være, jeg elsker Kaptajnen med Frue efter en høj Maalestok. Fru Havemann var jeg straks gode Venner med (vi har været på Kys siden den første Aften) Kaptajnen og jeg gloede paa hinanden i de første Dage, vare yderst høflige, men sagde ellers ingenting, men nu forliges vi aldeles brilliant, da vi forleden Aften gik fra ”Grosser Koncerthaus” havde han ”begge sine Kvinder under Armen at de ikke skulde løbe fra ham”. – Han er gemytlig og rar til daglig og slet ikke gnaven, som Ellen Schroll sagde, naar man bare ikke forstyrrer ham, naar han skriver. – Ved Bordet har vi det met ["met" overstreget] mest gemytligt. Naar Kaptajnen drikker Snaps, drikker ["drikker" overstreget], skænker derpå en til og siger ”den maa I dele”, Fru Havemann gør Mule, men jeg tager min med Anstand og siger ”Ah -” oven paa til Kaptajnens store Glæde. - Du kan tro Fru Havemann er ikke upraktisk, man skal da lede lidt, inden man finder saa en dygtig Husmoder, hun gør alting saa hurtigt, - jeg har lagt mit Valgsprog ”vi naar det nok” af; og saa er hun saa gennemproper med alt, hvad hun tager sig til. Hun styrer Kodiljen brilliant og er meget sparsommelig. – Vi staar alle 3 op paa en Tid og drikker Kaffe Klk 8, dertil stegt Flæsk og Spejlæg, saa gaar vi i Køkkenet - gør bl.a. ved Lamper m.m. Kaptajnen gaar nu Klk c. 10, saa skriver vi eller spiller, Klk 12 tager vi en lille Frokost med Spørre ["Spørre" overstreget] Smørrebrød Øl el. Kaffe. Kl 3-4 kommer Kaptajnen hjem, saa spiser vi til Middag. Vi laver Maden selv, - en Dag kogte jeg Øllebrød af bayersk Øl! – Vi sidder oppe om Aftenen til c. 12. – Vi har været ude flere Gange, d. 2den Aften jeg var her, var Fru H. og jeg henne hos en Frau Jakobsen, som har Bespisning for engelske Kaptajner, det morsomste ved denne Aften var alle de Sprog der blev talt naar du tænker dig, at den: E ["E" overstreget; "e" indsat over linjen] engelske – tyske – norske – amerikanske – svenske danske Nation vare repræsenterede. Jeg sluttede Venskab med en ung, sød, rar norsk Pige, Ingeborg Jakobsen, og en svensk Kaptajn, en smuk Mand med et intelligent fint Ansigt. I Lørdags Aftes vare vi i ”Flora”, der var Musik og et Slags Variatéteater, alle Mennesker drak Bier vi ogsaa af store Glaskrus. Der var en Masse brilliante Lokaler, altsammen med elektrisk Lys, vi morede os dejligt. – Søndag Form. vare vi ude paa Visit, det var hos en Her. Grohmann 
+Der var gevaltig fint og elegant, c. som paa Brobygrd. det er meget rige Folk, men de vare slet ikke vigtige, saa rare at det var en Fornøjelse. Manden kunde dansk og talte meget med mig. – Jeg blev meget indtaget i dem. – Tirsdag vare vi i ”Grosser Koncerthaus, det er det bedste, jeg i mit Liv har været med til, men det vil jeg gemme til Tante Mimmis Brev, - min eneste Bekymring der, var, hvordan jeg skulde bære mig ad for nogenlunde at give jer et Begreb om det hele, nu skal jeg se i Morgen. Da vi gik hjem derfra, sagde Kaptajnen, ”ja nu skal vi snart i de store Teatre og se nogle Operaer” - bliver det ikke henrivende, vi skal se Mignon, imorges snakkede han om, at vi i Aften skal høre Lohengreen, men jeg ved ikke om det bliver af, Billetterne koster 6 Mark Stk, c. 6 Kr. – men paa Lørdag Aften tror jeg nok vi skal hen og høre 2 Operaer, d. ene hedder d. forlorne Søn, d. anden kan jeg ikke huske. - - I Aftes havde vi Fremmede, 2 Kaptajner, begge danske, vi fik fyldte Hvidkaalshoveder. Disse Hoveder har lagt Beslag paa de fleste af vore Tanker i de sidste 2 Dage. I Forgaars kørte jeg og Pigen, Grettchen (kortærmet lys Kjole, hvidt Forklæde, hvid Kappe paa Hovedet – saadan er alle Piger her) – i ”Pferdebahnw.” ned til Fischmarkt, - helt nede ved en Gren af Alster, vi skulde købe de omtalte Hoveder. Du kan kan tro, jeg gjorde mig, gik omkring og besaa Varerne med Pigen og Kurven bagefter – jeg var meget vigtig, men da Handelen skulde sluttes, maatte Grettchen tage fat – jeg forstaar ikke Kællingernes Snak. I Gaar vadskede vi, (det gør vi hver Onsdag), men jeg var ved mit Hovede hele Dagen. – Om Morgenen vandrede Kaptajnen og jeg hen og købte 3 Pund Kød, og saa gik det løs, vi har ingen Kødmaskine, saa det var et farligt Arbejde at skrabe alt det Kød. Det hele varede til Klk 2. – Vi kunde ikke rigtig blive enige om, hvordan Farsen skulde i, saa lavede vi hver sit, jeg borede et Hul ned i Hovedet, som jeg har lært paa Gelskov, men Fru H. skilte Bladene ad, som hun har set paa Bæklund, vi vare meget spændte paa, hvilket der var det bedste. Kaptajnen erklærede, at der var for meget Kaal og for lidt Farce i mit, og omvendt i Fru Havemanns, men baade ”Mutters og Frøkenens” Hoved gled ned og til sidst drak de vor Skaal, Farcen var lige vel fast, men ellers god. – Min Kuffert kom først i Aftes, der kommer ikke Fragtgods til Schulterblatt, det var glidt helt ud til Pariser-Bahnhoff, en Mil herfra. Kaptajnen havde en meget besværlig Tur ud efter det i Gaar. Ang. Ballet, da er man temmelig optaget af det, der er skreven efter en Syjomfru som skal komme her og ”sy om os”, - jeg ved ikke, hvordan jeg bliver. – Vil du ikke fortælle Frk. Jensen, at jeg har faaet mit Haar klippet hos en fin Damefriseur. Fru H. synes ikke at jeg skal have Gummioverstykke, det er fuldstændig unyttigt, 1) gaar man ikke paa Gaden med fine Kjoler, 2) slet ikke naar det regner, 3) er her 100 af Sporvogne, som man kan køre i hvor hen man vil. – Den Visit hos Grohmanns kostede mig da 2 Mark, til et Par fine Handsker. Alting er meget dyrt her. – Dit Brev fik jeg Tirsdag. - -
+[Skrevet langs venstre margen s. 4:]
+Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
+[Skrevet langs venstre margen s. 3:]
+Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
+[Skrevet langs venstre margen s. 2:]
+at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
+[Skrevet øverst på tværs og langs venstre margen s. 1:]
+Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
+[Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
+Hilsen fra Fru Havemann. 
+[Skrevet henover teksten s. 1; på tværs:]
+Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
+  </si>
+  <si>
     <t>ca. 10. april 1892</t>
   </si>
   <si>
     <t>Julie Brandt
 Ingeborg Caspersen
 Marianne Høst
 - Jensen, Frøken, Erikshaab
 - Lübbers
 - Paulsen
 Benny Paulsen
 Julius Paulsen
 Fanny Schaffalitzky de Muckadell
 - Smidth, Frøken
 - Visbye</t>
   </si>
   <si>
     <t>Alhed Larsen arbejdede på Den Kongelige Porcelænsfabrik.
 Alhed kendte mange, der hed Caspersen/Kaspersen, så det er vanskeligt at afgøre, hvem "Lille Kaspersen" er. 
 Det vides ikke, hvad Marianne Høsts søster hed. 
 Det er ligeledes uklart, hvem Onkel Sigb. og Tamm... var.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2172</t>
   </si>
   <si>
     <t>Alhed takker for brev og julekage. Komtessen gav hende fire kroner i fødselsdagsgave, og Blaa gav hende en krone. Blaa har været meget syg af lungebetændelse.
 På fødselsdagen havde to kolleger stillet violer på Alheds bord, og de drak sammen chokolade og spiste kagen fra moderen. Da Alhed kom hjem, lå der en mængde breve, og hun fik flere violer. Om aftenen gik de i teatret.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/vkZS</t>
   </si>
   <si>
     <t>Kæreste Mor!
 Mange Tak for Dit Brev, Julekagen og det dejlige Fødselsdagsalbum, som jeg blev meget glad ved. Jeg blev paa min Fødselsdag "hædret paa alle mulige Maader"! - Comtessen mødte mig om Morgenen og overrakte mig 4 Kr; hun sagde, at hun havde tænkt at kunne gøre noget rigtig extra for mig paa min Fødselsdag, men det lod sig jo nu ikke gøre. Fra stakkels Blaa skulde hun give mig en Krone, hun vilde ellers selv have givet ["givet" overstreget] købt en lille Ting til mig! - Nu har hun det for Resten en Del bedre, naar blot Kræfterne ville slaa til! Det slog om til Lungebetændelse og saa i nogle Dage temmelig betænkeligt ud, saa der blev telegraferet efter Benny og de fik Sygeplejerske; den stakkels Fru Paulsen, hun har rigtignok haft mange Sorger og betænke ["betænke" overstreget] Besværligheder i den sidste Tid. - Men I skulde vel høre lidt om hvorledes min Fødselsdag forløb! - Frkn. Smith og Visbye havde stillet en dejlig stor Violbuket hen paa mit Bord ["r" i ordet indsat over linjen] og af Frk. Høst og hendes Søster fik jeg en Pakke russiske Cigaretter. Kl. 12 1/2 blev Frk Visbye inviteret ned til Chokolade, som blev nydt tillige med Din Julekage der blev holdt 4 Taler, Frk. Høst holdt Festtalen. - Da jeg kom hjem laa der en hel Bunke Breve til mig og der stod 2 ["2" overstreget] 1 Violbuket fra Frk Lübbers og een anden Buket i et nydeligt lille Glas fra lille Kaspersen; dette sidste var jeg meget rørt over, da hun har det forfærdelig smaat med Lommepenge. - Om Aftenen var Brandt og jeg til en Privatforestilling i Dagmarth. vi morede os brilliant og sad ved Siden af Julius Paulsen, der er lidt i Familie med Brandt. Dett er i høj Grad et Jaskebrev, men jeg er bleven sinket og skal endda have skreven [en stor blækklat og omkring den en cirkel samt ordet "Høj!"] til Onkel Sigb. og Tamm[ulæseligt] Hils foreløbig og Tak Frk. Jensen og den ["n" i slutningen af ordet overstreget] andre skrivende - Du skal snart igen høre fra Din Alhed.</t>
+  </si>
+  <si>
+    <t>1892-04-17</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+- Jensen, Frøken, Erikshaab
+Alhed Larsen
+Johanne Christine Larsen
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Marie Juul
+Alhed Larsen
+Johanne Christine Larsen
+Ellen Schroll
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Munter var en hund. Tips og Spids var formodentlig også dyr på Erikshaab.
+Ellen Sawyer var fra januar til maj 1892 ung pige i huset hos Hr. og Fru Havemann i Hamburg. 
+Chartreuse er en fransk likør. 
+Gretchen var i huset hos Havemann-parret i 1892. 
+Alheds nye adresse: Alhed Larsen, f. Warberg, var i lære på Den Kongelige Porcelainsfabrik fra 1890. I januar flyttede hun til et logi i København ejet af en Fru Laudrup. 
+Betty Stukart, Olga Moltke, Rasmussen, Heinrich Callesen, Augusta Brun, Grohmann, Peters, Lusen og Leth kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1579</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer stiler brevet til mange personer i håb om selv at få en masse breve. 
+Ellen har måttet købe handsker. Efter en handletur lagde hun handskerne i gangen, og om aftenen var de væk. Gretchen nægtede at have taget dem, men Fru Havemann fandt dem i hendes lommer. Gretchen tilstod så. Nu ved Ellen ikke, om Gretchen bliver i pladsen. Måske kommer Ellen Schroll i stedet. Ellen beder Alhed og Johanne Larsen om at gå til Bæklund og undersøge dette.
+Ellen har været til koncert i Stadttheater og derefter på café, hvor hun fik for meget at drikke. Hun har set en skønhedsdronning. Hun har også været på indkøb med Fru Grohmann og købt en lang trøje. Ellen fulgtes med Anna Grohmann, 15 år. Grohmanns børn er søde og velopdragne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UmHr</t>
+  </si>
+  <si>
+    <t>1st Paaskedag d. 17 April – 92
+Kære Far, Mor, Frk. Jensen, Alhed, Johanne, Lus, Dis, Dengse, Onkel Syberg, Tante Mimmi, Tips, Munter, Spids!!!
+Nu tager jeg 13 Fluer med et Smæk og skriver til jer allesammen paa en Gang, men saa ere i igen allesammen i Brevgæld til mig, og jeg venter mig 13 el. i det mindste 11 Breve, en af de første Dage. – Klk er 7½, jeg har været tidligt oppe, for at naa at faa skreven i Dag ”Herskavet”, som Dis skrev, er endnu ikke oppe, Grettchen gør rent i Spisestuen, og jeg sidder ved Kaptajnens Skrivebord og prøver at smørre et ogodt ["o" først i ordet overstreget] Plaster op (uden Stregepapir!) – Først vil jeg berette, hvad der de sidste 3-4 Dage har optaget os meget I kan tænke jer, jeg har været ikke saa uhyre langt fra at komme for Retten (forfærdes ej du lille Hob) - : For cirka en Maaned siden, var jeg en Dag ude at hente Smør! - - - . Jeg havde Handsker paa, et Par jeg maatte købe den første Søndag jeg var her og skulde til Grohmanns, min Kuffert var endnu ikke kommen, - et Par brilliante Handsker, Hamburg ekcellerer i dem (ikke specielt i mine!) – Jeg tog altsaa mine Handsker af og lagde dem på Gangbordet, men om Aftenen vare de væk sporløst Jeg var jo lidt gnaven i Ansigtet, og spurgte næste Dag Grettchen, men hun sagde ”Nein, Fräülein, dass weiss ich nicht” . Nu gjorde vi en 8 Dages Tid senere rent i hele Huset, men der var ingen Handsker. Saa en Aften, Gretchen var ude ei ["ei" overstreget], i Torsdags, siger jeg til Fru Havemann, jeg skal ind og se i Gretchens Kurv efter mine Handsker, og vi gaar jo derind, men finder kun en Masse gammelt ubrugeligt Skidt, Klude og Pjalter, - hun hører nemlig til dem, som kun ejer 1 3/4 Særk og ikke stort andet, hendes Kjoler kan knap hænge sammen. Saa kom vi da i Tanker om, at hvis hun havde dem, havde hun dem paa, jeg var bleven saa opsat paa at faa mine Handsker igen at jeg besluttede at sidde oppe efter hende, men da hun sjælden kommer inden 4½ el 5, saa opgav jeg det, men næste Morgen listede Fru Havemann ind i hendes Kjolelomme og der laa ”der Hund begraben”. – Kaptajnen tog nu fat paa hende og spurgte om hun havde taget dem, men hun sagde nej, vi gik saa alle 4 i hendes Kammer og hun begyndte en Undersøgelse, under hvilken hun fik dem puttet væk, men Fru Havemann hittede dem igen, men Gretchen erklærede dem havde hun selv købt. Saa sagde Kaptajnen han vilde gaa til Politiet, og saa sagde hun ogsaa i Gaar at hun havde gjort det. Nu ved jeg ikke, om vi skal beholde hende, hun er ikke dygtig, altid beskidt, gaar paa Dansehuse, siger ikke sandt, saa længe hun ved Løgn; den Gang Kaptajnen kom hjem fra da han havde været paa Bæklund, fortalte han at Ellen Schroll vilde saa gerne herned til Sommer, men være som Pige og have Pigeløn, men der er nok Tale om, at hun og Maride Juul skal til Kbh. og tage Kursus i Kogning, og hvis hun skal det, saa skal hun ikke her. Nu er det i min Interesse, hvad hun skal, for vi 2 kan naturligvis ikke være her sammen, det er her ikke Plads til, men kan Alhed &amp;amp; Johanne f. Eks. ikke vandre ud til Bæklund og faa Rede i Tingene, men det maa ikke være mig, som har sat det I ["I" overstreget] i jer, for der er ingen Ting sagt noget til mig, jeg har blot ”spist” mine Øren. Hvis I kommer derned, beretter Ellen nok selv om sine Fremtidsudsigter. 
+Langfredag var vi i Stadttheater og hørte Te Deum, som kun synges en Gang om Aaret, nemlig den Dag. Det var ganske henrivende smukt, Solo Chor, Orchester, 80 Stemmer, man kan slet ikke beskrive det -. Siden gik vi i Caffé Nowak - den største og fineste i Hamburg, kendt af alle – og spiste til Aften for 6 Kr, er det ikke knusende, 5 Portioner Smørrebrød, Kaptajnen og jeg drak hver 2 Seidler Bier, siden tog vi Kaffe med Chartreuse, jeg var fuld, det Øl er noget lumsk Skidt, men det smager brilliant, jeg er næsten fuld naar jeg har faaet et Krus, forrige Søndag, - da vi vare i Flora og saa la Beautíe célebre Mrs Betty Stukart, som fik 1st Præmie ved Skønhedskonkurencen, hun sprang omkring med en tam Løve. Hun var meget pæn, dog ikke nær saa køn som f. Ek. Olga Moltke, - (Bisætning) drak jeg 4 (Hovedsætning – Eftersætning). -- -- -- --.
+Fru Grohmann var saa alligevel med ved vores Indkøb, hun førte os gennem en Masse Gader til en vældig Butik, hvor hun selv har handlet i 20 Aar, de sprang som Lopper for hendes mindste Vink, der var 12 Commisser foruden Kvinder og Børn, jeg fik en Jaquet, en lang, lys aaben Trøje, til 19 – 60 – er det grusomt dyrt – de siger alle det er meget billigt det var den billigste og pæneste de havde, alle de andre vare sværere lukkede og til 24 a 25 Mark, Fru Havemann fik en til 35, sort Overstykke meget pænt; vi har ogsaa faaet nye Hatte, min er sort, med røde Baand svarende til min røde Kjole, den er meget pæn, men hun har ikke lagt Regning ved, saa jeg aner ikke, hvad den koster. – Vi skal have fint Gilde i Morgen med Suppe, Steg, Gedde og Desert. Men vi kan ikke faa nogen til at komme de ere alle inviterede ud, und. Rasmussen, og i Eftermiddag gaar Fru Havemann og jeg hen til Grohmann og ser om de vil komme. Jeg glæder mig til en Gang igen at dække fint Bord, og vi skal have en Masse dejlig Vin. - - 
+I Søndags vare vi med Grohmanns i Zoologiske Have, jeg gik hele Tiden med Anna, den næstældste Datter, hun er 15 Aar og meget sød, hun minder en Del om Lus en(ikke rigtig Lus) men [”men” indsat over Linien] er meget stille og ”furchtbar gut” som Fru Grohmann siger, Fru G. har sagt, jeg skal komme tit hen og være sammen med Anna da jeg kan lære meget tysk af hende. Det er ogsaa sandt, naar jeg er hos Grohmanns taler jeg dobbelt saa godt tysk, jeg er sikker paa jeg kunde blive en hel Tysker, om jeg var sammen med dem altid, men Fru Havemann forvilder mig en hel Del. – Grohmanns elsker jeg, de ere allesammen saa søde og rare, I skulde se nogle Børn, kønne, livlige og knusende velopdragne, de lange Unger faar kun 1 lille Kage at dele naar vi drikker Kaffe, og ere saamænd saa glade som om de havde faaet saamange de kunde spise. – 
+Nu venter jeg I skriver til mig alle sammen og Alhed, maa jeg faa din nye Adresse (!), det glæder mig, du er hjemme og holder dem ilive med dit Morskab, og det glæder mig Johanne, du ikke kom til Kbn. Nu kan I jo have en gemytlig Paaske, jeg skulde ikke have noget imod at være hjemme ogsaa i Paasken. Heinrich Callesen, en ung Fyr, Søstersøn af Augusta Brun, er inde, han kommer her jævnlig om Søndagen. Fru H. passer ham, mens jeg skriver mit Brev, siden skal vi ud, hen til Grohmanns og i Aften i engelsk Kirke, der kan jeg ikke forstaa et Muk tænker jeg, saa jeg glæder mig ikke, - 
+Jeg sender min ærb. Hilsen til Peters, som vel er ved at stikke af, jeg haaber I ere ["ere" overstreget] gøre Stads af ham i den Anledning. 
+Mange Hilsner fra eders Datter – Søster – Niece - ex – Elev – Tante - (Spids) – Elle
+[Skrevet henover teksten s. 4:]
+Hilsen fra Fru Havemann.
+[Skrevet øverst, på tværs s. 1:]
+Min Lærer har sagt til Leth at han var svært fornøjet ”med mig – Sie spielt schon Chopin” -</t>
   </si>
   <si>
     <t>1892-05-02</t>
   </si>
   <si>
     <t>Louise Amstrup
 Julie Brandt
 - Grauer
 Malin   Holmström-Ingers
 Leonard Holst
 - la Cour
 Johanne Christine Larsen
 - Laudrup
 Mogens Lindhardt
 Charles Rasmussen
 - Rasmussen, Århus
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Adelheyde Syberg
 Hempel Syberg
 Emil Vett
 Laura Warberg
 Theodor Wessel</t>
   </si>
   <si>
@@ -1985,98 +2136,150 @@
 Christine  Mackie
 Phillip Schou</t>
   </si>
   <si>
     <t>Det er uvist hvem jødinden er. Muligvis Hedevig Lützhøft, som Alhed i perioder gik til undervisning hos.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2195</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til far. Warberg-søstrene har været til et stort karneval. Professoren på Porcelænsfabrikken syntes godt om Alheds billeder. Direktør Philip Schou har holdt jubilæum.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ikCS</t>
   </si>
   <si>
     <t>Kære Fader!
 Maa jeg herved overbringe Dig min hjærteligste Lykønskning til i Morgen! Vi sender Dig ikke nogen kostbar Gave til Din Fødselsdag, da vi mene, at det egentlig er en tvivlsom Ære og Fornøjelse at gøre Dig! Du kan tro det Karneval var en dejlig Fest! Udstyrelsen af Lokalerne var aldeles imponerende, man kunde nok se, at det var Kunstnere der havde lavet det! Beskrivelsen om det er for Resten udmærket baade i ”Politiken” og ”Dannebrog”. – Jeg kendte ikke saa faa men sluttede for Resten ogsaa Bekendtskab med en Del, jeg ikke havde set før. Du ved maaske, at jeg har læst noget Italiensk paa egen Haand i Vinter det [blækklat] ⃰ mig udmærket til Gode. – jeg traf flere der talte brillant Italiensk.
 [indsat langs kanten: ⃰ kom (undskyld)] 
 I øvrigt vil jeg overlade til Christine at fortælle om Karnevallet, jeg tror, hun kan gøre det mere ”malerisk” end jeg, og jeg har flere andre ting at fortælle om. – Jeg viste i Dag Professoren mine Tegninger og Malerier, og han syntes godt om dem; særlig roste han Johanne i Sengen; ”aldeles nydelig” sagde han og ”kunde ikke være gjort kønnere”. – Det er en Fornøjelse at vise ham saadan noget, han siger ligefrem, at jeg efter hans Mening har meget betydelige Evner! – Naar jeg bare kunde komme lidt bedre efter det Porcelain, men han trøstede mig med i Dag, at det kunde jo godt være at jeg pludselig en skønne Dag kom efter det! – Vores Direktør ”Philip” holdt Jubilæum i Gaar. Vi sendte ham en fin Adresse! Som Du vel har set i Politiken, var flere af ”Kunstnerne” derovre at lykønske ham; jeg fortryder næsten, at jeg ikke gik med. De fik Champagne, Is osv. Direktøren holdt en til Dels morsom og til Dels rørende Tale. – Jeg skal ind at synge hos ”Jødinden” i Dag. – 
 Til Slutning vil jeg endnu en Gang ønske Dig alt muligt godt i det nye Aar, f. Ex at du ikke maa faa for megen Astma, - men dog vil jeg ønske at Du maa komme herind til Efteraaret!! – 
 Din hingivne Datter
 Bø-ø-ø-ø!</t>
   </si>
   <si>
+    <t>1893-04-27</t>
+  </si>
+  <si>
+    <t>Hvilan</t>
+  </si>
+  <si>
+    <t>Hedda -
+Otto -
+Schoffen -
+Leonard Holmstrøm
+Leonard Holst
+Christine  Mackie
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Hvilan var en højskole beliggende nær Malmø. Flere af Warberg-søstrene opholdt sig i perioder der. Det vides ikke, hvad Dalen var. 
+Leonard Holst og Christine Mackie var en tid forlovet, og i 1892 fik de en datter. De to blev ikke gift. 
+Foreningen var en studentersammenslutning, som Ellen, Christine og Alhed (alle født Warberg) havde meget selskabelig samvær med i deres unge dage. 
+Rysligt trakigt betyder frygtelig tragisk.
+Tante Hilda, Thea, Onkel Otto, Böckmann, Alma, Marie Louise, Signe, Selma Johannson, Carl, Emil og Anna Larsen sanmt Moster Anna er ukendte.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1582</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer rejser til København om otte dage for at deltage i Christine Mackies fødselsdagsfest.
+Leonard Holst vil komme til Erikshaab denne sommer.
+Det er dejligt at være på Hvilan og Dalen.
+Leonard synger i et kor.
+Ellen har været på fisketur og derefter gået i måneskin til et sted, hvor man sang. Dagen efter rejste hun fra Dalen til Hvilan, hvor man om mandagen skal modtage elever.
+Da Ellen havde taget sin bomuldskjole på, protesterede Tante Hedda og bad hende skifte.
+Den følgende dag skal Ellen til Malmø på et besøg.
+Leonard har ikke smidt de guldknapper, som han fik af Ellens far, væk. 
+Mange på Hvilan er syge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IQBf</t>
+  </si>
+  <si>
+    <t>Hvilan d. 24ende April.
+Kære Mor!
+Tak for dit Brev, som jeg modtog i Eft. ved Hjemkomsten fra Dalen, - det er dog uheldigt at du enten skal til Ølstedgaard el. Sandholdt, naar du skal skrive til mig. Siden det er saa morsomt at faa Brev fra mig, skal jeg se at faa et sat sammen og skikket hjem med det første. --- Om du vil høre min Rejseplan, saa er den saalunde: Søndag 8 Dage rejser jeg til Kbh. – Søndag Aften (7 Maj) har Chr. i Sinde af fejre sin Fødselsdag, og den fête vil jeg gærne være med til, da den Del af Foreningen skal samles. - Paa Lørdag kommer Leonard vist, saa den Dag vil jeg ikke rejse. - Og saa har jeg tænkt at rejse hjem Pinselørdag, det vilde være saa fælt at rejse 2den Pinsedag, og desuden er det morsomt at sunde sig og orientere sig en lille Smule, inden Korporatiet ankommer. 
+Leonard kommer muligvis og troligvis til Erikshaab til Sommer, kørende paa sin Bycycle, - er det ikke knusende morsomt, jeg opmuntrede ham til at gøre det, og han har meget Lyst kunde, jeg mærke. Om han kom f. Eks. sammen med Otto og Schoffen! – Det var storartet morsomt at se ham igen – rask og glad og kønnere end nogen Sinde før, de andre siger, at han er bleven fed, det kan jeg nu ikke se. –
+Paa Dalen var der dejligt at være, Tante Hilda og Onkel Otto vare saa venlige og rare, Farbror Otto har ganske erobret mit Hjærte. Thea var kostelig. Han har haft Lungebetændelse, men var oppe igen. Vi sluttede et varmt Venskab, og han inviterede mig med til et Bryllup. Han spurgte flere Gange efter Christine og bad mig hilse hende. Han sagde, at det var rysligt traakigt for Leonard, men føjede til ”Aa – ka’ ta’ en anden”. 
+I Aftes var der nogle unge Piger i Besøg – en Böckmann og en Delén; - Tante Hilda spurgte Thea, hvem af dem allesammen at ["at" overstreget] Leonard skulde have og sagde, at han skulde holde en Tale. Thea tog højtideligt sit Glas, gik frem midt paa Gulvet og sagde: ”E – e e – Frk. Warberg”, - hvorpaa han holdt en lille Tale og drak med os. – 
+Nu ere Sig. Alma og jeg i Seng, vi vil derfor fortsætte Betragtningerne i Morgen. 
+Fred Form. –
+Den 1ste Dag vi vare i Dalen, gik vi om Eftermiddagen hen til et Sted, som hedder Marieberg, hvor der bor nogle Mennesker som hedder Böckmann. Der var 2-3 unge Piger og vi havde det rigtigt ["t" sidst i ordet overstreget] morsomt. Leon., en ung Han – Böckmann og jeg spillede Billard. – Da vi kom hjem, sad begge de gamle og spillede Dam, det saa saa pænt ud. – Leon. gik hver Aften Klk 8½ til Sang, d.v.s. paa Søndag skal et el. andet Upsalamode fejres over hele Landet, og saa har de dannet en Kvartet el. et Kor, som skal synge i deres Kirke. Leon. synger Bas. 
+Onsdag Eft. vare vi ude at fiske. Der var hyret en Fisker, som kom med et Net, og i c 3 Timer gik vi og saa paa at de trak Fisk op – Gedder, Skaller o.s.v. - . Den ["Den" overstreget] Senere kom, som jeg har fortalt, de unge Piger, som vi besøgte den foregaaende Dag; vi spillede Tosiny og Ræv, og om Aftenen gik Marie Louise og jeg med til Sang. Signe var for træt. Det var rigtig kønt at høre, men det bedste var Turen i dejlig klart Maaneskin, det var saa dejligt et Vejr, at vi knap gad gaa ind da vi kom hjem, men satte os uden for paa Bænken (NB, det var mildt og stille, vi sad der ikke ret længe – og jeg hoster ikke mere.) 
+Den næste Dag rejste vi allerede hjem igen. Leon. kørte til Malmø paa sin Cycle, han skulde træffe en eller anden der. Vi gik hjem fra Staffanstorp, c. 1 Mil. Da vi havde været hjemme et Øjeblik og træder ind i Matsalen - sidder Leonard der og spiser, og da han havde siddet der et Kvarterstid, rejste han sig og kørte afsted igen. – Her er kommen en Flicka, Selma Johannson, som skal gaa i Skolen, de sidder og sludrer bag mig, saa det er næsten umuligt at skrive. – Jeg haaber ikke, at jeg er til Ulejlighed naar jeg bliver her til Søndag, jeg kan jo hjælpe dem med, hvad de gør og liægger ["i" i ordet overstreget] jo ikke Beslag paa dem med Underholdning. Paa Mandag begynder Skolen, det skal blive morsomt at se den i Gang. – 
+I Dag har jeg min Bomuldskjole paa for første Gang, men du skulde have hørt et ”Lamaskrig” R [”R” er indsat under LÆ'et i "Lamaskrig"], da jeg kom ned i Morges, - Tante Hedda vilde absolut have mig op og tage en anden paa, men Dr. holdt med mig, saa jeg fik Lov at beholde den paa. Det er ganske henrivende at have en daglig Kjole paa igen, jeg har maattet gaa med den graa med Silkeærmer, og det har plaget mig saadan, - jeg gad ikke gaa omkring med Slæbet og slæbe. – Naar du faar dette Brev, har I vist besøg af Carl Larsen, en Bror til Emil Larsen, Anna Larsens Mand – en lang Forklaring.) Han talte om det, og jeg opmuntrede ham til at gøre det. – I Morgen skal vi rejse til Malmø til Middag hos ”Moster Anna”, det skal blive morsomt, og hun skal synge for os. - Elverhøj spilles dernede, men alligevel bliver jeg siddende her og skriver, det kaan man da kalde ”at skrive med Lyst”!! --. Ang. Leons Guldknapper, da synes jeg ikke, det er værd at snakke om dem, da det menes at Far har foræret ham dem, men jeg tror ikke han har smidt dem bort, han havde i det mindste smaa Guldknapper paa en Dag. 
+Helbredstilstanden her paa Hvilan gaar det skidt med, naar man vil spørge til den, er det klogest at spørge ”hvem er rask”, for de raske er nemmest at opspore. Tante Hedda laa af Hovedpine i Gaar da vi kom hjem, Alma er stærkt forkølet, saa hun har været hjemme fra Skolen et Par Dage, H. og Signe er svage og taal. ingenting, Lennart har en Byld. 
+[Resten af brevet mangler].</t>
+  </si>
+  <si>
     <t>1893-06-12</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Rigmor Balslev
 Thorvald Balslev
 Malin   Holmström-Ingers
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Marie Leth
 Christine  Mackie
 Christian Nissen
 Marie Schou
 Maria von Sperling. g. Balslev
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Søstrene Christine, Alhed og Johanne Warberg boede sammen i Valdemarsgade 30, København i 1892-1893. Johanne og Thorvald Balslev var forlovet i flere år, men de blev ikke gift.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0008</t>
   </si>
   <si>
     <t>Johanne takker for, at forældrene bifalder hendes valg af Thorvald Balslev, som hun er blevet forlovet med. 
 Lars Christian Balslev (Laders) skal til eksamen fredag, og hans moster holder fest for ham lørdag. Thorvald og Johanne kommer til Erikshaab tirsdag.
 Nu bliver studenterforeningen opløst for denne sæson. Først har de dog en afskedsudflugt for Rigmor og Christian Edvard. 
 Johanne og Thorvald har været på en dejlig gåtur.
 Johanne er glad for at slippe for forlovelsesfest</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ubbn</t>
   </si>
   <si>
     <t>Waldemarsgd 30. 12 Juni Mandag.
 Kære Mor!
 Egentlig er jeg noget angergiven over, at I slet ikke har hørt fra os; jeg har aldeles ingen Undskyldning uden den, at Tiden løber, uden at man ved, hvor den bliver af, og at man jo er meget optaget af alt muligt lige naar man er bleven forlovet. – Baade Thorvald og jeg siger dig og Far tusind Tak for for Jeres Breve og de [skrevet oven over linjen: ”de”] gode Ønsker til os og ikke mindst fordi I lader til at være bleven glade ved det og tilfredse med mit Valg. - - Christine havde tænkt og sagt, at hun vilde skrive hjem og berette Jer om saadan en storartet Aften, vi har haft her; men Smølet har nok ikke gjort det. Nu kan det vente til jeg kommer hjem, saa kan I faa mundtlig Beretning om hele den sidste Tid herinde. – Vi kommer desværre ikke Lørdag alligevel; Laders skal op Torsdag og Moster vil helst have Gildet for ham Lørdag; saa synes vi, at Søndag er saadan en løjerlig Dag at rejse paa, altsaa tager vi først herfra Mandag og kommer [skrevet oven over linien: ”kommer”] velsagtens til Erikshaab Tirsdag; det er kedeligt nok vi ikke kan komme Søndag som du havde tænkt, men det kan ikke lade sig gøre – Nu opløses Foreningen lidt efter lidt for denne Saison; Alhed og Marie er borte, i Dag rejste Rigmor og ChrEdv. Nissen og paa Mandag Thorvald og jeg saa der er bliver ["er" overstreget; "bliver" indsat over linjen] kun en lille udholdende Skare tilbage; du kan ogsaa tro, her er ækelt inde ved denne Tid med Hede og Støv – forleden Eftermiddag var Thorvald og jeg for Resten saadan en dejlig Spadseretur ud ad den gamle Kjøgelandevej; der var fuldstændig landligt, dejlige Kløvermarker, Heste og Kør, Stranden i Baggrunden og en henrivende Solnedgang. Nej, naturligvis kunde det ikke skjules med Forlovelsen; herinde er Hemmeligheden ogsaa fuldstændig offentlig, men det gør jo heller ingen Ting; Laders havde skrevet det til Marie Sp. og velsagtens glemt at bede hende tie med det. – Jeg er saa glad ved at vi slipper for Kort og Selskaber og Visitter, jeg synes ikke der maa være noget rart ved det, jeg tror heller ikke Thorvald sværmer for det, nu skal jeg snakke med ham om det. – Jeg kan da tænke mig, hvor Frk. Jensen maa være henrykt – og hils Molle og sig, at hun er umaadelig klog, der sker jo aldrig noget uden at hun nok ”havde tænkt det” i Forvejen. - - - 
 I Gaar havde vi Foreningstur til Skodsborg til Afsked for Rigmor og Christian Edvard, det var en yndig Tur, men Stemningen var lidt mat, det var ogsaa saadan en trykkende Luft. – Thorvald og jeg ere blevne fotograferede, de siger det er godt af mig, af ham er det skidt. - - -
 Altsaa kommer vi begge Tirsdag med 2½ Toget, hvis I ikke hører fra os forinden. ----
 Tusinder Hilsner til Jer alle 
 fra Junge [lang skråstreg under de sidste to ord]
 Jeg har vist ikke hilst fra Thorvald, det skulde jeg da saa formannede Gange; vi glæder os aldeles ubeskriveligt til at komme hjem! - 
 Formannede: indtrængende.</t>
   </si>
   <si>
     <t>1893-06-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Hvilan Åkarp Sverige</t>
   </si>
   <si>
     <t>Iffe -
 Otto -
 Pehr -
 Johan  Balslev
 Laura Balslev, f. Leth
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Edvard Clemmensson
 Leonard Holst
 Jean Jensen
 Marie Juul
 Alhed Larsen
 Johanne  Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Christine Rasmussen
 Hempel Syberg
 Nicoline  von Sperling
 Vilhelmine von Sperling
@@ -7582,50 +7785,90 @@
   </si>
   <si>
     <t>Alhed og Johannes Larsen har muligvis holdt jul sammen med Alheds familie på Erikshaab. Det er åbenbart første gang, at Johannes Larsen ikke skal holde sin fødselsdag i hjemmet i Kerteminde. 
 Tjalfe er Johannes Larsens hund.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Johannes Larsen. Tak for julegaverne. Uglen har travlt med at male. Lille Ville var oppe til kl. 10 juleaften.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/WlIY</t>
   </si>
   <si>
     <t>Kerteminde 26/12.
 98.
 Kjæreste Johannes!
 Saa er det nok første Gang jeg maa skrive min Lykønskning til dig Gud Fader velsigne dig og bevare dig i det kommende Aar og gjøre dig saa glad som jeg ønsker – jeg er hos dig i Tankerne og har været det hvert Øjeblik siden I rejste; men godt var det da jeg vidste hvor I var, for skjønt jeg ikke har seet Hjemmet saa kjender jeg dog alle Personerne og det er det vigtigste – Imorgen vil vi højtideligholde Dagen med at spise dine Livretter og jeg vil faa Tjalfe vasket og bestilt en Kurv til ham at han kan sove i om Natten.
 En kjærlig Hilsen fra Fader og Tak for hans Gave der blev stor Glæde med Fru Storm der aldrig har havt en ordentlig Brystnaal og saa at I havde husket hende det var saa mageløst I steg vist umaadelig højt; Nu Farvel og kjærlig Hilsen til I to og mange flere din trofaste Moder
 Kære Las!
 Min hjærteligste Lykønskning i Dagens Anledning og en venlig Hilsen til Dig og Be fra din hengivne Broder Klaks.
 Kære Johannes!
 Tusind Lykønskninger paa Fødselsdagen, af mit ganske Hjærte ønsker jeg Dig et gevaldigt godt Aar.
 I skal have mange Tak for Julegaven som jeg synes er forfærdelig sød. 
 Uglen har travlt med at male, saa hun har bedt mig om at hilse og ønske til Lykke. I skulde blot have set hvor lille Ville var henrykt over Juletræet , hans Ansigt straalede da han saa alle Lysene og han holdt ud til Kl. var henad 10. Nu maa Du hilse alle dernede fra mig. De kærligste Hilsener til Alhed og Dig fra Din hengivne Marie.</t>
   </si>
   <si>
+    <t>Louise Brønsted
+- Jensen, Frøken, Erikshaab
+Jakob Ludwig Felix Mendelsohn Bartholdy
+Dudley Pray
+Harris Sawyer
+Nelly Tailor</t>
+  </si>
+  <si>
+    <t>Nelly Taylor/Tailors søster, Mildred, og dennes svigermor kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1568</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har besøgt Nelly Tailor/Taylor, som lærer hende meget om amerikansk husholdning. En aften fik hun serveret retten "rapid" hos Nelly. Nellys søster, Mildred, var på besøg og fortalte, at hendes svigermor skulle flytte ind hos hende. Dette er almindeligt i USA, men Mildred var ikke glad for arrangementet. 
+Ellen glæder sig til, at sengetæppet kommer med posten. Hun ønsker sig portièrer.
+Harris Sawyer har det for tiden godt. Han er ikke tilfreds med Dudley Pray i laboratoriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ESRX</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+Mendelsohn, som Frk. Jensen har spillet så meget. De 4000 Tilhørere klappede, trampede hylede og skreg af Begejstring. 
+– I Eftermiddag, da jeg kom ind til Nelly Tailor, fandt jeg hende travlt beskæftiget med at ”passede til Fremmede”. ["d'et" i "passede" overstreget] Hun skulde have en lille Middag med to Fremmede og var ved at fryse Is, - Hindbæris og Kaffefromage. Jeg satte mig med mit Håndarbejde i en Krog og fik Retterne bragt til Smagning efterhånden som de vare færdige. Jeg lærer mangen en Ting af hende af amerikansk Husholdning, Skik og Brug. Selv om jeg vil indføre mange af vore Skikke i vort Hus, er det jo rart at vide hvordan de gør her også, så jeg kan tage det bedste af begge Slags. I Lørdags tilbragte jeg det meste af Dagen derinde også. Først om Eftermiddagen til Kaffe. Nelly er en stor Kaffesøster, og hun laver den i Tragt ligesom vi hjemme. Mens jeg var der kom hendes yngre Søster Mildred som blev gift i Foråret. Hun fortalte temmelig ynkelig at hendes Svigermoder pludselig havde meldt sig til at komme og leve hos dem foreløbigt, og hun var alt andet end begejstret, men ingenlunde forbavset. Fra et amerikansk Synspunkt er det ganske i sin Orden. Det er et sært ufint Folkefærd som Helhed betragtet. 
+Om Aftenen var vi derinde igen og bleve trakteret med en ”rapid” – et temmelig almindeligt Aftentraktement. Det laves på et Spritapparat på Bordet og består af Ost, opløst i Øl, et Æg, Krydderier og Salt, - spises varm på Kiks. Det lyder forbavsende, men det smager godt.
+Jeg får da Sengetæppet, - jeg har nu fået sat min Næse op efter det, så jeg vil blive slem [”slem” indsat over linjen] skuffet hvis jeg ikke får det. Vores Værelse ser ikke ud efter noget med to forskellige Sengetæpper og det har Chancen for at blive så nydeligt, Tapetet er meget lignende det i Havestuen, Møblerne af samme Slags Træ, Sengene hvide, lakerede med Messingkugler, - Gulvet har hidtil været ”foreløbigt,” men nu har vi fået det ferniseret. - - 
+Sengetæppet kan sendes uden Vanskeligheder, mener Harris og det vil ikke koste ret meget – men sæt endelig via Tyskland på det. Et lille Håndarbejde sendes bedst i en stor Konvolut med Frim.
+Harry har det så godt i denne Tid, han har forholdsvis helt tykke og røde Kinder. Hans Appetit er nu ikke mere så glubende, som den var i Begyndelsen, - hvad jeg anser for et godt Tegn og Maven er ikke nær så vanskelig. 
+Dudley Pray var hård at presse noget ud af i Retning af Fortælling. - Harry er ikke rigtig tilfreds med ham, - han er så klodset i Laboratoriet og slår så meget itu.
+Det kan nok være, I har haft en munter Periode hjemme, - du har det nok ikke med ”en rolig Sytid. – 
+Vort Ønske med blå Broderi er meget ublu, så jeg knap tør fremføre det. Et Sæt Portièrer til mellem denne lille Stue og Entréen. Men vi venter aldeles ikke at få det opfyldt, fordi det er så ublu. Skærm el. Tæppe har vi ingen Anvendelse for, da vi har Tæpperne –
+[Skrevet langs venstre margen s. 4:]
+på hele Året rundt, og ingen Stuevarme at skærme for.
+[Skrevet langs venstre margen s. 3:]
+hvor det glæder mig for Frk. Jensen. 
+[Skrevet langs venstre margen s.1 - s. 2:]
+Det er dog slemt med lille Lugges Mave. Jeg kan intet godt Råd give hende. Men Maltmedicin hjælper ikke i Længden, så jeg har stadig noget Besvær.</t>
+  </si>
+  <si>
     <t>1899-1902</t>
   </si>
   <si>
     <t>Kesse -
 Ellen Agnete Amstrup
 Louise Amstrup
 Lars Christian Balslev
 Niels Elgaard Amstrup
 Hans Rasmussen
 Christine Swane
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed er på besøg på Erikshaab hos forældrene.
 Elevatoren må være en restaurant i Odense. 
 Det er uklart, hvem Kesse er. 
 Det fremgår af flere breve, at Louise Amstrup var vanskelig at omgås, og at hun især var skrap overfor sin mand.</t>
   </si>
   <si>
     <t>Alhed Larsen har været i Odense og ordne ærinder samt besøge Hempel Syberg. 
 Niels Elgaard Amstrup (Onkel Amst) har været på besøg med lille Nete. Han græd og kan ikke holde hende (konen?) ud mere.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2YTw</t>
@@ -10188,50 +10431,109 @@
 Kjære lille Ugle !
 Nu kom dit længe ventede Brev og du kan saa faa dit Søndagsbrev. Jeg er lige færdig med at veje noget Uld som skal være til Dækner – du havde nu ligefuldt faaet et Brev midt i Ugen om jeg havde faaet 1 Kr. at sende dig men det trækker ud med Jantzens Roepenge saa snart de kommer skal jeg sende dig hav Taalmodighed saalænge. Skriv ikke til Vilhelm derude han er her – kom i Aftes – og boer paa Johannes Værelse og har allerede i dag tilmorgen begyndt paa sine skriftlige Arbejder – han sidder foran det store Vindue og tegner paa Spillebordet der er god Plads for ham Kl 8 kommer han ned og til Kl. 9 er hans Værelse i Orden saa efter Middag gaar han igjen Kl. 1 og arbejder til 5 ved den lave Lampe
 Efter Nytaar vil hun saa til Sybergs hun kom fra Erikshaab der længes de ogsaa snart efter Alhed og Barnet Fru Varberg var helt ængstlig for dem, jeg tænker mig de kommer lige til Erikshaab til Juul og saa her senere i Vinterquarter paa Feden.
 Du skal sandelig ikke tage dig nær hvad Ellen Johansen finder for godt at komme med – er hun dygtig nok til at møde op med en saa afgjørende Kritik Jeg troer det ikke.
 Her sender jeg disse Breve fra Sverrig de kom i forgaars og Agraren fik de sidste nu skal du have disse.
 Jeg har ikke svaret endnu for det for det staar jo paa om jeg kan skrive vi kommer eller Marie skal rejse ene hjem nu paa Mandag skal Faer til Odense maaske der da bliver Udsigt til et bestemt Svar.
 Det var herligt du hørte Grig den gode Jensen det gjør saa godt paa mig at høre en saadan Venlighed hils hende fra mig.
 Gud ske Lov lille Dine jeg synes du er mere glad i Aar derovre i det store Kjøbenhavn nu paa Dagen kom jeg i Tanke om din Kaabe; men hvor er den? Jeg maa Opdagelse – saadan kan det gaa da jeg nu skulde paa Pulterkammer og se efter nogle Sengeklæder til Vilhelm der ligger en Bunke snavset Tøj og noget af dit saa jeg da imellem vi skal vaske paa Onsdag saa du maa endelig sende det saa hurtig du kan
 Nu lev vel 
 Vi ere alle raske
 Din trofaste Moder som altid har Eder i Tankerne Agraren er ogsaa rask han fik en stor Pose med Tøj Pølser og Fedtegrever.
 Georg har slagtet.
 Båxhult d. 17-11 1899
 Kære Moder!
 Tak for dit Brev; jeg var selv paa Høljeryd i Aftes og blev henrykt over at der var Brev; det andet Brev fik vi Mortensaften, jeg fik det med hjem da jeg var nede med det jeg havde skreven til Jer. Hvor det glæder mig at Du er glad ved den nye Pige og ligeledes at Karlene er flinke, bare det nu maa vare ved, saa kan vi jo faa det rart i Vinter. Jeg havde sikkert ventet at faa noget bestemt at vide om Jeres Rejse herop, men der stod jo kun det samme at I ikke helt havde opgivet den; kom dog endelig, alle hvem vi taler med spørger om I ikke snart kommer og vi svarer altid at vi haaber I kommer mens vi er her; Johannes kan vist ikke sige bestemt hvor længe de bliver her, Alhed mener at det maaske varer en Maanedstid endnu, de 2 Billeder med Alhed og Gaun har staaet stille en Tid paa Grund af at Johannes har malet et Billede ovre i Skoven, det er en Del Fyrre og Grantræer og da de rimeligvis bliver hugget i Vinter har han hængt svært i med det i den sidste Tid; nu kan han vist faa det færdigt paa et par Dage og saa tænker jeg han tager fat med Kraft paa de andre 2. Alhed længes efter at komme hjem og faa den lille Lejlighed indrettet, men det taler hun naturligvis ikke om for han maa jo have Ro til sine Arbejder.
 Nu vil jeg bede Dig om at sige bestemt i næste Brev om I kommer eller ikke, for jeg har tænkt, at hvis I kommer, saa kan jeg følges hjem med Jer, kommer I derimod ikke; saa er det vel bedst at jeg rejser hjem, nu da her er Pige kan de jo nok klare sig uden mig; Alhed og Las kunde jo saa leje sig paa Kost hos Sybergs. Vi har det for Resten saa udmærket sammen herovre, Sybergs Børn er søde og morsomme og vi kommer alle godt ud af det med hinanden; Sybergs har Sovekammer i Hjørneværelset, hvor jeg ellers har ligget og jeg har sat en Seng ind i Kontoret og residerer der. paa Mandag skal vi slagte Gris, Sybergs har købt en hos Smedens for at have noget til Vinterbrug, det helt grinagtigt at slagte herovre. Hønset og jeg var i Nyby i Onsdags, der var Torvedag og vi var der for at købe Suppeurter, Adolph kørte for os og Lina var ogsaa med, det var dejligt Vejr saa det var en yndig Tur; Vejret har været storartet i de sidste Dage, Hønset,Tukuk, Besse og jeg har været på Strømhult i dag, vi gik hjem i det dejligste Maaneskin; jeg tror det er Fuldmaane i Aften, saa jeg gik og ønskede at I vilde komme en af Dagene, men selv om det bliver lidt senere og I ikke vil køre herop om Aftenen, saa kunne I jo ligge over om Natten enten i Halmstad eller paa Landeryd. Vi var nærmest paa Strømhult, for at spørge om Sybergs ikke kunne faa noget Brænde derovre, for paa Høljeryd faar vi kun noget skrækkeligt vaadt noget og det skøndt Johannes selv havde været nede hos Østerberg og bedt om Smeden maatte faa noget godt tørt Ved, naar han kom derned, Karlene faar alt det tørre, det er lige haardt nok at vi ikke kan faa ordentlig Brænde, naar vi tænker paa de Bjerge vi havde paa Høljeryd da den hvemmelige Birds overtog Sagen han ventes herop i disse Dage, eller maaske han kun kommer til Landeryd.
 Saa kommer Klaks jo hjem om en 14 Dagestid det bliver morsomt en Gang igjen at faa ham hjem en Tid: Hør hvis I ikke kommer herover snart, saa kommer vi til at have nogle Penge sendt, vi ejer nu ikke en rød Øre mere, er der ikke flere som skal betale herovre? f.e.x. Anders oppe i Fru Jungbergs Hus eller Eckmann, saa kunne vi jo forsøge at faa dem, ellers maa I endelig sende os nogle; det er saa ubehageligt at være aldeles uden Penge. Nu er Du nok sød lille Moer og skriver saa snart Du faar dette Brev, baade om Rejsen og om dette sidste. Det er morsomt Agraren at synes om den nye Elev og at Uglen maaske snart bliver flyttet op. Hils alle derhjemme. 
 Mange kærlige Hilsner til Jer selv fra Jeres hengivne Marie.
 P.S. Hilsen fra Sybergs til Jer og lille Marie, har hun det stadig godt?
 Båxhult d. 18-11.
 Kære Forældre!
 Jeg vil kun tilføje at det nu er Tiden for Jer at komme, vi faar i den nærmeste Tid saa megen dejlig Mad i Huset; Baronen og Johannes købte i Morges en Raabuk, det var netop med Tanken paa Jer at den blev købt, Baronen ytrede, ”Vi vil dog ikke have Smalhans i Huset, naar Jeres Forældre kommer,” I kan se at vi alle venter Jer saa I kan da ikke nænne at skuffe os vel? Johannes er ovre i Skoven at male, saa han naar ikke at skrive, jeg gaar nemlig ned til Høljeryd nu og tager Brevet med.
 Hilsen fra os alle.
 Marie
 Her har været meget smukt i Dag, med Rimfrost paa alle Buske og Træer. Vi har det godt.</t>
+  </si>
+  <si>
+    <t>1899-12</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.</t>
+  </si>
+  <si>
+    <t>Freddie Brandstrup
+Frederik Brandstrup
+Mary Brandstrup
+Susan Brandstrup
+Louise Brønsted
+Pauline Hirschsprung
+Hanne -  -, kokkepige Erikshaab
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Augusta Mogensen
+Christian Mogensen
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' mor
+Johannes Vesterdal
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1571</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer er ked af, at Frederik Brandstrup er død. Hun nåede ikke at møde ham, men hun håbede, at det ville ske. Ellen ville ønske, at hun kunne hjælpe datteren Mary Kirstine.
+Laura Warberg skal ikke være bekymret for Ellen, som har det godt og er i gode hænder. Hun lever sundt og er hverken træt eller nervøs. 
+Vesterdal må gerne få kobberpotten. 
+Ellen glæder sig til at modtage sengetæppet, de små strømper mm. 
+Mon Ellens brev bliver læst højt i faderens stue i julen? Hun ville gerne kunne fortælle noget spændende, men hun kan ikke finde på noget. 
+Harris Sawyer sover til middag. Helen broderer, hvilket er noget nyt, for normalt må man ikke sy om søndagen i Sawyers hjem. Ellen formastede sig til det, da hun netop var kommet til Boston.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jfBQ</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.
+Kære Mor!
+Som jeg idag blev rystet ved gennem dit Brev idag at erfare om Onkel Frederiks Død. Det gør mig ligeså ondt som om jeg havde kendt ham personlig, - måske mere, - jeg har så ofte glædet mig til den Dag, da jeg skulde se ham, - men det skulde nu ikke ske! Den stakkels Susan og de stakkels Unger – gid det dog ikke må vare så længe før vi kan gøre noget for dem. Hvis vi havde eget Hus og Hjem kunde vi måske tage en Tid [”en Tid” indsat over linjen] Mary Kirstine og være lidt gode mod hende. Hvem ved, måske det kan lade sig ordne med Tiden. Jeg har skrevet til Susan, bare det nu når hende her kan Folk flytte, når de selv vil. Ja, du kan tro, jeg er glad over, at jeg fik skrevet til ham. Der var rigtignok en Skam at jeg lod en Brevdag glide over, så du ængstede dig for mig. Jeg kan forsikre dig, at der ikke er den fjærneste Grund til Ængstelse. – jeg er frisk som en Fisk og vi skal meddele pr. Telegram lige på Stedet, når der sker noget. 
+Harry er så omhyggelig som vel mulig for mig. Svigermoder ligeledes, så jeg er i gode Hænder i Fald der skulde støde noget til, men det gør der såmænd ikke. Jeg lever et så roligt og sundt Liv som man kan tænke sig og jeg antager det er derfor jeg er fri for Nervøsitet, Træthed o.s.v. Min Fordøjelsesbesvær har jeg endelig fået Bugt med. – Jeg har sendt lille Lugge mine Erfaringer, Rugbrødsøllebrød med Sirup i er blandt de vigtigste af disse. 
+Du spørger om Kobberpotten til Vesterdal! Jeg er mig bevidst mindet to Gange at have skrevet, at Vester er velkommen til at have den, - det var vist forresten til Mornine at jeg skrev det. --
+Hvor jeg dog glæder mig til Sengetæppet og til de små Strømper og Hagesmække og Dissers Broderi, - jeg kan snart begynde at vente det. -
+Når ["Når" overstreget] Dette Brev kommer vel sagtens lige midt i Julen – måske det bliver forelæst ved èn af de bekendte Eftermiddagskaffer i Fars Stue med Julekage og brune Kager og Klejner. Bare jeg dog kunde finde på noget interessant at fortælle om, - hvis jeg var placeret i et Sofahjørne og blev sat i Gang og spurgt ud, så var der vel nok Masser at fortælle om om ["om" overstreget] Forholdene her, men nu kan jeg ikke finde på en Snus. 
+Søndag Eft. Her er så roligt og stille i Huset og indbydende til at skrive lidt på dette Brev som jo gærne skulde være lidt interessant Harry tager sig en Middagstur – han var til Kemikermøde i Aftes, drak 4 Krus Øl og kom hjem Klk 12, så han er forsviret i Dag. 
+Helen sidder og broderer. Dette lyder ikke så mærkeligt for jer, men er ikke desmindre en Begivenhed af Rang. Det er her ligeså syndigt at sy på en Søndag, som det vilde være for os at drikke sig plakat Juleaften, lyve, stjæle el. anden Udyd. Den første Søndag jeg var her, tog jeg i min Uskyldighed mit Håndarbejde, - og dette gav Anledning til en stor Scene mellem Harry på den ene Side og 
+[Resten af brevet mangler]
+[Skrevet langs margen s. 4:]
+Tak for Brevkortet. Gratulerer til den nye Pige Bare hun holder i Kvalitet.
+[Skrevet langs venstre margen s. 3:]
+Hilsen til Hanne og Hans Jørgen, - Dede er der vel en Dag i Julen.
+[Skrevet langs venstre margen s. 1:]
+Jeg fik sådan et sødt Brev fra Tante Pauline idag.
+[Skrevet på tværs øverst s. 1:]
+Du kommer til at undskylde Skriften, den lider af at jeg har siddet i en Lænestol med Papiret i Skødet. 
+Hilsen til Mogensens.</t>
   </si>
   <si>
     <t>Efterår 1900</t>
   </si>
   <si>
     <t>Hjalmar Kleis
 Andreas Larsen
 Sophie Meyer
 Sophus  Meyer
 Augusta Mogensen
 Hempel Syberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed og Andreas Larsen er på Erikshaab hos hendes familie. Johannes Larsen er tilsyneladende for nyligt rejst derfra og til Kerteminde. Det ser ud til, at der er knas i ægteskabet.</t>
   </si>
   <si>
     <t>Puf er sød og går og leger. Alhed glæder sig til at høre, hvordan det gik, da Johannes Larsen kom hjem. Alhed skal videre, bo hos Hempel Syberg og til tandlæge. Fru Mogensen har været på besøg med nødder og pærer.
 Alhed håber, at hun og Johannes Larsen kan være sammen hele vinteren, og til foråret skal hun nok være flink.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/wavK</t>
   </si>
   <si>
     <t>Tirsdag
@@ -11078,51 +11380,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
@@ -11384,50 +11686,131 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Her
 Frk Johanne Warberg
 Erikshåb 
 Højrup St
 [Håndskrevet i brevet:]
 Kerteminde Opland 27-6-01
 Kæreste lille Junge!
 Du skal øjeblikkelig have Svar – så glad jeg dog blev ved dit gode Brev, som du havde skreven til mig! 
 Og tro mig nu – jeg blev bare glad ved Brevet; det triste, som Du ser, kan jeg slet ikke indse. 
 Nej, Jer to er jeg sikker på – stoler så heltud på; I har skam Jeres Pas i Orden. Junge! jeg kan blive helt glad, når jeg tænker på Jer. 
 For alt det tristeste her i Verden er jo mest de uharmoniske Forhold Mennesker imellem. Men her kan ingen Disharmonier blive, for I er jo som skabt til at supplere hinanden. Hvad bryder Du dig om hans Ubestandighed, når Du éngang har set, at dét Menneske holder af Dig – ja ikke kan undvære Dig. Betænk dog, hvor han er ung – endnu langt yngre end sine År – endogså. Og måske Du er den første, han holder rigtig af – så lad ham dog få Tid at gennemleve af de mange Facer, som sidst Du skulde vise Dig fremmed for – Du er sluttet hos ham – derfor vil han også vende tilbage til Dig – altid.
 Du spurgte om min Mening ang. det etiske og Dig: 
 Men lille Junge! Du kender jo mig og Etik – Afstand! Jeg siger som Du – man skal bruge de stakkels få Våben man kan gi Etiken Pokker ivold. - Nu tror Du vel slet ikke – eller reflekterer ikke på mine Satser, fordi de er lutter Sangvinskheder, men jeg tror nu bestemt, at jeg mener rigtigt. Og jeg ønsker Dig af hele Min Sjæl til Lykke med Dig selv og ham. For Du ved vel, det er en mægtig Himmelens Gave at kunde holde af et Menneske, som Du si’er, at Du kan det. O, det er disse Dine Ord, der bestandig kan gøre mig så glad – og så at Du har truffen ham, der måske er den Eneste under Solen, der kan gøre Dig lykkelig. Men det ene er nok en Følge af det andet. Nu han – afbrudt ved at de kom hjem fra Strandhotel – [ulæseligt], jeg passede Småkræ.
 Næste Dag. Jeg må Fanden splide mig have dette Brev ordnet endnu i Aften. – møg træt som jeg skønt er – Tandpine hver Fornat – op 5 ½ hver Dag – i Vandet med Be fra ½ 7- 7 (vi har taget Kort.) og så Rub lige til Sengetid – vi har jo Middag 5 ½ - føj. Men jeg får da 5 Kr extra fra ham for denne Måned. – eller 14 Dage er det da. 
 Be var i Odense i Dag fra 11 til 2 Toget. Feddeslen sov hele Tiden. Af Seværdigheder har Uglen og jeg været på Fyenshoved! Toget til Dalby til Dans Lørdag Aften. Gik derfra til Nordskov, hvor en Herre (Embedsmand) antastede os og spurgte nu vi ikke gik Fejl – der var ingen Logi ude, og det var jo sen Aften. Vi sagde, at vi vilde bo i en Høstak – men da ikke engang en sådan fandtes, tog vi imod hans elskværdige Tilbud at låne en stor Kappe – så drog vi af – lå på Tang med Kappen over os og vågnede Kl. ½ 3 op med et Sæt – den gav Resonans i en Cyklist der rullede forbi og velsagtens havde grundet over den mørke Klat – han blev meget betuttet – gled videre og sagde sluttel. Gomåren! Langt væk stod han så af og gloede. Dagen blev herlig i det smukke Vejr – vi gik nøgne om på Hovedet + badede når det blev for hedt – talte – sov – spiste – stegtes – badede og nu fortæredes af Tørst og skyndte os hjem – med ½ 10 Tog til Kerteminde – de udstødte vilde Hyl, da de så vore skamferede Ansigter – kobberrøde og lasede. I Dalby vakte vi stormende Opsigt – som overalt hvor vi passerede Embedsmanden havde telefoneret vor dristige ”Færden vidt om på Hindsholm”, sagde Mohrs)!!! 
 Om denne Tur der i alle Måder var vellykket skal Du høre personlig. 
 Nu er jeg for træt Kunstn. savner meget. Og i Dag gled Uglen til Svanninge – hun var nu brillant i sine gode Stunder! Og vi blev så glade ved Mors Jabrev i Dag – det skal nok blive en sjov Halløj – Be har så været nede at løse Sognebånd. Tom P. er så morsom og hyggelig at have og Be nyder al den Mad, vi hver Dag får, han gir 1 ½ Kr – så jeg mener nu, vi sætter snarere til - så flot vi lever. 
 Dette blev da for Resten et helt Brev – bare Du kan læse de Tæer.
 Hermed en venlig Hilsen o s v – til Jer alle.
 O Tak! Junge! 
 Din Dis</t>
   </si>
   <si>
+    <t>1901-7</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Herbert Felton
+Grethe Jungstedt
+Alhed Larsen
+Johan Larsen
+Johannes Larsen
+Harris Sawyer
+Albrecht  Warberg
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Adreas/Dede Larsen var færdig på latinskolen i foråret 1901 (1901-02-25 FAW til Laura Warberg, BB1497).
+Alhed/B og Johannes Larsen/Las fik deres søn nummer to i foråret 1901. 
+Munter var en hund på gården Erikshåb. 
+Arrowroot er en tropisk plante, hvis underjordiske stængler arrowrootstivelse udvindes fra. Stivelse kan bruges som jævningsmiddel i suppe, sovs, syltetøj og dessert.
+Salep er pulver af rodknoldene fra forskellige orkidéarter. Ved kogning med vand dannes en tyktflydende, smagsneutral masse, som tidligere anvendtes som jævningsmiddel i køkkenet, som klister og som stoppemiddel ved diarréer. Såkaldt vestindisk salep er identisk med arrowroot. 
+Luray Caverns er nogle drypstenshuler i Virginia i det østlige USA.
+Mr. Feltons søn kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1560</t>
+  </si>
+  <si>
+    <t>Vejret skifter brat i Boston.
+Ellen Sawyer håber, at Albrecht Warberg er blevet rask. Det var trist at han og moderen ikke kom med til barnedåb hos Alhed/B og Johannes/Las Larsen og heller ikke til Andreas/Dede Warbergs studenterfejring. 
+Ellen Sawyer har købt strømper og støvler til Grethe. Den lille pige har haft diarré.
+Harris Sawyer har været på forretningsrejse. I denne forbindelse besøgte han nogle drypstenshuler og en skov med mange klapperslanger. Grethe savnede sin far, mens han var bortrejst, og da han kom hjem, ville hun kun sove, hvis han holdt hende i hånden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DAqO</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3, 5 og 7:]
+DR. HARRIS E: SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1, 3, 5 og 7:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Håndskrevet:]
+Kære Mor!
+Endelig idag kan man da ånde, og jeg benytter Lejligheden til at begynde et, som jeg håber, langt Brev. Iaftes da vi gik i Seng, var det brændende varmt - men pludselig gav det sig til at blæse stærkt med en Østenvind og i Løbet af 10 Min. var det næsten koldt. Disse pludselige Vejrforandringer er noget [”noget” overstreget] karakteristisk for Boston og Omegn.
+Jeg fik dit Brev igår, hvor du skriver at I har ventet os komme dumpende. Det gjorde vi jo imidlertid ikke desværre. Nej vi skal nok sige til før vi ikke [”ikke” overstreget] kommer (hidtil har vi endog sagt til, før vi ikke kom!) 
+Bare Far dog er bedre nu eller helt rask, - mon Dr. S. er fifig nok til at klare det. Det var rigtignok kedeligt, at jeg ikke kom med til Festlighederne efter Dedes Eksamen og Barnedåben hos B’s. – Dede bliver kun Student én Gang så det er én af Mærkebegivenhederne, hvorimod en Gentagelse af Festligheden hos Las’s jo ikke er udelukket. 
+Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
+Hvor han vist nyder denne Ferie, - som Student!!!
+Viser Muntermand monstro Tegn på at han er stolt af ham?
+Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
+2)
+Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
+Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
+Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
+På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
+Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
+3)
+nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
+I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
+melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
+Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
+I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
+Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
+Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
+Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
+[Skrevet langs venstre margen s. 8:]
+Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
+[Skrevet på tværs øverst s1:]
+Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
+  </si>
+  <si>
     <t>1901-08-26</t>
   </si>
   <si>
     <t>Højrup
 Boston
 Odense</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Vittoria Bacci
 Louise Brønsted
 Niels Elgaard Amstrup
 Jens Hammer
 Grethe Jungstedt
 Andreas Larsen
 Johan Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Johanne Nielsen
 Ellen  Sawyer
 Harris Sawyer
 Karen Sørensen
 Albrecht  Warberg
@@ -12124,50 +12507,101 @@
 Alhed Larsen
 Johanne Christine Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Ellen  Sawyer
 Erik Schaffalitzky de Muckadell
 Hempel Syberg
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2664</t>
   </si>
   <si>
     <t>Signe/Jean Jensen takker for Laura Warbergs brev med beretningen om Albrecht Warbergs død og begravelse. Det bliver svært for Laura at bo på Erikshaab uden ham, men det er godt, at både greven og Paludan støtter og hjælper.
 Signe Jensen har været tre måneder på hospitalet. Hun har smerter og er svimmel og synes, at det er svært at være alene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/0gE2</t>
   </si>
   <si>
     <t>Snekkersten d. 25/11 02.
 Kære Fru Warberg!
 De skal have Tak, fordi De saa elskværdigt skrev udførligt om Deres kære Mands sidste Dage, hans Død og Begravelse, jeg havde længtes saa meget efter at faa rigtig Besked om alt, og tænkte baade Nat og Dag paa Dem, kære Fru Warberg, og paa "Børnene", da jeg vidste, hvilken stor Sorg for Dem alle, det var at miste saa god og kærlig en Mand og Fader. Ogsaa jeg har kun gode Minder om ham, aldrig har jeg hørt ham udtale sig andet end anerkendende med min Virksomhed i Deres Hus, og mange glade og muntre Timer har vi tilbragt sammen, og sand Deltagelse har jeg altid følt med Dem baade i Sorgens og Glædens Dage. Det vil blive svært for Dem, kære Fru Warberg, at blive boende hele Vinteren paa Eriksaab, hvor De maa savne Deres Mand saa meget, men ganske vist, man rejser ikke bort fra Savnet, og det vilde dog have været altfor oprivende for Dem at bryde op fra det Hjem, hvor De har tilbragt saa mange lykkelige Aar, lige straks; det bliver svært nok alligevel. - De spørger, hvorledes det gaar mig nu; ja, jeg kom fra Sygehuset d. 22_de_ Sptbr., lige 3 Maaneder, efter at jeg var bleven indlagt og skulde egentlig have været 3 Maaneder derefter paa et Sanatorium. Jeg vilde dog helst her tilbage, og det gaar ogsaa meget godt, jeg har lidt mere Hjælp til Rengøring nu, det har jeg aldrig rigtig kunnet taale. Min værste Plage for Tiden er stærke Smerter i Hoved og Ryg samt Svimmelhed, saa jeg har maattet holde Sengen nogle Dage. Det er ikke godt at være ene, kære Fru Warberg, hvor har jeg dog i disse 3 Aar savnet det kære Erikshaab! som jeg nu aldrig mere skal se. Gid De maa være rask, kære Fru Warberg, og holde Modet oppe; det er godt at Hr. Palludan kan lede alle Forretningerne, ogsaa i Hr. Syberg har de en trofast Støtte, [indsat i venstre margen, s. 3; lodret:] ligesom naturligvis Greven viser Dem Velvilje paa mange Maader. [Indsat i venstre margen, s. 4; lodret:] En kærlig Hilsen sendes Dem og hele Familien fra Signe Jensen. Deres altid hengivne</t>
+  </si>
+  <si>
+    <t>1902-12</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Isidor Georg Henschel
+- Jansen
+Grethe Jungstedt
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Augusta Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Harris Sawyer
+Nelly Tailor
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>B eller Be var Alhed Larsens kælenavn. 
+Ceciliaforeningen/ Cæciliaforeningen (med navn efter musikkens skytshelgen Sankt Cæcilia) var en musikforening (specielt for kormusik), oprettet 1851 i Danmark af komponisten Henrik Rung. (Wikipedia marts 2026].
+Ellen Sawyer "led under Familielivet": De første par år, hvor Ellen og Harris Sawyer var gift, boede de sammen med hans forældre, søskende og hans bedstemor. Det forløb ikke ubetinget godt. 
+Der var en tid planer om, at Astrid/Dis Warberg skulle komme til Boston og overtage Christine Mackies tjans som pige i huset hos Ellen Sawyer. Dette blev ikke realiseret.
+Det vides ikke, hvad pigen fra Malmøegnen hed. 
+Munter var hunden på Erikshåb. Gårdens "kælenavn" var Haabet.
+Dora var en hest på Erikshåb.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1557</t>
+  </si>
+  <si>
+    <t>Det er synd, at Astrid/Dis Warberg måtte opgave kurset lige før eksamen. Ellen vil ikke presse på for, at Astrid kommer til USA. 
+Det var dejligt, at Laura Warberg har besøgt Alhed/Be Larsen. 
+Ellen tænker tit på det harmoniske familieliv, som man havde på Erikshaab - især nu efter at hun en tid led under hverdagen med Harris' familie.
+Harris har skaffet en pige i huset. Hun er udlært herskabspige og for dyr, så Ellen beholder hende nok ikke, skønt det har været dejligt.
+Ellen og Harris har været til koncert.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ILtJ</t>
+  </si>
+  <si>
+    <t>Kære Mor!
+Igår kom da endelig dit længeventede Brev baade til mig og til Mornine. Ja, vi kunde ikke forstå, hvor det blev af, men så meget mere velkomment var det. Det er jo grulig trist at stakkels Dis er så dårlig i Hovedet og må holde op – det havde da været rart af at få Eksamenen, når det er så nær, skønt det i og for sig intet har at betyde. – Nej, jeg vil rigtignok på ingen Måde pine på, med at få hende eller nogen herover – nu når jeg tænker rigtig over det, så synes jeg jo også at det er synd at tage nogen nu, da det begynder at tynde ud i Rækkerne. Der er jo også den Fare, at de bliver gift herovre som Mornine, – skønt jeg kan ikke tænke mig, med hvem det skulde være, - for de giftefærdige ere meget sjældne. De siger at den lille Frk. Jansen skal have udtalt sig beundrende om Mornines Dygtighed til ”finde dem”. 
+Hvor var det morsomt at høre om dit Besøg hos B, - hvor der må være yndigt. – Jeg er så glad over at vi fik Huset at se som det var den Gang, så kan jeg da have en lille Smule Begreb om det, - men hvad vilde jeg ikke gi', for at kunde svippe indenfor og være med jer lidt. 
+Nå, - noget skal man vel altid ha' og savne her i Livet – og det man har skal for det meste tages fra èn lidt efter lidt, - så vi må hellere være taknemmelige for hvad vi har. Jeg er mig vel bevidst og glad ved ved at tænke på, hvor jeg – til de fleste Tider – nød alle de Aar jeg var hjemme, - den fredelige Hygge og den hjemlige Ro på det kære gamle Haab. – Ingen kan heller være mere glad ved deres lille Hjem end jeg er ved vores, men det er vel også noget fordi jeg led sådan under Familjelivet så længe, og Kontrasten er så stor. 
+Tænk, jeg har idag fået en Pige – og det er henrivende – sikken et Himmerig det er de første Dage, ikke at behøve at skruppe, - få sin Mad sat på Bordet for sig og se Køkkenet skinnende rent. – Det er ligesom man bliver et helt andet Menneske ved det. Jeg strittede derimod af al Magt, for jeg mente ikke vi havde Raad lidt endnu, - og det har vi heller ikke, men Harris blev ved, at jeg skulde have èn, og igår hittede han én på et Fæstekontor og sendte hjem. Hende tror jeg nu ikke jeg beholder, for hun er en udlært Herskabspige og skal have 5 Dol. om Ugen og det er jo altfor galt. Nelly giver kun 3-50, - de fleste 4 D. og mere vil jeg heller ikke give – i det mindste foreløbig. Det er en svensk Pige, fra Malmøegnen, vist umådelig rar og dygtig, - vil gøre alt, så jeg kan sidde på min Hale Dagen igennem, men det bryder jeg mig slet ikke om, - vil ligeså gærne være med lidt selv. 
+Vi var i Aftes til en dejlig Koncert i Ceciliaforeningen Det var en Førsteopførelse af en stor ”Requiem”, som Georg Henschel har skrevet til Minde om sin Kone – den er påbegyndt 4 Dage efter hendes Død. Deres Datter en ganske, ung Pige var en af Solisterne og han anførte selv. Konen var en bekendt Sangerinde og har sungen mange Gange i Ceciliaforeningen. –
+Lille Grethe går nu ud igen, hun er bleven lidt bleg mens hun har været inde. 
+Ja jeg har Masser Julebreve at skrive, så jeg vil slutte for denne Gang. Hils lille Junge og Tutte og Disser og Pal og Mogensens og gamle Muntermand. Stakkels lille Dora – men det var nok det bedste. 
+1000 Hilsner, din egen Pelle.</t>
   </si>
   <si>
     <t>1902-12-19</t>
   </si>
   <si>
     <t>Lohals
 Snøde</t>
   </si>
   <si>
     <t>Susan -
 Christian  Brandstrup
 Thora  Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Hans Christian Caspersen
 Johanne Caspersen
 Poul Caspersen
 - Jansen
 Johanne Christine Larsen
 Christine  Mackie
 Elisabeth Mackie
 William Mackie
 William Mackie, Williams far
 Ellen  Sawyer
 Harris Sawyer
@@ -12245,50 +12679,86 @@
   <si>
     <t>Fader Berg er Albrecht Warberg.
 Haabet = Gården Erikshaab, hvor Laura og Albrecht Warberg og deres børn boede i mange år. 
 Mester Erik = Erik Hirschsprung.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2649</t>
   </si>
   <si>
     <t>Berta og Ludvig Brandstrup takker for billedet af Albrecht Warberg (Fader Berg). Den første jul uden ham bliver svær for Laura. Berta og Lud har mange gode minder fra Erikshaab.
 Drengene glæder sig til juleaften, som de skal holde hos deres mormor.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/9D2q</t>
   </si>
   <si>
     <t>[Fortrykt på brevpapiret:]
 BRANDSTRUP.
 BJERREGAARDS SIDEVEJ 4,
 VALBY.
 [Håndskrevet i brevet:]
 Kære Laura!
 Tak for Billedet, som vi fik imorges, og som vi blev meget glade over; Lut havde kun et meget gammelt Billede af Fader Berg og dette nye gengiver ham ganske som vi kendte ham og holdt af ham og som jeg altid vil mindes ham. Denne første Jul bliver jo den værste at komme over, men saa har I alle de gode Minder fra tidligere Aar at ty til og det maa hjælpe meget, synes jeg. Vi tænker meget paa Haabet og alle dets Beboere, for jeg personlig vil aldrig glemme den Gæstfrihed og al det Venskab, jeg har faaet dér.
 Her har vi det alle godt, og Drengene glæder sig meget til i Aften hos deres Mormor. Birgit skal med derind for første Gang. Mester Erik kommer ikke hjem til Julen, han bliver paa Lolland til Nytaar. Naa nu kun mange gode Hilsner fra os alle flest fra Lut og Berta
 24-12-02 -</t>
+  </si>
+  <si>
+    <t>1903-01-09</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Harris Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde i 1902.
+Christine Mackie opholdt sig fra juni 1902 til sidst på samme år i Boston. Hun blev under opholdet kæreste med William/Billy Mackie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1554</t>
+  </si>
+  <si>
+    <t>På festdage som f.eks. fødselsdage mærkes savnet af faderen stærkt. Ellen Sawyer takker for billedet. Hun forstår ikke altid, at hendes far er død.
+Christine Mackies sygdom på skibet var alarmerende. William/Billy Mackie slår det lidt hen som en forkølelse.
+Grethe har længe været uden appetit, og hun kan slet ikke spise kød og fisk. Hun sidder meget ved klaveret og synger sange fra det hæfte, som Christine gav hende.
+Det er usikkert, om stumpen af HarrisSawyers finger vil gro fast igen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uVXF</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.
+9 Jan.-03
+Kæreste Mor!
+Først må jeg gratulere dig til din Fødselsdag, - jeg håber at dette Brev må komme i Tide. Ja, dette bliver jo, som alle Mærkedage en trist Dag, - jeg mener at på de Dage som vi altid har været vant til at betragte som Festdage, mærkes Tomheden efter Far endnu mere. – Takkede jeg for Billedet i mit sidste Brev, - det er vist glidt lidt over Skrivedagen, - jeg bliver mere glad ved det Billede jo længere jeg har det, - det er dog ganske udmærket. Det er som jeg kan høre Far sige ”men, min Riese”, når jeg ser på det. Jeg griber mig ofte i at tænke, - men er det dog også muligt, at det er sandt, at Far er borte. Det er ligesom det ikke kan komme helt ind i Bevidstheden, for han hænger jo sådan sammen med alle Minderne hjemmefra, hvorimod jeg jo ingen Minder har fra Erikshaab uden ham. Måske jeg heller aldrig får. – Ja, det er svært at tænke på. – Jeg venter med Længsel på Brev hjemmefra eller fra Christine. Vi syntes hendes Sygdom om Bord var noget alarmerende. Billy kom ud om Aftenen for at høre Brevet – han havde selv et Par men intet om hendes Sygdom. Han var meget nervøs over dette kunde vi nok se, skønt han gjorde sig kæk og mente ikke det var andet end Forkølelse. – Det var jo helt rart at de Breve kom som en Forberedelse, jeg havde været bange for at det måske var for stærk en Overraskelse. 
+Vi har det godt nu. Grethe har i lang Tid haft en ussel Appetit men nu begynder det at hjælpe. Hun får Havregrød, Æg og Kakao så meget som jeg kan få i hende. Kød og Fisk vil hun ikke røre – det er ligesom hun er ved at kaste op når hun får det i Munden.
+Hun løber i Vejret, tegner til at blive lang og tynd. Hun har det udmærket, - sidder for Øjeblikket ved Klaveret med sin Sangbog foran sig og synger Brudstykker af alle dine små Sange. Hun har allerede fået fat i nogle af Melodierne af de nye Sange som Mornine sendte os til Nytår. Vil du ikke sige hende så mange Tak for dem, – det var en Glæde da jeg endelig kunde synge den om Grisen og den om Hundehvalpen for hende. Hun har pint og plaget mig for at synge dem siden Mornine rejste.
+Harris Finger er under Dr. Behandling endnu. De ere ikke sikre på at Stykket vil gro fast. Jeg tænker han når
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1903-03-13</t>
   </si>
   <si>
     <t>Susan -
 Grethe Bichel
 Christian  Brandstrup
 Thora  Branner
 Louise Brønsted
 Johanne Due Nielsen
 - Juncker
 Johanne Christine Larsen
 Johannes Larsen
 Otto Emil  Paludan
 Ellen  Sawyer
 - Schouboe
 - Skakke
 Christine Swane
 Hempel Syberg
 Nicoline  von Sperling
 Maria von Sperling. g. Balslev
 Andreas Warberg, Albrechts far</t>
   </si>
   <si>
@@ -16224,59 +16694,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8vt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/69Hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TTtD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kkc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v2Iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zxCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68On" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gERy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PrWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/two8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hmuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRbW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aFaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n7bN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFvS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CFSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/05eB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8vt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e5yq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LCMc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/avlS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gk9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DPRb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/69Hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RS0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vkZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Osj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lFaZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ubbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HwZi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jKvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6doT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ugkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VdtW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kGFM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZBB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sR7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mr2J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P7PO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GuXa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6NfH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g8vq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YODa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Oyu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K2OR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rTXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Smxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v7ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uiU5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iDLB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y2Io" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OXaK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvAt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FD8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/txzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUT5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E70E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TTtD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1nbP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/71sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R68i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kkc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QWFu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v2Iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uhpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fOCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5IeZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ogv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ncH5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RM0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/555E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ESRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YTw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5f0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmYj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF5O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SfVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CfR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0HmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WorR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zxCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/goPm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xKC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/68On" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vwuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YqJo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gERy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UB22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5Qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qn6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EQqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bNTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JAzF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PrWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/poDx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WXTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/two8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mA7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1g4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QMkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FfjV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oVuL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hmuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EDxZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5i3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UdDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/k1LQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RK6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wavK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xlv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXEn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KKTn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J2KL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KemZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RRbW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8efm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tio1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aOLw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7vxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FmR0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KOlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FGaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fZ3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M8wW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7e7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aFaC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n7bN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MwKy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gMgE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QtzX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0gE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7cvL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9D2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RYTh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FXkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K1YV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vqoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFvS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hrbC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rj5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4KkS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yGcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bmiF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOOc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqdA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gbwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DG08KFDm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t2Bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d0BQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5Ilngp06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBzJFEI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HVashspr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdSe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5iq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9lMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GsiV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5TMv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5oe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0Ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7j5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aazS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jjs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CFSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M378"/>
+  <dimension ref="A1:M387"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -17469,15497 +17939,15908 @@
       </c>
       <c r="I27" s="5" t="s">
         <v>190</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>191</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>192</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>193</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>195</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>16</v>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F31" s="5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
         <v>218</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>219</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>220</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>221</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>222</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>224</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>225</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>35</v>
+        <v>196</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>94</v>
-[...7 lines deleted...]
-        <v>181</v>
+        <v>15</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>239</v>
+        <v>94</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="E34" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="F34" s="5" t="s">
+      <c r="I34" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="G34" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H34" s="5" t="s">
+      <c r="J34" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="I34" s="5" t="s">
+      <c r="K34" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="J34" s="5" t="s">
+      <c r="L34" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="K34" s="5" t="s">
+      <c r="M34" s="5" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H35" s="5" t="s">
+      <c r="I35" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="I35" s="5" t="s">
+      <c r="J35" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="J35" s="5" t="s">
+      <c r="K35" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="K35" s="5" t="s">
+      <c r="L35" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="L35" s="6" t="s">
+      <c r="M35" s="5" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H36" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E36" s="5" t="s">
+      <c r="I36" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="F36" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H36" s="5" t="s">
+      <c r="J36" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="I36" s="5" t="s">
+      <c r="K36" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="J36" s="5" t="s">
+      <c r="L36" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="K36" s="5" t="s">
+      <c r="M36" s="5" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="E37" s="5" t="s">
+        <v>265</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>18</v>
+        <v>266</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>16</v>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>281</v>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>286</v>
+        <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F40" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F40" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>294</v>
+        <v>94</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E41" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>103</v>
+        <v>310</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>35</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>316</v>
+        <v>15</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F44" s="5" t="s">
-        <v>317</v>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F45" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F45" s="5" t="s">
-[...3 lines deleted...]
-        <v>325</v>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H45" s="5" t="s">
         <v>326</v>
       </c>
       <c r="I45" s="5" t="s">
         <v>327</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>328</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>329</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>330</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>332</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F46" s="5" t="s">
+      <c r="E46" s="5" t="s">
         <v>333</v>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
         <v>334</v>
       </c>
       <c r="I46" s="5" t="s">
         <v>335</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>336</v>
       </c>
       <c r="K46" s="5" t="s">
         <v>337</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>338</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H47" s="5" t="s">
+      <c r="I47" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="J47" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="J47" s="5" t="s">
+      <c r="K47" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="K47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>345</v>
       </c>
-      <c r="L47" s="6" t="s">
+      <c r="M47" s="5" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="B48" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E48" s="5" t="s">
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="F48" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="I48" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="J48" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="J48" s="5" t="s">
+      <c r="K48" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="K48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>353</v>
       </c>
-      <c r="L48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>294</v>
+        <v>94</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E49" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E49" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>356</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="I49" s="5"/>
+      <c r="I49" s="5" t="s">
+        <v>358</v>
+      </c>
       <c r="J49" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>35</v>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F50" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G50" s="5" t="s">
         <v>364</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H50" s="5" t="s">
         <v>365</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>366</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>367</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>368</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>369</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>371</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>94</v>
+        <v>372</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>318</v>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="F52" s="5" t="s">
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="G52" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H52" s="5" t="s">
+      <c r="I52" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="J52" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="K52" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>385</v>
       </c>
-      <c r="L52" s="6" t="s">
+      <c r="M52" s="5" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>94</v>
+        <v>318</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E53" s="5" t="s">
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="F53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="G53" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>391</v>
       </c>
-      <c r="J53" s="5" t="s">
+      <c r="M53" s="5" t="s">
         <v>392</v>
-      </c>
-[...7 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G54" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>396</v>
       </c>
       <c r="I54" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="J54" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="K54" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="L54" s="6" t="s">
+      <c r="M54" s="5" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="B55" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="5" t="s">
+      <c r="I55" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="K55" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="J55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="K55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="F56" s="5" t="s">
         <v>412</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
         <v>413</v>
       </c>
       <c r="I56" s="5" t="s">
         <v>414</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>415</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>416</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>417</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>419</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E57" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>421</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H57" s="5" t="s">
-        <v>420</v>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I57" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>166</v>
+        <v>410</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>363</v>
+        <v>428</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G58" s="5" t="s">
-[...3 lines deleted...]
-        <v>428</v>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I58" s="5" t="s">
         <v>429</v>
       </c>
       <c r="J58" s="5" t="s">
         <v>430</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>431</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>432</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>434</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>103</v>
+        <v>435</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>94</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>443</v>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>457</v>
-[...9 lines deleted...]
-        </is>
+        <v>394</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>458</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="5" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H63" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H63" s="5" t="s">
+        <v>466</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>15</v>
+        <v>264</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>473</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E65" s="5" t="s">
-[...6 lines deleted...]
-        <v>480</v>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H65" s="5" t="s">
         <v>481</v>
       </c>
       <c r="I65" s="5" t="s">
         <v>482</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>367</v>
+        <v>483</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>294</v>
+        <v>15</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>488</v>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>16</v>
+        <v>372</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>394</v>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H67" s="5" t="s">
-        <v>495</v>
+      <c r="H67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I67" s="5" t="s">
         <v>496</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>497</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>498</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>499</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>501</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C68" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="5" t="s">
-        <v>27</v>
+        <v>394</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
         <v>502</v>
       </c>
       <c r="I68" s="5" t="s">
         <v>503</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>504</v>
       </c>
       <c r="K68" s="5" t="s">
         <v>505</v>
       </c>
       <c r="L68" s="6" t="s">
         <v>506</v>
       </c>
       <c r="M68" s="5" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>508</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="5" t="s">
-        <v>27</v>
+        <v>509</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-        </is>
+        <v>510</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>511</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>511</v>
+        <v>398</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>16</v>
+        <v>318</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>121</v>
+      </c>
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>367</v>
+        <v>521</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>363</v>
+        <v>27</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>18</v>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>367</v>
+        <v>528</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>363</v>
+        <v>27</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>390</v>
+        <v>18</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>363</v>
+        <v>27</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>549</v>
+        <v>398</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>363</v>
+        <v>394</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>390</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>555</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>556</v>
+        <v>398</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>379</v>
+        <v>410</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>363</v>
+        <v>394</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>27</v>
+        <v>421</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>363</v>
+        <v>394</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H77" s="5" t="s">
+        <v>569</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>574</v>
+        <v>94</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>381</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>577</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>379</v>
+        <v>410</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>316</v>
+        <v>15</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>583</v>
+        <v>394</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>390</v>
+        <v>421</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>166</v>
+        <v>410</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>591</v>
+        <v>394</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G80" s="5" t="s">
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="H80" s="5" t="s">
+      <c r="I80" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>594</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>595</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>596</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>598</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>363</v>
+        <v>394</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G81" s="5" t="s">
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I81" s="5" t="s">
         <v>599</v>
       </c>
-      <c r="H81" s="5" t="s">
+      <c r="J81" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="I81" s="5" t="s">
+      <c r="K81" s="5" t="s">
         <v>601</v>
       </c>
-      <c r="J81" s="5" t="s">
+      <c r="L81" s="6" t="s">
         <v>602</v>
       </c>
-      <c r="K81" s="5" t="s">
+      <c r="M81" s="5" t="s">
         <v>603</v>
-      </c>
-[...4 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E82" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="B82" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F82" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G82" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="H82" s="5" t="s">
+      <c r="I82" s="5" t="s">
         <v>608</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="J82" s="5" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="K82" s="5" t="s">
         <v>610</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>611</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>613</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>15</v>
+        <v>196</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>363</v>
+        <v>614</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>421</v>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H83" s="5" t="s">
         <v>615</v>
       </c>
       <c r="I83" s="5" t="s">
         <v>616</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>367</v>
+        <v>617</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>363</v>
+        <v>622</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>621</v>
+        <v>27</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>623</v>
-[...1 lines deleted...]
-      <c r="I84" s="5" t="s">
         <v>624</v>
       </c>
+      <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
-        <v>367</v>
+        <v>625</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>629</v>
+        <v>394</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>630</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>631</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>632</v>
       </c>
       <c r="J85" s="5" t="s">
         <v>633</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>634</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>635</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>637</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>638</v>
+        <v>394</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G86" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="H86" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="H86" s="5" t="s">
+      <c r="I86" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="J86" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="K86" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="J86" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>642</v>
       </c>
-      <c r="L86" s="6" t="s">
+      <c r="M86" s="5" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G87" s="5" t="s">
         <v>645</v>
       </c>
-      <c r="B87" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F87" s="5" t="s">
+      <c r="H87" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="G87" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="I87" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="J87" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="K87" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>649</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="M87" s="5" t="s">
         <v>650</v>
-      </c>
-[...4 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E88" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E88" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>653</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>654</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>655</v>
       </c>
       <c r="J88" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="K88" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="K88" s="5" t="s">
+      <c r="L88" s="6" t="s">
         <v>657</v>
       </c>
-      <c r="L88" s="6" t="s">
+      <c r="M88" s="5" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="B89" s="5" t="s">
-[...10 lines deleted...]
-      <c r="E89" s="5" t="s">
+      <c r="F89" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G89" s="5" t="s">
+        <v>661</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E90" s="5" t="s">
+        <v>669</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>670</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>670</v>
+        <v>398</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>675</v>
+        <v>103</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>676</v>
-[...6 lines deleted...]
-      <c r="G91" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="F91" s="5" t="s">
         <v>677</v>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H91" s="5" t="s">
         <v>678</v>
       </c>
       <c r="I91" s="5" t="s">
         <v>679</v>
       </c>
       <c r="J91" s="5" t="s">
         <v>680</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>681</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>682</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>16</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G92" s="5" t="s">
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="H92" s="5" t="s">
+      <c r="I92" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="I92" s="5" t="s">
+      <c r="J92" s="5" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
       <c r="K92" s="5" t="s">
         <v>688</v>
       </c>
       <c r="L92" s="6" t="s">
         <v>689</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>691</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>15</v>
+      </c>
+      <c r="D93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E93" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
         <v>692</v>
       </c>
       <c r="I93" s="5" t="s">
         <v>693</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>680</v>
+        <v>694</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E94" s="5" t="s">
-        <v>129</v>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F94" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>51</v>
+      </c>
+      <c r="G94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H94" s="5" t="s">
         <v>699</v>
       </c>
       <c r="I94" s="5" t="s">
         <v>700</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>367</v>
+        <v>701</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G95" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G95" s="5" t="s">
+        <v>708</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>716</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G97" s="5" t="s">
-        <v>721</v>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>729</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>730</v>
+        <v>398</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>94</v>
+        <v>736</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G99" s="5" t="s">
-        <v>735</v>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>680</v>
+        <v>739</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>675</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>744</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>680</v>
+        <v>747</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>15</v>
+        <v>706</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>752</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>751</v>
+        <v>711</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G102" s="5" t="s">
-        <v>756</v>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>680</v>
+        <v>761</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>766</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>765</v>
+        <v>711</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G104" s="5" t="s">
-        <v>770</v>
+      <c r="G104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>675</v>
-[...12 lines deleted...]
-        <v>777</v>
+        <v>16</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>680</v>
+        <v>782</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>675</v>
-[...10 lines deleted...]
-        <v>791</v>
+        <v>16</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>680</v>
+        <v>796</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D108" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="5" t="s">
-        <v>27</v>
+        <v>707</v>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G108" s="5" t="s">
+        <v>801</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>798</v>
-[...1 lines deleted...]
-      <c r="I108" s="5"/>
+        <v>802</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>803</v>
+      </c>
       <c r="J108" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>706</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>804</v>
-[...1 lines deleted...]
-      <c r="I109" s="5"/>
+        <v>809</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>810</v>
+      </c>
       <c r="J109" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>316</v>
+        <v>706</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G110" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G110" s="5" t="s">
+        <v>815</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>811</v>
+        <v>711</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="I112" s="5"/>
       <c r="J112" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G113" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G113" s="5" t="s">
+        <v>834</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>829</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="I113" s="5"/>
       <c r="J113" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>675</v>
+        <v>103</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>676</v>
+        <v>121</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>680</v>
+        <v>842</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>842</v>
-[...1 lines deleted...]
-      <c r="I115" s="5"/>
+        <v>848</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>849</v>
+      </c>
       <c r="J115" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H116" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H116" s="5" t="s">
+        <v>854</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="I118" s="5"/>
+        <v>866</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>867</v>
+      </c>
       <c r="J118" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G119" s="5" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>864</v>
-[...3 lines deleted...]
-      </c>
+        <v>873</v>
+      </c>
+      <c r="I119" s="5"/>
       <c r="J119" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D120" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="5" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>707</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H120" s="5" t="s">
-        <v>871</v>
+      <c r="H120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I120" s="5" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>873</v>
+        <v>711</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D121" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="5" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>707</v>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>881</v>
+        <v>711</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D122" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="5" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>707</v>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
-        <v>887</v>
+        <v>711</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>707</v>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G123" s="5" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="I123" s="5"/>
+        <v>895</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>896</v>
+      </c>
       <c r="J123" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>676</v>
-[...7 lines deleted...]
-        <v>898</v>
+        <v>901</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>680</v>
+        <v>904</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>905</v>
+        <v>94</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>906</v>
+        <v>15</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>676</v>
+        <v>909</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>677</v>
+        <v>27</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>676</v>
-[...7 lines deleted...]
-        <v>677</v>
+        <v>909</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>914</v>
-[...3 lines deleted...]
-      </c>
+        <v>917</v>
+      </c>
+      <c r="I126" s="5"/>
       <c r="J126" s="5" t="s">
-        <v>680</v>
+        <v>918</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>905</v>
+        <v>706</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>920</v>
+        <v>94</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>676</v>
-[...9 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>923</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>921</v>
-[...3 lines deleted...]
-      </c>
+        <v>924</v>
+      </c>
+      <c r="I127" s="5"/>
       <c r="J127" s="5" t="s">
-        <v>923</v>
+        <v>711</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>928</v>
+        <v>706</v>
       </c>
       <c r="D128" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="s">
         <v>929</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="H128" s="5" t="s">
         <v>930</v>
       </c>
       <c r="I128" s="5" t="s">
         <v>931</v>
       </c>
       <c r="J128" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K128" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="K128" s="5" t="s">
+      <c r="L128" s="6" t="s">
         <v>933</v>
       </c>
-      <c r="L128" s="6" t="s">
+      <c r="M128" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="M128" s="5" t="s">
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="s">
         <v>935</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="J129" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="K129" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="M129" s="5" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D130" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D129" s="5" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="E130" s="5" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>708</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>944</v>
+        <v>711</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>94</v>
+        <v>936</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-        <v>27</v>
+        <v>951</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="J132" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="K132" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="L132" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="n">
+        <v>1898</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D132" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F132" s="5" t="s">
+      <c r="D133" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E133" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G132" s="5" t="inlineStr">
-[...40 lines deleted...]
-        <v>27</v>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>963</v>
-[...1 lines deleted...]
-      <c r="I133" s="5"/>
+        <v>967</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>968</v>
+      </c>
       <c r="J133" s="5" t="s">
-        <v>964</v>
+        <v>711</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="5" t="s">
-        <v>962</v>
+      <c r="A134" s="5" t="n">
+        <v>1898</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>94</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>680</v>
+        <v>982</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>675</v>
+        <v>15</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>676</v>
+        <v>129</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="s">
-        <v>680</v>
+        <v>995</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
         <v>993</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>316</v>
+        <v>15</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>994</v>
+        <v>129</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>381</v>
+        <v>999</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D139" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="5" t="s">
-        <v>27</v>
+        <v>707</v>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-        </is>
+        <v>129</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="J140" s="5" t="s">
-        <v>680</v>
+        <v>1015</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D141" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D141" s="5" t="s">
-[...13 lines deleted...]
-        <v>1014</v>
+      <c r="E141" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      </c>
+        <v>1020</v>
+      </c>
+      <c r="I141" s="5"/>
       <c r="J141" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>675</v>
+        <v>15</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>1025</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>412</v>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="J142" s="5" t="s">
-        <v>680</v>
+        <v>1028</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>1026</v>
+        <v>94</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>15</v>
+        <v>706</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>1028</v>
+        <v>27</v>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="J143" s="5" t="s">
-        <v>1031</v>
+        <v>711</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D144" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" s="5" t="s">
-        <v>27</v>
+        <v>707</v>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G144" s="5" t="s">
-        <v>1036</v>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>706</v>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="J145" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>316</v>
+        <v>1057</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E147" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E147" s="5" t="s">
+        <v>1058</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>968</v>
+        <v>1059</v>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="J147" s="5" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" s="5" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>1071</v>
-[...1 lines deleted...]
-      <c r="I149" s="5"/>
+        <v>1075</v>
+      </c>
+      <c r="I149" s="5" t="s">
+        <v>1076</v>
+      </c>
       <c r="J149" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>675</v>
+        <v>196</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>94</v>
-[...7 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>999</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>680</v>
+        <v>1089</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>706</v>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G152" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G152" s="5" t="s">
+        <v>1094</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G153" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G153" s="5" t="s">
+        <v>1101</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1102</v>
+      </c>
+      <c r="I153" s="5"/>
       <c r="J153" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G154" s="5" t="s">
-        <v>1100</v>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1105</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1106</v>
+        <v>1112</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>676</v>
+        <v>129</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="I155" s="5"/>
+        <v>1113</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>1114</v>
+      </c>
       <c r="J155" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>706</v>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1125</v>
-[...1 lines deleted...]
-      <c r="I158" s="5"/>
+        <v>1132</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>1133</v>
+      </c>
       <c r="J158" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D159" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D159" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E159" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1130</v>
-[...3 lines deleted...]
-      </c>
+        <v>1138</v>
+      </c>
+      <c r="I159" s="5"/>
       <c r="J159" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F160" s="5" t="s">
-        <v>129</v>
+      <c r="F160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1142</v>
-[...1 lines deleted...]
-      <c r="I161" s="5"/>
+        <v>1149</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>1150</v>
+      </c>
       <c r="J161" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1143</v>
+        <v>1151</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1144</v>
+        <v>1152</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D162" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E162" s="5" t="s">
-        <v>27</v>
+        <v>707</v>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G162" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G162" s="5" t="s">
+        <v>1155</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1147</v>
-[...3 lines deleted...]
-      </c>
+        <v>1156</v>
+      </c>
+      <c r="I162" s="5"/>
       <c r="J162" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1149</v>
+        <v>1157</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1151</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1146</v>
+        <v>1160</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>706</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="I163" s="5"/>
+        <v>1161</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>1162</v>
+      </c>
       <c r="J163" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1153</v>
+        <v>1163</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1154</v>
+        <v>1164</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1155</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1156</v>
+        <v>1166</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F164" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F164" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1157</v>
-[...1 lines deleted...]
-      <c r="I164" s="5"/>
+        <v>1167</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>1168</v>
+      </c>
       <c r="J164" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1158</v>
+        <v>1169</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1159</v>
+        <v>1170</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1160</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1161</v>
+        <v>1172</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="F165" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1162</v>
-[...3 lines deleted...]
-      </c>
+        <v>1173</v>
+      </c>
+      <c r="I165" s="5"/>
       <c r="J165" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1164</v>
+        <v>1174</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1166</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1167</v>
+        <v>1177</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G166" s="5" t="s">
-        <v>1168</v>
+      <c r="G166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1169</v>
-[...1 lines deleted...]
-      <c r="I166" s="5"/>
+        <v>1178</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>1179</v>
+      </c>
       <c r="J166" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1170</v>
+        <v>1180</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1171</v>
+        <v>1181</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D167" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E167" s="5" t="s">
-        <v>27</v>
+        <v>707</v>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G167" s="5" t="s">
-        <v>1174</v>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1175</v>
-[...3 lines deleted...]
-      </c>
+        <v>1183</v>
+      </c>
+      <c r="I167" s="5"/>
       <c r="J167" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G168" s="5" t="s">
-        <v>1181</v>
+      <c r="G168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1182</v>
-[...3 lines deleted...]
-      </c>
+        <v>1188</v>
+      </c>
+      <c r="I168" s="5"/>
       <c r="J168" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D169" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D169" s="5" t="s">
-[...13 lines deleted...]
-        <v>677</v>
+      <c r="E169" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>316</v>
+        <v>94</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>15</v>
-[...12 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>1199</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1195</v>
-[...3 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="I170" s="5"/>
       <c r="J170" s="5" t="s">
-        <v>1197</v>
+        <v>711</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>1202</v>
+        <v>94</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>1203</v>
+        <v>706</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>1204</v>
-[...1 lines deleted...]
-      <c r="F171" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G171" s="5" t="s">
         <v>1205</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H171" s="5" t="s">
         <v>1206</v>
       </c>
       <c r="I171" s="5" t="s">
         <v>1207</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>367</v>
+        <v>711</v>
       </c>
       <c r="K171" s="5" t="s">
         <v>1208</v>
       </c>
       <c r="L171" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="M171" s="5" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>1211</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G172" s="5" t="s">
         <v>1212</v>
       </c>
-      <c r="D172" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E172" s="5" t="s">
+      <c r="H172" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="F172" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H172" s="5" t="s">
+      <c r="I172" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="I172" s="5" t="s">
+      <c r="J172" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K172" s="5" t="s">
         <v>1215</v>
       </c>
-      <c r="J172" s="5" t="s">
+      <c r="L172" s="6" t="s">
         <v>1216</v>
       </c>
-      <c r="K172" s="5" t="s">
+      <c r="M172" s="5" t="s">
         <v>1217</v>
-      </c>
-[...4 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>1219</v>
+      </c>
+      <c r="I173" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="B173" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H173" s="5" t="s">
+      <c r="J173" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K173" s="5" t="s">
         <v>1221</v>
       </c>
-      <c r="I173" s="5" t="s">
+      <c r="L173" s="6" t="s">
         <v>1222</v>
       </c>
-      <c r="J173" s="5" t="s">
+      <c r="M173" s="5" t="s">
         <v>1223</v>
-      </c>
-[...7 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I174" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="B174" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H174" s="5" t="s">
+      <c r="J174" s="5" t="s">
         <v>1228</v>
       </c>
-      <c r="I174" s="5" t="s">
+      <c r="K174" s="5" t="s">
         <v>1229</v>
       </c>
-      <c r="J174" s="5" t="s">
+      <c r="L174" s="6" t="s">
         <v>1230</v>
       </c>
-      <c r="K174" s="5" t="s">
+      <c r="M174" s="5" t="s">
         <v>1231</v>
-      </c>
-[...4 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>94</v>
+        <v>1233</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>15</v>
+        <v>1234</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>878</v>
+        <v>1235</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1234</v>
+        <v>1236</v>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>367</v>
+        <v>398</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>15</v>
+        <v>1243</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>1241</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>1244</v>
+      </c>
+      <c r="F176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>713</v>
+        <v>27</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>748</v>
+        <v>779</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>1256</v>
+        <v>15</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>1257</v>
+        <v>27</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-        </is>
+        <v>779</v>
+      </c>
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>1259</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>367</v>
+        <v>1261</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>397</v>
+        <v>909</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G179" s="5" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>675</v>
+        <v>1266</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>367</v>
+        <v>398</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>27</v>
+        <v>779</v>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>363</v>
+        <v>744</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1277</v>
+        <v>779</v>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1278</v>
-[...1 lines deleted...]
-      <c r="I181" s="5"/>
+        <v>1280</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>1281</v>
+      </c>
       <c r="J181" s="5" t="s">
-        <v>367</v>
+        <v>1282</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>14</v>
+        <v>166</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>94</v>
+        <v>1287</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>363</v>
+        <v>1288</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>1283</v>
+        <v>27</v>
       </c>
       <c r="G182" s="5" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>1285</v>
+        <v>1288</v>
+      </c>
+      <c r="H182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>367</v>
+        <v>398</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E183" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E183" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>1294</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1291</v>
+        <v>706</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>1293</v>
+        <v>398</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>1298</v>
+        <v>94</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>675</v>
+        <v>15</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-        </is>
+        <v>1300</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>680</v>
+        <v>1303</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>675</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G185" s="5" t="s">
+        <v>1308</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1305</v>
-[...3 lines deleted...]
-      </c>
+        <v>1309</v>
+      </c>
+      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>680</v>
+        <v>398</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>675</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>1315</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1311</v>
-[...1 lines deleted...]
-      <c r="I186" s="5"/>
+        <v>1316</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>1317</v>
+      </c>
       <c r="J186" s="5" t="s">
-        <v>680</v>
+        <v>398</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1315</v>
+        <v>1321</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1316</v>
+        <v>1322</v>
       </c>
       <c r="I187" s="5" t="s">
-        <v>1317</v>
+        <v>1323</v>
       </c>
       <c r="J187" s="5" t="s">
-        <v>1318</v>
+        <v>1324</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1319</v>
+        <v>1325</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1321</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1322</v>
+        <v>1328</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>294</v>
+        <v>1329</v>
       </c>
       <c r="D188" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J188" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K188" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="L188" s="6" t="s">
+        <v>1333</v>
+      </c>
+      <c r="M188" s="5" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="5" t="n">
+        <v>1899</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D189" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E188" s="5" t="s">
-[...51 lines deleted...]
-        <v>1331</v>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G189" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>680</v>
+        <v>1337</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>316</v>
+        <v>94</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1338</v>
+        <v>706</v>
+      </c>
+      <c r="E190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="J190" s="5" t="s">
-        <v>1341</v>
+        <v>711</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>905</v>
+        <v>94</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>906</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>706</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1346</v>
-[...3 lines deleted...]
-      </c>
+        <v>1348</v>
+      </c>
+      <c r="I191" s="5"/>
       <c r="J191" s="5" t="s">
-        <v>1348</v>
+        <v>711</v>
       </c>
       <c r="K191" s="5" t="s">
         <v>1349</v>
       </c>
       <c r="L191" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="M191" s="5" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>1352</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>15</v>
+      </c>
+      <c r="E192" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
         <v>1353</v>
       </c>
       <c r="I192" s="5" t="s">
         <v>1354</v>
       </c>
       <c r="J192" s="5" t="s">
-        <v>367</v>
+        <v>1355</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>675</v>
+        <v>318</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1360</v>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="J193" s="5" t="s">
-        <v>680</v>
+        <v>1363</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>316</v>
+        <v>936</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>15</v>
+        <v>706</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>1365</v>
-[...9 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="G194" s="5" t="s">
+        <v>1368</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="J194" s="5" t="s">
-        <v>1368</v>
+        <v>711</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>675</v>
+        <v>196</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>676</v>
+        <v>1375</v>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G195" s="5" t="s">
-        <v>1373</v>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>680</v>
+        <v>1378</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>675</v>
+        <v>936</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>94</v>
+        <v>937</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>680</v>
+        <v>1385</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1385</v>
+        <v>1389</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D197" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E197" s="5" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>680</v>
+        <v>398</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1390</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>676</v>
+        <v>129</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>675</v>
+        <v>196</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1402</v>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>680</v>
+        <v>1405</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1402</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1403</v>
+        <v>1409</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>676</v>
-[...7 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G200" s="5" t="s">
+        <v>1410</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="J200" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>707</v>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1414</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1415</v>
+        <v>1422</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1417</v>
+        <v>1424</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1415</v>
+        <v>1428</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1421</v>
+        <v>1429</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1422</v>
+        <v>1430</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1423</v>
+        <v>1431</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1424</v>
+        <v>1432</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1426</v>
+        <v>1434</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D204" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D204" s="5" t="s">
-[...13 lines deleted...]
-        <v>1427</v>
+      <c r="E204" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F204" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1428</v>
+        <v>1435</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1429</v>
+        <v>1436</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1431</v>
+        <v>1438</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1432</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>316</v>
+        <v>706</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1435</v>
+        <v>1442</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>1436</v>
+        <v>711</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1433</v>
+        <v>1446</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1440</v>
+        <v>1447</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1442</v>
+        <v>1449</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1443</v>
+        <v>1450</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1444</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1445</v>
+        <v>1452</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="F207" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1446</v>
+        <v>1453</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1447</v>
+        <v>1454</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1449</v>
+        <v>1456</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>675</v>
-[...10 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G209" s="5" t="s">
+        <v>1464</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1458</v>
+        <v>1465</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>1459</v>
+        <v>1466</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1460</v>
+        <v>1467</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1461</v>
+        <v>1468</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1462</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1463</v>
+        <v>1470</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>675</v>
+        <v>196</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F210" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1464</v>
+        <v>1471</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1465</v>
+        <v>1472</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>680</v>
+        <v>1473</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1466</v>
+        <v>1474</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1467</v>
+        <v>1475</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1468</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1463</v>
+        <v>1470</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>103</v>
+        <v>706</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>1323</v>
+        <v>707</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1469</v>
+        <v>1477</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1471</v>
+        <v>711</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1472</v>
+        <v>1479</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1473</v>
+        <v>1480</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1458</v>
+        <v>1483</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1476</v>
+        <v>1484</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1477</v>
+        <v>1485</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1478</v>
+        <v>1486</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1480</v>
+        <v>1488</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G213" s="5" t="s">
-        <v>1481</v>
+      <c r="G213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1482</v>
+        <v>1489</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1483</v>
+        <v>1490</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1484</v>
+        <v>1491</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1486</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1493</v>
+        <v>1500</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1494</v>
+        <v>1501</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1496</v>
+        <v>1503</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>675</v>
+        <v>103</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1360</v>
+      </c>
+      <c r="F216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>680</v>
+        <v>1508</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D217" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E217" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F217" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F217" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H217" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H217" s="5" t="s">
+        <v>1495</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1505</v>
+        <v>1517</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>316</v>
+        <v>706</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1510</v>
-[...9 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F218" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>1518</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1513</v>
+        <v>711</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1518</v>
-[...1 lines deleted...]
-      <c r="I219" s="5"/>
+        <v>1525</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>1526</v>
+      </c>
       <c r="J219" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1519</v>
+        <v>1527</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1520</v>
+        <v>1528</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1521</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1523</v>
+        <v>1531</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1527</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1528</v>
+        <v>1536</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D221" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E221" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F221" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F221" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1529</v>
+        <v>1537</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1530</v>
+        <v>1538</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1531</v>
+        <v>1539</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1532</v>
+        <v>1540</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1533</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1528</v>
+        <v>1542</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="F222" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="F222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H222" s="5" t="s">
-        <v>1523</v>
+      <c r="H222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1535</v>
+        <v>1544</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>675</v>
+        <v>196</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>676</v>
+        <v>1547</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>680</v>
+        <v>1550</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1541</v>
+        <v>1551</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1542</v>
+        <v>1552</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1543</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1544</v>
+        <v>1554</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D224" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D224" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E224" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F224" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1545</v>
-[...3 lines deleted...]
-      </c>
+        <v>1555</v>
+      </c>
+      <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1547</v>
+        <v>1556</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1550</v>
+        <v>1559</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>1552</v>
+        <v>1561</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1553</v>
+        <v>1562</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1554</v>
+        <v>1563</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1555</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1556</v>
+        <v>1565</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="F226" s="5" t="s">
         <v>27</v>
       </c>
+      <c r="F226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1557</v>
+        <v>1566</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1558</v>
+        <v>1567</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1559</v>
+        <v>1568</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1560</v>
+        <v>1569</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1561</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1563</v>
-[...1 lines deleted...]
-      <c r="I227" s="5"/>
+        <v>1560</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>1571</v>
+      </c>
       <c r="J227" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1564</v>
+        <v>1572</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1565</v>
+        <v>1573</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1566</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1567</v>
+        <v>1575</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D228" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D228" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E228" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1568</v>
+        <v>1576</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1571</v>
+        <v>1579</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1572</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1573</v>
+        <v>1581</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>706</v>
+      </c>
+      <c r="E229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F230" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="J230" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1584</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1587</v>
+        <v>1595</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1588</v>
+        <v>1596</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>905</v>
+        <v>706</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>1592</v>
+        <v>27</v>
+      </c>
+      <c r="G232" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1593</v>
-[...3 lines deleted...]
-      </c>
+        <v>1600</v>
+      </c>
+      <c r="I232" s="5"/>
       <c r="J232" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1591</v>
+        <v>1604</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>905</v>
+        <v>94</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>706</v>
+      </c>
+      <c r="E233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1602</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1603</v>
+        <v>1610</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D234" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D234" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E234" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="J234" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>677</v>
+        <v>707</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="I235" s="5" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D236" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E236" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F236" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F236" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1620</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>15</v>
+        <v>936</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>928</v>
-[...4 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>381</v>
-[...4 lines deleted...]
-        </is>
+        <v>708</v>
+      </c>
+      <c r="G237" s="5" t="s">
+        <v>1629</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1622</v>
-[...1 lines deleted...]
-      <c r="I237" s="5"/>
+        <v>1630</v>
+      </c>
+      <c r="I237" s="5" t="s">
+        <v>1631</v>
+      </c>
       <c r="J237" s="5" t="s">
-        <v>1623</v>
+        <v>711</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1624</v>
+        <v>1632</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1625</v>
+        <v>1633</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1626</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>94</v>
+        <v>936</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>27</v>
+        <v>707</v>
       </c>
       <c r="F238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G238" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1627</v>
+        <v>1635</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1628</v>
+        <v>1636</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1631</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1632</v>
+        <v>1640</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>316</v>
+        <v>94</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>706</v>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H239" s="5" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>1636</v>
+        <v>711</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="M239" s="5" t="s">
-        <v>1639</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1632</v>
+        <v>1646</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D240" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E240" s="5" t="s">
-        <v>27</v>
+        <v>708</v>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1640</v>
+        <v>1647</v>
       </c>
       <c r="I240" s="5" t="s">
-        <v>1641</v>
+        <v>1648</v>
       </c>
       <c r="J240" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1642</v>
+        <v>1649</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1643</v>
+        <v>1650</v>
       </c>
       <c r="M240" s="5" t="s">
-        <v>1644</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1645</v>
+        <v>1652</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>905</v>
+        <v>94</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1646</v>
+        <v>1653</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1647</v>
+        <v>1654</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1648</v>
+        <v>1655</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1651</v>
+        <v>1658</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>959</v>
+      </c>
+      <c r="E242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F242" s="5" t="s">
-        <v>1652</v>
+        <v>412</v>
       </c>
       <c r="G242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1653</v>
-[...3 lines deleted...]
-      </c>
+        <v>1659</v>
+      </c>
+      <c r="I242" s="5"/>
       <c r="J242" s="5" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>928</v>
-[...7 lines deleted...]
-        <v>1652</v>
+        <v>706</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H243" s="5" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>1662</v>
+        <v>711</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D244" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D244" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E244" s="5" t="s">
+        <v>1670</v>
       </c>
       <c r="F244" s="5" t="s">
-        <v>748</v>
+        <v>412</v>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="I244" s="5" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="M244" s="5" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1673</v>
+        <v>1669</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>748</v>
+        <v>706</v>
+      </c>
+      <c r="E245" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F245" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>1676</v>
+        <v>711</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>15</v>
+        <v>936</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>35</v>
+        <v>706</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>707</v>
+      </c>
+      <c r="F246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>1683</v>
+        <v>711</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>1688</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>1689</v>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>959</v>
+      </c>
+      <c r="E248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F248" s="5" t="s">
-        <v>941</v>
+        <v>1689</v>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>1688</v>
+        <v>16</v>
+      </c>
+      <c r="E249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F249" s="5" t="s">
-        <v>941</v>
+        <v>779</v>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H249" s="5" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="J249" s="5" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="K249" s="5" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>1688</v>
+        <v>16</v>
+      </c>
+      <c r="E250" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F250" s="5" t="s">
-        <v>121</v>
+        <v>779</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="M250" s="5" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
-        <v>928</v>
+        <v>15</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="F251" s="5" t="s">
-        <v>1717</v>
+        <v>121</v>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H251" s="5" t="s">
         <v>1718</v>
       </c>
       <c r="I251" s="5" t="s">
         <v>1719</v>
       </c>
       <c r="J251" s="5" t="s">
         <v>1720</v>
       </c>
       <c r="K251" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="L251" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="M251" s="5" t="s">
         <v>1723</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-        <v>381</v>
+        <v>959</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="J252" s="5" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="K252" s="5" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="M252" s="5" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>905</v>
+        <v>15</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>906</v>
+        <v>959</v>
       </c>
       <c r="E253" s="5" t="s">
-        <v>676</v>
+        <v>909</v>
       </c>
       <c r="F253" s="5" t="s">
-        <v>129</v>
+        <v>972</v>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="I253" s="5" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="J253" s="5" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="K253" s="5" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="M253" s="5" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>959</v>
+      </c>
+      <c r="E254" s="5" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F254" s="5" t="s">
+        <v>972</v>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="J254" s="5" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="M254" s="5" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>1746</v>
+        <v>15</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>906</v>
+        <v>959</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>1205</v>
+        <v>1725</v>
       </c>
       <c r="F255" s="5" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
         <v>1747</v>
       </c>
       <c r="I255" s="5" t="s">
         <v>1748</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>367</v>
+        <v>1749</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>94</v>
+        <v>959</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>675</v>
+        <v>103</v>
       </c>
       <c r="E256" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F256" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F256" s="5" t="s">
+        <v>1754</v>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="J256" s="5" t="s">
-        <v>680</v>
+        <v>1757</v>
       </c>
       <c r="K256" s="5" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="M256" s="5" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>675</v>
+        <v>15</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F257" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F257" s="5" t="s">
+        <v>412</v>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>680</v>
+        <v>1764</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>905</v>
+        <v>936</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>675</v>
+        <v>937</v>
       </c>
       <c r="E258" s="5" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>680</v>
+        <v>1771</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>1771</v>
+        <v>15</v>
+      </c>
+      <c r="E259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>928</v>
+        <v>1783</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>103</v>
+        <v>937</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>1236</v>
+      </c>
+      <c r="F260" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1781</v>
+        <v>398</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-        <v>1786</v>
+        <v>1790</v>
+      </c>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G261" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1787</v>
-[...3 lines deleted...]
-      </c>
+        <v>1791</v>
+      </c>
+      <c r="I261" s="5"/>
       <c r="J261" s="5" t="s">
-        <v>367</v>
+        <v>1792</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>905</v>
+        <v>94</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E262" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="I262" s="5" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="J262" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="I263" s="5" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="J263" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>1746</v>
+        <v>936</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>906</v>
+        <v>706</v>
       </c>
       <c r="E264" s="5" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-        <v>1805</v>
+        <v>707</v>
+      </c>
+      <c r="F264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="I264" s="5" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="J264" s="5" t="s">
-        <v>367</v>
+        <v>711</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>1812</v>
+        <v>103</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>928</v>
+        <v>16</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>1813</v>
+        <v>1360</v>
       </c>
       <c r="F265" s="5" t="s">
-        <v>27</v>
+        <v>1815</v>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>16</v>
+        <v>1816</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
-        <v>905</v>
+        <v>959</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>675</v>
+        <v>103</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="I266" s="5" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>680</v>
+        <v>1825</v>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="M266" s="5" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="E267" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F267" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G267" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G267" s="5" t="s">
+        <v>1830</v>
       </c>
       <c r="H267" s="5" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="I267" s="5" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>680</v>
+        <v>398</v>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="M267" s="5" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>675</v>
+        <v>936</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>94</v>
+        <v>706</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>707</v>
+      </c>
+      <c r="F268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1832</v>
-[...1 lines deleted...]
-      <c r="I268" s="5"/>
+        <v>1837</v>
+      </c>
+      <c r="I268" s="5" t="s">
+        <v>1838</v>
+      </c>
       <c r="J268" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>706</v>
+      </c>
+      <c r="E269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G269" s="5" t="s">
-        <v>1837</v>
+      <c r="G269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>675</v>
+        <v>1783</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>94</v>
+        <v>937</v>
       </c>
       <c r="E270" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F270" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="F270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G270" s="5" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>680</v>
+        <v>398</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>675</v>
+        <v>1856</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>94</v>
+        <v>959</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-        </is>
+        <v>1857</v>
+      </c>
+      <c r="F271" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1851</v>
+        <v>16</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1852</v>
+        <v>1858</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>680</v>
+        <v>1859</v>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1853</v>
+        <v>1860</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="M271" s="5" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="5" t="s">
-        <v>94</v>
+        <v>936</v>
       </c>
       <c r="D272" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
       <c r="M272" s="5" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D273" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D273" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E273" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F273" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="I273" s="5" t="s">
-        <v>1864</v>
+        <v>1871</v>
       </c>
       <c r="J273" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1866</v>
+        <v>1873</v>
       </c>
       <c r="M273" s="5" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>676</v>
+        <v>129</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="G274" s="5" t="s">
-        <v>1869</v>
+      <c r="G274" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1870</v>
-[...3 lines deleted...]
-      </c>
+        <v>1876</v>
+      </c>
+      <c r="I274" s="5"/>
       <c r="J274" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>316</v>
+        <v>706</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>15</v>
-[...12 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="E275" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F275" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G275" s="5" t="s">
+        <v>1881</v>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
       <c r="I275" s="5" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
       <c r="J275" s="5" t="s">
-        <v>1879</v>
+        <v>711</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>15</v>
+        <v>706</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>928</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="E276" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="F276" s="5" t="s">
-        <v>1884</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="G276" s="5" t="s">
+        <v>1888</v>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1887</v>
+        <v>711</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>905</v>
+        <v>706</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>675</v>
+        <v>94</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>707</v>
+      </c>
+      <c r="F277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H277" s="5" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="J277" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1897</v>
+        <v>1900</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>905</v>
+        <v>94</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>675</v>
+        <v>706</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1898</v>
-[...1 lines deleted...]
-      <c r="I278" s="5"/>
+        <v>1901</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>1902</v>
+      </c>
       <c r="J278" s="5" t="s">
-        <v>680</v>
+        <v>711</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>1903</v>
+        <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>928</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>706</v>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1904</v>
-[...10 lines deleted...]
-        </is>
+        <v>1907</v>
+      </c>
+      <c r="I279" s="5" t="s">
+        <v>1908</v>
+      </c>
+      <c r="J279" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K279" s="5" t="s">
+        <v>1909</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1905</v>
-[...1 lines deleted...]
-      <c r="M279" s="5"/>
+        <v>1910</v>
+      </c>
+      <c r="M279" s="5" t="s">
+        <v>1911</v>
+      </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1906</v>
+        <v>1912</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>1903</v>
+        <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>928</v>
-[...19 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F280" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G280" s="5" t="s">
+        <v>1913</v>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1907</v>
-[...5 lines deleted...]
-        </is>
+        <v>1914</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>1915</v>
+      </c>
+      <c r="J280" s="5" t="s">
+        <v>711</v>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1908</v>
+        <v>1916</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1909</v>
-[...1 lines deleted...]
-      <c r="M280" s="5"/>
+        <v>1917</v>
+      </c>
+      <c r="M280" s="5" t="s">
+        <v>1918</v>
+      </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1910</v>
+        <v>1919</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>928</v>
+        <v>196</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>15</v>
+      </c>
+      <c r="E281" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F281" s="5" t="s">
-        <v>1876</v>
+        <v>1920</v>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1912</v>
+        <v>1922</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>1913</v>
+        <v>1923</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1914</v>
+        <v>1924</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1915</v>
+        <v>1925</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1916</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1917</v>
+        <v>1927</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>675</v>
+        <v>15</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>959</v>
+      </c>
+      <c r="E282" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F282" s="5" t="s">
-        <v>27</v>
+        <v>1928</v>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1918</v>
+        <v>1929</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1919</v>
+        <v>1930</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>680</v>
+        <v>1931</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1920</v>
+        <v>1932</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1921</v>
+        <v>1933</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1922</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1923</v>
+        <v>1935</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>15</v>
+        <v>936</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>928</v>
-[...4 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>707</v>
       </c>
       <c r="F283" s="5" t="s">
-        <v>1884</v>
+        <v>27</v>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1924</v>
+        <v>1936</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1925</v>
+        <v>1937</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1926</v>
+        <v>711</v>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1927</v>
+        <v>1938</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1928</v>
+        <v>1939</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1929</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>103</v>
+        <v>936</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>1026</v>
+        <v>706</v>
       </c>
       <c r="E284" s="5" t="s">
-        <v>27</v>
+        <v>707</v>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1931</v>
-[...3 lines deleted...]
-      </c>
+        <v>1942</v>
+      </c>
+      <c r="I284" s="5"/>
       <c r="J284" s="5" t="s">
-        <v>1933</v>
+        <v>711</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1934</v>
+        <v>1943</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1935</v>
+        <v>1944</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1936</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1937</v>
+        <v>1946</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>14</v>
+        <v>1947</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>928</v>
-[...8 lines deleted...]
-        <v>968</v>
+        <v>959</v>
+      </c>
+      <c r="D285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H285" s="5" t="s">
-        <v>1938</v>
-[...8 lines deleted...]
-        <v>1941</v>
+        <v>1948</v>
+      </c>
+      <c r="I285" s="5"/>
+      <c r="J285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1942</v>
-[...3 lines deleted...]
-      </c>
+        <v>1949</v>
+      </c>
+      <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>14</v>
+        <v>1947</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>959</v>
+      </c>
+      <c r="D286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G286" s="5" t="s">
-        <v>1945</v>
+      <c r="G286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="I286" s="5"/>
-      <c r="J286" s="5" t="s">
-        <v>680</v>
+      <c r="J286" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1948</v>
-[...3 lines deleted...]
-      </c>
+        <v>1953</v>
+      </c>
+      <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>15</v>
+        <v>959</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>929</v>
+        <v>318</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>1920</v>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1951</v>
+        <v>1955</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>928</v>
+        <v>706</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="E288" s="5" t="s">
-        <v>748</v>
-[...4 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F288" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>1959</v>
+        <v>1963</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>1960</v>
+        <v>711</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>1518</v>
+        <v>15</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>1965</v>
-[...7 lines deleted...]
-        </is>
+        <v>959</v>
+      </c>
+      <c r="E289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F289" s="5" t="s">
+        <v>1928</v>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H289" s="5" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="I289" s="5"/>
+        <v>1968</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>1969</v>
+      </c>
       <c r="J289" s="5" t="s">
-        <v>1966</v>
+        <v>1970</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1967</v>
+        <v>1971</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>1518</v>
+        <v>103</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>1965</v>
+        <v>1057</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="s">
-        <v>1971</v>
-[...1 lines deleted...]
-      <c r="I290" s="5"/>
+        <v>1975</v>
+      </c>
+      <c r="I290" s="5" t="s">
+        <v>1976</v>
+      </c>
       <c r="J290" s="5" t="s">
-        <v>1966</v>
+        <v>1977</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>1974</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1975</v>
+        <v>1981</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="E291" s="5" t="s">
-        <v>1241</v>
+        <v>707</v>
       </c>
       <c r="F291" s="5" t="s">
-        <v>1028</v>
+        <v>999</v>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1978</v>
-[...4 lines deleted...]
-        </is>
+        <v>1984</v>
+      </c>
+      <c r="K291" s="5" t="s">
+        <v>1985</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>1980</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>1982</v>
+        <v>196</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>129</v>
+        <v>1989</v>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>905</v>
+        <v>94</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>906</v>
+        <v>706</v>
       </c>
       <c r="E293" s="5" t="s">
-        <v>676</v>
-[...7 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="F293" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G293" s="5" t="s">
+        <v>1997</v>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1990</v>
-[...3 lines deleted...]
-      </c>
+        <v>1998</v>
+      </c>
+      <c r="I293" s="5"/>
       <c r="J293" s="5" t="s">
-        <v>367</v>
+        <v>711</v>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>1994</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>675</v>
+        <v>960</v>
       </c>
       <c r="E294" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G294" s="5" t="s">
-        <v>1996</v>
+      <c r="G294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="I294" s="5" t="s">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="J294" s="5" t="s">
-        <v>680</v>
+        <v>2005</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>2001</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>94</v>
+        <v>959</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>675</v>
+        <v>103</v>
       </c>
       <c r="E295" s="5" t="s">
-        <v>27</v>
+        <v>779</v>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G295" s="5" t="s">
-        <v>1241</v>
+      <c r="G295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>680</v>
+        <v>2012</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>2007</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>2009</v>
+        <v>1555</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>16</v>
+        <v>2017</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>941</v>
+        <v>707</v>
+      </c>
+      <c r="F296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>706</v>
+      </c>
+      <c r="I296" s="5"/>
       <c r="J296" s="5" t="s">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>2016</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C297" s="5" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D297" s="5" t="s">
         <v>2017</v>
       </c>
-      <c r="B297" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E297" s="5" t="s">
-        <v>676</v>
+        <v>707</v>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G297" s="5" t="s">
+      <c r="G297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H297" s="5" t="s">
+        <v>2023</v>
+      </c>
+      <c r="I297" s="5"/>
+      <c r="J297" s="5" t="s">
         <v>2018</v>
       </c>
-      <c r="H297" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K297" s="5" t="s">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="M297" s="5" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>94</v>
+        <v>959</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>675</v>
+        <v>15</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-        <v>2025</v>
+        <v>1272</v>
+      </c>
+      <c r="F298" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H298" s="5" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="J298" s="5" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>2028</v>
+        <v>2030</v>
+      </c>
+      <c r="K298" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L298" s="6" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>94</v>
+        <v>2034</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>675</v>
+        <v>15</v>
       </c>
       <c r="E299" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>129</v>
+      </c>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>680</v>
+        <v>2037</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>2009</v>
+        <v>936</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>15</v>
+        <v>937</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>2038</v>
-[...4 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F300" s="5" t="s">
+        <v>129</v>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>2041</v>
+        <v>398</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
-        <v>2009</v>
+        <v>94</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E301" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G301" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G301" s="5" t="s">
+        <v>2048</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>2048</v>
+        <v>711</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>2053</v>
+        <v>94</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-        </is>
+        <v>706</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G302" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G302" s="5" t="s">
+        <v>1272</v>
       </c>
       <c r="H302" s="5" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="I302" s="5" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="J302" s="5" t="s">
-        <v>2056</v>
+        <v>711</v>
       </c>
       <c r="K302" s="5" t="s">
         <v>2057</v>
       </c>
       <c r="L302" s="6" t="s">
         <v>2058</v>
       </c>
       <c r="M302" s="5" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
         <v>2060</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C303" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C303" s="5" t="s">
+        <v>2061</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>129</v>
-[...4 lines deleted...]
-        </is>
+        <v>2062</v>
+      </c>
+      <c r="F303" s="5" t="s">
+        <v>972</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="M303" s="5" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
-        <v>2068</v>
+        <v>706</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>2069</v>
+        <v>707</v>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G304" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G304" s="5" t="s">
+        <v>2070</v>
       </c>
       <c r="H304" s="5" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="I304" s="5" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="J304" s="5" t="s">
-        <v>2072</v>
+        <v>711</v>
       </c>
       <c r="K304" s="5" t="s">
         <v>2073</v>
       </c>
       <c r="L304" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="M304" s="5" t="s">
         <v>2075</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
         <v>2076</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F305" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G305" s="5" t="s">
         <v>2077</v>
       </c>
-      <c r="D305" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E305" s="5" t="s">
+      <c r="H305" s="5" t="s">
         <v>2078</v>
       </c>
-      <c r="F305" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H305" s="5" t="s">
+      <c r="I305" s="5" t="s">
         <v>2079</v>
       </c>
-      <c r="I305" s="5"/>
       <c r="J305" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K305" s="5" t="s">
         <v>2080</v>
       </c>
-      <c r="K305" s="5" t="s">
+      <c r="L305" s="6" t="s">
         <v>2081</v>
       </c>
-      <c r="L305" s="6" t="s">
+      <c r="M305" s="5" t="s">
         <v>2082</v>
-      </c>
-[...1 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2084</v>
+        <v>2083</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>928</v>
+        <v>706</v>
       </c>
       <c r="E306" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F306" s="5" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H306" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="I306" s="5" t="s">
         <v>2085</v>
       </c>
-      <c r="G306" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H306" s="5" t="s">
+      <c r="J306" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K306" s="5" t="s">
         <v>2086</v>
       </c>
-      <c r="I306" s="5" t="s">
+      <c r="L306" s="6" t="s">
         <v>2087</v>
       </c>
-      <c r="J306" s="5" t="s">
+      <c r="M306" s="5" t="s">
         <v>2088</v>
-      </c>
-[...7 lines deleted...]
-        <v>2091</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2092</v>
+        <v>2089</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>554</v>
+        <v>2061</v>
       </c>
       <c r="D307" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E307" s="5" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H307" s="5" t="s">
+        <v>2091</v>
+      </c>
+      <c r="I307" s="5" t="s">
+        <v>2092</v>
+      </c>
+      <c r="J307" s="5" t="s">
         <v>2093</v>
       </c>
-      <c r="F307" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H307" s="5" t="s">
+      <c r="K307" s="5" t="s">
         <v>2094</v>
       </c>
-      <c r="I307" s="5" t="s">
+      <c r="L307" s="6" t="s">
         <v>2095</v>
       </c>
-      <c r="J307" s="5" t="s">
+      <c r="M307" s="5" t="s">
         <v>2096</v>
-      </c>
-[...7 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C308" s="5" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H308" s="5" t="s">
+        <v>2098</v>
+      </c>
+      <c r="I308" s="5" t="s">
+        <v>2099</v>
+      </c>
+      <c r="J308" s="5" t="s">
         <v>2100</v>
       </c>
-      <c r="B308" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H308" s="5" t="s">
+      <c r="K308" s="5" t="s">
         <v>2101</v>
       </c>
-      <c r="I308" s="5" t="s">
+      <c r="L308" s="6" t="s">
         <v>2102</v>
       </c>
-      <c r="J308" s="5" t="s">
+      <c r="M308" s="5" t="s">
         <v>2103</v>
-      </c>
-[...7 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C309" s="5" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H309" s="5" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I309" s="5" t="s">
         <v>2107</v>
       </c>
-      <c r="B309" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G309" s="5" t="s">
+      <c r="J309" s="5" t="s">
         <v>2108</v>
       </c>
-      <c r="H309" s="5" t="s">
+      <c r="K309" s="5" t="s">
         <v>2109</v>
       </c>
-      <c r="I309" s="5" t="s">
+      <c r="L309" s="6" t="s">
         <v>2110</v>
       </c>
-      <c r="J309" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K309" s="5" t="s">
+      <c r="M309" s="5" t="s">
         <v>2111</v>
-      </c>
-[...4 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H310" s="5" t="s">
+        <v>2113</v>
+      </c>
+      <c r="I310" s="5" t="s">
         <v>2114</v>
       </c>
-      <c r="B310" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E310" s="5" t="s">
+      <c r="J310" s="5" t="s">
         <v>2115</v>
       </c>
-      <c r="F310" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H310" s="5" t="s">
+      <c r="K310" s="5" t="s">
         <v>2116</v>
       </c>
-      <c r="I310" s="5" t="s">
+      <c r="L310" s="6" t="s">
         <v>2117</v>
       </c>
-      <c r="J310" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K310" s="5" t="s">
+      <c r="M310" s="5" t="s">
         <v>2118</v>
-      </c>
-[...4 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C311" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E311" s="5" t="s">
         <v>2121</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
         <v>2122</v>
       </c>
       <c r="I311" s="5" t="s">
         <v>2123</v>
       </c>
       <c r="J311" s="5" t="s">
-        <v>680</v>
+        <v>2124</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>94</v>
+        <v>2129</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E312" s="5" t="s">
+        <v>2130</v>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G312" s="5" t="s">
-        <v>2128</v>
+      <c r="G312" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H312" s="5" t="s">
-        <v>2129</v>
-[...3 lines deleted...]
-      </c>
+        <v>2131</v>
+      </c>
+      <c r="I312" s="5"/>
       <c r="J312" s="5" t="s">
-        <v>680</v>
+        <v>2132</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F313" s="5" t="s">
-        <v>2135</v>
+      <c r="F313" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="J313" s="5" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>316</v>
+        <v>15</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>15</v>
+        <v>959</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>2143</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="F314" s="5" t="s">
+        <v>2144</v>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="I314" s="5" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="J314" s="5" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>928</v>
+        <v>585</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>294</v>
+        <v>15</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2151</v>
+        <v>2152</v>
+      </c>
+      <c r="F315" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="E316" s="5" t="s">
+        <v>1790</v>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="I316" s="5" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>680</v>
+        <v>2162</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="M316" s="5" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>959</v>
+      </c>
+      <c r="E317" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F317" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="I317" s="5" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="J317" s="5" t="s">
-        <v>680</v>
+        <v>2169</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>2169</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>928</v>
+        <v>706</v>
       </c>
       <c r="E318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F318" s="5" t="s">
-        <v>2171</v>
-[...4 lines deleted...]
-        </is>
+        <v>129</v>
+      </c>
+      <c r="G318" s="5" t="s">
+        <v>2174</v>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>2174</v>
+        <v>711</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>341</v>
+        <v>706</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E319" s="5" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="J319" s="5" t="s">
-        <v>2182</v>
+        <v>711</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>103</v>
+        <v>706</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H320" s="5" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="J320" s="5" t="s">
-        <v>2189</v>
+        <v>711</v>
       </c>
       <c r="K320" s="5" t="s">
         <v>2190</v>
       </c>
       <c r="L320" s="6" t="s">
         <v>2191</v>
       </c>
       <c r="M320" s="5" t="s">
         <v>2192</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
         <v>2193</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>928</v>
+        <v>94</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E321" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G321" s="5" t="s">
         <v>2194</v>
       </c>
-      <c r="F321" s="5" t="s">
+      <c r="H321" s="5" t="s">
         <v>2195</v>
       </c>
-      <c r="G321" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H321" s="5" t="s">
+      <c r="I321" s="5" t="s">
         <v>2196</v>
       </c>
-      <c r="I321" s="5" t="s">
+      <c r="J321" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K321" s="5" t="s">
         <v>2197</v>
       </c>
-      <c r="J321" s="5" t="s">
+      <c r="L321" s="6" t="s">
         <v>2198</v>
       </c>
-      <c r="K321" s="5" t="s">
+      <c r="M321" s="5" t="s">
         <v>2199</v>
-      </c>
-[...4 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B322" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C322" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F322" s="5" t="s">
+        <v>2201</v>
+      </c>
+      <c r="G322" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H322" s="5" t="s">
         <v>2202</v>
       </c>
-      <c r="B322" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E322" s="5" t="s">
+      <c r="I322" s="5" t="s">
         <v>2203</v>
       </c>
-      <c r="F322" s="5" t="s">
+      <c r="J322" s="5" t="s">
         <v>2204</v>
       </c>
-      <c r="G322" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H322" s="5" t="s">
+      <c r="K322" s="5" t="s">
         <v>2205</v>
       </c>
-      <c r="I322" s="5" t="s">
+      <c r="L322" s="6" t="s">
         <v>2206</v>
       </c>
-      <c r="J322" s="5" t="s">
+      <c r="M322" s="5" t="s">
         <v>2207</v>
-      </c>
-[...7 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C323" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>2209</v>
+      </c>
+      <c r="F323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G323" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H323" s="5" t="s">
+        <v>2210</v>
+      </c>
+      <c r="I323" s="5" t="s">
         <v>2211</v>
       </c>
-      <c r="B323" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H323" s="5" t="s">
+      <c r="J323" s="5" t="s">
         <v>2212</v>
       </c>
-      <c r="I323" s="5" t="s">
+      <c r="K323" s="5" t="s">
         <v>2213</v>
       </c>
-      <c r="J323" s="5" t="s">
+      <c r="L323" s="6" t="s">
         <v>2214</v>
       </c>
-      <c r="K323" s="5" t="s">
+      <c r="M323" s="5" t="s">
         <v>2215</v>
-      </c>
-[...4 lines deleted...]
-        <v>2217</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B324" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C324" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E324" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F324" s="5" t="s">
+        <v>2217</v>
+      </c>
+      <c r="G324" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H324" s="5" t="s">
         <v>2218</v>
       </c>
-      <c r="B324" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F324" s="5" t="s">
+      <c r="I324" s="5" t="s">
         <v>2219</v>
       </c>
-      <c r="G324" s="5" t="s">
+      <c r="J324" s="5" t="s">
         <v>2220</v>
       </c>
-      <c r="H324" s="5" t="s">
+      <c r="K324" s="5" t="s">
         <v>2221</v>
       </c>
-      <c r="I324" s="5" t="s">
+      <c r="L324" s="6" t="s">
         <v>2222</v>
       </c>
-      <c r="J324" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K324" s="5" t="s">
+      <c r="M324" s="5" t="s">
         <v>2223</v>
-      </c>
-[...4 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C325" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G325" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H325" s="5" t="s">
+        <v>2225</v>
+      </c>
+      <c r="I325" s="5" t="s">
         <v>2226</v>
       </c>
-      <c r="B325" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E325" s="5" t="s">
+      <c r="J325" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K325" s="5" t="s">
         <v>2227</v>
       </c>
-      <c r="F325" s="5" t="s">
+      <c r="L325" s="6" t="s">
         <v>2228</v>
       </c>
-      <c r="G325" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H325" s="5" t="s">
+      <c r="M325" s="5" t="s">
         <v>2229</v>
-      </c>
-[...13 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C326" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E326" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F326" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="G326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H326" s="5" t="s">
+        <v>2231</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>2232</v>
+      </c>
+      <c r="J326" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K326" s="5" t="s">
+        <v>2233</v>
+      </c>
+      <c r="L326" s="6" t="s">
+        <v>2234</v>
+      </c>
+      <c r="M326" s="5" t="s">
         <v>2235</v>
-      </c>
-[...38 lines deleted...]
-        <v>2241</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>2242</v>
+        <v>2236</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>15</v>
+        <v>959</v>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F327" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F327" s="5" t="s">
+        <v>2237</v>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
+        <v>2238</v>
+      </c>
+      <c r="I327" s="5" t="s">
+        <v>2239</v>
+      </c>
+      <c r="J327" s="5" t="s">
+        <v>2240</v>
+      </c>
+      <c r="K327" s="5" t="s">
+        <v>2241</v>
+      </c>
+      <c r="L327" s="6" t="s">
+        <v>2242</v>
+      </c>
+      <c r="M327" s="5" t="s">
         <v>2243</v>
-      </c>
-[...13 lines deleted...]
-        <v>2248</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B328" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C328" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>2245</v>
+      </c>
+      <c r="F328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H328" s="5" t="s">
+        <v>2246</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>2247</v>
+      </c>
+      <c r="J328" s="5" t="s">
+        <v>2248</v>
+      </c>
+      <c r="K328" s="5" t="s">
         <v>2249</v>
       </c>
-      <c r="B328" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H328" s="5" t="s">
+      <c r="L328" s="6" t="s">
         <v>2250</v>
       </c>
-      <c r="I328" s="5" t="s">
+      <c r="M328" s="5" t="s">
         <v>2251</v>
-      </c>
-[...10 lines deleted...]
-        <v>2255</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B329" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C329" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D329" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E329" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H329" s="5" t="s">
+        <v>2253</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J329" s="5" t="s">
+        <v>2255</v>
+      </c>
+      <c r="K329" s="5" t="s">
         <v>2256</v>
       </c>
-      <c r="B329" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E329" s="5" t="s">
+      <c r="L329" s="6" t="s">
         <v>2257</v>
       </c>
-      <c r="F329" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H329" s="5" t="s">
+      <c r="M329" s="5" t="s">
         <v>2258</v>
-      </c>
-[...13 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B330" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C330" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E330" s="5" t="s">
+        <v>2260</v>
+      </c>
+      <c r="F330" s="5" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H330" s="5" t="s">
+        <v>2262</v>
+      </c>
+      <c r="I330" s="5" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J330" s="5" t="s">
         <v>2264</v>
       </c>
-      <c r="B330" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H330" s="5" t="s">
+      <c r="K330" s="5" t="s">
         <v>2265</v>
       </c>
-      <c r="I330" s="5" t="s">
+      <c r="L330" s="6" t="s">
         <v>2266</v>
       </c>
-      <c r="J330" s="5" t="s">
+      <c r="M330" s="5" t="s">
         <v>2267</v>
-      </c>
-[...9 lines deleted...]
-        <v>2269</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C331" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>2269</v>
+      </c>
+      <c r="F331" s="5" t="s">
         <v>2270</v>
       </c>
-      <c r="B331" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F331" s="5" t="s">
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H331" s="5" t="s">
         <v>2271</v>
       </c>
-      <c r="G331" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H331" s="5" t="s">
+      <c r="I331" s="5" t="s">
         <v>2272</v>
       </c>
-      <c r="I331" s="5" t="s">
+      <c r="J331" s="5" t="s">
         <v>2273</v>
       </c>
-      <c r="J331" s="5" t="s">
+      <c r="K331" s="5" t="s">
         <v>2274</v>
       </c>
-      <c r="K331" s="5" t="s">
+      <c r="L331" s="6" t="s">
         <v>2275</v>
       </c>
-      <c r="L331" s="6" t="s">
+      <c r="M331" s="5" t="s">
         <v>2276</v>
-      </c>
-[...1 lines deleted...]
-        <v>2277</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B332" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C332" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E332" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H332" s="5" t="s">
         <v>2278</v>
       </c>
-      <c r="B332" s="5" t="s">
-[...34 lines deleted...]
-        </is>
+      <c r="I332" s="5" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J332" s="5" t="s">
+        <v>2280</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>2280</v>
-[...1 lines deleted...]
-      <c r="M332" s="5"/>
+        <v>2282</v>
+      </c>
+      <c r="M332" s="5" t="s">
+        <v>2283</v>
+      </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>2281</v>
+        <v>2284</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>15</v>
+        <v>936</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="E333" s="5" t="s">
-        <v>2282</v>
-[...9 lines deleted...]
-        </is>
+        <v>707</v>
+      </c>
+      <c r="F333" s="5" t="s">
+        <v>2285</v>
+      </c>
+      <c r="G333" s="5" t="s">
+        <v>2286</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>2283</v>
+        <v>2287</v>
       </c>
       <c r="I333" s="5" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
       <c r="J333" s="5" t="s">
-        <v>2285</v>
+        <v>398</v>
       </c>
       <c r="K333" s="5" t="s">
-        <v>2286</v>
+        <v>2289</v>
       </c>
       <c r="L333" s="6" t="s">
-        <v>2287</v>
+        <v>2290</v>
       </c>
       <c r="M333" s="5" t="s">
-        <v>2288</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>2289</v>
+        <v>2292</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
-        <v>2290</v>
+        <v>959</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>928</v>
-[...4 lines deleted...]
-        </is>
+        <v>103</v>
+      </c>
+      <c r="E334" s="5" t="s">
+        <v>2293</v>
       </c>
       <c r="F334" s="5" t="s">
-        <v>381</v>
+        <v>2294</v>
       </c>
       <c r="G334" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H334" s="5" t="s">
-        <v>2291</v>
-[...1 lines deleted...]
-      <c r="I334" s="5"/>
+        <v>2295</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>2296</v>
+      </c>
       <c r="J334" s="5" t="s">
-        <v>2292</v>
+        <v>2297</v>
       </c>
       <c r="K334" s="5" t="s">
-        <v>2293</v>
+        <v>2298</v>
       </c>
       <c r="L334" s="6" t="s">
-        <v>2294</v>
+        <v>2299</v>
       </c>
       <c r="M334" s="5" t="s">
-        <v>2295</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>2296</v>
+        <v>2301</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D335" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E335" s="5" t="s">
-        <v>2297</v>
-[...2 lines deleted...]
-        <v>2298</v>
+        <v>2062</v>
+      </c>
+      <c r="F335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H335" s="5" t="s">
-        <v>2299</v>
+        <v>2302</v>
       </c>
       <c r="I335" s="5" t="s">
-        <v>2300</v>
+        <v>2303</v>
       </c>
       <c r="J335" s="5" t="s">
-        <v>2301</v>
+        <v>2304</v>
       </c>
       <c r="K335" s="5" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="L335" s="6" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="M335" s="5" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>2305</v>
+        <v>2308</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>316</v>
+        <v>103</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>928</v>
+        <v>15</v>
       </c>
       <c r="E336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F336" s="5" t="s">
-        <v>2306</v>
+      <c r="F336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="I336" s="5" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="J336" s="5" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="M336" s="5" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>15</v>
+        <v>2061</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>2314</v>
+        <v>103</v>
+      </c>
+      <c r="E337" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F337" s="5" t="s">
-        <v>2315</v>
+        <v>27</v>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="s">
         <v>2316</v>
       </c>
       <c r="I337" s="5" t="s">
         <v>2317</v>
       </c>
       <c r="J337" s="5" t="s">
         <v>2318</v>
       </c>
       <c r="K337" s="5" t="s">
         <v>2319</v>
       </c>
       <c r="L337" s="6" t="s">
         <v>2320</v>
       </c>
       <c r="M337" s="5" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
         <v>2322</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C338" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>928</v>
+        <v>318</v>
       </c>
       <c r="E338" s="5" t="s">
-        <v>2314</v>
-[...2 lines deleted...]
-        <v>2271</v>
+        <v>2323</v>
+      </c>
+      <c r="F338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G338" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H338" s="5" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="I338" s="5" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="J338" s="5" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="K338" s="5" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="L338" s="6" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="M338" s="5" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>928</v>
-[...5 lines deleted...]
-        <v>2315</v>
+        <v>318</v>
+      </c>
+      <c r="E339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H339" s="5" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="I339" s="5" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="J339" s="5" t="s">
-        <v>2332</v>
-[...1 lines deleted...]
-      <c r="K339" s="5" t="s">
         <v>2333</v>
+      </c>
+      <c r="K339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L339" s="6" t="s">
         <v>2334</v>
       </c>
       <c r="M339" s="5" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
         <v>2336</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D340" s="5" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E340" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F340" s="5" t="s">
         <v>2337</v>
       </c>
-      <c r="F340" s="5" t="s">
+      <c r="G340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H340" s="5" t="s">
         <v>2338</v>
       </c>
-      <c r="G340" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H340" s="5" t="s">
+      <c r="I340" s="5" t="s">
         <v>2339</v>
       </c>
-      <c r="I340" s="5" t="s">
+      <c r="J340" s="5" t="s">
         <v>2340</v>
       </c>
-      <c r="J340" s="5" t="s">
+      <c r="K340" s="5" t="s">
         <v>2341</v>
       </c>
-      <c r="K340" s="5" t="s">
+      <c r="L340" s="6" t="s">
         <v>2342</v>
       </c>
-      <c r="L340" s="6" t="s">
+      <c r="M340" s="5" t="s">
         <v>2343</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B341" s="5" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C341" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I341" s="5"/>
+      <c r="J341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K341" s="5" t="s">
         <v>2345</v>
       </c>
-      <c r="B341" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H341" s="5" t="s">
+      <c r="L341" s="6" t="s">
         <v>2346</v>
       </c>
-      <c r="I341" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="M341" s="5"/>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>2352</v>
+        <v>2347</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>928</v>
-[...7 lines deleted...]
-        <v>2271</v>
+        <v>959</v>
+      </c>
+      <c r="E342" s="5" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
+        <v>2349</v>
+      </c>
+      <c r="I342" s="5" t="s">
+        <v>2350</v>
+      </c>
+      <c r="J342" s="5" t="s">
+        <v>2351</v>
+      </c>
+      <c r="K342" s="5" t="s">
+        <v>2352</v>
+      </c>
+      <c r="L342" s="6" t="s">
         <v>2353</v>
       </c>
-      <c r="I342" s="5" t="s">
+      <c r="M342" s="5" t="s">
         <v>2354</v>
-      </c>
-[...12 lines deleted...]
-        <v>2357</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B343" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C343" s="5" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D343" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F343" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="G343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H343" s="5" t="s">
+        <v>2357</v>
+      </c>
+      <c r="I343" s="5"/>
+      <c r="J343" s="5" t="s">
         <v>2358</v>
       </c>
-      <c r="B343" s="5" t="s">
-[...23 lines deleted...]
-      <c r="H343" s="5" t="s">
+      <c r="K343" s="5" t="s">
         <v>2359</v>
       </c>
-      <c r="I343" s="5" t="s">
+      <c r="L343" s="6" t="s">
         <v>2360</v>
       </c>
-      <c r="J343" s="5" t="s">
+      <c r="M343" s="5" t="s">
         <v>2361</v>
-      </c>
-[...7 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B344" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C344" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E344" s="5" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F344" s="5" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G344" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H344" s="5" t="s">
         <v>2365</v>
       </c>
-      <c r="B344" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H344" s="5" t="s">
+      <c r="I344" s="5" t="s">
         <v>2366</v>
       </c>
-      <c r="I344" s="5" t="s">
+      <c r="J344" s="5" t="s">
         <v>2367</v>
       </c>
-      <c r="J344" s="5" t="s">
+      <c r="K344" s="5" t="s">
         <v>2368</v>
       </c>
-      <c r="K344" s="5" t="s">
+      <c r="L344" s="6" t="s">
         <v>2369</v>
       </c>
-      <c r="L344" s="6" t="s">
+      <c r="M344" s="5" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B345" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C345" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F345" s="5" t="s">
         <v>2372</v>
       </c>
-      <c r="B345" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D345" s="5" t="s">
+      <c r="G345" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H345" s="5" t="s">
         <v>2373</v>
       </c>
-      <c r="E345" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F345" s="5" t="s">
+      <c r="I345" s="5" t="s">
         <v>2374</v>
       </c>
-      <c r="G345" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H345" s="5" t="s">
+      <c r="J345" s="5" t="s">
         <v>2375</v>
       </c>
-      <c r="I345" s="5" t="s">
+      <c r="K345" s="5" t="s">
         <v>2376</v>
       </c>
-      <c r="J345" s="5" t="s">
+      <c r="L345" s="6" t="s">
         <v>2377</v>
       </c>
-      <c r="K345" s="5" t="s">
+      <c r="M345" s="5" t="s">
         <v>2378</v>
-      </c>
-[...4 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B346" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C346" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E346" s="5" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F346" s="5" t="s">
         <v>2381</v>
-      </c>
-[...15 lines deleted...]
-        <v>2374</v>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
         <v>2382</v>
       </c>
       <c r="I346" s="5" t="s">
         <v>2383</v>
       </c>
       <c r="J346" s="5" t="s">
-        <v>2377</v>
+        <v>2384</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="M346" s="5" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>1903</v>
+        <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
-        <v>675</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D347" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E347" s="5" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F347" s="5" t="s">
+        <v>2337</v>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H347" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H347" s="5" t="s">
+        <v>2389</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>2390</v>
+      </c>
+      <c r="J347" s="5" t="s">
+        <v>2391</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>2388</v>
+        <v>2392</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>2389</v>
-[...1 lines deleted...]
-      <c r="M347" s="5"/>
+        <v>2393</v>
+      </c>
+      <c r="M347" s="5" t="s">
+        <v>2394</v>
+      </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>2390</v>
+        <v>2395</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>1903</v>
+        <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>675</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D348" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E348" s="5" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F348" s="5" t="s">
+        <v>2381</v>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H348" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H348" s="5" t="s">
+        <v>2396</v>
+      </c>
+      <c r="I348" s="5" t="s">
+        <v>2397</v>
+      </c>
+      <c r="J348" s="5" t="s">
+        <v>2398</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>2391</v>
+        <v>2399</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>2392</v>
-[...1 lines deleted...]
-      <c r="M348" s="5"/>
+        <v>2400</v>
+      </c>
+      <c r="M348" s="5" t="s">
+        <v>2401</v>
+      </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>2390</v>
+        <v>2402</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>1903</v>
+        <v>14</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>675</v>
-[...14 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D349" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E349" s="5" t="s">
+        <v>2403</v>
+      </c>
+      <c r="F349" s="5" t="s">
+        <v>2404</v>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H349" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H349" s="5" t="s">
+        <v>2405</v>
+      </c>
+      <c r="I349" s="5" t="s">
+        <v>2406</v>
+      </c>
+      <c r="J349" s="5" t="s">
+        <v>2407</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>2388</v>
+        <v>2408</v>
       </c>
       <c r="L349" s="6" t="s">
-        <v>2393</v>
-[...1 lines deleted...]
-      <c r="M349" s="5"/>
+        <v>2409</v>
+      </c>
+      <c r="M349" s="5" t="s">
+        <v>2410</v>
+      </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>2394</v>
+        <v>2411</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>1458</v>
+        <v>15</v>
       </c>
       <c r="E350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G350" s="5" t="s">
-        <v>2395</v>
+      <c r="G350" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H350" s="5" t="s">
-        <v>2396</v>
+        <v>2412</v>
       </c>
       <c r="I350" s="5" t="s">
-        <v>2397</v>
+        <v>2413</v>
       </c>
       <c r="J350" s="5" t="s">
-        <v>367</v>
+        <v>2414</v>
       </c>
       <c r="K350" s="5" t="s">
-        <v>2398</v>
+        <v>2415</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>2399</v>
+        <v>2416</v>
       </c>
       <c r="M350" s="5" t="s">
-        <v>2400</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>2401</v>
+        <v>2418</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>2402</v>
+        <v>15</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>94</v>
-[...7 lines deleted...]
-        </is>
+        <v>959</v>
+      </c>
+      <c r="E351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F351" s="5" t="s">
+        <v>2337</v>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="s">
-        <v>2404</v>
+        <v>2419</v>
       </c>
       <c r="I351" s="5" t="s">
-        <v>2405</v>
+        <v>2420</v>
       </c>
       <c r="J351" s="5" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>2406</v>
+        <v>2421</v>
+      </c>
+      <c r="K351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L351" s="6" t="s">
-        <v>2407</v>
+        <v>2422</v>
       </c>
       <c r="M351" s="5" t="s">
-        <v>2408</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2409</v>
+        <v>2424</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>928</v>
+        <v>15</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>2411</v>
+        <v>1057</v>
+      </c>
+      <c r="E352" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F352" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G352" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>2412</v>
+        <v>2425</v>
       </c>
       <c r="I352" s="5" t="s">
-        <v>2413</v>
+        <v>2426</v>
       </c>
       <c r="J352" s="5" t="s">
-        <v>2414</v>
+        <v>2427</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>2415</v>
+        <v>2428</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2416</v>
+        <v>2429</v>
       </c>
       <c r="M352" s="5" t="s">
-        <v>2417</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2418</v>
+        <v>2431</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>294</v>
+        <v>706</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>928</v>
+        <v>1234</v>
       </c>
       <c r="E353" s="5" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>2419</v>
+        <v>394</v>
+      </c>
+      <c r="F353" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>2420</v>
+        <v>2432</v>
       </c>
       <c r="I353" s="5" t="s">
-        <v>2421</v>
+        <v>2433</v>
       </c>
       <c r="J353" s="5" t="s">
-        <v>2422</v>
+        <v>2434</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2423</v>
+        <v>2435</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2424</v>
+        <v>2436</v>
       </c>
       <c r="M353" s="5" t="s">
-        <v>2425</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2426</v>
+        <v>2438</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>928</v>
+        <v>94</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>103</v>
+        <v>2439</v>
       </c>
       <c r="E354" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="F354" s="5" t="s">
-        <v>676</v>
+        <v>2440</v>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2427</v>
+        <v>2441</v>
       </c>
       <c r="I354" s="5" t="s">
-        <v>2428</v>
+        <v>2442</v>
       </c>
       <c r="J354" s="5" t="s">
-        <v>2429</v>
+        <v>2443</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2430</v>
+        <v>2444</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2431</v>
+        <v>2445</v>
       </c>
       <c r="M354" s="5" t="s">
-        <v>2432</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2433</v>
+        <v>2447</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>928</v>
+        <v>1495</v>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F355" s="5" t="s">
-        <v>2419</v>
+        <v>2440</v>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
-        <v>2434</v>
+        <v>2448</v>
       </c>
       <c r="I355" s="5" t="s">
-        <v>2435</v>
+        <v>2449</v>
       </c>
       <c r="J355" s="5" t="s">
-        <v>2436</v>
+        <v>2443</v>
       </c>
       <c r="K355" s="5" t="s">
-        <v>2437</v>
+        <v>2450</v>
       </c>
       <c r="L355" s="6" t="s">
-        <v>2438</v>
+        <v>2451</v>
       </c>
       <c r="M355" s="5" t="s">
-        <v>2439</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>2440</v>
+        <v>2453</v>
       </c>
       <c r="B356" s="5" t="s">
-        <v>14</v>
+        <v>1947</v>
       </c>
       <c r="C356" s="5" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>1026</v>
+        <v>706</v>
+      </c>
+      <c r="D356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G356" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H356" s="5" t="s">
-[...6 lines deleted...]
-        <v>2443</v>
+      <c r="H356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I356" s="5"/>
+      <c r="J356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K356" s="5" t="s">
-        <v>2444</v>
+        <v>2454</v>
       </c>
       <c r="L356" s="6" t="s">
-        <v>2445</v>
-[...3 lines deleted...]
-      </c>
+        <v>2455</v>
+      </c>
+      <c r="M356" s="5"/>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
       <c r="B357" s="5" t="s">
-        <v>14</v>
+        <v>1947</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>1026</v>
+        <v>706</v>
+      </c>
+      <c r="D357" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H357" s="5" t="s">
-[...6 lines deleted...]
-        <v>2450</v>
+      <c r="H357" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I357" s="5"/>
+      <c r="J357" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K357" s="5" t="s">
-        <v>2451</v>
+        <v>2457</v>
       </c>
       <c r="L357" s="6" t="s">
-        <v>2452</v>
-[...3 lines deleted...]
-      </c>
+        <v>2458</v>
+      </c>
+      <c r="M357" s="5"/>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B358" s="5" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C358" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="D358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I358" s="5"/>
+      <c r="J358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K358" s="5" t="s">
         <v>2454</v>
       </c>
-      <c r="B358" s="5" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="L358" s="6" t="s">
-        <v>2458</v>
-[...1 lines deleted...]
-      <c r="M358" s="5" t="s">
         <v>2459</v>
       </c>
+      <c r="M358" s="5"/>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
         <v>2460</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>316</v>
+        <v>94</v>
       </c>
       <c r="D359" s="5" t="s">
-        <v>1026</v>
+        <v>1495</v>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G359" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G359" s="5" t="s">
+        <v>2461</v>
       </c>
       <c r="H359" s="5" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="I359" s="5" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="J359" s="5" t="s">
-        <v>2463</v>
+        <v>398</v>
       </c>
       <c r="K359" s="5" t="s">
         <v>2464</v>
       </c>
       <c r="L359" s="6" t="s">
         <v>2465</v>
       </c>
       <c r="M359" s="5" t="s">
         <v>2466</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
         <v>2467</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>316</v>
+        <v>2468</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>1026</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="E360" s="5" t="s">
+        <v>2469</v>
       </c>
       <c r="F360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="I360" s="5" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="J360" s="5" t="s">
-        <v>2470</v>
+        <v>711</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="M360" s="5" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C361" s="5" t="s">
-        <v>316</v>
+        <v>959</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>1026</v>
-[...14 lines deleted...]
-        </is>
+        <v>103</v>
+      </c>
+      <c r="E361" s="5" t="s">
+        <v>2476</v>
+      </c>
+      <c r="F361" s="5" t="s">
+        <v>1928</v>
+      </c>
+      <c r="G361" s="5" t="s">
+        <v>2477</v>
       </c>
       <c r="H361" s="5" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="I361" s="5" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="J361" s="5" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="K361" s="5" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
       <c r="L361" s="6" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="M361" s="5" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C362" s="5" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D362" s="5" t="s">
-        <v>1026</v>
-[...9 lines deleted...]
-        </is>
+        <v>959</v>
+      </c>
+      <c r="E362" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F362" s="5" t="s">
+        <v>2485</v>
       </c>
       <c r="G362" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H362" s="5" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="I362" s="5" t="s">
-        <v>2483</v>
+        <v>2487</v>
       </c>
       <c r="J362" s="5" t="s">
-        <v>2484</v>
+        <v>2488</v>
       </c>
       <c r="K362" s="5" t="s">
-        <v>2485</v>
+        <v>2489</v>
       </c>
       <c r="L362" s="6" t="s">
-        <v>2486</v>
+        <v>2490</v>
       </c>
       <c r="M362" s="5" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>2488</v>
+        <v>2492</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D363" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D363" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E363" s="5" t="s">
-        <v>2489</v>
+        <v>129</v>
       </c>
       <c r="F363" s="5" t="s">
-        <v>2490</v>
+        <v>707</v>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H363" s="5" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="I363" s="5" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
       <c r="J363" s="5" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="K363" s="5" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="L363" s="6" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="M363" s="5" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="5" t="s">
-        <v>928</v>
+        <v>103</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>2498</v>
-[...2 lines deleted...]
-        <v>2499</v>
+        <v>959</v>
+      </c>
+      <c r="E364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F364" s="5" t="s">
+        <v>2485</v>
+      </c>
+      <c r="G364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H364" s="5" t="s">
         <v>2500</v>
       </c>
-      <c r="G364" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H364" s="5" t="s">
+      <c r="I364" s="5" t="s">
         <v>2501</v>
       </c>
-      <c r="I364" s="5" t="s">
+      <c r="J364" s="5" t="s">
         <v>2502</v>
       </c>
-      <c r="J364" s="5" t="s">
+      <c r="K364" s="5" t="s">
         <v>2503</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L364" s="6" t="s">
         <v>2504</v>
       </c>
       <c r="M364" s="5" t="s">
         <v>2505</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
         <v>2506</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="5" t="s">
-        <v>928</v>
+        <v>196</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>2498</v>
-[...1 lines deleted...]
-      <c r="E365" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H365" s="5" t="s">
         <v>2507</v>
       </c>
-      <c r="F365" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H365" s="5" t="s">
+      <c r="I365" s="5" t="s">
         <v>2508</v>
       </c>
-      <c r="I365" s="5" t="s">
+      <c r="J365" s="5" t="s">
         <v>2509</v>
       </c>
-      <c r="J365" s="5" t="s">
+      <c r="K365" s="5" t="s">
         <v>2510</v>
       </c>
-      <c r="K365" s="5" t="s">
+      <c r="L365" s="6" t="s">
         <v>2511</v>
       </c>
-      <c r="L365" s="6" t="s">
+      <c r="M365" s="5" t="s">
         <v>2512</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B366" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C366" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D366" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G366" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H366" s="5" t="s">
         <v>2514</v>
       </c>
-      <c r="B366" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H366" s="5" t="s">
+      <c r="I366" s="5" t="s">
         <v>2515</v>
       </c>
-      <c r="I366" s="5" t="s">
+      <c r="J366" s="5" t="s">
         <v>2516</v>
       </c>
-      <c r="J366" s="5" t="s">
+      <c r="K366" s="5" t="s">
         <v>2517</v>
       </c>
-      <c r="K366" s="5" t="s">
+      <c r="L366" s="6" t="s">
         <v>2518</v>
       </c>
-      <c r="L366" s="6" t="s">
+      <c r="M366" s="5" t="s">
         <v>2519</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B367" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C367" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D367" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G367" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H367" s="5" t="s">
         <v>2521</v>
       </c>
-      <c r="B367" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F367" s="5" t="s">
+      <c r="I367" s="5"/>
+      <c r="J367" s="5" t="s">
         <v>2522</v>
       </c>
-      <c r="G367" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H367" s="5" t="s">
+      <c r="K367" s="5" t="s">
         <v>2523</v>
       </c>
-      <c r="I367" s="5" t="s">
+      <c r="L367" s="6" t="s">
         <v>2524</v>
       </c>
-      <c r="J367" s="5" t="s">
+      <c r="M367" s="5" t="s">
         <v>2525</v>
-      </c>
-[...7 lines deleted...]
-        <v>2528</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B368" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C368" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D368" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G368" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H368" s="5" t="s">
+        <v>2527</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>2528</v>
+      </c>
+      <c r="J368" s="5" t="s">
         <v>2529</v>
       </c>
-      <c r="B368" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E368" s="5" t="s">
+      <c r="K368" s="5" t="s">
         <v>2530</v>
       </c>
-      <c r="F368" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H368" s="5" t="s">
+      <c r="L368" s="6" t="s">
         <v>2531</v>
       </c>
-      <c r="I368" s="5" t="s">
+      <c r="M368" s="5" t="s">
         <v>2532</v>
-      </c>
-[...10 lines deleted...]
-        <v>2536</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B369" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C369" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D369" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G369" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H369" s="5" t="s">
+        <v>2534</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>2535</v>
+      </c>
+      <c r="J369" s="5" t="s">
+        <v>2536</v>
+      </c>
+      <c r="K369" s="5" t="s">
         <v>2537</v>
       </c>
-      <c r="B369" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E369" s="5" t="s">
+      <c r="L369" s="6" t="s">
         <v>2538</v>
       </c>
-      <c r="F369" s="5" t="s">
+      <c r="M369" s="5" t="s">
         <v>2539</v>
-      </c>
-[...21 lines deleted...]
-        <v>2545</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B370" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C370" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D370" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G370" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H370" s="5" t="s">
+        <v>2541</v>
+      </c>
+      <c r="I370" s="5" t="s">
+        <v>2542</v>
+      </c>
+      <c r="J370" s="5" t="s">
+        <v>2543</v>
+      </c>
+      <c r="K370" s="5" t="s">
+        <v>2544</v>
+      </c>
+      <c r="L370" s="6" t="s">
+        <v>2545</v>
+      </c>
+      <c r="M370" s="5" t="s">
         <v>2546</v>
-      </c>
-[...36 lines deleted...]
-        <v>2553</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>2554</v>
+        <v>2547</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="5" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>928</v>
-[...5 lines deleted...]
-        <v>2547</v>
+        <v>1057</v>
+      </c>
+      <c r="E371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F371" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H371" s="5" t="s">
-        <v>2555</v>
+        <v>2548</v>
       </c>
       <c r="I371" s="5" t="s">
-        <v>2556</v>
+        <v>2549</v>
       </c>
       <c r="J371" s="5" t="s">
-        <v>2557</v>
+        <v>2550</v>
       </c>
       <c r="K371" s="5" t="s">
-        <v>2558</v>
+        <v>2551</v>
       </c>
       <c r="L371" s="6" t="s">
-        <v>2559</v>
+        <v>2552</v>
       </c>
       <c r="M371" s="5" t="s">
-        <v>2560</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>2561</v>
+        <v>2554</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E372" s="5" t="s">
-        <v>2489</v>
+        <v>2555</v>
       </c>
       <c r="F372" s="5" t="s">
-        <v>2547</v>
+        <v>2556</v>
       </c>
       <c r="G372" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H372" s="5" t="s">
+        <v>2557</v>
+      </c>
+      <c r="I372" s="5" t="s">
+        <v>2558</v>
+      </c>
+      <c r="J372" s="5" t="s">
+        <v>2559</v>
+      </c>
+      <c r="K372" s="5" t="s">
+        <v>2560</v>
+      </c>
+      <c r="L372" s="6" t="s">
+        <v>2561</v>
+      </c>
+      <c r="M372" s="5" t="s">
         <v>2562</v>
-      </c>
-[...13 lines deleted...]
-        <v>2567</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B373" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C373" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D373" s="5" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E373" s="5" t="s">
+        <v>2565</v>
+      </c>
+      <c r="F373" s="5" t="s">
+        <v>2566</v>
+      </c>
+      <c r="G373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H373" s="5" t="s">
+        <v>2567</v>
+      </c>
+      <c r="I373" s="5" t="s">
         <v>2568</v>
       </c>
-      <c r="B373" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H373" s="5" t="s">
+      <c r="J373" s="5" t="s">
         <v>2569</v>
       </c>
-      <c r="I373" s="5" t="s">
+      <c r="K373" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L373" s="6" t="s">
         <v>2570</v>
       </c>
-      <c r="J373" s="5" t="s">
+      <c r="M373" s="5" t="s">
         <v>2571</v>
-      </c>
-[...7 lines deleted...]
-        <v>2574</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B374" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C374" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D374" s="5" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E374" s="5" t="s">
+        <v>2573</v>
+      </c>
+      <c r="F374" s="5" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G374" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H374" s="5" t="s">
+        <v>2574</v>
+      </c>
+      <c r="I374" s="5" t="s">
         <v>2575</v>
       </c>
-      <c r="B374" s="5" t="s">
-[...19 lines deleted...]
-      <c r="H374" s="5" t="s">
+      <c r="J374" s="5" t="s">
         <v>2576</v>
       </c>
-      <c r="I374" s="5" t="s">
+      <c r="K374" s="5" t="s">
         <v>2577</v>
       </c>
-      <c r="J374" s="5" t="s">
+      <c r="L374" s="6" t="s">
         <v>2578</v>
       </c>
-      <c r="K374" s="5" t="s">
+      <c r="M374" s="5" t="s">
         <v>2579</v>
-      </c>
-[...4 lines deleted...]
-        <v>2581</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>2582</v>
+        <v>2580</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E375" s="5" t="s">
-        <v>2489</v>
+        <v>2555</v>
       </c>
       <c r="F375" s="5" t="s">
-        <v>2547</v>
+        <v>2556</v>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H375" s="5" t="s">
+        <v>2581</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>2582</v>
+      </c>
+      <c r="J375" s="5" t="s">
         <v>2583</v>
       </c>
-      <c r="I375" s="5" t="s">
+      <c r="K375" s="5" t="s">
         <v>2584</v>
       </c>
-      <c r="J375" s="5" t="s">
+      <c r="L375" s="6" t="s">
         <v>2585</v>
       </c>
-      <c r="K375" s="5" t="s">
+      <c r="M375" s="5" t="s">
         <v>2586</v>
-      </c>
-[...4 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>2589</v>
+        <v>2587</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>928</v>
+        <v>959</v>
       </c>
       <c r="E376" s="5" t="s">
-        <v>2489</v>
+        <v>2555</v>
       </c>
       <c r="F376" s="5" t="s">
-        <v>2547</v>
+        <v>2588</v>
       </c>
       <c r="G376" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H376" s="5" t="s">
+        <v>2589</v>
+      </c>
+      <c r="I376" s="5" t="s">
         <v>2590</v>
       </c>
-      <c r="I376" s="5" t="s">
+      <c r="J376" s="5" t="s">
         <v>2591</v>
       </c>
-      <c r="J376" s="5" t="s">
+      <c r="K376" s="5" t="s">
         <v>2592</v>
       </c>
-      <c r="K376" s="5" t="s">
+      <c r="L376" s="6" t="s">
         <v>2593</v>
       </c>
-      <c r="L376" s="6" t="s">
+      <c r="M376" s="5" t="s">
         <v>2594</v>
-      </c>
-[...1 lines deleted...]
-        <v>2595</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B377" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C377" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D377" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E377" s="5" t="s">
         <v>2596</v>
       </c>
-      <c r="B377" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F377" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="G377" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H377" s="5" t="s">
         <v>2597</v>
       </c>
-      <c r="G377" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H377" s="5" t="s">
+      <c r="I377" s="5" t="s">
         <v>2598</v>
       </c>
-      <c r="I377" s="5" t="s">
+      <c r="J377" s="5" t="s">
         <v>2599</v>
       </c>
-      <c r="J377" s="5" t="s">
+      <c r="K377" s="5" t="s">
         <v>2600</v>
       </c>
-      <c r="K377" s="5" t="s">
+      <c r="L377" s="6" t="s">
         <v>2601</v>
       </c>
-      <c r="L377" s="6" t="s">
+      <c r="M377" s="5" t="s">
         <v>2602</v>
-      </c>
-[...1 lines deleted...]
-        <v>2603</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B378" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C378" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="D378" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E378" s="5" t="s">
         <v>2604</v>
       </c>
-      <c r="B378" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C378" s="5" t="s">
+      <c r="F378" s="5" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G378" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H378" s="5" t="s">
+        <v>2606</v>
+      </c>
+      <c r="I378" s="5" t="s">
+        <v>2607</v>
+      </c>
+      <c r="J378" s="5" t="s">
+        <v>2608</v>
+      </c>
+      <c r="K378" s="5" t="s">
+        <v>2609</v>
+      </c>
+      <c r="L378" s="6" t="s">
+        <v>2610</v>
+      </c>
+      <c r="M378" s="5" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="5" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B379" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C379" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D379" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E379" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F379" s="5" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G379" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H379" s="5" t="s">
+        <v>2614</v>
+      </c>
+      <c r="I379" s="5" t="s">
+        <v>2615</v>
+      </c>
+      <c r="J379" s="5" t="s">
+        <v>2616</v>
+      </c>
+      <c r="K379" s="5" t="s">
+        <v>2617</v>
+      </c>
+      <c r="L379" s="6" t="s">
+        <v>2618</v>
+      </c>
+      <c r="M379" s="5" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="5" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B380" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C380" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D380" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E380" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F380" s="5" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G380" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H380" s="5" t="s">
+        <v>2621</v>
+      </c>
+      <c r="I380" s="5" t="s">
+        <v>2622</v>
+      </c>
+      <c r="J380" s="5" t="s">
+        <v>2623</v>
+      </c>
+      <c r="K380" s="5" t="s">
+        <v>2624</v>
+      </c>
+      <c r="L380" s="6" t="s">
+        <v>2625</v>
+      </c>
+      <c r="M380" s="5" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="5" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B381" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C381" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D381" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E381" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F381" s="5" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G381" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H381" s="5" t="s">
+        <v>2628</v>
+      </c>
+      <c r="I381" s="5" t="s">
+        <v>2629</v>
+      </c>
+      <c r="J381" s="5" t="s">
+        <v>2630</v>
+      </c>
+      <c r="K381" s="5" t="s">
+        <v>2631</v>
+      </c>
+      <c r="L381" s="6" t="s">
+        <v>2632</v>
+      </c>
+      <c r="M381" s="5" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="5" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B382" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C382" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D382" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E382" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F382" s="5" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G382" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H382" s="5" t="s">
+        <v>2635</v>
+      </c>
+      <c r="I382" s="5" t="s">
+        <v>2636</v>
+      </c>
+      <c r="J382" s="5" t="s">
+        <v>2637</v>
+      </c>
+      <c r="K382" s="5" t="s">
+        <v>2638</v>
+      </c>
+      <c r="L382" s="6" t="s">
+        <v>2639</v>
+      </c>
+      <c r="M382" s="5" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="5" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B383" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C383" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D383" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E383" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F383" s="5" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G383" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H383" s="5" t="s">
+        <v>2642</v>
+      </c>
+      <c r="I383" s="5" t="s">
+        <v>2643</v>
+      </c>
+      <c r="J383" s="5" t="s">
+        <v>2644</v>
+      </c>
+      <c r="K383" s="5" t="s">
+        <v>2645</v>
+      </c>
+      <c r="L383" s="6" t="s">
+        <v>2646</v>
+      </c>
+      <c r="M383" s="5" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="5" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B384" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C384" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D384" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E384" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F384" s="5" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G384" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H384" s="5" t="s">
+        <v>2649</v>
+      </c>
+      <c r="I384" s="5" t="s">
+        <v>2650</v>
+      </c>
+      <c r="J384" s="5" t="s">
+        <v>2651</v>
+      </c>
+      <c r="K384" s="5" t="s">
+        <v>2652</v>
+      </c>
+      <c r="L384" s="6" t="s">
+        <v>2653</v>
+      </c>
+      <c r="M384" s="5" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="5" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B385" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C385" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D385" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E385" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F385" s="5" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G385" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H385" s="5" t="s">
+        <v>2656</v>
+      </c>
+      <c r="I385" s="5" t="s">
+        <v>2657</v>
+      </c>
+      <c r="J385" s="5" t="s">
+        <v>2658</v>
+      </c>
+      <c r="K385" s="5" t="s">
+        <v>2659</v>
+      </c>
+      <c r="L385" s="6" t="s">
+        <v>2660</v>
+      </c>
+      <c r="M385" s="5" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="5" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B386" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C386" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D386" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="E386" s="5" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F386" s="5" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G386" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H386" s="5" t="s">
+        <v>2664</v>
+      </c>
+      <c r="I386" s="5" t="s">
+        <v>2665</v>
+      </c>
+      <c r="J386" s="5" t="s">
+        <v>2666</v>
+      </c>
+      <c r="K386" s="5" t="s">
+        <v>2667</v>
+      </c>
+      <c r="L386" s="6" t="s">
+        <v>2668</v>
+      </c>
+      <c r="M386" s="5" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="5" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B387" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C387" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D378" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G378" s="5" t="s">
+      <c r="D387" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="E387" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="F387" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G387" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="H378" s="5" t="s">
-[...15 lines deleted...]
-        <v>2609</v>
+      <c r="H387" s="5" t="s">
+        <v>2671</v>
+      </c>
+      <c r="I387" s="5" t="s">
+        <v>2672</v>
+      </c>
+      <c r="J387" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="K387" s="5" t="s">
+        <v>2673</v>
+      </c>
+      <c r="L387" s="6" t="s">
+        <v>2674</v>
+      </c>
+      <c r="M387" s="5" t="s">
+        <v>2675</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -33298,44 +34179,53 @@
     <hyperlink ref="M354" r:id="rId359"/>
     <hyperlink ref="M355" r:id="rId360"/>
     <hyperlink ref="M356" r:id="rId361"/>
     <hyperlink ref="M357" r:id="rId362"/>
     <hyperlink ref="M358" r:id="rId363"/>
     <hyperlink ref="M359" r:id="rId364"/>
     <hyperlink ref="M360" r:id="rId365"/>
     <hyperlink ref="M361" r:id="rId366"/>
     <hyperlink ref="M362" r:id="rId367"/>
     <hyperlink ref="M363" r:id="rId368"/>
     <hyperlink ref="M364" r:id="rId369"/>
     <hyperlink ref="M365" r:id="rId370"/>
     <hyperlink ref="M366" r:id="rId371"/>
     <hyperlink ref="M367" r:id="rId372"/>
     <hyperlink ref="M368" r:id="rId373"/>
     <hyperlink ref="M369" r:id="rId374"/>
     <hyperlink ref="M370" r:id="rId375"/>
     <hyperlink ref="M371" r:id="rId376"/>
     <hyperlink ref="M372" r:id="rId377"/>
     <hyperlink ref="M373" r:id="rId378"/>
     <hyperlink ref="M374" r:id="rId379"/>
     <hyperlink ref="M375" r:id="rId380"/>
     <hyperlink ref="M376" r:id="rId381"/>
     <hyperlink ref="M377" r:id="rId382"/>
     <hyperlink ref="M378" r:id="rId383"/>
+    <hyperlink ref="M379" r:id="rId384"/>
+    <hyperlink ref="M380" r:id="rId385"/>
+    <hyperlink ref="M381" r:id="rId386"/>
+    <hyperlink ref="M382" r:id="rId387"/>
+    <hyperlink ref="M383" r:id="rId388"/>
+    <hyperlink ref="M384" r:id="rId389"/>
+    <hyperlink ref="M385" r:id="rId390"/>
+    <hyperlink ref="M386" r:id="rId391"/>
+    <hyperlink ref="M387" r:id="rId392"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>