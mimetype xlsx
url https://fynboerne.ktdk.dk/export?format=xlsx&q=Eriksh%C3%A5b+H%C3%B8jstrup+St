--- v1 (2026-01-08)
+++ v2 (2026-04-07)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1114" uniqueCount="749" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="760" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -448,80 +448,138 @@
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Pojke var svenske Leonard Holst, som Christine Mackie en tid var forlovet med. Han var far til det barn, som hun ventede, og som var årsagen til, at Christine fra januar 1892 opholdt sig hos familien Rasmussen i Århus i skjul. Laura Warberg vidste endnu ikke, da un skrev dette brev, at datteren var gravid. Christine havde bildt sine forældre ind, at hun blot var i huset hos Rasmussen-familien, som i virkeligheden tog betaling for hendes ophold. Barnet blev født 22. marts 1892. 
 Studenten var Harald Balslev, som Christines søster, Alhed Warberg, g. Larsen, var forlovet med. Han fik laudabilis = højeste karakter ved eksamen på universitetet. Hverken Christine eller Alhed blev gift med de her nævnte mænd.
 Christines brev til præsten: Under opholdet i Århus gik Christine meget i kirke, og hun blev betaget af præsten Mogens Lindhardt. En af hans prædikener var hun mindre tilfreds med. Hun skrev om den i sin dagbog og sendte dagbogsbladene til præsten. 
 Petrea Brandstrup havde brystkræft. Hun var gift med Laura Warbergs bror, Carl. 
 Ellen Sawyer, f. Warberg, var i huset hos Havemann i Hamburg januar til maj 1892.
 Følgende omtalte personer kendes ikke: Breinhed/Bremberg (svært læseligt navn), Preisler, Schmidt, Lollesgaard, Nerulla og Henningsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2730</t>
   </si>
   <si>
-    <t>Laura Warberg havde en dejlig føfdselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
+    <t>Laura Warberg havde en dejlig fødselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
 Flot, at Balslev/Studenten fik topkarakter. Han er dygtig. Forholdet til Alhed er dog nok slut, og "Folk" snakker. Laura Warberg har aldrig ønsket, at Alhed skulle blive gift med en præst.
 Christines anonyme brev til præsten var en sjov idé.
 Man vasker på Erikshaab. Emilie er dygtig og huslig. Der har været travlt, fordi Ellen skulle rejse.
 Lauras ben er dårligt. 
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
 Det er ganske rigtig al Travlheden med Elle, der har ladet det skyde over sig denne Uge med Brev til Dig, og saa vilde jeg vente, til det idag var kommen, om vi saa tillige havde hørt fra Elle. Hun lovede saa sikkert, at skrive et Kort Dagen efter sin Ankomst og jeg havde lagt Mærke til, at vi fik Brevene Dagen efter 2 1/2 til Højrup, sendte imidlertid forgjæves Bud derned igaar sender nu Emilie idag med Brev til Elle om hun mulig har glemt at sætte Danmark_paa Brevet. Havemann _vilde dog vist have skreven strax, dersom hun ikke var kommen Onsdag. Torsdag kom her et fornøjet Kort fra Frederits, hun havde Syd Toget paa [ulæseligt ord], var meget vigtig o.s.v. Paludan fulgte hende til Odense, Sybergs var der ogsaa, Mimi, Paludan og Preisler var paa Banegaarden, da hun smilende og frejdig drog af, med Godter fra Mimi og en dejlig Buket fra Pr. Pojke havde hun vist narret, han var ikke ved Stationen, hun har vist ikke skreven til ham hvad Tog.
 - Det glæder mig meget, at Du har haft den Glæde at have hørt Nerulla og [ulæseligt]. Nej hvem skulde have ventet det i Aarhus. Jeg er glad ved at gaae lidt i Huset, gjør ikke mere, end hvad Benene kan taale, det er ikke meget endnu. Emilie er huslig, har gjort Stuerne rene idag helt alene, er færdig med Lamper, Gang, Barne og Sovekammer og gaaer nu om lidt ned til 2 1/2 Toget; saa har Du vel dette Brev Søndag?? [Det sidste "?" overstreget] Fr. Jensen Junge og jeg var igaar paa Gjelskov til Kaffe og Aften med Schmidts og Preislers, kjørte derom og hjem. Junge har været hjemme denne Uge, var syg i Søndags og Mandag Morgen, hos Doktoren Onsdag, der ordinerede Mælkekur et Par Dage her og siden paa Sollerup lidt Diæt samt Piller og Pulver. Jeg er af hvis det er langvarig Blegsot. Alt gik saa godt for hende. Imorgen - Søndag Formiddag rejser hun derover, men hun er træt og har Trykken og ingen Appetit. - Tante Mimi traf forleden paa en gammel Ven Lollesgaard paa Langeskov (ved [ulæseligt],) hun spurgte om her ikke var en ung Pige for hende til Maj; hun holder Pige derinden, er ene, vil have en der kan spille; Mimi talte om Dig, hvis Du mulig vilde have den Plads i Sommer. Nu har jeg ikke Tid til mere! Hvad for "Folk" kan dog have blandet sig i Sagen med A. og St.? Det maa have været nærgaaende, naar det havde kyst ham. 
 Jeg ønsker forresten ikke Alhed gift med en Præst, faae smaa Kaar og mange Børn som Balslevs - uha! I veed nok jeg har aldrig sværmet for Studenten; haaber A. skulde gjøre et anderledes Parti, hvis hun skal giftes; men den Tid den Sorg, hun er jo tilfreds med Tilværelsen og er kun 20 År. Petrea er opereret igjen i Aalborg, hele Brystet bort, lider meget, men det er godt overstaaet denne Gang. Paa Torsdag rejser Tante og Poul til Kjb. - Bedstefar er temmelig rask igjen. - Lev vel. Kjærlig Hilsen Mor.
 I F ["F" overstreget] faaer vist kun Brev hver 14 Dag jeg kan næsten ikke overkomme den tiere Korrespondance, har vist skreven 30 Breve siden jeg blev rask; nu faaer vi see. Ængstes altsaa ikke, hvis der gaaer en Uge over.</t>
+  </si>
+  <si>
+    <t>1892-05-10</t>
+  </si>
+  <si>
+    <t>Henrik Havemann</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Hamburg
+2. sal</t>
+  </si>
+  <si>
+    <t>Højrup St.
+Erikshaab</t>
+  </si>
+  <si>
+    <t>Rebecca Havemann
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Ellen Schroll og Havemanns søster kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1378</t>
+  </si>
+  <si>
+    <t>Havemann-parret har haft uheld med piger i huset. Rebecca Havemann har dårligt helbred. Nu ankommer Ellen Schroll i næste måned. Ellen Sawyer er rar, men hun er for uerfaren til at passe alt på egen hånd. Havemann beder Laura og Albrecht om at sende Ellen hjem i juni måned.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wqxx</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+An
+Herrn Godsforvalter A.C. Warberg
+Erikshaab
+Højrup St
+Fyn
+Dänemark
+[Fortrykt i brevet:]
+Joh. Havemann
+Schiffs-Inspector
+Eppendorferweg 15 II.
+HAMBURG
+Hamburg, den 189
+[Indsat i sted- og datolinjen med håndskrift:]
+10de Mai 2
+[Håndskrevet i brevet:]
+Kjære Fru Warberg!
+Som De vist har erfaret af min Søster, vil Ellen Schrolll i næste Måned komme hertil forat være i Huset hos os, da vi have havt saameget Uheld med Piger hidtil at jeg, formedelst min Hustrus mindre gode Helbred, tilsidst fandt det nødvendigt at sørge for at faae en erfaren og dygtig ung Pige i Huset, saa at min Hustru for Fremtiden vil kunne skaane sig mere. 
+Deres Ellen er en rigtig rar Pige, men er dog endnu for uerfaren til, at min Hustru kan overlade ret meget for hende at passe paa egen Haand, hvilket jo heller ikke egentlig var Meningen med hendes Komme her, men jeg troede ikke dengang, at det var saa vanskeligt at faae en rigtig, dygtig Tjenestepige her. 
+Da nu imidlertid vor Plads er lidt indskrænket og navnlig i Sommer, hvor vi venter Fremmede fra Bækkelund og England, vil være endnu mere knap, saa vil jeg bede Dem at undskylde, naar vi finder os nødsagede til at bede Dem at tage Deres Ellen hjem engang mellem 15_de_ og 22_de_ Juni, da vi formodentligt sidst i Juni eller først i Juli faar engelske Fremmede.
+Med venligst Hilsen fra min Hustru og migselv til Dem og Deres Mand, tegner 
+Deres heng. Joh Havemann</t>
   </si>
   <si>
     <t>1892-09-17</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Thorvald Balslev
 Clement Caspersen
 Johanne Caspersen
 Olga Caspersen
 Niels Elgaard Amstrup
 - Jensen, Frøken, Erikshaab
 Rasmus Knudsen
 Alhed Larsen
 Johanne Christine Larsen
 Otto Emil  Paludan
 Ellen  Sawyer
 Hans Smidth
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Anders -, Ølstedgaard</t>
   </si>
@@ -3627,51 +3685,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
@@ -4847,59 +4905,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M102"/>
+  <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -5474,3953 +5532,3996 @@
       </c>
       <c r="I13" s="5" t="s">
         <v>83</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>84</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>63</v>
-[...9 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F15" s="5" t="s">
-        <v>96</v>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>63</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F16" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>107</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E17" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-        </is>
+        <v>64</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F18" s="5" t="s">
+        <v>123</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="I18" s="5"/>
+        <v>124</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>125</v>
+      </c>
       <c r="J18" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>35</v>
+        <v>131</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E19" s="5" t="s">
-[...3 lines deleted...]
-        <v>129</v>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>141</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>46</v>
+        <v>149</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>152</v>
+        <v>35</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>156</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H22" s="5" t="s">
-        <v>153</v>
+      <c r="H22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I22" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>35</v>
+        <v>163</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>63</v>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F23" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="5" t="s">
-        <v>161</v>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>169</v>
+        <v>45</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>160</v>
-[...14 lines deleted...]
-        </is>
+        <v>171</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>173</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>171</v>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="s">
-        <v>176</v>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I25" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>55</v>
+        <v>140</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>63</v>
+        <v>131</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>46</v>
+        <v>194</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>198</v>
+        <v>107</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>138</v>
+        <v>209</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>55</v>
+        <v>149</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>46</v>
+        <v>149</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H33" s="5" t="s">
+        <v>238</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>240</v>
+        <v>35</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>241</v>
+        <v>171</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="s">
-        <v>242</v>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I34" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>35</v>
+        <v>251</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>249</v>
+        <v>80</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>45</v>
+        <v>260</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>149</v>
+      </c>
+      <c r="G36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="I36" s="5"/>
+        <v>262</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>263</v>
+      </c>
       <c r="J36" s="5" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="C37" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...15 lines deleted...]
-        </is>
+      <c r="E37" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>270</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F38" s="5" t="s">
-        <v>273</v>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F39" s="5" t="s">
+        <v>284</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...6 lines deleted...]
-        <v>288</v>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>296</v>
-[...12 lines deleted...]
-        <v>297</v>
+        <v>63</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>305</v>
+        <v>35</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>307</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G42" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>35</v>
+        <v>316</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>296</v>
+        <v>260</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="s">
-        <v>313</v>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>45</v>
+        <v>307</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>320</v>
-[...7 lines deleted...]
-        </is>
+        <v>46</v>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>324</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>328</v>
+        <v>35</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>329</v>
+        <v>45</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>330</v>
-[...4 lines deleted...]
-        </is>
+        <v>331</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>149</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>35</v>
+        <v>339</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>46</v>
+        <v>340</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="5" t="n">
-        <v>1898</v>
+      <c r="A47" s="5" t="s">
+        <v>348</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...3 lines deleted...]
-        <v>64</v>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="s">
-        <v>344</v>
+        <v>46</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="n">
         <v>1898</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="n">
+        <v>1898</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C49" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="5" t="s">
+      <c r="D49" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E49" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="F48" s="5" t="inlineStr">
-[...45 lines deleted...]
-        <v>357</v>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>360</v>
+        <v>311</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>46</v>
+        <v>368</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="I50" s="5"/>
+        <v>369</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>370</v>
+      </c>
       <c r="J50" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>249</v>
+        <v>45</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>370</v>
+        <v>64</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="I51" s="5"/>
       <c r="J51" s="5" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>35</v>
+        <v>260</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>296</v>
+        <v>45</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-        </is>
+        <v>381</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>140</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>300</v>
+        <v>384</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-        </is>
+        <v>307</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G53" s="5" t="s">
-        <v>384</v>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>307</v>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G54" s="5" t="s">
+        <v>395</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G55" s="5" t="s">
-        <v>397</v>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>249</v>
+        <v>35</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>45</v>
-[...12 lines deleted...]
-        </is>
+        <v>307</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>408</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>406</v>
+        <v>311</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>35</v>
+        <v>260</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>296</v>
-[...7 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>368</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>300</v>
+        <v>417</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-        </is>
+        <v>307</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>307</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="I59" s="5"/>
+        <v>428</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>429</v>
+      </c>
       <c r="J59" s="5" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>63</v>
+        <v>307</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="F60" s="5" t="s">
-        <v>288</v>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-      </c>
+        <v>434</v>
+      </c>
+      <c r="I60" s="5"/>
       <c r="J60" s="5" t="s">
-        <v>430</v>
+        <v>311</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>273</v>
+        <v>46</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>442</v>
+        <v>284</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>46</v>
+        <v>299</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>160</v>
+        <v>453</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>46</v>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>296</v>
+        <v>45</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>46</v>
-[...9 lines deleted...]
-        </is>
+        <v>171</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>462</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>300</v>
+        <v>465</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-        </is>
+        <v>307</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>471</v>
+        <v>307</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F66" s="5" t="s">
-        <v>129</v>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="I66" s="5"/>
+        <v>476</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>477</v>
+      </c>
       <c r="J66" s="5" t="s">
-        <v>473</v>
+        <v>311</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>249</v>
+        <v>45</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>482</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F67" s="5" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="I67" s="5"/>
       <c r="J67" s="5" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C68" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E68" s="5" t="s">
+        <v>489</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>486</v>
+        <v>140</v>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>63</v>
+        <v>482</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="5" t="s">
-        <v>288</v>
+        <v>497</v>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>63</v>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F70" s="5" t="s">
-        <v>55</v>
+        <v>299</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>471</v>
+        <v>80</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>508</v>
+        <v>64</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>344</v>
+        <v>55</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>55</v>
+        <v>355</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>305</v>
+        <v>45</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>482</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>527</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>129</v>
+        <v>55</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>45</v>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F75" s="5" t="s">
-        <v>64</v>
+        <v>140</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>305</v>
+        <v>339</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>63</v>
+        <v>549</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>546</v>
+        <v>341</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>547</v>
+        <v>64</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>555</v>
+        <v>316</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>471</v>
+        <v>63</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>46</v>
+        <v>558</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>63</v>
+        <v>559</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>296</v>
+        <v>566</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>35</v>
+        <v>482</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>330</v>
-[...4 lines deleted...]
-        </is>
+        <v>567</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>563</v>
+        <v>63</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>300</v>
+        <v>569</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>249</v>
+        <v>307</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>569</v>
+        <v>35</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>572</v>
+        <v>311</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C80" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="5" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>585</v>
+        <v>44</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>471</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>482</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F81" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F81" s="5" t="s">
+        <v>588</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>586</v>
-[...10 lines deleted...]
-        </is>
+        <v>589</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>592</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="M81" s="5"/>
+        <v>593</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>594</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K82" s="5" t="s">
-        <v>590</v>
+      <c r="K82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L82" s="6" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="M82" s="5"/>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>44</v>
+        <v>596</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>471</v>
-[...8 lines deleted...]
-        <v>569</v>
+        <v>482</v>
+      </c>
+      <c r="D83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K83" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>597</v>
-[...3 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>45</v>
+        <v>482</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>471</v>
-[...4 lines deleted...]
-        </is>
+        <v>131</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>471</v>
+        <v>45</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>482</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F85" s="5" t="s">
-        <v>357</v>
+        <v>588</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>35</v>
+        <v>482</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-        <v>614</v>
+        <v>341</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="I86" s="5"/>
+        <v>618</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>619</v>
+      </c>
       <c r="J86" s="5" t="s">
-        <v>300</v>
+        <v>620</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>620</v>
+        <v>307</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G87" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G87" s="5" t="s">
+        <v>625</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>621</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="I87" s="5"/>
       <c r="J87" s="5" t="s">
-        <v>623</v>
+        <v>311</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>471</v>
+        <v>45</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>305</v>
+        <v>631</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>288</v>
+        <v>46</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>45</v>
+        <v>316</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>299</v>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>639</v>
-[...4 lines deleted...]
-        </is>
+        <v>641</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>642</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>35</v>
+        <v>482</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>296</v>
+        <v>45</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-        <v>643</v>
+        <v>646</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>650</v>
+      </c>
+      <c r="K90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L90" s="6" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>650</v>
+        <v>35</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>63</v>
+        <v>307</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>651</v>
-[...7 lines deleted...]
-        </is>
+        <v>46</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>654</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>654</v>
+        <v>311</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>35</v>
+        <v>661</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>296</v>
+        <v>63</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-        <v>659</v>
+        <v>662</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>300</v>
+        <v>665</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>305</v>
+        <v>35</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>45</v>
-[...12 lines deleted...]
-        </is>
+        <v>307</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>670</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>669</v>
+        <v>311</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>471</v>
+        <v>316</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F94" s="5" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>305</v>
+        <v>131</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>682</v>
+        <v>46</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>45</v>
+        <v>482</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>471</v>
+        <v>316</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>46</v>
+        <v>693</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>699</v>
+        <v>45</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>471</v>
-[...4 lines deleted...]
-        </is>
+        <v>482</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>46</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>129</v>
+        <v>702</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="I97" s="5"/>
+        <v>703</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>704</v>
+      </c>
       <c r="J97" s="5" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>35</v>
+        <v>710</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>482</v>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F98" s="5" t="s">
-        <v>707</v>
+        <v>140</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>708</v>
-[...3 lines deleted...]
-      </c>
+        <v>711</v>
+      </c>
+      <c r="I98" s="5"/>
       <c r="J98" s="5" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>249</v>
+        <v>35</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>715</v>
-[...9 lines deleted...]
-        </is>
+        <v>717</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>718</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>471</v>
+        <v>260</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>725</v>
+        <v>726</v>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>728</v>
-[...4 lines deleted...]
-        </is>
+        <v>729</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>730</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>723</v>
+        <v>734</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>739</v>
+      </c>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L101" s="6" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>305</v>
+        <v>482</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>471</v>
+        <v>734</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>748</v>
+        <v>750</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="L103" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -9483,44 +9584,45 @@
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
     <hyperlink ref="M82" r:id="rId87"/>
     <hyperlink ref="M83" r:id="rId88"/>
     <hyperlink ref="M84" r:id="rId89"/>
     <hyperlink ref="M85" r:id="rId90"/>
     <hyperlink ref="M86" r:id="rId91"/>
     <hyperlink ref="M87" r:id="rId92"/>
     <hyperlink ref="M88" r:id="rId93"/>
     <hyperlink ref="M89" r:id="rId94"/>
     <hyperlink ref="M90" r:id="rId95"/>
     <hyperlink ref="M91" r:id="rId96"/>
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
+    <hyperlink ref="M103" r:id="rId108"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>