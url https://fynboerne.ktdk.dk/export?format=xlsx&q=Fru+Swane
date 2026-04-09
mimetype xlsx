--- v2 (2026-01-08)
+++ v3 (2026-04-09)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3693" uniqueCount="2267" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3750" uniqueCount="2307" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -946,50 +946,107 @@
 Ellen  Sawyer
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Først i slutningen af februar fik Christine Mackies forældre at vide, at hun var gravid udenfor ægteskabet. Hun fødte sidst i marts. Christine var "gemt ad vejen" hos familien Rasmussen i Århus under påskud af at være i huset hos dem.
 Christine var tidligere ung pige i huset på Sludegård nær Nyborg.
 Christine og Leonard Holst blev ikke gift.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2705</t>
   </si>
   <si>
     <t>Christine Mackie takker sin mor for at se så mildt på sagen. Løgnene var et forsøg på at skåne moderen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RUmn</t>
   </si>
   <si>
     <t>S: 26/2 - 92
 Min egen kære Mor!
 Tusend tusend Tak for dit kærlige Brev, fordi du tager så mildt på mig, du kan ikke tænke dig, hvor godt det gjorde; det har været en forfærdelig Tid, og det mindst svære har ikke været den stadige Løgn, men det var jo i den bedste Hensigt, vi mente jo, vi burde skåne jer for den store Sorg, som I ikke havde fortjent af os; det var en Pine med den Løgn, meget værre end vi kunde tænke os i Forvejen, men jeg mente, det kunde umulig være fejl, og jeg tog det som en Del af Straffen. Jo, du kan tro, det har lettet nu, I ved det, men svært var det at tage Beslutningen, det var Pastor Lindhardt, som stadig sagde, at det var det rigtigste, Far fik det at vide, jeg var så vis på, at du ikke vilde kunne tåle det, du sagde en Gang i Sommer, "hvordan mon det vilde gå, hvis jeg fik en rigtig Sorg," bare det nu også virkelig går, at det ikke skader dig. Nej, jeg ved nok, at ingen går fri for Sorger, og at dette heller ikke var godt - men forfærdeligt er det at være den, ved hvem de kommer, hvad jeg led i Efteråret, inden der var nogen Afgørelse på det hele, det kan ingen Menneske ane, å, det var en forfærdelig, forfærdelig Tid. Og så de sidste Dage hjemme - jeg var fuldt og fast overbevist om, at jeg så jer alle for sidste Gang.
 I den allermørkeste Tid i Efteråret, da jeg syntes, at Ulykken ligesom slog sammen over Hovedet på mig og var ved at begrave mig, da lagde jeg en Plan til Selvmord, og jeg ventede kun på at komme mig rigtig for at udføre den, det skulde være med en Flaske Morfin, som står i Medicinskabet på Sludegård. Men Gud være lovet, at jeg kom over det, så sklarede ["s" først i ordet overstreget] det sig også efterhånden for mig, at intet sker i Verden, uden at der er en god Mening med det; så tror jeg også, at der er Mennesker, som aldrig kan modnes uden Vildfarelser og Skyldbevidsthed, og ligeså sikkert tror jeg, at jeg selv hører til dem, jeg har ligesom kunnet mærke mine Kræfter voxe midt i Ulykken og Sorgen. Ja, på Søndag får jeg så brug for dem alle, det bliver en forfærdelig Dag at komme over; jeg var oppe hos Pastor Lindhardt i Dag at fortælle ham om det hele, han var glad ved, at I alle vidste det, og at Beslutningen var tagen med Vielse; han vilde vie os Søndag i sin Stue; han sagde, at hvis jeg vilde have det, vilde hans Kone så gærne hjælpe mig, han mente, jeg måtte kunne have så godt af at have hende at tale med; jeg var forfærdelig glad over det, hun er vist yndig; han er et mageløst Menneske, sådan han kan og vil føle for andre, hvad han har været for mig i den sidste Tid, det kan jeg umulig beskrive, jeg har i al denne Tid - det forekommer mig som en Evighed siden jeg rejste hjemme fra - trængt så umådelig til at tale med et Menneske, jeg kunde se op til og have Tillid til; Fru Rasmussen er det kærligste, mest opofrende Menneske, man kan tænke sig, og hendes Omsorg for mig har været ligefrem rørende, men rigtig tale med hende, det har jeg dog ikke kunnet, hun ser jo alt dette [teksten fortsætter side 1; øverst:] fra et helt andet Synspunkt end jeg. Fra Alhed og Elle har jeg hørt tit, de ved det jo og har været meget for mig. Nu kan jeg ikke mere i Aften, jeg må passe på mit Hoved. I Morgen skal jeg op til Præsten, han vilde tale rigtig med mig om Vielsen og det hele. Du skal snart igen høre fra mig. Tusende kærlige Hilsner til Far og dig selv fra din Basse. 
 [Øverst s. 4 er med blyant skrevet:] 26 - 2 - 92 Til bedstemor</t>
   </si>
   <si>
+    <t>1892-03-13</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Hamburg
+2</t>
+  </si>
+  <si>
+    <t>Ludwig Beethoven
+Frédéric Chopin
+Frantisch Dusek
+Henrik Havemann
+Rebecca Havemann
+Pauline Hirschsprung
+Felix Mendelssohn
+Wolfgang Mozart
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemanns i Hamburg. Hun blev sendt hjem, da ægteparret ikke fandt hende dygtig nok til husarbejdet. 
+Munter var en hund. 
+Spleis, Jakobsens og deres unge pige, Lønner, Grohmann og Gretchen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1581</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer fik 12 tykke breve til sin fødselsdag. De mødte om aftenen Leth, og han spillede fløjte sammen med Ellen på klaver. Ellen er glad for sin klaverlærer, men han giver mange lektier.
+Laura Warberg har skrevet til Ellen, at hun skal finde noget arbejde, når hun kommer hjem. Ellen vil helst have tegneundervisning, men hun ved godt, at forældrene ikke har råd til at have flere døtre boende i København. 
+Ellen m.fl. har været på en lang gåtur i sneen langs Alster. En dag var de forbi Zoo og igennem Botanisk Have. Ellen vil gerne tegne på disse lokaliteter. En anden dag kom Ellen forbi Sct. Petri Kirke, hvor der var bryllup og dejlig musik. Aftenen før var Ellen til Wasserpantomime i Cirkus Busch. 
+Om aftenen er der tit gæster hos Havemanns, og de vil gerne have, at Ellen spiller for dem. Hun bryder sig ikke om det, fordi de snakker imens og hæver stemmerne, når hun spiller forte. 
+Det går ikke godt med madlavningen. For eksempel kan Ellen ikke finde ud af at lave melboller. 
+Ellen har strikket en uldtrøje og syet en buffetdug til Fru Havemann. 
+Den unge pige i huset, Gretchen, er ikke meget værd.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/J0MC</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Mandag 13de Marts -91
+Kære Mor! 
+Nu burde jeg jo have en hel Masse at skrive til dig om, men jeg ved egentlig ikke, hvad det skal være vi ere nemlig meget stilfærdige i denne Tid, Kaptajnen er væk, - vi ”bomler” ikke saa meget, men Tiden er alligevel fuldt optaget, vi kan knap faa den til at slaa til. – 
+Tak for dit Brev til min Fødselsdag, og vil du takke Fader mange Gange for hans Brev – opførte Munter saa en "lille Formiddagstudekoncert?" – Jeg fik 12 lange tykke Breve til min Fødselsdag, bl.a. et langt et fra Spleis, med indlagt Portræt, glimrende, af ham selv. – Vil du takke Tante Minni mange Gange for hendes Brev. – 
+Jeg blev hædret med fin Middagsmad og god Rødvin. – Om Aftenen havde vi tænkt at gaa i Kirke, men da vi gik ned af Trappen, mødte vi Leth, sammen med med sin Fløjte, saa vendte vi om og, og spillede sammen i samfulde 2½ Time, det gik rigtig pænt, og naar vi har øvet os lidt, vil det blive storartet, tror jeg – d.v.s. der er ”Skidt i Fløjten”, den spiller falsk men han skal med det første have en ny. – Jeg er mere og mere tilfreds med min Spillelærer, han kommer i Morgen og vil da bringe med en Vals af Chopin og Frühling Lied af Mendelsohn – om 6 Uger skal jeg spille Maaneskinssonaten af Bethoven – har han sagt. – Han er vist meget dygtig, men han giver mig en Masse for – til i Morgen har jeg f. Eks. 11 Scalaer, Etuder, et Utal af Øvelser, en Sonate af Bethoven en af Mozart, en af Dusek, saa du kan tænke jeg har travlt i de 2 Timer, jeg øver mig om Dagen. – Jeg er uhyre tilfreds med de 12 Timer, og tænkte nok det maatte være en Misforstaaelse med 24 – det er jo allerede en farlig Masse Penge til det. Du skriver, at naar jeg kommer hjem, skal jeg vel til at tage fat paa noget at arbejde med af en eller anden Slags. Ja det er du Ret i, og jeg skal nok hænge dygtig i, saafremt det bliver noget. Jeg kan og har Ævne til, jeg vil naturligvis helst til Tegningen, naar jeg kan blive anbragt ved det, men det er naturligvis ikke let at finde paa, paa Landet har man jo ikke Brug for den Slags, og I har ikke Lyst til at holde en Datter til i Kbnhavn, Døtre ere dyre – især naar de blive sat i en By – men som sagt, om I kan finde mig en Beskæftigelse hvor man tjener Penge, saa skal jeg nok tage godt fat og slide godt i det, bruge mine Kræfter og gøre jer Ære. – 
+Vi ere netop komne trætte og udasede hjem fra en lang, lang Tur, vi har været rundt inde i Byen, forbi Børsen netop som de kom ud derfra, sikken en Mylder, så har vi været henne Hotel d’Europe, hvor vi vare til Bal, gaaet langs med Alsteren, du kan tro der er smukt. Her har vi haft Vinter de sidste Dage, Alsteren var tillagt og der ligger c 1 Fod Sne i Dag er det Tø og et gruligt Søle. – Det er næsten hver Dag vi gaar saa lange Ture, en Dag gik vi ud paa Lykke og fromme og kom saa forbi Zoologisk Have og ud gennem Botanisk Have, hvor der er ganske henrivende smukt og jeg fandt mig nogle nydelige Motiver. Her bliver mange Steder omkring i Anlægene, hvor jeg kan tegne. I de sidste Dage har jeg malet fra Vinduerne. Der er en Have ud for Køkkenvinduerne med nogle store Bygninger bag ved. – 
+En anden Dag begav vi os ud og skulde gaa en rigtig lang Tur, men vi forvildede os i et stort Anlæg og fandt pludselig os selv i Frucht Allé ved Sct Petrikirke, som er 5 Min. Gang herfra. – Saa opdagede vi at Kirkedøren stod aaben og der stod nogle Drenge. Vi tænkte, der maatte være noget løs og gik derind. Der var et stort Bryllup, som vi overværede i al Højtidelighed, Talen forstod vi ikke, men der var saadan en dejlig Musik og 2 stemmig Sang, det var det bedste af det. – I Aftes vare vi i Cirkus Busch og morede os aldeles storartet, Leth kom og tog os med – det var brilliant – Wasserpantomine, det samme som Tante Minni og Onkel Syberg saa i Kbh i Sommer, kun var det vist mere storartet her. Du kan tænke dig, der blev sluppen Ænder Svaner og Sælhunde ud i Vandet, Ludvig d. 14 sejlede omkring i en lille Baad og spillede paa Luth, hvert Øjeblik plaskede der Herrer, Damer og Heste omkring – det var Gru at se. – Vi har haft et lille "Party" her en Aften. – Vi havde bedt den unge Pige henne hos Jakobsens, samt en svensk Kaptajn Lønner, som vi ogsaa har set derhenne, - Fru Jakobsen kom uventet med og Hr Jakobsen kom og [”kom og” indsat over linien] hentede hende Klk c 8. Vi havde det meget gemytligt, drak allesammen hver en Snaps til Aftensmaden, og Cognactoddy om Aftenen. Jeg blev den Aften som altid meget indtrængende bedt om at spille men jeg holder slet ikke af det, for Sludderen gaar aldrig saa lystig som naar jeg spiller forte, saa bliver der bare talt lidt højere, og jeg ved ikke noget mere irriterende. – Paa Torsdag Aften er vi bedt hen til Grohmanns, Fru Grohmann var var her en lille Visit i Gaar Form. og inviterede os. - -
+Madlavningen gaar det kun saa som saa med – vi har lavet Melboller, dog ikke efter den nye Kartoffelmelopskrift, men efter Kogebogen og som vi gør det hjemme, men de vil ikke lykkes, og vi ere nu saa kede af dem, saa vi kun kan se dem. En Gang bleve de saa haarde som Sten, en anden Gang syntes vi da at de vare brillant, men da Kaptajnen smagte dem erklærede, han at de vare slet ikke kogte, vi kom i saadan en Latter over vores spildte Møje, at Kaptajnen var lige ved at blive gal. – Æbleskiver og Pandekager faae vi tit, jeg laver dem altid, og har næsten naaet Virtuonstitel i det Stykke. – 
+Jeg strikkede i Gaar min Uldtrøje færdig og skal nu til mit Tørklæde, jeg var i Dag inde i en Garnbutik, men kunde ikke faa Garn der, jeg haaber jeg kan faa det et andet Sted. – Bufetdugen som jeg syede for Fru Havemann blev rigtig pæn, jeg har ogsaa broderet 2 Navne for hende - (af mig selv) - Fru H. har nemlig stor Respect for hvem der kan sy pænt, og saa vilde jeg selvfølgelig se at indlægge mig lidt Ære der. - Vor Pige Gretchen har vi ingen Glæde af, hun gaar ud hver Fredag og hver 3dj Søndag men er endnu ikke kommen hjem til rigtig Tid, saa kan [resten af brevet mangler] 
+[Skrevet på tværs øverst s1:]
+Husk endelig at skrive om Tante P.</t>
+  </si>
+  <si>
     <t>1892-05-02</t>
   </si>
   <si>
     <t>København V
 Vesterbrogade 12 over gården</t>
   </si>
   <si>
     <t>Louise Amstrup
 Julie Brandt
 - Grauer
 Malin   Holmström-Ingers
 Leonard Holst
 - la Cour
 Johanne Christine Larsen
 - Laudrup
 Mogens Lindhardt
 Charles Rasmussen
 - Rasmussen, Århus
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Adelheyde Syberg
 Hempel Syberg
 Emil Vett
 Laura Warberg
 Theodor Wessel</t>
@@ -1019,53 +1076,50 @@
 Frøken Alhed Warberg
 Vesterbrogade No 12 o. G.
 København V.
 [Med rødt blæk på kuvertens forside:]
 No 4
 [Med blyant på kuvertens forside:]
 Christnes breve om
 (Mornine)
 fødslen lille Nete
 blev adopteret af
 tante Visse
 [I brevet; med blå farveblyant:]
 Aarhus Jan. 1892
 [I brevet; med sort blæk:]
 Kæreste Alhed!
 Nu har jeg været i Byen med dit Brev; efter at have expederet det ned i en Postkasse, begav jeg mig op til Dr. Grauer; han er dog en mageløs rar én, så venlig og ligefrem. Han kunde strax kende mig, og til min store Triumf var det første han sagde: ”Nå, er det så overstået!” At der ikke er noget iøjenfaldende er da sikkert, når han kan sige sådan! Dernæst gik jeg ned til Stranden, min sædvanlige Tur, sad lidt på en Bænk og så på Vandet, som i Dag var så vidunderlig dejligt i det klare Vejr. Så gik jeg til Boghandleren og købte dette Papir; der inde stod på Disken Pastor Lindhardt, (!) da jeg så det, kunde jeg ikke modstå at købe ham, og her har du ham nu, men du må ikke vise nogen ham, og du skal snart sende ham igen. Dette Billede er kønnere, end han selv er – f. Ex. i en Koncertsal, men ikke nær–nær så dejlig, som når man ser ham i Kirken. Er det ikke en dejlig Pande, han har?
 Nu har jeg besluttet at gå op til ham, jeg er ikke for at skrive, jeg er bange, han skal synes, det bliver for morsomt med den 3die anonyme Skrivelse; men jeg kan ikke vide, hvor længe jeg nu kan gå og snuse omkring N_o_ 4 i Mejlgade, inden jeg får det nødvendige Mod; jeg kommer vist til at drikke mig en lille Perial først; ellers kommer jeg bestemt aldrig længere end til Porten, og skal det være, så skal det jo være snart. Lige så snart jeg har været der, skal jeg skrive, hvordan jeg blev modtaget, jeg kan ikke vide, hvordan, om han skænder på mig! Jeg er i Grunden halvvejs flov over strax når jeg har puttet et Brev til dig i Postkassen så at begynde på et andet – ikke for dig, for jeg kan nok tænke, at du er glad ved mange og lange Breve, heller ikke for mig selv, for mig er det en Tilfressstillelse at skrive til dig – men for Leonard og Mor, som ikke får ¼ så lange Breve; at Mor ikke gør det, er en Selvfølge, hvad i Verdens Riger skal jeg dog finde på at skrive om, jeg fylder Brevene med Beretninger om Teater og Koncerter, men det kan jeg jo ikke blive ved med, til Leonard har jeg som oftest ondt ved at skrive lange Breve; at han be’r om Opgør, undrer mig ikke det mindste, du ved jo, han er et rent Barn i Ubetænksomhed, og han må jo også længes efter en Afgørelse. Jeg skrev til ham, at det var ikke Tiden nu til den Ting, så skrev jeg desuden en hel Mængde Formaninger, bl.a. at han skulde lade være med for Fremtiden at kalde sig selv for Usling, fej stymper svag ”Stakkar” o.s.v. hvis han i Virkeligheden ønskede at blive anderledes, så skulde det ikke vise sig i Ord, dett [det sidste ”t” i ordet overstreget] nyttede ikke at beklage og udskælde Fortiden, som derved ikke forandrer sig en eneste Smule. Det er også en af hans Fejl, synes jeg, at han vistnok sig selv uafvidende – mener at det er godt, når han bare kan fortælle rigtig tit og i rigtig yderliggående Udtryk, hvor elendig en Skabning han er. Er der da ikke også noget i det, og er det ikke en dårlig ”Omvendelse”? Er det ikke sært, jeg har i denne Tid mere Selvagtelse, end jeg nogen Sinde har haft! Jeg føler mig for god til at være ”falden Kvinde”; men det er jeg da heller ikke i Virkeligheden, skønt Alverden naturligvis vilde stemple mig sådan, hvis den vidste Sandheden. – Du spørger til Børnetøjet – ja 6 Navlebind har jeg færdige og Skjorterne er klippede, alt det er af mit gamle Linned; jeg skrev til la Cour og Vett &amp;amp; W. i Odense om Blonder, Tøj til Trøjer og Voxdug på Erikshåbs Regning; så snart jeg nu kan låne Fru Rs Søsters Symaskine, skal jeg ordentlig kile på, man ved jo snart hverken Dag eller Time. Jeg har en dunkel Forestilling om, at jeg skriver en Ting en urimelig Masse Gange, jeg kan ikke rigtig rede ud, hvad jeg har skrevet til dig, Elle og Leonard, men bliver det for morsomt, så kan du bare gøre Vrøvl. Jeg føler en Slags Samvittighedsnag over, at Brandt ikke ved noget om alt dette, hun er dog min bedste Ven næst jer – ja i Grunden næsten som hun virkelig kunde være min Søster, jeg er bange, jeg ikke kan overvinde mig til at skrive til hende – så må jeg jo lyve, og det skammer jeg mig endnu mere ved end at [”at” overstreget] ved at tie helt stille; tror du, det går an, at du fortæller hende det? Så må du nok, hvis du synes; jeg er bange, hun taber forfærdelig for mig, men på den anden Side bryder jeg mig selvfølgelig ikke om at stå for hende mere skær, end jeg er, og hun kan vel næppe gå ind under dem, som skal ”skånes”, hvortil f. Ex. Johanne hører, og selvfølgelig heller ikke under dem, der ikke står nær nok til at vide det. Jeg er kommen til at tænke på, at jeg selv i hendes Sted vilde finde det underligt ikke at være så betroet Ven, det vilde gøre mig ondt, hvis jeg senere en Gang fik det at vide, at mit Venskab ikke blev regnet så meget - og akkurat det samme gælder jo for hende. Kort sagt, jeg føler, at det er en Utidighed at skjule det for hende, som jeg dog ved, holder så meget af mig, og jeg fatter ikke, hvorledes jeg til hende skal kunne skrive et Brev, der, selv om det ikke indeholder direkte Usandheder, dog har en gevaldig Løgn til Forudsætning. Tænk nu over dette og gør så, hvad du synes er rigtigst. Bevares sikken Epistel, jeg her har forfattet endnu i Aften - ja nu kan du have Godnat for denne Gang!! Kan du læse disse små ? Bogstaver?
 Fredag d: 5/2 Du kan ikke sætte dig ind i, hvor den gode pater R irriterer mig - mest, fordi han er så unaturlig skikkelig, det Skrog; uh, jeg kan somme Tider knap bekvemme mig til at svare ham ordentlig; og så er der en Ting, som er mig så kolossalt modbydelig: han harker og spytter i en Køre hele Dagen igennem, jeg kan jo høre hver Lyd ind til mig, - især om Morgenen er det drøjt at blive vækket ved de grulige Lyde, jeg bander en frygtelig Ed, hver Gang jeg hører det, men den kan jeg nu spare mig. Nu er han også begyndt at spytte ved Middagsbordet - uha, det er en Prøvelse, siger jeg dig! Og så er han noget af det mindst "sjoaugjerede", som han siger, føj for en Skjorte - og den sorte Kant på Neglene løber helt rundt - men ganske uhyre skikkelig er han, og højst grinagtig, når man er i Humør til at se det, hans Udtryk er storartede, sådan talte han forleden om "blaserede Støvler" - er du med? der er en Slags hæsblæsende Tjenstvillighed hos ham, der somme Tider er nærved at gøre mig rasende, så velment den er! Når jeg f. Ex kommer hjem og ringer på, så kommer han farende som et fremfarende heftigt Vejr - mere på Hovedet end på Benene - og med Forklædet stående om sig som en Sky - uha, jeg er ved at kyle ham Pakkerne og Muffen i Hovedet, når han sådan kommer hvirvlende. At høre hans faderlige Røst overfor Charles er mange Penge værd: "Tillader du, min Dreng?" "S'go" "Mange Tak!" - han kunde såmæn ikke tiltale mig med mere udsøgt Høflighed, end han bruger til Ungen - og hans pædagogiske Evner - å du milde! Siger Charles den uskyldigste Bemærkning f. Ex. "Nå, Midde (Hund) er du der igen!" Så kan han hæve sin advarende Faderrøst: "Char-les!" Uh, hvor han er grinagtig; når jeg bare kunde lade være at irritere mig, kunde jeg få mangen indvendige Grin ad ham!
 Hvad siger dog Fru Laudrup til dine mange natlige Forlystelser? Brandt skrev, at du sprøjtede hende med Eau de Cologne for at mildne hende! Det er da kun Esprit de Valdemar? - Hvad var så den overvægtige [ulæseligt]else til Onkel Syberg? Hvornår er det Tant Mimis Fødselsdag? Jeg tror, jeg sender dette inden dit næste Brev, skønt det rigtignok er af et tvivlsomt Indhold, men så sender du jo nok min dejlige Præst i dit næst ["næst" overstreget] Brev, som forhåbentlig indtræffer i en ikke for fjærn Fremtid, jeg kan ikke godt undvære ham; desværre flover jeg mig over at have ham stående på mit Bord, og jeg flover mig også over at have ham i Skrin som mine Elskeder i gamle Dage. Nej, jeg skriver sandelig da ingen flot Pen; og så er der den Hage, at jeg vistnok aldrig vilde kunne ordne et nok så godt Stof. Men man kan jo have Lov at kludre så meget, man vil, for egen Regning. Godnat! Jeg har Hovedpine og har skevet til Mor og Leonard i Aften. Molle er jeg også begyndt på, men det falder mig knusende svært at skrive til dem, jeg skal løgne for - derfor har jeg kverken skrevet til hende, Leuden eller Otto-Schoffen. Altså Godnat!!! Jeg tror nok, jeg vil have dette af Sted i Aften, så tænker jeg, du har det Søndag Fmd. Intet nyt fra i Aftes; Rasmussens er ude, jeg er ganske alene hjemme, nu skal jeg ud at lave mig en Kop Kaffe. Altså Farvel, lad mig nu få Brev en Gang i Ugen, og send så endelig Pastor L! Mange kærlige Hilsner Din Chr.</t>
   </si>
   <si>
     <t>1893-06-30</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Hvilan Åkarp Sverige</t>
   </si>
   <si>
     <t>Iffe -
 Otto -
 Pehr -
 Johan  Balslev
 Laura Balslev, f. Leth
 Ludvig Brandstrup, billedhugger
 Thora  Branner
 Thomas Bredsdorff
 Edvard Clemmensson
 Leonard Holst
 Jean Jensen
 Marie Juul
 Alhed Larsen
 Johanne  Larsen
 Christine  Mackie
 Otto Emil  Paludan
 Christine Rasmussen
 Hempel Syberg
 Nicoline  von Sperling
 Vilhelmine von Sperling
@@ -1644,50 +1698,94 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DIJT</t>
   </si>
   <si>
     <t>Kjerteminde den 19/12 97
 [Indsat side 1 på hovedet] Jo du skal ogsaa have brev Juleaften
 Kjære lille Marie
 Vilhelm hentede Post i aften for vi troede nok der var Brev ganske rigtig men Grosseren vilde ikke lukke op før i dag tilmorgen
 Jeg sad og lappede en Skjorte til Johannes saa jeg maatte haabe paa andre Tanker og ganske kort efter kom Fader med Brevet, det var til ham sagde han men jeg vidste bedre det var bare for at tilkjæmpe sig Retten til at læse først 
 Jeg blev ved at spørge kommer hun vent nu bare jeg er jo ikke færdig endnu med Brevet saa kom Rosinen i Pølseenden jeg kommer Juledag
 Gud ske Lov det havde rigtignok været et forfærdeligt Skaar i Juleglæden om vi ikke havde faaet dig hjem som du skriver hvad gjør det naar du tog Juleaften med i Morgen er jeg paa Hjemvejen; hvor længe vi maa beholde dig det meldte du intet om men det vil vi ikke tænke paa ved Modtagelsen
 Sig dog til Fru Lorentzen hvor glad jeg blev og alle de andre Agrarens stadige Spørgsmaal kommer Marie til Julen
 Imorges med Dagvognen rejste Johannes til Svanninge med den lille Hvalp der i Anledning af Rejsen blev sæbevasket i aftes og sov oppe hos Maren i Nat hun strøg i Aftes og saa tørredes den i Kjøkkenet det blev sent og saa tog Maren den med i Seng for at den ikke skulde hyle den var rigtig nok bleven smuk og skal have Navnet Don, ved Højrup Station vilde Alhed støde til og tage med til Svanninge derfra tager de tilbage til Erikshaab og paa Onsdag rejser Johannes hjem og Uglen gaar ind i Faaborg hvor de mødes med Fader i Odense og Agraren har faaet Bud om at møde samtidig saa begynder vi at samles, Christine faar saa hjælpe mig lidt med et Par Kager for det har jeg ikke Mod paa, og saa kommer du Juledag saa er vi der Alle igjen
 Christine Eckardt maa ogsaa nøjes med at rejse Julemorgen Jeg tænker saa at de følger hende
 herover, det skrev Margrethe noget om
 Vilhelm er ude at gaa en god lang Tour i det mageløse Julevejr jeg kom nu ind fra Haven med 4 Rosenknopper som skulde springe ud til Juleaften om de vil, Juleroserne er i store Knopper, der bliver samlet en Gave til Fru Bojsen i Aar, og saa har jeg tænkt at lægge alle Pengene i en Kurv og Juleroser ovenpaa; Fru Fram er saa venlig at gaa alle Steder her i Byen hun mente naar I ikke er hjemme saa skulde jeg spares for den Gang
 Grøden tager jeg til Asylet som jeg plejer, det er paa Torsdag ja nu er der jo ikke mange Dage igjen
 Her var Brev og Portrætter fra P Hansen i forgaars han bad Johannes besøge dem i Mesterhuset hvorhen de rejste i Julen og holdt Hus der med Agnes som Pige maaske Mester rejser til Esbjerg
 Tro mig Dine bliver glad i dag og Børnene ved den lille Hund forrige Brev skrev Christine at hun vilde gaa til Horne i dag og besøge Marens forældre saa faar hun en frisk Hilsen med hjem til Julen hun er saa ikke hjemme naar Johannes kommer; men jeg fik det saa sent at vide at jeg ikke kunde forandre noget, hun gaar vel heller ikke saa sent derfra for hun tør jo ikke gaa i Mørke. Her er slet ikke noget Nyt at fortælle Laurentius var her forleden Aften han spurgte ogsaa kommer Marie hjem, vi ved det ikke. Jeg skriver til min Søster skal dog ikke Marie Larsen hjem i Julen han skal spille med i en lille Komedie heroppe hos Canseliet imellem Jul og Nytaar og han er saa ærgerlig over at være gaaet med til det Pjank – men nu er det jo gjort Frøken Fibiger har været i Kjøbenhavn en Maanedstid for at holde Huus for Lenhnsgrevens
 Marie kan du huske Birck havde en Bror der hed Frants; han var Mejerist; men opholdt sig hos Birck for at uddanne sig som Handelsmand han led meget af Søvnløshed og havde flere Gange taget Opium for [”for” overstreget] Tandraaber og det havde aldrig gjort ham noget denne sidste Gang var han sovet ind – det er en stor Sorg han var saa god og elskværdig oh hvor det maa være forfærdelig komme
 [indsat side 4 i margin] og see dem saadan, der blev gjort alt muligt med Udpombning
 [indsat side 3 i margin] men forbi var Livet Fader gik en Tour jeg skulde
 [Indsat side 2 i margin] med, men mine Støvler er hos Skomageren; det gode var ved
 [Indsat i margin side 1] Historien at dit Brev blev færdigt nu lille Mis skal jeg skrive mere før jeg ser dig men vi faar Brev Juleaften</t>
+  </si>
+  <si>
+    <t>1898 fastelavn</t>
+  </si>
+  <si>
+    <t>Adolph Larsen
+Alhed Larsen
+Georg Larsen
+Jeppe Andreas Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Marie Larsen
+Vilhelm Larsen
+Anna Marie   Larsen, Georg Larsens datter
+Anna Marie  Larsen, Georg Larsens hustru 
+Clara Lindberg
+Christine  Mackie
+Hempel Syberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvem Malerens, Leth, C.T.A., K og E og Adolph var. Vilhelmine Larsens ene søn hed ganske vist Adolph, men hun kaldte ham stort set altid Agraren. 
+Det er svært at afgøre, hvem "Børnene" var. Der kan være tale om flere.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, B</t>
+  </si>
+  <si>
+    <t>Vilhelmine Larsen har haft en masse mennesker til middag i forbindelse med fastelavn. Søndag fik de frokost hos Alhed og Johannes Larsen. Bordet måtte stå på skrå (hos Alhed og Johannes Larsen eller i Kærbyhus?). Under måltidet kom Edsberg pludselig. Mange skulle overnatte på Kærbyhus. 
+Vilhelmine sad og vågede over Adolph, som havde det dårligt og måtte udsætte sin afrejse. 
+Vilhelmine ville have sendt Christine kager mm, men alt blev spist. Hun sender snart penge. Vilhelmine har givet besked om, at Christine Swane kommer til Romsø i maj og juni.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/eMxx</t>
+  </si>
+  <si>
+    <t>Kjærbyhus 
+Kære lille Christine!
+Du har nok længtes meget efter at høre hvordan vores Fastelavnsgilde stod af; men her har været saameget der har taget mine Tanker – Vilhelm kom saa alligevel Lørdag aften, Alhed var i Byen og kom indenfor med den Nyhed. Klaks gik nede paa Gaden og det lettede mig saadan i Arbejdet at Tallet blev fuldt Tal ["Tal" overstreget] paa Børnene, vi bleve meget oplivede ved Bordet for vi havde spist Kjødet og saa spiste han Sovs og Rødbeder senere kom han over med Lugge og Alhed til en Kop Kaffe og det vandt Bifald at jeg mente vi skulde smage alle de Slags der var bagt; Fader og jeg gik i Seng til sædvanlig Tid. Marie gik med til Malerens og ventede Agraren og Junge som kom med 11 Toget, Søndag skulde vi spise Frokost hos Las’, med 2 Toget kom Leth, Hempel, C, T. A, Edsberg kom ikke dengang; de fik saa Mad og Kaffe, gik en Tur og 5 ½ dækkede vi Bord det stod paa skraa i forreste Linie og Sofaen langs med. det var jo lidt knebent men det gik dejlig Fedekalvesteg og Chokolade Budding med Flødeskum ovenpaa; men da vi er midt i Maaltidet kommer der nogen ind, og jeg tænker nu hvem kommer dog her – da Marie hilser god Dag. Hr Edsberg Klaks sad nemlig med Ryggen til Døren og han og hun var jo de eneste der kjendte ham; det gav jo lidt Munterhed, hvad der ikke var i forvejen, Klaks havde lige givet en Tale paa Vers i B og L Navn; vi fik saa Kaffe og Tobak og brød op, da de gik til Toget, Dis, Hempel og Leth. det vil sige vi to Gamle den unge blev længere. Mandagen skulde jo være hos os K og E paa Gjæsteværelse Agraren paa Mardres, Junge Tutte og Marie paa qvisten - de sov længe for Thora havde været paa Bal og holdt ud til 4 ½ Søndagmorgen, men saa fik de jo ogsaa Kaffe paa Sengen. Grossererens var bedt herop Middagen var Skinke Langkaal og Boller derefter Kaffe med Kager – god Rødvin begge Steder 
+Et ugudeligt Aftensbord vi var 13 til Bords.
+senere på Aftenen var vi tiltænkt Karamel Is men det blev knap Iset nok Marengser og Madejra til var det ikke flot. Christine sang og spillede; det var Meningen at Adolph skulde rejse om Natten jeg sad oppe og vaagede, men saa var det ikke saa godt med ham derfor ventede han til næste Dag, og saa lovede han os da at gaa med sit Bind, saa haaber vi at alt igjen skal blive godt, vi har endnu ikke hørt fra de bortrejste, men det kommer maaske imorgen. havde jeg nu faaet dette afsted som min Tanke var først i Ugen saa kunde jeg havde den Glæde at faa Dit Søndagsbrev nu maa jeg vente.
+Vi havde saadan tænkt at sende Dig noget efter Gildet men alt blev spist, nu bager vi igjen og skal sende dig først i Ugen, paa Tirsdag skal vi ud med Hø lille Dine og saa skal vi sende dig Penge, Lise har jeg ikke talt med da hun er syg men lille Emma var her i Dag og så meldte jeg Din Ankomst til Romsø i Maj og Juni det er ogsaa den smukkeste Tid derovre – Gud give dig Kræfter og god Arbejdslyst min lille Ven det beder jeg daglig ved og jeg tænkte saadan paa at Du kunde paa vore Vegne have gaaet ud til Fru Lindberg Fastelavns Mandag da var det hendes Fødselsdag men alle de Fremmede tog min Tid. 
+Skriv nu og fortæl mig alt muligt om Dig selv – og hils Alle fra mig Marie skriver paa Mandag naar vi sender
+Din trofaste Moder</t>
   </si>
   <si>
     <t>1898-01-23</t>
   </si>
   <si>
     <t>Sine -
 Aage Bertelsen
 Ludvig Brandstrup, billedhugger
 Alfred Eckardt
 Anna Eckardt
 - Flagstad
 Svend Hammershøi
 Vilhelm  Hammershøi
 - Jahn
 Adolph Larsen
 Alhed Larsen
 Jeppe Andreas Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Emil Opffer
 Jørgen Petersen
 Hedevig Quiding
 Karl Schou
 Agnes Slott-Møller
 Harald Slott-Møller
@@ -3562,51 +3660,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1900-09-01 - 1901-04-24</t>
   </si>
   <si>
     <t>Elna -
@@ -11334,50 +11432,111 @@
   </si>
   <si>
     <t>Harald Giersing</t>
   </si>
   <si>
     <t>Check på 85 kr. for betaling af maleri af Harald Giersing fremsendes.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4XXZ</t>
   </si>
   <si>
     <t>Fortrykt på konvoluttens forside:
 ARNBAKS KUNSTHANDEL
 Herefter i håndskrift:
 Malerinden Fru Christine Swane
 Falkonerallé 5
 F.
 Exlibris.
 Fortrykt på konvoluttens bagside:
 Exlibris
 ARNBAKS KUNSTHANDEL, 
 Bredgade 24
 København K.</t>
   </si>
   <si>
+    <t>1930-04-05</t>
+  </si>
+  <si>
+    <t>Rossia
+Hareskov</t>
+  </si>
+  <si>
+    <t>Ø
+I</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Adam Goldschmidt
+- Jarmer
+Adolph Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Elisabeth Mackie
+Axel  Müller
+Otto Emil  Paludan
+Janna Schou
+Christine Swane
+Hempel Syberg
+Erik Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Rossia var et forsikrimgsselskab, hvori Astrid Warberg-Goldschmidt var ansat. 
+Astrid Warberg og hendes søskende havde som børn et legehus, som de gav navnet Thopedeaborg. Som voksen fik Astrid bygget et udhus eller skur, som hun gav samme navn. 
+Både Hempel Syberg og Otto Emil Paludan/Pallam havde testamenteret Astrid Warberg og hendes søstre penge. 
+Agrarfamilien: Adolf/Agraren, Johanne/Junge Larsen og deres børn. 
+Petersen og Haubo kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3858</t>
+  </si>
+  <si>
+    <t>Astrid/Dis Warberg håber, at Louise Brønsted vil mødes med hende ved Rossia lørdag kl. 14, hvorfra Axel Müller vil køre dem til Hareskov. Adam Goldschmidt kommer også. Astrid ville gerne have inviteret Christine/Mornine Mackie, men Christine er fjendtligt stemt, så Astrid tør ikke. Astrid vil vise Louise sin nye, vidunderlige bolig. Erik/Tinge Warberg Larsen er flyttet ind i et lille træhus i haven. Petersen bor på kvisten, Jarmers på førstesalen og Astrid og Axel i parterret. Arven fra Hempel Syberg har gjort flytningen og køb af en bil mulig. Paludans arv gik til et klaver. Laura/Bibbe Warberg går til klavertimer, og hun har selv klaverelever samt rengøringshjælp. Johanne og Adolph Larsen/Agrarfamilien kommer måske i påsken.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/U1z2</t>
+  </si>
+  <si>
+    <t>[På kuvertens forside:]
+Cand polyt
+Fru Louise Brønsted
+Willemoesgade 46 I
+Ø.
+[På kuvertens bagside:]
+A Warberg
+Hareskov
+[I brevet:]
+pt. Rossia, Lørdag Morgen. 5/4-30.
+Kæreste Lugge!
+Sig ikke nej til min Plan, som jeg har brygget på så længe, og hvis Realisation vilde glæde mig usigeligt. Kunde du ikke tænke dig, Lørdag d. 26 ds. at mødes med mig og eventuelt forhåbentlig også Putte, her ved Rossia Kl 2, så vil Axel den Dag bede sig fri til den Tid også, og så kører vi m. Bilen! ["med Bilen!" indsat over linjen] alle fire hjem til os i Hareskov, hvor Bibbe giver os Chokoladen - måske kan vi få Nusset bedt tidlig fri også og få hende med (jeg har fri to om Lørdagen). Min Adam mener også at kunne komme - dog først lidt senere på Dagen. Det kan dog ikke gå an, søde lille Lugge, at vi aldrig ses, vi har dog intetsomhelst udestående med hinanden. Mornine vilde jeg rædsom gerne have med også, men hun kan jo mere og mere ikke lide mig - undskyld jeg siger at det er gådefuldt - men for mig er det en Gåde, jeg kan slet ikke få noget Fjendskab ind i mit Sind med hende - jeg finder ingen Grund dertil - og tænk hvor morsomt og festligt hvis vi fire søstre kunde mødes derinde i vores henrivende bedårende Menage - du vil aldrig have set Mage til mærkværdig Indretning - alting derinde er helt anderledes end jeg ellers har set - og jeg tror, I vil begejstres. Nå, Mornine tør jeg nu ikke nærme mig, men du og Putte har jeg da godt Håb om - sig ikke nej - men glæd mig med et Jabrev. I bør også kende Axel, som er Verdens dejligste Mand og et Unikum. Nu er Tinge flyttet ud til os - vi har lejet et sjovt lille Rum til ham ovre i en Sidefløj til Jarmers (vor Værts) - mærkværdige
+II/ Bolig. (Og mit Thopedeaborg er medbragt!!) Vi var til Indvielse ovre hos Tinge i Aftes - der er bedårende i hans lille Træhus ud til Søen - Bibbe er lyksalig over at have fået sin elskede Tinge derud! Vi bor tre Familier i det store Hus - Petersens på Kvisten - Enke med to søde Ungdommer - og Jarmers i Midten - to meget ejendommeligeog berigende Mennesker - helt anderledes end alle andre - og vi i Parterret - store, lave Stuer med Bjælkeloft - og smårudede venlige Vinduer lige ud til Tipperup Sø, som ligger i den store Have - åh, der er himmelsk - kom og se! Jeg troede ikke, at Jorden kunde være så skøn at bebo, men det er, når man træffer de rette Konstellationer ude og inde. Og Bilen Lugge! Den goe Onkel Syberg! hvor er jeg ham dybt taknemmelig for alle disse uvurderlige Goder - uden den Bil kunde vi ikke bo derude. Og Klaveret - som Pallam skænkede os ved sin Arv! Ham sender jeg rigtignok også mangen taknemmelig Tanke! Bibbe går jo og bliver uddannet i Musik - rationelt - og har samtidig mange Elever, så hun holder Kone selv en Gang om Ugen til at rense Huset. Og Nus spiller hos samme Frøken Haubo, som Bibbe går til i Byen, Nus har allerede medvirket ved 2 Elevprøver og siges at have Evner. Ofte er jeg ganske betaget af alt det skønne, som gror og udvikler sig i éns nærmeste Nærhed - hvilken Lykke at være Ungdommen så nær - man formelig vokser selv derved - det er frydefuldt. Man bør intet savne - og dog savner jeg at se Jer, som jeg nu håber at få lokket herud. S.u. 
+Og tænk dig, vi har Håb om hele Agrarfamilien i Påsken - Mændene skal bo hos Uglens, Junge nødvendigvis hos os - endnu tør jeg næsten ikke tro på så stor en Lykke. Gid du kom! Din Dis. 
+[Indsat øverst s. 1; på hovedet:]
+Axel er mindst lige så spændt på, om I kommer, som jeg - han er et dejligt Menneske.</t>
+  </si>
+  <si>
     <t>1930-07-06</t>
   </si>
   <si>
     <t>Elena Larsen
 Johan Larsen</t>
   </si>
   <si>
     <t>Tornevangsvej Birkerød</t>
   </si>
   <si>
     <t>Hatla Helweg-Larsen
 Andreas Larsen
 Johannes Larsen
 Marie Larsen
 Martin Larsen
 Peter Andreas Larsen
 Lars Swane
 Sigurd  Swane
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Brevet er i privateje, A</t>
   </si>
   <si>
     <t>Lasse er færdig med eksamen, og Christine Swane har fået et stipendium, så hun spørger, om de må komme på besøg et par dage. 
@@ -12170,50 +12329,146 @@
 læst søn. 18-9-05.
 [ Håndskrevet på kuvertens bagside:]
 Lindøgaard, Dræby St.
 [I brevet:]
 Lindøgaard 
 pr. Dræby
 Lugge spurgte saa varmt og deltagende til dig d. 30-8-1938.
 Kære lille Dis!
 Bibbe siger, at nu kan hun ikke længere udholde at høre mig gaa og snakke om, at jeg skal skrive til Dis – og ikke gøre det. Nu overtager hun altsaa Madlavningen og jeg har altsaa ”fri” til at skrive. Ulykken er, at når vi kommer lidt op ad Dagen, har jeg ikke Kraft til det. Du aner ikke, hvor faa Kræfter jeg har i Sommer, jeg er tit fortvivlet over det, for her er meget at gøre og Bibbe kan selvfølgelig ikke overkomme alt. Jeg gaar jo med en Betændelse i Skulderen, faar ikke mere Massage, kun Gymnastik med Armen og saa Medicin. Elle har trøstet mig lidt med at fortælle, at Kurt i lang Tid gik med en Kæbehulebetændelse; han havde ikke Smerter, men mistede efterhaanden Kræfterne og blev svagere og svagere; da han saa blev opereret og fik Betændelsen renset ud, fik han lidt efter lidt sine Kræfter igen. Doktoren sagde, sidst jeg var der, at hvis det ikke blev bedre i Løbet af to Maaneder, maatte jeg hellere komme ud paa Sygehuset og faa det opereret væk og det er da ogsaa det eneste rigtige. Naa, det var en lang Snak om den Ting. Men det var altsaa kun for at pynte lidt paa min lange Tavshed; når jeg har fri fra Husarbejdet, ligger jeg paa Divan eller sidder og hænger af med en Bog. Meget af det er nu at jeg ikke kan taale den evindelige Medicin; den slaar sig paa Maven, hvilket jo ogsaa slider paa Kræfterne, det er jo det triste, at de Stoffer, man skal have ind for at gøre det af med en eller anden Sygdom, undertiden er skadelige for andre Dele af Organismen. 
 Forøvrigt er Sommerferietiden jo altid lidt anstrængende, men dejlig jo!
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
+  </si>
+  <si>
+    <t>1938-08-31</t>
+  </si>
+  <si>
+    <t>Hareskov</t>
+  </si>
+  <si>
+    <t>Dræby
+Lindøgaard</t>
+  </si>
+  <si>
+    <t>Sus -
+Margrethe Benzon
+Julie Brandt
+Thora  Branner
+Viktor Jensen
+Adolph Larsen
+Alhed Larsen
+Marie Larsen
+Christine  Mackie
+Søren Madsen
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Christine Swane
+Lars Swane
+Gertrude Søndergaard
+Andreas Warberg
+Fritz Warberg
+Minna Warberg
+Martin Warberg Larsen
+Mary Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
+Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
+Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
+Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
+Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
+Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
+Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
+Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
+Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/t5q2</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuverts forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+[Skrevet på kuverts bagside;]
+Hareskov
+[I brevet:]
+1.
+Hareskov, 31’ August 1938 – er det virkelig 11 Aar siden Be døde? ufatteligt!
+Kære søde Junge! Tak for dit lange, indgående Brev til Morgen! Aa, hvor jeg føler med dig med den Træthed, Junge – (den er mit Livs Plage) – men tænk, hvis en Operation kunde gøre dig rask, så var det dog vidunderligt; og Lemmerne er formodentlig ikke noget farligt Operationsfelt, det kan jeg da ikke tro? Hvis det var lidt billigere at flyve, så fløj jeg nu over til dig, så vi kunde få en rigtig lang Passiar om alle Dele, for det er jo ikke så lidt, der sker om Ørerne på os – (Axel traf forleden i Frihavnen en Mand, der kom rejsende fra Amerika med en Flyvemaskine, han viste sig at være fra Aarhus – kendte Axels Far osv. - det endte med, at han indbød os alle til en Flyvetur fra Lundtofte Flyveplads, hvor han har sin Maskine, han bor hos noget Direktørværk derude – Nus er Fyr og Flamme, jeg håber, at hun og Axel tager derud, jeg har ikke Kraft til Foretagender af nogen extra Art.) 
+Nå, men så må vi så nøjes med Pennen, Junge. Den Mary-Affaire har dog udviklet sig nederdrægtigt; jeg sagde nu strax til Axel, det er den Mælkefamilie som trækker hende ned – for så slem var hun da ikke før? Skønt Axel sagde – efter at have set hende ved det lille korte Besøg lige efter Brylluppet, da vi kom sammen med Balslevs – Axel sagde om Mary: ”hun er ikke rar”. Han har en ganske forbavsende Evne til ved første Øjekast at se sine Folk an – og det holder altid Stik. Kan du forresten huske, hvad du engang skrev i et Brev til mig, at Mary – da Forlovelsen var hævet – sagde – eller skrev? til dig, at bare hun endda kunde komme og være Pige på Lindøgård, hun vilde slide som en Karl, bare hun fik Lov at være Tinge nær! I må da endelig ikke lade hende plukke Jer for Indbo, men holde på den Kendsgerning, at Tinge intet har – så ved en påtvungen ”Deling”, vilde det vel endda gå ud over Mary selv, juridisk set – efter hendes Ord: hvad dit er – er også mit – det gælder også omvendt! Det er der naturligvis ikke tale om, men det burde foreholdes Mary!
+Men Junge – det store Lyspunkt Sanitetsmeningslånet!!! [”menings” indsat over linjen] Til Lykke – til Lykke! og Tak for det opstemte Kort – og de personlige Hilsener fra Agraren og Marie – det blev jeg meget glad over! Hils dem! Og så alle de gode Familiebesøg! Uglen – Lasse - Dede – Minna – Elle - , I ser rigtignok en Del mere til Slægten end vi her. Forresten havde vi i Lørdags et hyggeligt uventet Besøg af Frits Warberg, han er da vist den sødeste af dem alle? Noget så unbefangen – naturlig og beskeden, jeg synes, han er et bedårende Menneske, - og så tager det jo èn om Hjertet, når han siger: husk dog, jeg er en Warberg, Tante Dis! 
+Det var i Anledning af, at han holdt af at være ene – at isolere sig, i alt Fald til Tider. Han sagde: jeg er nu 
+2)
+så ked af, at jeg slet ikke kender Tante Junge og Tante Tutte - , ! og han havde sådan en Lyst til også at komme til Erikshåb – jeg sagde, at alt Warberg modtages dèr med åbne Arme – og sådan vilde det også være hos Jer. Han var lidt bitter på sin Far, Dede regner ham nemlig ikke for noget, fordi han ikke vilde studere, og da han – Frits – nylig havde fået en lille Gageforhøjelse – fra 100 til 125 Kr mdl – trak Dede strax 15 Kr. fra i sit Bidrag, skønt Frits får meget mindre end de andre; og Dede havde sagt til Direktøren i Banken dengang: ”vil De antage en ung Mand, som ingen Løn skal have!” Så sad Frits der i 1½ Aar med 10 Kr. om Måneden! og lærte intet. Så brød han selv ud i stor Fortvivlelse og tog Plads i et Automobilfirma i Bredgade – fik strax 100 Kr. og forleden blev han kaldt ind til Direktøren, som roste ham meget og altså gav ham 25 Kr. Pålæg. Dede havde vel ment, at med den uheldige Hånd var Studerevejen den bedste at gå, men når nu Drengen hadede det! Han skal nok blive til noget, trods den mislykkede Hånd; vi talte lidt om den, han sagde, at han savnede den ikke, da han jo aldrig havde haft den. Jeg var helt betaget af, så henrivende han var. Han skulde være hjemme Kl 6, da han og Manse skulde ud at spise Middag sammen; Janna fulgte ham på vej, da han cyklede. - -
+Ja, du havde næsten gættet rigtigt angående Janna. Axel og jeg havde længe gået med Planer om at bygge en Stue til Jnna nede ved Værkstedet – dels for hendes dels også for vor Skyld, idet jeg regnede ud, at mine diminutive Kræfter bedre vilde slå til, hvis jeg var alene heroppe i Huset – fik min egen Stue – fri for Højtaleren i Dagligstuen – og fri for Skatterens nerveoprivende Uorden; en Overgang tænkte vi på at holde Pige, men Fordelen ved egen Stue for mig var så overvældende, at Pige kunde undværes – hun skulde jo ellers have Nus’ Værelse – og desuden er der jo altid Komedie med Piger, ingen er Engle – heller ikke Konerne. Nå, så forelagde vi Nus vore Planer - og så kom det frem, at Buf og hun allerede havde en næsten færdig Plan gående ud på, at Værkstedet skulde flyttes til Søborg (Buf bor nu ikke dèr mere, han har købt Hus ved Roskilde Fjord) på en Grund af Søren Madsens, hvor han – SM – har et Sommerhus, der så skulde indrettes til Værksted og Beboelse for Nus; for det første mente de, det var nødvendigt at få Virksomheden lagt nærmere ved Byen; men siden kom andre Grunde frem også – f. Eks. at Trut Søndergård (som Buf vistnok stadig er i moralsk Gæld til) ikke vilde bo i Hareskov (!) men endelig vilde Nus også gerne prøve at stå på egne Ben og væk hjemmefra.
+3) Det var jo en kold én at alt dette var arrangeret bag vor Ryg - efter at vi 1) har fældet vor lille Skov for at give Plads til Værkstedet og 2) købt den nye Grund, så Nus kunde have nem Kørsel til Værkstedet samt iøvrigt Expansionsmuligheder. Vi snakkede så frem og tilbage – sov på det – osv. Buf er stærkt engageret med sit nye Byggeri – så det blev helt og holdent Søren Madsen, hun blev økonomisk afhængig af; og selv om Nus ikke – som vi – synes, at han er en lèd Ka’l – som har trukken Buf meget ned, siden hans Mor døde – så var Buf dog heller ikke glad ved den Side af det. Endelig kom vi til det Resultat, at hendes Forretning slet ikke i Øjeblikket kunde bære hele den Omkalfatring og Flytning samt Savnet af alle de store Fordele, hun her nyder; jeg sagde til Nus, at hun skulde helt selv afgøre det – jeg havde ingen Glæde af at beholde hende, hvis noget andet forekom hende bedre. Så bestemte hun at blive og vi gik i Gang med alle de mange Underhandlinger til alle Sider – Lån i Bagsværd Bank – Håndværkere – Arkitekt – osv. Og da alt dette var vel i Gang til alle Sider, begyndte Nus igen at hænge med Hodet - at det blev så dyrt (vi låner 1500 Kr), og hun vilde føle sig moralsk bunden til at blive her en Aarrække, og den Tanke var hende uudholdelig (altså ikke at have sin Frihed). Det forstod jeg godt, men vi var jo alligevel meget kede af det; så fandt Axel det forløsende Ord (dette er få Dage siden); han regnede ud, at hele den nye Menage dernede vil koste 30 Kr. mdl. i de første 5 Aar – så er Lånet ude af Verden og dermed Huslejen minimal; men fra Jul er vi færdig med at afbetale vort Klaver – 10 Kr mdl. og Radioen – 24 Kr. mdl. – så kan vi altså også klare det nye, hvi_s Janna vil rejse; dette klarede med eet Slag det hele og _så begyndte Hjulene at snurre igen; og du forstår nok, at hvis Nus rejser, så kan man nemt herude leje sådan en Lejlighed ud til Sommergæster - evt. hele Aaret, der bliver indlagt Vand el. Lys – el. Lys - og el. Køkken. Vi får så Vand indlagt med det samme – jeg har så svært med den tunge Pumpe og desuden har Brønden flere Gange truet med at løbe tom. Med Vand indlagt stiger vores Ejendom i Værdi. Bankmanden har ringet, at vi kan roligt tage fat på Arbejdet – Kautionisterne er anerkendt; Janna står som Låntager, vi og Anders Lenner som Kautionister. Arkitekt Brandt herude har leveret Tegninger, Stuen bliver kombineret sammen med Palæet; dette bliver helt beklædt med de
+4) 
+moderne Murflader, der købes hele og slides op; udvendig beklædes Væggene med Solumitplader – denne nye Byggemåde er varmere end kun (en Dobbeltmur!) ["en" indsat over linjen] og anerkendt af Myndighederne. Tegningen er godkendt af Bygningskommissionen. Der bliver fritstående Skorsten, og Brændeovn (helt moderne); det hele bliver som et lille Hus med 2 Rum og et lille Køkken; du husker måske, at Palæet ender i et lille Lukaf, hvor der stod en Seng o s v. Vi har haft Tilbud på Arbejdet x et på 625. – èt på 500 og nu det sidste på 380. – dèt tog vi, - de var her i Aftes sammen med Arkitekten, en ung 21årig Tømrersvend, som ”er begyndt for sig selv” - ! – han har som Svendestykke lavet en indvendig Trappe, som netop viser sig at passe i Tegningen - som Trappe fra Palæet og ned til den nye – kæmpestore – Stue; den køber vi for 15 Kroner! Mureren er en ganske ung, men af de andre garanteret dygtig Lærling, en Mand herude anbefalede ham, de to unge Fyre laver så det hele - men da Lærlingen kun kan i Fritiden, vil September nok gå. I Morgen kommer gamle Albertsen og fælder de fornødne Træer; desværre ryger en stor Birk, en Ædelgran, et Elmetræ og et stort Æbletræ – men så får hun også overvældende med Lys – i Dag kom et Kæmpevindue, som Axel har købt på en Byggeplads for 18 Kr + 2 for Kørslen herud [Tegning] hele det øverste skæres fra og bruges til Solvindue mod Syd (ind mod Granerne – hvoraf èn fældes) det nederste består af to smalle a - a [”a - a” indsat over linjen], der kan åbnes for sig, samt det brede b - b [”b - b” indsat over linjen] der kan åbnes på Midten – uden Vinduespost, du vèd, det ser så dejligt ud; dette Vindue er c 1 ½ M. højt – vender op imod Haven og vores Hus; jeg tror nok, det bliver ganske dejligt. Ved denne Lejlighed har Nus også fået lavet et Sydvindue i Værkstedet, det er en vældig Forbedring; og hun har gjort hovedrent og – i Forening med Sus – malet overalt dernede – gule Vægge og rødt Træværk, det har pyntet enestående – der var aldrig nået at blive malet færdigt dernede, da de tog fat så pludselig dengang de begyndte Virksomheden. Det kniber stadig med Medarbejderne, men Trut er da begyndt at komme – og hun rasper en Masse af sig – er hurtig – flittig og dygtig. Sus tar jo lovlig kunstnerisk på det med ofte at udeblive, hun er meget pylret med Helbred; men hun er Kunstner helt igennem og har mange Idèer. Nus er altså ofte alene; men det har haft sin gode Side, hun har måttet tage sig sammen, og Ensomheden har åbenbart været inspirerende, du aner ikke, hvilket Væld af henrivende Idéer hun har praktiseret i den 
+5) senere Tid, så nu begynder det at fylde godt på Hylderne. Og så fik vi da endelig i Lørdags x ["x" indsat i venstre margen] Sell herud til at fotografere: han er Mester-Amatør – det er hans Lidenskab; han tog 10 Plader dernede, af Værkstedet - og af dem alle tre i Funktion – samt af Hylderne med Sagerne på; jeg havde fin Frokost heroppe til hele Forsamlingen; senere tog Sell en Plade af mig i Dagligstuen - og èn ude på Solkrogen. Billederne fra Værkstedet skal så sættes i Forbindelse med ”Tidens Kvinder”, hvor de kender forskellige og håber at få en god Artikel. Sell har sagt til Axel, at alle Pladerne var lykkedes fint.
+Nus er for for længe siden flyttet ned i Palæet, Munter sover også dernede. Og jeg har fået hendes Stue, d v s hendes Møbler er her endnu, de skal ned i den nye Stue, og så skal jeg helt have det efter mit eget Hode heroppe; det er gået som jeg forudså – nu da jeg er alene heroppe og kan holde Orden overalt, så kan jeg meget bedre klare alting – og når egentlig meget mere. Uorden virker frygtelig deprimerende på mig – blot er er smukt og ordentligt omkring mig, så har jeg Fred i Sjælen og overkommer det utrolige – trods den stadige Svaghedstilstand – jeg har haft flere Anfald af Galdekolik, og kun når dèt kommer, er jeg fri for Astma om Natten (mærkeligt!) – men det tar på Kræfter og Humør, jeg hviler en Timestid midt på Dagen – sover rigtig – så kan jeg godt arbejde hele Dagen, men efter Middag er det slut, så kan jeg ikke mere. Men det gir sig vel efterhånden; alle disse Sindsbevægelser har taget meget på mig; jeg er ikke en egoistisk Mor, der ikke vil slippe Børnene, når de vil ud, men sender Nus i Kløerne på den ækle Søren Madsen – se hende helt overgivet Buf og al den dårlige Indflydelse fra de Kanter. dèt var hårdt! Både Axel og jeg har mærket, at Buf virker uheldigt på Nus. Hun sagde forresten selv i Aftes: ”ja, når jeg bare ikke er bunden, så er det højst sandsynligt, at jeg blive_r!." Det forstår man så godt. Og nu kan hun se Tiden an, måske der engang dukker noget helt andet op, det ved man aldrig.– 
+- Nå, der fik du så Besked om alt det. På Lørdag skal Axel og jeg ind til Grethe Bentzons Sagfører --- Jeg har da fortalt, at hun har testamenteret os de 1500 Kr, hun dengang satte i Huset? Det er ikke dem, vi bygger for; en anden Gang kan vi måske få Obligationen transporteret og så for de Penge få indlagt Centralvarme; med dèt og med Vand kan vi få et højere Kreditforeningslån
+6)
+I Ejendommen – med Omprioritering – og det er billigere Penge; det nye Hus – som er indtægtsgivende som Lejeobjekt forhøjer jo også Værdien. 
+Det er egentlig besynderligt, Junge, at man uden at eje en Øre - kan bygge sig et Hus – og derved skabe sig et Aktiv, som stadig kan forbedres. Vi har også Planer om – hvis nu dette falder godt ud – ad Aare at bygge et lille Hus på den nye Grund og leje det ud, måske til Sus i første Omgang, hvis de bliver her. Men det er jo Luftkasteller, som det bare er sjov at lægge Planer om. Vi traf ved Grethe B.s Begravelse Mornine; Axel inviterede hende herud - pr. Telefon næste Dag – og det vilde hun gerne!! Hun var yhyre elskværdig; måske kan vi få hende og Lugge en Dag i Spetember hvis vi får fint Vejr igen. Jeg tænker næsten, vi atter møder Mornine, når vi på Lørdag skal til Sagfører, mon hun ikke også er betænkt? Margrethe har sandelig været os en god Ven, hvor er det ufortjent, men hvor er vi taknemmelige!
+Du kan stole på, vi skal huske Agraren, det var godt, du skrev det!
+Ja, Pan var her – men en uheldig Dag, da jeg var ude af mig selv af Sløjhed efter en Galdehistorie samt alt det med Nus. Jeg sørgede vanvittigt ved Tanken om at skulle af med hende – og under de Forhold! 
+Så var der vist ikke mere dennegang, lille Junge, jeg må se at kniske ud til Middagsmaden – Risengrød og Hornfisk, nye Kartofler fra Haven. 
+Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
+Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
+Tusinde Hilsner! 
+Din Dis. 
+ps – senere – 
+lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
+Alle her hilser!
+[Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
+[Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
   </si>
   <si>
     <t>1938-11-25</t>
   </si>
   <si>
     <t>Peter Andreas Larsen</t>
   </si>
   <si>
     <t>Sverige
 Långaryd</t>
   </si>
   <si>
     <t>Jens Larsen
 Johan Larsen
 Elisabeth Neckelmann
 Christine Swane</t>
   </si>
   <si>
     <t>Zymar var et antibiotikaprodukt.</t>
   </si>
   <si>
     <t>Det var godt, at Peter Larsen slap af med den væmmelige tand. Nu skal Elise Hansen i parken og gynge med Jens Larsen. 
 Christine swane og Elisabeth Neckelmann pynter juleborde i Politikens Hus.
 Elise Hansen har sendt et indlæg ind til en konkurrence.</t>
   </si>
@@ -13237,54 +13492,50 @@
 Skal hilse fra Dis.
 Lagner får jeg vadsket sammen med de andres paa Vaskeri: mit Tøj vadsker Rie. Strømper jeg selv.
 Eva Thielemann. Lejerne. Hils Grethepigen Masser af Gange fra mig. Tinge kommer til Paaske, eneste Gang, fri Rejse. Jeg kommer maaske til Pinse. 
 Intet om Mosaik. Fortalte Dis om Lugge, vidste heller ikke noget. Jeg har ligget en Dags Tid men det er fuldstændig ovre. 
 Dr. Hatts har faaet deres Stel, pragtfuld er det blevet, alle er begejstrede. Vi havde det dækket op herhjemme paa en blaa Dug. det var vidunderligt
 Tusinde Hilsner til dig fra alle.
 Bibbe 
 [Skrevet på hovedet på s1:]
 Dolk og Lommelygte fra Tinge og mig og det lange Mordvaaben. 
 Søndag præcis 12 Middag
 Kære Farsi Moms og Manse!
 Nu vil jeg da skrive lidt samtidig med Soldaten, der jo er et rædsomt Smøvl til at skrive, men jeg skal nok holde ham til, I kan være ganske rolig, jeg ved jo hvor I bliver glade ved at høre lidt ordentlig fra os, saa det manglede bare. Tro mig, han er smart, Soldaten, vi har aldrig set saa pæn en Uniform før, den er grå (nyvadsket), røde Snore og saadan noget, og alle Knapperne skinner saa det er en Lyst, og saa de vanvittig flotte Støvler, flotte altsaa joh, vi kan nok være stolte af ham. bare han nu ikke bliver alt for forkælet (forkølet det er han) Vi springer for ham saa det er en Gru, Rie og Tante Ugle ved jo ikke alt det gode, de skal gøre ham, og naar han nu kommer ud til Hatts, bliver de vel ogsaa tossede. Det er saa morsomt at høre ham fortælle, du kan tro Manse han skal nok klare sig, Tinge synes jo det er vældig sjov alt sammen, og godt lidt bliver han sikkert, Tinge, og en Sjællander er de eneste ordentlige Mennesker, Resten er Bønder, Jyder, dumme, jo den skal nok gaa.
 Vi skal en Tur i Frederiksberg Have om lidt, saa spiser vi Frokost, naar vi kommer hjem. vi drak Kaffe da Tinge kom med Wienerbrød Rundstykker, Mælk og Chokolade, han kan nok spise. 
 I Aften skal vi jo alle sammen til Middag hos Demand, Fru Hatt, det skal nok blive sjovt, det er saa rart at komme ud.
 Tante Ugle fik jo brændt en Ovn i Gaar det allermeste er vellykket, I kan tro det er smukt. Vidunderligt. 
 [Skrevet på hovedet på næstsidste side:]
 Fra mig´er</t>
   </si>
   <si>
     <t>1945-02-15</t>
   </si>
   <si>
     <t>Sct. Joseph</t>
   </si>
   <si>
-    <t>Dræby
-[...2 lines deleted...]
-  <si>
     <t>Guy  de Maupassant
 Hans  Elers Koch
 Hans Koch
 Marie Larsen
 Viggo Frederik Møller
 Ellen  Sawyer
 Christine Swane
 Lars Swane
 Arne Ungermann
 Ursula Uttenreitter
 Erik Warberg Larsen
 Grete Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Tanterne var Marie Larsen og Christine Swane, som boede sammen i Birkerød. Drengene var formodentlig Laura/Bibbe Warberg Petersens brødre. 
 Hilda og Th. Torp kendes ikke. Det vides ikke, hvem A.M. er.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0530</t>
   </si>
   <si>
     <t>Christine Swane/Uglen og Marie/Rie Larsen (Tanterne) er gode mod Laura/Bibbe W.P. De har været på udstilling, hvor Laura vandt en bog i en tombola. Tanternes hus er dejligt med grønne genstande overalt. Laura får morgenmad på sengen og dejlig frokost og aftensmad. Christine Swane har haft besøg af en kunsthandler, og alle var hos Lars/Lasse Swane og Ursula. Elers Koch med familie kom, og de var dejlige mennesker. 
 Laura W.P. savner nyheder, for den sker store ting for tiden. Der er kun lidt skyderi.
 Laura spiller klaver på afdelingen (sct. Joseph).</t>
@@ -14110,53 +14361,50 @@
   </si>
   <si>
     <t>Johannes Larsen rejser torsdag. Thora er i Odense. Ane holder efterårsferie hos Bøtterns.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VXzl</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Lensgrevinde
 Chr. Knuth
 Knuthenborg
 Bandholm.
 [På kuvertens bagside:]
 Johannes Larsen
 Kjerteminde
 [I brevet:]
 Kjerteminde 18 Octbr 1948.
 Kære Grevinde.
 Jeg har nu bestemt mig til at rejse herfra Torsdag. Jeg har undersøgt Forbindelserne og faaet at vide at Færgen gaar fra Svendborg Kl. 14.20 og ankommer Kl. ca 18 til Nakskov. Thora tog til Odense i Lørdags og i Dag rejste mine Søstre sammen med Ane der skal besøge Bøttern i Efteraarsferien, saa nu er vi kun 4. her tilbage. Barometret er raslet ned til Regn og Blæst, hvilket stemmer med Forholdene udenfor. Mange Hilsner gaar fra Else og Puf 
 Din hengivne
 Johannes Larsen.</t>
   </si>
   <si>
     <t>1949-03-12</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hareskov</t>
   </si>
   <si>
     <t>Ena -
 Harriet Afzelius
 Axel Beck
 Henrik Bichel
 Peter Bichel
 Otto  Fischer
 Johannes Hohlenberg
 Alhed Larsen
 Marie Larsen
 Axel  Müller
 Peter Rohde
 Thorkild Roose
 Ellen  Sawyer
 Janna Schou
 Christine Swane
 Fritz Syberg</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Agnes, Peter, Edel, Ena og Lehmanns var.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0796</t>
   </si>
@@ -14315,50 +14563,110 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/PxiH</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Malerinden
 Fru Christine Swane
 Skovgaardsvej 5
 Birkerød
 Danemark.
 [Håndskrevet på kuvertens bagside:]
 Lars Swane
 c/o Hotel de l'avenir.
 52 Rue Gay Lussac
 Paris V.
 France
 ["France" er skrevet med grønt blæk. Det øvrige med sort]
 [I brevet:]
 Rue Gay Lussac 52 Tirsdag 7-6-49.
 Kære Mor! Tak for Brev som vi fik i Dag! Det var dejligt at Varedirektoratet nu endelig gav sig. Angaaende Ramme til Udkast: jeg havde tænkt mig at vi fik 2 runde Stokke og hæftede det paa, og saa rullede det ud paa Væggen, jeg tror ikke det andet er praktisk, det bliver alt for uhaandterligt, tænk over det. Angaaende Lærred, saa har jeg bare glemt det, der er Lærreder paa Loftet, Lisbeth kan hjælpe dig at faa dem ned. Der er nogle helt hjemmepræparerede til dig og nogle meget glatte paa det købte Lærred, som jeg skulde have selv. Tag i alt Fald bare hvad du kan bruge.
 Vi har det godt hernede nu er Vejret blevet fint. Vi var i Gaar til Frokost fra Kl. 12 til 4 30_hos Rogers Forældre, de er alle vældig søde, bor nydeligt og det har trods Sprogvanskelligheder været _meget hyggeligt, men kan du forstaa ret anstrengende. Vi skal der til Aften i Morgen og haaber at de vil diske lidt mindre op for os. 
 Angaaende Bilkørsel gennem Tyskland mærkede vi ingen Vanskelligheder, kører man blot nogenlunde fornuftigt (og vi kører helt fornuftigt) er der ingen særlig Besvær. Der er meget ujævn Vej gennem Hamborg og Bremen grundet paa Omkørsler ved Bombningerne, men saa maa man sagtne Farten og Fare frembyder det slet ikke. Den daarligste Vej er i Belgien, hvor det er Brosten meget af Vejen, men der gælder det samme.
 I Gaar var vi med Karen og hendes Mand Bob i Versailles, en dejlig Tur, især den kæmpestore Park var smuk. I Dag har jeg hentet Penge og Benzinmærker til Turister (20 fr. billigere pr L.). Benzinen er ellers lige givet fri. Vi bor nu paa Hotellet hvor Karen bor, billigt og ordentlig, de første to Nætter boede vi lidt dyrere paa Hotel Dagmar lige ved Siden af. Men Mad og alle mulige Ting undtagen Vinen er meget dyrt, saa vi maa passe paa, men saa kan det gaa, og efterhaanden faar vi ogsaa Øvelse i at beregne rigtigt. Vi haaber nu at Rie har haft en god Fødselsdag og er blevet tilfreds med Ur og andre Gaver. Du maa hilse hende meget fra os begge to. Vi har ogsaa i Dag haft Kort fra Poul Utt. og hører at han har talt med Jer. Vi har endnu ikke haft Forbindelse med Hans Tabor men skal have fat i ham en af de nærmeste Dage, vi kom jo lige før Pinse og saa havde ["havde" indsat over linjen] Karen fri, derfor har vi særlig været sammen hende nu, og saa var der Roger, men nu kommer Turen til ham som sagt. Vi bliver her ca 10 dage endnu og jeg vil egentlig gerne have de Breve med da jeg ikke ved hvad det drejer sig om. Senere har Karen lovet at sende Brevene efter os naar vi giver hende Besked om Adr. Hils nu Rie mange Gange fra os og vær selv paa det bedste hilset fra Ursula og Lasse.
 P.S. Vi har haft megen Nytte paa Turen af det dejlige Tæppe, Ursula har nydt det.</t>
+  </si>
+  <si>
+    <t>1949-08-05</t>
+  </si>
+  <si>
+    <t>Birkerød
+Skovgårdsvej 5</t>
+  </si>
+  <si>
+    <t>Bovense pr. Ullerslev
+Andekærgaard</t>
+  </si>
+  <si>
+    <t>Roger -
+Elena Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Christine Swane
+Lars Swane
+Ursula Uttenreitter</t>
+  </si>
+  <si>
+    <t>Elena/Bimse Larsen boede med sin familie i Småland, Sverige. 
+Det vides ikke, hvem Frøkenen og Ruth og Per var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1329</t>
+  </si>
+  <si>
+    <t>Marie Larsen ønsker tillykke. Vejret har været dårligt, så hun har ikke kunnet komme til byen efter en gave.
+Marie og Christine/Uglen Swanes Sverigestur er blevet aflyst. De har spurgt, om de i stedet kan komme til september, men nej, for da skal Christine/Mornine Mackie derop. 
+Lars/Lasse og Ursula er i Danmark igen. De kører omkring Kerteminde og Lindøgaard på vej hjem. 
+Det er trist med Johanne C. Larsens ben og med den unge pige, der holdt ferie meget ofte.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZKsR</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Bibbe Warberg Petersen.
+Andkærgaard.
+Bovense 
+pr. Ullerslev.
+Fyn.
+[På kuvertens bagside:]
+Afs. M. Larsen Skovgårdsvej 5. Birkerød 
+[I brevet:]
+Birkerød d. 5 – 8 – 49. – 
+Kære lille Bibbe!
+Tusinde Gange til Lykke! Hvor jeg ønsker for Dig at du maa faa et godt Aar, fuldt af mange Goder! Det er dog et skrækkeligt Vejr, vi har haft, slemt for Høsten, dog haaber jeg at I ikke har haft saa meget Regn som vi har haft her, der kan jo være Tilfælde hvor det er rart at bo i en regnfattig Egn. –
+Paa Grund af Vejret har vi ikke kunnet komme ind til Byen, jeg vilde gerne have fundet noget rigtig pænt til Dig, nu maa Du nøjes med en Æske Confect, saa tager jeg noget med til Dig naar jeg forhaabentlig inden saa længe kommer til Fyn. – 
+Vi er igen bleven skuffet, med Hensyn til Sverrigsturen, vi var inviteret derover til d. 1ste, men da Lasse og Ursula ikke er kommet hjem, maatte vi igen sige Nej; Las er der for Tiden og jeg havde glædet mig saa meget til at være sammen med ham deroppe, det havde været ligesom i gamle Dage, men det slog altsaa Fejl; Uglen taler med Bimse i Telefonen, hun skal til Anholt inden saalænge; Uglen spurgte saa om vi ikke kunne komme lidt derop i September, men det kunde vi ikke for da skulde Mornine derop; jeg bliver snart bitter over at det aldrig kan lykkes mig, bortset fra Las hvor jeg nok jeg er den der holder mest af alt deroppe. – 
+Nu er Lasse og Ursula her i Landet igen, Lasse ringede fra Christiansfelt i Aftes, i Morgen tager de derfra og vilde saa kikke ind paa Lindøgaard og i Kerteminde paa Vejen hjem, mon de ikke skulde se ind til Jer ogsaa de kører da lige forbi Jeres Dør; vi venter dem Søndag eller Mandag, saa har de ogsaa været borte i 10 Uger, det er en lang Tid; det bliver morsomt at høre om alt hvad de har oplevet paa Turen og vi haaber at det har hjulpen godt på Ursulas Helbred; de har Roger med Hjem. – 
+Det er kedeligt at det ikke hjælper paa Din Mors Ben, mon dog ikke al den Sol vi har haft har gjort godt paa Benet; det har været en streng Uge mens Frøkenen (jeg kan ikke huske hvad hun hedder) havde Ferie, jeg føler med Din Mor, det maa være meget slemt ikke at kunne foretage sig noget, naar man ved der er saa meget der skulle gøres; hvordan mon de egentlig er tilfredse med hende? Det meste jeg har hørt om hende er at hun skulde have Ferie. – Vi havde jo et morsomt lille Besøg af Ruth og Per, det var i det gode Vejr, vi sad nede i Haven og drak Te og sludrede; Per sagde at Du havde flere Drenge i Ferien, saa havde Du nok haft travlt lille Bi. – Jaa saa Farvel og hav det godt til vi ses, jeg tænker 
+[Skrevet langs venstre kant s4:]
+jeg rejser, naar Lasse og Ursula har været hjemme en 
+[Skrevet på tværs øverst s1:]
+lille Tid, jeg ved endnu ikke om jeg kommer først til Kerteminde eller Lindøgaard.
+Hils Bedste og Lauritz; Masser af Hilsner og Kys til Dig søde Bibbe fra Rie. –</t>
   </si>
   <si>
     <t>1950-01-10</t>
   </si>
   <si>
     <t>Refshalevej 16 Maribo</t>
   </si>
   <si>
     <t>Johan Havemann
 Adam Knuth
 Elisabeth Knuth
 Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone</t>
   </si>
   <si>
     <t>Den omtalte grosserer er formodentlig Johan Gunnar Havemann.</t>
   </si>
   <si>
     <t>Billedet er ejet af grosserer Havemann, og der stod i udklippet, at det var knap 2000 kr. værd.
 Larsen har ikke fået malet flere billeder end møllen. Man har haft en mindre brand i fyrkælderen på Møllebakken. Andreas/Puf Larsen slukkede den, men ringede også til Falck. Brandmændene fik hver en cigar.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/SPLE</t>
   </si>
   <si>
@@ -15081,59 +15389,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Y40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kga3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQXi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z0Fn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BH6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fvI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K5os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUSJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Swza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6MlX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqNv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XXZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dl1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLWe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q8Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3IYo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/52is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RQtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySLm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JX8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/qTtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KcMs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CvZ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Y40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rcEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DZoG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GpwX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ePWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YbGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3na4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ybpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PERX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHKT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7yKm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Kxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gyIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rE7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/znpL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARDw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vVbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0BX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ib7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zmwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p9S4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kga3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WlIY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MVpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Quh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UQXi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3hHU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/imC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h40m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4Dtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tGsC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iMUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2iG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0rov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pllc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiDn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3qpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaCo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7RUc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0GbR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4C1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xnJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uggH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Z0Fn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuYk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHTH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kWnW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VLuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cKUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BH6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yY73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LqCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WaQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w1hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gsHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ad8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HXD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HLAx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YXQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sXh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XDEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/06VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yrEi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A2oC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/03Q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qFVb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d7i8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8NY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TnI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xvU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HxTY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fvI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tuK6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLU4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/am4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aHOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vRT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K5os" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bUa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dGdH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Y49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2hZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q0sA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CT8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5Gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xqeI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OliG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8VY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qBZs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UO38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XyRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i5m7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ypSdLDCw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wnwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vRmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WkFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/76Ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I3y0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U5Q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mFJK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5bZM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zf6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pRJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUSJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8Yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4j7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XhN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pbpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Fmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Swza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e8wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6MlX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x1dO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D7he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Wt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ilyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9bhAnKJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fqNv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wUYt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zNim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IwBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ystz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CgSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fhzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cWRz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XXZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/U1z2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mCg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dl1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PLWe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Fqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Q8Cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3IYo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9eus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rCYM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IOG6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/52is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/izLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/phXb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zlDg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SejG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/guwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4XYe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GGSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RQtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gvso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ySLm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GqHO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A0QC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bFM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jH7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/T87z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bmdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yZ4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/66Z4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xblM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/edjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6H9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DDsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SPLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6Eao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0JgV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p1L7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JX8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M327"/>
+  <dimension ref="A1:M332"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -15895,13535 +16203,13756 @@
       </c>
       <c r="I18" s="5" t="s">
         <v>137</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>138</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>139</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>140</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>142</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>120</v>
-[...7 lines deleted...]
-        <v>143</v>
+        <v>112</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="D20" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F20" s="5" t="s">
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="G20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="I20" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="J20" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="J20" s="5" t="s">
+      <c r="K20" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="K20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>157</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="5" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>143</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F21" s="5" t="s">
         <v>161</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
         <v>162</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>163</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>164</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>165</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>166</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>22</v>
+        <v>172</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F23" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>175</v>
+      <c r="F23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G24" s="5" t="s">
+        <v>183</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="I26" s="5"/>
+        <v>196</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>197</v>
+      </c>
       <c r="J26" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G27" s="5" t="s">
-        <v>199</v>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F28" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>207</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F29" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
         <v>213</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>214</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>215</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>216</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>218</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>16</v>
+        <v>219</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>120</v>
+        <v>220</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="I30" s="5"/>
+        <v>221</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>222</v>
+      </c>
       <c r="J30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G31" s="5" t="s">
-        <v>224</v>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G33" s="5" t="s">
+        <v>239</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>240</v>
+        <v>22</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F34" s="5" t="s">
-        <v>18</v>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>101</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="I35" s="5"/>
+        <v>253</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>254</v>
+      </c>
       <c r="J35" s="5" t="s">
-        <v>22</v>
+        <v>255</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F36" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>263</v>
+        <v>18</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>27</v>
+        <v>101</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>278</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
         <v>285</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>286</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>22</v>
+        <v>287</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>292</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E42" s="5" t="inlineStr">
-[...10 lines deleted...]
-        <v>297</v>
+      <c r="E42" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>284</v>
+        <v>17</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="s">
-        <v>304</v>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="I43" s="5"/>
+        <v>306</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>307</v>
+      </c>
       <c r="J43" s="5" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="I44" s="5"/>
+        <v>313</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>314</v>
+      </c>
       <c r="J44" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>316</v>
+        <v>120</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F45" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="s">
         <v>319</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H45" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="I45" s="5" t="s">
+      <c r="I45" s="5"/>
+      <c r="J45" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K45" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="J45" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K45" s="5" t="s">
+      <c r="L45" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="L45" s="6" t="s">
+      <c r="M45" s="5" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G46" s="5" t="s">
         <v>325</v>
-      </c>
-[...18 lines deleted...]
-        </is>
       </c>
       <c r="H46" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="I46" s="5" t="s">
+      <c r="I46" s="5"/>
+      <c r="J46" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K46" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="J46" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>328</v>
       </c>
-      <c r="L46" s="6" t="s">
+      <c r="M46" s="5" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="B47" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" s="5" t="s">
-        <v>101</v>
+        <v>332</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>17</v>
+        <v>333</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>18</v>
+        <v>334</v>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="I47" s="5"/>
+        <v>335</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>336</v>
+      </c>
       <c r="J47" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G49" s="5" t="s">
-        <v>343</v>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>344</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>317</v>
+        <v>101</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>350</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>353</v>
+        <v>262</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>354</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>355</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>357</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G51" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G51" s="5" t="s">
+        <v>358</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>360</v>
+        <v>262</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>361</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>362</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>364</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E52" s="5" t="s">
         <v>365</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
         <v>366</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>367</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>22</v>
+        <v>368</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="D54" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="I55" s="5"/>
+        <v>387</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>388</v>
+      </c>
       <c r="J55" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G56" s="5" t="s">
-        <v>389</v>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E57" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F57" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F58" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G58" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>404</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F59" s="5" t="s">
         <v>18</v>
       </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>410</v>
+        <v>22</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>284</v>
+        <v>18</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>421</v>
+        <v>15</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>319</v>
+        <v>17</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>360</v>
+        <v>425</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>428</v>
+        <v>16</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>429</v>
+        <v>120</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>284</v>
+        <v>17</v>
       </c>
       <c r="F62" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="G62" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H62" s="5" t="s">
+      <c r="I62" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="I62" s="5" t="s">
+      <c r="J62" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K62" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="J62" s="5" t="s">
+      <c r="L62" s="6" t="s">
         <v>433</v>
       </c>
-      <c r="K62" s="5" t="s">
+      <c r="M62" s="5" t="s">
         <v>434</v>
-      </c>
-[...4 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>17</v>
+        <v>334</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="I63" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="I63" s="5" t="s">
+      <c r="J63" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="K63" s="5" t="s">
         <v>439</v>
       </c>
-      <c r="J63" s="5" t="s">
+      <c r="L63" s="6" t="s">
         <v>440</v>
       </c>
-      <c r="K63" s="5" t="s">
+      <c r="M63" s="5" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D64" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="B64" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D64" s="5" t="s">
+      <c r="E64" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F64" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="E64" s="5" t="s">
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="F64" s="5" t="s">
+      <c r="I64" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="G64" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H64" s="5" t="s">
+      <c r="J64" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="K64" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="J64" s="5" t="s">
+      <c r="L64" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="K64" s="5" t="s">
+      <c r="M64" s="5" t="s">
         <v>451</v>
-      </c>
-[...4 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>319</v>
+        <v>17</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="J65" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="I65" s="5" t="s">
+      <c r="K65" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="J65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K65" s="5" t="s">
+      <c r="L65" s="6" t="s">
         <v>457</v>
       </c>
-      <c r="L65" s="6" t="s">
+      <c r="M65" s="5" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="B66" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" s="5" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      <c r="G66" s="5" t="s">
         <v>461</v>
       </c>
+      <c r="F66" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="H66" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>22</v>
+        <v>465</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E67" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="F67" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F67" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F68" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G68" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>476</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="I68" s="5"/>
+        <v>477</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>478</v>
+      </c>
       <c r="J68" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F69" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G69" s="5" t="s">
-        <v>479</v>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>486</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
-        <v>488</v>
+        <v>262</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G71" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G71" s="5" t="s">
+        <v>494</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="I71" s="5"/>
+        <v>495</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>496</v>
+      </c>
       <c r="J71" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E72" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F72" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>498</v>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="I72" s="5"/>
+        <v>501</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>502</v>
+      </c>
       <c r="J72" s="5" t="s">
-        <v>22</v>
+        <v>503</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E73" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F73" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F73" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>504</v>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>505</v>
-[...3 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="I73" s="5"/>
       <c r="J73" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F74" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G74" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>513</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>511</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="I74" s="5"/>
       <c r="J74" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E75" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F76" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F76" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>530</v>
+        <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G77" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G77" s="5" t="s">
+        <v>532</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>531</v>
-[...10 lines deleted...]
-        </is>
+        <v>533</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>535</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="M77" s="5"/>
+        <v>536</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>537</v>
+      </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>530</v>
+        <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>428</v>
-[...9 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        </is>
+        <v>539</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="M78" s="5"/>
+        <v>542</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>543</v>
+      </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>443</v>
+      </c>
+      <c r="D79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>538</v>
-[...8 lines deleted...]
-        <v>540</v>
+        <v>546</v>
+      </c>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L79" s="6" t="s">
-        <v>541</v>
-[...3 lines deleted...]
-      </c>
+        <v>547</v>
+      </c>
+      <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>443</v>
+      </c>
+      <c r="D80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="I80" s="5"/>
-      <c r="J80" s="5" t="s">
-        <v>247</v>
+      <c r="J80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K80" s="5" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>555</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>579</v>
+        <v>15</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>580</v>
+        <v>101</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>581</v>
+        <v>17</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="I86" s="5"/>
+      <c r="I86" s="5" t="s">
+        <v>583</v>
+      </c>
       <c r="J86" s="5" t="s">
-        <v>583</v>
+        <v>262</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>584</v>
       </c>
       <c r="L86" s="6" t="s">
         <v>585</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
         <v>587</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>579</v>
+        <v>15</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>580</v>
+        <v>101</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>581</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="I87" s="5"/>
+      <c r="I87" s="5" t="s">
+        <v>589</v>
+      </c>
       <c r="J87" s="5" t="s">
-        <v>583</v>
+        <v>262</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>15</v>
+        <v>594</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>101</v>
+        <v>595</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>17</v>
+        <v>596</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>593</v>
-[...3 lines deleted...]
-      </c>
+        <v>597</v>
+      </c>
+      <c r="I88" s="5"/>
       <c r="J88" s="5" t="s">
-        <v>106</v>
+        <v>598</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="I89" s="5"/>
+      <c r="J89" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="B89" s="5" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="K89" s="5" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>284</v>
+        <v>17</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>581</v>
+        <v>18</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>612</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>614</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="I91" s="5"/>
+        <v>615</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>616</v>
+      </c>
       <c r="J91" s="5" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>17</v>
+        <v>299</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>18</v>
+        <v>596</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>627</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="I93" s="5"/>
       <c r="J93" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>27</v>
+        <v>101</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>636</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>639</v>
+        <v>262</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>644</v>
+        <v>18</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
         <v>645</v>
       </c>
       <c r="I96" s="5" t="s">
         <v>646</v>
       </c>
       <c r="J96" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K96" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="K96" s="5" t="s">
+      <c r="L96" s="6" t="s">
         <v>648</v>
       </c>
-      <c r="L96" s="6" t="s">
+      <c r="M96" s="5" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E97" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="B97" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E97" s="5" t="s">
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H97" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="F97" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H97" s="5" t="s">
+      <c r="I97" s="5" t="s">
         <v>653</v>
       </c>
-      <c r="I97" s="5"/>
       <c r="J97" s="5" t="s">
         <v>654</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>655</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>656</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>658</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F98" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F98" s="5" t="s">
+        <v>659</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>16</v>
+        <v>594</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>120</v>
+        <v>595</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>18</v>
+        <v>667</v>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>666</v>
-[...3 lines deleted...]
-      </c>
+        <v>668</v>
+      </c>
+      <c r="I99" s="5"/>
       <c r="J99" s="5" t="s">
-        <v>22</v>
+        <v>669</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>443</v>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G100" s="5" t="s">
-        <v>673</v>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H100" s="5" t="s">
         <v>674</v>
       </c>
       <c r="I100" s="5" t="s">
         <v>675</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>22</v>
+        <v>676</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="J101" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="5" t="s">
-        <v>18</v>
+        <v>687</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G102" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G102" s="5" t="s">
+        <v>688</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="J102" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="J103" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>428</v>
+        <v>120</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>18</v>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>702</v>
+        <v>22</v>
       </c>
       <c r="K104" s="5" t="s">
         <v>703</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>704</v>
       </c>
       <c r="M104" s="5" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>706</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E105" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="F105" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F105" s="5" t="s">
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H105" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="G105" s="5" t="s">
+      <c r="I105" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="H105" s="5" t="s">
+      <c r="J105" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K105" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="I105" s="5" t="s">
+      <c r="L105" s="6" t="s">
         <v>710</v>
       </c>
-      <c r="J105" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K105" s="5" t="s">
+      <c r="M105" s="5" t="s">
         <v>711</v>
-      </c>
-[...4 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="F106" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="B106" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G106" s="5" t="s">
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H106" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="H106" s="5" t="s">
+      <c r="I106" s="5" t="s">
         <v>716</v>
       </c>
-      <c r="I106" s="5" t="s">
+      <c r="J106" s="5" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="K106" s="5" t="s">
         <v>718</v>
       </c>
       <c r="L106" s="6" t="s">
         <v>719</v>
       </c>
       <c r="M106" s="5" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>721</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="G107" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>247</v>
+        <v>455</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-        </is>
+        <v>722</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>730</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="I108" s="5"/>
+        <v>731</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>732</v>
+      </c>
       <c r="J108" s="5" t="s">
-        <v>410</v>
+        <v>262</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="G109" s="5" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>106</v>
+        <v>262</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>741</v>
+        <v>15</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>319</v>
+        <v>17</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>722</v>
+      </c>
+      <c r="G110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="I110" s="5" t="s">
         <v>744</v>
       </c>
+      <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="K110" s="5" t="s">
         <v>745</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>746</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>748</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F111" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="G111" s="5" t="s">
         <v>749</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H111" s="5" t="s">
         <v>750</v>
       </c>
       <c r="I111" s="5" t="s">
         <v>751</v>
       </c>
       <c r="J111" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="K111" s="5" t="s">
         <v>752</v>
       </c>
-      <c r="K111" s="5" t="s">
+      <c r="L111" s="6" t="s">
         <v>753</v>
       </c>
-      <c r="L111" s="6" t="s">
+      <c r="M111" s="5" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="B112" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D112" s="5" t="s">
-        <v>428</v>
+        <v>101</v>
       </c>
       <c r="E112" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="G112" s="5" t="s">
         <v>757</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="H112" s="5" t="s">
         <v>758</v>
       </c>
       <c r="I112" s="5" t="s">
         <v>759</v>
       </c>
       <c r="J112" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="K112" s="5" t="s">
         <v>760</v>
       </c>
-      <c r="K112" s="5" t="s">
+      <c r="L112" s="6" t="s">
         <v>761</v>
       </c>
-      <c r="L112" s="6" t="s">
+      <c r="M112" s="5" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>443</v>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F113" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
         <v>765</v>
       </c>
       <c r="I113" s="5" t="s">
         <v>766</v>
       </c>
       <c r="J113" s="5" t="s">
         <v>767</v>
       </c>
       <c r="K113" s="5" t="s">
         <v>768</v>
       </c>
       <c r="L113" s="6" t="s">
         <v>769</v>
       </c>
       <c r="M113" s="5" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
         <v>771</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>772</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
         <v>773</v>
       </c>
       <c r="I114" s="5" t="s">
         <v>774</v>
       </c>
       <c r="J114" s="5" t="s">
         <v>775</v>
       </c>
       <c r="K114" s="5" t="s">
         <v>776</v>
       </c>
       <c r="L114" s="6" t="s">
         <v>777</v>
       </c>
       <c r="M114" s="5" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
         <v>779</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F115" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H115" s="5" t="s">
         <v>780</v>
       </c>
-      <c r="G115" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H115" s="5" t="s">
+      <c r="I115" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="I115" s="5" t="s">
+      <c r="J115" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="J115" s="5" t="s">
+      <c r="K115" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="K115" s="5" t="s">
+      <c r="L115" s="6" t="s">
         <v>784</v>
       </c>
-      <c r="L115" s="6" t="s">
+      <c r="M115" s="5" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E116" s="5" t="s">
         <v>787</v>
       </c>
-      <c r="B116" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F116" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H116" s="5" t="s">
         <v>788</v>
       </c>
-      <c r="G116" s="5" t="s">
+      <c r="I116" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="H116" s="5" t="s">
+      <c r="J116" s="5" t="s">
         <v>790</v>
       </c>
-      <c r="I116" s="5" t="s">
+      <c r="K116" s="5" t="s">
         <v>791</v>
       </c>
-      <c r="J116" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K116" s="5" t="s">
+      <c r="L116" s="6" t="s">
         <v>792</v>
       </c>
-      <c r="L116" s="6" t="s">
+      <c r="M116" s="5" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F117" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="B117" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F117" s="5" t="s">
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
         <v>796</v>
       </c>
-      <c r="G117" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H117" s="5" t="s">
+      <c r="I117" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="I117" s="5" t="s">
+      <c r="J117" s="5" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="K117" s="5" t="s">
         <v>799</v>
       </c>
       <c r="L117" s="6" t="s">
         <v>800</v>
       </c>
       <c r="M117" s="5" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
         <v>802</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F118" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>804</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>805</v>
+        <v>22</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>810</v>
+        <v>17</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>811</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
         <v>812</v>
       </c>
       <c r="I119" s="5" t="s">
         <v>813</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>814</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>815</v>
       </c>
       <c r="M119" s="5" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>817</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>18</v>
+        <v>101</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
         <v>818</v>
       </c>
       <c r="I120" s="5" t="s">
         <v>819</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>22</v>
+        <v>820</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>428</v>
+        <v>120</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>828</v>
+        <v>22</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>829</v>
       </c>
       <c r="L121" s="6" t="s">
         <v>830</v>
       </c>
       <c r="M121" s="5" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>832</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>428</v>
+        <v>120</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F122" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="G122" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H122" s="5" t="s">
+      <c r="I122" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="I122" s="5" t="s">
+      <c r="J122" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K122" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="J122" s="5" t="s">
+      <c r="L122" s="6" t="s">
         <v>836</v>
       </c>
-      <c r="K122" s="5" t="s">
+      <c r="M122" s="5" t="s">
         <v>837</v>
-      </c>
-[...4 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="F123" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="B123" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D123" s="5" t="s">
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H123" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="E123" s="5" t="s">
+      <c r="I123" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="F123" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G123" s="5" t="s">
+      <c r="J123" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="H123" s="5" t="s">
+      <c r="K123" s="5" t="s">
         <v>844</v>
       </c>
-      <c r="I123" s="5"/>
-[...3 lines deleted...]
-      <c r="K123" s="5" t="s">
+      <c r="L123" s="6" t="s">
         <v>845</v>
       </c>
-      <c r="L123" s="6" t="s">
+      <c r="M123" s="5" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" s="5" t="s">
         <v>848</v>
-      </c>
-[...17 lines deleted...]
-        </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
         <v>849</v>
       </c>
       <c r="I124" s="5" t="s">
         <v>850</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>22</v>
+        <v>851</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>16</v>
+        <v>856</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>857</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G125" s="5" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>856</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="I125" s="5"/>
       <c r="J125" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>749</v>
+        <v>16</v>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>864</v>
+        <v>22</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>869</v>
+        <v>120</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>579</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G127" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G127" s="5" t="s">
+        <v>870</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>870</v>
-[...1 lines deleted...]
-      <c r="I127" s="5"/>
+        <v>871</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>872</v>
+      </c>
       <c r="J127" s="5" t="s">
-        <v>871</v>
+        <v>22</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>876</v>
+        <v>299</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
         <v>877</v>
       </c>
       <c r="I128" s="5" t="s">
         <v>878</v>
       </c>
       <c r="J128" s="5" t="s">
         <v>879</v>
       </c>
       <c r="K128" s="5" t="s">
         <v>880</v>
       </c>
       <c r="L128" s="6" t="s">
         <v>881</v>
       </c>
       <c r="M128" s="5" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
         <v>883</v>
       </c>
       <c r="B129" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="5" t="s">
         <v>884</v>
       </c>
-      <c r="C129" s="5" t="s">
+      <c r="D129" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
         <v>885</v>
-      </c>
-[...13 lines deleted...]
-        <v>887</v>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="s">
-        <v>247</v>
+        <v>886</v>
       </c>
       <c r="K129" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="L129" s="6" t="s">
         <v>888</v>
       </c>
-      <c r="L129" s="6" t="s">
+      <c r="M129" s="5" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>17</v>
+        <v>891</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
         <v>892</v>
       </c>
       <c r="I130" s="5" t="s">
         <v>893</v>
       </c>
       <c r="J130" s="5" t="s">
         <v>894</v>
       </c>
       <c r="K130" s="5" t="s">
         <v>895</v>
       </c>
       <c r="L130" s="6" t="s">
         <v>896</v>
       </c>
       <c r="M130" s="5" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
         <v>898</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>14</v>
+        <v>899</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>869</v>
+        <v>900</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>101</v>
-[...19 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G131" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>902</v>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="s">
-        <v>899</v>
+        <v>262</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>904</v>
+        <v>17</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>780</v>
+        <v>764</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>912</v>
+        <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>112</v>
+        <v>884</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>428</v>
+        <v>101</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F133" s="5" t="s">
-        <v>749</v>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H133" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I133" s="5" t="s">
+      <c r="H133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
       <c r="K133" s="5" t="s">
         <v>915</v>
       </c>
       <c r="L133" s="6" t="s">
         <v>916</v>
       </c>
       <c r="M133" s="5" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
         <v>918</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>919</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>749</v>
+        <v>795</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
         <v>920</v>
       </c>
       <c r="I134" s="5" t="s">
         <v>921</v>
       </c>
       <c r="J134" s="5" t="s">
         <v>922</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>923</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>924</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>926</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>14</v>
+        <v>927</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>443</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F135" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
         <v>928</v>
       </c>
       <c r="I135" s="5" t="s">
         <v>929</v>
       </c>
       <c r="J135" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="K135" s="5" t="s">
         <v>930</v>
       </c>
-      <c r="K135" s="5" t="s">
+      <c r="L135" s="6" t="s">
         <v>931</v>
       </c>
-      <c r="L135" s="6" t="s">
+      <c r="M135" s="5" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E136" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H136" s="5" t="s">
         <v>935</v>
       </c>
-      <c r="F136" s="5" t="s">
+      <c r="I136" s="5" t="s">
         <v>936</v>
       </c>
-      <c r="G136" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H136" s="5" t="s">
+      <c r="J136" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="I136" s="5" t="s">
+      <c r="K136" s="5" t="s">
         <v>938</v>
       </c>
-      <c r="J136" s="5" t="s">
+      <c r="L136" s="6" t="s">
         <v>939</v>
       </c>
-      <c r="K136" s="5" t="s">
+      <c r="M136" s="5" t="s">
         <v>940</v>
-      </c>
-[...4 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>942</v>
       </c>
       <c r="F137" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="I137" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="G137" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H137" s="5" t="s">
+      <c r="J137" s="5" t="s">
         <v>945</v>
       </c>
-      <c r="I137" s="5" t="s">
+      <c r="K137" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="J137" s="5" t="s">
+      <c r="L137" s="6" t="s">
         <v>947</v>
       </c>
-      <c r="K137" s="5" t="s">
+      <c r="M137" s="5" t="s">
         <v>948</v>
-      </c>
-[...4 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="F138" s="5" t="s">
         <v>951</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
         <v>952</v>
       </c>
       <c r="I138" s="5" t="s">
         <v>953</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>22</v>
+        <v>954</v>
       </c>
       <c r="K138" s="5" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>443</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F139" s="5" t="s">
-        <v>936</v>
+        <v>959</v>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>14</v>
+        <v>899</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>869</v>
-[...14 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="I140" s="5"/>
+        <v>967</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>968</v>
+      </c>
       <c r="J140" s="5" t="s">
-        <v>967</v>
+        <v>22</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>18</v>
+        <v>973</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>749</v>
+        <v>951</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>884</v>
+      </c>
+      <c r="D142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F142" s="5" t="s">
-        <v>936</v>
+      <c r="F142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>979</v>
-[...3 lines deleted...]
-      </c>
+        <v>981</v>
+      </c>
+      <c r="I142" s="5"/>
       <c r="J142" s="5" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>986</v>
+        <v>18</v>
       </c>
       <c r="F143" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
         <v>987</v>
       </c>
-      <c r="G143" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H143" s="5" t="s">
+      <c r="I143" s="5" t="s">
         <v>988</v>
       </c>
-      <c r="I143" s="5" t="s">
+      <c r="J143" s="5" t="s">
         <v>989</v>
       </c>
-      <c r="J143" s="5" t="s">
+      <c r="K143" s="5" t="s">
         <v>990</v>
       </c>
-      <c r="K143" s="5" t="s">
+      <c r="L143" s="6" t="s">
         <v>991</v>
       </c>
-      <c r="L143" s="6" t="s">
+      <c r="M143" s="5" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>443</v>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F144" s="5" t="s">
-        <v>749</v>
+        <v>951</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="I144" s="5" t="s">
         <v>995</v>
       </c>
-      <c r="I144" s="5" t="s">
+      <c r="J144" s="5" t="s">
         <v>996</v>
       </c>
-      <c r="J144" s="5" t="s">
+      <c r="K144" s="5" t="s">
         <v>997</v>
       </c>
-      <c r="K144" s="5" t="s">
+      <c r="L144" s="6" t="s">
         <v>998</v>
       </c>
-      <c r="L144" s="6" t="s">
+      <c r="M144" s="5" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E145" s="5" t="s">
         <v>1001</v>
       </c>
-      <c r="B145" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="5" t="s">
+      <c r="F145" s="5" t="s">
         <v>1002</v>
       </c>
-      <c r="D145" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G145" s="5" t="s">
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
         <v>1003</v>
       </c>
-      <c r="H145" s="5" t="s">
+      <c r="I145" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="I145" s="5"/>
       <c r="J145" s="5" t="s">
-        <v>247</v>
+        <v>1005</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>987</v>
+        <v>764</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>14</v>
+        <v>899</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>112</v>
+        <v>1017</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>428</v>
+        <v>16</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>987</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>1018</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>1016</v>
-[...3 lines deleted...]
-      </c>
+        <v>1019</v>
+      </c>
+      <c r="I147" s="5"/>
       <c r="J147" s="5" t="s">
-        <v>1018</v>
+        <v>262</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>1023</v>
+        <v>112</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>17</v>
+        <v>1001</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>780</v>
+        <v>1002</v>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H148" s="5" t="s">
         <v>1024</v>
       </c>
       <c r="I148" s="5" t="s">
         <v>1025</v>
       </c>
       <c r="J148" s="5" t="s">
         <v>1026</v>
       </c>
       <c r="K148" s="5" t="s">
         <v>1027</v>
       </c>
       <c r="L148" s="6" t="s">
         <v>1028</v>
       </c>
       <c r="M148" s="5" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>1030</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>17</v>
+        <v>919</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>780</v>
+        <v>1002</v>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
         <v>1031</v>
       </c>
       <c r="I149" s="5" t="s">
         <v>1032</v>
       </c>
       <c r="J149" s="5" t="s">
         <v>1033</v>
       </c>
       <c r="K149" s="5" t="s">
         <v>1034</v>
       </c>
       <c r="L149" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="M149" s="5" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>112</v>
+        <v>1038</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>1038</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>795</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="s">
         <v>1039</v>
       </c>
       <c r="I150" s="5" t="s">
         <v>1040</v>
       </c>
       <c r="J150" s="5" t="s">
         <v>1041</v>
       </c>
       <c r="K150" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="L150" s="6" t="s">
         <v>1043</v>
       </c>
       <c r="M150" s="5" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
         <v>1045</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>749</v>
+        <v>795</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
         <v>1046</v>
       </c>
       <c r="I151" s="5" t="s">
         <v>1047</v>
       </c>
       <c r="J151" s="5" t="s">
         <v>1048</v>
       </c>
       <c r="K151" s="5" t="s">
         <v>1049</v>
       </c>
       <c r="L151" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="M151" s="5" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
         <v>1052</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>1053</v>
       </c>
-      <c r="F152" s="5" t="s">
-        <v>749</v>
+      <c r="F152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
         <v>1054</v>
       </c>
-      <c r="I152" s="5"/>
+      <c r="I152" s="5" t="s">
+        <v>1055</v>
+      </c>
       <c r="J152" s="5" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>1068</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>1067</v>
-[...3 lines deleted...]
-      </c>
+        <v>1069</v>
+      </c>
+      <c r="I154" s="5"/>
       <c r="J154" s="5" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F155" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>869</v>
+        <v>112</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>1081</v>
+        <v>443</v>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F156" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F156" s="5" t="s">
+        <v>764</v>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
         <v>1082</v>
       </c>
-      <c r="I156" s="5"/>
+      <c r="I156" s="5" t="s">
+        <v>1083</v>
+      </c>
       <c r="J156" s="5" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>112</v>
+        <v>443</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F157" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F157" s="5" t="s">
+        <v>764</v>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>16</v>
+        <v>884</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1096</v>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1095</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="I158" s="5"/>
       <c r="J158" s="5" t="s">
-        <v>22</v>
+        <v>1098</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D159" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="D159" s="5" t="s">
-[...6 lines deleted...]
-        <v>749</v>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>428</v>
-[...7 lines deleted...]
-        <v>749</v>
+        <v>120</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>1110</v>
+        <v>22</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>1115</v>
+        <v>112</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>764</v>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
         <v>1116</v>
       </c>
       <c r="I161" s="5" t="s">
         <v>1117</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>22</v>
+        <v>1118</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>429</v>
+        <v>112</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>112</v>
+        <v>1130</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>428</v>
+        <v>16</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>1129</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>18</v>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>1132</v>
+        <v>22</v>
       </c>
       <c r="K163" s="5" t="s">
         <v>1133</v>
       </c>
       <c r="L163" s="6" t="s">
         <v>1134</v>
       </c>
       <c r="M163" s="5" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
         <v>1136</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>112</v>
+        <v>444</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
         <v>1137</v>
       </c>
       <c r="I164" s="5" t="s">
         <v>1138</v>
       </c>
       <c r="J164" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="K164" s="5" t="s">
         <v>1140</v>
       </c>
       <c r="L164" s="6" t="s">
         <v>1141</v>
       </c>
       <c r="M164" s="5" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
         <v>1143</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>1144</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1144</v>
-[...1 lines deleted...]
-      <c r="I165" s="5"/>
+        <v>1145</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>1146</v>
+      </c>
       <c r="J165" s="5" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="s">
-        <v>1150</v>
+        <v>764</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>22</v>
+        <v>1154</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1157</v>
-[...3 lines deleted...]
-      </c>
+        <v>1159</v>
+      </c>
+      <c r="I167" s="5"/>
       <c r="J167" s="5" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F168" s="5" t="s">
-        <v>749</v>
+        <v>1165</v>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>1048</v>
+        <v>22</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>986</v>
+        <v>17</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>936</v>
+        <v>764</v>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1179</v>
+        <v>1063</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>428</v>
-[...4 lines deleted...]
-        </is>
+        <v>443</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>1001</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>749</v>
+        <v>951</v>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>1200</v>
-[...4 lines deleted...]
-        </is>
+        <v>1201</v>
+      </c>
+      <c r="K173" s="5" t="s">
+        <v>1202</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>1204</v>
+        <v>443</v>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F174" s="5" t="s">
-        <v>936</v>
+        <v>764</v>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="I174" s="5" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>884</v>
+        <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>1212</v>
+        <v>112</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>443</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F175" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G175" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H175" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="H175" s="5" t="s">
+      <c r="I175" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="I175" s="5" t="s">
+      <c r="J175" s="5" t="s">
         <v>1215</v>
       </c>
-      <c r="J175" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K175" s="5" t="s">
+      <c r="K175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L175" s="6" t="s">
         <v>1216</v>
       </c>
-      <c r="L175" s="6" t="s">
+      <c r="M175" s="5" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E176" s="5" t="s">
         <v>1219</v>
       </c>
-      <c r="B176" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E176" s="5" t="s">
+      <c r="F176" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="G176" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H176" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="F176" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H176" s="5" t="s">
+      <c r="I176" s="5" t="s">
         <v>1221</v>
       </c>
-      <c r="I176" s="5" t="s">
+      <c r="J176" s="5" t="s">
         <v>1222</v>
       </c>
-      <c r="J176" s="5" t="s">
+      <c r="K176" s="5" t="s">
         <v>1223</v>
       </c>
-      <c r="K176" s="5" t="s">
+      <c r="L176" s="6" t="s">
         <v>1224</v>
       </c>
-      <c r="L176" s="6" t="s">
+      <c r="M176" s="5" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="C177" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="B177" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D177" s="5" t="s">
-        <v>1228</v>
+        <v>101</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F177" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H177" s="5" t="s">
         <v>1229</v>
       </c>
-      <c r="G177" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H177" s="5" t="s">
+      <c r="I177" s="5" t="s">
         <v>1230</v>
       </c>
-      <c r="I177" s="5" t="s">
+      <c r="J177" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K177" s="5" t="s">
         <v>1231</v>
       </c>
-      <c r="J177" s="5" t="s">
+      <c r="L177" s="6" t="s">
         <v>1232</v>
       </c>
-      <c r="K177" s="5" t="s">
+      <c r="M177" s="5" t="s">
         <v>1233</v>
-      </c>
-[...4 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H178" s="5" t="s">
         <v>1236</v>
       </c>
-      <c r="B178" s="5" t="s">
-[...21 lines deleted...]
-      <c r="H178" s="5" t="s">
+      <c r="I178" s="5" t="s">
         <v>1237</v>
       </c>
-      <c r="I178" s="5" t="s">
+      <c r="J178" s="5" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K178" s="5" t="s">
         <v>1239</v>
       </c>
       <c r="L178" s="6" t="s">
         <v>1240</v>
       </c>
       <c r="M178" s="5" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
         <v>1242</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>120</v>
+        <v>1243</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F179" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F179" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>22</v>
+        <v>1247</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="J180" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>1228</v>
-[...4 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>1257</v>
+        <v>22</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>1228</v>
+        <v>120</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F182" s="5" t="s">
-        <v>1229</v>
+      <c r="F182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>1264</v>
+        <v>22</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>1269</v>
+        <v>112</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>1081</v>
+        <v>1243</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
         <v>1270</v>
       </c>
-      <c r="I183" s="5"/>
+      <c r="I183" s="5" t="s">
+        <v>1271</v>
+      </c>
       <c r="J183" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="184">
-      <c r="A184" s="5" t="n">
-        <v>1917</v>
+      <c r="A184" s="5" t="s">
+        <v>1276</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>1228</v>
-[...9 lines deleted...]
-        </is>
+        <v>1243</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="I184" s="5" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>112</v>
+        <v>1284</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>1228</v>
+        <v>1096</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F185" s="5" t="s">
-        <v>1229</v>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>1282</v>
-[...3 lines deleted...]
-      </c>
+        <v>1285</v>
+      </c>
+      <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="186">
-      <c r="A186" s="5" t="s">
-        <v>1288</v>
+      <c r="A186" s="5" t="n">
+        <v>1917</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>1289</v>
+        <v>1243</v>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="I186" s="5" t="s">
         <v>1291</v>
       </c>
       <c r="J186" s="5" t="s">
         <v>1292</v>
       </c>
       <c r="K186" s="5" t="s">
         <v>1293</v>
       </c>
       <c r="L186" s="6" t="s">
         <v>1294</v>
       </c>
       <c r="M186" s="5" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>1296</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>1269</v>
+        <v>112</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>1081</v>
+        <v>1243</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F187" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F187" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
         <v>1297</v>
       </c>
-      <c r="I187" s="5"/>
+      <c r="I187" s="5" t="s">
+        <v>1298</v>
+      </c>
       <c r="J187" s="5" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>884</v>
+        <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>1303</v>
+        <v>112</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>1304</v>
+        <v>443</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>18</v>
+        <v>1304</v>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1304</v>
-[...1 lines deleted...]
-      <c r="I188" s="5"/>
+        <v>1305</v>
+      </c>
+      <c r="I188" s="5" t="s">
+        <v>1306</v>
+      </c>
       <c r="J188" s="5" t="s">
-        <v>247</v>
+        <v>1307</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>120</v>
+        <v>1284</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>1309</v>
+        <v>1096</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1310</v>
-[...3 lines deleted...]
-      </c>
+        <v>1312</v>
+      </c>
+      <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
-        <v>247</v>
+        <v>1313</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>14</v>
+        <v>899</v>
       </c>
       <c r="C190" s="5" t="s">
-        <v>16</v>
+        <v>1318</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>120</v>
+        <v>1319</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F190" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1316</v>
+      <c r="F190" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1317</v>
-[...3 lines deleted...]
-      </c>
+        <v>1319</v>
+      </c>
+      <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>1309</v>
+        <v>1324</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G191" s="5" t="s">
-        <v>1323</v>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>1330</v>
+        <v>120</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G192" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G192" s="5" t="s">
+        <v>1331</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="J192" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1324</v>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G193" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G193" s="5" t="s">
+        <v>1338</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="J193" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>120</v>
+        <v>1345</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G194" s="5" t="s">
-        <v>1343</v>
+      <c r="G194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="J194" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D195" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D195" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E195" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G195" s="5" t="s">
-        <v>1350</v>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>1150</v>
+        <v>17</v>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="J196" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>16</v>
+        <v>1324</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F197" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G197" s="5" t="s">
+        <v>1365</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>428</v>
+        <v>16</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>1371</v>
+        <v>1165</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G198" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G198" s="5" t="s">
+        <v>1372</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>1374</v>
+        <v>22</v>
       </c>
       <c r="K198" s="5" t="s">
         <v>1375</v>
       </c>
       <c r="L198" s="6" t="s">
         <v>1376</v>
       </c>
       <c r="M198" s="5" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>1378</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F199" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F199" s="5" t="s">
+        <v>1379</v>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="J199" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>120</v>
+        <v>443</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>1330</v>
-[...4 lines deleted...]
-        </is>
+        <v>112</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>1386</v>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="J200" s="5" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>1392</v>
+        <v>16</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1387</v>
+        <v>22</v>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>101</v>
-[...8 lines deleted...]
-        <v>1399</v>
+        <v>1345</v>
+      </c>
+      <c r="E202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G202" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H202" s="5" t="s">
         <v>1400</v>
       </c>
       <c r="I202" s="5" t="s">
         <v>1401</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>247</v>
+        <v>1402</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>912</v>
+        <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>1228</v>
-[...5 lines deleted...]
-        <v>1229</v>
+        <v>1407</v>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1409</v>
+        <v>1402</v>
       </c>
       <c r="K203" s="5" t="s">
         <v>1410</v>
       </c>
       <c r="L203" s="6" t="s">
         <v>1411</v>
       </c>
       <c r="M203" s="5" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
         <v>1413</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>530</v>
+        <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E204" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="F204" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G204" s="5" t="s">
+        <v>1414</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1414</v>
-[...5 lines deleted...]
-        </is>
+        <v>1415</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J204" s="5" t="s">
+        <v>262</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1416</v>
-[...1 lines deleted...]
-      <c r="M204" s="5"/>
+        <v>1418</v>
+      </c>
+      <c r="M204" s="5" t="s">
+        <v>1419</v>
+      </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>14</v>
+        <v>927</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1243</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>1244</v>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>22</v>
+        <v>1424</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>1309</v>
+        <v>16</v>
+      </c>
+      <c r="D206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F206" s="5" t="s">
-[...3 lines deleted...]
-        <v>1425</v>
+      <c r="F206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1426</v>
-[...5 lines deleted...]
-        <v>1428</v>
+        <v>1429</v>
+      </c>
+      <c r="I206" s="5"/>
+      <c r="J206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="M206" s="5" t="s">
         <v>1431</v>
       </c>
+      <c r="M206" s="5"/>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D207" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D207" s="5" t="s">
+      <c r="E207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H207" s="5" t="s">
         <v>1433</v>
       </c>
-      <c r="E207" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G207" s="5" t="s">
+      <c r="I207" s="5" t="s">
         <v>1434</v>
       </c>
-      <c r="H207" s="5" t="s">
+      <c r="J207" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K207" s="5" t="s">
         <v>1435</v>
       </c>
-      <c r="I207" s="5" t="s">
+      <c r="L207" s="6" t="s">
         <v>1436</v>
       </c>
-      <c r="J207" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K207" s="5" t="s">
+      <c r="M207" s="5" t="s">
         <v>1437</v>
-      </c>
-[...4 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F208" s="5" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G208" s="5" t="s">
         <v>1440</v>
       </c>
-      <c r="B208" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C208" s="5" t="s">
+      <c r="H208" s="5" t="s">
         <v>1441</v>
       </c>
-      <c r="D208" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G208" s="5" t="s">
+      <c r="I208" s="5" t="s">
         <v>1442</v>
       </c>
-      <c r="H208" s="5" t="s">
+      <c r="J208" s="5" t="s">
         <v>1443</v>
       </c>
-      <c r="I208" s="5" t="s">
+      <c r="K208" s="5" t="s">
         <v>1444</v>
       </c>
-      <c r="J208" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K208" s="5" t="s">
+      <c r="L208" s="6" t="s">
         <v>1445</v>
       </c>
-      <c r="L208" s="6" t="s">
+      <c r="M208" s="5" t="s">
         <v>1446</v>
-      </c>
-[...1 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>120</v>
+        <v>1448</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="s">
         <v>1449</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>1450</v>
       </c>
       <c r="I209" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K209" s="5" t="s">
         <v>1452</v>
       </c>
       <c r="L209" s="6" t="s">
         <v>1453</v>
       </c>
       <c r="M209" s="5" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
         <v>1455</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>16</v>
+        <v>1456</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>1150</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G210" s="5" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>1459</v>
+        <v>262</v>
       </c>
       <c r="K210" s="5" t="s">
         <v>1460</v>
       </c>
       <c r="L210" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="M210" s="5" t="s">
         <v>1462</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
         <v>1463</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D211" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D211" s="5" t="s">
-[...8 lines deleted...]
-        <v>1364</v>
+      <c r="E211" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G211" s="5" t="s">
-        <v>842</v>
+        <v>1464</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="J211" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>1214</v>
+        <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>101</v>
-[...12 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F212" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>1471</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>440</v>
+        <v>1474</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>428</v>
+        <v>120</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>429</v>
-[...12 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>1379</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>857</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>1479</v>
+        <v>22</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
-        <v>16</v>
+        <v>1229</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>120</v>
-[...10 lines deleted...]
-        <v>1484</v>
+        <v>101</v>
+      </c>
+      <c r="E214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G214" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H214" s="5" t="s">
         <v>1485</v>
       </c>
       <c r="I214" s="5" t="s">
         <v>1486</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>22</v>
+        <v>455</v>
       </c>
       <c r="K214" s="5" t="s">
         <v>1487</v>
       </c>
       <c r="L214" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="M214" s="5" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
         <v>1490</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>112</v>
+        <v>444</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>1476</v>
-[...1 lines deleted...]
-      <c r="F215" s="5" t="s">
         <v>1491</v>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
         <v>1492</v>
       </c>
       <c r="I215" s="5" t="s">
         <v>1493</v>
       </c>
       <c r="J215" s="5" t="s">
         <v>1494</v>
       </c>
       <c r="K215" s="5" t="s">
         <v>1495</v>
       </c>
       <c r="L215" s="6" t="s">
         <v>1496</v>
       </c>
       <c r="M215" s="5" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
         <v>1498</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>1214</v>
+        <v>16</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        </is>
+        <v>1165</v>
+      </c>
+      <c r="F216" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>1499</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>18</v>
+        <v>1491</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>18</v>
+        <v>1506</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>164</v>
+        <v>1509</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>1214</v>
+        <v>1229</v>
       </c>
       <c r="D218" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>1511</v>
+        <v>18</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="I218" s="5" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G219" s="5" t="s">
-        <v>1518</v>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>247</v>
+        <v>172</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>16</v>
+        <v>1229</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E220" s="5" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F220" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F220" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1525</v>
+      <c r="G220" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>120</v>
+        <v>16</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G221" s="5" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>1539</v>
+        <v>16</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>1228</v>
+        <v>120</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="s">
         <v>1540</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>1541</v>
       </c>
       <c r="I222" s="5" t="s">
         <v>1542</v>
       </c>
       <c r="J222" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K222" s="5" t="s">
         <v>1543</v>
       </c>
-      <c r="K222" s="5" t="s">
+      <c r="L222" s="6" t="s">
         <v>1544</v>
       </c>
-      <c r="L222" s="6" t="s">
+      <c r="M222" s="5" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B223" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C223" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G223" s="5" t="s">
         <v>1547</v>
       </c>
-      <c r="B223" s="5" t="s">
-[...16 lines deleted...]
-      <c r="G223" s="5" t="s">
+      <c r="H223" s="5" t="s">
         <v>1548</v>
       </c>
-      <c r="H223" s="5" t="s">
+      <c r="I223" s="5" t="s">
         <v>1549</v>
       </c>
-      <c r="I223" s="5" t="s">
+      <c r="J223" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K223" s="5" t="s">
         <v>1550</v>
       </c>
-      <c r="J223" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K223" s="5" t="s">
+      <c r="L223" s="6" t="s">
         <v>1551</v>
       </c>
-      <c r="L223" s="6" t="s">
+      <c r="M223" s="5" t="s">
         <v>1552</v>
-      </c>
-[...1 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C224" s="5" t="s">
         <v>1554</v>
       </c>
-      <c r="B224" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D224" s="5" t="s">
-        <v>120</v>
+        <v>1243</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="s">
         <v>1555</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>1556</v>
       </c>
       <c r="I224" s="5" t="s">
         <v>1557</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>22</v>
+        <v>1558</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G225" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G225" s="5" t="s">
+        <v>1563</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1562</v>
-[...1 lines deleted...]
-      <c r="I225" s="5"/>
+        <v>1564</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>1565</v>
+      </c>
       <c r="J225" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E226" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G226" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G226" s="5" t="s">
+        <v>1570</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1567</v>
-[...1 lines deleted...]
-      <c r="I226" s="5"/>
+        <v>1571</v>
+      </c>
+      <c r="I226" s="5" t="s">
+        <v>1572</v>
+      </c>
       <c r="J226" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>1539</v>
+        <v>16</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1228</v>
+        <v>120</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G227" s="5" t="s">
-        <v>1572</v>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1573</v>
-[...3 lines deleted...]
-      </c>
+        <v>1577</v>
+      </c>
+      <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
-        <v>1543</v>
+        <v>22</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1392</v>
-[...4 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G228" s="5" t="s">
-        <v>1579</v>
+      <c r="G228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1580</v>
-[...3 lines deleted...]
-      </c>
+        <v>1582</v>
+      </c>
+      <c r="I228" s="5"/>
       <c r="J228" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>1586</v>
+        <v>1554</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>101</v>
+        <v>1243</v>
       </c>
       <c r="E229" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G229" s="5" t="s">
         <v>1587</v>
       </c>
-      <c r="F229" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="H229" s="5" t="s">
+        <v>1588</v>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>247</v>
+        <v>1558</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>120</v>
+        <v>16</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>16</v>
+        <v>1407</v>
       </c>
       <c r="E230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F230" s="5" t="s">
-        <v>1364</v>
+      <c r="F230" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G230" s="5" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="J230" s="5" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I231" s="5"/>
+      <c r="I231" s="5" t="s">
+        <v>1603</v>
+      </c>
       <c r="J231" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F232" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F232" s="5" t="s">
+        <v>1379</v>
       </c>
       <c r="G232" s="5" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="J232" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I233" s="5"/>
       <c r="J233" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>1586</v>
+        <v>120</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>101</v>
-[...17 lines deleted...]
-      <c r="I234" s="5"/>
+        <v>16</v>
+      </c>
+      <c r="E234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F234" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1620</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1621</v>
+      </c>
       <c r="J234" s="5" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I235" s="5"/>
       <c r="J235" s="5" t="s">
-        <v>1619</v>
+        <v>262</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1620</v>
+        <v>1626</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1621</v>
+        <v>1627</v>
       </c>
       <c r="M235" s="5" t="s">
-        <v>1622</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1623</v>
+        <v>1629</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
-        <v>1624</v>
+        <v>1601</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>1625</v>
-[...14 lines deleted...]
-      </c>
+        <v>1602</v>
+      </c>
+      <c r="F236" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I236" s="5"/>
       <c r="J236" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
-        <v>120</v>
+        <v>1601</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>1330</v>
-[...9 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>1602</v>
+      </c>
+      <c r="F237" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H237" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I237" s="5" t="s">
+      <c r="H237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I237" s="5"/>
+      <c r="J237" s="5" t="s">
         <v>1634</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="K237" s="5" t="s">
         <v>1635</v>
       </c>
       <c r="L237" s="6" t="s">
         <v>1636</v>
       </c>
       <c r="M237" s="5" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
         <v>1638</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
-        <v>120</v>
+        <v>1639</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>1639</v>
-[...7 lines deleted...]
-        </is>
+        <v>1640</v>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G238" s="5" t="s">
+        <v>1641</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>1647</v>
+        <v>1345</v>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H239" s="5" t="s">
         <v>1648</v>
       </c>
       <c r="I239" s="5" t="s">
         <v>1649</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K239" s="5" t="s">
         <v>1650</v>
       </c>
       <c r="L239" s="6" t="s">
         <v>1651</v>
       </c>
       <c r="M239" s="5" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
         <v>1653</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>530</v>
+        <v>14</v>
       </c>
       <c r="C240" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D240" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D240" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E240" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1654</v>
-[...10 lines deleted...]
-        </is>
+        <v>1655</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>1656</v>
+      </c>
+      <c r="J240" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K240" s="5" t="s">
+        <v>1657</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1655</v>
-[...1 lines deleted...]
-      <c r="M240" s="5"/>
+        <v>1658</v>
+      </c>
+      <c r="M240" s="5" t="s">
+        <v>1659</v>
+      </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
-        <v>1657</v>
+        <v>120</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>1658</v>
+        <v>1654</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>1661</v>
+      </c>
+      <c r="G241" s="5" t="s">
+        <v>1662</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1659</v>
-[...1 lines deleted...]
-      <c r="I241" s="5"/>
+        <v>1663</v>
+      </c>
+      <c r="I241" s="5" t="s">
+        <v>1664</v>
+      </c>
       <c r="J241" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D242" s="5" t="s">
-[...3 lines deleted...]
-        <v>1664</v>
+      <c r="D242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G242" s="5" t="s">
-        <v>1665</v>
+      <c r="G242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1666</v>
-[...8 lines deleted...]
-        <v>1668</v>
+        <v>1669</v>
+      </c>
+      <c r="I242" s="5"/>
+      <c r="J242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K242" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1669</v>
-[...1 lines deleted...]
-      <c r="M242" s="5" t="s">
         <v>1670</v>
       </c>
+      <c r="M242" s="5"/>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
         <v>1671</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>1672</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>1330</v>
+        <v>101</v>
       </c>
       <c r="E243" s="5" t="s">
         <v>1673</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G243" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G243" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H243" s="5" t="s">
         <v>1674</v>
       </c>
-      <c r="H243" s="5" t="s">
+      <c r="I243" s="5"/>
+      <c r="J243" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="K243" s="5" t="s">
         <v>1675</v>
       </c>
-      <c r="I243" s="5" t="s">
+      <c r="L243" s="6" t="s">
         <v>1676</v>
       </c>
-      <c r="J243" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K243" s="5" t="s">
+      <c r="M243" s="5" t="s">
         <v>1677</v>
-      </c>
-[...4 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B244" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C244" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G244" s="5" t="s">
         <v>1680</v>
       </c>
-      <c r="B244" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C244" s="5" t="s">
+      <c r="H244" s="5" t="s">
         <v>1681</v>
       </c>
-      <c r="D244" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H244" s="5" t="s">
+      <c r="I244" s="5" t="s">
         <v>1682</v>
       </c>
-      <c r="I244" s="5" t="s">
+      <c r="J244" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K244" s="5" t="s">
         <v>1683</v>
       </c>
-      <c r="J244" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K244" s="5" t="s">
+      <c r="L244" s="6" t="s">
         <v>1684</v>
       </c>
-      <c r="L244" s="6" t="s">
+      <c r="M244" s="5" t="s">
         <v>1685</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B245" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C245" s="5" t="s">
         <v>1687</v>
       </c>
-      <c r="B245" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C245" s="5" t="s">
+      <c r="D245" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E245" s="5" t="s">
         <v>1688</v>
       </c>
-      <c r="D245" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F245" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="G245" s="5" t="s">
+        <v>1689</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="I245" s="5"/>
+        <v>1690</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>1691</v>
+      </c>
       <c r="J245" s="5" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>912</v>
+        <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>1695</v>
+        <v>18</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>1698</v>
+        <v>262</v>
       </c>
       <c r="K246" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="L246" s="6" t="s">
         <v>1700</v>
       </c>
       <c r="M246" s="5" t="s">
         <v>1701</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>912</v>
+        <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>1694</v>
+        <v>1703</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>1703</v>
+        <v>18</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H247" s="5" t="s">
-        <v>101</v>
+        <v>1704</v>
       </c>
       <c r="I247" s="5"/>
       <c r="J247" s="5" t="s">
-        <v>1704</v>
+        <v>262</v>
       </c>
       <c r="K247" s="5" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="M247" s="5" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>14</v>
+        <v>927</v>
       </c>
       <c r="C248" s="5" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>18</v>
+        <v>1710</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H248" s="5" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="I248" s="5"/>
+        <v>1711</v>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>1712</v>
+      </c>
       <c r="J248" s="5" t="s">
-        <v>247</v>
+        <v>1713</v>
       </c>
       <c r="K248" s="5" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="M248" s="5" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>14</v>
+        <v>927</v>
       </c>
       <c r="C249" s="5" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E249" s="5" t="s">
+        <v>1718</v>
+      </c>
+      <c r="F249" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F249" s="5" t="s">
+      <c r="G249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="I249" s="5"/>
+      <c r="J249" s="5" t="s">
+        <v>1719</v>
+      </c>
+      <c r="K249" s="5" t="s">
         <v>1714</v>
       </c>
-      <c r="G249" s="5" t="inlineStr">
-[...17 lines deleted...]
-      </c>
       <c r="L249" s="6" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="M249" s="5" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>530</v>
+        <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>1723</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="I250" s="5"/>
-      <c r="J250" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J250" s="5" t="s">
+        <v>262</v>
       </c>
       <c r="K250" s="5" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1722</v>
-[...1 lines deleted...]
-      <c r="M250" s="5"/>
+        <v>1726</v>
+      </c>
+      <c r="M250" s="5" t="s">
+        <v>1727</v>
+      </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C251" s="5" t="s">
         <v>1723</v>
       </c>
-      <c r="B251" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D251" s="5" t="s">
-        <v>1725</v>
+        <v>101</v>
       </c>
       <c r="E251" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F251" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F251" s="5" t="s">
+        <v>1729</v>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H251" s="5" t="s">
-        <v>1726</v>
+      <c r="H251" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I251" s="5" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>1728</v>
+        <v>262</v>
       </c>
       <c r="K251" s="5" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="M251" s="5" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>14</v>
+        <v>545</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>1724</v>
-[...8 lines deleted...]
-        <v>1734</v>
+        <v>16</v>
+      </c>
+      <c r="D252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G252" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H252" s="5" t="s">
         <v>1735</v>
       </c>
-      <c r="I252" s="5" t="s">
+      <c r="I252" s="5"/>
+      <c r="J252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K252" s="5" t="s">
         <v>1736</v>
       </c>
-      <c r="J252" s="5" t="s">
+      <c r="L252" s="6" t="s">
         <v>1737</v>
       </c>
-      <c r="K252" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M252" s="5"/>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1741</v>
+        <v>1738</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="5" t="s">
-        <v>1742</v>
+        <v>1739</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>1743</v>
+        <v>1740</v>
       </c>
       <c r="E253" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
+        <v>1741</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>1742</v>
+      </c>
+      <c r="J253" s="5" t="s">
+        <v>1743</v>
+      </c>
+      <c r="K253" s="5" t="s">
         <v>1744</v>
       </c>
-      <c r="I253" s="5"/>
-[...3 lines deleted...]
-      <c r="K253" s="5" t="s">
+      <c r="L253" s="6" t="s">
         <v>1745</v>
       </c>
-      <c r="L253" s="6" t="s">
+      <c r="M253" s="5" t="s">
         <v>1746</v>
-      </c>
-[...1 lines deleted...]
-        <v>1747</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C254" s="5" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="E254" s="5" t="s">
         <v>1748</v>
       </c>
-      <c r="B254" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C254" s="5" t="s">
+      <c r="F254" s="5" t="s">
         <v>1749</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H254" s="5" t="s">
         <v>1750</v>
       </c>
-      <c r="I254" s="5"/>
+      <c r="I254" s="5" t="s">
+        <v>1751</v>
+      </c>
       <c r="J254" s="5" t="s">
-        <v>247</v>
+        <v>1752</v>
       </c>
       <c r="K254" s="5" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="M254" s="5" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="5" t="s">
-        <v>101</v>
+        <v>1757</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>1756</v>
+        <v>18</v>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H255" s="5" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="s">
-        <v>1758</v>
+        <v>1313</v>
       </c>
       <c r="K255" s="5" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="M255" s="5" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="5" t="s">
-        <v>1742</v>
+        <v>1764</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>1392</v>
-[...9 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H256" s="5" t="s">
-        <v>1763</v>
-[...3 lines deleted...]
-      </c>
+        <v>1765</v>
+      </c>
+      <c r="I256" s="5"/>
       <c r="J256" s="5" t="s">
-        <v>1765</v>
+        <v>262</v>
       </c>
       <c r="K256" s="5" t="s">
         <v>1766</v>
       </c>
       <c r="L256" s="6" t="s">
         <v>1767</v>
       </c>
       <c r="M256" s="5" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
         <v>1769</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>1330</v>
+        <v>443</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>1392</v>
-[...9 lines deleted...]
-        </is>
+        <v>1243</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>1771</v>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1765</v>
+        <v>1774</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="M257" s="5" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
-        <v>1776</v>
+        <v>101</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>101</v>
+        <v>1779</v>
       </c>
       <c r="E258" s="5" t="s">
-        <v>1777</v>
-[...2 lines deleted...]
-        <v>1778</v>
+        <v>1780</v>
+      </c>
+      <c r="F258" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H258" s="5" t="s">
-        <v>1779</v>
-[...3 lines deleted...]
-      </c>
+        <v>1781</v>
+      </c>
+      <c r="I258" s="5"/>
       <c r="J258" s="5" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="M258" s="5" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="5" t="s">
-        <v>1330</v>
+        <v>1757</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>1786</v>
+        <v>1407</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H259" s="5" t="s">
         <v>1787</v>
       </c>
       <c r="I259" s="5" t="s">
         <v>1788</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1758</v>
+        <v>1789</v>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="M259" s="5" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="5" t="s">
-        <v>1793</v>
+        <v>1345</v>
       </c>
       <c r="D260" s="5" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G260" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H260" s="5" t="s">
         <v>1794</v>
       </c>
-      <c r="E260" s="5" t="s">
-[...13 lines deleted...]
-      <c r="I260" s="5"/>
+      <c r="I260" s="5" t="s">
+        <v>1795</v>
+      </c>
       <c r="J260" s="5" t="s">
-        <v>272</v>
+        <v>1789</v>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="M260" s="5" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="5" t="s">
-        <v>16</v>
+        <v>1800</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>1799</v>
+        <v>101</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1801</v>
+      </c>
+      <c r="F261" s="5" t="s">
+        <v>1802</v>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1758</v>
+        <v>1805</v>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="M261" s="5" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="5" t="s">
-        <v>1269</v>
+        <v>1345</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>1742</v>
+        <v>1810</v>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H262" s="5" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="I262" s="5" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="J262" s="5" t="s">
-        <v>1765</v>
+        <v>1782</v>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="M262" s="5" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="5" t="s">
-        <v>27</v>
+        <v>1817</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>1392</v>
+        <v>1818</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>1714</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="s">
-        <v>1812</v>
+        <v>101</v>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="s">
-        <v>1813</v>
+        <v>287</v>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="M263" s="5" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="5" t="s">
-        <v>1818</v>
+        <v>16</v>
       </c>
       <c r="D264" s="5" t="s">
-        <v>101</v>
+        <v>1823</v>
       </c>
       <c r="E264" s="5" t="s">
-        <v>1819</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
+      </c>
+      <c r="F264" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H264" s="5" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="I264" s="5" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="J264" s="5" t="s">
-        <v>1822</v>
+        <v>1782</v>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="M264" s="5" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="5" t="s">
-        <v>27</v>
+        <v>1284</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>1724</v>
-[...2 lines deleted...]
-        <v>1827</v>
+        <v>1757</v>
+      </c>
+      <c r="E265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H265" s="5" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>1830</v>
+        <v>1789</v>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="M265" s="5" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>1724</v>
-[...4 lines deleted...]
-        </is>
+        <v>1407</v>
+      </c>
+      <c r="E266" s="5" t="s">
+        <v>1729</v>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H266" s="5" t="s">
-        <v>1835</v>
-[...1 lines deleted...]
-      <c r="I266" s="5" t="s">
         <v>1836</v>
       </c>
+      <c r="I266" s="5"/>
       <c r="J266" s="5" t="s">
         <v>1837</v>
       </c>
       <c r="K266" s="5" t="s">
         <v>1838</v>
       </c>
       <c r="L266" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="M266" s="5" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
         <v>1841</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="5" t="s">
-        <v>429</v>
+        <v>1842</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>428</v>
+        <v>101</v>
       </c>
       <c r="E267" s="5" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="F267" s="5" t="s">
-        <v>1843</v>
+        <v>18</v>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="s">
         <v>1844</v>
       </c>
       <c r="I267" s="5" t="s">
         <v>1845</v>
       </c>
       <c r="J267" s="5" t="s">
         <v>1846</v>
       </c>
       <c r="K267" s="5" t="s">
         <v>1847</v>
       </c>
       <c r="L267" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="M267" s="5" t="s">
         <v>1849</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
         <v>1850</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="5" t="s">
-        <v>1742</v>
+        <v>27</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>1392</v>
-[...4 lines deleted...]
-        </is>
+        <v>1739</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>1851</v>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H268" s="5" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="I268" s="5" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>1765</v>
+        <v>1854</v>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="M268" s="5" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="5" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>1857</v>
+        <v>1739</v>
+      </c>
+      <c r="E269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H269" s="5" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="M269" s="5" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>912</v>
+        <v>14</v>
       </c>
       <c r="C270" s="5" t="s">
-        <v>1865</v>
+        <v>444</v>
       </c>
       <c r="D270" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E270" s="5" t="s">
         <v>1866</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>1867</v>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H270" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H270" s="5" t="s">
+        <v>1868</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="M270" s="5" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="5" t="s">
-        <v>429</v>
+        <v>1757</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>1874</v>
+        <v>1407</v>
+      </c>
+      <c r="E271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F271" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
         <v>1875</v>
       </c>
       <c r="I271" s="5" t="s">
         <v>1876</v>
       </c>
       <c r="J271" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="K271" s="5" t="s">
         <v>1877</v>
       </c>
-      <c r="K271" s="5" t="s">
+      <c r="L271" s="6" t="s">
         <v>1878</v>
       </c>
-      <c r="L271" s="6" t="s">
+      <c r="M271" s="5" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B272" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C272" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E272" s="5" t="s">
         <v>1881</v>
       </c>
-      <c r="B272" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D272" s="5" t="s">
+      <c r="F272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G272" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H272" s="5" t="s">
         <v>1882</v>
       </c>
-      <c r="E272" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F272" s="5" t="s">
+      <c r="I272" s="5" t="s">
         <v>1883</v>
       </c>
-      <c r="G272" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H272" s="5" t="s">
+      <c r="J272" s="5" t="s">
         <v>1884</v>
       </c>
-      <c r="I272" s="5" t="s">
+      <c r="K272" s="5" t="s">
         <v>1885</v>
       </c>
-      <c r="J272" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K272" s="5" t="s">
+      <c r="L272" s="6" t="s">
         <v>1886</v>
       </c>
-      <c r="L272" s="6" t="s">
+      <c r="M272" s="5" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="C273" s="5" t="s">
         <v>1889</v>
       </c>
-      <c r="B273" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C273" s="5" t="s">
+      <c r="D273" s="5" t="s">
         <v>1890</v>
       </c>
-      <c r="D273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E273" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F273" s="5" t="s">
         <v>1891</v>
       </c>
-      <c r="F273" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I273" s="5"/>
+      <c r="I273" s="5" t="s">
+        <v>1892</v>
+      </c>
       <c r="J273" s="5" t="s">
-        <v>1869</v>
+        <v>1893</v>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="M273" s="5" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>1742</v>
+        <v>443</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1866</v>
+      </c>
+      <c r="F274" s="5" t="s">
+        <v>1898</v>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1896</v>
-[...1 lines deleted...]
-      <c r="I274" s="5"/>
+        <v>1899</v>
+      </c>
+      <c r="I274" s="5" t="s">
+        <v>1900</v>
+      </c>
       <c r="J274" s="5" t="s">
-        <v>1758</v>
+        <v>1901</v>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1897</v>
+        <v>1902</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="M274" s="5" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="5" t="s">
-        <v>1742</v>
+        <v>443</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>1392</v>
-[...9 lines deleted...]
-        </is>
+        <v>444</v>
+      </c>
+      <c r="E275" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F275" s="5" t="s">
+        <v>1907</v>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H275" s="5" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
       <c r="I275" s="5" t="s">
-        <v>1902</v>
+        <v>1909</v>
       </c>
       <c r="J275" s="5" t="s">
-        <v>1765</v>
+        <v>1910</v>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1903</v>
+        <v>1911</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
       <c r="M275" s="5" t="s">
-        <v>1905</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1906</v>
+        <v>1914</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="5" t="s">
-        <v>16</v>
+        <v>1284</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>1392</v>
-[...7 lines deleted...]
-        </is>
+        <v>1915</v>
+      </c>
+      <c r="E276" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F276" s="5" t="s">
+        <v>1916</v>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1907</v>
+        <v>1917</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1908</v>
+        <v>1918</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1758</v>
+        <v>1789</v>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1909</v>
+        <v>1919</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="M276" s="5" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1912</v>
+        <v>1922</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>14</v>
+        <v>927</v>
       </c>
       <c r="C277" s="5" t="s">
-        <v>429</v>
+        <v>1923</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>428</v>
+        <v>101</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>1913</v>
+        <v>1924</v>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H277" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I277" s="5"/>
       <c r="J277" s="5" t="s">
-        <v>1916</v>
+        <v>1893</v>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1917</v>
+        <v>1925</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1918</v>
+        <v>1926</v>
       </c>
       <c r="M277" s="5" t="s">
-        <v>1919</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1920</v>
+        <v>1928</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="5" t="s">
-        <v>1921</v>
+        <v>16</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>101</v>
+        <v>1757</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>1714</v>
+        <v>17</v>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1922</v>
-[...3 lines deleted...]
-      </c>
+        <v>1929</v>
+      </c>
+      <c r="I278" s="5"/>
       <c r="J278" s="5" t="s">
-        <v>1924</v>
+        <v>1782</v>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="M278" s="5" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="5" t="s">
-        <v>1214</v>
+        <v>1757</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>1929</v>
-[...2 lines deleted...]
-        <v>1930</v>
+        <v>1407</v>
+      </c>
+      <c r="E279" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H279" s="5" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1933</v>
+        <v>1789</v>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="M279" s="5" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="5" t="s">
-        <v>1938</v>
+        <v>16</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>101</v>
+        <v>1407</v>
       </c>
       <c r="E280" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F280" s="5" t="s">
-        <v>1714</v>
+      <c r="F280" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H280" s="5" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>1941</v>
+        <v>1782</v>
       </c>
       <c r="K280" s="5" t="s">
         <v>1942</v>
       </c>
       <c r="L280" s="6" t="s">
         <v>1943</v>
       </c>
       <c r="M280" s="5" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
         <v>1945</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>1392</v>
+        <v>443</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>17</v>
+        <v>1946</v>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="I281" s="5" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="J281" s="5" t="s">
-        <v>1758</v>
+        <v>1949</v>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="M281" s="5" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="5" t="s">
-        <v>27</v>
+        <v>1954</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>1392</v>
+        <v>101</v>
       </c>
       <c r="E282" s="5" t="s">
-        <v>17</v>
+        <v>1729</v>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1765</v>
+        <v>1957</v>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="M282" s="5" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="5" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>429</v>
+        <v>1962</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>1958</v>
-[...2 lines deleted...]
-        <v>1959</v>
+        <v>1963</v>
+      </c>
+      <c r="F283" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1961</v>
+        <v>1965</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1962</v>
-[...4 lines deleted...]
-        </is>
+        <v>1966</v>
+      </c>
+      <c r="K283" s="5" t="s">
+        <v>1967</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1963</v>
+        <v>1968</v>
       </c>
       <c r="M283" s="5" t="s">
-        <v>1964</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1965</v>
+        <v>1970</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="5" t="s">
-        <v>27</v>
+        <v>1971</v>
       </c>
       <c r="D284" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E284" s="5" t="s">
-        <v>1857</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F284" s="5" t="s">
+        <v>1729</v>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H284" s="5" t="s">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="M284" s="5" t="s">
-        <v>1971</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="5" t="s">
-        <v>1973</v>
+        <v>16</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>101</v>
+        <v>1407</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>1974</v>
-[...2 lines deleted...]
-        <v>1975</v>
+        <v>17</v>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H285" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H285" s="5" t="s">
+        <v>1979</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="J285" s="5" t="s">
-        <v>1977</v>
+        <v>1782</v>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="M285" s="5" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="5" t="s">
-        <v>1982</v>
+        <v>27</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>101</v>
+        <v>1407</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>1983</v>
+        <v>17</v>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H286" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H286" s="5" t="s">
+        <v>1985</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1985</v>
+        <v>1789</v>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="M286" s="5" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="5" t="s">
-        <v>27</v>
+        <v>1243</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>101</v>
+        <v>444</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1991</v>
+      </c>
+      <c r="F287" s="5" t="s">
+        <v>1992</v>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1992</v>
-[...2 lines deleted...]
-        <v>1993</v>
+        <v>1995</v>
+      </c>
+      <c r="K287" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="M287" s="5" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="5" t="s">
-        <v>1997</v>
+        <v>27</v>
       </c>
       <c r="D288" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E288" s="5" t="s">
-        <v>18</v>
+        <v>1881</v>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="K288" s="5" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="M288" s="5" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="5" t="s">
-        <v>429</v>
+        <v>2006</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>428</v>
+        <v>101</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>1842</v>
+        <v>2007</v>
       </c>
       <c r="F289" s="5" t="s">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H289" s="5" t="s">
-        <v>2006</v>
+      <c r="H289" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I289" s="5" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="K289" s="5" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="M289" s="5" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="5" t="s">
-        <v>16</v>
+        <v>2015</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>2013</v>
+        <v>101</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>2016</v>
+      </c>
+      <c r="F290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H290" s="5" t="s">
-        <v>2015</v>
+      <c r="H290" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I290" s="5" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1765</v>
+        <v>2018</v>
       </c>
       <c r="K290" s="5" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="M290" s="5" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>2013</v>
+        <v>101</v>
       </c>
       <c r="E291" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F291" s="5" t="s">
-        <v>2014</v>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="I291" s="5" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1765</v>
+        <v>2025</v>
       </c>
       <c r="K291" s="5" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="M291" s="5" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="5" t="s">
-        <v>2027</v>
+        <v>2030</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>841</v>
+        <v>101</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="K292" s="5" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="M292" s="5" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>2013</v>
+        <v>443</v>
       </c>
       <c r="E293" s="5" t="s">
-        <v>17</v>
+        <v>1866</v>
       </c>
       <c r="F293" s="5" t="s">
-        <v>2014</v>
+        <v>2038</v>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="J293" s="5" t="s">
-        <v>1765</v>
-[...4 lines deleted...]
-        </is>
+        <v>2041</v>
+      </c>
+      <c r="K293" s="5" t="s">
+        <v>2042</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="M293" s="5" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="E294" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F294" s="5" t="s">
-        <v>2014</v>
+        <v>2047</v>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H294" s="5" t="s">
-        <v>2040</v>
+        <v>2048</v>
       </c>
       <c r="I294" s="5" t="s">
-        <v>2041</v>
+        <v>2049</v>
       </c>
       <c r="J294" s="5" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="K294" s="5" t="s">
-        <v>2042</v>
+        <v>2050</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>2043</v>
+        <v>2051</v>
       </c>
       <c r="M294" s="5" t="s">
-        <v>2044</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>2045</v>
+        <v>2053</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C295" s="5" t="s">
-        <v>1724</v>
+        <v>16</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>429</v>
-[...9 lines deleted...]
-        </is>
+        <v>2046</v>
+      </c>
+      <c r="E295" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F295" s="5" t="s">
+        <v>2047</v>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H295" s="5" t="s">
-        <v>2046</v>
+        <v>2054</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>2047</v>
+        <v>2055</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>2048</v>
+        <v>1789</v>
       </c>
       <c r="K295" s="5" t="s">
-        <v>2049</v>
+        <v>2056</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>2050</v>
+        <v>2057</v>
       </c>
       <c r="M295" s="5" t="s">
-        <v>2051</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>2052</v>
+        <v>2059</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C296" s="5" t="s">
-        <v>1724</v>
+        <v>2060</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>429</v>
+        <v>856</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>2053</v>
-[...2 lines deleted...]
-        <v>2054</v>
+        <v>17</v>
+      </c>
+      <c r="F296" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="J296" s="5" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="K296" s="5" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="M296" s="5" t="s">
-        <v>2060</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>2061</v>
+        <v>2067</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="E297" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F297" s="5" t="s">
-        <v>2014</v>
+        <v>2047</v>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>2062</v>
+        <v>2068</v>
       </c>
       <c r="I297" s="5" t="s">
-        <v>2063</v>
+        <v>2069</v>
       </c>
       <c r="J297" s="5" t="s">
-        <v>1765</v>
-[...2 lines deleted...]
-        <v>2064</v>
+        <v>1789</v>
+      </c>
+      <c r="K297" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L297" s="6" t="s">
-        <v>2065</v>
+        <v>2070</v>
       </c>
       <c r="M297" s="5" t="s">
-        <v>2066</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>2067</v>
+        <v>2072</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C298" s="5" t="s">
-        <v>2068</v>
+        <v>16</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>101</v>
+        <v>2046</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>2069</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F298" s="5" t="s">
+        <v>2047</v>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H298" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H298" s="5" t="s">
+        <v>2073</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
       <c r="J298" s="5" t="s">
-        <v>2071</v>
+        <v>1789</v>
       </c>
       <c r="K298" s="5" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="M298" s="5" t="s">
-        <v>2074</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C299" s="5" t="s">
-        <v>16</v>
+        <v>1739</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>2013</v>
-[...5 lines deleted...]
-        <v>2014</v>
+        <v>444</v>
+      </c>
+      <c r="E299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>1765</v>
+        <v>2081</v>
       </c>
       <c r="K299" s="5" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
       <c r="M299" s="5" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="5" t="s">
-        <v>16</v>
+        <v>1739</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>2013</v>
+        <v>444</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>17</v>
+        <v>2086</v>
       </c>
       <c r="F300" s="5" t="s">
-        <v>2014</v>
+        <v>1907</v>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H300" s="5" t="s">
-        <v>2082</v>
+        <v>2087</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>2083</v>
+        <v>2088</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>1765</v>
+        <v>2089</v>
       </c>
       <c r="K300" s="5" t="s">
-        <v>2084</v>
+        <v>2090</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>2085</v>
+        <v>2091</v>
       </c>
       <c r="M300" s="5" t="s">
-        <v>2086</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>2087</v>
+        <v>2093</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>2088</v>
+        <v>17</v>
       </c>
       <c r="F301" s="5" t="s">
-        <v>2014</v>
+        <v>2047</v>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H301" s="5" t="s">
-        <v>2089</v>
+        <v>2094</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>2090</v>
+        <v>2095</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="K301" s="5" t="s">
-        <v>2091</v>
+        <v>2096</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>2092</v>
+        <v>2097</v>
       </c>
       <c r="M301" s="5" t="s">
-        <v>2093</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>2094</v>
+        <v>2099</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C302" s="5" t="s">
-        <v>429</v>
+        <v>2100</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>428</v>
+        <v>101</v>
       </c>
       <c r="E302" s="5" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>2101</v>
+      </c>
+      <c r="F302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H302" s="5" t="s">
-        <v>2095</v>
+      <c r="H302" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I302" s="5" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
       <c r="J302" s="5" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c r="K302" s="5" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="M302" s="5" t="s">
-        <v>2100</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>2101</v>
+        <v>2107</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="E303" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F303" s="5" t="s">
-        <v>2014</v>
+        <v>2047</v>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="s">
-        <v>2102</v>
+        <v>2108</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>2103</v>
+        <v>2109</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="K303" s="5" t="s">
-        <v>2104</v>
+        <v>2110</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>2105</v>
+        <v>2111</v>
       </c>
       <c r="M303" s="5" t="s">
-        <v>2106</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>2107</v>
+        <v>2113</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="E304" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F304" s="5" t="s">
-        <v>2014</v>
+        <v>2047</v>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H304" s="5" t="s">
-        <v>2108</v>
-[...1 lines deleted...]
-      <c r="I304" s="5"/>
+        <v>2114</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>2115</v>
+      </c>
       <c r="J304" s="5" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="K304" s="5" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="M304" s="5" t="s">
-        <v>2111</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>2112</v>
+        <v>2119</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="5" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>428</v>
+        <v>2046</v>
       </c>
       <c r="E305" s="5" t="s">
-        <v>1842</v>
+        <v>2120</v>
       </c>
       <c r="F305" s="5" t="s">
-        <v>2005</v>
+        <v>2047</v>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="s">
-        <v>2113</v>
+        <v>2121</v>
       </c>
       <c r="I305" s="5" t="s">
-        <v>2114</v>
+        <v>2122</v>
       </c>
       <c r="J305" s="5" t="s">
-        <v>2115</v>
+        <v>1789</v>
       </c>
       <c r="K305" s="5" t="s">
-        <v>2116</v>
+        <v>2123</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>2117</v>
+        <v>2124</v>
       </c>
       <c r="M305" s="5" t="s">
-        <v>2118</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>2119</v>
+        <v>2126</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>2013</v>
+        <v>443</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>17</v>
+        <v>1866</v>
       </c>
       <c r="F306" s="5" t="s">
-        <v>2014</v>
+        <v>2038</v>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H306" s="5" t="s">
-        <v>2120</v>
+        <v>2127</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>2121</v>
+        <v>2128</v>
       </c>
       <c r="J306" s="5" t="s">
-        <v>1765</v>
+        <v>2129</v>
       </c>
       <c r="K306" s="5" t="s">
-        <v>2122</v>
+        <v>2130</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>2123</v>
+        <v>2131</v>
       </c>
       <c r="M306" s="5" t="s">
-        <v>2124</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>2125</v>
+        <v>2133</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>428</v>
+        <v>2046</v>
       </c>
       <c r="E307" s="5" t="s">
-        <v>1842</v>
+        <v>17</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>2005</v>
+        <v>2047</v>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>2126</v>
-[...1 lines deleted...]
-      <c r="I307" s="5"/>
+        <v>2134</v>
+      </c>
+      <c r="I307" s="5" t="s">
+        <v>2135</v>
+      </c>
       <c r="J307" s="5" t="s">
-        <v>2127</v>
+        <v>1789</v>
       </c>
       <c r="K307" s="5" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="M307" s="5" t="s">
-        <v>2130</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>2131</v>
+        <v>2139</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>428</v>
+        <v>2046</v>
       </c>
       <c r="E308" s="5" t="s">
-        <v>1842</v>
+        <v>17</v>
       </c>
       <c r="F308" s="5" t="s">
-        <v>2005</v>
+        <v>2047</v>
       </c>
       <c r="G308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H308" s="5" t="s">
-        <v>2132</v>
-[...3 lines deleted...]
-      </c>
+        <v>2140</v>
+      </c>
+      <c r="I308" s="5"/>
       <c r="J308" s="5" t="s">
-        <v>2134</v>
+        <v>1789</v>
       </c>
       <c r="K308" s="5" t="s">
-        <v>2135</v>
+        <v>2141</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="M308" s="5" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>2138</v>
+        <v>2144</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>1857</v>
+        <v>1866</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>2139</v>
+        <v>2038</v>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H309" s="5" t="s">
-        <v>2140</v>
+        <v>2145</v>
       </c>
       <c r="I309" s="5" t="s">
-        <v>2141</v>
+        <v>2146</v>
       </c>
       <c r="J309" s="5" t="s">
-        <v>2142</v>
+        <v>2147</v>
       </c>
       <c r="K309" s="5" t="s">
-        <v>2143</v>
+        <v>2148</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>2144</v>
+        <v>2149</v>
       </c>
       <c r="M309" s="5" t="s">
-        <v>2145</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="E310" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F310" s="5" t="s">
-        <v>2014</v>
+        <v>2047</v>
       </c>
       <c r="G310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H310" s="5" t="s">
-        <v>2147</v>
+        <v>2152</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>2148</v>
+        <v>2153</v>
       </c>
       <c r="J310" s="5" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="K310" s="5" t="s">
-        <v>2149</v>
+        <v>2154</v>
       </c>
       <c r="L310" s="6" t="s">
-        <v>2150</v>
+        <v>2155</v>
       </c>
       <c r="M310" s="5" t="s">
-        <v>2151</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>2152</v>
+        <v>2157</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>2013</v>
+        <v>443</v>
       </c>
       <c r="E311" s="5" t="s">
-        <v>17</v>
+        <v>1866</v>
       </c>
       <c r="F311" s="5" t="s">
-        <v>2153</v>
+        <v>2038</v>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H311" s="5" t="s">
-        <v>2154</v>
-[...3 lines deleted...]
-      </c>
+        <v>2158</v>
+      </c>
+      <c r="I311" s="5"/>
       <c r="J311" s="5" t="s">
-        <v>1765</v>
+        <v>2159</v>
       </c>
       <c r="K311" s="5" t="s">
-        <v>2156</v>
+        <v>2160</v>
       </c>
       <c r="L311" s="6" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="M311" s="5" t="s">
-        <v>2158</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>2159</v>
+        <v>2163</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>2013</v>
+        <v>443</v>
       </c>
       <c r="E312" s="5" t="s">
-        <v>17</v>
+        <v>1866</v>
       </c>
       <c r="F312" s="5" t="s">
-        <v>2014</v>
+        <v>2038</v>
       </c>
       <c r="G312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H312" s="5" t="s">
-        <v>2160</v>
-[...1 lines deleted...]
-      <c r="I312" s="5"/>
+        <v>2164</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>2165</v>
+      </c>
       <c r="J312" s="5" t="s">
-        <v>1765</v>
+        <v>2166</v>
       </c>
       <c r="K312" s="5" t="s">
-        <v>2161</v>
+        <v>2167</v>
       </c>
       <c r="L312" s="6" t="s">
-        <v>2162</v>
+        <v>2168</v>
       </c>
       <c r="M312" s="5" t="s">
-        <v>2163</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>2164</v>
+        <v>2170</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>2013</v>
+        <v>443</v>
       </c>
       <c r="E313" s="5" t="s">
-        <v>17</v>
+        <v>1881</v>
       </c>
       <c r="F313" s="5" t="s">
-        <v>2014</v>
+        <v>2171</v>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H313" s="5" t="s">
-        <v>2165</v>
-[...1 lines deleted...]
-      <c r="I313" s="5"/>
+        <v>2172</v>
+      </c>
+      <c r="I313" s="5" t="s">
+        <v>2173</v>
+      </c>
       <c r="J313" s="5" t="s">
-        <v>1765</v>
+        <v>2174</v>
       </c>
       <c r="K313" s="5" t="s">
-        <v>2166</v>
+        <v>2175</v>
       </c>
       <c r="L313" s="6" t="s">
-        <v>2167</v>
+        <v>2176</v>
       </c>
       <c r="M313" s="5" t="s">
-        <v>2168</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>2169</v>
+        <v>2178</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
-        <v>428</v>
+        <v>16</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>429</v>
+        <v>2046</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>2170</v>
+        <v>17</v>
       </c>
       <c r="F314" s="5" t="s">
-        <v>1842</v>
+        <v>2047</v>
       </c>
       <c r="G314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H314" s="5" t="s">
-        <v>2171</v>
+        <v>2179</v>
       </c>
       <c r="I314" s="5" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
       <c r="J314" s="5" t="s">
-        <v>2173</v>
+        <v>1789</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>2174</v>
+        <v>2181</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>2175</v>
+        <v>2182</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>2176</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>428</v>
+        <v>2046</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>1842</v>
+        <v>17</v>
       </c>
       <c r="F315" s="5" t="s">
-        <v>2178</v>
+        <v>2185</v>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H315" s="5" t="s">
-        <v>2179</v>
+        <v>2186</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>2180</v>
+        <v>2187</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>2181</v>
+        <v>1789</v>
       </c>
       <c r="K315" s="5" t="s">
-        <v>2182</v>
+        <v>2188</v>
       </c>
       <c r="L315" s="6" t="s">
-        <v>2183</v>
+        <v>2189</v>
       </c>
       <c r="M315" s="5" t="s">
-        <v>2184</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>2185</v>
+        <v>2191</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>1694</v>
+        <v>16</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>101</v>
+        <v>2046</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>2186</v>
+        <v>17</v>
       </c>
       <c r="F316" s="5" t="s">
-        <v>1867</v>
+        <v>2047</v>
       </c>
       <c r="G316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H316" s="5" t="s">
-        <v>2187</v>
-[...3 lines deleted...]
-      </c>
+        <v>2192</v>
+      </c>
+      <c r="I316" s="5"/>
       <c r="J316" s="5" t="s">
-        <v>2189</v>
+        <v>1789</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
       <c r="M316" s="5" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="E317" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F317" s="5" t="s">
-        <v>2194</v>
+        <v>2047</v>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
-        <v>2195</v>
-[...3 lines deleted...]
-      </c>
+        <v>2197</v>
+      </c>
+      <c r="I317" s="5"/>
       <c r="J317" s="5" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>16</v>
+        <v>443</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>2013</v>
+        <v>444</v>
       </c>
       <c r="E318" s="5" t="s">
-        <v>17</v>
+        <v>1906</v>
       </c>
       <c r="F318" s="5" t="s">
-        <v>2194</v>
+        <v>1866</v>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>1765</v>
+        <v>2204</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>16</v>
+        <v>444</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>2013</v>
+        <v>443</v>
       </c>
       <c r="E319" s="5" t="s">
-        <v>17</v>
+        <v>1866</v>
       </c>
       <c r="F319" s="5" t="s">
-        <v>2194</v>
+        <v>2209</v>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
       <c r="J319" s="5" t="s">
-        <v>1765</v>
+        <v>2212</v>
       </c>
       <c r="K319" s="5" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
       <c r="L319" s="6" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="M319" s="5" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
-        <v>429</v>
+        <v>1709</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>428</v>
+        <v>101</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>1842</v>
+        <v>2217</v>
       </c>
       <c r="F320" s="5" t="s">
-        <v>2178</v>
+        <v>1891</v>
       </c>
       <c r="G320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H320" s="5" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
       <c r="J320" s="5" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>2217</v>
+        <v>2222</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>2218</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>2219</v>
+        <v>2224</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>429</v>
+        <v>27</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>428</v>
+        <v>1739</v>
       </c>
       <c r="E321" s="5" t="s">
-        <v>2054</v>
+        <v>2225</v>
       </c>
       <c r="F321" s="5" t="s">
-        <v>2220</v>
+        <v>2226</v>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="s">
-        <v>2221</v>
+        <v>2227</v>
       </c>
       <c r="I321" s="5" t="s">
-        <v>2222</v>
+        <v>2228</v>
       </c>
       <c r="J321" s="5" t="s">
-        <v>2223</v>
+        <v>2229</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>2224</v>
+        <v>2230</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>2225</v>
+        <v>2231</v>
       </c>
       <c r="M321" s="5" t="s">
-        <v>2226</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>2227</v>
+        <v>2233</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>429</v>
+        <v>16</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>428</v>
+        <v>2046</v>
       </c>
       <c r="E322" s="5" t="s">
-        <v>1842</v>
+        <v>17</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>2220</v>
+        <v>2234</v>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>2229</v>
+        <v>2236</v>
       </c>
       <c r="J322" s="5" t="s">
-        <v>2230</v>
+        <v>1789</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>2231</v>
+        <v>2237</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>2232</v>
+        <v>2238</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>2233</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C323" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F323" s="5" t="s">
         <v>2234</v>
       </c>
-      <c r="B323" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>2236</v>
+        <v>2241</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>2237</v>
+        <v>2242</v>
       </c>
       <c r="J323" s="5" t="s">
-        <v>2238</v>
+        <v>1789</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="M323" s="5" t="s">
-        <v>2241</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>2242</v>
+        <v>2246</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>2013</v>
+        <v>2046</v>
       </c>
       <c r="E324" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>2194</v>
+        <v>2234</v>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="s">
-        <v>2243</v>
-[...1 lines deleted...]
-      <c r="I324" s="5"/>
+        <v>2247</v>
+      </c>
+      <c r="I324" s="5" t="s">
+        <v>2248</v>
+      </c>
       <c r="J324" s="5" t="s">
-        <v>1765</v>
+        <v>1789</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>2244</v>
+        <v>2249</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>2245</v>
+        <v>2250</v>
       </c>
       <c r="M324" s="5" t="s">
-        <v>2246</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>2247</v>
+        <v>2252</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="E325" s="5" t="s">
-        <v>1842</v>
+        <v>1866</v>
       </c>
       <c r="F325" s="5" t="s">
-        <v>2005</v>
+        <v>2209</v>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H325" s="5" t="s">
-        <v>2248</v>
-[...1 lines deleted...]
-      <c r="I325" s="5"/>
+        <v>2253</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>2254</v>
+      </c>
       <c r="J325" s="5" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>2250</v>
+        <v>2256</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>2251</v>
+        <v>2257</v>
       </c>
       <c r="M325" s="5" t="s">
-        <v>2252</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>2253</v>
+        <v>2259</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E326" s="5" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F326" s="5" t="s">
+        <v>2260</v>
+      </c>
+      <c r="G326" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H326" s="5" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>2262</v>
+      </c>
+      <c r="J326" s="5" t="s">
+        <v>2263</v>
+      </c>
+      <c r="K326" s="5" t="s">
+        <v>2264</v>
+      </c>
+      <c r="L326" s="6" t="s">
+        <v>2265</v>
+      </c>
+      <c r="M326" s="5" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="5" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C327" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E327" s="5" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F327" s="5" t="s">
+        <v>2260</v>
+      </c>
+      <c r="G327" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H327" s="5" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I327" s="5" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J327" s="5" t="s">
+        <v>2270</v>
+      </c>
+      <c r="K327" s="5" t="s">
+        <v>2271</v>
+      </c>
+      <c r="L327" s="6" t="s">
+        <v>2272</v>
+      </c>
+      <c r="M327" s="5" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="5" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B328" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C328" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>2275</v>
+      </c>
+      <c r="F328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H328" s="5" t="s">
+        <v>2276</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>2277</v>
+      </c>
+      <c r="J328" s="5" t="s">
+        <v>2278</v>
+      </c>
+      <c r="K328" s="5" t="s">
+        <v>2279</v>
+      </c>
+      <c r="L328" s="6" t="s">
+        <v>2280</v>
+      </c>
+      <c r="M328" s="5" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="5" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B329" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C329" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D326" s="5" t="s">
-[...33 lines deleted...]
-      <c r="A327" s="5" t="n">
+      <c r="D329" s="5" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E329" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F329" s="5" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G329" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H329" s="5" t="s">
+        <v>2283</v>
+      </c>
+      <c r="I329" s="5"/>
+      <c r="J329" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="K329" s="5" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L329" s="6" t="s">
+        <v>2285</v>
+      </c>
+      <c r="M329" s="5" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="5" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B330" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C330" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E330" s="5" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F330" s="5" t="s">
+        <v>2038</v>
+      </c>
+      <c r="G330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H330" s="5" t="s">
+        <v>2288</v>
+      </c>
+      <c r="I330" s="5"/>
+      <c r="J330" s="5" t="s">
+        <v>2289</v>
+      </c>
+      <c r="K330" s="5" t="s">
+        <v>2290</v>
+      </c>
+      <c r="L330" s="6" t="s">
+        <v>2291</v>
+      </c>
+      <c r="M330" s="5" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="5" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C331" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>2294</v>
+      </c>
+      <c r="F331" s="5" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H331" s="5" t="s">
+        <v>2295</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>2296</v>
+      </c>
+      <c r="J331" s="5" t="s">
+        <v>1789</v>
+      </c>
+      <c r="K331" s="5" t="s">
+        <v>2297</v>
+      </c>
+      <c r="L331" s="6" t="s">
+        <v>2298</v>
+      </c>
+      <c r="M331" s="5" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="5" t="n">
         <v>1940</v>
       </c>
-      <c r="B327" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C327" s="5" t="s">
+      <c r="B332" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C332" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D327" s="5" t="s">
-[...33 lines deleted...]
-        <v>2266</v>
+      <c r="D332" s="5" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H332" s="5" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>2302</v>
+      </c>
+      <c r="J332" s="5" t="s">
+        <v>2303</v>
+      </c>
+      <c r="K332" s="5" t="s">
+        <v>2304</v>
+      </c>
+      <c r="L332" s="6" t="s">
+        <v>2305</v>
+      </c>
+      <c r="M332" s="5" t="s">
+        <v>2306</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -29711,44 +30240,49 @@
     <hyperlink ref="M303" r:id="rId308"/>
     <hyperlink ref="M304" r:id="rId309"/>
     <hyperlink ref="M305" r:id="rId310"/>
     <hyperlink ref="M306" r:id="rId311"/>
     <hyperlink ref="M307" r:id="rId312"/>
     <hyperlink ref="M308" r:id="rId313"/>
     <hyperlink ref="M309" r:id="rId314"/>
     <hyperlink ref="M310" r:id="rId315"/>
     <hyperlink ref="M311" r:id="rId316"/>
     <hyperlink ref="M312" r:id="rId317"/>
     <hyperlink ref="M313" r:id="rId318"/>
     <hyperlink ref="M314" r:id="rId319"/>
     <hyperlink ref="M315" r:id="rId320"/>
     <hyperlink ref="M316" r:id="rId321"/>
     <hyperlink ref="M317" r:id="rId322"/>
     <hyperlink ref="M318" r:id="rId323"/>
     <hyperlink ref="M319" r:id="rId324"/>
     <hyperlink ref="M320" r:id="rId325"/>
     <hyperlink ref="M321" r:id="rId326"/>
     <hyperlink ref="M322" r:id="rId327"/>
     <hyperlink ref="M323" r:id="rId328"/>
     <hyperlink ref="M324" r:id="rId329"/>
     <hyperlink ref="M325" r:id="rId330"/>
     <hyperlink ref="M326" r:id="rId331"/>
     <hyperlink ref="M327" r:id="rId332"/>
+    <hyperlink ref="M328" r:id="rId333"/>
+    <hyperlink ref="M329" r:id="rId334"/>
+    <hyperlink ref="M330" r:id="rId335"/>
+    <hyperlink ref="M331" r:id="rId336"/>
+    <hyperlink ref="M332" r:id="rId337"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>