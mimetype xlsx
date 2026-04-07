--- v0 (2026-02-19)
+++ v1 (2026-04-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="876" uniqueCount="608" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="907" uniqueCount="630" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -455,50 +455,86 @@
 Ellen Warberg/Sawyer har haft tandpine og vil gerne til Odense og have en tand trukket ud. Det har været tordenvejr.
 Laura Warberg må hilse Leonard, hans forældre m.fl.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/BwrS</t>
   </si>
   <si>
     <t>Gelskov
 Kære Mor.
 Hvordan har I det, I morer Jer vel brillant. Jeg savner Jer saadan i Dag, for jeg er i saadan et udmærket Humeur og har slet ingen at snakke med. Onkel Syberg og Tante Minni kom saa hjem i Fredags Nat, det havde nok været en temmelig anstrengende Tur, men han er saa rask efter den, det er rigtig nok rart. – I Dag er Ane rejst, vi fik vores nye Stuepige i Aftes – det er en lille nydelig, fiks en, jeg skal love for, der bliver noget for vores Lærlinge at kigge efter, jeg stod bag Døren og lurede i Aftes for at se Fritz Frepreen hilse paa, hun fik et forfærdelig ellegant Buk, - der var ogsaa en kolossal Varme Pandekager og Traven ud og ind i Køkkenet for at bese hende. – 
 Møenturen gik over Styr, jeg fik et grusom grinagtig Brev fra P Hansen, hvori han skriver, at de stillede det op som et Reguladet Stykke – 
 En Pasager – 10 Kr. -
 Dampskibet – 500 Kr. – 
 hvor meget bliver der saa tilbage til Kirsebærvin, de brød deres Hoveder men ikke en Gang til en lumpen Bajer kunde de faa det bragt ud, skønt de allerede havde bestilt den. – Det var jo nu kedeligt nok, men saa har jeg tænkt om ikke de 10 Kr i Stedet for kunde anvendes til en Rejse til Odense for at faa en Tand trukken ud. – Jeg havde Tandpine uafbrudt lige til i Dag henimod Middag, der gik det nogenlunde over, det er en skrækkelig Pine, den ene Nat kunde jeg slet ikke sove, i Nat maatte jeg flere Gange op og gaa op og ned af Gulvet. – 
 I Gaar havde vi en slem Torden, d. v. s. den var ikke helt oppe her, men ved Odense har den været meget meget slem, det brændte 7 Steder. 
 Nu er det vist snart Kaffetid, saa har jeg ikke Tid til mere – og jeg ved for Resten ikke mere at skrive - 
 Vil du nu hilse alle, d. v. s. Far; Leon, Christine o. s. v. Leons Far og Mor, samt Molle Og lille Tora og Ingeborg, som jeg drak Dus med i det Brev, som I fik med. – 
 Til Slutning mange Hilsner til dig fra din Datter 
 Elle Warberg
 [Skrevet på skrå i nederste højre hjørne på s. 4:]
 Søndag den 2 August 1891
 [Skrevet på tværs henover brevteksten på s. 1:]
 Vi har faaet et frygtelig grundig Brev fra Pijs [ordet svært læseligt] – hun har det godt – Muk har jo skrevet til Gelskov [det er uklart, om ordet "Gelskov" fungerer som afslutning af sætningen eller som stedsangivelse for, hvor brevet er skrevet].</t>
   </si>
   <si>
+    <t>Januar-maj 1892</t>
+  </si>
+  <si>
+    <t>Adelheyde Syberg
+Hempel Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var ung pige i huset hos Havemann-parret i Hamburg januar til maj 1892. 
+Køngs plaster er blyplaster fremstillet af mønje og olivenolie med tilsætning af kamfer. Plasteret blev anvendt som sårsalve, og det blev forhandlet af apotekerne i Danmark. Produktionen blev indstillet, da man opdagede den blyholdige mønjes sundhedsskadelige virkning.
+Munter er hunden på Erikshåb.
+Habbet er gården Erikshaab. På Gelskov boede Adelheyde og Hempel Syberg samt deres adoptivdatter, Thora. 
+Caroline Bass kendes ikke. Fritz kan være flere forskellige personer.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1576</t>
+  </si>
+  <si>
+    <t>Fru Havemanns tysk er fuldt af fejl, og man kommer let til at grine. Ellen Sawyer øver sig i at tale engelsk, men udtalen er svær. 
+Ellen spørger, om moderen kan sende nogle plastre sammen med kjolen. 
+Der er ikke rigtig noget at fortælle om. Albrecht må hilse alle, og Fru Havemann sender også hilsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BIxo</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+det lært godt, det gaar som Kæp i et Hjul, naar hun taler tysk. En Sætning hun siger meget ofte er ”Das Mann haben gesagt -” og det kan man dog ikke kalde fuldstændig gramatikalsk rigtigt. Det er tit næsten umuligt at lade være med at le, men hun holder ikke rigtig af, at vi gør det. 
+Jeg har saa smaat begyndt at tale engelsk, men det gaar ikke rigtig, Udtalen er saa Pokkers vanskelig, Fru Havemann ler, naar bare jeg siger: ”Yes, thank you”, men jeg synes, jeg tænker det helt godt, saa det kommer vel, til Sommer skal vi have engelske Gæster, saa skal jeg tale engelsk. – Vil du bede Mor endelig huske Kjøngsplaster, naar hun sender Kjolen, jeg længes snart efter den, den anden er sort som Jorden. – 
+Jeg er meget flov over at jeg ikke har mere at skrive om, men man maa huske paa, at vi ikke har været nede af Trapperne en eneste Gang i denne Uge, og knap en Gang [”en Gang” indsat over linien] sidste Uge, saa der kan ikke være meget at melde. 
+Vil du hilse alle paa Haabet og Gelskov, glem ikke Munter, mon han ikke savner mig til et lille Tud en Gang imellem. Du selv og Mor hilses mange Gange fra jeres hengivne Datter
+Ellen Warberg
+Jeg skal skrive til Fritz i Morgen, men ikke til Caroline Basse, hun skrev ikke til min Confirmation.
+Hilsen fra Fru Havemann.</t>
+  </si>
+  <si>
     <t>Forsommer 1892</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Julie Brandt
 Malin   Holmström-Ingers
 Arnold Emil Krog
 - Larsen, cand.
 - Persson, Hvilan
 Phillip Schou
 - Täcklund</t>
   </si>
   <si>
     <t>Alhed Larsen boede i de første dage i København på Værnehjemmet Bethania. At hun i brevet har skrevet Værnebo er nok en fejltagelse. Hun blev 20. november 1890 antaget som lærling ved Den Kongelige Porcelænsfabrik og begyndte 1. december.
 Hvilan var og er en skole i Sverige.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2173</t>
   </si>
   <si>
     <t>Der var dejligt på Hvilan. Alhed m.fl. rejse lørdag og var først et par timer i Malmø og derefter på Hvilan. Doktoren og Fruen var ikke meget hjemme, men Alhed havde det rart med de øvrige beboere og besøgte også Molles tante og hendes mand.
 Alhed var tilbage på Værnehjemmet til the. De første dage på Værnehjemmet og fabrikken var ikke så vellykkede. Arkitekten roste dog Alheds aspargesmotiv og forsvarede det overfor kritiske gæster.
 Bedstefar spiser slet ikke asparges i år. Han er en smule bedre og uden megen kløe. 
 Alhed håber, at hendes mor m.fl. kommer lørdag.</t>
@@ -587,51 +623,51 @@
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Pojke var svenske Leonard Holst, som Christine Mackie en tid var forlovet med. Han var far til det barn, som hun ventede, og som var årsagen til, at Christine fra januar 1892 opholdt sig hos familien Rasmussen i Århus i skjul. Laura Warberg vidste endnu ikke, da un skrev dette brev, at datteren var gravid. Christine havde bildt sine forældre ind, at hun blot var i huset hos Rasmussen-familien, som i virkeligheden tog betaling for hendes ophold. Barnet blev født 22. marts 1892. 
 Studenten var Harald Balslev, som Christines søster, Alhed Warberg, g. Larsen, var forlovet med. Han fik laudabilis = højeste karakter ved eksamen på universitetet. Hverken Christine eller Alhed blev gift med de her nævnte mænd.
 Christines brev til præsten: Under opholdet i Århus gik Christine meget i kirke, og hun blev betaget af præsten Mogens Lindhardt. En af hans prædikener var hun mindre tilfreds med. Hun skrev om den i sin dagbog og sendte dagbogsbladene til præsten. 
 Petrea Brandstrup havde brystkræft. Hun var gift med Laura Warbergs bror, Carl. 
 Ellen Sawyer, f. Warberg, var i huset hos Havemann i Hamburg januar til maj 1892.
 Følgende omtalte personer kendes ikke: Breinhed/Bremberg (svært læseligt navn), Preisler, Schmidt, Lollesgaard, Nerulla og Henningsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2730</t>
   </si>
   <si>
-    <t>Laura Warberg havde en dejlig føfdselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
+    <t>Laura Warberg havde en dejlig fødselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
 Flot, at Balslev/Studenten fik topkarakter. Han er dygtig. Forholdet til Alhed er dog nok slut, og "Folk" snakker. Laura Warberg har aldrig ønsket, at Alhed skulle blive gift med en præst.
 Christines anonyme brev til præsten var en sjov idé.
 Man vasker på Erikshaab. Emilie er dygtig og huslig. Der har været travlt, fordi Ellen skulle rejse.
 Lauras ben er dårligt. 
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
@@ -737,50 +773,103 @@
     <t>Christine ønsker Ellen held og lykke i Hamburg og håber, at hun ikke får hjemve. Selv led Christine af hjemve, da hun arbejdede i Sverige, men det gør hun ikke nu, selvom hun er omgivet af udannede mennesker.
 Fru Rasmussen er hjertensgod. Kun er hun ubarmhjertig overfor manden. Christine tror, det skyldes bitterhed, fordi begge parrets børn er født udenfor ægteskabet. Hr. Rasmussen forsøger at udtrykke sig "fint", og det er latterligt. Han er usoigneret og spytter dagen lang i en blikdåse.
 Ved middagsbordet tabte Fru Rasmussen en kunstig tand, og den gik bordet rundt. Væmmeligt!
 Christine har ikke noget klaver at øve sig på, men hun skal leje et stueorgel.
 Det var behageligt for Christine at blive nævnt i Lindhardts prædiken. Nu skal hun til to koncerter.
 Alhed Larsen skriver ikke. Måske er der problemer i hendes og Haralds forhold? Christine er et dårligt eksempel for Alhed.
 Ellen må ikke forelske sig i kaptajn Havemann.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzaq</t>
   </si>
   <si>
     <t>Søndag d: 31/1 92. Kæreste lille Elle!
 Nu skal jeg i Aften have påbegyndt en længere Skrivelse til dig – jeg håber dog, den skal blive en af de længere; hidtil har jeg jo ikke kundet sende dig andet end Smålapper. Først vil jeg ønske dig på det hæftigste Velkommen i ”den vide Verden” – i Paranthes bemærket, jeg vil håbe, du en lille Smule må have Fornemmelsen af at være ude i ”den vide Verden”, det er en Følelse, som jeg synes må udvikle én og give én en Smule Idé om at stå på egne Ben! – Altså, jeg vil ønske dig af mit ganske Hjærte Velkommen til Hamburg og ønske, at du må få det mest mulige Udbytte af Farten, kunne komme godt ud af det med dine Folk – det tvivler jeg ikke på nogen Måde om, at du vil for hans Vedkommende, hende kender jeg jo ikke meget til – og at du ikke må komme til at længes for galt, det er en grusom Pine, som jeg kender fra Fogdarød – Gud fri os vel, man er en Stakkel, når man lider af Hjemvé. Tænk dig, jeg har endnu ikke længtes, mens jeg har været her, ikke så meget som en Anelse af Hjemvé er kommen op i mig! Er det egentlig ikke underligt? Man skulde tro, at jeg netop under disse Omstændigheder mere end nogen Sinde skulde længes efter jer alle sammen, og netop nu, jeg er mellem Mennesker, jeg ikke – om jeg så må sige – har Tankegang sammen med; mon det er storsnudet at sige det! Dermed mener jeg jo egentlig, at jeg står på et ”højere Dannelsestrin” end de, det gør jeg virkelig også, forsåvidt som der er en Masse Spørgsmål, som jeg gærne gad drøfte med andre, f. Ex. meget af det jeg læse, men som de ikke fatter; jeg holder så umådelig lidt af at være storsnudet, og især hvad ”Dannelse” angår, eftersom jeg er mig bevidst at være så lille, som vel muligt i åndelig Henseende – i Intelligens; men lad mig se, der er jo en Udvej, jeg kan slippe for at holde min Tankegang ”højere” og så holde den ”anderledes”. 
 Du har jo i Grunden ikke rigtig nogen klar Forestilling om, hvordan Menneskene Rasmussens er, du kender dem jo egentlig kun fra Mors Breve, nu skal du få en, så vidt mine Evner rækker, nøjagtig Beskrivelse af dem. Først Fru R; hun er en Kone, hos hvem Hjærtelaget er det – hvad skal jeg sige – mest xx udviklede; hun er så hjærtensgod, som Dagen er lang, hun stod gærne på Hovedet Dagen igennem for sine Medmenneskers Skyld, hvis de kunde have nogen Gavn eller Glæde af det; hun vilde selv – det er jeg vis på – undvære alt muligt af Behageligheder for at gøre det så godt som muligt for mig, hendes Omhu for mig fra den allerførste Aften har været utrolig; hun er kort sagt et sjældent godt og opofrende Menneske. Men der er en, som hun kan tyrannisere ubarmhjærtigt, og det er den sølle Rasmussen, han får mangen besk Mundfuld, kan du tro, og han nedsvælger den med en Engels Blidhed, det skikkelige Skrog han er; og ved du så, hvad den Hundselse stammer fra? Så vidt jeg med mine to menneskelige Øjne kan se fra, at han i deres Forlovelsestid forførte hende; begge Børnene er født udenfor Ægteskab; det har hun lidt så meget ved af begges Familie, at det har sat en Bitterhed i hendes Sind mod ham. Hun har ikke været med, da de opfandt Krudtet, det er sikkert, hendes Argumentation er somme Tider ganske forbavsende – men som sagt, hun har Hjærtet på rette Sted. Hendes Halvdel er det bedste Exemplar af en Nathue, jeg i mine Dage har set. Alene den Skikkelighed, hvormed han tager imod hendes mange Småstik, er sær N [”N” overstreget] nathueagtig; han er for øvrigt Skikkeligheden selv, så skikkelig, at det tit irriterer mig grænseløst; f. Ex. er jeg lige ved at kyle ham Pakker og Muffe i Synet, når jeg kommer hjem fra Byen og ringer på, og jeg så hører ham komme farende på sine Slæber aldeles hæsblæsende, som om der var et Uhyre efter mig, ud af hvis Klør det gjaldt at frelse mig! Men de er jo Synd, derfor gør jeg det heller ikke; han kunde såmæn også gøre meget for andre, men hans Godhed er [et overstreget ord] en Slags pjaltagtig Skikkelighed, som mere stammer fra Fejhed eller Ladhed end fra Hjærtevarme. Han er en grinagtig én at studere, der er en vis spytteagtig (!) Opvarterfinhed ved ham; hans Sprog er kosteligt al Tid højt opskruet og fuldt af fremmede Ord i en så grinagtig Form og Udtale, at jeg tit har ondt ved at lade være at le af ham. Han nedlader sig aldrig til at sige ”hvordan” ”sådan” men ”-ledes;” han er egentlig en ganske pæn Mand, men noget
 3)
 så uappetitligt skal man lede efter (eller helst lade være at lede efter, da to sådanne Exemplarer vilde forårsage kronisk Brækning) hans Skjortebryst ser allerede Mandag Aften ud som et af Gelskovs Viskestykker om Lørdagen, hans Negle henhøre under det unævnelige, og så har han en Egenskab, som sætter Kronen på det hele: han spytter al Tid; fra om Morgenen tidlig kan jeg høre ham mindst hvert 3die Minut: harsch – ptøj! Uha uha, især når jeg drikker min Kaffe er det en hamber én! Hver Gang jeg hører det herinde siger jeg halvhøjt for at lette mit Sind: uh, Spyttegris! Men det hjælper nu ikke, hver Dag spytter han sin lille væmmelige Blikpotte halv fuld. Ved Middagsbordet i Dag gik der en ud af Fru Rs løse Fortænder, den gik rundt og blev efterset og drøftet og tilsidst anbragt på Dugen; jeg sad og vendte en Kødbolle i Munden, den vilde ikke ned! Den Slags Finesser må man her sætte sig ud over, men det falder mig ganske umådelig svært. - . - . 
 Nej, du kan tro, jeg øver mig ikke 2 Timer om Dagen, i den Tid, jeg har været her har jeg vel spillet ½ Time og [”og” overstreget] i alt og sunget en hel (i Træk) jeg skal til hendes Moder for at øve mig, og skønt hun er en meget rar gammel Kone, så går jeg alligevel nødig uden for mit Hi, kan du nok tænke – ja d.v.s. naturligvis går jeg mig en god Tur hver Dag. En af Dagene får jeg et lille bitte Stueorgel som jeg lejer for 3 Kr mdl. det glæder jeg mig umådelig til, så kan jeg da akkompagnere mig til Sang, min Stemme er så mærkværdig kraftig og køn i denne Tid, og jeg har så tit en morderlig Lyst til at synge. - Ja, var det ikke aparte med den Idé at sende Pastor Lindhardt mine 10 Dagbogsider, jeg havde da noget ud af det, det var en mærkelig og behagelig Følelse sådan at blive tiltalt direkte i en Prædiken: "Du, som mener - - " "hvis her er en inde, som synes, at det, der siges fra Prædikestolen, er så "almindeligt" og "tåget" - og så vrængede han lidt på de to Ord! Dem havde jeg netop brugt, "alm." om hans Prædiken vedkommende Søndag og "tåget" om Præsternes Tale
 4) i det hele taget! For Resten talte han så kønt og rart, og jeg blev så glad ved ham, fordi han overhovedet tog Notice af det og ikke i Stedet for blev arrig (der var næmlig slemme Ting i f. Ex. stod der, at han så evig ud til at komme vel meget i Selskaber; tillige at han vist var af det Salt, der var ved at tabe sin Kraft!!) jeg blev så glad ved ham, at jeg samme Aften skrev et Par Ord til Tak; der under skrev jeg: En, som søger. I Dagbogen stod der næmlig Hel ["Hel" overstreget] en hel Del om min Uklarhed i så mange Ting med Hensyn til Religionen, han sagde med Hentydning dertil flere Gange: "men er du virkelig et søgende Menneske." Efter min Tak med den Underskrift talte han også til mig i sin næste Prædiken: "du, som kalder dig et søgende Menneske" o.s.v. Han er en dejlig Mand, jeg er kun bange for, at han er mig altfor dejlig! Han er en af de smukkeste Mænd, jeg har set, å så fuldendt skøn ligefrem! Nå, men koldt Vand i det varme Blod, som har så sørgelig let ved at koge over!! I Formiddags hørte jeg ham i Domkirken, og i Aften var jeg - trods min faste Beslutning om kun at gå én Gange i Kirke - i Frue Kirke og høre Biskop Clausen (Jenny Blichers Svigerfader) Men i Aften er jeg ikke så overanstrængt som sidst, den gamle, sjælden smukke Bisps Prædiken gled for Størstedelen blidt hen over Hovedet på mig, den var nok ellers køn, men jeg var så blidt anlagt i Aften. - Jeg er ene hjemme, men nu er jeg træt af at skrive, jeg skal gøre denne Epistel færdig i Morgen. Godnat, lille søde Elle! - - 
 Mandag d: 1/2. I Aftes, da jeg var kommen i Seng og lå og læste Aviser, så jeg om en Koncert, som skal [et overstreget bogstav] være her på Onsdag, vist en aldeles glimrende Koncert, idet mindst skal Neruda og - Anton Svendsen spille! Jeg må med skønt den bliver dyr, 2 1/2 Kr (!!) I Morgen skal jeg også høre en Koncert, som jeg glæder mig meget til, da jeg kender det meste af det, som skal synges og spilles; den koster kun 35 Øre. Jo, Alhed kommer herop til Katastrofen - rettere efter den, jeg vil da ikke håbe, at vi kan nå at telegrafere og hun at komme, inden det er forbi. Lad dig nu endelig snart fotografere, men tag ikke Billedet, uden når det er rigtig godt. Send det så rigtig snart. Du skaffer dig vel Silkebrevpapir? Det vejer jo så lidt. Skal vi bestemme at skrive hver 14de Dag? Sådan skal du vel skrive hjem. Ja, nu tror jeg 
 [Midt på side 2; på hovedet; vandret er indsat:] x også den er gået af med Alhed og Harald, - hun lovede mig i Dag for 8 Dage siden Brev midt i Ugen, og nu har vi Mandag i næste, så på en eller anden Manér må hun jo være op- [fortsættelse øverst på side 2; på hovedet:] taget; det kan da ikke slå fejl. Jeg vilde gærne have ham ind i Familien, han er en ualmindelig prægtig Fyr. Men det er næsten Synd, at Alhed skal ind i det kedelige Forlovelses- og giftevæsen xx
 [Midt på side 1; på hovedet; vandret er indsat:] xx Nå, men hun ved jo i Reglen, hvad hun gør, jeg tror ikke, hun overiler sig! Jeg har i alle Fald gjort mit, hvad alvorlige Formaninger angår – og nu har hun jo mit Exempel for Øje. Ja, man gør dog måske en Smule Nytte ved sit dårlige Exempel! Det tænker jeg tit på med Glæde. Så, nu Farvel, min Engel! Skriv nu, når du har været der en Uges Tid [teksten fortsætter i venstre margen, side 1; på hovedet:] rigtig nøjagtig om alt, især dine Folk Bliv ikke væk i ham, jeg har været det!! Han er en mageløs rar og prægtig én. Lev så vel til næste Gang! Dette Brev skulde efter Beregningen ligge til dig ved din Ankomst. Din Chr.
 Brug nu dine Øjne og Øren godt(!!)!!!!!!!
 [Indsat over teksten på side 1; på hovedet:] En ærbødig Hilsen til Hr. og Fru H!
 Lad mig vide, hvornår dette Brev kom, så ved jeg, hvor længe de skal være under Vejs.</t>
+  </si>
+  <si>
+    <t>1892-02-11</t>
+  </si>
+  <si>
+    <t>Eppendorferweg Hamburg</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Leonard Holmstrøm
+- Jensen, Frøken, Erikshaab
+Ellen Schroll
+Adelheyde Syberg
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemann-parret i Hamburg.
+Haabet er gården Erikshaab, hvor Warberg-børnene voksede op. Det vides ikke, hvem Pigen Thrane var. 
+På Brobygaard boede Albrecht Warbergs arbejdsgivere; greveparret.
+Frau Jakobsen, Ingeborg Jakobsen, Hr. Grohmann, Grettchen, de to herrer Leth, Lille Lus og Petus kendes ikke. 
+Den første opførelse af Mignon (fransk) komponeret af A. Thomas var på Opéra-Comique i Paris den 17. november 1866.
+Lohengrin er en opera af Richard Wagner, komponeret 1846-1848 og uropført på Hofteatret i Weimar den 28. august 1850.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1578</t>
+  </si>
+  <si>
+    <t>Hr. Havemann glemte at sende Ellen Sawyers sidste brev for hende. Ellen er glad for at være hos Havemann-parret. Fru Havemann er en dygtig husmor. Alle står op kl. 8. Efter morenmaden udfører Ellen og Fru Havemann huarbejde. De laver selv middagen, til Hr. Havemann/Kaptajnen kommer hjem. 
+Ellen har været hos en Frau Jakobsen, hvor hun var i internationalt selskab. Hun har også været til varieté og på besøg hos en rig Hr. Grohmann. Ellen skal sammen med Havemann i teatret og se Mignon og Lohrengrin.
+Familien har haft to kaptajner til middag. De serverede fyldte hvidkålshoveder, og Ellen og Fru Havemann havde lavet hver deres version af retten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/l79p</t>
+  </si>
+  <si>
+    <t>Eppendorferweg d. 11 Febr. – 92
+Hamburg
+Kære Moder!
+Jeg tog mig et billigt Grin over det vilde Oprør, Haabet har været i og over Pigen Thranes mange forgæves Fjed, nu skal du høre: den næste Dag, Torsdag, skrev jeg på Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det videre til en Postkasse. Den næste Dag, Torsdag, skrev jeg til dig paa Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det viddere til en Postkasse. Den næste Dag havde jeg lige staaet op og fortalt Fru Havemann, at du sendte Bud til Stationen og om en Time vilde du have mit Brev – da Kaptajnen - trækker det op af sin Lomme!! Han gav mig Lov til at anklage sig for dig, hvilket jeg nu har gjort. - - Tak for dit Brev, det var morsomt at høre hjemmefra – pas dog på dine Ben jeg tror du staar for galt op med dem!!!! – Her er dejligt at være, jeg elsker Kaptajnen med Frue efter en høj Maalestok. Fru Havemann var jeg straks gode Venner med (vi har været på Kys siden den første Aften) Kaptajnen og jeg gloede paa hinanden i de første Dage, vare yderst høflige, men sagde ellers ingenting, men nu forliges vi aldeles brilliant, da vi forleden Aften gik fra ”Grosser Koncerthaus” havde han ”begge sine Kvinder under Armen at de ikke skulde løbe fra ham”. – Han er gemytlig og rar til daglig og slet ikke gnaven, som Ellen Schroll sagde, naar man bare ikke forstyrrer ham, naar han skriver. – Ved Bordet har vi det met ["met" overstreget] mest gemytligt. Naar Kaptajnen drikker Snaps, drikker ["drikker" overstreget], skænker derpå en til og siger ”den maa I dele”, Fru Havemann gør Mule, men jeg tager min med Anstand og siger ”Ah -” oven paa til Kaptajnens store Glæde. - Du kan tro Fru Havemann er ikke upraktisk, man skal da lede lidt, inden man finder saa en dygtig Husmoder, hun gør alting saa hurtigt, - jeg har lagt mit Valgsprog ”vi naar det nok” af; og saa er hun saa gennemproper med alt, hvad hun tager sig til. Hun styrer Kodiljen brilliant og er meget sparsommelig. – Vi staar alle 3 op paa en Tid og drikker Kaffe Klk 8, dertil stegt Flæsk og Spejlæg, saa gaar vi i Køkkenet - gør bl.a. ved Lamper m.m. Kaptajnen gaar nu Klk c. 10, saa skriver vi eller spiller, Klk 12 tager vi en lille Frokost med Spørre ["Spørre" overstreget] Smørrebrød Øl el. Kaffe. Kl 3-4 kommer Kaptajnen hjem, saa spiser vi til Middag. Vi laver Maden selv, - en Dag kogte jeg Øllebrød af bayersk Øl! – Vi sidder oppe om Aftenen til c. 12. – Vi har været ude flere Gange, d. 2den Aften jeg var her, var Fru H. og jeg henne hos en Frau Jakobsen, som har Bespisning for engelske Kaptajner, det morsomste ved denne Aften var alle de Sprog der blev talt naar du tænker dig, at den: E ["E" overstreget; "e" indsat over linjen] engelske – tyske – norske – amerikanske – svenske danske Nation vare repræsenterede. Jeg sluttede Venskab med en ung, sød, rar norsk Pige, Ingeborg Jakobsen, og en svensk Kaptajn, en smuk Mand med et intelligent fint Ansigt. I Lørdags Aftes vare vi i ”Flora”, der var Musik og et Slags Variatéteater, alle Mennesker drak Bier vi ogsaa af store Glaskrus. Der var en Masse brilliante Lokaler, altsammen med elektrisk Lys, vi morede os dejligt. – Søndag Form. vare vi ude paa Visit, det var hos en Her. Grohmann 
+Der var gevaltig fint og elegant, c. som paa Brobygrd. det er meget rige Folk, men de vare slet ikke vigtige, saa rare at det var en Fornøjelse. Manden kunde dansk og talte meget med mig. – Jeg blev meget indtaget i dem. – Tirsdag vare vi i ”Grosser Koncerthaus, det er det bedste, jeg i mit Liv har været med til, men det vil jeg gemme til Tante Mimmis Brev, - min eneste Bekymring der, var, hvordan jeg skulde bære mig ad for nogenlunde at give jer et Begreb om det hele, nu skal jeg se i Morgen. Da vi gik hjem derfra, sagde Kaptajnen, ”ja nu skal vi snart i de store Teatre og se nogle Operaer” - bliver det ikke henrivende, vi skal se Mignon, imorges snakkede han om, at vi i Aften skal høre Lohengreen, men jeg ved ikke om det bliver af, Billetterne koster 6 Mark Stk, c. 6 Kr. – men paa Lørdag Aften tror jeg nok vi skal hen og høre 2 Operaer, d. ene hedder d. forlorne Søn, d. anden kan jeg ikke huske. - - I Aftes havde vi Fremmede, 2 Kaptajner, begge danske, vi fik fyldte Hvidkaalshoveder. Disse Hoveder har lagt Beslag paa de fleste af vore Tanker i de sidste 2 Dage. I Forgaars kørte jeg og Pigen, Grettchen (kortærmet lys Kjole, hvidt Forklæde, hvid Kappe paa Hovedet – saadan er alle Piger her) – i ”Pferdebahnw.” ned til Fischmarkt, - helt nede ved en Gren af Alster, vi skulde købe de omtalte Hoveder. Du kan kan tro, jeg gjorde mig, gik omkring og besaa Varerne med Pigen og Kurven bagefter – jeg var meget vigtig, men da Handelen skulde sluttes, maatte Grettchen tage fat – jeg forstaar ikke Kællingernes Snak. I Gaar vadskede vi, (det gør vi hver Onsdag), men jeg var ved mit Hovede hele Dagen. – Om Morgenen vandrede Kaptajnen og jeg hen og købte 3 Pund Kød, og saa gik det løs, vi har ingen Kødmaskine, saa det var et farligt Arbejde at skrabe alt det Kød. Det hele varede til Klk 2. – Vi kunde ikke rigtig blive enige om, hvordan Farsen skulde i, saa lavede vi hver sit, jeg borede et Hul ned i Hovedet, som jeg har lært paa Gelskov, men Fru H. skilte Bladene ad, som hun har set paa Bæklund, vi vare meget spændte paa, hvilket der var det bedste. Kaptajnen erklærede, at der var for meget Kaal og for lidt Farce i mit, og omvendt i Fru Havemanns, men baade ”Mutters og Frøkenens” Hoved gled ned og til sidst drak de vor Skaal, Farcen var lige vel fast, men ellers god. – Min Kuffert kom først i Aftes, der kommer ikke Fragtgods til Schulterblatt, det var glidt helt ud til Pariser-Bahnhoff, en Mil herfra. Kaptajnen havde en meget besværlig Tur ud efter det i Gaar. Ang. Ballet, da er man temmelig optaget af det, der er skreven efter en Syjomfru som skal komme her og ”sy om os”, - jeg ved ikke, hvordan jeg bliver. – Vil du ikke fortælle Frk. Jensen, at jeg har faaet mit Haar klippet hos en fin Damefriseur. Fru H. synes ikke at jeg skal have Gummioverstykke, det er fuldstændig unyttigt, 1) gaar man ikke paa Gaden med fine Kjoler, 2) slet ikke naar det regner, 3) er her 100 af Sporvogne, som man kan køre i hvor hen man vil. – Den Visit hos Grohmanns kostede mig da 2 Mark, til et Par fine Handsker. Alting er meget dyrt her. – Dit Brev fik jeg Tirsdag. - -
+[Skrevet langs venstre margen s. 4:]
+Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
+[Skrevet langs venstre margen s. 3:]
+Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
+[Skrevet langs venstre margen s. 2:]
+at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
+[Skrevet øverst på tværs og langs venstre margen s. 1:]
+Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
+[Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
+Hilsen fra Fru Havemann. 
+[Skrevet henover teksten s. 1; på tværs:]
+Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
   </si>
   <si>
     <t>1892-09-17</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Thorvald Balslev
 Clement Caspersen
 Johanne Caspersen
 Olga Caspersen
 Niels Elgaard Amstrup
 - Jensen, Frøken, Erikshaab
 Rasmus Knudsen
 Alhed Larsen
 Johanne Christine Larsen
 Otto Emil  Paludan
 Ellen  Sawyer
 Hans Smidth
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Anders -, Ølstedgaard</t>
   </si>
@@ -2680,50 +2769,105 @@
 Odense</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Christian Mogensen
 Jupiter Mogensen
 Christine Swane
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen er på Erikshaab hos forældrene for at føde. Parrets første søn blev født 12. maj 1899.
 Gala Peter er et chokolademærke.</t>
   </si>
   <si>
     <t>Alhed har ikke malet. Hun vil lige se på tapetet på billedet.
 Hun og Dis har gået tur i skoven og været på Gelskov os se Jupiter (må være nyfødt søn af Mogensen-parret).</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/YgRf</t>
   </si>
   <si>
     <t>Min egen Dreng!
 Tak for Dit Brev i Dag! Jeg fik det sammen med 3 Pakker ”Gala Peter” inde fra Berta. Er det ikke forfærdelig sødt af hende? Jeg har allerede spist mange Stykker af det, det smager henrivende. Jeg har slet ikke malet i dag, jeg vilde gærne lade det staa en Dagstid for at se rigtig paa det Tapet, hvad der er at gøre ved det. Sikken et dejligt Vejr, vi har haft i Dag. Jeg har været tidlig oppe og med Dis oppe i Skoven, der er rigtignok aldeles henrivende for Tiden. Du skulde se, hvor den lille tykke Mis kan klatre i Trær, ikke ved at gaa paa Grenene, men rigtig som i en Klatrestang. Vi var lidt ude paa Gelskov og saa paa unge Jupiter, han er jo meget sød, men jeg vilde nok ønske, at vores lille Ven blev lidt kønnere navnlig hans Hud er slet ikke køn. – Jeg var i Gaar Eftermiddags ude en lang Tur, helt derude hvor vi var med Mogensen den Gang og ad Brinken hjem igennem hans Vintersæd. Fader og Palam gaar og har travlt med at saa Gyvel i disse Dage, Hestene ere komne paa Græs, alting er saa foraarsagtigt og dejligt, blot jeg var sammen med min egen Frajtermand, det er den eneste Mangel. – Dede kom lige nu hjem fra Odense cyclende paa Dis’s Cycle. – Du skrev jo først i Dag om at jeg skulde skrive til Grossereren, det var jo for sent, men jeg haaber Du overbragte ham min Hilsen. – Hils dem alle sammen mange Gange, jeg haaber Uglen maler noget kønt! 1000 Hilsner af de allerkærligste til Dig min egen Ven! Jeg elsker Dig og tænker forfærdelig meget paa Dig! Din egen Alhed.
 10ende Maj – 1899.</t>
+  </si>
+  <si>
+    <t>1899-06-26</t>
+  </si>
+  <si>
+    <t>Alice Bondesen
+Louise Brønsted
+Grethe Jungstedt
+Louise Nimb
+- Pray
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
+Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
+Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
+1 kvint er 5 g.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
+Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
+Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
+Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
+Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PiUW</t>
+  </si>
+  <si>
+    <t>Mandag Juni 26 – 99
+Kære Mor!
+Jeg er bange for, at også mit Brev idag bliver lidt kort ikke fordi jeg skal til Chokolade på Gelskov, men fordi jeg ikke ved ret meget at skrive om. I denne Uge har vi ikke været så foretagsamme, East har haft travlt, og jeg kan ikke med min bedste Vilje bekvemme mig til at gå ud på egen Hånd, bare rundt her i de nærmeste Gader i Støv og Sol kan man ikke forlange selv af de mest energiske og længere Udflugter må man være to om. East havde en stor Tilfredsstillelse i Begyndelsen af Ugen. – Der kom Telegram og Brev til det store Svineslagteri, hvor han har arbejdet siden i Foråret, at den første Ladning Skinker er ankommet til Liverpool uden Spor af Mug og at de ere de bedste de har fået i lange Tider. De spørger om det er siden den nye Kemiker har fået dem under Behandling. Det er en stor Triumf for Harry, og desuden begynder han at glæde sig til sine 700 Dollars, som skulde udbetales, når hans Kúr viste sig at være probat. 
+Der vil rimeligvis endnu gå c. 3 Måneder før de vil indrømme at det har hjulpet. 
+Et andet Held er indtrådt idet gamle Eastman har fået en måske [”måske” indsat over linjen] fast Ansættelse i ”The Navy-yard”, noget som vist svarer til Holmen i København. – Hvis det viser sig at være en fast Ansættelse, kan vi uden Samvittighedsnag trække os ud af Familjelivet, han får da 3 ½ Dollars om Dagen, hvad endog her er helt godt. Hvor skal vi være lykkelige den Dag, vi trækker os tilbage. Jeg har næsten Samvittighedsnag over det, da de aldeles ikke fortrædiger os, men hele Atmosfæren og Aanden i det er amerikansk, og det kan jeg ikke finde mig i. 
+Mærkeligt er det, at Harry er så enig mig, - hele Aanden i Husførelsen er ham imod og har været det i flere Aar. – hans Smag er så vidt forskellig fra de andres, så han glæder sig ligeså meget som jeg. Vi falder hen i Rørelse, når vi ser på nogle af vore Duge, som er til ”rundt Bord”, som hos os er firkantet. 
+Og hele Kogeriet kan så blive efter vort ”eget Hoved – aldrig mere ”Pier” – el hjemmebagt Brød, som ingen af os kan døje. Vi har opdaget at man kan købe henkogt Suppe for 10 Cents for en Dåse på 5-6 Portioner. Endnu har vi kun prøvet Tomatsuppe, som er fortrinlig, men de har mange andre Slags. Den er så god som man kan koge den selv, så det betaler sig ikke at have Ulejlighed. Man kan også få henkogte Ærter og Tomater, så billige og så godt som friske. På ½ Time kan man på den Måde stille en fin Frokost på Benene, og du kan stole på, Harris er Mand for at indtage den. Hans Frokost i går var: Tomatsuppe med ristet Brød, frisk Lax ristet efter Fru Nimbs Kogebog, dertil Kartoffelmos og Grønærter, Jordbær m. Fløde.
+Idag har han hjembragt fra sit Slagteri en delikat Skinke, som er røget saltkogt og det hele. Den Slags [ulæseligt ord] er jeg en stor Ynder af, det tager alt det trættende fra Madspørgsmålet. Der må siges, at Eastman får sund og god Levemåde nu, der er kun èn Ting, - jeg må jo holde ham med Selskab, men Følgen er, at når han tager et Kvint på, tager jeg et Pund på og det sætter sig i mine Kinder altsammen. – Hvis H. altid havde levet så kraftigt havde det været bedre for ham. Men tidligere, når han vilde have noget rigtig Mad, måtte han mangen Gang lave det selv, og hvis han ikke gad el. var træt, vilde ["vilde" overstreget] måtte han nøjes med, hvad de andre havde: kogte Kartofler, Hvedebrød, Pie og Frugt. Det er gladelig en Middag. Det er intet Under at Svigermoder er så svag som hun er. De lægger ikke Planer i forvejen, aldrig Dagen før: denne Husførelse er ægte amerikansk. 
+Igår gjorde vi en Kraftanstrængelse og gik i Kirke, hvor vi blev viede. Den unge Præst har været her en Visit for at spørge, hvorfor vi aldrig kom i hans Kirke. Det er næppe det rette Ord – det er nærmest at ligne ved et Forsamlingshus, - det er et alm Beboelseshus, hvor de har revet alle Væggene ned og indrettet en slags Kirke. – det går sådan til, - en Del Mennesker skillinger sammen, vælger en Præst, indretter sig et Forsamlingssted og ofrer og sparer sammen til de en Gang med Tiden kan bygge en Kirke. - Bænken var hårde, Sangen var falsk, og det dunstede af våde Klæder (det havde regnet), så skønt Præsten er en rørende lille Fyr der mener det inderlig godt, vil vi ikke gå i den igen for en lang Tid. – Om Aftenen tog vi til South Boston og aflagde Mr. Pray’s Hjem et Besøg. Der var ingen anden end hans Fader, en gammel Fyr som selv lukkede op i Skjorteærmer! Først sad vi en Tid på Plads i ”The Parlor”. Ethvert Hus har et ”Parlor”, som er den fineste Stue Familjen opholder sig ikke dèr og man forgår i Reglen af Kedsomhed der. Da vi havde hensmægtet der en lille Tid og vilde gå, blinkede han nok så polisk og sagde at vi skulde smage hans Portvin. Så kom vi ind i hans Stue, som var helt menneskelig, med store Bogreoler o.s.v. Der sad vi svært hyggeligt og smagte på Varerne, og efter at have prøvet diverse Flasker, holdt han et lille Foredrag om Spirituosaens Skadelighed. – Vi var løftede da vi gik derfra og kom først henad Klk 9 til det Sted, hvor vi var bedte. – ”Et dannet Hjem” hvad vi forstår ved det er Mr. Prays næppe. Men hans to Søstre vilde vist blive meget forbavsede over den Påstand: de har været i Paris, de rasler af Silkeunderskørter, de spiller, - det er i Amerika ”Dannelse”. De ere for øvrigt flinke og rare. Moderen er død. Harry har ofte Brev Forretninger [”Forretninger” indsat over Linjen] fra Dudley P. Han lader til at være meget optaget af Lugge, Grethe og en til, men forsikrer at det er ikke alvorligt. Hører I noget til ham og hans Bedrifter???? Mon han passer sine Studier? Du kan såmænd godt bede ham tage det Sengetæppe med.
+Vi nyder mine Kassers Indhold. Vore egne Håndklæder Lagner og Duge. Bedstefaders Buste er [ulæseligt ord] af og står på Harris Skrivebord. Malerierne ere endnu hos Rammemanden. Dette Brev er vist mest en Gentagelse af mine forrige, er jeg bange for. 
+Den arme Frk. Alex, der har ligget 100 Dage, det er lige hårdt nok. Hils hende endelig, hvis hun er der endnu.
+Ang. den lille Hest, så har vi også opdaget at det er mere kostbart end vi tænkte os, så vi har foreløbig slået det hen. – Jeg ved heller knap, hvornår H. skulde ride, da han altid arbejder. 
+Nu ved jeg ikke mere. Hilsen til alle på Håbet, og Gelskov fra Pelle. 
+Jeg har et påbegyndt Brev til Dede liggende. 
+Lugges Eksamen???
+East hilser</t>
   </si>
   <si>
     <t>1899-07-17</t>
   </si>
   <si>
     <t>Thorvald Balslev
 Ludvig Find
 Andreas Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Christian Mogensen
 Albrecht  Warberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alhed Larsen er hos forældrene på Erikshaab med den nyfødte Andreas (Puf). Johannes Larsen maler fra et lejet værelse i Svanninge og ses her med Syberg-familien samt Lützhøft-parret. 
 Find var begejstret for Viborg: Johannes Larsen fungerede som assistent for Joakim Skovgaard ved udsmykningen af Viborg Domkirke.</t>
   </si>
   <si>
     <t>Alhed Larsen ammer den nyfødte Puf, mens hun skriver. Han har lige pludret og grinet. Det trækker op til torden.
 Lützhøft-parret kan vel godt komme på besøg trods kighostesmittefaren, hvis de fx vasker sig godt og lufter deres tøj.
 Ludvig Find har været på besøg. Han var begejstret for Viborg.
 Alhed forsøger at komme til at male en buket floks, men der kommer gæster, og babyen forstyrrer.</t>
   </si>
@@ -3091,51 +3235,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1902-03-12</t>
   </si>
   <si>
     <t>Nordskov</t>
@@ -4139,59 +4283,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Lro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/fUVm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VGSK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZWve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QzNa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1mRr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BwrS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DMii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ftB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9KW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qIVy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oyXC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I7sJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jJaI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/920F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hDhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Du1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UU3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/umj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKVH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ux5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uDcP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eNAX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hRdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Lro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KPcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YgRf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PmHm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qtzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjJB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aGSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5dND" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JG1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HYYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/127l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fTWr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/leYK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/35R9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L4IB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tlfS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZuEQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M81"/>
+  <dimension ref="A1:M84"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -4484,3364 +4628,3503 @@
       </c>
       <c r="I7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>65</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>66</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>71</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>72</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>73</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>77</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>79</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>80</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="G10" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E11" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="F11" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>99</v>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>101</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>104</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>108</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>109</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>110</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>111</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...8 lines deleted...]
-        <v>18</v>
+      <c r="E14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>121</v>
+        <v>26</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="E15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="F15" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="I15" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>121</v>
+        <v>26</v>
       </c>
       <c r="D16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="J16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F17" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="G17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="H17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="J17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="K17" s="5" t="s">
+      <c r="M17" s="5" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>26</v>
+        <v>136</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>83</v>
+        <v>145</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="I18" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>154</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="I19" s="5"/>
+      <c r="I19" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="J19" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>162</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E21" s="5" t="s">
-        <v>169</v>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="I21" s="5"/>
+      <c r="J21" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="J21" s="5" t="s">
+      <c r="K21" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="L21" s="6" t="s">
+      <c r="M21" s="5" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>176</v>
+      </c>
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>177</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>178</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>179</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>180</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>181</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>183</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>184</v>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E24" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>199</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>200</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>201</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>202</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>203</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>205</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D26" s="5" t="inlineStr">
-[...10 lines deleted...]
-        </is>
+      <c r="D26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
         <v>206</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>207</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>208</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>209</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>210</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>212</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="s">
         <v>213</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
         <v>214</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>215</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>216</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>217</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>218</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>220</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D28" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
         <v>221</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>222</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>223</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>224</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>225</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>227</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E29" s="5" t="s">
-        <v>17</v>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F29" s="5" t="s">
         <v>228</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
         <v>229</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>230</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>231</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>232</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>233</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>235</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D30" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="E30" s="5" t="s">
-[...7 lines deleted...]
-      <c r="G30" s="5" t="s">
+      <c r="I30" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="H30" s="5" t="s">
+      <c r="J30" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="K30" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="J30" s="5" t="s">
+      <c r="L30" s="6" t="s">
         <v>240</v>
       </c>
-      <c r="K30" s="5" t="s">
+      <c r="M30" s="5" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E31" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="I31" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="I31" s="5" t="s">
+      <c r="J31" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="J31" s="5" t="s">
+      <c r="K31" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="K31" s="5" t="s">
+      <c r="L31" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="M31" s="5" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>251</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G32" s="5" t="s">
+        <v>252</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>254</v>
-[...4 lines deleted...]
-        </is>
+        <v>255</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>256</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>236</v>
+        <v>16</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F33" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>258</v>
+      <c r="F33" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G34" s="5" t="s">
-        <v>265</v>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="I34" s="5"/>
+        <v>267</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>268</v>
+      </c>
       <c r="J34" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>269</v>
+      </c>
+      <c r="K34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L34" s="6" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>26</v>
+        <v>251</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G35" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G35" s="5" t="s">
+        <v>273</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="I35" s="5"/>
+        <v>274</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>275</v>
+      </c>
       <c r="J35" s="5" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>26</v>
+        <v>251</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="F36" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>280</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>278</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E37" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>291</v>
+        <v>45</v>
       </c>
       <c r="D38" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="E38" s="5" t="s">
+      <c r="F38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="F38" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H38" s="5" t="s">
+      <c r="I38" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="I38" s="5" t="s">
+      <c r="J38" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="J38" s="5" t="s">
+      <c r="K38" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="K38" s="5" t="s">
+      <c r="L38" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="L38" s="6" t="s">
+      <c r="M38" s="5" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="K39" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="E39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="F39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>304</v>
-      </c>
-[...21 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>45</v>
+        <v>306</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>236</v>
+        <v>307</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>17</v>
+        <v>308</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="K40" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>313</v>
       </c>
-      <c r="J40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>45</v>
+        <v>316</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>236</v>
+        <v>317</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="G41" s="5" t="s">
         <v>318</v>
       </c>
+      <c r="F41" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="H41" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>240</v>
+        <v>322</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G42" s="5" t="s">
-        <v>325</v>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G43" s="5" t="s">
+        <v>333</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        </is>
+        <v>251</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        </is>
+        <v>251</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G45" s="5" t="s">
-        <v>345</v>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="I45" s="5"/>
+        <v>347</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>348</v>
+      </c>
       <c r="J45" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>358</v>
+        <v>45</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="E47" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G47" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="F47" s="5" t="s">
+      <c r="H47" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="G47" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H47" s="5" t="s">
+      <c r="I47" s="5"/>
+      <c r="J47" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="K47" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="L47" s="6" t="s">
         <v>363</v>
       </c>
-      <c r="J47" s="5" t="s">
+      <c r="M47" s="5" t="s">
         <v>364</v>
-      </c>
-[...7 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>251</v>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G48" s="5" t="s">
+        <v>366</v>
       </c>
       <c r="H48" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="K48" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="I48" s="5" t="s">
+      <c r="L48" s="6" t="s">
         <v>370</v>
       </c>
-      <c r="J48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="5" t="s">
+      <c r="M48" s="5" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>45</v>
+        <v>373</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>236</v>
-[...11 lines deleted...]
-      <c r="G49" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="E49" s="5" t="s">
         <v>375</v>
       </c>
+      <c r="F49" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="H49" s="5" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>240</v>
+        <v>379</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        </is>
+        <v>251</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G50" s="5" t="s">
-        <v>382</v>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="I50" s="5"/>
+        <v>384</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>385</v>
+      </c>
       <c r="J50" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="I51" s="5"/>
+        <v>391</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>392</v>
+      </c>
       <c r="J51" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-        </is>
+        <v>251</v>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>397</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>394</v>
-[...3 lines deleted...]
-      </c>
+        <v>398</v>
+      </c>
+      <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
-        <v>396</v>
+        <v>255</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>251</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G53" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G53" s="5" t="s">
+        <v>403</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="I53" s="5"/>
       <c r="J53" s="5" t="s">
-        <v>403</v>
+        <v>255</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>236</v>
-[...12 lines deleted...]
-        <v>408</v>
+        <v>16</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H54" s="5" t="s">
         <v>409</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>410</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>240</v>
+        <v>411</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="5" t="s">
-        <v>17</v>
+        <v>153</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>240</v>
+        <v>418</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>291</v>
+        <v>251</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F56" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>423</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>424</v>
+        <v>255</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>291</v>
+        <v>60</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>26</v>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
         <v>430</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>431</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>432</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>433</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>434</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>436</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-        </is>
+        <v>251</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
         <v>437</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>438</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>439</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>440</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>236</v>
+        <v>306</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F59" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F59" s="5" t="s">
+        <v>443</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>240</v>
+        <v>446</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>26</v>
+        <v>306</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>457</v>
+        <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>251</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        </is>
+        <v>459</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>255</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="M61" s="5"/>
+        <v>462</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>463</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>457</v>
+        <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>251</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>462</v>
-[...10 lines deleted...]
-        </is>
+        <v>465</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>467</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="M62" s="5"/>
+        <v>468</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>469</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>236</v>
+        <v>306</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F63" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>465</v>
+      <c r="F63" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>240</v>
+        <v>474</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>14</v>
+        <v>479</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>306</v>
+      </c>
+      <c r="D64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>480</v>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K64" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>478</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>14</v>
+        <v>479</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>306</v>
+      </c>
+      <c r="D65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="I65" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="J65" s="5" t="s">
+      <c r="I65" s="5"/>
+      <c r="J65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L65" s="6" t="s">
         <v>485</v>
       </c>
-      <c r="K65" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>236</v>
+        <v>45</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="E66" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="K66" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="F66" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>491</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="M66" s="5" t="s">
         <v>492</v>
-      </c>
-[...10 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>35</v>
+        <v>494</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E67" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F67" s="5" t="s">
+      <c r="E67" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="I67" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="G67" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H67" s="5" t="s">
+      <c r="J67" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="I67" s="5" t="s">
+      <c r="K67" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="J67" s="5" t="s">
+      <c r="L67" s="6" t="s">
         <v>500</v>
       </c>
-      <c r="K67" s="5" t="s">
+      <c r="M67" s="5" t="s">
         <v>501</v>
-      </c>
-[...4 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>35</v>
+        <v>503</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E68" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E68" s="5" t="s">
+        <v>504</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
         <v>505</v>
       </c>
       <c r="I68" s="5" t="s">
         <v>506</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>507</v>
       </c>
       <c r="K68" s="5" t="s">
         <v>508</v>
       </c>
       <c r="L68" s="6" t="s">
         <v>509</v>
       </c>
       <c r="M68" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>511</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>26</v>
+        <v>251</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>291</v>
+        <v>45</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F69" s="5" t="s">
         <v>512</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>513</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>514</v>
       </c>
       <c r="J69" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="K69" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="K69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="L69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F70" s="5" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>520</v>
       </c>
       <c r="I70" s="5" t="s">
         <v>521</v>
       </c>
       <c r="J70" s="5" t="s">
         <v>522</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>523</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>524</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>526</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>236</v>
+        <v>26</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>527</v>
       </c>
       <c r="I71" s="5" t="s">
         <v>528</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>240</v>
+        <v>529</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>236</v>
+        <v>26</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>45</v>
+        <v>306</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>534</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>240</v>
+        <v>537</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>236</v>
+        <v>26</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>45</v>
-[...10 lines deleted...]
-        <v>539</v>
+        <v>306</v>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>240</v>
+        <v>544</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>236</v>
+        <v>45</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>251</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E75" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G75" s="5" t="s">
-        <v>553</v>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>403</v>
+        <v>255</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>291</v>
+        <v>251</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G76" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G76" s="5" t="s">
+        <v>561</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>562</v>
+        <v>255</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>60</v>
+        <v>251</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>567</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
         <v>568</v>
       </c>
       <c r="I77" s="5" t="s">
         <v>569</v>
       </c>
       <c r="J77" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="K77" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="K77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="L77" s="6" t="s">
+      <c r="M77" s="5" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>291</v>
+        <v>45</v>
       </c>
       <c r="D78" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="E78" s="5" t="s">
+      <c r="H78" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="F78" s="5" t="s">
+      <c r="I78" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H78" s="5" t="s">
+      <c r="J78" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="K78" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>579</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="M78" s="5" t="s">
         <v>580</v>
-      </c>
-[...9 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="E79" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="J79" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="F79" s="5" t="s">
+      <c r="K79" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="G79" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H79" s="5" t="s">
+      <c r="L79" s="6" t="s">
         <v>586</v>
       </c>
-      <c r="I79" s="5" t="s">
+      <c r="M79" s="5" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="J80" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="B80" s="5" t="s">
+      <c r="K80" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="C80" s="5" t="s">
+      <c r="L80" s="6" t="s">
         <v>594</v>
       </c>
-      <c r="D80" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H80" s="5" t="s">
+      <c r="M80" s="5" t="s">
         <v>595</v>
-      </c>
-[...13 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="K81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L81" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="D83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="L83" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D81" s="5" t="s">
+      <c r="D84" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E81" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>607</v>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="L84" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>629</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -7883,44 +8166,47 @@
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
     <hyperlink ref="M75" r:id="rId80"/>
     <hyperlink ref="M76" r:id="rId81"/>
     <hyperlink ref="M77" r:id="rId82"/>
     <hyperlink ref="M78" r:id="rId83"/>
     <hyperlink ref="M79" r:id="rId84"/>
     <hyperlink ref="M80" r:id="rId85"/>
     <hyperlink ref="M81" r:id="rId86"/>
+    <hyperlink ref="M82" r:id="rId87"/>
+    <hyperlink ref="M83" r:id="rId88"/>
+    <hyperlink ref="M84" r:id="rId89"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>