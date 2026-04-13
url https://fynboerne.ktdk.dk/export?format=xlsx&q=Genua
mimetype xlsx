--- v2 (2026-02-24)
+++ v3 (2026-04-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="699" uniqueCount="478" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="493" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -656,50 +656,108 @@
     <t>Christian Eckardt
 Sophie Eckardt
 Jeppe Andreas Larsen
 Vilhelm Larsen
 Vilhelmine  Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Theodor Oppermann
 - Top</t>
   </si>
   <si>
     <t>Hedevig (Mutter) Lützhøft var sanger og musiker.</t>
   </si>
   <si>
     <t>Fritz Syberg (Baronen) og Johannes Larsen har været på banegården for at tage imod Larsens forældre, men de fandt dem ikke. Derefter var de på Den Frie Udstilling, og Klaks og Johannes Larsen gik til Charlottenborg. Nicolaus Lützhøft skulle synge på Sommerlyst om aftenen. 
 Johannes Larsen keder sig og har lyst til at tage hjem.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/EnWD</t>
   </si>
   <si>
     <t>Kjøbenhavn 15 Maj 1898.
 Min egen Kæreste!
 Baronen og jeg var saa ude paa Banegaarden i Morges for at tage mod Fader og Moder, som jeg jo har fortalt Dig skulle rejse til Sverige, men vi saa ikke noget til dem, saa hvis det var det rigtige Tog vi var ude ved, maa de vel ikke være komne af Sted endnu derfra var vi inde paa den fri Udstilling og saa henne i Cirkuskafeen hvor vi drak hver 2 Bajere, mens vi ventede paa at det skulde blive den Tid, Toget skulde gaa til Helsingør for at se om de [noget af papiret mangler] vel ikke skulde være der, [noget af papiret mangler] Kl. blev over Tiden inden vi blev færdige med Øllet [noget af papiret mangler] gik vi herud til Lützhøfft og spiste Frokost og var saa paa Charlottenborg med Klaks. Han og jeg gik derefter ud til Eckardts, og vi var med dem en Tur ude omkring Frihavnen, saa naaede jeg da endelig derud. Kl. 9 gik vi derfra og Klaks tog med en Sporvogn og jeg gik herhen, men kunde ikke komme ind og gik saa ud til Sommerlyst hvor Lützhøfft synger i Aften, men da jeg ikke kunde bekvemme mig til at gaa ind og sidde alene mellem alle de Menne[sker gik] jeg her tilbage igen og [noget af papiret mangler] at Porten var aaben, men her var stadig ingen hjemme, saa jeg fik den geniale Ide at ringe paa neden under og bede Frk. Top om at lukke mig ind og nu sidder jeg her og skriver til Dig. Jeg har kedet mig nederdrægtigt i Dag og jeg tror nok jeg fik Spleen hvis jeg skulde gaa saadan ret længe egentlig havde jeg mest Lyst til at lade baade Generalforsamling og Hundeudstilling være hvad det er og saa stikke hjem i Morgen, men jeg skulde [noget af papiret mangler] ud til Oppermann [noget af papiret mangler] i zoologisk Have en Gang først. Her er ikke [noget af papiret mangler] saa morsomt som naar Du er her inde. Jeg vil ønske at jeg maa faa Brev fra Dig i Morgen. Mange allerkærligste Hilsner fra Din hengivne Johannes Larsen.
 Kan Du hilse dem alle sammen fra mig.</t>
+  </si>
+  <si>
+    <t>1899-06-26</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Alice Bondesen
+Louise Brønsted
+Grethe Jungstedt
+Louise Nimb
+- Pray
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer opholdt sig i USA, da hun skrev brevet. Ordene om chokolade på Gelskov refererer formodentlig (ironisk) til, at Laura Warberg tidligere har afsluttet et brev med, at hun ikke havde mere tid, da hun skulle til Gelskov og drikke chokolade. 
+Ellen og Harris Eastman Sawyer boede den første tid af deres parforhold sammen med hans forældre, hans bedstemor og hans to søstre. Arrangementet fungerede dårligt. 
+Ellen Sawyers svigermors navn kendes ikke. Mr. Prays fornavn samt hans kone og døtres navne er også ukendt. 
+1 kvint er 5 g.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1530</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har ikke meget at skrive om. Den første ladning skinker, som Harris Sawyer har præpareret på slagteriet, er ankommet til Liverpool uden mug. Det er en triumf, og Harris vil få 700 dollars for sin indsats.
+Harris' far har fået ansættelse i The Navy Yard, og han vil få 3,5 dollars ugentligt. Derfor vil de to afdelinger af Sawyer-familien formodentlig kunne flytte hver til sit. Både Harris og Ellen finder, at opfattelserne af husførsel er for forskellige til, at de kan fungere sammen. 
+Ellen og Harris har fundet noget dåsemad, som gør det let at lave billige og sunde madretter. Harris har også fået en skinke fra slagteriet. Han lever sundt nu og tager på, men Ellen kan ikke tåle at spise det samme, for så bliver hun tyk. 
+Ellen og Harris er blevet viet. Kirken var nærmest et forsamlingshus, som de lokale har skillinget sammen til at indrette. Der var ikke rart. Om aftenen besøgte de Mr. Pray (Dudley Prays far). Hans hjem var hyggeligt, og han bød på portvin. Dudleys to søstre føler sig meget dannede, da de har været i Paris.
+Ellen nyder indholdet af sine kasser hjemmefra. Hun og Harris har opgivet at købe en hest, da det er for dyrt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/PiUW</t>
+  </si>
+  <si>
+    <t>Mandag Juni 26 – 99
+Kære Mor!
+Jeg er bange for, at også mit Brev idag bliver lidt kort ikke fordi jeg skal til Chokolade på Gelskov, men fordi jeg ikke ved ret meget at skrive om. I denne Uge har vi ikke været så foretagsamme, East har haft travlt, og jeg kan ikke med min bedste Vilje bekvemme mig til at gå ud på egen Hånd, bare rundt her i de nærmeste Gader i Støv og Sol kan man ikke forlange selv af de mest energiske og længere Udflugter må man være to om. East havde en stor Tilfredsstillelse i Begyndelsen af Ugen. – Der kom Telegram og Brev til det store Svineslagteri, hvor han har arbejdet siden i Foråret, at den første Ladning Skinker er ankommet til Liverpool uden Spor af Mug og at de ere de bedste de har fået i lange Tider. De spørger om det er siden den nye Kemiker har fået dem under Behandling. Det er en stor Triumf for Harry, og desuden begynder han at glæde sig til sine 700 Dollars, som skulde udbetales, når hans Kúr viste sig at være probat. 
+Der vil rimeligvis endnu gå c. 3 Måneder før de vil indrømme at det har hjulpet. 
+Et andet Held er indtrådt idet gamle Eastman har fået en måske [”måske” indsat over linjen] fast Ansættelse i ”The Navy-yard”, noget som vist svarer til Holmen i København. – Hvis det viser sig at være en fast Ansættelse, kan vi uden Samvittighedsnag trække os ud af Familjelivet, han får da 3 ½ Dollars om Dagen, hvad endog her er helt godt. Hvor skal vi være lykkelige den Dag, vi trækker os tilbage. Jeg har næsten Samvittighedsnag over det, da de aldeles ikke fortrædiger os, men hele Atmosfæren og Aanden i det er amerikansk, og det kan jeg ikke finde mig i. 
+Mærkeligt er det, at Harry er så enig mig, - hele Aanden i Husførelsen er ham imod og har været det i flere Aar. – hans Smag er så vidt forskellig fra de andres, så han glæder sig ligeså meget som jeg. Vi falder hen i Rørelse, når vi ser på nogle af vore Duge, som er til ”rundt Bord”, som hos os er firkantet. 
+Og hele Kogeriet kan så blive efter vort ”eget Hoved – aldrig mere ”Pier” – el hjemmebagt Brød, som ingen af os kan døje. Vi har opdaget at man kan købe henkogt Suppe for 10 Cents for en Dåse på 5-6 Portioner. Endnu har vi kun prøvet Tomatsuppe, som er fortrinlig, men de har mange andre Slags. Den er så god som man kan koge den selv, så det betaler sig ikke at have Ulejlighed. Man kan også få henkogte Ærter og Tomater, så billige og så godt som friske. På ½ Time kan man på den Måde stille en fin Frokost på Benene, og du kan stole på, Harris er Mand for at indtage den. Hans Frokost i går var: Tomatsuppe med ristet Brød, frisk Lax ristet efter Fru Nimbs Kogebog, dertil Kartoffelmos og Grønærter, Jordbær m. Fløde.
+Idag har han hjembragt fra sit Slagteri en delikat Skinke, som er røget saltkogt og det hele. Den Slags [ulæseligt ord] er jeg en stor Ynder af, det tager alt det trættende fra Madspørgsmålet. Der må siges, at Eastman får sund og god Levemåde nu, der er kun èn Ting, - jeg må jo holde ham med Selskab, men Følgen er, at når han tager et Kvint på, tager jeg et Pund på og det sætter sig i mine Kinder altsammen. – Hvis H. altid havde levet så kraftigt havde det været bedre for ham. Men tidligere, når han vilde have noget rigtig Mad, måtte han mangen Gang lave det selv, og hvis han ikke gad el. var træt, vilde ["vilde" overstreget] måtte han nøjes med, hvad de andre havde: kogte Kartofler, Hvedebrød, Pie og Frugt. Det er gladelig en Middag. Det er intet Under at Svigermoder er så svag som hun er. De lægger ikke Planer i forvejen, aldrig Dagen før: denne Husførelse er ægte amerikansk. 
+Igår gjorde vi en Kraftanstrængelse og gik i Kirke, hvor vi blev viede. Den unge Præst har været her en Visit for at spørge, hvorfor vi aldrig kom i hans Kirke. Det er næppe det rette Ord – det er nærmest at ligne ved et Forsamlingshus, - det er et alm Beboelseshus, hvor de har revet alle Væggene ned og indrettet en slags Kirke. – det går sådan til, - en Del Mennesker skillinger sammen, vælger en Præst, indretter sig et Forsamlingssted og ofrer og sparer sammen til de en Gang med Tiden kan bygge en Kirke. - Bænken var hårde, Sangen var falsk, og det dunstede af våde Klæder (det havde regnet), så skønt Præsten er en rørende lille Fyr der mener det inderlig godt, vil vi ikke gå i den igen for en lang Tid. – Om Aftenen tog vi til South Boston og aflagde Mr. Pray’s Hjem et Besøg. Der var ingen anden end hans Fader, en gammel Fyr som selv lukkede op i Skjorteærmer! Først sad vi en Tid på Plads i ”The Parlor”. Ethvert Hus har et ”Parlor”, som er den fineste Stue Familjen opholder sig ikke dèr og man forgår i Reglen af Kedsomhed der. Da vi havde hensmægtet der en lille Tid og vilde gå, blinkede han nok så polisk og sagde at vi skulde smage hans Portvin. Så kom vi ind i hans Stue, som var helt menneskelig, med store Bogreoler o.s.v. Der sad vi svært hyggeligt og smagte på Varerne, og efter at have prøvet diverse Flasker, holdt han et lille Foredrag om Spirituosaens Skadelighed. – Vi var løftede da vi gik derfra og kom først henad Klk 9 til det Sted, hvor vi var bedte. – ”Et dannet Hjem” hvad vi forstår ved det er Mr. Prays næppe. Men hans to Søstre vilde vist blive meget forbavsede over den Påstand: de har været i Paris, de rasler af Silkeunderskørter, de spiller, - det er i Amerika ”Dannelse”. De ere for øvrigt flinke og rare. Moderen er død. Harry har ofte Brev Forretninger [”Forretninger” indsat over Linjen] fra Dudley P. Han lader til at være meget optaget af Lugge, Grethe og en til, men forsikrer at det er ikke alvorligt. Hører I noget til ham og hans Bedrifter???? Mon han passer sine Studier? Du kan såmænd godt bede ham tage det Sengetæppe med.
+Vi nyder mine Kassers Indhold. Vore egne Håndklæder Lagner og Duge. Bedstefaders Buste er [ulæseligt ord] af og står på Harris Skrivebord. Malerierne ere endnu hos Rammemanden. Dette Brev er vist mest en Gentagelse af mine forrige, er jeg bange for. 
+Den arme Frk. Alex, der har ligget 100 Dage, det er lige hårdt nok. Hils hende endelig, hvis hun er der endnu.
+Ang. den lille Hest, så har vi også opdaget at det er mere kostbart end vi tænkte os, så vi har foreløbig slået det hen. – Jeg ved heller knap, hvornår H. skulde ride, da han altid arbejder. 
+Nu ved jeg ikke mere. Hilsen til alle på Håbet, og Gelskov fra Pelle. 
+Jeg har et påbegyndt Brev til Dede liggende. 
+Lugges Eksamen???
+East hilser</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
@@ -734,70 +792,151 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
+  </si>
+  <si>
+    <t>1901-7</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Herbert Felton
+Grethe Jungstedt
+Alhed Larsen
+Johan Larsen
+Johannes Larsen
+Harris Sawyer
+Albrecht  Warberg
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Adreas/Dede Larsen var færdig på latinskolen i foråret 1901 (1901-02-25 FAW til Laura Warberg, BB1497).
+Alhed/B og Johannes Larsen/Las fik deres søn nummer to i foråret 1901. 
+Munter var en hund på gården Erikshåb. 
+Arrowroot er en tropisk plante, hvis underjordiske stængler arrowrootstivelse udvindes fra. Stivelse kan bruges som jævningsmiddel i suppe, sovs, syltetøj og dessert.
+Salep er pulver af rodknoldene fra forskellige orkidéarter. Ved kogning med vand dannes en tyktflydende, smagsneutral masse, som tidligere anvendtes som jævningsmiddel i køkkenet, som klister og som stoppemiddel ved diarréer. Såkaldt vestindisk salep er identisk med arrowroot. 
+Luray Caverns er nogle drypstenshuler i Virginia i det østlige USA.
+Mr. Feltons søn kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1560</t>
+  </si>
+  <si>
+    <t>Vejret skifter brat i Boston.
+Ellen Sawyer håber, at Albrecht Warberg er blevet rask. Det var trist at han og moderen ikke kom med til barnedåb hos Alhed/B og Johannes/Las Larsen og heller ikke til Andreas/Dede Warbergs studenterfejring. 
+Ellen Sawyer har købt strømper og støvler til Grethe. Den lille pige har haft diarré.
+Harris Sawyer har været på forretningsrejse. I denne forbindelse besøgte han nogle drypstenshuler og en skov med mange klapperslanger. Grethe savnede sin far, mens han var bortrejst, og da han kom hjem, ville hun kun sove, hvis han holdt hende i hånden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DAqO</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3, 5 og 7:]
+DR. HARRIS E: SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1, 3, 5 og 7:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Håndskrevet:]
+Kære Mor!
+Endelig idag kan man da ånde, og jeg benytter Lejligheden til at begynde et, som jeg håber, langt Brev. Iaftes da vi gik i Seng, var det brændende varmt - men pludselig gav det sig til at blæse stærkt med en Østenvind og i Løbet af 10 Min. var det næsten koldt. Disse pludselige Vejrforandringer er noget [”noget” overstreget] karakteristisk for Boston og Omegn.
+Jeg fik dit Brev igår, hvor du skriver at I har ventet os komme dumpende. Det gjorde vi jo imidlertid ikke desværre. Nej vi skal nok sige til før vi ikke [”ikke” overstreget] kommer (hidtil har vi endog sagt til, før vi ikke kom!) 
+Bare Far dog er bedre nu eller helt rask, - mon Dr. S. er fifig nok til at klare det. Det var rigtignok kedeligt, at jeg ikke kom med til Festlighederne efter Dedes Eksamen og Barnedåben hos B’s. – Dede bliver kun Student én Gang så det er én af Mærkebegivenhederne, hvorimod en Gentagelse af Festligheden hos Las’s jo ikke er udelukket. 
+Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
+Hvor han vist nyder denne Ferie, - som Student!!!
+Viser Muntermand monstro Tegn på at han er stolt af ham?
+Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
+2)
+Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
+Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
+Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
+På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
+Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
+3)
+nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
+I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
+melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
+Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
+I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
+Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
+Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
+Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
+[Skrevet langs venstre margen s. 8:]
+Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
+[Skrevet på tværs øverst s1:]
+Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
   </si>
   <si>
     <t>1903-11-10</t>
   </si>
   <si>
     <t>Christine Swane</t>
   </si>
   <si>
     <t>Kærbyhus</t>
   </si>
   <si>
     <t>Italien
 Genua
 Hotel Eden</t>
   </si>
   <si>
     <t>Kærbyhus var Christine Swanes forældres hjem i Kerteminde, efter at de måtte afhænde købmandsgården, Langegade 50, pga. svigtende økonomi. 
 Astrid Warberg var i huset hos Bernhard og Emma Hirschsprung i 1903-1904. Hun var med dem i Italien i efteråret og julen 1903.
 Efter en tid at have været kæreste med stud. med. Peter Bichel, gjorde Astrid forholdet forbi.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Christine Swane til Astrid W-G, 1903-11-10, 2414</t>
   </si>
   <si>
     <t>Christine Swane føler med Astrid. Det er en stor beslutning at binde sig til et andet menneske, og der går sommetider år. Mon ikke Astrid genvinder troen på sig selv? Rejsen vil nok også hjælpe, og når Astrid kommer hjem, ser hun sikkert lysere på alt. Astrid må huske, at Christine er hendes ven.</t>
@@ -854,54 +993,50 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Signorina Astrid Warberg
 Villa Castella
 Eden Nervi
 via Genua
 Italia [De fire linjer adresse i Italien overstreget]
 Danimarca
 Sortedams Dossering 25
 Copenhague
 [På kuvertens bagside:]
 Poststempler.
 [I brevet:]
 d: 29/12 –
 Kære Astrid!
 Jeg bliver ved at skubbe det hen med dette Brev, det er ikke saa let for mig, for jeg kan ikke se anderledes paa Sagen, end jeg hele Tiden har gjort. Peter har været hos os baade Juleaften til Juletræ, Juledag til Middag og i Søndags Aftes. Vi ser alle noget saa sjældent elskeligt i ham, jeg kan ikke komme over den Sorg det er mig, at min Putte, hvem jeg hidtil har været saa stolt af, ikke kunde ”passe til” et saadant Menneske! Som Du har skuffet os! og Peters Ven Hornemann, der skrev saa kønt til Dig og var saa glad ved Partiet. Jeg vil antage, at naar Du kommer hjem, saa er jeg rejst til Boston: Du maa jo nu i Vinter for Alvor tænke paa at skaffe Dig en Livsstilling, vel foreløbig en Plads ved et eller andet. – Johanne gjorde mig den Sorg at rejse ud og besøge det Menneske i Julen, som har krænket os saa haardt og hvem jeg aldrig tilgiver, at han kunde gaa mellem Dig og Peter og ødelægge Din Fremtid. Men dette skal nu være det sidste jeg skriver om det; jeg kan jo intet forandre og Du maa jo saa tage Fremtiden, som den bliver. Der kommer sikkert en Tid, da Du bittert fortryder dette Brud!
 Hilsener fra Mor.
 Pan beder mig hilse Dig.</t>
   </si>
   <si>
     <t>1904-11-14</t>
   </si>
   <si>
     <t>København Ø
 3.</t>
-  </si>
-[...2 lines deleted...]
-Boston</t>
   </si>
   <si>
     <t>Skovagervej 5, c/o Allan Kern, 2920 Charlottenlund, Danmark
 Ellensvej 8, 2920 Charlottenlund, Danmark</t>
   </si>
   <si>
     <t>Lise Abrahams
 Grethe Bichel
 Julie Brandt
 Ingeborg Caspersen
 Ingeborg  Eckardt
 Alfred Goldschmidt
 Bodild Holstein
 Christine  Mackie
 William Mackie
 Ellen  Sawyer
 Harris Sawyer
 Christine Swane
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Laura Warberg, Astrids mor, flyttede til København efter sin mands død.
 Astrids søstre Christine/Mornine og Ellen/Elle var begge gift og bosiddende i Boston, hvor en tredje søster, Johanne/Junge i 1904 besøgte dem. 
 Ingeborg er muligvis Ingeborg Eckardt eller Ingeborg Caspersen. Grethe kan være Grethe Bichel. 
@@ -2928,59 +3063,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HBXL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jBMz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FUCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RB3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZX4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GkvvruYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tMC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/uYyC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swVt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oRsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EnWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rPn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7auh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HBXL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3OjO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jBMz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ygb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pf8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lYRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4h0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Eou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/m4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpAg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FUCz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RB3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QJmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZX4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/09sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C3Rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QnBrW1DK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B2WDSV0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1fN63CIC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c3ZE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GkvvruYW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tMC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tmpkPwtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dkj1WJML" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YW4sQ9Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GjmjBRL3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0RM2QcsZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/H6SerXb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rxyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zXFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M74"/>
+  <dimension ref="A1:M76"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -3587,2775 +3722,2867 @@
       </c>
       <c r="H14" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>110</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>111</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>112</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B15" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="D15" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="D15" s="5" t="inlineStr">
-[...19 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="I15" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="I15" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="J15" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>119</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="M15" s="5"/>
+        <v>120</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>120</v>
-[...8 lines deleted...]
-        <v>122</v>
+        <v>124</v>
+      </c>
+      <c r="D16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H16" s="5" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K16" s="5" t="s">
+      <c r="H16" s="5" t="s">
         <v>125</v>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L16" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="M16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F17" s="5" t="s">
+      <c r="E17" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="G17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="I17" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="J17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="K17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>69</v>
+        <v>124</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="G18" s="5" t="s">
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I18" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="H18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="L18" s="6" t="s">
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
         <v>144</v>
-      </c>
-[...6 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="D19" s="5" t="s">
+      <c r="I19" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="J19" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="I19" s="5"/>
-      <c r="J19" s="5" t="s">
+      <c r="K19" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="M19" s="5" t="s">
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
         <v>152</v>
-      </c>
-[...3 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>147</v>
+        <v>69</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="F20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F20" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>154</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="I20" s="5"/>
+        <v>155</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="J20" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="s">
-        <v>157</v>
+      <c r="A21" s="5" t="n">
+        <v>1905</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>116</v>
+        <v>161</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>162</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="5" t="s">
-        <v>167</v>
+      <c r="A22" s="5" t="n">
+        <v>1905</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="E22" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="5" t="s">
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="F22" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="K22" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="J22" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M22" s="5" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>37</v>
+        <v>173</v>
       </c>
       <c r="E23" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="I23" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="F23" s="5" t="s">
+      <c r="J23" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="K23" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="J23" s="5" t="s">
+      <c r="M23" s="5" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>146</v>
+        <v>183</v>
       </c>
       <c r="D24" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I24" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G24" s="5" t="s">
+      <c r="J24" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="H24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="5" t="s">
+      <c r="K24" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="J24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="K24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="I25" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="E25" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="J25" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="I25" s="5"/>
-      <c r="J25" s="5" t="s">
+      <c r="K25" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="K25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="L25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G26" s="5" t="s">
+        <v>202</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I26" s="5"/>
+        <v>162</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="J26" s="5" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>146</v>
+        <v>209</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>210</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>22</v>
+        <v>212</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>162</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>209</v>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H28" s="5" t="s">
+        <v>216</v>
       </c>
       <c r="I28" s="5"/>
-      <c r="J28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J28" s="5" t="s">
+        <v>212</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="M28" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>219</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>217</v>
+        <v>161</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>120</v>
+        <v>221</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>222</v>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>221</v>
+        <v>22</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>217</v>
-[...14 lines deleted...]
-        <v>227</v>
+        <v>16</v>
+      </c>
+      <c r="D30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I30" s="5"/>
-      <c r="J30" s="5" t="s">
-        <v>221</v>
+      <c r="J30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K30" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="M30" s="5" t="s">
         <v>230</v>
       </c>
+      <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>232</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>206</v>
+        <v>136</v>
       </c>
       <c r="E31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="5" t="s">
         <v>233</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H31" s="5" t="s">
         <v>234</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>235</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>236</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>237</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>238</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>240</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>146</v>
+        <v>232</v>
       </c>
       <c r="D32" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="E32" s="5" t="s">
+      <c r="H32" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="F32" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H32" s="5" t="s">
+      <c r="I32" s="5"/>
+      <c r="J32" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="K32" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="I32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="J32" s="5" t="s">
+      <c r="M32" s="5" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="I33" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H33" s="5" t="s">
+      <c r="J33" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="I33" s="5"/>
-      <c r="J33" s="5" t="s">
+      <c r="K33" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="K33" s="5" t="s">
+      <c r="L33" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      <c r="F34" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E34" s="5" t="s">
         <v>257</v>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
         <v>258</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>259</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>260</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>261</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>262</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>265</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>194</v>
+        <v>247</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>266</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>267</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>268</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>269</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>271</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="E36" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F36" s="5" t="s">
         <v>272</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
         <v>273</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>274</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>280</v>
-[...4 lines deleted...]
-        </is>
+        <v>209</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="I37" s="5" t="s">
+      <c r="I37" s="5"/>
+      <c r="J37" s="5" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>283</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>284</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>279</v>
+        <v>161</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>221</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>287</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>194</v>
+        <v>288</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>16</v>
+        <v>294</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>146</v>
+        <v>296</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="I40" s="5"/>
+        <v>209</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>302</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>302</v>
+        <v>16</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>194</v>
+        <v>294</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H41" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="H41" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>307</v>
+      </c>
       <c r="J41" s="5" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>194</v>
+        <v>294</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>302</v>
-[...4 lines deleted...]
-        </is>
+        <v>209</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H42" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H42" s="5" t="s">
+        <v>312</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>116</v>
+        <v>317</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>209</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H43" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>146</v>
+        <v>209</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>317</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H44" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
-        <v>245</v>
+        <v>318</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>323</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>324</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>326</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>241</v>
+        <v>173</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>245</v>
+        <v>330</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>161</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>335</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        </is>
+        <v>342</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>260</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="M47" s="5"/>
+        <v>345</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>346</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>161</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>335</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H48" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H48" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>260</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="M48" s="5"/>
+        <v>351</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>352</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="5" t="s">
-        <v>340</v>
+        <v>355</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="M49" s="5"/>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>16</v>
+      </c>
+      <c r="D50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H50" s="5" t="s">
-[...6 lines deleted...]
-        <v>352</v>
+      <c r="H50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K50" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>217</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>361</v>
+      </c>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K51" s="5" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="M51" s="5" t="s">
         <v>362</v>
       </c>
+      <c r="M51" s="5"/>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>363</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>124</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>364</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H52" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H52" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>368</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="M52" s="5"/>
+        <v>369</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>370</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>16</v>
+        <v>232</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>366</v>
+        <v>372</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K54" s="5" t="s">
-        <v>373</v>
+      <c r="K54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L54" s="6" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="M54" s="5"/>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D55" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G55" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G55" s="5" t="s">
+        <v>381</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>376</v>
-[...10 lines deleted...]
-        </is>
+        <v>382</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>384</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="M55" s="5"/>
+        <v>385</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>386</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H56" s="5" t="s">
-        <v>379</v>
+      <c r="H56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K56" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K56" s="5" t="s">
+        <v>388</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="6" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="6" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K59" s="5" t="s">
-        <v>389</v>
+      <c r="K59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L59" s="6" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K60" s="5" t="s">
-        <v>389</v>
+      <c r="K60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L60" s="6" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="M60" s="5"/>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-        </is>
+        <v>123</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>241</v>
+        <v>403</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="5" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="5" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>123</v>
+      </c>
+      <c r="C63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>401</v>
+        <v>256</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="5" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H64" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H64" s="5" t="s">
+        <v>413</v>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K64" s="5" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>416</v>
+      </c>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K65" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>16</v>
+      </c>
+      <c r="D66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H66" s="5" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="H66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K66" s="5" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>416</v>
-[...3 lines deleted...]
-      </c>
+        <v>419</v>
+      </c>
+      <c r="M66" s="5"/>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>241</v>
+        <v>407</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>320</v>
+        <v>17</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>245</v>
+        <v>423</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>425</v>
+        <v>161</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>426</v>
+        <v>256</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>17</v>
+        <v>335</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="I68" s="5"/>
+        <v>428</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>429</v>
+      </c>
       <c r="J68" s="5" t="s">
-        <v>408</v>
+        <v>22</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>432</v>
+        <v>161</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>158</v>
-[...7 lines deleted...]
-        <v>433</v>
+        <v>256</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>434</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>435</v>
       </c>
       <c r="J69" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="K69" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="K69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>437</v>
       </c>
-      <c r="L69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>16</v>
+        <v>440</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>441</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="I70" s="5" t="s">
+      <c r="I70" s="5"/>
+      <c r="J70" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="K70" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="J70" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K70" s="5" t="s">
+      <c r="L70" s="6" t="s">
         <v>444</v>
       </c>
-      <c r="L70" s="6" t="s">
+      <c r="M70" s="5" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>16</v>
+        <v>447</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>173</v>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F71" s="5" t="s">
         <v>448</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
         <v>449</v>
       </c>
       <c r="I71" s="5" t="s">
         <v>450</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>408</v>
+        <v>451</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>426</v>
+        <v>456</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>457</v>
+        <v>423</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>158</v>
+        <v>16</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>116</v>
+        <v>456</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>462</v>
+        <v>17</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>463</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
         <v>464</v>
       </c>
       <c r="I73" s="5" t="s">
         <v>465</v>
       </c>
       <c r="J73" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="K73" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="K73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>467</v>
       </c>
-      <c r="L73" s="6" t="s">
+      <c r="M73" s="5" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="I74" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="D74" s="5" t="s">
+      <c r="J74" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="E74" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H74" s="5" t="s">
+      <c r="K74" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="I74" s="5"/>
-      <c r="J74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>474</v>
       </c>
-      <c r="K74" s="5" t="s">
+      <c r="M74" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="L74" s="6" t="s">
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="M74" s="5" t="s">
+      <c r="B75" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E75" s="5" t="s">
         <v>477</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L76" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -6390,44 +6617,46 @@
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
     <hyperlink ref="M74" r:id="rId79"/>
+    <hyperlink ref="M75" r:id="rId80"/>
+    <hyperlink ref="M76" r:id="rId81"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>