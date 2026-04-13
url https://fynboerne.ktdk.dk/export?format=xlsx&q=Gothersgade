--- v2 (2026-02-25)
+++ v3 (2026-04-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="215" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="223" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -399,50 +399,89 @@
   </si>
   <si>
     <t>Adolph Larsen
 Vilhelm Larsen</t>
   </si>
   <si>
     <t>Der er muligvis tale om planker fra familien Larsens svenske skove indsejlet til Kerteminde på I.A. Larsens fragtskibe.
 Adolph Larsen (Agraren) er elev på Dalum Landsbrugsskole.
 Den omtalte tante til Alhed Larsen kan være Wilhelmine Berg f. Brandstrup, som drev pensionat i Gothersgade og var Alheds mors halvsøster.</t>
   </si>
   <si>
     <t>Det Kongelige Bibliotek</t>
   </si>
   <si>
     <t>Vilhelm og Johannes Larsen har hjulpet med planker hele dagen. 
 Johannes Larsen skal male på sit billede i det smukke vejr. Adolph Larsen (Agraren) befinder sig vist godt på (landbrugs)skolen. Johannes Larsen synes, det er trist, at Alhed skal til sin tante i København, og hun må i hvert fald komme til Kerteminde først.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/apFw</t>
   </si>
   <si>
     <t>Kjerteminde 14 Novbr 1897.
 Min egen Kæreste!
 I Dag det er Søndag skal Du faa [et Par] Ord fra mig. Det maa [noget af papiret mangler] være en daarlig Postgang [noget af papiret mangler] mellem Fyn og Langeland, [siden] Du ikke havde faaet mit [Brev] da Du sendte Dit af Sted, men Du fik det vel saa strax efter. I Gaar var Klaks og jeg ude at hjælpe til med Plankerne hele Dagen og i Aftes var jeg i teknisk, saa jeg naaede ikke at skrive i Gaar, hvad der ellers var min Hensigt. Det er et ualmindelig smukt Vejr i Dag, Solskin og meget mildt, jeg skal ud at male paa mit Billede. Sidst [jeg] var der ude, fortalte jeg Dig vist at det blæste for stærkt til at male, men jeg malede saa paa det efter Hukommelsen Dagen efter, hvad jeg tror nok [noget af papiret mangler] paa det, og jeg tænker j[eg kan] faa gjort en De[noget af papiret mangler] Aften hvis Vejret ho[lder] hvad det lover. Agr[aren] er her i Dag. Han kom [noget af papiret mangler]ende fra Ullerslev i Aftes, og lader til at befinde sig helt vel henne paa Skolen. Jeg er ked af at Du alligevel skal ind til Din Tante i Kjøbenhavn, efter hvad Du fortalte sidst haabede jeg paa at det skulde gaa i Stykker, men nu det lader til at blive til Alvor er jeg meget ked af det. Du maa i et hvert Tilfælde komme her først, enten Du saa rejser hjem eller til Kjøbenhavn. Du faar ikke mere [noget af papiret mangler] denne Gang, jeg [vil] snart skrive igen, [noget af papiret mangler] mig se at Du ogsaa [noget af papiret mangler] det. Mange kærlige [Hil]sner fra Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>29. el. 30. nov. 1898</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg
+Berta Brandstrup
+Ebbe Brandstrup
+Julie Brandt
+Alhed Larsen
+Johannes Larsen</t>
+  </si>
+  <si>
+    <t>Wilhelmine Berg/Tante Mis havde et pensionat i Gothersgade, København. Louise Brønsted boede på dette sted under noget af sin studietid. 
+Berta Brandstrup fødte sønnen Hans Ebbe 23. okt. 1898.
+Alhed og Johannes Larsen tog afsted på bryllupsrejse 28. oktober samme år. Alhed Larsen var på dette tidspunkt gravid uden endnu at have opdaget det. Sønnen, Andreas/Puf Larsen, kom til verden 12. maj 1899. 
+Dr. med. Hald, Poul og Julius kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1434</t>
+  </si>
+  <si>
+    <t>Louise Brønsted takker for strømperne. 
+Alhed/Be og Johannes/Las Larsen kom godt afsted trods vrøvl med passet. Alhed var ikke helt rask.
+Berta Brandstrup har fået en søn, og de har det begge godt. 
+Wilhelmine Berg/Tante Mis har ærgersler over pensionærerne; især en dr. Hald, som hun smider ud til december.
+Louise har fået og lånt uindrammede billeder af Emilie Demant og hængt dem op på skråvæggen i værelset på pensionatet. Det er blevet hyggeligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/qs1Z</t>
+  </si>
+  <si>
+    <t>d.
+Kære Mor!
+Tak for Vadsækken og Brevet, som jeg lige nu har faaet; det var især dejligt at faa Strømper igen; jeg har længe maattet suge paa Labben, da de har snydt mig den ene Gang efter den anden i den Tricotagefabrik det er rigtignok snart, en syndig Tid siden, jeg har skrevet hjem; jeg kan mærke, at jeg er blevet helt uvant med det; det ligger nu ogsaa i, at I stadig har rejst frem og tilbage i den sidste Tid, saa kan der ikke naa at ske videre i Mellemtiden. - I har jo nok hørt af Pan, at Be og Las er kommen lykkelig og vel af Sted, mærkelig nok samme Aften, de havde bestemt, trods en Del Vrøvl de havde haft med Pas o. lign; det var forfærdelig morsomt at have dem herinde; Be var forresten ikke ret rask de første Dage, men bedre den Dag, de rejste. - I har vel hørt, at Berta har faaet en lille Dreng, som vejer, jeg tror det var 8 Pund, har sort Haar og udpræget Næse; da Tante Mis kom ud for at se til dem i Søndags, var det hele i Orden, og de har det begge to godt. - Her har man det ogsaa godt, i det mindste hvad Helbredet angaar, men Tante Mis har temmelig mange Ærgrelser af Pensionærerne, som nok har faaet ind at klage paa, uagtet Kosten er saa god, som den kan være; den værste er en cand. med. Hald, en utaalelig Vigtigper. Tante Mis vil ogsaa statuere et Eksempel paa ham og smide ham ud til December; hans Værelser er allerede lejet ud til 2 unge Piger; 2 andre do. skal bo i Pouls Værelse 1 1/2 Maaned, Poul imens i Juliuses Stue. Bare nu Kandidat Hald ikke kommer hende i Forkøbet og siger op selv, det har han truet med til de andre Pensionærer. - I kan ellers tro, vi har faaet det vældig hyggeligt heroppe, nu efterhaanden, som vi har faaet alting i Orden, Gardiner og det hele; i Aftes lagde vi sidste Haand paa Værket ved at slaa en hel Del Billeder, som Frk. Demant dels har foræret dels laant os, op paa Skraavæggen; det har pyntet vældigt; der kunde vi jo ikke have Billeder med Ramme; og vi havde ingen løse selv. Vi har faaet det store Skab fra Fars Værelse op til os, det staar i Sovekammerat overfor Sengen, saa der akkurat er en snæver Passage; derved er jo saa Kjolespørgsmaalet klaret; Poul har beholdt min lille Garderobe. - Det er ganske
+[resten af brevet mangler]</t>
   </si>
   <si>
     <t>1898-02-06</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Østerbrogade 54, København
 Gothersgade, København</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Frederik Gad Clement
 Thorvald Erichsen
 Albert Gottschalk
 Kristen Holbø
 Johanne Christine Larsen
 Hedevig Lützhøft
 Henry Lørup
 Laura Warberg</t>
   </si>
   <si>
@@ -1422,59 +1461,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ldKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DJhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qQ8W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/ldKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0O1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JOaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/e1Ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/apFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qs1Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DJhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/344s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mB89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gycL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qQ8W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1822,362 +1861,366 @@
       </c>
       <c r="I8" s="5" t="s">
         <v>66</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>67</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>69</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>16</v>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>76</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>77</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>16</v>
-[...12 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>98</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>99</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F13" s="5" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E14" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>111</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>112</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>113</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>114</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="E15" s="5" t="s">
-        <v>25</v>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F15" s="5" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
         <v>125</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>126</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>127</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>128</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>129</v>
       </c>
       <c r="M16" s="5" t="s">
@@ -2213,505 +2256,549 @@
       </c>
       <c r="I17" s="5" t="s">
         <v>134</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>135</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>136</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>137</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      <c r="G18" s="5" t="s">
         <v>140</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H18" s="5" t="s">
         <v>141</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>142</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>147</v>
+        <v>63</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="F19" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="s">
         <v>148</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>149</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>150</v>
       </c>
       <c r="J19" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K19" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-        </is>
+        <v>155</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>26</v>
+        <v>156</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F21" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="E22" s="5" t="s">
-        <v>170</v>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F22" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
         <v>171</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>172</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>173</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>174</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>175</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>177</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>147</v>
+        <v>16</v>
       </c>
       <c r="D23" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="E23" s="5" t="s">
+      <c r="F23" s="5" t="s">
         <v>26</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
         <v>179</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>180</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>181</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>182</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>183</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G24" s="5" t="s">
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="H24" s="5" t="s">
+      <c r="I24" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="I24" s="5" t="s">
+      <c r="J24" s="5" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>190</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>191</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>193</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>194</v>
+        <v>63</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E25" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="s">
         <v>195</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>196</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>197</v>
       </c>
       <c r="J25" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K25" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="K25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="L25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>62</v>
+        <v>202</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>64</v>
+        <v>203</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="s">
-        <v>203</v>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
         <v>204</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>205</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G27" s="5" t="s">
+        <v>211</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>67</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>214</v>
+        <v>216</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
+    <hyperlink ref="M28" r:id="rId33"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>