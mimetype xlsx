--- v2 (2026-01-06)
+++ v3 (2026-04-05)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1529" uniqueCount="976" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1564" uniqueCount="1003" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -453,51 +453,51 @@
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Pojke var svenske Leonard Holst, som Christine Mackie en tid var forlovet med. Han var far til det barn, som hun ventede, og som var årsagen til, at Christine fra januar 1892 opholdt sig hos familien Rasmussen i Århus i skjul. Laura Warberg vidste endnu ikke, da un skrev dette brev, at datteren var gravid. Christine havde bildt sine forældre ind, at hun blot var i huset hos Rasmussen-familien, som i virkeligheden tog betaling for hendes ophold. Barnet blev født 22. marts 1892. 
 Studenten var Harald Balslev, som Christines søster, Alhed Warberg, g. Larsen, var forlovet med. Han fik laudabilis = højeste karakter ved eksamen på universitetet. Hverken Christine eller Alhed blev gift med de her nævnte mænd.
 Christines brev til præsten: Under opholdet i Århus gik Christine meget i kirke, og hun blev betaget af præsten Mogens Lindhardt. En af hans prædikener var hun mindre tilfreds med. Hun skrev om den i sin dagbog og sendte dagbogsbladene til præsten. 
 Petrea Brandstrup havde brystkræft. Hun var gift med Laura Warbergs bror, Carl. 
 Ellen Sawyer, f. Warberg, var i huset hos Havemann i Hamburg januar til maj 1892.
 Følgende omtalte personer kendes ikke: Breinhed/Bremberg (svært læseligt navn), Preisler, Schmidt, Lollesgaard, Nerulla og Henningsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2730</t>
   </si>
   <si>
-    <t>Laura Warberg havde en dejlig føfdselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
+    <t>Laura Warberg havde en dejlig fødselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
 Flot, at Balslev/Studenten fik topkarakter. Han er dygtig. Forholdet til Alhed er dog nok slut, og "Folk" snakker. Laura Warberg har aldrig ønsket, at Alhed skulle blive gift med en præst.
 Christines anonyme brev til præsten var en sjov idé.
 Man vasker på Erikshaab. Emilie er dygtig og huslig. Der har været travlt, fordi Ellen skulle rejse.
 Lauras ben er dårligt. 
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
@@ -565,50 +565,164 @@
 Jeppe Andreas Larsen
 Marie Larsen
 Vilhelm Larsen
 Jens Olsen</t>
   </si>
   <si>
     <t>Samson er et skib, som tilhører købmand Jeppe Andreas Larsen, som er far til Johannes Larsen.
 Det er uvist om de to nævnte godsforvaltere, er den samme person.</t>
   </si>
   <si>
     <t>Brevet indeholder 30 kroner til Johannes Larsen. Familien har lånt 5000 kroner og betaler nu så meget som muligt, af deres gæld. Vilhelmine Larsen venter stadig på, at høre om billederne til udstillingen. 
 Skibet Samson har været grundstødt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eKfU</t>
   </si>
   <si>
     <t>Kjerteminde den 27/3 92
 Kjære Johannes!
 Indlagte 30 Kr har jeg først faaet i dette Øjeblik og har altsaa ikke kunnet sende dem før gid du maa faa Lykke til at de kan naa godt langt
 Saa kan du tro jeg skal virke for at du først i Maaneden faar igjen; da skal vi jo have Penge af Godsforvalteren, det gjør mig meget ondt naar der kommer et Brev med 16 Øre hvor har jeg længtes efter et par Ord om de saa tog dit ene Billede du lovede der skulde komme Brev Dagen efter men der kom ingen Marie skrev saa for mig med Pølserne; men heller ikke; nu haaber jeg da sikkert Tirsdag at faa ordentlig Besked denne Uvished er ikke god for mig – 
 Igaar var her Marked og mange Mennesker, - saa Faer havde rigtignok travlt blot han maa Kræfter til alt det skriftlige Arbejde foruden sin anden Virksomhed - Drengene ere flinke og vi andre hjælper det vi kan – du har vel af Georg hørt at vi fik 5,000 at laane hos Godsforvalter Højrup og derfor gaar det i dag med Afsendelsen af Penge til alle Sider de forslaar ikke men saa bliver der vel bedre Tider – 
 Vi fik ellers – iaftes igjen en Forskrækkelse med Telegram fra ”Samson”, grundstødt, atter flot – Jens Olsen var her nu men mente at det ikke havde noget videre at sige forstod ikke at han telegraferede og satte Folk i Ængstelse naar det kunde undgaas blot sende Brev var jo nok
 Lev vel fortæl os lidt om Udstillingen naar du har set den jeg har jo nok Politiken men jeg kan maaske komme selv at se hvem veed hvordan Tiden kan blive
 Kjærlig Hilsen din Moder</t>
+  </si>
+  <si>
+    <t>1892-05-10</t>
+  </si>
+  <si>
+    <t>Henrik Havemann</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Hamburg
+2. sal</t>
+  </si>
+  <si>
+    <t>Højrup St.
+Erikshaab</t>
+  </si>
+  <si>
+    <t>Rebecca Havemann
+Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Ellen Schroll og Havemanns søster kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1378</t>
+  </si>
+  <si>
+    <t>Havemann-parret har haft uheld med piger i huset. Rebecca Havemann har dårligt helbred. Nu ankommer Ellen Schroll i næste måned. Ellen Sawyer er rar, men hun er for uerfaren til at passe alt på egen hånd. Havemann beder Laura og Albrecht om at sende Ellen hjem i juni måned.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/wqxx</t>
+  </si>
+  <si>
+    <t>[Håndskrevet på kuvertens forside:]
+An
+Herrn Godsforvalter A.C. Warberg
+Erikshaab
+Højrup St
+Fyn
+Dänemark
+[Fortrykt i brevet:]
+Joh. Havemann
+Schiffs-Inspector
+Eppendorferweg 15 II.
+HAMBURG
+Hamburg, den 189
+[Indsat i sted- og datolinjen med håndskrift:]
+10de Mai 2
+[Håndskrevet i brevet:]
+Kjære Fru Warberg!
+Som De vist har erfaret af min Søster, vil Ellen Schrolll i næste Måned komme hertil forat være i Huset hos os, da vi have havt saameget Uheld med Piger hidtil at jeg, formedelst min Hustrus mindre gode Helbred, tilsidst fandt det nødvendigt at sørge for at faae en erfaren og dygtig ung Pige i Huset, saa at min Hustru for Fremtiden vil kunne skaane sig mere. 
+Deres Ellen er en rigtig rar Pige, men er dog endnu for uerfaren til, at min Hustru kan overlade ret meget for hende at passe paa egen Haand, hvilket jo heller ikke egentlig var Meningen med hendes Komme her, men jeg troede ikke dengang, at det var saa vanskeligt at faae en rigtig, dygtig Tjenestepige her. 
+Da nu imidlertid vor Plads er lidt indskrænket og navnlig i Sommer, hvor vi venter Fremmede fra Bækkelund og England, vil være endnu mere knap, saa vil jeg bede Dem at undskylde, naar vi finder os nødsagede til at bede Dem at tage Deres Ellen hjem engang mellem 15_de_ og 22_de_ Juni, da vi formodentligt sidst i Juni eller først i Juli faar engelske Fremmede.
+Med venligst Hilsen fra min Hustru og migselv til Dem og Deres Mand, tegner 
+Deres heng. Joh Havemann</t>
+  </si>
+  <si>
+    <t>1892-06-02</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Hamburg</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Henrik Havemann
+Rebecca Havemann
+Johanne Christine Larsen
+Hempel Syberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var i huset hos Havemann-familien i Hamburg en kort tid. Ægteparret fandt hende ikke dygtig nok, og Hr. Havemann sendte Ellens forældre et brev, hvori han fortalte dette. Brevet findes i Kilder Til Dansk Kunsthistorie. 
+Thrane, Any Kleis, Hans Madsen og Hr. Meyer kendes ikke. Ellen er formodentlig den stuepige, der skulle afløse Ellen Sawyer hos Havemann-familien. T.M. er formodentlig Tante Mis = Wilhelmine Berg. 
+25 grader Reaumur (°R) svarer til 31,25 grader Celsius (°C).
+Reinbek ligger nord for Hamburg. 
+Fliegende Blätter, (ty. 'Flyvende Blade'), tysk humoristisk tidsskrift, udgivet 1844-1944, grundlagt af tegneren Caspar Braun (1807-77) og Friedrich Schneider, boghandler i München. Forfattere og tegnere hånede harmløst særheder i tysk hverdagsliv, men efter 1848 blev tonen skærpet af blandt andre Moritz von Schwind, der rettede kritik mod de borgerlige spekulanter, som berigede sig på andres bekostning (Lex.dk).
+Onkel Luth og hans 2 Jødefolk: Ludvig Brandstrup (Laura Warbergs bror) blev i 1894 gift med Berta Hirschsprung, som var jødisk. Det var formodentlig hende, der var med ham i Hamburg, men hvem den anden var, er uklart. 
+At fadaise som verbum af fr. fadaise, indholdsløs snak; dumme sig (Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1580</t>
+  </si>
+  <si>
+    <t>Ellen kan kun skrive breve om formiddagen, hvor skrivebordet er ledigt. 
+Det har været meget varmt. Ellen Sawyer har måttet købe bomuldsstof til en kjole, og Fru Havemann hjælper med at sy den, men nu har Ellen ikke råd til at blive fotograferet.
+Ellen har købt fliegende Blätter. Man kan få en bøde, hvis man oversætter dem.
+Sender Albrecht og Laura Warberg rejsepenge og rejseplan? Og holder de fest for Ellen, når hun kommer hjem?
+Ludvig/Luth Brandstrup og hans "2 Jødefolk" har været på besøg, og Ellen har været med dem i teatret.
+Fru Havemann har været god mod Ellen. Hun var ikke glad for det brev, som hendes mand sendte Ellens forældre.
+Ellen har været med Havemanns på besøg hos en hr. Mejer. Selskabet gik tur og fandt en dansepavillon. Mejer synes, at det er sjovt, at Ellen er "Venstremand". I Skandinavisk Forening har de moret sig ved tanken om, at Ellen kunne afsløre kongeparrets buster ved en guldbryllupsfejring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NGmd</t>
+  </si>
+  <si>
+    <t>Hamburg
+Eppendorferweg 15.II
+Donnerstag 2 Juni - 92. 
+Kære Mor!
+I ere vel ikke knusende gale paa mig, fordi jeg har gjort en lille Pause nu med mit Brevskriveri, det er ikke godt, kan du se, at love at skrive en bestemt Dag, kan jeg saa ikke kunde I nemt mistænke mig for at være død! - Sagen er den, at jeg ikke har kunnet faa Tid i den sidste Uge, jeg har haft Samvittighedskvaler, og i Aanden set Pigen Thrane ile til og fra Højrup, vi har haft en hel Del at sy, samt Vads[k] o.s.v. og da jeg kun kan skrive om Form., naar Kapt. er væk fra sit Skrivebord saa er det ikke saa nemt altid. – Jeg har en hel Masse Forretninger, at skrive om. Det var sidste Uge saa varmt, at vi vare paa Kogepunktet 25 ⁰ Reaumur i den køligste Skygge, saa kan i tænke jer til Resten (d.e. Gaderne i bagende Sol pakfuldt af Folk) – jeg gik iført et Underskørt og en tynd Trøje, syt af en af Kapt’s Skjorter – om Form, men om Eft. kneb det med min tykke uldne Vinterkjole, og naar vi gik ud – jeg kunde knap gaa for Varmen – jeg laa om Natten for aabent Vindue med et Lagen over mig, og var endda drivvaad (af Sved!!) naar jeg vaagnede! Saa saa vi ikke anden Udvej end at købe mig Bomuldstøj til en Kjole og vi fik nogen til 60 pr Meter (se Prøven) 7 Meter altsaa 4+20 – og Fru Havemann hjælper mig med at sy den – el omvendt, det bliver en ganske nysselig Kjole, og er det saa egentlig ret dyrt, rigtig nok maa endnu regnes Knapper og Liv for, men jeg vil meget hellere renoncere paa at blive fotograferet end blive stegt levende, vi syr ogsaa et Liv, som kan gaa med min tærnede Nederdel til hjemme, saa gaar jeg kun med den anden paa Gaden. Du kan tro den bliver pæn, Livet er c. færdigt, det sidder brilliant, Fru H. er dygtig til det, hun har klippet og syt det sammen, jeg har syt Knaphuller, sømmet efter o.s.v: - Jeg har nu ikke Raad til at Fotograferingen, men det er da ogsaa lige fedt. - Du kan ikke tro som Pengene gaa, jeg har nu alt i alt maattet betale 6 Mark for mit Fodtøj, som hvert Øjeblik maa gøres i Stand. 1,30 for fliegende Blätter, de maatte forskrives direkte fra München, de kan ikke faa enkeltvis her, Boghandleren sagde, at man skulde passe paa med at oversætte dem, om det kom Forlæggerne i München for Øre, maa man betale 1000 Mark, men det kan risikeres, naar Bladene ikke kommer til at ligge i Restauranterne, hvor rejsende Tyskere kan se dem, det bliver gjort meget, sagde han, og naar Billede kun ikke blev ["blev" overstreget] kom med kunde man rolig gøre det – hun maa endelig, nu jeg har betalt min Mark – 50. Ellen kommer lige sidst i denne Maaned, de har sagt, jeg skal ikke rejse før, jeg faar vel sendt Rejsepenge?? Jeg tager over Kiel, men kan I ikke skaffe mig Nøjagtighed Tiden, Dagen, o.s.v. at vide, det staar ikke i Bladene her. – Jeg haaber gør et Gilde for mig, naar jeg kommer hjem, nede i Lysthuset f. Eks, med de kinesiske Lamper oppe!? Du lovede at skrive til mig i København, men det blev abermal ikke af, jeg længes efter at høre lidt om din Rejse, samt dit Ophold i Sverige. – Hvis jeg have god Lejlighed til at skrive saa vilde jeg smøre Ark fulde og sende hjem i Korsbaand, jeg er fuld af Beretning! Pinsemorgen om jeg faar Held med mig, staar jeg op Kl 5 og skriver en Masse til Onkel Syberg og T.M., jeg havde tænkt, det skulde med her, men Klk er 10, i Morgen stryge, Lørdag gøre rent, min Kjole sy færdig, o.s.v. Jeg har drømt Lusen var død, lever hun endnu??? Er Any Kleis bleven gift?? Var det ikke morsom med Onkel Luth som kom herud en Dag som et Tordenslag, jeg var jo med ham og hans 2 Jødefolk i Stadttheater og hørte Don Juan, glimrende, storartet ”uhørt”, (var det ikke morsomt, jeg fik det at se?” Du skulde tage og skrive til Fru H næste Gang du skriver til mig, naar du skriver lidt tydeligt kan hun godt læse det, hun har været forfærdelig god mod mig mens jeg har været her, hjælper mig med alt muligt og er saa rar og god, hun var slet ikke tilfreds med Kaptajnens Brev til dig, og af ["af" overstreget] vilde hellere have gjort det selv, men hun kan kun daarlig med at skrive dansk, jeg har sagt, hun kunde skrive paa engelsk; du kan nok læse det. – For 3 Uger siden var vi ude i Reinbek hos Hr. Mejer’s til Middag, det er 3-4 Mil uden for Hamburg vi tog med Toget, - i den dejligste Egn, paa det dejligste Landsted, du kan tro det var knusende fint jeg fadaisede naturligvis med mine Fiske – Frugt – o.s.v. Kniv, det er rædsomt fint i Huset, Haven o.s.v., de har en Masse Penge – vi gik en dejlig Tur gennem Enge og en Skov – der laa et Dansehus, hvor vi gik ind, der gaar Folk og danser midt om Dagen for aabne Vinduer, saa man kan høre det over hele Skoven, vi saa lidt paa dem, Tyskerne danser saa kunstig, med Hovedet paa Siden, langsomt, roligt, undertiden ganske kønt - jeg havde en knusende Lyst til at danse med, men det maatte man ikke. – Jeg har jo sagt at jeg var Venstremand, og det gaar jo Kaptajnen og fortæller vidt og bredt ogsaa til Hr Mejer, han havde sagt, han vilde bearbejde mig, der er saadan en grinagtig lille, klog, livlig Jødesmovs, han holdt jo et langt Foredrag om Royalismen – endnu om Aftenen da vi gik stod han paa Trappen og raabte ”det bliver et net Ægteskab, om de faar en Højremand, gaar han til højre, gaar De til Venstre.
+Saa kan I tænke jer, da de holdt Møde i skand. Forening, da ”der maatte gøres noget” til Hans Madsens Guldbryllup, - foreslog Hr Mejer at jeg skulde afsløre det ædle Kongepars Buster ved Festen!!!! Ser i mig ikke staa der indviklet i Flag med Aks og Ler ["Ler" overstreget] Léer i Hænderne (i Haaret var der jo ingen Plads) og afsløre – det havde bleven net, heldigvis stemte andre imod, - de mente ikke en Venstremand kunde saadan noget. – Skriften er maaske lidt primitiv, men jeg kan ikke faa Tid til at gøre det saa fint. 
+Hils Johanne hun skal skrive til mig, men hun maa ikke sende smaa ”rørende danske Bod ["Bod" overstreget] Bøgetrær
+[Skrevet på tværs øverst s. 1:]
+Jeg bruger dem ikke. Tak Dr[ulæseligt] meget, han har været saa elskværdig at skrive til mig. Jeg har 2 Mark paa Lommen. Jeg skriver altsaa maaske temmelig sikkert i Pinsen.
+Adieu, so long
+Din Datter Pelle.
+Skriv endelig snart allesammen</t>
   </si>
   <si>
     <t>1892-09-17</t>
   </si>
   <si>
     <t>Ellen Agnete Amstrup
 Louise Amstrup
 Thorvald Balslev
 Clement Caspersen
 Johanne Caspersen
 Olga Caspersen
 Niels Elgaard Amstrup
 - Jensen, Frøken, Erikshaab
 Rasmus Knudsen
 Alhed Larsen
 Johanne Christine Larsen
 Otto Emil  Paludan
 Ellen  Sawyer
 Hans Smidth
 Hempel Syberg
 Andreas Warberg
 Conrad Warberg
 Else Warberg
 Anders -, Ølstedgaard</t>
   </si>
@@ -1469,53 +1583,50 @@
   </si>
   <si>
     <t>Kort 1: Afsenderen glæder sig til, at Christine kommer til Torkildstrup 1. juledag.
 Kort 2: Gudrun ser frem til at vise Christine julestuen. Gudruns mor har det godt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eTQ9</t>
   </si>
   <si>
     <t>[Håndskrevet på kuverten:]
 Frøken Christine Warberg
 Erikshaab
 Højerup St
 Fyen
 [Håndskrevet på kort 1:]
 Torkildstruphjemmet 22/12 1894.
 Lille kjære Christine!
 Til Juleaften ville vi da ogsaa være med omkring Juletræet paa Erikshaab at ønske Dig en rigtig glædelig Julefest, med Din Tomas ved Siden dennegang Nu glæder vi os til at see Dig 1_ste_ Juledag, eller rettere, Aften, og have nogle gode Dage sammen under Juletræets Skygge. Tak, fordi ogsaa Du var med at smykke min dyrebare Søster Louise med Blomster Krandsen - ja her er det et stort Savn at Louise er gaaet bort fra sine søde Smaapiger [indsat i venstre margen; på højkant:] og os Sødskende hun var saameget for. Hils Alle Dine Kjære Kjærligt
 [Kort nr. 2:]
 Torkildstrup Julen 1894.
 Kære lille Christine!
 Nu har vi snart den dejlige Juletid, til den vil jeg sende Dig de kærligste Hilsener og ønsket om en lys og glædelig Julefest for Dig og Din Thomas; det bliver den nu sikkert ogsaa! Jeg glæder mig til at Du skal se vor Julestue, den er hyggelig, maa Du tro! I denne Tid har Mor det rigtig godt, saa vi faar nok en glædelig Jul. Lev vel til vi ses, kære lille Christine. Din egen lille Svigerinde Gudrun</t>
   </si>
   <si>
     <t>1895-02-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Rom</t>
   </si>
   <si>
     <t>Berta Brandstrup
 Johannes Magdahl Nielsen</t>
   </si>
   <si>
     <t>Alhed Larsen opholdt sig i Italien fra februar 1894 til april 1895.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2140</t>
   </si>
   <si>
     <t>Alhed Larsen er i Rom med Magdahls. De farer rundt for at se mest muligt. Nu skal de til Forum Romanum. De bor tæt på Piazza del Popolo og Den Spanske Trappe, hvor der er italienskklædte modeller.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/knH1</t>
   </si>
   <si>
     <t>[Fortrykt på kortets forside:]
 CARTOLINA POSTALE ITALIANA
 (CARTE POSTALE D'ITALIE).
 NB. Sul lato anteriore della presente si scrivo soltanto l'indirizzo.
@@ -2595,50 +2706,95 @@
 Erik Schaffalitzky de Muckadell
 - Vesterdal
 Albrecht  Warberg
 Laura Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Grevens" er ægteparret Schaffalitzky de Muckadell, som var Albrecht Warbergs arbejdsgivere.</t>
   </si>
   <si>
     <t>Johannes Larsen har sendt Alheds galoscher, som hun glemte i Kerteminde.
 Jørgen (ansat ved Erikshaab) er kørt efter lægen til Albrecht Warberg, som stadig er syg.
 Warberg-familien har haft mange gæster, som vel skulle se til den syge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Bw6C</t>
   </si>
   <si>
     <t>Kære Las!
 Tak for Dit Brev og Galoscherne! Du havde slet ikke behøvet at sende dem, jeg kunde jo have faaet dem, naar jeg kommer ned til Dig. For der er vist ikke andet at gøre, end at jeg kommer om ad Kerteminde igen. Men stort mere end en Dags Tid bliver det nu ikke, jeg vil blive hos Mor saa længe som muligt, og Kampmanns gaar det jo heller ikke at snyde altfor galt. Men det er sandt, saa er det jo, jeg forstyrrer Dig, naar jeg kun er der én Dag. Hvad skal vi gøre ved det? – Det er kedeligt, P. er rejst fra Dig, jeg synes, det maatte være saa morsomt for Dig at have ham. Tænk, nu kørte Jørgen, som skulde have haft dette Brev med til Højrup, han skal ned efter Doktoren, men jeg troede først, han kørte om en Timestid. Saa er jeg bange, Du ikke faar dette Brev i Morgen. Jeg er da ellers ligesaa flink til at skrive til Dig, som jeg var i København? Kan Du nu ogsaa være rigtig sød til at skrive til mig! Jeg er ikke fri for at føle mig lidt ensom, det er saa løjerligt at gaa og være eneste Barn; i København tænker jeg ikke paa at savne de andre, men herhjemme hvor de høre til, synes jeg hele Tiden, der mangler noget. Det er jo ogsaa lidt trist at Far ligger, men han har det da gennemgaaende bedre. Nu skal vi høre, hvad Doktoren siger i dag, om han snart maa komme op. Han er ellers Taalmodigheden selv og ligger og siger Vittigheder og er altid parat til en Snak. Hans Ven Vesterdal var herude et Par Timer forleden efter Middag for at se til ham. – Det er desværre bleven Regnvejr, jeg vilde ellers have været ud en lang Tur med Gamle, det var saa nydelig Vejr i Formiddags.
 Næste Dag. Videre naaede jeg ikke, vi fik Visitter hele Eftermiddagen, foruden Doktoren kom Jørgensens, Grevens og Amstrup med Dis, som det var morsomt at faa en Passiar med. Vi var et lille Slag nede i Haven, der er gule Krokus. Det var en henrivende Luft, da Regnen var hørt op. I Dag er det gamle Jeans Fødselsdag. Hun vidste ikke, at vi huskede den, saa hun o.s.v. Posten kommer! 1000 Hilsner fra din egen Alhed
 3die Marts – 98.</t>
   </si>
   <si>
     <t>1898-03-05</t>
+  </si>
+  <si>
+    <t>Louise Brønsted</t>
+  </si>
+  <si>
+    <t>Læreranstalten</t>
+  </si>
+  <si>
+    <t>Fyn
+Højrup</t>
+  </si>
+  <si>
+    <t>Daisy  Berg
+Wilhelmine Berg
+Johanne Christine Brandstrup
+Thora C
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Louise Brønsted, f. Warberg, var under uddannelse som cand. polyt. i København. 
+Den lille pige er Wilhelmine Bergs datter, Daisy, som netop blev født 4. marts 1898. Pigens mor var Laura Warbergs søster. 
+Bedstemor var Johanne Brandstrup. Hun boede den sidste tid af sit liv hos Thora Caspersen og døde senere i 1898.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1374</t>
+  </si>
+  <si>
+    <t>En lille pige (Daisy) er blevet født. Hun er velskabt, og alt gik godt og nemt. 
+Det er trist, at Albrecht Warberg (Far) har haft det så dårligt. Sygdommen har taget meget på Bedstemor (Johanne Brandstrup).</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/gKby</t>
+  </si>
+  <si>
+    <t>[Fortrykt logo og:]
+KORRESPONDANCE-KORT.
+Til
+[Håndskrevet i adressefeltet:]
+Fru L. Warberg
+Erikshaab
+pr. Højrup
+Fyn. 
+[Håndskrevet i tekstfeltet]
+Læreanstalten d5te
+Kære Mor. Blot et Par Ord for at meddele jer, at vi i Gaar fik en lille Pige. Alt er gaaet over al Forventning godt; det hele varede kun fra 9 til 12 ½ altsaa ikke engang 4 Timer, ret rar ikke, særlig slemt, og Ungen er hel hun har det ogsaa godt [”hun har det ogsaa godt" indsat over linjen] og velskabt. Her er naturligvis almindelig Henrykkelse og Forbavselse over det gode Resultat; man siger, at hun kan takke alle sine Smerter i den sidste Tid for, at det er gaaet saa godt! Tak for det sidste Brev, tænk, at Far har været saa daarlig, men det er da godt, at det er bedre. Jeg var ude hos Bedstemoder i Gaar at meddele hende det gl. Budskab; det er forfærdeligt, hvor Sygdommen har taget på hende, - hun er kommen til at se saa meget ældre ud og har ikke mange Kræfter; men det er jo bedre og hun er oppe et Par Timer daglig. Thora C. er næsten helt rask. Hilsner fra alle til alle. Din heng. Mug.</t>
   </si>
   <si>
     <t>Anna tjenestepige Erikshaab -
 Christian Andersen
 Berta Brandstrup
 Adolph Larsen
 Vilhelm Larsen
 Ellen  Sawyer
 - von Rosen
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed bor endnu hjemme hos forældrene på gården Erikshaab.
 Chr. A(ndersen) og von Rosen: Johannes Larsen har i et tidligere brev skrevet om, at de to har en avispolemik om en redningsaktion.</t>
   </si>
   <si>
     <t>Alhed har været på brinken med de to hunde og sidder nu på sit værelse og ryger.
 Der kommer mange gæster, så Alhed er i køkkenet og får ikke tid til at skrive brev.
 Alheds far er syg, og han kommanderer med lægen. 
 Alhed spørger til, hvilket stolebetræk, der er kønnest.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ui56</t>
   </si>
@@ -4445,51 +4601,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1901-01-09</t>
   </si>
   <si>
     <t>Alhed Larsen
@@ -4886,54 +5042,50 @@
 A.C. Warberg,
 Godsforvalter,
 Erikshaab pr. Højrup St.
 [Alt andet end det første "A." er overstreget]
 ---------------------
 [Håndskrevet i brevet:]
 Gothersgade 129,1 
 28 Sept 1901
 Kæreste lille gode Junge!
 Mine allerbedste og mest indholdsrige Ønsker for Dig i alle Måder! 
 Jeg vil sige til Dig, det samme Du sagde til min sidste Fødselsdag: Gid der må komme noget ud af! noget godt, Junge! noget helt extra godt, som Du fortjener det. Fremfor alt ønsker jeg Dig en fastere – stærkere – mere glad Tro på Dig selv og Dine Forhold. 
 Uden Tro når man intet – og mener dermed: Tro på det, man gerne vil. – Efter dette åndige vil jeg gå over til at piske Dig. Sundhed og Helse – at Du må blive tyk og fed – god og glad. 
 Hvordan mon Du dog har det? Jeg var helt bekymret over Dit Udseende, da jeg rejste! 
 – Men Junge – sikket Vejr! Det er da ikke set i Mands Minde – siger de Gamle – at sligt har varet fra en hel Sommer til så sent.
 Det er næsten Synd at være i Kjbh. i – men fra dette No er der jo rigtignok vidunderl. smukt. Jeg var oppe at svælge på Rosenborg i Går – gik til jeg ikke kunde mere – der er besynderligt – med al det, der virkel. har stået så længe. 
 Vi skal til Charlottenlund i Morgen – Mor – Mis – Lugge jeg. Jeg skal ud til Bertas nu – træffe [ulæseligt] – den herlige – altid uforlignelige. Det er dejligt at være her – og ej ueffent at tage den så særdeles med Ro.
 Vil I ikke sende Mor nogle Visitkort fra hendes Havestueskrivebordsskuffe samt et Parti Frimærker. Elna tør jeg ikke gå til, da Pan har sat mig op på, at jeg da også må gå til de [ulæseligt] og det ved jeg ikke, om Du ønsker?
 Hermed alle Hilsner til Dig og Agraren (som muligvis forefindes!) 
 fra Dis</t>
   </si>
   <si>
     <t>1901-10-14</t>
   </si>
   <si>
     <t>Odense</t>
-  </si>
-[...2 lines deleted...]
-Højrup</t>
   </si>
   <si>
     <t>- Allerup, lærer
 Otto Emil  Paludan
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt tog præliminæreksamen i Odense. Hun boede imens hos Hempel Syberg.
 Kaptajnen var lærer ved Astrids uddannelsessted. 
 Mortensen kendes ikke. Ej heller Brune/Bruno.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2716</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/bXkl</t>
   </si>
   <si>
     <t>[Fortrykt på brevkortets adresseside:]
 BREV-KORT
 (Paa denne Side skrives kun Adressen.)
 Til
 [Håndskrevet på kortets adresseside:]
 [Med blyant:] 1901
 [Med blæk:]
@@ -6056,59 +6208,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZStl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/16LJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3EQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PG0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ukhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qMNT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Krfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G76D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kd7s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKfU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nEHp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JfGS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O65z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rx6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pD6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iq10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mI0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z2Jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vlso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OTcJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PSJg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zcSP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eTQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eXMn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7ySA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xOwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYW2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ay6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DIJT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XJJe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CdkH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/89HM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P2tE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FwGG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Xzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pghm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aTo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyBn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QphR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bw6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gKby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tm3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/caMd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Dqbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s7UY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZStl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bDoX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xzmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/16LJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MYqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/93Ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y7KJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nilx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tOrM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BB70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5cFa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1O9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xh1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3GG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1bHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sFGy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P8q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ewpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NBP7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mrV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yzCx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHgU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D63t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ST2V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZOj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3EQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EIR8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V6OL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sov4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PG0R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hQsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZT24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RNOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LetV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ukhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/swxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bXkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KxQx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ikq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H5K8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/du8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2Iuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8Wu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qMNT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Vty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5SX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M142"/>
+  <dimension ref="A1:M145"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6769,5641 +6921,5772 @@
       </c>
       <c r="I15" s="5" t="s">
         <v>99</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>100</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-        </is>
+        <v>105</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...8 lines deleted...]
-        <v>111</v>
+      <c r="E17" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F18" s="5" t="s">
-        <v>119</v>
+      <c r="F18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>127</v>
+        <v>45</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F19" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F19" s="5" t="s">
+        <v>131</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I19" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="J19" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>78</v>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F20" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E21" s="5" t="s">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H21" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>79</v>
+        <v>156</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H22" s="5" t="s">
+        <v>157</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>79</v>
+        <v>165</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="s">
-        <v>160</v>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I23" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>70</v>
+        <v>154</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="G24" s="5" t="s">
-[...3 lines deleted...]
-        <v>169</v>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I24" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>35</v>
+        <v>179</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>176</v>
-[...7 lines deleted...]
-        </is>
+        <v>55</v>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H25" s="5" t="s">
+        <v>180</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>134</v>
+        <v>70</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>188</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>127</v>
+        <v>196</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>187</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="s">
-        <v>191</v>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I27" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="5" t="s">
-        <v>79</v>
+        <v>187</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>55</v>
+        <v>147</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>79</v>
+        <v>210</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>205</v>
+        <v>47</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>167</v>
+        <v>79</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>167</v>
+        <v>79</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>47</v>
+        <v>225</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>79</v>
+        <v>165</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H34" s="5" t="s">
+        <v>247</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>247</v>
+        <v>35</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>248</v>
+        <v>187</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>136</v>
+        <v>79</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>256</v>
+        <v>45</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>257</v>
+        <v>187</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H36" s="5" t="s">
-        <v>258</v>
+      <c r="H36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I36" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>35</v>
+        <v>267</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>156</v>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="I37" s="5"/>
+        <v>269</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>270</v>
+      </c>
       <c r="J37" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>55</v>
-[...9 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>165</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E39" s="5" t="s">
+        <v>284</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>280</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>285</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E41" s="5" t="s">
-        <v>79</v>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F41" s="5" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-        </is>
+        <v>309</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>310</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>89</v>
-[...12 lines deleted...]
-        <v>309</v>
+        <v>55</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>93</v>
+        <v>317</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>55</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="I44" s="5"/>
+        <v>322</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>323</v>
+      </c>
       <c r="J44" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>324</v>
+      </c>
+      <c r="K44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>321</v>
+        <v>35</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>89</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G45" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G45" s="5" t="s">
+        <v>328</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>324</v>
+        <v>93</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="5" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G46" s="5" t="s">
-        <v>329</v>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>89</v>
+        <v>340</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>93</v>
+        <v>343</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="5" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G48" s="5" t="s">
+        <v>348</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C49" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D49" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>90</v>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>351</v>
+        <v>93</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>356</v>
+        <v>35</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>359</v>
+        <v>93</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="5" t="n">
-        <v>1898</v>
+      <c r="A51" s="5" t="s">
+        <v>366</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C51" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="5" t="s">
-        <v>56</v>
+        <v>367</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>363</v>
+        <v>165</v>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>79</v>
+        <v>375</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="n">
         <v>1898</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>56</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>382</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>93</v>
+        <v>385</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C54" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F54" s="5" t="s">
-        <v>383</v>
+        <v>79</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="5" t="s">
-        <v>382</v>
+      <c r="A55" s="5" t="n">
+        <v>1898</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="F55" s="5" t="s">
         <v>79</v>
       </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="I55" s="5"/>
+        <v>396</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>397</v>
+      </c>
       <c r="J55" s="5" t="s">
-        <v>391</v>
+        <v>93</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>56</v>
+        <v>402</v>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>93</v>
+        <v>405</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>401</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
-        <v>93</v>
+        <v>410</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>407</v>
+        <v>35</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="F58" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F58" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>410</v>
+        <v>93</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>35</v>
+        <v>426</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="F60" s="5" t="s">
-        <v>56</v>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="I60" s="5"/>
+        <v>427</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>428</v>
+      </c>
       <c r="J60" s="5" t="s">
-        <v>93</v>
+        <v>429</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>256</v>
+        <v>89</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>424</v>
+        <v>90</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>136</v>
+        <v>56</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>427</v>
+        <v>93</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C62" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D62" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>432</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="I62" s="5"/>
       <c r="J62" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>89</v>
-[...12 lines deleted...]
-        <v>438</v>
+        <v>45</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>93</v>
+        <v>446</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="J64" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E65" s="5" t="s">
-        <v>79</v>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>256</v>
+        <v>464</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E66" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E66" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>383</v>
+        <v>466</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E67" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E67" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="s">
-        <v>465</v>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="I67" s="5"/>
+        <v>473</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>474</v>
+      </c>
       <c r="J67" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>464</v>
+        <v>478</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C68" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="5" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G68" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G68" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="I68" s="5"/>
+        <v>480</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>481</v>
+      </c>
       <c r="J68" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F69" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>475</v>
+      <c r="F69" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>93</v>
+        <v>488</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E70" s="5" t="s">
-[...8 lines deleted...]
-        </is>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>493</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="K70" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K70" s="5" t="s">
+        <v>495</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C71" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D71" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E71" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>486</v>
-[...3 lines deleted...]
-      </c>
+        <v>498</v>
+      </c>
+      <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>489</v>
+        <v>500</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E72" s="5" t="s">
-        <v>90</v>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G72" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G72" s="5" t="s">
+        <v>503</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C73" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E73" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="I73" s="5"/>
       <c r="J73" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="K73" s="5" t="s">
-        <v>499</v>
+      <c r="K73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L73" s="6" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C74" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="J75" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="L75" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="M75" s="5" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D76" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D76" s="5" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="J76" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C77" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="5" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="J77" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C78" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E78" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="J78" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E79" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E79" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G79" s="5" t="s">
-        <v>438</v>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="J79" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="I80" s="5"/>
+        <v>549</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>550</v>
+      </c>
       <c r="J80" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>540</v>
+        <v>551</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="s">
-        <v>544</v>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="I81" s="5"/>
+        <v>555</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>556</v>
+      </c>
       <c r="J81" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>548</v>
+        <v>559</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="s">
-        <v>550</v>
+        <v>457</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>551</v>
-[...1 lines deleted...]
-      <c r="I82" s="5"/>
+        <v>561</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>562</v>
+      </c>
       <c r="J82" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>552</v>
+        <v>563</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>554</v>
+        <v>565</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>256</v>
+        <v>35</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>556</v>
+        <v>89</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>557</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>559</v>
+        <v>93</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>55</v>
-[...10 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>572</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>573</v>
+      </c>
+      <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
-        <v>566</v>
+        <v>93</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>55</v>
-[...10 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>578</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>571</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="I85" s="5"/>
       <c r="J85" s="5" t="s">
-        <v>573</v>
+        <v>93</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E86" s="5" t="s">
-        <v>578</v>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F86" s="5" t="s">
-        <v>79</v>
+        <v>584</v>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>167</v>
+        <v>79</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>314</v>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>410</v>
+        <v>594</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>299</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>314</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>93</v>
+        <v>601</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>89</v>
-[...9 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>93</v>
+        <v>609</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C90" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E90" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>614</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>615</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="I90" s="5"/>
+        <v>616</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>617</v>
+      </c>
       <c r="J90" s="5" t="s">
-        <v>608</v>
+        <v>429</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>611</v>
+        <v>620</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>606</v>
-[...7 lines deleted...]
-        <v>613</v>
+        <v>89</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>616</v>
+        <v>93</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F92" s="5" t="s">
-        <v>295</v>
+      <c r="F92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>623</v>
+        <v>93</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>634</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F93" s="5" t="s">
-        <v>47</v>
+        <v>156</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>635</v>
+      </c>
+      <c r="I93" s="5"/>
       <c r="J93" s="5" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>634</v>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F94" s="5" t="s">
-        <v>363</v>
+        <v>641</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>55</v>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F95" s="5" t="s">
-        <v>363</v>
+        <v>314</v>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>606</v>
+        <v>78</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>643</v>
+        <v>56</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>321</v>
+        <v>45</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>634</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>663</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>136</v>
+        <v>382</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>407</v>
+        <v>634</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>90</v>
+        <v>671</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>56</v>
+        <v>382</v>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="E99" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="B99" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F99" s="5" t="s">
-        <v>673</v>
+        <v>47</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>681</v>
+        <v>340</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>45</v>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F100" s="5" t="s">
-        <v>79</v>
+        <v>156</v>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>55</v>
+        <v>686</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>89</v>
-[...12 lines deleted...]
-        <v>689</v>
+        <v>426</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>93</v>
+        <v>695</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>89</v>
+        <v>340</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-        </is>
+        <v>700</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>701</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>93</v>
+        <v>704</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>89</v>
+        <v>709</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>35</v>
+        <v>634</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-        </is>
+        <v>710</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>702</v>
+        <v>55</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>93</v>
+        <v>712</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C104" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D104" s="5" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G104" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G104" s="5" t="s">
+        <v>717</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
       <c r="J104" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>256</v>
+        <v>89</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>714</v>
+        <v>35</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>717</v>
+        <v>93</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>606</v>
-[...7 lines deleted...]
-        <v>722</v>
+        <v>35</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>725</v>
+        <v>93</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>606</v>
+        <v>89</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>321</v>
-[...4 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>732</v>
+        <v>93</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>737</v>
+        <v>44</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>606</v>
-[...4 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>45</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F108" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F108" s="5" t="s">
+        <v>742</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>738</v>
-[...5 lines deleted...]
-        </is>
+        <v>743</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>745</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>740</v>
-[...1 lines deleted...]
-      <c r="M108" s="5"/>
+        <v>747</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>748</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>737</v>
+        <v>44</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>606</v>
-[...4 lines deleted...]
-        </is>
+        <v>45</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>634</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F109" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F109" s="5" t="s">
+        <v>750</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>742</v>
-[...10 lines deleted...]
-        </is>
+        <v>751</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>754</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="M109" s="5"/>
+        <v>755</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>756</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>340</v>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>747</v>
+        <v>760</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>748</v>
+        <v>761</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>749</v>
+        <v>762</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>750</v>
+        <v>763</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>751</v>
+        <v>764</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>44</v>
+        <v>765</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>634</v>
+      </c>
+      <c r="D111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F111" s="5" t="s">
-        <v>722</v>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>754</v>
+        <v>766</v>
+      </c>
+      <c r="I111" s="5"/>
+      <c r="J111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K111" s="5" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>756</v>
-[...3 lines deleted...]
-      </c>
+        <v>768</v>
+      </c>
+      <c r="M111" s="5"/>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>758</v>
+        <v>769</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>44</v>
+        <v>765</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>606</v>
-[...8 lines deleted...]
-        <v>383</v>
+        <v>634</v>
+      </c>
+      <c r="D112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>759</v>
-[...8 lines deleted...]
-        <v>762</v>
+        <v>770</v>
+      </c>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L112" s="6" t="s">
-        <v>763</v>
-[...3 lines deleted...]
-      </c>
+        <v>771</v>
+      </c>
+      <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>88</v>
+        <v>634</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>407</v>
+        <v>147</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>766</v>
+        <v>742</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>410</v>
+        <v>775</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>89</v>
-[...10 lines deleted...]
-        <v>773</v>
+        <v>634</v>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="I114" s="5"/>
+        <v>780</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>781</v>
+      </c>
       <c r="J114" s="5" t="s">
-        <v>93</v>
+        <v>782</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>45</v>
+        <v>634</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>509</v>
+        <v>340</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>402</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>89</v>
+        <v>426</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>329</v>
+        <v>90</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>90</v>
+        <v>794</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="I116" s="5"/>
+        <v>795</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>796</v>
+      </c>
       <c r="J116" s="5" t="s">
-        <v>787</v>
+        <v>429</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>785</v>
+        <v>800</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C117" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="5" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>792</v>
-[...3 lines deleted...]
-      </c>
+        <v>802</v>
+      </c>
+      <c r="I117" s="5"/>
       <c r="J117" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-        </is>
+        <v>537</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G118" s="5" t="s">
-        <v>329</v>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>798</v>
-[...1 lines deleted...]
-      <c r="I118" s="5"/>
+        <v>807</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>808</v>
+      </c>
       <c r="J118" s="5" t="s">
-        <v>787</v>
+        <v>809</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>799</v>
+        <v>810</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>801</v>
+        <v>812</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>802</v>
+        <v>813</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>606</v>
+        <v>35</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>321</v>
+        <v>89</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>295</v>
-[...4 lines deleted...]
-        </is>
+        <v>348</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>803</v>
-[...3 lines deleted...]
-      </c>
+        <v>814</v>
+      </c>
+      <c r="I119" s="5"/>
       <c r="J119" s="5" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>606</v>
+        <v>89</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>810</v>
-[...7 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>819</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>814</v>
-[...4 lines deleted...]
-        </is>
+        <v>93</v>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>822</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C121" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D121" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G121" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G121" s="5" t="s">
+        <v>348</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
-        <v>93</v>
+        <v>815</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>35</v>
+        <v>634</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>89</v>
+        <v>340</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>79</v>
+        <v>314</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G122" s="5" t="s">
-        <v>823</v>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>93</v>
+        <v>833</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>44</v>
+        <v>154</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>830</v>
+        <v>634</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>363</v>
+        <v>466</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>841</v>
+      </c>
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L123" s="6" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C124" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D124" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D124" s="5" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G124" s="5" t="s">
-        <v>839</v>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>845</v>
+      </c>
+      <c r="I124" s="5"/>
       <c r="J124" s="5" t="s">
         <v>93</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>321</v>
+        <v>35</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>45</v>
-[...12 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>850</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>849</v>
+        <v>93</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>606</v>
+        <v>857</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>127</v>
+        <v>55</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>79</v>
+        <v>858</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>854</v>
+        <v>382</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>606</v>
+        <v>35</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>321</v>
+        <v>89</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>862</v>
-[...7 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>866</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>866</v>
+        <v>93</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>606</v>
+        <v>340</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>45</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F128" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>45</v>
+        <v>634</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>606</v>
+        <v>147</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>888</v>
+        <v>634</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>606</v>
-[...4 lines deleted...]
-        </is>
+        <v>340</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>889</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>136</v>
+        <v>890</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="I130" s="5"/>
+        <v>891</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>892</v>
+      </c>
       <c r="J130" s="5" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>35</v>
+        <v>634</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>89</v>
-[...9 lines deleted...]
-        </is>
+        <v>340</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>899</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>93</v>
+        <v>902</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>901</v>
+        <v>634</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>89</v>
+        <v>915</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-        </is>
+        <v>634</v>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>156</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>910</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="I133" s="5"/>
       <c r="J133" s="5" t="s">
-        <v>93</v>
+        <v>917</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>737</v>
+        <v>44</v>
       </c>
       <c r="C134" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D134" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        </is>
+        <v>922</v>
+      </c>
+      <c r="I134" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>918</v>
-[...1 lines deleted...]
-      <c r="M134" s="5"/>
+        <v>925</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>926</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>737</v>
+        <v>44</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>89</v>
-[...14 lines deleted...]
-        </is>
+        <v>35</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>929</v>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        </is>
+        <v>930</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>932</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>917</v>
+        <v>933</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>921</v>
-[...1 lines deleted...]
-      <c r="M135" s="5"/>
+        <v>934</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>935</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>922</v>
+        <v>936</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>737</v>
+        <v>44</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D136" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>56</v>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>923</v>
-[...5 lines deleted...]
-        </is>
+        <v>937</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>93</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>917</v>
+        <v>939</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="M136" s="5"/>
+        <v>940</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>941</v>
+      </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>44</v>
+        <v>765</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>606</v>
-[...8 lines deleted...]
-        <v>928</v>
+        <v>89</v>
+      </c>
+      <c r="D137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>929</v>
-[...10 lines deleted...]
-        </is>
+        <v>943</v>
+      </c>
+      <c r="I137" s="5"/>
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>944</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>932</v>
-[...3 lines deleted...]
-      </c>
+        <v>945</v>
+      </c>
+      <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>934</v>
+        <v>946</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>44</v>
+        <v>765</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>606</v>
-[...8 lines deleted...]
-        <v>936</v>
+        <v>89</v>
+      </c>
+      <c r="D138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>937</v>
-[...5 lines deleted...]
-        <v>939</v>
+        <v>947</v>
+      </c>
+      <c r="I138" s="5"/>
+      <c r="J138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K138" s="5" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>941</v>
-[...3 lines deleted...]
-      </c>
+        <v>948</v>
+      </c>
+      <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>44</v>
+        <v>765</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>606</v>
-[...8 lines deleted...]
-        <v>936</v>
+        <v>89</v>
+      </c>
+      <c r="D139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="I139" s="5"/>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K139" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="I139" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L139" s="6" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>951</v>
+      </c>
+      <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>321</v>
+        <v>634</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>606</v>
+        <v>953</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="J140" s="5" t="s">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>956</v>
+        <v>958</v>
+      </c>
+      <c r="K140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L140" s="6" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>321</v>
+        <v>634</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>606</v>
+        <v>953</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="I141" s="5" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C142" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="G142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="L142" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="K143" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="L143" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="M143" s="5" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="G144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="L144" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C145" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D142" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E142" s="5" t="s">
+      <c r="D145" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="E145" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="F142" s="5" t="s">
-[...23 lines deleted...]
-        <v>975</v>
+      <c r="F145" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="J145" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="K145" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L145" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -12506,44 +12789,47 @@
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
     <hyperlink ref="M137" r:id="rId142"/>
     <hyperlink ref="M138" r:id="rId143"/>
     <hyperlink ref="M139" r:id="rId144"/>
     <hyperlink ref="M140" r:id="rId145"/>
     <hyperlink ref="M141" r:id="rId146"/>
     <hyperlink ref="M142" r:id="rId147"/>
+    <hyperlink ref="M143" r:id="rId148"/>
+    <hyperlink ref="M144" r:id="rId149"/>
+    <hyperlink ref="M145" r:id="rId150"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>