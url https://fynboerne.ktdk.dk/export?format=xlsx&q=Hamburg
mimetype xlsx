--- v1 (2026-03-07)
+++ v2 (2026-04-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="368" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="406" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -156,110 +156,50 @@
   </si>
   <si>
     <t>Ville = Vilhelm Larsen, Johannes Larsens bror, som gik på Birkerød Latin- og Realskole 1888-91.
 Fyens Disconto Kasse A/S var en dansk bank. Banken blev etableret 15. december 1846 som Danmarks anden private forretningsbank. Oprindeligt var det formålet, at discontokassen skulle diskontere de veksler, som fynboerne ellers havde sendt til Hamborg og København, men hurtigt blev forretningsområdet udvidet, og banken blev en betydelig aktør i fynsk finansliv. Banken var beliggende Vestergade 8 på Flakhaven over for Odense Rådhus.</t>
   </si>
   <si>
     <t>Johannes Larsen skal besøge sin bror Vilhelm. Der er masser af arbejde til Johannes Larsens onkel, som er murermester. Johannes Larsens far skal snart til Sverige, der er meget tømmer at sælge.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ty3V</t>
   </si>
   <si>
     <t>[påtrykt:]
 J. A. LARSEN.
 KJERTEMINDE.
 Telegramadresse.
 LARSEN.
 [Håndskrevet:]
 Den 1 Marts 1889.
 Min kjære Johannes!
 I mange Dage har jeg gaaet og ventet paa at faa dine Penge; men det kan ikke naa sig før i morgen saa skal de blive sendt vist nok i en lille Pakke for jeg vil ikke sende Penge til Dig før jeg ogsaa kan sende til Frøken Bendal, - Faster Sophie var heroppe forleden Dag og da talte vi om at Du skulde ud til Vilhelm i Fastelavnsdagene, Otto er det jo lovet at han engang maatte komme ud at besøge Vilhelm Klinkbys har jo gjentagende bedt ham, men det kommer han ikke; sagde Faster for han har ingen Penge; Faer lovede saa at betale hans Rejse derud og vil saa sende Dig Pengene, om du nu kan faa Bud til ham eller skrive ud til ham naar han skal møde Dig. Kan du nu ikke rede Dig med Udgifter inden disse kommer Dig i hænde Søndag kan du saa ikke laane hos Mollerup til den lille Rejse især da han skal med for jeg vilde saa inderlig gjerne tænke mig Eder samlede paa Søndag paa din Daabsdag Lykke og Velsignelse min Skat og vor Herre være Dig og Ville jeg havde saa sikkert haabet paa at være samlet med Eder paa den Dag men det kunde nu ikke ske i Tanker er jeg hos Eder og lægger mine bedste Ønsker i al Hjærtelighed frem for Eder naar jeg imorgen Søndag er i Kirke jeg er dog saa glad at du ikke før har været derude for nu er det saadan midtvejs inden Paaskeferien ja jeg skriver jo til ham imorgen saa hører du 
 Vi ere alle raske imorgen er det Faster Thrines Fødselsdag da skal Farmor paa Feden det vil da glæde dig at høre at Mejer har godt Arbejde i vente i Sommers først skal han bygge et Hus ude ved Saltværket til Hansen han har solgt sin Gaard; saa er der den nye Skole, Møller Hansen og Thrine har givet Jord og vil bygge Huset og saa leje det ud for en billig Leje saa har han faaet Stor Kirkens og Skolearbejdet og Delcomyns nu Eriksen flytter er det jo Mejer der er den bedste Murer
 Fader og Marie var i Odense forleden Dag. Alfred og Margrete kommer til Kjøbenhavn først i April han har 4 Dage Permission nu i Marts skal Fader med Kruse til Sverrig vi kan sælge en stor masse Træ til ham for flere 1000 der er ogsaa en anden Mand der vil kjøbe og det er godt baade at vi kan sælge og Træet stiger for det behøves nu ere vi nødt til hver Termin at betale i Diskontokassen, men jeg er saa glad ved den faste bestemte Fordring saa ere vore Skyldnere lettere at presse
 Jeg haaber Du skriver straks for at jeg kan faa Brev her paa Søndag jeg har længtes saa meget efter Tak for Pakken, men saa er jeg senere kommen i Tanke om at jeg lovede dig et længere Brev Her i Bugten er meget Is saa bliver det ved at fryse som nu saa er der snart lukket
 Lev nu vel og fortæl mig endelig hvordan det gaaer paa Skolen om du arbejder med Mod og Kraft paa at komme frem Held og Lykke min egen kjære Johannes Hils Alle Din trofaste Moder</t>
-  </si>
-[...58 lines deleted...]
-Husk endelig at skrive om Tante P.</t>
   </si>
   <si>
     <t>1891-12-02</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
   </si>
   <si>
     <t>Elisabeth Bondesen
 Edvard Grieg
 Henrik Havemann
 Rebecca Havemann
 Malin   Holmström-Ingers
 Leonard Holst
 Johanne Christine Larsen
 Ellen  Sawyer
 Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Christine, f. Warberg, var gravid med sin kæreste, Leonard Holst. 
 Det vides ikke, hvem Md. Petersen, Doktorens og Olga Wendelboe var. 
@@ -331,50 +271,53 @@
 Alhed Larsen burde måske male en dug til moderen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/azqM</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Alhed Warberg
 Vesterbrogade No 12 o. G.
 København V.
 Torsdag Middag d: 17/12 91
 Kæreste Alhed!
 Lige i dette Øjeblik er jeg kommen op efter at have ligget en halv Snes Dage af Influenza, det Skidt, det er dog en modbydelig Sygdom; Hoste har jeg endnu og den venter jeg da ikke at slippe foreløbig. Mor har været meget skidt, selvfølgelig slog det sig på Hovedet, og hun led ganske forfærdelig i det, vistnok, men nu er det heldigvis begyndt at blive bedre, så hun nok nu er over det værste. Med Julegaverne ser det sort ud, vi bliver såmæn ikke halvt færdige, men skidt med det, når vi bare ingen Patienter skal have i Julen; du holder dig da vel i Skindet?
 Tusend Tak for dit Brev, som var mig til stor Trøst, ligeledes din lille Skrivelse i Dag. Du må for Resten ikke tro, at jeg taber Modet eller blot nærmer mig til det! Jeg er i så udmærket jævnt godt Humør. Smærter har jeg slet ingen af, men nok andre store Ubehageligheder: en meget pirrelig Sindsstemning, det er det værste, som følger med, undertiden f. Ex. når jeg har spist, eller om Morgenen strax, generer mit for stramme Tøj mig ganske forfærdelig, så bliver jeg som rasende over det hele Stads, rigtig afsindig rasende, så jeg gærne kunde ønske Leon. og mig selv ned i hede Helvede, det er grusomt, naturligvis især fordi jeg må skjule det hele. Elles Hamborgrejse bliver mig en stor Vanskelighed, mit Hjærte bløder ved Tanken om at jeg skal og må rejse og lade Mor være ganske alene, hun har bedt mig lade være, det må jo for hende se ud som mærkværdig Hensynsløshed og Utaknemmelighed, da hun jo har udvirket at jeg må spille. Jeg håber, du kan overbevise hende om det modsatte. Du skulde male den Dug til Mor, Skammelbetræk trænger hun ikke til. Et Stykke til under Terrinen ønsker hun sig også, måske det kunde være pænt, malet på Voxdug?
 [Med blyant; på hovedet mellem de to linjer er skrevet:] 19/12-91
 I Julen vil jeg tale med dig om din Plan med at være i Kbh. den sidste Tid, jeg synes det er mere beroligende at være på Fødselsstiftelsen, men Risiko er der jo.
 [Det følgende indsat øverst s. 1:]
 Altså om 5 Dage ses vi! Hvor jeg glæder mig! Gid vi dog må være raske alle sammen. Men sådan en Forskel på i Fjor og nu.
 Vil Du ikke tage ”Digte og Udv” samt Per Gynt med hjem [denne sætning er indrammet af en streg]</t>
   </si>
   <si>
     <t>1891-12-20</t>
   </si>
   <si>
     <t>Henrik Havemann</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
   </si>
   <si>
     <t>Hamburg
 2. sal</t>
   </si>
   <si>
     <t>Hr. Bæk kendes ikke.
 Notaterne sidst i brevet stammer fra Alhed Larsens første tid som lærling ved den Kongelige Porcelainsfabrik i København. Hun boede en tid på pensionat ejet af Fru Laudrup, og hun skrev i flere breve hjem om et bal, hvortil hun skulle bruge silkekjole, handsker mm. Tre Hjorte var et hotel, hvor navnlig Albrecht Warberg ofte overnattede, når han var i København.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1379</t>
   </si>
   <si>
     <t>Havemann og hans hustru glæder sig til, at Ellen Sawyer kommer til Hamburg efter jul. De venter med at besøge seværdigheder til da. 
 På Ellens værelse er der en kommode. 
 Havemann havde regnet med at skulle til København, men denne tur er udsat, så Ellen må enten rejse alene til Hamburg eller blive fulgt af sine forældre, som godt kan overnatte hos Havemanns. 
 Sidst i brevet Alhed Larsens regnskabsnotater fra hendes første tid ved Porcelainsfabrikken i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/nLLS</t>
   </si>
   <si>
     <t>[Fortrykt:]
 Joh. Havemann
 Schiffs-Inspector
@@ -424,219 +367,466 @@
 Marie Schou
 Thora Th</t>
   </si>
   <si>
     <t>En person har skrevet forslag til datering samt "i Hamburg" på brevet. Da Ellen Sawyer, f. Warberg, begyndte i sin plads i Hamburg ca. 1. jan. 1892, kan brevet ikke være fra 1890.
 Det vides ikke, hvad Thora Th. hed til efternavn</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2093</t>
   </si>
   <si>
     <t>Da Ellen rejser i dag, synes Alhed Larsen, at deres mor skal have brev. Marie Hansen flytter ind på et værelse bag Alheds, og det glæder Alhed sig til. 
 Alhed har været til fest i Roskilde med kortlotteri og musik. Hun sov der om natten og mødte på fabrikken næste morgen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/r970</t>
   </si>
   <si>
     <t>[Med blyant og med anden skrift end Alhed Larsens er der på side 1 skrevet: (1890?) og x (i Hamburg)]
 Kæreste Mor!
 Du havde vel ikke ventet Brev fra mig i Dag Onsdag, da Du fik extra Brev Mandag? – Jeg havde tænkt først at skrive igen sidst i Ugen, men da jeg er kommen i Tanker om, at Elle er rejst i Dag, griber jeg Pennen for at Du kan faa Brev i Morgen. – Du maa endelig huske at lade mig Ellens Adresse at vide; skønt hun ikke er forknyt, vil hun nok føle sig lidt ensom den første Tid dernede! – Jeg er kommen i Tanker om, at jeg vist slet ikke har fortalt, at Marie Hansen flytter herhen hos Laudrups en af Dagene, hun har lejet det lille Værelse, der ligger bagved mit; det glæder jeg mig til, det bliver hyggeligt at have én, jeg holder meget af, at at [”at” overstreget] omgaas til daglig. – I Søndags ved Middagstid kom jeg op til Thora Th. – Hun skulde have været til Roskilde med Ingeborg Caspersen (hende, der ikke kan se,) men da Hans Christian C. var bleven syg, havde hun ikke Lyst, men bad mig om at tage af Sted i Stedet for hende, saa vilde hun give mig Billetten! Det gjorde jeg saa, og det lod til at jeg var meget velkommen dernede. Det var ungt Selskab med Dans, hvilket sidste var en Overraskelse. Vi spillede først Kortlotteri om noget dejlig Theaterkonfekt, af hvilket jeg vandt fabelagtig meget. Pludselig blev Dørene (Fløj) lukkede op ind til den store Stue og Fru Schade viste sig spillende paa en ”Arrigstone”, klædt ud som Hedebokone; der blev voldsom Jubel og Begejstring. Vi var 12-13 Par og morede os storartet, jeg kendte de fleste af dem. Jeg blev der om Natten, men stillede allerede før 9 paa Fabriken med ”schadelig” Frokost i Lommen. – Arkitekten er begyndt at kalde mig ”Frk Aller”, han sagde det endda ogsaa i Gaar oppe ved Bramsen i alles Paahør! Jeg fik to meget ordentlige Ting ud af [”af” overstreget] – Dette er hverken noget langt el. noget interessant Brev; men husk paa Extrabrevet! – Hvis Du ikke har afsendt Pakken vil jeg bede Dig lægge mit romerske Forklæde i. F [”F” overstreget] –
 Mange Hilsner fra
 Din Alhed.</t>
   </si>
   <si>
+    <t>Forår 1892</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Pauline Hirschsprung
+Johanne Christine Larsen
+Ellen Schroll
+Adelheyde Syberg
+Hempel Syberg
+- Thrane
+Albrecht  Warberg
+Ludvig  Wittrup</t>
+  </si>
+  <si>
+    <t>Ellen Schroll overtog i. juni 1892 Ellen Sawyers plads i huset hos Havemann-parret i Hamburg. Fru Schroll kan være flere forskellige personer.
+Gretchen var pige i huset hos Havemann.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1583</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer vedlægger breve til diverse andre. Hun skal rejse til juni, hvor Ellen Schroll afløser hende.
+Fru Schroll har fortalt, at Fru Havemann har meget at lave, men Ellen er ikke enig. Fru Havemann er ineffektiv, og hun bliver meget hurtigt træt. Hun fortæller konstant, at hun knokler som en hest. Madlavning er hendes skræk. Forleden var klipfisken ikke ordentlig udblødt, og Hr. Havemann talte om det under hele middagen samt næste morgen, og så gik Fru Havemann sin vej. Alligevel føler Ellen Sawyer, at hun selv er blevet dygtigere. 
+Gretchen kommer sent hjem om aftenen. Hun stjæler af marcipanen, mandlerne mm. Gretchen siger, at hun vil få tilsendt noget tøj, men det kommer ikke, og Ellen tror, at hun lyver. 
+Pigen Thrane har ikke syet Ellens kjole ordentligt.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5M1Q</t>
+  </si>
+  <si>
+    <t>Kære Mor!
+Tak for dit sidste Brev. Da jeg nu endelig sender Korsettet til Johanne, benytter jeg Lejligheden og sender saa mange Breve med, som jeg kan uden at skrive i disse Dage, saa skal hun sende dem omkring, ellers vilde der virkelig blive mig for omkostelig en Historie. Nu er der kommen Brev, at Ellen kommer hertil i Juni, vistnok hun skal være lige som Tjenestepige med Løn, til den Dato skal jeg naturligvis rejse hjem, da her ikke er Plads til os begge. Ang. hvad du skrev, hvad Fru Schroll havde sagt til dig, om at Fru H. havde saa meget at gøre – kan jo nok siges en hel Del. 
+At her ikke [”ikke” indsat over linjen] kan være det store i dette Hus, med 4 Mennesker – 3 til Arbejdet – kan du nok forstaa, men Fru Havemann er af dem som løber omkring og pisker uden at gøre noget viddere – og da hun slet ingen Kræfter har, kan hun nemt blive træt af det. Hun gaar nu til Dr. og maa ikke gøre noget svært - hun vadsker og stryger ikke, men er dog paa de Dage dødtræt, - hun løber f Eks og vidsker og fejer Gulv 10 Gange, naar vi vadsker. Forleden vi strøg, lavede hun Middagsmad, men hvad er det til 3? Og da Kaptajnen kom hjem, hørte jeg, hun fortalte ham paa Engelsk, at hun var saa træt, og hun havde i Køkkenet gaaet og været nærved at falde ned, men Arbejdet maatte gøres – o.s.v. Se det maa jo absolut lyde, som hun gjorde det hele. I Onsdags sagde hun vi havde arbejdet som Heste men hun havde ikke vadsket kun set efter om det var rent kommen Sæbe paa o.s.v. I Gaar Lørdag, strøg vi, jeg var oppe Klk 6 og hjalp Pigen med Lørdagsrengøring, strøg, bagte Brød og Sandkage til Slut, saa du kan tænke, der var ikke meget tilbage til Fru H, men hun var dog træt, hun kan ingen Ting taale Jeg synes jeg hænger i og gør det jeg kan, men jeg tror de have ventet, jeg skulde komme som en Aabenbarelse for Madlavningen, som er Fru H’s Skræk – jeg har ogsaa indført flere alm. Retter, men det mislykkes tit, Boller kan vi bl.a. slet ikke faa Ret med – og naar det ikke er komplet godt, vil han ikke have det, og gør et syndigt Mudder, til Fru H’s og min store Ærgelse – forleden vi fik Klipfisk og den ikke havde ligget længe nok i Blød, talte han ikke om andet den Middag – da de kom i Seng om Aftenen tog han fat igen og fortsatte, da de vaagnede om Morgenen, men det faldt dog Fru H. for Brystet, saa hun blev gal og gik sin Vej. – Men jeg synes jeg lærer saa meget af denne lille Husholdning, du skal se jeg er bleven meget dygtigere, naar jeg kommer hjem ogsaa med Vadsk, jeg glæder mig til at tage ordentlig fat med det, naar jeg kommer hjem og sætte lidt Fart i Konerne, som staar der og driver og sludrer, til man kan blive helt gal, men jeg skal min Sandten nok vise dem og flytte dem. - - Jeg kommer til at holde mere 
+[her synes at mangle sider, eller flere breve er blandet sammen i første gennemgang på museet]
+vi gaar oppen ["n" i slutningen af ordet overstreget] den halve Nat efter hende. I Aftes skulde hun komme hjem um 11 Uhr, men der kom ingen Gretchen. Vi stod i Vinduet og opdagede tilfældigvis, at hun kom med sin Schatz, hun stod c 1 halv Time og snakkede, jeg gik ud paa Altanen og smed Sne ned i Hovederne paa dem, men de saa mig ikke – I Dag opdagede Fru Havemann at en halv Marcipan, som stod i Buffeten, var forsvunden, Gretchen satte et meget uskyldigt Ansigt op og sagde – Was ist doch dass da hun saa Smuglerne. Mandler, Valdnødder – alt forsvinder. - - Hun siger at hun har en Kurv med Klæder, hun har næsten intet Tøj med, men hun har endnu ikke faaet det, skøndt hun bliver paalagt hver Fredag at hente det. – Vi har besluttet næste Fredag at liste efter hende og se hvor hun gaar hen. – Da jeg skrev til Fars Fødselsdag skrev jeg at I kunde lægge 4-5 i men da jeg kom paa Posthuset, maatte jeg sætte 20 pf paa til. – Fru Havemann hilser. – Jeg venter en stærkt Brev fra dig. Hils alle. – Hilsner fra din egen Pelle 
+[Skrevet på tværs øverst s. 1:]
+Pakken fik jeg med Plasteret, Men den passede mig slet ikke, og jeg har nu set den med et helt Kraveter og lagt den ud i Livet. Hilsen til alle. Jeg ligger bestandig paa Spring til at skrive til Sybergs, men bestandig er der noget, som jeg absolut maa skrive til dig. – Din Pelle.
+[Skrevet ind over teksten på s. 1;]
+Hvordan har Pastor Wittrup det? og Tante P. Du maa gerne skælde Pigen Thrane ud for min sorte Kjole, den er løbet op i alle Sømmene.</t>
+  </si>
+  <si>
     <t>januar 1892</t>
   </si>
   <si>
     <t>Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Alma Christensen
 Ove Christensen
 Johanne Christine Larsen
 Johannes Larsen
 Ludvig Neckelmann
 Sigrid Neukirch
 Marie Oppermann
 Theodor Oppermann
 Johannes Plesner
 Marie Schou</t>
   </si>
   <si>
     <t>Alheds søster, Ellen, var 1. januar til midt i maj 1892 i huset hos familien Havemann i Hamburg. 
 Sludegård ligger ved Nyborg. 
 Johanne Oppermanns ene bror var Theodor Oppermann. Det var formodentlig ikke ham, men en anden bror, der skulle lære landvæsen ved Sludegård.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2192</t>
   </si>
   <si>
     <t>Alheds mor kan skrive, hvad hun vil i sine breve - også om den lange Peter Hansen - for Alhed opbevarer sine breve i en aflåst skuffe. 
 Marie og Alhed har det hyggeligt sammen. Det er mærkeligt, at Ellen er så langt væk. 
 Peter Hansen har holdt afskedsfest for Johanne Oppermanns bror. Der var mange gæster (Johannes Larsen er nævnt i forbifarten), og flere havde medbragt kage, øl, smørrebrød mv. Ove Christensen spillede, og der var dans og taler. 
 Dagen efter var Alhed Larsen hos bedsteforældrene.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6WTi</t>
   </si>
   <si>
     <t>Tirsdag Eft.
 Kæreste Mor!
 Tak for Dit sidste Brev, eller rettere Johannes! Dit eget var ikke meget langt! – Jo, Du kan ganske rolig skrive hvad som helst til mig, ligesaa vel nu som før; jeg har altid mine Breve i Kommoden og Nøglen gemt; Du kunde for Resten til Din egen Beroligelse hver Gang l ["l" overstreget] skrive noget slemt om den lange PH, saa kan Du da være sikker paa, at jeg passer paa; - Det er meget hyggeligt at have Marie her, hun er voldsom klog og brillant. Om Aftenen skriftes ["r" i ordet overstreget] vi til at læse højt for hinanden, den anden syr! – Du maa da endelig snarest lade mig vide, om I har hørt fra Elle, det er helt underligt at vide hende saa langt borte; hun klarer sig saamænd nok, men Du savner hende vel meget. - - Jeg er ikke sikker paa, om jeg har fortalt, at Frøken Oppermanns [ ”m” anført over linjen] Broder skulde rejse fra Byen, nemlig til Sludegaard at lære Landvæsen, og at der i den Anledning var Afskedsbal for ham forleden Aften hos P Hansen. Det var et forfærdelig morsom Bal, og jeg vil derfor give en lidt nærmere Beskrivelse af det. - De indbudne var: stud Neukirch, Lützhøft, Plessner (Maler), Oppermann, Onkel Lut, Joh. Larsen (Maler) Grosserer Neklemann, Fru Neklem, Frk. Neukirch, Marie, jeg og Frk. Oppermann; dette sidste var en Overraskelse for hendes Bror og Aftnens Festnummer; hun kender ellers ikke P. og Marie H., saa Indbydelsen gik gennem mig; hun er over 30 Aar og kommer ikke meget til den Slags, men ikke desto mindre glædede hun sig forfærdelig og morede sig saa brillant, at hun ikke havde moret sig saa godt i flere Aar. Hun havde en hjemmebagt Julekage med, midt i den stod en Buket, der senere paa Aftenen blev plukket itu til Katillon, (jeg fik 4!!) – Neklemanns havde skaaren Smørrebrød og Øl med (Overraskelse). Traktementet var: Kaffe med Guanarom, Portvin, 30 Aar gl. Mjød, Sodavand, Appelsiner og Nødder. – Onkel Lut hentede Kammermusikus Ove Christensen og hans Kone op fra 3die Sal, og de dansede lidt med samt drak Kaffe. – Stemningen var udmærket hele Tiden, vi dansede efter en Arislon legede ogsaa, holdt Taler, snakkede o.s.v. De fleste af Gæsterne kom først Kl. c. 9½, men saa holdt vi til Gengæld ordentlig ud; vi brød først op Kl. 4½. Heldigvis var det Søndag næste Dag, men desværre skulde jeg Efter Omstændighederne [”efter Omstændighederne” anført over linjen] tidlig op, da jeg havde lovet Bedstem. at sidde der, mens hun gik ud; jeg var saa hos de gamle hele Dagen, Bedstef havde det ret godt, jeg var endogsaa ude et Svip med ham; en Gyngeskammel, vil ["vil" overstreget] har han ingen Brug for, der er ingen Ro paa ham, mens han er oppe; deri-
 [Resten af brevet mangler]
 [Tværs øverst på side 1:]
 Jeg har ikke flere Frimærker, kan Du dog</t>
+  </si>
+  <si>
+    <t>Januar-maj 1892</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Adelheyde Syberg
+Hempel Syberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var ung pige i huset hos Havemann-parret i Hamburg januar til maj 1892. 
+Køngs plaster er blyplaster fremstillet af mønje og olivenolie med tilsætning af kamfer. Plasteret blev anvendt som sårsalve, og det blev forhandlet af apotekerne i Danmark. Produktionen blev indstillet, da man opdagede den blyholdige mønjes sundhedsskadelige virkning.
+Munter er hunden på Erikshåb.
+Habbet er gården Erikshaab. På Gelskov boede Adelheyde og Hempel Syberg samt deres adoptivdatter, Thora. 
+Caroline Bass kendes ikke. Fritz kan være flere forskellige personer.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1576</t>
+  </si>
+  <si>
+    <t>Fru Havemanns tysk er fuldt af fejl, og man kommer let til at grine. Ellen Sawyer øver sig i at tale engelsk, men udtalen er svær. 
+Ellen spørger, om moderen kan sende nogle plastre sammen med kjolen. 
+Der er ikke rigtig noget at fortælle om. Albrecht må hilse alle, og Fru Havemann sender også hilsen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/BIxo</t>
+  </si>
+  <si>
+    <t>[Den eller de første sider af brevet mangler]
+det lært godt, det gaar som Kæp i et Hjul, naar hun taler tysk. En Sætning hun siger meget ofte er ”Das Mann haben gesagt -” og det kan man dog ikke kalde fuldstændig gramatikalsk rigtigt. Det er tit næsten umuligt at lade være med at le, men hun holder ikke rigtig af, at vi gør det. 
+Jeg har saa smaat begyndt at tale engelsk, men det gaar ikke rigtig, Udtalen er saa Pokkers vanskelig, Fru Havemann ler, naar bare jeg siger: ”Yes, thank you”, men jeg synes, jeg tænker det helt godt, saa det kommer vel, til Sommer skal vi have engelske Gæster, saa skal jeg tale engelsk. – Vil du bede Mor endelig huske Kjøngsplaster, naar hun sender Kjolen, jeg længes snart efter den, den anden er sort som Jorden. – 
+Jeg er meget flov over at jeg ikke har mere at skrive om, men man maa huske paa, at vi ikke har været nede af Trapperne en eneste Gang i denne Uge, og knap en Gang [”en Gang” indsat over linien] sidste Uge, saa der kan ikke være meget at melde. 
+Vil du hilse alle paa Haabet og Gelskov, glem ikke Munter, mon han ikke savner mig til et lille Tud en Gang imellem. Du selv og Mor hilses mange Gange fra jeres hengivne Datter
+Ellen Warberg
+Jeg skal skrive til Fritz i Morgen, men ikke til Caroline Basse, hun skrev ikke til min Confirmation.
+Hilsen fra Fru Havemann.</t>
   </si>
   <si>
     <t>1892-01-22</t>
   </si>
   <si>
     <t>Erikshaab</t>
   </si>
   <si>
     <t>Vestergade 58 Aarhus</t>
   </si>
   <si>
     <t>Carl Brandstrup
 Lauritz  Brandstrup
 Johanne Caspersen
 Poul Caspersen
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Pojke var svenske Leonard Holst, som Christine Mackie en tid var forlovet med. Han var far til det barn, som hun ventede, og som var årsagen til, at Christine fra januar 1892 opholdt sig hos familien Rasmussen i Århus i skjul. Laura Warberg vidste endnu ikke, da un skrev dette brev, at datteren var gravid. Christine havde bildt sine forældre ind, at hun blot var i huset hos Rasmussen-familien, som i virkeligheden tog betaling for hendes ophold. Barnet blev født 22. marts 1892. 
 Studenten var Harald Balslev, som Christines søster, Alhed Warberg, g. Larsen, var forlovet med. Han fik laudabilis = højeste karakter ved eksamen på universitetet. Hverken Christine eller Alhed blev gift med de her nævnte mænd.
 Christines brev til præsten: Under opholdet i Århus gik Christine meget i kirke, og hun blev betaget af præsten Mogens Lindhardt. En af hans prædikener var hun mindre tilfreds med. Hun skrev om den i sin dagbog og sendte dagbogsbladene til præsten. 
 Petrea Brandstrup havde brystkræft. Hun var gift med Laura Warbergs bror, Carl. 
 Ellen Sawyer, f. Warberg, var i huset hos Havemann i Hamburg januar til maj 1892.
 Følgende omtalte personer kendes ikke: Breinhed/Bremberg (svært læseligt navn), Preisler, Schmidt, Lollesgaard, Nerulla og Henningsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2730</t>
   </si>
   <si>
-    <t>Laura Warberg havde en dejlig føfdselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
+    <t>Laura Warberg havde en dejlig fødselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
 Flot, at Balslev/Studenten fik topkarakter. Han er dygtig. Forholdet til Alhed er dog nok slut, og "Folk" snakker. Laura Warberg har aldrig ønsket, at Alhed skulle blive gift med en præst.
 Christines anonyme brev til præsten var en sjov idé.
 Man vasker på Erikshaab. Emilie er dygtig og huslig. Der har været travlt, fordi Ellen skulle rejse.
 Lauras ben er dårligt. 
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
 Det er ganske rigtig al Travlheden med Elle, der har ladet det skyde over sig denne Uge med Brev til Dig, og saa vilde jeg vente, til det idag var kommen, om vi saa tillige havde hørt fra Elle. Hun lovede saa sikkert, at skrive et Kort Dagen efter sin Ankomst og jeg havde lagt Mærke til, at vi fik Brevene Dagen efter 2 1/2 til Højrup, sendte imidlertid forgjæves Bud derned igaar sender nu Emilie idag med Brev til Elle om hun mulig har glemt at sætte Danmark_paa Brevet. Havemann _vilde dog vist have skreven strax, dersom hun ikke var kommen Onsdag. Torsdag kom her et fornøjet Kort fra Frederits, hun havde Syd Toget paa [ulæseligt ord], var meget vigtig o.s.v. Paludan fulgte hende til Odense, Sybergs var der ogsaa, Mimi, Paludan og Preisler var paa Banegaarden, da hun smilende og frejdig drog af, med Godter fra Mimi og en dejlig Buket fra Pr. Pojke havde hun vist narret, han var ikke ved Stationen, hun har vist ikke skreven til ham hvad Tog.
 - Det glæder mig meget, at Du har haft den Glæde at have hørt Nerulla og [ulæseligt]. Nej hvem skulde have ventet det i Aarhus. Jeg er glad ved at gaae lidt i Huset, gjør ikke mere, end hvad Benene kan taale, det er ikke meget endnu. Emilie er huslig, har gjort Stuerne rene idag helt alene, er færdig med Lamper, Gang, Barne og Sovekammer og gaaer nu om lidt ned til 2 1/2 Toget; saa har Du vel dette Brev Søndag?? [Det sidste "?" overstreget] Fr. Jensen Junge og jeg var igaar paa Gjelskov til Kaffe og Aften med Schmidts og Preislers, kjørte derom og hjem. Junge har været hjemme denne Uge, var syg i Søndags og Mandag Morgen, hos Doktoren Onsdag, der ordinerede Mælkekur et Par Dage her og siden paa Sollerup lidt Diæt samt Piller og Pulver. Jeg er af hvis det er langvarig Blegsot. Alt gik saa godt for hende. Imorgen - Søndag Formiddag rejser hun derover, men hun er træt og har Trykken og ingen Appetit. - Tante Mimi traf forleden paa en gammel Ven Lollesgaard paa Langeskov (ved [ulæseligt],) hun spurgte om her ikke var en ung Pige for hende til Maj; hun holder Pige derinden, er ene, vil have en der kan spille; Mimi talte om Dig, hvis Du mulig vilde have den Plads i Sommer. Nu har jeg ikke Tid til mere! Hvad for "Folk" kan dog have blandet sig i Sagen med A. og St.? Det maa have været nærgaaende, naar det havde kyst ham. 
 Jeg ønsker forresten ikke Alhed gift med en Præst, faae smaa Kaar og mange Børn som Balslevs - uha! I veed nok jeg har aldrig sværmet for Studenten; haaber A. skulde gjøre et anderledes Parti, hvis hun skal giftes; men den Tid den Sorg, hun er jo tilfreds med Tilværelsen og er kun 20 År. Petrea er opereret igjen i Aalborg, hele Brystet bort, lider meget, men det er godt overstaaet denne Gang. Paa Torsdag rejser Tante og Poul til Kjb. - Bedstefar er temmelig rask igjen. - Lev vel. Kjærlig Hilsen Mor.
 I F ["F" overstreget] faaer vist kun Brev hver 14 Dag jeg kan næsten ikke overkomme den tiere Korrespondance, har vist skreven 30 Breve siden jeg blev rask; nu faaer vi see. Ængstes altsaa ikke, hvis der gaaer en Uge over.</t>
   </si>
   <si>
     <t>1892-01-31</t>
   </si>
   <si>
-    <t>Ellen  Sawyer</t>
-[...1 lines deleted...]
-  <si>
     <t>Harald Balslev
 Blicher-Clausen Blicher-Clausen
 Johannes Clausen, biskop
 Henrik Havemann
 Rebecca Havemann
 Alhed Larsen
 Mogens Lindhardt
 Franz Neruda
 Charles Rasmussen
 - Rasmussen, Århus
 Jenny Rasmussen, Aarhus
 Anton  Svendsen
 Laura Warberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, var gravid og ugift og i skjul hos ægteparret Rasmussen i Århus fra januar til sidst i marts 1892. 
 Ellen Sawyer, f. Warberg, var kortvarigt i huset hos ægteparret Havemann i Hamburg ("Den vide Verden").
 Christine var tidligere i huset hos en familie på gården Fogdaryd i Sverige.
 Efter at have hørt Lindhardt prædike i Århus Domkirke, skrev Christine kritisk om hans prædiken i sin dagbog, og hun sendte ham efterfølgende disse dagbogssider. 
 Jenny Rasmussens mors navn kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2703</t>
   </si>
   <si>
     <t>Christine ønsker Ellen held og lykke i Hamburg og håber, at hun ikke får hjemve. Selv led Christine af hjemve, da hun arbejdede i Sverige, men det gør hun ikke nu, selvom hun er omgivet af udannede mennesker.
 Fru Rasmussen er hjertensgod. Kun er hun ubarmhjertig overfor manden. Christine tror, det skyldes bitterhed, fordi begge parrets børn er født udenfor ægteskabet. Hr. Rasmussen forsøger at udtrykke sig "fint", og det er latterligt. Han er usoigneret og spytter dagen lang i en blikdåse.
 Ved middagsbordet tabte Fru Rasmussen en kunstig tand, og den gik bordet rundt. Væmmeligt!
 Christine har ikke noget klaver at øve sig på, men hun skal leje et stueorgel.
 Det var behageligt for Christine at blive nævnt i Lindhardts prædiken. Nu skal hun til to koncerter.
 Alhed Larsen skriver ikke. Måske er der problemer i hendes og Haralds forhold? Christine er et dårligt eksempel for Alhed.
 Ellen må ikke forelske sig i kaptajn Havemann.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Mzaq</t>
   </si>
   <si>
     <t>Søndag d: 31/1 92. Kæreste lille Elle!
 Nu skal jeg i Aften have påbegyndt en længere Skrivelse til dig – jeg håber dog, den skal blive en af de længere; hidtil har jeg jo ikke kundet sende dig andet end Smålapper. Først vil jeg ønske dig på det hæftigste Velkommen i ”den vide Verden” – i Paranthes bemærket, jeg vil håbe, du en lille Smule må have Fornemmelsen af at være ude i ”den vide Verden”, det er en Følelse, som jeg synes må udvikle én og give én en Smule Idé om at stå på egne Ben! – Altså, jeg vil ønske dig af mit ganske Hjærte Velkommen til Hamburg og ønske, at du må få det mest mulige Udbytte af Farten, kunne komme godt ud af det med dine Folk – det tvivler jeg ikke på nogen Måde om, at du vil for hans Vedkommende, hende kender jeg jo ikke meget til – og at du ikke må komme til at længes for galt, det er en grusom Pine, som jeg kender fra Fogdarød – Gud fri os vel, man er en Stakkel, når man lider af Hjemvé. Tænk dig, jeg har endnu ikke længtes, mens jeg har været her, ikke så meget som en Anelse af Hjemvé er kommen op i mig! Er det egentlig ikke underligt? Man skulde tro, at jeg netop under disse Omstændigheder mere end nogen Sinde skulde længes efter jer alle sammen, og netop nu, jeg er mellem Mennesker, jeg ikke – om jeg så må sige – har Tankegang sammen med; mon det er storsnudet at sige det! Dermed mener jeg jo egentlig, at jeg står på et ”højere Dannelsestrin” end de, det gør jeg virkelig også, forsåvidt som der er en Masse Spørgsmål, som jeg gærne gad drøfte med andre, f. Ex. meget af det jeg læse, men som de ikke fatter; jeg holder så umådelig lidt af at være storsnudet, og især hvad ”Dannelse” angår, eftersom jeg er mig bevidst at være så lille, som vel muligt i åndelig Henseende – i Intelligens; men lad mig se, der er jo en Udvej, jeg kan slippe for at holde min Tankegang ”højere” og så holde den ”anderledes”. 
 Du har jo i Grunden ikke rigtig nogen klar Forestilling om, hvordan Menneskene Rasmussens er, du kender dem jo egentlig kun fra Mors Breve, nu skal du få en, så vidt mine Evner rækker, nøjagtig Beskrivelse af dem. Først Fru R; hun er en Kone, hos hvem Hjærtelaget er det – hvad skal jeg sige – mest xx udviklede; hun er så hjærtensgod, som Dagen er lang, hun stod gærne på Hovedet Dagen igennem for sine Medmenneskers Skyld, hvis de kunde have nogen Gavn eller Glæde af det; hun vilde selv – det er jeg vis på – undvære alt muligt af Behageligheder for at gøre det så godt som muligt for mig, hendes Omhu for mig fra den allerførste Aften har været utrolig; hun er kort sagt et sjældent godt og opofrende Menneske. Men der er en, som hun kan tyrannisere ubarmhjærtigt, og det er den sølle Rasmussen, han får mangen besk Mundfuld, kan du tro, og han nedsvælger den med en Engels Blidhed, det skikkelige Skrog han er; og ved du så, hvad den Hundselse stammer fra? Så vidt jeg med mine to menneskelige Øjne kan se fra, at han i deres Forlovelsestid forførte hende; begge Børnene er født udenfor Ægteskab; det har hun lidt så meget ved af begges Familie, at det har sat en Bitterhed i hendes Sind mod ham. Hun har ikke været med, da de opfandt Krudtet, det er sikkert, hendes Argumentation er somme Tider ganske forbavsende – men som sagt, hun har Hjærtet på rette Sted. Hendes Halvdel er det bedste Exemplar af en Nathue, jeg i mine Dage har set. Alene den Skikkelighed, hvormed han tager imod hendes mange Småstik, er sær N [”N” overstreget] nathueagtig; han er for øvrigt Skikkeligheden selv, så skikkelig, at det tit irriterer mig grænseløst; f. Ex. er jeg lige ved at kyle ham Pakker og Muffe i Synet, når jeg kommer hjem fra Byen og ringer på, og jeg så hører ham komme farende på sine Slæber aldeles hæsblæsende, som om der var et Uhyre efter mig, ud af hvis Klør det gjaldt at frelse mig! Men de er jo Synd, derfor gør jeg det heller ikke; han kunde såmæn også gøre meget for andre, men hans Godhed er [et overstreget ord] en Slags pjaltagtig Skikkelighed, som mere stammer fra Fejhed eller Ladhed end fra Hjærtevarme. Han er en grinagtig én at studere, der er en vis spytteagtig (!) Opvarterfinhed ved ham; hans Sprog er kosteligt al Tid højt opskruet og fuldt af fremmede Ord i en så grinagtig Form og Udtale, at jeg tit har ondt ved at lade være at le af ham. Han nedlader sig aldrig til at sige ”hvordan” ”sådan” men ”-ledes;” han er egentlig en ganske pæn Mand, men noget
 3)
 så uappetitligt skal man lede efter (eller helst lade være at lede efter, da to sådanne Exemplarer vilde forårsage kronisk Brækning) hans Skjortebryst ser allerede Mandag Aften ud som et af Gelskovs Viskestykker om Lørdagen, hans Negle henhøre under det unævnelige, og så har han en Egenskab, som sætter Kronen på det hele: han spytter al Tid; fra om Morgenen tidlig kan jeg høre ham mindst hvert 3die Minut: harsch – ptøj! Uha uha, især når jeg drikker min Kaffe er det en hamber én! Hver Gang jeg hører det herinde siger jeg halvhøjt for at lette mit Sind: uh, Spyttegris! Men det hjælper nu ikke, hver Dag spytter han sin lille væmmelige Blikpotte halv fuld. Ved Middagsbordet i Dag gik der en ud af Fru Rs løse Fortænder, den gik rundt og blev efterset og drøftet og tilsidst anbragt på Dugen; jeg sad og vendte en Kødbolle i Munden, den vilde ikke ned! Den Slags Finesser må man her sætte sig ud over, men det falder mig ganske umådelig svært. - . - . 
 Nej, du kan tro, jeg øver mig ikke 2 Timer om Dagen, i den Tid, jeg har været her har jeg vel spillet ½ Time og [”og” overstreget] i alt og sunget en hel (i Træk) jeg skal til hendes Moder for at øve mig, og skønt hun er en meget rar gammel Kone, så går jeg alligevel nødig uden for mit Hi, kan du nok tænke – ja d.v.s. naturligvis går jeg mig en god Tur hver Dag. En af Dagene får jeg et lille bitte Stueorgel som jeg lejer for 3 Kr mdl. det glæder jeg mig umådelig til, så kan jeg da akkompagnere mig til Sang, min Stemme er så mærkværdig kraftig og køn i denne Tid, og jeg har så tit en morderlig Lyst til at synge. - Ja, var det ikke aparte med den Idé at sende Pastor Lindhardt mine 10 Dagbogsider, jeg havde da noget ud af det, det var en mærkelig og behagelig Følelse sådan at blive tiltalt direkte i en Prædiken: "Du, som mener - - " "hvis her er en inde, som synes, at det, der siges fra Prædikestolen, er så "almindeligt" og "tåget" - og så vrængede han lidt på de to Ord! Dem havde jeg netop brugt, "alm." om hans Prædiken vedkommende Søndag og "tåget" om Præsternes Tale
 4) i det hele taget! For Resten talte han så kønt og rart, og jeg blev så glad ved ham, fordi han overhovedet tog Notice af det og ikke i Stedet for blev arrig (der var næmlig slemme Ting i f. Ex. stod der, at han så evig ud til at komme vel meget i Selskaber; tillige at han vist var af det Salt, der var ved at tabe sin Kraft!!) jeg blev så glad ved ham, at jeg samme Aften skrev et Par Ord til Tak; der under skrev jeg: En, som søger. I Dagbogen stod der næmlig Hel ["Hel" overstreget] en hel Del om min Uklarhed i så mange Ting med Hensyn til Religionen, han sagde med Hentydning dertil flere Gange: "men er du virkelig et søgende Menneske." Efter min Tak med den Underskrift talte han også til mig i sin næste Prædiken: "du, som kalder dig et søgende Menneske" o.s.v. Han er en dejlig Mand, jeg er kun bange for, at han er mig altfor dejlig! Han er en af de smukkeste Mænd, jeg har set, å så fuldendt skøn ligefrem! Nå, men koldt Vand i det varme Blod, som har så sørgelig let ved at koge over!! I Formiddags hørte jeg ham i Domkirken, og i Aften var jeg - trods min faste Beslutning om kun at gå én Gange i Kirke - i Frue Kirke og høre Biskop Clausen (Jenny Blichers Svigerfader) Men i Aften er jeg ikke så overanstrængt som sidst, den gamle, sjælden smukke Bisps Prædiken gled for Størstedelen blidt hen over Hovedet på mig, den var nok ellers køn, men jeg var så blidt anlagt i Aften. - Jeg er ene hjemme, men nu er jeg træt af at skrive, jeg skal gøre denne Epistel færdig i Morgen. Godnat, lille søde Elle! - - 
 Mandag d: 1/2. I Aftes, da jeg var kommen i Seng og lå og læste Aviser, så jeg om en Koncert, som skal [et overstreget bogstav] være her på Onsdag, vist en aldeles glimrende Koncert, idet mindst skal Neruda og - Anton Svendsen spille! Jeg må med skønt den bliver dyr, 2 1/2 Kr (!!) I Morgen skal jeg også høre en Koncert, som jeg glæder mig meget til, da jeg kender det meste af det, som skal synges og spilles; den koster kun 35 Øre. Jo, Alhed kommer herop til Katastrofen - rettere efter den, jeg vil da ikke håbe, at vi kan nå at telegrafere og hun at komme, inden det er forbi. Lad dig nu endelig snart fotografere, men tag ikke Billedet, uden når det er rigtig godt. Send det så rigtig snart. Du skaffer dig vel Silkebrevpapir? Det vejer jo så lidt. Skal vi bestemme at skrive hver 14de Dag? Sådan skal du vel skrive hjem. Ja, nu tror jeg 
 [Midt på side 2; på hovedet; vandret er indsat:] x også den er gået af med Alhed og Harald, - hun lovede mig i Dag for 8 Dage siden Brev midt i Ugen, og nu har vi Mandag i næste, så på en eller anden Manér må hun jo være op- [fortsættelse øverst på side 2; på hovedet:] taget; det kan da ikke slå fejl. Jeg vilde gærne have ham ind i Familien, han er en ualmindelig prægtig Fyr. Men det er næsten Synd, at Alhed skal ind i det kedelige Forlovelses- og giftevæsen xx
 [Midt på side 1; på hovedet; vandret er indsat:] xx Nå, men hun ved jo i Reglen, hvad hun gør, jeg tror ikke, hun overiler sig! Jeg har i alle Fald gjort mit, hvad alvorlige Formaninger angår – og nu har hun jo mit Exempel for Øje. Ja, man gør dog måske en Smule Nytte ved sit dårlige Exempel! Det tænker jeg tit på med Glæde. Så, nu Farvel, min Engel! Skriv nu, når du har været der en Uges Tid [teksten fortsætter i venstre margen, side 1; på hovedet:] rigtig nøjagtig om alt, især dine Folk Bliv ikke væk i ham, jeg har været det!! Han er en mageløs rar og prægtig én. Lev så vel til næste Gang! Dette Brev skulde efter Beregningen ligge til dig ved din Ankomst. Din Chr.
 Brug nu dine Øjne og Øren godt(!!)!!!!!!!
 [Indsat over teksten på side 1; på hovedet:] En ærbødig Hilsen til Hr. og Fru H!
 Lad mig vide, hvornår dette Brev kom, så ved jeg, hvor længe de skal være under Vejs.</t>
+  </si>
+  <si>
+    <t>1892-02-11</t>
+  </si>
+  <si>
+    <t>Eppendorferweg Hamburg</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Leonard Holmstrøm
+- Jensen, Frøken, Erikshaab
+Ellen Schroll
+Adelheyde Syberg
+Hempel Syberg
+- Thrane</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemann-parret i Hamburg.
+Haabet er gården Erikshaab, hvor Warberg-børnene voksede op. 
+På Brobygaard boede Albrecht Warbergs arbejdsgivere; greveparret.
+Frau Jakobsen, Ingeborg Jakobsen, Hr. Grohmann, Grettchen, de to herrer Leth, Lille Lus og Petus kendes ikke. 
+Den første opførelse af Mignon (fransk) komponeret af A. Thomas var på Opéra-Comique i Paris den 17. november 1866.
+Lohengrin er en opera af Richard Wagner, komponeret 1846-1848 og uropført på Hofteatret i Weimar den 28. august 1850.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1578</t>
+  </si>
+  <si>
+    <t>Hr. Havemann glemte at sende Ellen Sawyers sidste brev for hende. Ellen er glad for at være hos Havemann-parret. Fru Havemann er en dygtig husmor. Alle står op kl. 8. Efter morenmaden udfører Ellen og Fru Havemann huarbejde. De laver selv middagen, til Hr. Havemann/Kaptajnen kommer hjem. 
+Ellen har været hos en Frau Jakobsen, hvor hun var i internationalt selskab. Hun har også været til varieté og på besøg hos en rig Hr. Grohmann. Ellen skal sammen med Havemann i teatret og se Mignon og Lohrengrin.
+Familien har haft to kaptajner til middag. De serverede fyldte hvidkålshoveder, og Ellen og Fru Havemann havde lavet hver deres version af retten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/l79p</t>
+  </si>
+  <si>
+    <t>Eppendorferweg d. 11 Febr. – 92
+Hamburg
+Kære Moder!
+Jeg tog mig et billigt Grin over det vilde Oprør, Haabet har været i og over Pigen Thranes mange forgæves Fjed, nu skal du høre: den næste Dag, Torsdag, skrev jeg på Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det videre til en Postkasse. Den næste Dag, Torsdag, skrev jeg til dig paa Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det viddere til en Postkasse. Den næste Dag havde jeg lige staaet op og fortalt Fru Havemann, at du sendte Bud til Stationen og om en Time vilde du have mit Brev – da Kaptajnen - trækker det op af sin Lomme!! Han gav mig Lov til at anklage sig for dig, hvilket jeg nu har gjort. - - Tak for dit Brev, det var morsomt at høre hjemmefra – pas dog på dine Ben jeg tror du staar for galt op med dem!!!! – Her er dejligt at være, jeg elsker Kaptajnen med Frue efter en høj Maalestok. Fru Havemann var jeg straks gode Venner med (vi har været på Kys siden den første Aften) Kaptajnen og jeg gloede paa hinanden i de første Dage, vare yderst høflige, men sagde ellers ingenting, men nu forliges vi aldeles brilliant, da vi forleden Aften gik fra ”Grosser Koncerthaus” havde han ”begge sine Kvinder under Armen at de ikke skulde løbe fra ham”. – Han er gemytlig og rar til daglig og slet ikke gnaven, som Ellen Schroll sagde, naar man bare ikke forstyrrer ham, naar han skriver. – Ved Bordet har vi det met ["met" overstreget] mest gemytligt. Naar Kaptajnen drikker Snaps, drikker ["drikker" overstreget], skænker derpå en til og siger ”den maa I dele”, Fru Havemann gør Mule, men jeg tager min med Anstand og siger ”Ah -” oven paa til Kaptajnens store Glæde. - Du kan tro Fru Havemann er ikke upraktisk, man skal da lede lidt, inden man finder saa en dygtig Husmoder, hun gør alting saa hurtigt, - jeg har lagt mit Valgsprog ”vi naar det nok” af; og saa er hun saa gennemproper med alt, hvad hun tager sig til. Hun styrer Kodiljen brilliant og er meget sparsommelig. – Vi staar alle 3 op paa en Tid og drikker Kaffe Klk 8, dertil stegt Flæsk og Spejlæg, saa gaar vi i Køkkenet - gør bl.a. ved Lamper m.m. Kaptajnen gaar nu Klk c. 10, saa skriver vi eller spiller, Klk 12 tager vi en lille Frokost med Spørre ["Spørre" overstreget] Smørrebrød Øl el. Kaffe. Kl 3-4 kommer Kaptajnen hjem, saa spiser vi til Middag. Vi laver Maden selv, - en Dag kogte jeg Øllebrød af bayersk Øl! – Vi sidder oppe om Aftenen til c. 12. – Vi har været ude flere Gange, d. 2den Aften jeg var her, var Fru H. og jeg henne hos en Frau Jakobsen, som har Bespisning for engelske Kaptajner, det morsomste ved denne Aften var alle de Sprog der blev talt naar du tænker dig, at den: E ["E" overstreget; "e" indsat over linjen] engelske – tyske – norske – amerikanske – svenske danske Nation vare repræsenterede. Jeg sluttede Venskab med en ung, sød, rar norsk Pige, Ingeborg Jakobsen, og en svensk Kaptajn, en smuk Mand med et intelligent fint Ansigt. I Lørdags Aftes vare vi i ”Flora”, der var Musik og et Slags Variatéteater, alle Mennesker drak Bier vi ogsaa af store Glaskrus. Der var en Masse brilliante Lokaler, altsammen med elektrisk Lys, vi morede os dejligt. – Søndag Form. vare vi ude paa Visit, det var hos en Her. Grohmann 
+Der var gevaltig fint og elegant, c. som paa Brobygrd. det er meget rige Folk, men de vare slet ikke vigtige, saa rare at det var en Fornøjelse. Manden kunde dansk og talte meget med mig. – Jeg blev meget indtaget i dem. – Tirsdag vare vi i ”Grosser Koncerthaus, det er det bedste, jeg i mit Liv har været med til, men det vil jeg gemme til Tante Mimmis Brev, - min eneste Bekymring der, var, hvordan jeg skulde bære mig ad for nogenlunde at give jer et Begreb om det hele, nu skal jeg se i Morgen. Da vi gik hjem derfra, sagde Kaptajnen, ”ja nu skal vi snart i de store Teatre og se nogle Operaer” - bliver det ikke henrivende, vi skal se Mignon, imorges snakkede han om, at vi i Aften skal høre Lohengreen, men jeg ved ikke om det bliver af, Billetterne koster 6 Mark Stk, c. 6 Kr. – men paa Lørdag Aften tror jeg nok vi skal hen og høre 2 Operaer, d. ene hedder d. forlorne Søn, d. anden kan jeg ikke huske. - - I Aftes havde vi Fremmede, 2 Kaptajner, begge danske, vi fik fyldte Hvidkaalshoveder. Disse Hoveder har lagt Beslag paa de fleste af vore Tanker i de sidste 2 Dage. I Forgaars kørte jeg og Pigen, Grettchen (kortærmet lys Kjole, hvidt Forklæde, hvid Kappe paa Hovedet – saadan er alle Piger her) – i ”Pferdebahnw.” ned til Fischmarkt, - helt nede ved en Gren af Alster, vi skulde købe de omtalte Hoveder. Du kan kan tro, jeg gjorde mig, gik omkring og besaa Varerne med Pigen og Kurven bagefter – jeg var meget vigtig, men da Handelen skulde sluttes, maatte Grettchen tage fat – jeg forstaar ikke Kællingernes Snak. I Gaar vadskede vi, (det gør vi hver Onsdag), men jeg var ved mit Hovede hele Dagen. – Om Morgenen vandrede Kaptajnen og jeg hen og købte 3 Pund Kød, og saa gik det løs, vi har ingen Kødmaskine, saa det var et farligt Arbejde at skrabe alt det Kød. Det hele varede til Klk 2. – Vi kunde ikke rigtig blive enige om, hvordan Farsen skulde i, saa lavede vi hver sit, jeg borede et Hul ned i Hovedet, som jeg har lært paa Gelskov, men Fru H. skilte Bladene ad, som hun har set paa Bæklund, vi vare meget spændte paa, hvilket der var det bedste. Kaptajnen erklærede, at der var for meget Kaal og for lidt Farce i mit, og omvendt i Fru Havemanns, men baade ”Mutters og Frøkenens” Hoved gled ned og til sidst drak de vor Skaal, Farcen var lige vel fast, men ellers god. – Min Kuffert kom først i Aftes, der kommer ikke Fragtgods til Schulterblatt, det var glidt helt ud til Pariser-Bahnhoff, en Mil herfra. Kaptajnen havde en meget besværlig Tur ud efter det i Gaar. Ang. Ballet, da er man temmelig optaget af det, der er skreven efter en Syjomfru som skal komme her og ”sy om os”, - jeg ved ikke, hvordan jeg bliver. – Vil du ikke fortælle Frk. Jensen, at jeg har faaet mit Haar klippet hos en fin Damefriseur. Fru H. synes ikke at jeg skal have Gummioverstykke, det er fuldstændig unyttigt, 1) gaar man ikke paa Gaden med fine Kjoler, 2) slet ikke naar det regner, 3) er her 100 af Sporvogne, som man kan køre i hvor hen man vil. – Den Visit hos Grohmanns kostede mig da 2 Mark, til et Par fine Handsker. Alting er meget dyrt her. – Dit Brev fik jeg Tirsdag. - -
+[Skrevet langs venstre margen s. 4:]
+Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
+[Skrevet langs venstre margen s. 3:]
+Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
+[Skrevet langs venstre margen s. 2:]
+at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
+[Skrevet øverst på tværs og langs venstre margen s. 1:]
+Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
+[Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
+Hilsen fra Fru Havemann. 
+[Skrevet henover teksten s. 1; på tværs:]
+Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
+  </si>
+  <si>
+    <t>1892-03-13</t>
+  </si>
+  <si>
+    <t>Hamburg
+2</t>
+  </si>
+  <si>
+    <t>Ludwig Beethoven
+Frédéric Chopin
+Frantisch Dusek
+Henrik Havemann
+Rebecca Havemann
+Pauline Hirschsprung
+Felix Mendelssohn
+Wolfgang Mozart
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemanns i Hamburg. Hun blev sendt hjem, da ægteparret ikke fandt hende dygtig nok til husarbejdet. 
+Munter var en hund. 
+Spleis, Jakobsens og deres unge pige, Lønner, Grohmann og Gretchen kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1581</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer fik 12 tykke breve til sin fødselsdag. De mødte om aftenen Leth, og han spillede fløjte sammen med Ellen på klaver. Ellen er glad for sin klaverlærer, men han giver mange lektier.
+Laura Warberg har skrevet til Ellen, at hun skal finde noget arbejde, når hun kommer hjem. Ellen vil helst have tegneundervisning, men hun ved godt, at forældrene ikke har råd til at have flere døtre boende i København. 
+Ellen m.fl. har været på en lang gåtur i sneen langs Alster. En dag var de forbi Zoo og igennem Botanisk Have. Ellen vil gerne tegne på disse lokaliteter. En anden dag kom Ellen forbi Sct. Petri Kirke, hvor der var bryllup og dejlig musik. Aftenen før var Ellen til Wasserpantomime i Cirkus Busch. 
+Om aftenen er der tit gæster hos Havemanns, og de vil gerne have, at Ellen spiller for dem. Hun bryder sig ikke om det, fordi de snakker imens og hæver stemmerne, når hun spiller forte. 
+Det går ikke godt med madlavningen. For eksempel kan Ellen ikke finde ud af at lave melboller. 
+Ellen har strikket en uldtrøje og syet en buffetdug til Fru Havemann. 
+Den unge pige i huset, Gretchen, er ikke meget værd.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/J0MC</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Mandag 13de Marts -91
+Kære Mor! 
+Nu burde jeg jo have en hel Masse at skrive til dig om, men jeg ved egentlig ikke, hvad det skal være vi ere nemlig meget stilfærdige i denne Tid, Kaptajnen er væk, - vi ”bomler” ikke saa meget, men Tiden er alligevel fuldt optaget, vi kan knap faa den til at slaa til. – 
+Tak for dit Brev til min Fødselsdag, og vil du takke Fader mange Gange for hans Brev – opførte Munter saa en "lille Formiddagstudekoncert?" – Jeg fik 12 lange tykke Breve til min Fødselsdag, bl.a. et langt et fra Spleis, med indlagt Portræt, glimrende, af ham selv. – Vil du takke Tante Minni mange Gange for hendes Brev. – 
+Jeg blev hædret med fin Middagsmad og god Rødvin. – Om Aftenen havde vi tænkt at gaa i Kirke, men da vi gik ned af Trappen, mødte vi Leth, sammen med med sin Fløjte, saa vendte vi om og, og spillede sammen i samfulde 2½ Time, det gik rigtig pænt, og naar vi har øvet os lidt, vil det blive storartet, tror jeg – d.v.s. der er ”Skidt i Fløjten”, den spiller falsk men han skal med det første have en ny. – Jeg er mere og mere tilfreds med min Spillelærer, han kommer i Morgen og vil da bringe med en Vals af Chopin og Frühling Lied af Mendelsohn – om 6 Uger skal jeg spille Maaneskinssonaten af Bethoven – har han sagt. – Han er vist meget dygtig, men han giver mig en Masse for – til i Morgen har jeg f. Eks. 11 Scalaer, Etuder, et Utal af Øvelser, en Sonate af Bethoven en af Mozart, en af Dusek, saa du kan tænke jeg har travlt i de 2 Timer, jeg øver mig om Dagen. – Jeg er uhyre tilfreds med de 12 Timer, og tænkte nok det maatte være en Misforstaaelse med 24 – det er jo allerede en farlig Masse Penge til det. Du skriver, at naar jeg kommer hjem, skal jeg vel til at tage fat paa noget at arbejde med af en eller anden Slags. Ja det er du Ret i, og jeg skal nok hænge dygtig i, saafremt det bliver noget. Jeg kan og har Ævne til, jeg vil naturligvis helst til Tegningen, naar jeg kan blive anbragt ved det, men det er naturligvis ikke let at finde paa, paa Landet har man jo ikke Brug for den Slags, og I har ikke Lyst til at holde en Datter til i Kbnhavn, Døtre ere dyre – især naar de blive sat i en By – men som sagt, om I kan finde mig en Beskæftigelse hvor man tjener Penge, saa skal jeg nok tage godt fat og slide godt i det, bruge mine Kræfter og gøre jer Ære. – 
+Vi ere netop komne trætte og udasede hjem fra en lang, lang Tur, vi har været rundt inde i Byen, forbi Børsen netop som de kom ud derfra, sikken en Mylder, så har vi været henne Hotel d’Europe, hvor vi vare til Bal, gaaet langs med Alsteren, du kan tro der er smukt. Her har vi haft Vinter de sidste Dage, Alsteren var tillagt og der ligger c 1 Fod Sne i Dag er det Tø og et gruligt Søle. – Det er næsten hver Dag vi gaar saa lange Ture, en Dag gik vi ud paa Lykke og fromme og kom saa forbi Zoologisk Have og ud gennem Botanisk Have, hvor der er ganske henrivende smukt og jeg fandt mig nogle nydelige Motiver. Her bliver mange Steder omkring i Anlægene, hvor jeg kan tegne. I de sidste Dage har jeg malet fra Vinduerne. Der er en Have ud for Køkkenvinduerne med nogle store Bygninger bag ved. – 
+En anden Dag begav vi os ud og skulde gaa en rigtig lang Tur, men vi forvildede os i et stort Anlæg og fandt pludselig os selv i Frucht Allé ved Sct Petrikirke, som er 5 Min. Gang herfra. – Saa opdagede vi at Kirkedøren stod aaben og der stod nogle Drenge. Vi tænkte, der maatte være noget løs og gik derind. Der var et stort Bryllup, som vi overværede i al Højtidelighed, Talen forstod vi ikke, men der var saadan en dejlig Musik og 2 stemmig Sang, det var det bedste af det. – I Aftes vare vi i Cirkus Busch og morede os aldeles storartet, Leth kom og tog os med – det var brilliant – Wasserpantomine, det samme som Tante Minni og Onkel Syberg saa i Kbh i Sommer, kun var det vist mere storartet her. Du kan tænke dig, der blev sluppen Ænder Svaner og Sælhunde ud i Vandet, Ludvig d. 14 sejlede omkring i en lille Baad og spillede paa Luth, hvert Øjeblik plaskede der Herrer, Damer og Heste omkring – det var Gru at se. – Vi har haft et lille "Party" her en Aften. – Vi havde bedt den unge Pige henne hos Jakobsens, samt en svensk Kaptajn Lønner, som vi ogsaa har set derhenne, - Fru Jakobsen kom uventet med og Hr Jakobsen kom og [”kom og” indsat over linien] hentede hende Klk c 8. Vi havde det meget gemytligt, drak allesammen hver en Snaps til Aftensmaden, og Cognactoddy om Aftenen. Jeg blev den Aften som altid meget indtrængende bedt om at spille men jeg holder slet ikke af det, for Sludderen gaar aldrig saa lystig som naar jeg spiller forte, saa bliver der bare talt lidt højere, og jeg ved ikke noget mere irriterende. – Paa Torsdag Aften er vi bedt hen til Grohmanns, Fru Grohmann var var her en lille Visit i Gaar Form. og inviterede os. - -
+Madlavningen gaar det kun saa som saa med – vi har lavet Melboller, dog ikke efter den nye Kartoffelmelopskrift, men efter Kogebogen og som vi gør det hjemme, men de vil ikke lykkes, og vi ere nu saa kede af dem, saa vi kun kan se dem. En Gang bleve de saa haarde som Sten, en anden Gang syntes vi da at de vare brillant, men da Kaptajnen smagte dem erklærede, han at de vare slet ikke kogte, vi kom i saadan en Latter over vores spildte Møje, at Kaptajnen var lige ved at blive gal. – Æbleskiver og Pandekager faae vi tit, jeg laver dem altid, og har næsten naaet Virtuonstitel i det Stykke. – 
+Jeg strikkede i Gaar min Uldtrøje færdig og skal nu til mit Tørklæde, jeg var i Dag inde i en Garnbutik, men kunde ikke faa Garn der, jeg haaber jeg kan faa det et andet Sted. – Bufetdugen som jeg syede for Fru Havemann blev rigtig pæn, jeg har ogsaa broderet 2 Navne for hende - (af mig selv) - Fru H. har nemlig stor Respect for hvem der kan sy pænt, og saa vilde jeg selvfølgelig se at indlægge mig lidt Ære der. - Vor Pige Gretchen har vi ingen Glæde af, hun gaar ud hver Fredag og hver 3dj Søndag men er endnu ikke kommen hjem til rigtig Tid, saa kan [resten af brevet mangler] 
+[Skrevet på tværs øverst s1:]
+Husk endelig at skrive om Tante P.</t>
+  </si>
+  <si>
+    <t>1892-04-17</t>
+  </si>
+  <si>
+    <t>Ludvig Brandstrup, billedhugger
+- Jensen, Frøken, Erikshaab
+Alhed Larsen
+Johanne Christine Larsen
+Adelheyde Syberg
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg
+Laura Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Marie Juul
+Alhed Larsen
+Johanne Christine Larsen
+Ellen Schroll
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Munter var en hund. Tips og Spids var formodentlig også dyr på Erikshaab.
+Ellen Sawyer var fra januar til maj 1892 ung pige i huset hos Hr. og Fru Havemann i Hamburg. 
+Chartreuse er en fransk likør. 
+Gretchen var i huset hos Havemann-parret i 1892. 
+Alheds nye adresse: Alhed Larsen, f. Warberg, var i lære på Den Kongelige Porcelainsfabrik fra 1890. I januar flyttede hun til et logi i København ejet af en Fru Laudrup. 
+Betty Stukart, Olga Moltke, Rasmussen, Heinrich Callesen, Augusta Brun, Grohmann, Peters, Lusen og Leth kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1579</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer stiler brevet til mange personer i håb om selv at få en masse breve. 
+Ellen har måttet købe handsker. Efter en handletur lagde hun handskerne i gangen, og om aftenen var de væk. Gretchen nægtede at have taget dem, men Fru Havemann fandt dem i hendes lommer. Gretchen tilstod så. Nu ved Ellen ikke, om Gretchen bliver i pladsen. Måske kommer Ellen Schroll i stedet. Ellen beder Alhed og Johanne Larsen om at gå til Bæklund og undersøge dette.
+Ellen har været til koncert i Stadttheater og derefter på café, hvor hun fik for meget at drikke. Hun har set en skønhedsdronning. Hun har også været på indkøb med Fru Grohmann og købt en lang trøje. Ellen fulgtes med Anna Grohmann, 15 år. Grohmanns børn er søde og velopdragne.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/UmHr</t>
+  </si>
+  <si>
+    <t>1st Paaskedag d. 17 April – 92
+Kære Far, Mor, Frk. Jensen, Alhed, Johanne, Lus, Dis, Dengse, Onkel Syberg, Tante Mimmi, Tips, Munter, Spids!!!
+Nu tager jeg 13 Fluer med et Smæk og skriver til jer allesammen paa en Gang, men saa ere i igen allesammen i Brevgæld til mig, og jeg venter mig 13 el. i det mindste 11 Breve, en af de første Dage. – Klk er 7½, jeg har været tidligt oppe, for at naa at faa skreven i Dag ”Herskavet”, som Dis skrev, er endnu ikke oppe, Grettchen gør rent i Spisestuen, og jeg sidder ved Kaptajnens Skrivebord og prøver at smørre et ogodt ["o" først i ordet overstreget] Plaster op (uden Stregepapir!) – Først vil jeg berette, hvad der de sidste 3-4 Dage har optaget os meget I kan tænke jer, jeg har været ikke saa uhyre langt fra at komme for Retten (forfærdes ej du lille Hob) - : For cirka en Maaned siden, var jeg en Dag ude at hente Smør! - - - . Jeg havde Handsker paa, et Par jeg maatte købe den første Søndag jeg var her og skulde til Grohmanns, min Kuffert var endnu ikke kommen, - et Par brilliante Handsker, Hamburg ekcellerer i dem (ikke specielt i mine!) – Jeg tog altsaa mine Handsker af og lagde dem på Gangbordet, men om Aftenen vare de væk sporløst Jeg var jo lidt gnaven i Ansigtet, og spurgte næste Dag Grettchen, men hun sagde ”Nein, Fräülein, dass weiss ich nicht” . Nu gjorde vi en 8 Dages Tid senere rent i hele Huset, men der var ingen Handsker. Saa en Aften, Gretchen var ude ei ["ei" overstreget], i Torsdags, siger jeg til Fru Havemann, jeg skal ind og se i Gretchens Kurv efter mine Handsker, og vi gaar jo derind, men finder kun en Masse gammelt ubrugeligt Skidt, Klude og Pjalter, - hun hører nemlig til dem, som kun ejer 1 3/4 Særk og ikke stort andet, hendes Kjoler kan knap hænge sammen. Saa kom vi da i Tanker om, at hvis hun havde dem, havde hun dem paa, jeg var bleven saa opsat paa at faa mine Handsker igen at jeg besluttede at sidde oppe efter hende, men da hun sjælden kommer inden 4½ el 5, saa opgav jeg det, men næste Morgen listede Fru Havemann ind i hendes Kjolelomme og der laa ”der Hund begraben”. – Kaptajnen tog nu fat paa hende og spurgte om hun havde taget dem, men hun sagde nej, vi gik saa alle 4 i hendes Kammer og hun begyndte en Undersøgelse, under hvilken hun fik dem puttet væk, men Fru Havemann hittede dem igen, men Gretchen erklærede dem havde hun selv købt. Saa sagde Kaptajnen han vilde gaa til Politiet, og saa sagde hun ogsaa i Gaar at hun havde gjort det. Nu ved jeg ikke, om vi skal beholde hende, hun er ikke dygtig, altid beskidt, gaar paa Dansehuse, siger ikke sandt, saa længe hun ved Løgn; den Gang Kaptajnen kom hjem fra da han havde været paa Bæklund, fortalte han at Ellen Schroll vilde saa gerne herned til Sommer, men være som Pige og have Pigeløn, men der er nok Tale om, at hun og Maride Juul skal til Kbh. og tage Kursus i Kogning, og hvis hun skal det, saa skal hun ikke her. Nu er det i min Interesse, hvad hun skal, for vi 2 kan naturligvis ikke være her sammen, det er her ikke Plads til, men kan Alhed &amp;amp; Johanne f. Eks. ikke vandre ud til Bæklund og faa Rede i Tingene, men det maa ikke være mig, som har sat det I ["I" overstreget] i jer, for der er ingen Ting sagt noget til mig, jeg har blot ”spist” mine Øren. Hvis I kommer derned, beretter Ellen nok selv om sine Fremtidsudsigter. 
+Langfredag var vi i Stadttheater og hørte Te Deum, som kun synges en Gang om Aaret, nemlig den Dag. Det var ganske henrivende smukt, Solo Chor, Orchester, 80 Stemmer, man kan slet ikke beskrive det -. Siden gik vi i Caffé Nowak - den største og fineste i Hamburg, kendt af alle – og spiste til Aften for 6 Kr, er det ikke knusende, 5 Portioner Smørrebrød, Kaptajnen og jeg drak hver 2 Seidler Bier, siden tog vi Kaffe med Chartreuse, jeg var fuld, det Øl er noget lumsk Skidt, men det smager brilliant, jeg er næsten fuld naar jeg har faaet et Krus, forrige Søndag, - da vi vare i Flora og saa la Beautíe célebre Mrs Betty Stukart, som fik 1st Præmie ved Skønhedskonkurencen, hun sprang omkring med en tam Løve. Hun var meget pæn, dog ikke nær saa køn som f. Ek. Olga Moltke, - (Bisætning) drak jeg 4 (Hovedsætning – Eftersætning). -- -- -- --.
+Fru Grohmann var saa alligevel med ved vores Indkøb, hun førte os gennem en Masse Gader til en vældig Butik, hvor hun selv har handlet i 20 Aar, de sprang som Lopper for hendes mindste Vink, der var 12 Commisser foruden Kvinder og Børn, jeg fik en Jaquet, en lang, lys aaben Trøje, til 19 – 60 – er det grusomt dyrt – de siger alle det er meget billigt det var den billigste og pæneste de havde, alle de andre vare sværere lukkede og til 24 a 25 Mark, Fru Havemann fik en til 35, sort Overstykke meget pænt; vi har ogsaa faaet nye Hatte, min er sort, med røde Baand svarende til min røde Kjole, den er meget pæn, men hun har ikke lagt Regning ved, saa jeg aner ikke, hvad den koster. – Vi skal have fint Gilde i Morgen med Suppe, Steg, Gedde og Desert. Men vi kan ikke faa nogen til at komme de ere alle inviterede ud, und. Rasmussen, og i Eftermiddag gaar Fru Havemann og jeg hen til Grohmann og ser om de vil komme. Jeg glæder mig til en Gang igen at dække fint Bord, og vi skal have en Masse dejlig Vin. - - 
+I Søndags vare vi med Grohmanns i Zoologiske Have, jeg gik hele Tiden med Anna, den næstældste Datter, hun er 15 Aar og meget sød, hun minder en Del om Lus en(ikke rigtig Lus) men [”men” indsat over Linien] er meget stille og ”furchtbar gut” som Fru Grohmann siger, Fru G. har sagt, jeg skal komme tit hen og være sammen med Anna da jeg kan lære meget tysk af hende. Det er ogsaa sandt, naar jeg er hos Grohmanns taler jeg dobbelt saa godt tysk, jeg er sikker paa jeg kunde blive en hel Tysker, om jeg var sammen med dem altid, men Fru Havemann forvilder mig en hel Del. – Grohmanns elsker jeg, de ere allesammen saa søde og rare, I skulde se nogle Børn, kønne, livlige og knusende velopdragne, de lange Unger faar kun 1 lille Kage at dele naar vi drikker Kaffe, og ere saamænd saa glade som om de havde faaet saamange de kunde spise. – 
+Nu venter jeg I skriver til mig alle sammen og Alhed, maa jeg faa din nye Adresse (!), det glæder mig, du er hjemme og holder dem ilive med dit Morskab, og det glæder mig Johanne, du ikke kom til Kbn. Nu kan I jo have en gemytlig Paaske, jeg skulde ikke have noget imod at være hjemme ogsaa i Paasken. Heinrich Callesen, en ung Fyr, Søstersøn af Augusta Brun, er inde, han kommer her jævnlig om Søndagen. Fru H. passer ham, mens jeg skriver mit Brev, siden skal vi ud, hen til Grohmanns og i Aften i engelsk Kirke, der kan jeg ikke forstaa et Muk tænker jeg, saa jeg glæder mig ikke, - 
+Jeg sender min ærb. Hilsen til Peters, som vel er ved at stikke af, jeg haaber I ere ["ere" overstreget] gøre Stads af ham i den Anledning. 
+Mange Hilsner fra eders Datter – Søster – Niece - ex – Elev – Tante - (Spids) – Elle
+[Skrevet henover teksten s. 4:]
+Hilsen fra Fru Havemann.
+[Skrevet øverst, på tværs s. 1:]
+Min Lærer har sagt til Leth at han var svært fornøjet ”med mig – Sie spielt schon Chopin” -</t>
   </si>
   <si>
     <t>1892-05-10</t>
   </si>
   <si>
     <t>Albrecht  Warberg
 Laura Warberg</t>
   </si>
   <si>
     <t>Højrup St.
 Erikshaab</t>
   </si>
   <si>
     <t>Rebecca Havemann
 Ellen  Sawyer</t>
   </si>
   <si>
     <t>Ellen Schroll og Havemanns søster kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1378</t>
   </si>
   <si>
     <t>Havemann-parret har haft uheld med piger i huset. Rebecca Havemann har dårligt helbred. Nu ankommer Ellen Schroll i næste måned. Ellen Sawyer er rar, men hun er for uerfaren til at passe alt på egen hånd. Havemann beder Laura og Albrecht om at sende Ellen hjem i juni måned.</t>
   </si>
@@ -646,50 +836,104 @@
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 An
 Herrn Godsforvalter A.C. Warberg
 Erikshaab
 Højrup St
 Fyn
 Dänemark
 [Fortrykt i brevet:]
 Joh. Havemann
 Schiffs-Inspector
 Eppendorferweg 15 II.
 HAMBURG
 Hamburg, den 189
 [Indsat i sted- og datolinjen med håndskrift:]
 10de Mai 2
 [Håndskrevet i brevet:]
 Kjære Fru Warberg!
 Som De vist har erfaret af min Søster, vil Ellen Schrolll i næste Måned komme hertil forat være i Huset hos os, da vi have havt saameget Uheld med Piger hidtil at jeg, formedelst min Hustrus mindre gode Helbred, tilsidst fandt det nødvendigt at sørge for at faae en erfaren og dygtig ung Pige i Huset, saa at min Hustru for Fremtiden vil kunne skaane sig mere. 
 Deres Ellen er en rigtig rar Pige, men er dog endnu for uerfaren til, at min Hustru kan overlade ret meget for hende at passe paa egen Haand, hvilket jo heller ikke egentlig var Meningen med hendes Komme her, men jeg troede ikke dengang, at det var saa vanskeligt at faae en rigtig, dygtig Tjenestepige her. 
 Da nu imidlertid vor Plads er lidt indskrænket og navnlig i Sommer, hvor vi venter Fremmede fra Bækkelund og England, vil være endnu mere knap, saa vil jeg bede Dem at undskylde, naar vi finder os nødsagede til at bede Dem at tage Deres Ellen hjem engang mellem 15_de_ og 22_de_ Juni, da vi formodentligt sidst i Juni eller først i Juli faar engelske Fremmede.
 Med venligst Hilsen fra min Hustru og migselv til Dem og Deres Mand, tegner 
 Deres heng. Joh Havemann</t>
   </si>
   <si>
+    <t>1892-06-02</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Hamburg</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Henrik Havemann
+Rebecca Havemann
+Johanne Christine Larsen
+Hempel Syberg
+- Thrane</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var i huset hos Havemann-familien i Hamburg en kort tid. Ægteparret fandt hende ikke dygtig nok, og Hr. Havemann sendte Ellens forældre et brev, hvori han fortalte dette. Brevet findes i Kilder Til Dansk Kunsthistorie. 
+Any Kleis, Hans Madsen og Hr. Meyer kendes ikke. Ellen er formodentlig den stuepige, der skulle afløse Ellen Sawyer hos Havemann-familien. T.M. er formodentlig Tante Mis = Wilhelmine Berg. 
+25 grader Reaumur (°R) svarer til 31,25 grader Celsius (°C).
+Reinbek ligger nord for Hamburg. 
+Fliegende Blätter, (ty. 'Flyvende Blade'), tysk humoristisk tidsskrift, udgivet 1844-1944, grundlagt af tegneren Caspar Braun (1807-77) og Friedrich Schneider, boghandler i München. Forfattere og tegnere hånede harmløst særheder i tysk hverdagsliv, men efter 1848 blev tonen skærpet af blandt andre Moritz von Schwind, der rettede kritik mod de borgerlige spekulanter, som berigede sig på andres bekostning (Lex.dk).
+Onkel Luth og hans 2 Jødefolk: Ludvig Brandstrup (Laura Warbergs bror) blev i 1894 gift med Berta Hirschsprung, som var jødisk. Det var formodentlig hende, der var med ham i Hamburg, men hvem den anden var, er uklart. 
+At fadaise som verbum af fr. fadaise, indholdsløs snak; dumme sig (Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1580</t>
+  </si>
+  <si>
+    <t>Ellen kan kun skrive breve om formiddagen, hvor skrivebordet er ledigt. 
+Det har været meget varmt. Ellen Sawyer har måttet købe bomuldsstof til en kjole, og Fru Havemann hjælper med at sy den, men nu har Ellen ikke råd til at blive fotograferet.
+Ellen har købt fliegende Blätter. Man kan få en bøde, hvis man oversætter dem.
+Sender Albrecht og Laura Warberg rejsepenge og rejseplan? Og holder de fest for Ellen, når hun kommer hjem?
+Ludvig/Luth Brandstrup og hans "2 Jødefolk" har været på besøg, og Ellen har været med dem i teatret.
+Fru Havemann har været god mod Ellen. Hun var ikke glad for det brev, som hendes mand sendte Ellens forældre.
+Ellen har været med Havemanns på besøg hos en hr. Mejer. Selskabet gik tur og fandt en dansepavillon. Mejer synes, at det er sjovt, at Ellen er "Venstremand". I Skandinavisk Forening har de moret sig ved tanken om, at Ellen kunne afsløre kongeparrets buster ved en guldbryllupsfejring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NGmd</t>
+  </si>
+  <si>
+    <t>Hamburg
+Eppendorferweg 15.II
+Donnerstag 2 Juni - 92. 
+Kære Mor!
+I ere vel ikke knusende gale paa mig, fordi jeg har gjort en lille Pause nu med mit Brevskriveri, det er ikke godt, kan du se, at love at skrive en bestemt Dag, kan jeg saa ikke kunde I nemt mistænke mig for at være død! - Sagen er den, at jeg ikke har kunnet faa Tid i den sidste Uge, jeg har haft Samvittighedskvaler, og i Aanden set Pigen Thrane ile til og fra Højrup, vi har haft en hel Del at sy, samt Vads[k] o.s.v. og da jeg kun kan skrive om Form., naar Kapt. er væk fra sit Skrivebord saa er det ikke saa nemt altid. – Jeg har en hel Masse Forretninger, at skrive om. Det var sidste Uge saa varmt, at vi vare paa Kogepunktet 25 ⁰ Reaumur i den køligste Skygge, saa kan i tænke jer til Resten (d.e. Gaderne i bagende Sol pakfuldt af Folk) – jeg gik iført et Underskørt og en tynd Trøje, syt af en af Kapt’s Skjorter – om Form, men om Eft. kneb det med min tykke uldne Vinterkjole, og naar vi gik ud – jeg kunde knap gaa for Varmen – jeg laa om Natten for aabent Vindue med et Lagen over mig, og var endda drivvaad (af Sved!!) naar jeg vaagnede! Saa saa vi ikke anden Udvej end at købe mig Bomuldstøj til en Kjole og vi fik nogen til 60 pr Meter (se Prøven) 7 Meter altsaa 4+20 – og Fru Havemann hjælper mig med at sy den – el omvendt, det bliver en ganske nysselig Kjole, og er det saa egentlig ret dyrt, rigtig nok maa endnu regnes Knapper og Liv for, men jeg vil meget hellere renoncere paa at blive fotograferet end blive stegt levende, vi syr ogsaa et Liv, som kan gaa med min tærnede Nederdel til hjemme, saa gaar jeg kun med den anden paa Gaden. Du kan tro den bliver pæn, Livet er c. færdigt, det sidder brilliant, Fru H. er dygtig til det, hun har klippet og syt det sammen, jeg har syt Knaphuller, sømmet efter o.s.v: - Jeg har nu ikke Raad til at Fotograferingen, men det er da ogsaa lige fedt. - Du kan ikke tro som Pengene gaa, jeg har nu alt i alt maattet betale 6 Mark for mit Fodtøj, som hvert Øjeblik maa gøres i Stand. 1,30 for fliegende Blätter, de maatte forskrives direkte fra München, de kan ikke faa enkeltvis her, Boghandleren sagde, at man skulde passe paa med at oversætte dem, om det kom Forlæggerne i München for Øre, maa man betale 1000 Mark, men det kan risikeres, naar Bladene ikke kommer til at ligge i Restauranterne, hvor rejsende Tyskere kan se dem, det bliver gjort meget, sagde han, og naar Billede kun ikke blev ["blev" overstreget] kom med kunde man rolig gøre det – hun maa endelig, nu jeg har betalt min Mark – 50. Ellen kommer lige sidst i denne Maaned, de har sagt, jeg skal ikke rejse før, jeg faar vel sendt Rejsepenge?? Jeg tager over Kiel, men kan I ikke skaffe mig Nøjagtighed Tiden, Dagen, o.s.v. at vide, det staar ikke i Bladene her. – Jeg haaber gør et Gilde for mig, naar jeg kommer hjem, nede i Lysthuset f. Eks, med de kinesiske Lamper oppe!? Du lovede at skrive til mig i København, men det blev abermal ikke af, jeg længes efter at høre lidt om din Rejse, samt dit Ophold i Sverige. – Hvis jeg have god Lejlighed til at skrive saa vilde jeg smøre Ark fulde og sende hjem i Korsbaand, jeg er fuld af Beretning! Pinsemorgen om jeg faar Held med mig, staar jeg op Kl 5 og skriver en Masse til Onkel Syberg og T.M., jeg havde tænkt, det skulde med her, men Klk er 10, i Morgen stryge, Lørdag gøre rent, min Kjole sy færdig, o.s.v. Jeg har drømt Lusen var død, lever hun endnu??? Er Any Kleis bleven gift?? Var det ikke morsom med Onkel Luth som kom herud en Dag som et Tordenslag, jeg var jo med ham og hans 2 Jødefolk i Stadttheater og hørte Don Juan, glimrende, storartet ”uhørt”, (var det ikke morsomt, jeg fik det at se?” Du skulde tage og skrive til Fru H næste Gang du skriver til mig, naar du skriver lidt tydeligt kan hun godt læse det, hun har været forfærdelig god mod mig mens jeg har været her, hjælper mig med alt muligt og er saa rar og god, hun var slet ikke tilfreds med Kaptajnens Brev til dig, og af ["af" overstreget] vilde hellere have gjort det selv, men hun kan kun daarlig med at skrive dansk, jeg har sagt, hun kunde skrive paa engelsk; du kan nok læse det. – For 3 Uger siden var vi ude i Reinbek hos Hr. Mejer’s til Middag, det er 3-4 Mil uden for Hamburg vi tog med Toget, - i den dejligste Egn, paa det dejligste Landsted, du kan tro det var knusende fint jeg fadaisede naturligvis med mine Fiske – Frugt – o.s.v. Kniv, det er rædsomt fint i Huset, Haven o.s.v., de har en Masse Penge – vi gik en dejlig Tur gennem Enge og en Skov – der laa et Dansehus, hvor vi gik ind, der gaar Folk og danser midt om Dagen for aabne Vinduer, saa man kan høre det over hele Skoven, vi saa lidt paa dem, Tyskerne danser saa kunstig, med Hovedet paa Siden, langsomt, roligt, undertiden ganske kønt - jeg havde en knusende Lyst til at danse med, men det maatte man ikke. – Jeg har jo sagt at jeg var Venstremand, og det gaar jo Kaptajnen og fortæller vidt og bredt ogsaa til Hr Mejer, han havde sagt, han vilde bearbejde mig, der er saadan en grinagtig lille, klog, livlig Jødesmovs, han holdt jo et langt Foredrag om Royalismen – endnu om Aftenen da vi gik stod han paa Trappen og raabte ”det bliver et net Ægteskab, om de faar en Højremand, gaar han til højre, gaar De til Venstre.
+Saa kan I tænke jer, da de holdt Møde i skand. Forening, da ”der maatte gøres noget” til Hans Madsens Guldbryllup, - foreslog Hr Mejer at jeg skulde afsløre det ædle Kongepars Buster ved Festen!!!! Ser i mig ikke staa der indviklet i Flag med Aks og Ler ["Ler" overstreget] Léer i Hænderne (i Haaret var der jo ingen Plads) og afsløre – det havde bleven net, heldigvis stemte andre imod, - de mente ikke en Venstremand kunde saadan noget. – Skriften er maaske lidt primitiv, men jeg kan ikke faa Tid til at gøre det saa fint. 
+Hils Johanne hun skal skrive til mig, men hun maa ikke sende smaa ”rørende danske Bod ["Bod" overstreget] Bøgetrær
+[Skrevet på tværs øverst s. 1:]
+Jeg bruger dem ikke. Tak Dr[ulæseligt] meget, han har været saa elskværdig at skrive til mig. Jeg har 2 Mark paa Lommen. Jeg skriver altsaa maaske temmelig sikkert i Pinsen.
+Adieu, so long
+Din Datter Pelle.
+Skriv endelig snart allesammen</t>
+  </si>
+  <si>
     <t>1894-02-08</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Frankfurt am Main</t>
   </si>
   <si>
     <t>Erikshåb Højstrup St</t>
   </si>
   <si>
     <t>Emil Brandstrup
 Ludvig Brandstrup, billedhugger</t>
   </si>
   <si>
     <t>Alhed Larsen rejste med sine morbrødre Emil og Ludvig Brandstrup til Italien i februar 1894. Alhed kom hjem foråret 1895.
 Emil Brandstrup led af tuberkulose og måtte derfor ofte gå tidligt i seng og i det hele taget hvile meget.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2153</t>
   </si>
   <si>
     <t>Emil og Ludvig Brandstrup samt Alhed er nået til Frankfurt am Main. Der var søgang på turen fra Korsør til Kiel. I Kassel har de spist middag. 
 Emil er gået tidligt i seng, og Ludvig og Alhed har været en tur i byen. Næste dag skal de gennem Schwarzwald og overnatte i Luzern. Derefter St. Gotthardt.</t>
@@ -740,82 +984,82 @@
     <t>Det vides ikke, hvor Laura Warberg var rejst hen. 
 Det kan ikke afgøres, hvem Marie var. Warberg-familien kendte mange med dette navn. Hvem Fru Kl. var vides heller ikke.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2123</t>
   </si>
   <si>
     <t>Thorvald Balslev, Johanne og Alhed har været på en cykeltur til Kerteminde. De gik tur ved Klinten og i skoven og blev der et par dage. Hjemme igen måtte Alhed skynde sig at skifte til sin råsilkekjole og til middag på Gelskov. Hun har også besøgt Sophy, som er helt rask efter to sommerophold på Silkeborg Bad. 
 Laura Warberg må endelig nyde sin ferie og blive længe væk. Hun kan sikkert godt få flere penge til det.
 Alhed venter gæster på Erikshåb og vil derfor slagte kyllinger. De vasker og sylter og har travlt.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/6XoJ</t>
   </si>
   <si>
     <t>Fredag
 Kære Mor!
 Det har i flere Dage været mit Forsæt at skrive til Dig; men først i Dag bliver det til Alvor. - Her har været saa meget hver Dag, at det har været vanskeligt at faa Tid at sætte sig hen og skrive et ordentligt Brev. - Jeg skrev nok sidst i Fredags. - Lørdag cyclede Thorvald og Joh, og Søndag Form fulgte jeg efter til Odense, spiste til Middag hos Sprut, (- det er sandt, her kan Christine supplere og meddele om Johannes Cycle x ["X" indsat over linjen], der fremdeles gør Knuder, det bliver nok en større Reparation, hun var i Gaar i Højrup at tale i Telefon med Edv. Nielsen.) - Vi havde det yndigt i Kerteminde var den ene Aften en henrivende smuk Tur paa Klinten; paa Hjemvejen gik vi om ad Kruses (ind gennem Skovene), vi stod lidt stille og saa paa Huset, der ligger meget hyggeligt i den Kastanieallé. - Elllers forslog vi Tiden med at bade, spise Stikkelsbær og drive om. Tirsdag Middag cyclede vi derfra, Joh. blev i Odense og jeg kom herhjem 1 Kvarter i 4, styrtede i min Raasilke og om til Gelskov til Middag. Der var Pastor Brandts fra Taulov og Kløvborgs med nogle gamle Thomsens gl. Fru Kl. og en ung Pige, samt Amstrups med lille Nete og gl. Knipschildts. - - Dagen efter var jeg inviteret om at underholde Tante Sophy, men Marie skulde til Høet, saa det blev først om Eftermiddagen. Fader blev hentet derom, Grosserer Vett (Freir) var der, en sær lille Spleis. Tante Sophy og jeg var en tur i Skoven, hun var saa sød at tale med. Hun er bleven helt rask nu, to Sommerophold paa Silkeborg har kureret hende; hun sagde, at det havde jo kostet mange Penge, men at hun mente, det ["t" i slutningen af ordet overstreget] var godt givet ud og at ["at" indsat over linjen] det var den bedste Kur for nervøse Mennesker at rive sig ud af de daglige Folder og rejse bort en Tid. - Du kan tro, vi glæde os ved Tanken om, at Du gaar og driver deroppe, gid Du nu vil blive der rigtig længe, jeg er sikker paa, Du kan godt faa nogle flere Penge, vi har jo ikke hørt ét Ord om Penge i denne Termin, det er ganske enestaaende. Johanne og jeg har ogsaa talt om at sende Dig de 20 Kr. vi har liggende i Æggepenge. Jeg synes, det er saa umaa[de]lig vigtig at Du bliver længe borte, naar Du nu endelig en Gang er kommen ud at rejse. - Thorvald og Johanne ere her i disse Dage; de maa desværre opgive deres Hamborgrejse, da Familien skriver, at der ingen er hjemme. Meget kedeligt. - I Dag Forlovelseskort fra Trisse med en Leutnant Møller. Samt Brevkort fra Tante, at Max Poul og en Kammerat ville besøge os fra Mandag Aften til Onsdag Morgen, saa tage vi de 4 store Kyllinger paa Tirsdag med Ærtesuppe foran. - Vi skulle brygge Mandag og vads ["og vads" overstreget] begynde at vadske Tirsdag, Høsten begynder allerede sidst i Ugen, saa jeg mente, det var bedst at vadske mens vi kunne faa Koner, vi mangle ogsaa Fintøj, saa kunne vi jo altid senere tage en Klatvask med Resten alene til Dit og C's. Tøj. Jeg haaber dette er rigtigt. -
 Alt gaar rigtig godt. Jeg skal nok passe Syltningen, men det er knap modent endnu. 
 [Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1896-08-24</t>
   </si>
   <si>
-    <t>Albrecht  Warberg</t>
-[...1 lines deleted...]
-  <si>
     <t>Ellen Hirschsprung
 Ellen  Sawyer
 Carl Ludvig Studsgaard</t>
   </si>
   <si>
     <t>Klokken var et instrument, som Albrecht Warberg for sin astma blev behandlet med på en klinik i København. 
 Ellen Hirschsprung blev ofte i Warberg-familien kaldt Madame. Det er uvist, om det er hende, der er omtalt i brevet. 
 Kommandør Jacobsen, hans kone og datter, Hr. Møller og dennes onkel, Etatsråden, Pel og Niels kendes ikke. Leth kan være flere forskellige personer.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1390</t>
   </si>
   <si>
     <t>Albrecht Warberg har gavn af behandlingerne i klokken, og han både sover og går godt. Han og Ellen Sawyer har været i Tivoli. 
 Albrecht har været til frokost i Skodsborg og til middag i Taarbæk. Der var mange fornemme gæster, og nogle af dem var storsnudede. Han er inviteret til at komme næste søndag igen og ellers så tit, som han vil.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/2YKW</t>
   </si>
   <si>
     <t>København d. 24 Aug 1896
 Kæreste Smaa!
 Mine Oplevelser siden jeg skrev sidst ere hverken mange eller store. Klokken virker jævnt godt, jeg kan sove uden Besvær og gaar af og til rigtig godt, til andre Tider med lidt Besvær. Alt i alt har jeg det dog væsentlig bedre end da jeg rejste hjemme fra. I Ugens Løb har jeg en Gang været ude hos G[ulæseligt], men Frk [ulæseligt] og Lars B[ulæseligt] med at komme hjem; en Gang ud at spadsere med Elle, hvor vi endte i Tivoli og hørte en italiensk Skrighals (Hankøn). I Gaar – Søndag – tog Pel og jeg med Dampskib til Skodsborg, hjemsøgte Madame til en bedre Frokost og blev der saa et Par Timers Tid derefter, gik saa med Leth; som havde indfundet sig, til Taarbæk, hvor vi efter Indbydelse skulde spise til Middag. Der var fine Mennesker: Prof Studsgaard, Commandør Jacobsen med Frue og Datter hvilken sidste vist var noget storsnudede, Hr Møller samt Onkelen fra Hamburg, der ligger paa Hospital [ulæseligt] under Prof. Studsgaard. Det er nok Benedder i Kæbebenet, han lider af, og der kan nok intet gøre derved. Der var som sædvanlig rart derude, jeg havde Frk Agnes til Bords og [ulæseligt] paa den anden Side, men det var dog morsommere forrige Søndag, da der ikke var saa fine Fremmede. – [Ulæseligt] har jeg næsten ikke set siden jeg skrev sidst og kan altsaa ikke sige andet om ham. Etatsraaden besøgte jeg, jeg tror, i Torsdags og fandt ham vel som sædvanlig. Vi gik Haven rundt sammen. Jeg er inviteret til [ulæseligt] til Middag næste Søndag og ellers saa efter jeg har Lyst. De ere overordentlig venlige begge Familier, og Doktorens (o: Professorens). [ulæseligt], som jeg saa igaar er om muligt endnu jævnere end den øvrige Familie. – Niels var ogsaa paa Villa [ulæseligt] igaar, men kom først efter Middag; han befandt sig vel og har det i det Hele synes jeg godt: han skal d 1 September bo her i Pensionatet, og jeg vil altsaa gaa en at gaa Tur med, naar Pel ikke kan. Stakkels Pel havde Hovedpine igaar Morges og mente ikke, at hun kunde tage med paa Turen, men saa bestemte hun sig om, og forvandt Hovedpinen i Dagens Løb.
 Nu ikke mere for denne Gang, da Niels sidder og venter paa at følge mig til Butikken.
 Venligst Hilsen til Alle!
 Din A.</t>
   </si>
   <si>
     <t>1899-2</t>
+  </si>
+  <si>
+    <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>- Bach, Frøken
 Wilhelmine Berg
 Berta Brandstrup
 Frederik Brandstrup
 Louise Brønsted
 Maren -, Erikshaab
 Ossip Gabrilowitsch
 Fru Emma Hirschsprung
 Peder Kaarsberg
 Alhed Larsen
 Carl Neiiendam
 Gandenz Neiiendam
 Ellen  Sawyer
 Domenico Scarlatti
 Robert Schumann</t>
   </si>
   <si>
     <t>Johanne C. Larsen var i februar 1899 ansat ved Hotel Phønix, København. 
 Fru Hirschsprung er formodentlig Emma Hirschsprung og ikke Pauline Hirschsprung. 
 Forfødde eller forfode: At strikke ny fod på strømpeskafter i de tilfælde, hvor foden var slidt, men man ønskede at bevare skaftet.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0423</t>
@@ -2300,59 +2544,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lBdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bp77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IXx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bXDrYYcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/8lV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ty3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AtS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/azqM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nLLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5M1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6WTi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BIxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0MC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wqxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qCha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2YKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0cD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NB7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lBdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bp77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/etA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/melw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IXx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9RQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/own9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HRQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dn3Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pPWDOE0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bXDrYYcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hAY5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9zHx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yjtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M47"/>
+  <dimension ref="A1:M52"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2466,2021 +2710,2252 @@
         <v>22</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="K4" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      <c r="F6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>53</v>
       </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="K6" s="5" t="s">
+      <c r="L6" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="F7" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H8" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="I8" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="J8" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="E10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="I10" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="G10" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="K10" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="K10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="I11" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D12" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="E12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="G12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="M12" s="5" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="C13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="F13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="M13" s="5" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        </is>
+        <v>52</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>115</v>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="L14" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="K15" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="M15" s="5" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-        </is>
+        <v>131</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>132</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J16" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="J16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-      <c r="F17" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="G17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="J17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="K17" s="5" t="s">
+      <c r="M17" s="5" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5" t="s">
+      <c r="F18" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="E18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="F18" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>151</v>
+        <v>35</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="J19" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="F19" s="5" t="s">
+      <c r="K19" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="G19" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>151</v>
+        <v>52</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="L20" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="G20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="M20" s="5" t="s">
         <v>170</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="K21" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="B21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="M21" s="5" t="s">
         <v>178</v>
-      </c>
-[...32 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>179</v>
+        <v>52</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>178</v>
+        <v>83</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="s">
         <v>180</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H22" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="H22" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="J22" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="M22" s="5" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="I23" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="E23" s="5" t="s">
+      <c r="J23" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="F23" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="K23" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="J23" s="5" t="s">
+      <c r="M23" s="5" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="I24" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="J24" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H24" s="5" t="s">
+      <c r="K24" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="I24" s="5"/>
-      <c r="J24" s="5" t="s">
+      <c r="L24" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="K24" s="5" t="s">
+      <c r="M24" s="5" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>151</v>
+        <v>189</v>
       </c>
       <c r="E25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="I25" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="F25" s="5" t="s">
+      <c r="J25" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="K25" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="J25" s="5" t="s">
+      <c r="M25" s="5" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="F26" s="5" t="s">
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="G26" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="K26" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="J26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>222</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F27" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F27" s="5" t="s">
+        <v>218</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H27" s="5" t="s">
-        <v>203</v>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>204</v>
+        <v>224</v>
       </c>
       <c r="K27" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="M27" s="5" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="5" t="s">
+      <c r="E28" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="D28" s="5" t="s">
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="E28" s="5" t="s">
+      <c r="I28" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="F28" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I28" s="5" t="s">
+      <c r="J28" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="J28" s="5" t="s">
+      <c r="K28" s="5" t="s">
         <v>235</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="L28" s="6" t="s">
         <v>236</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="F29" s="5" t="s">
+      <c r="I29" s="5"/>
+      <c r="J29" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I29" s="5" t="s">
+      <c r="K29" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="J29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="K29" s="5" t="s">
+      <c r="M29" s="5" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>247</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>248</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="I30" s="5"/>
+      <c r="I30" s="5" t="s">
+        <v>250</v>
+      </c>
       <c r="J30" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>45</v>
+        <v>189</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>256</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>257</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>240</v>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>264</v>
+        <v>242</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>265</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>266</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>14</v>
+        <v>148</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>269</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>16</v>
+        <v>270</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>270</v>
-[...6 lines deleted...]
-      <c r="G33" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="H33" s="5" t="s">
+      <c r="F33" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="I33" s="5" t="s">
+      <c r="J33" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="J33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K33" s="5" t="s">
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="L33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C34" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>278</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>280</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H34" s="5" t="s">
-        <v>278</v>
+      <c r="H34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I34" s="5" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>22</v>
+        <v>282</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>45</v>
+        <v>217</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>284</v>
+        <v>17</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G35" s="5" t="s">
-        <v>285</v>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="I35" s="5" t="s">
         <v>287</v>
       </c>
+      <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
-        <v>22</v>
+        <v>288</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>292</v>
+        <v>35</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
         <v>293</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>294</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>295</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>296</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D37" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="I37" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I37" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>303</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="M37" s="5"/>
+        <v>304</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>305</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E38" s="5" t="s">
+        <v>308</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G38" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G38" s="5" t="s">
+        <v>309</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>303</v>
-[...10 lines deleted...]
-        </is>
+        <v>310</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>312</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="M38" s="5"/>
+        <v>313</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>314</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D39" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>306</v>
-[...10 lines deleted...]
-        </is>
+        <v>316</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="M39" s="5"/>
+        <v>319</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>320</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D40" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>322</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G40" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G40" s="5" t="s">
+        <v>323</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>309</v>
-[...10 lines deleted...]
-        </is>
+        <v>324</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>326</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="M40" s="5"/>
+        <v>327</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>328</v>
+      </c>
     </row>
     <row r="41">
-      <c r="A41" s="5" t="n">
-        <v>1928</v>
+      <c r="A41" s="5" t="s">
+        <v>329</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>261</v>
+        <v>35</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>311</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>330</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>201</v>
+        <v>331</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>313</v>
+        <v>332</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>314</v>
+        <v>22</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>317</v>
+        <v>335</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>318</v>
+        <v>336</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>14</v>
+        <v>337</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...6 lines deleted...]
-        <v>320</v>
+      <c r="D42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>338</v>
+      </c>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="6" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="M42" s="5"/>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>14</v>
+        <v>337</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...6 lines deleted...]
-        <v>320</v>
+      <c r="D43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>327</v>
-[...8 lines deleted...]
-        <v>329</v>
+        <v>341</v>
+      </c>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>342</v>
+      </c>
+      <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>14</v>
+        <v>337</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>333</v>
-[...8 lines deleted...]
-        <v>336</v>
+        <v>16</v>
+      </c>
+      <c r="D44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>337</v>
-[...8 lines deleted...]
-        <v>340</v>
+        <v>344</v>
+      </c>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L44" s="6" t="s">
-        <v>341</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>14</v>
+        <v>337</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-        <v>345</v>
+        <v>16</v>
+      </c>
+      <c r="D45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="I45" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="J45" s="5" t="s">
+      <c r="I45" s="5"/>
+      <c r="J45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="K45" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M45" s="5"/>
     </row>
     <row r="46">
-      <c r="A46" s="5" t="s">
-        <v>352</v>
+      <c r="A46" s="5" t="n">
+        <v>1928</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>34</v>
+        <v>299</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>151</v>
+        <v>349</v>
       </c>
       <c r="E46" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="K46" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="F46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="G46" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H46" s="5" t="s">
+      <c r="M46" s="5" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D47" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="K47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="E47" s="5" t="inlineStr">
-[...30 lines deleted...]
-        <v>367</v>
+      <c r="D52" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -4488,44 +4963,49 @@
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
     <hyperlink ref="M44" r:id="rId49"/>
     <hyperlink ref="M45" r:id="rId50"/>
     <hyperlink ref="M46" r:id="rId51"/>
     <hyperlink ref="M47" r:id="rId52"/>
+    <hyperlink ref="M48" r:id="rId53"/>
+    <hyperlink ref="M49" r:id="rId54"/>
+    <hyperlink ref="M50" r:id="rId55"/>
+    <hyperlink ref="M51" r:id="rId56"/>
+    <hyperlink ref="M52" r:id="rId57"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>