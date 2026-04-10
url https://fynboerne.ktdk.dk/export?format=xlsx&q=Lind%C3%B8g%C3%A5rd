--- v2 (2026-01-09)
+++ v3 (2026-04-10)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1458" uniqueCount="930" xml:space="preserve">
-[...1 lines deleted...]
-    <t>Datering</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1514" uniqueCount="970" xml:space="preserve">
+  <si>
+    <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
@@ -411,51 +411,51 @@
 Henrik Havemann
 - Jensen, Frøken, Erikshaab
 Alhed Larsen
 Johanne Christine Larsen
 Mogens Lindhardt
 Otto Emil  Paludan
 Emilie -, pige i huset på Erikshaab
 Jenny Rasmussen, Aarhus
 Ellen  Sawyer
 Petrea Schmidt, g. Brandstrup
 Adelheyde Syberg
 Hempel Syberg</t>
   </si>
   <si>
     <t>Pojke var svenske Leonard Holst, som Christine Mackie en tid var forlovet med. Han var far til det barn, som hun ventede, og som var årsagen til, at Christine fra januar 1892 opholdt sig hos familien Rasmussen i Århus i skjul. Laura Warberg vidste endnu ikke, da un skrev dette brev, at datteren var gravid. Christine havde bildt sine forældre ind, at hun blot var i huset hos Rasmussen-familien, som i virkeligheden tog betaling for hendes ophold. Barnet blev født 22. marts 1892. 
 Studenten var Harald Balslev, som Christines søster, Alhed Warberg, g. Larsen, var forlovet med. Han fik laudabilis = højeste karakter ved eksamen på universitetet. Hverken Christine eller Alhed blev gift med de her nævnte mænd.
 Christines brev til præsten: Under opholdet i Århus gik Christine meget i kirke, og hun blev betaget af præsten Mogens Lindhardt. En af hans prædikener var hun mindre tilfreds med. Hun skrev om den i sin dagbog og sendte dagbogsbladene til præsten. 
 Petrea Brandstrup havde brystkræft. Hun var gift med Laura Warbergs bror, Carl. 
 Ellen Sawyer, f. Warberg, var i huset hos Havemann i Hamburg januar til maj 1892.
 Følgende omtalte personer kendes ikke: Breinhed/Bremberg (svært læseligt navn), Preisler, Schmidt, Lollesgaard, Nerulla og Henningsen.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB2730</t>
   </si>
   <si>
-    <t>Laura Warberg havde en dejlig føfdselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
+    <t>Laura Warberg havde en dejlig fødselsdag og takker for gaverne. Det var en glæde, at Leonard/Pojke kom, men han så dårlig ud.
 Flot, at Balslev/Studenten fik topkarakter. Han er dygtig. Forholdet til Alhed er dog nok slut, og "Folk" snakker. Laura Warberg har aldrig ønsket, at Alhed skulle blive gift med en præst.
 Christines anonyme brev til præsten var en sjov idé.
 Man vasker på Erikshaab. Emilie er dygtig og huslig. Der har været travlt, fordi Ellen skulle rejse.
 Lauras ben er dårligt. 
 Johanne/Junge har været syg og hjemme fra Sollerup.
 En kvinde ønsker en klaverspillende pige som hushjælp. Er det noget for Christine?
 Petrea har fået fjernet et bryst og lider.
 Laura Warberg når kun at skrive hver 14. dag.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/VVAE</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Christine Warberg
 Vestergade 58
 Aarhus.
 [Håndskrevet i brevet:]
 Erikshaab d. 22-1-92.
 Kjæreste Basse!
 Stadig fornøjede Breve fra Dig Gudskelov!. Jeg glæder mig til dem hver Gang. Tak for Din Del i de dejlige velkomne Kopper. De er med forgyldt Rand, Underkoppen takket i Kanten; jeg havde en yndig Fødselsdag, størst Glæde dog ved min kjære Pojkes uventede Besøg. Jeg fik dem afsted i Kane efter ham og havde saa den Glæde at gjøre dem den Fornøjelse. Han var fornøjet og glad men sér egentlig daarlig ud; han hænger vist meget i og de lever jo slapt. Han har ikke været i Odense siden I rejste. Vi var Alle grulig glade ved ham. Far ikke mindst, der strax vilde have ham med ud en Tur. - Det var dejligt at Studenten fik Laud. Veed Du hvad, vi gik - Far og jeg - [ulæseligt ord] saa smaat og ventede paa Forlovelsen nu efter endt Examen; Far siger, at han er begavet og dygtig og nok har en Fremtid for sig. Nu har jeg ogsaa faaet Besked for ham. Alhed har dog vist egentlig holdt af ham, men det er vel desværre forbi. - Hvor grinagtigt med Dit anonyme Brev til Eders Præst! jeg gad sét Kladen dertil. Pojke kom jo uforvarende ned med det, men der var jo intet i det? Hvad bestiller I om Aftenen? Er der godt Klaver? Kan Du snakke med dem? Hvordan er Eders Stuer? Paa Mandag tænker jeg vi sender Eders Tøj. Vi har vasket o.s.v. i 14 Dage uafbrudt. Idag syer Emilie første Gang, de andre ruller. Imorgen skal jeg et Par Timer i Kareten til Geelskov, Fr Breinhed er der i disse Dage. Jeg glæder mig dertil. Hver en lille Afvexling er dejlig paa en saadan Tid. Nu er Benet igjen bedre og jeg begynder at gaae lidt om i Stuerne, men sidder dog mest paa Sygeskamlen med Benene. Carl har det helt godt. Jeg fik 9 Breve og Kort i Onsdags. Det er sandt, Tak for Lysdugen, ja rigtignok har jeg brug for den snart. Bedstefar er begyndt at komme op.
 Lad mig snarest vide, om og hvad I kjøbte noget hos Henningsen, samt hvormeget Du og [ulæseligt ord] kjøbte for der, vi har intet faaet derfra, og det skal paatales. - Nu er vist Posten her strax.
 Mange Hilsener Mor.
 Lørdag Middag!
 Min søde Basse!
@@ -953,50 +953,82 @@
 [noget af papiret mangler] Dit Brev som jeg fik [noget af papiret mangler] jeg har malet et Skitse-[noget af papiret mangler]ingen og den fra [noget af papiret mangler] Aften skal jeg have [noget af papiret mangler] Christine med op i Klinten for at tegne en Tegning til inden jeg begynder paa det store Billede. Tjalfe kom op paa Formiddagen med en stor Knude og et Par Huller oven i Hovedet. Vi har haft travlt med at give Hø op i disse Dage. Marie og Christine har været med [noget af papiret mangler] hver Dag og i Gaar Eftermiddag var jeg ogsaa ude at hjælpe til. Peter kom her i Forgaars fra Kl. [noget af papiret mangler] og rejste i Gaar til [noget af papiret mangler] Søren Lund var he[noget af papiret mangler] Aftes paa Visit ha[noget af papiret mangler] i Dag til Sønder[noget af papiret mangler] Det forbavser m[noget af papiret mangler] kom hjem med [noget af papiret mangler] i hel Tilstand det havde jeg ikke ventet. Jeg vilde ønske at jeg snart skulde have Dig at se igen, for jeg længes efter Dig, men jeg maa vel have Johanne herned først, for jeg mener at hun sagde at det skulde være inden 14 Dage. Jeg tror jeg vil slæbe Læ[noget af papiret mangler] i Klinten saa snart jeg faar en Blændramme til det og [begy]ned at male paa [noget af papiret mangler] Forgrunden, og ellers [noget af papiret mangler] staa i Truntehuset [noget af papiret mangler]t. Vil Du ikke skrive [noget af papiret mangler]art, for jeg længes [noget af papiret mangler] efter Dig og jeg hol[der] meget af Dig. Mange kærlige Hilsner fra Din hengivne
 Johannes Larsen
 Jeg [skal] hilse fra Fader og Moder og Marie og Christine</t>
   </si>
   <si>
     <t>1897-07-09</t>
   </si>
   <si>
     <t>Jeppe Andreas Larsen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Alheds søster, Johanne, sad model til billedet Pigerne ved Klinten. Det er dette billede, som johannes Larsen lægger an til.</t>
   </si>
   <si>
     <t>Johanne (Alheds søster) skal tage den samme hat og det samme sjal på som sidst. Johannes Larsen har lagt an til det store billede. Han har været med sin far i hvedemarken og plukket valmuer, hvoraf han sender Alhed et par stykker.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/GBEg</t>
   </si>
   <si>
     <t>Kjerteminde 9 Juli 1897.
 Kæreste Alhed!
 Jeg kommer pludselig i Tanker om at det vist er overflødigt at skrive til Dig og bede dig om at bede Johanne tage den samme Hat paa som sidst, og saa naturligvis det grønne Sjal. Det var ellers, som Du meget rigtigt bemærker et ubehageligt Brev jeg fik fra Dig i Dag, men Du skal alligevel have Tak for det og især fordi Du lover at skrive strax naar Du faar dette. Jeg har nu faaet det store Billede lagt an, og skal nu til at tage fat med fuld [Kra]ft naar vi bare faar [nog]et mere tørt Vejr [end] det har været de sidste Par Dage. Du kan sige til Johanne at jeg nok skal gøre mig Umage for at være saa elskværdig som muligt naar hun kommer. Jeg var med Fader ude paa Taarbystranden i Aftes og i vores ene Hvedemark, som i den [en]e Ende er fuld af Valmuer fandt jeg en hel Del hvide og lyse røde, jeg plukkede et Par af dem som stod ude ved Vejen og s[en]der Dig her en Prøve. Nu tror jeg ikke Du faar mere denne Gang men Du er jo nok saa sød at Du ikke hævner dig, ikke sandt? Mange kærlige Hilsner fra Din hengivne
 Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1897-07-13</t>
+  </si>
+  <si>
+    <t>Johannes Larsen
+Christine Swane</t>
+  </si>
+  <si>
+    <t>Vilhelm Larsen</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1349</t>
+  </si>
+  <si>
+    <t>Brev 1:
+Johannes Larsen ønsker tillykke med fødselsdagen. Han maler på et aftenbillede fra klinten i Kerteminde, og det trækker derfor ud med turen til Sverige.
+Brev 2:
+Christine Swane/Uglen ønsker tillykke og håber, at det er rare mennesker, Vilhelm/Klaks Larsen er hos. Hun har plantet blomster i haven, skuffet gange, klippet hæk og vandet. Syberg har spurgt, om Christine vil komme til Svanninge og hjælpe i huset, og til gengæld vil hun kunne få sangundervisning af Hedevig/Mutter Lützhøft.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/5uWD</t>
+  </si>
+  <si>
+    <t>Kjerteminde 13 Juli 1897.
+Kære Vilhelm!
+Herved sender jeg Dig min Lykønskning i Anledning af Din Fødselsdag, men da jeg jo ikke har nogle Ærinder Du kan udrette for mig for Øjeblikket kan Du jo nok forstaa at der ikke bliver noget længere Brev ud af det denne Gang. Vi har det alle godt og arbejder af og til med Høet. I Dag skal vi begynde at køre det ind. Jeg maler på et Billede oppe fra Klinten i denne Tid, det er et Aftenbillede saa jeg kan jo ikke arbejde ret længe paa det ad Gangen, derfor trækker det ud med Turen til Sverige jeg skulde helst have været færdig til at tage derover nu i Løbet af Ugen. Hvad Tid bliver Du færdig med at maale? Mange Hilsner og Lykønskninger
+Din hengivne
+Johannes Larsen.
+Kære Klaks!
+Hjertelig til Lykke paa Fødselsdagen, jeg haaber for Dig at Du nu ser lidt lysere paa Dit Arbejde, saa at Du maa faa en rigtig dejlig Dag i Morgen. – Det er da storartet for Dig at det er rare Mennesker Du er hos. Det er dog en forfærdelig Tørke vi har i denne Tid, vi har plantet nogle Blomster nede i Haven, men jeg maatte først bære en Snes Spande Vand ned paa Bedene for at faa Jorden blødt op saa at Blomsterne kan gro. – Nu til Morgen har jeg skuffet Gangene og klippet Hækken oppe ved Højen og Blomsterne staar storartet, saa naar jeg nu passer at vande dem hver Aften saa bliver der nok kønt dernede. Har Du hørt at Sybergs gerne vilde have mig ned til Svanninge og hjælpe Anna, mens de har Fremmede, saa kunde jeg til Gengæld lære at synge hos Mutter som skal besøge Dem i Sommer. Kunde det ikke være forfærdeligt morsomt? - Jeg har for nogle Dage Siden skrevet ned til Anna, at jeg nok vilde derned, men endnu ikke faaet Svar, men jeg haaber det kommer en af Dagene. Hvordan passer Bukserne Dig? Nu vil jeg slutte med mange kærlige Hilsner fra din hengivne
+Ugle</t>
   </si>
   <si>
     <t>1897-07-26</t>
   </si>
   <si>
     <t>Peter Hansen
 Carl Høyrup
 Adolph Larsen
 Marie Larsen
 Rasmus Petersen, Gartner
 Christine Swane
 Anna Syberg
 Fritz Syberg</t>
   </si>
   <si>
     <t>Larsen fik malet "en Del paa Marie og Uglen og en del paa Træerne": De to søstre, Marie og Christine (Uglen) optræder begge på billedet Fire Piger på Lundsgårds Klint/Sommerdag på brinken.
 Jansen var Johannes Larsens jagthund.</t>
   </si>
   <si>
     <t>I.A. Larsen har af skipperen fået at vide, at de først kan sejle sidst på ugen. 
 Johannes Larsen har malet på Marie og Christine (Uglen) på Klintebilledet. Der går en dejlig hættemågeunge under sofaen, og Larsen fodrer den med regnorme.
 Larsen har skudt en stor kat hos Rasmus Pedersen. Den tog kyllingerne.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/DuLn</t>
@@ -2241,50 +2273,115 @@
 Else Larsen
 Jens Larsen
 Jeppe Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Thomas Madsen-Mygdal
 Marie Meyer
 Sophus  Meyer
 Anna Meyer 
 Christine Swane
 Lars Swane</t>
   </si>
   <si>
     <t>Brevet er privateje.</t>
   </si>
   <si>
     <t>Fødselsdagshilsen til Johan Larsen(Lysse) fra hans faster Marie Larsen (Ia). Julen blev holdt hos familierne i Kerteminde og på Lindøgård. Der var voldsomt snevejr flere steder i Danmark. Sophus Meier (IA Larsens svoger) døde knap 96 år gammel.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4gyc</t>
   </si>
   <si>
     <t>Birkerød d.27-2-36
 Kære Lysse! Til Lykke med Fødselsdagen, et rigtig godt Aar ønsker jeg Dig i alle Henseender; nu kommer dette Brev alligevel forsent, skønt jeg havde foresat mig at få det af Sted i god Tid! Hvordan mon I dog har det deroppe i denne skrækkelige Vinter? Herhjemme har vi da ikke haft så meget Sne i mange Aar, selv om Kulden ikke har været saa haard; lige her omkring Birkerød har det ikke været værst, men rundt omkring i Landet har der været Togstandsninger; i Nærheden af Roskilde hvor Lasse er havde de ikke fået Post [indsat over linjen:”Post”] omtrent en hel Uge og på Fyen og i Jylland har det jo også været rent galt; men nu er det vist i Orden de aller fleste Steder. – Forhaabentlig har Drengene det godt, den Lille vokser vel normalt og opfører sig pænt; jeg havde Brev fra Else forleden Dag, lille I.A. havde det godt; hvor er det kedeligt at man så sjældent kan få dem at se, det vilde være vældig morsomt at se de 2 små Fyre sammen, jeg håber at det sker en Gang ad Aare.
 Vi var på Fyn Alle 3 i Julen, vi rejste derover d. 22ende, jeg var i Kerteminde til Juleaftensdag, så kørte Puf mig til Lindøgaard, jeg er jo altid hos Agraren Juleaften; Las’s Fødselsdag var jeg derude og så var jeg der 3-4 Dage inden jeg rejste her tilbage. – Vi har hængt et Stykke Flæsk ud i et Træ og har megen Glæde af at se på Smaafuglene og Solsorterne som kommer og hakker i det. – Jeg havde Brev fra Marie Meyer i Dag, hendes Far er jo død, næsten 96 Aar gammel; hun tænker på at flytte fra Feden og få en mindre Lejlighed nu hun er alene, - Mix og Myg havde nær ikke kommet over til Begravelsen på Grund af Togstandsninger. – Hils lille Peter mange Gange, måske kan han more sig lidt med disse Billeder; det var kedeligt at jeg ikke fik skreven til Jer til Jul, jeg vilde have sendt et pund The over til Jer, men Din Svigermor sagde at hun havde et pund som hun tog med; så kan I få et af mig [fortsættes øverst på side 1] en anden Gang. Jeg håber vi en Gang får Lov til at have Peter her et Par Dage når han kommer til Danmark den søde Unge jeg længes tit efter ham; Hav det nu godt Alle 4, mange kærlige Hilsner til Bimse, Peter, den Lille og Dig selv kære Lysse, fra Ia -</t>
+  </si>
+  <si>
+    <t>1936-05-14</t>
+  </si>
+  <si>
+    <t>Hareskov
+Bakkevej 8</t>
+  </si>
+  <si>
+    <t>Dræby
+Lindøgård</t>
+  </si>
+  <si>
+    <t>Grete Jensen, f. Hansen
+Søren Madsen
+Axel  Müller
+Janna Schou
+Jørgen Schou
+Gertrude Søndergaard
+Martin Warberg Larsen
+Karl Zeckendorf</t>
+  </si>
+  <si>
+    <t>Martin/Manse Warberg Larsen rejste i 1936 til England for at lære landbrugsarbejde på flere gårde. 
+Grethe Jensen, født Hansen, døde 12. nov. 1935. Hun var datter af Elise og Peter Hansen. 
+Dr. Zechendorf var en tysk-jødisk øjenlæge, som Janna Schou en tid var i huset hos. De to forelskede sig i hinanden. I 1937 blev han myrdet i koncentrationslejren Sachsenhausen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1003</t>
+  </si>
+  <si>
+    <t>Det må være tomt, efter at Martin/Manse er rejst, men Johanne kan glæde sig til breve. 
+Astrid Warberg-Goldschmidt har følt tomhed, efter at Grethe Jensen forsvandt (døde). Og det har været svært at vænne sig til at have Dr. Zechendorf i huset. Han hjælper dog meget til i grøntsagshaven, går ærinder, henter mælk og elsker Astrids mad. Han er i paradis, siger han, og Astrid er glad for at kunne hjælpe en jødisk person. 
+Jørgen/Buf Schou knokler i glasværkstedet sammen med Janna/Nus Schou og Getrude/Trut Søndergaard. De sælger en masse dejlige ting til private. Søren Madsen har givet dem en kredit på 100 kr. 
+Hunden Munter er i løbetid.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vS70</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside med blæk:]
+Fru Johanne Warberg Larsen
+Lindøgård
+pr. Dræby 
+Fyen 
+[Skrevet på kuvertens forside med anden skrift:]
+L64
+1936 (1936)
+14 maj
+Dr. Kurt Zechendorf
+[Skrevet på kuvertens bagside:] 
+A Warberg-Müller 
+Bakkevej 8
+Hareskov
+[I brevet:]
+Hareskov, 14 Maj 1936 (Torsdag)
+Kæreste lille Junge! Hvor er det dog en stor Skam, at jeg ikke for længst har skreven et lille Trøstensbrev til dig da Manse rejste – og nu er det snart en Uge siden – jeg har dog tænkt så meget på dig i den Anledning, det er altid en skrækkelig Tomhed at komme igennem, når én rejser – især én af dem, man i Dagligdagen er knyttet til, det er som en Amputation; men nu har du forhåbentlig allerede det første udenlandske Brev at fryde dig over – man får altid en eller anden Erstatning, hvergang noget mistes – og nu vil Postens Ankomst stadig være et gyldent Spørgsmålstegn – og lifligt når Svaret er ja – der er Brev i dag! Ikke Junge?
+Grunden til at Trøstensbrevet fra mig udeblev så længe er simpelthen: Mangel på Kraft – såvel indre som ydre; det er nu et Foretagende at få et fremmed Menneske i Huset – og de nye Foretagender får mig til at klappe helt sammen i de senere Aar; og så kom jo samtidig alt det med vores goe Grethe, der så pludselig helt forsvandt ud af vores Tilværelse, det var også noget, der tyngede meget. I Tiden lige efter meldte der sig uafladelig Gæster, men heldigvis afværgedes de af Axel – jeg kunde absolut ikke tage mere – lå en hel Dag i vanvittige Hovedsmerter, men nu begynder det et linde lidt; den tykke Doktor er Spændingen gået af – eller – du forstår – han er falden helt til – så han 
+[På papirets bagside:] uha
+2/ ikke mere tynger mig Spor; han har købt sig Overålstøj - og hjælper mig troligt i Haven , hvor vi nu endelig er ved at få tilsået, det kneb i Aar med Kraften dertil; igår ordnede vi alle Grønsagsbedene - lagde Ærter, såede Gulerødder – Bønner – Salat etc – to hele Dage sled vi, men i Dag må jeg holde mig i Skindet og nusle indendørs. Men han vilde partout grave Grønjord – vi har fået Lov at dyrke Kartofler på [ulæseligt]ners Grund hernedenfor vores, ned mod Søen – det går han så og virker med det nu. Buf – som har røde Hunde og derfor ikke er på Fabrikken – kom for lidt siden; han, Nus og Trut virker på fuld Kraft på Glasmaleriet nede i Atelieret (som det nu kaldes) – du kan lige stole på, det er dejlige Ting – alle som ser det er yderst begejstrede og de har allerede solgt en Masse til private – hvad jo egentlig ikke er Meningen, da det er baseret på Butikssalg - men takket være Privatsalget har de stadig ikke nået at præstere et Lager (Prøvelager) til de store Forretninger. De brænder en Ovnfuld c hver 2-3die Dag, kun éngang er noget mislykkedes – og det blev strax solgt underhaanden uden Tab. Det er en hel Fornøjelse at komme derned og kigge til dem og se hvad de nu har lavet. Buf er en enestående Hjælp for dem – han er selv glødende begejstret og havde mest Lyst til at opgive alt andet og blive Kompagnon. Søren Madsen har med en flot Gestus ydet en Kredit på 100 Kr., idet han en Aften kom med herlige Glasting fra Holmegaard for det Beløb – de har Kredit til Oktober og må da afbetale med 10 Kr pr Måned – du forstår nok, at dette betyder umådeligt meget for dem her i den første Tid, inden de tjener noget rigtigt – nu kan de male løs hver dag – man får Masser for 100 Kr – og de har jo 20 % for kontant Betaling. - . Munter har Løbetid – 3 Uger – og må ikke komme udenfor Gården; det lille Skind, han græder meget og ser bedende på os; men hver Aften, når vi alle har fri, får han Lov at færdes lidt med os i Haven under streng Opsigt. Mibbe har også Udflugtstid og tænk, nogle Bæster har to Gange skudt på ham, han har to gabende Sår i venstre Lår og hinker ynkeligt, vi gir ham Extraforplejning, et Æg hver Dag, etc. I Aftes fangede Axel en stor Rødskade til ham – å, hvor han svansede; han kan jo nemlig ikke selv fange, når han er invalid. Axel fangede to Fisk til, dem skal jeg nu ud og ordne til Frokost. Doktoren er vildt begejstret for min Madlavning og spiser kolossalt – han spiser for 3 så han er ikke lukrativ. Men så gør han jo Gavn i Haven, går Byærinder for mig, henter Mælk på Gården, holder selv sine Værelser og er iøvrigt dybt taknemmelig over at være i dette Paradis, som han siger. Det er en Tilfredsstillelse at kunne gøre noget for de ulykkelige Jøder dernede. 
+Nu må jeg i gang igen, det var en lille Morgenpassiar til en lille Cigar. Tænk på Axel på Lørdag Kl 4, - så foretager han den første Vielse her! Jeg skal nok snart skrive igen.
+Tusinde Hilsner! Din altid Dis
+Hils Manse når du skriver!
+[Skrevet øverst på s.1 og indrammet af en streg:]
+Vi har aldrig hørt om du var tilfreds med Æblesalget S.u. !!!! - Obs.</t>
   </si>
   <si>
     <t>1936-07-30</t>
   </si>
   <si>
     <t>Ebbe Branner
 Else Birgitte Brønsted
 Andreas Larsen
 Else Larsen, Else, Andreas Larsens kone
 Christine  Mackie
 Elisabeth Mackie</t>
   </si>
   <si>
     <t>Johannes Larsen kendte mange, der hed Jens, så det kan ikke aføres, hvem den omtalte Jens var. 
 Bøgebjerg og Langø er lokaliteter på halvøen Hindsholm nord for Kerteminde.
 Det er uklart, hvem Reservebaronen var. Fritz Syber blev kaldt Baronen. 
 Svensk irisk er en ældre betegnelse for grønirisk. Johannes Larsen kaldte ofte bare fuglen for en svensker.
 Olshult er beliggende ved Långaryd og Båxhult i Småland, hvor Johan Larsen med familie boede.</t>
   </si>
   <si>
     <t>Andreas/Puf er ude at sejle og sove i telt. 
 Johannes Larsen spørger, om Johan/Lysse vil hente ham.
 Rosenbedet omkring flagstangen er lavet om til en dam.
 Der er mange fugle i haven. En sortrygget, engelsk vipstjert er set med unger, og det er første gang, den har ynglet i Danmark. Undulater har der også været i haven. 
 Det er ærgerligt, hvis Olshulterne får jagtretten.</t>
@@ -2935,50 +3032,143 @@
 Lindøgaard, Dræby St.
 [I brevet:]
 Lindøgaard 
 pr. Dræby
 Lugge spurgte saa varmt og deltagende til dig d. 30-8-1938.
 Kære lille Dis!
 Bibbe siger, at nu kan hun ikke længere udholde at høre mig gaa og snakke om, at jeg skal skrive til Dis – og ikke gøre det. Nu overtager hun altsaa Madlavningen og jeg har altsaa ”fri” til at skrive. Ulykken er, at når vi kommer lidt op ad Dagen, har jeg ikke Kraft til det. Du aner ikke, hvor faa Kræfter jeg har i Sommer, jeg er tit fortvivlet over det, for her er meget at gøre og Bibbe kan selvfølgelig ikke overkomme alt. Jeg gaar jo med en Betændelse i Skulderen, faar ikke mere Massage, kun Gymnastik med Armen og saa Medicin. Elle har trøstet mig lidt med at fortælle, at Kurt i lang Tid gik med en Kæbehulebetændelse; han havde ikke Smerter, men mistede efterhaanden Kræfterne og blev svagere og svagere; da han saa blev opereret og fik Betændelsen renset ud, fik han lidt efter lidt sine Kræfter igen. Doktoren sagde, sidst jeg var der, at hvis det ikke blev bedre i Løbet af to Maaneder, maatte jeg hellere komme ud paa Sygehuset og faa det opereret væk og det er da ogsaa det eneste rigtige. Naa, det var en lang Snak om den Ting. Men det var altsaa kun for at pynte lidt paa min lange Tavshed; når jeg har fri fra Husarbejdet, ligger jeg paa Divan eller sidder og hænger af med en Bog. Meget af det er nu at jeg ikke kan taale den evindelige Medicin; den slaar sig paa Maven, hvilket jo ogsaa slider paa Kræfterne, det er jo det triste, at de Stoffer, man skal have ind for at gøre det af med en eller anden Sygdom, undertiden er skadelige for andre Dele af Organismen. 
 Forøvrigt er Sommerferietiden jo altid lidt anstrængende, men dejlig jo!
 Dit lange Brev til Bibbe var rigtig nok interessant! Jeg synes nu, at jeg har forstaaet lidt af, hvad det var, der fik Bølgerne til at gaa lidt højt hos Jer omtrent samtidig med at vores Mary-Katastrofe indtraf. Var det ikke, at Buf vilde have Janna til at flytte ud til sig? det var rigtig stygt af Buf at ville skille dig og Janna. Gaar Buf i det hele taget til den gode Side, synes du? Mon ikke Maries manglende Indflydelse gør sig gældende? Hvor det er Synd! Og ogsaa for Janna. Naturligvis vil hun, som holder saa meget af sin Far ikke kunne se det, men saa meget mere vil det tænkes at kunne influere paa hende. Skriv lidt om dette, maaske er jeg fejl paa det. 
 2.
 Hvad mig angaar, er jeg ikke kommen stort videre end at jeg daarlig kan tænke paa andet end hele Mary Sagen; der sker jo stadig væk noget, der holder en i Aande, og det der sker er en Pine, fordi man synes snart, at man vader i Smuds F. Ex. sagde Mary forleden, da hun talte med ikk [”ikk” overstreget] Tinge – han havde bemærket ”Der er jo ingen Skilsmissegrund ” – ”jo der Karlekamret, som vi blev henvist til at bo i, mens din Mor skulde have sin Suite til at modtage Gæster i” Jeg tror for Resten ikke, at stakkels Mary er hol [”hel” overstreget] helt normal. Svangerskabet kan jo virke helt mental-forstyrrende, og saa er det hendes Ulykke, at hun ikke har haft besindige og kultiverede Mennesker i sine Omgivelser, som kunde raade hende. Mary sagde ogsaa til Tinge ”naar jeg bliver trampet paa, sætter jeg haardt mod haardt”. Det er saa helt udenfor Virkelighedens Omraade. Kort efter at jeg havde skrevet til dig sidst, kom der Sagførerbrev til Tinge, at hun vilde have Understøttelse ikke bare til Barnet, men ogsaa til sig selv. Der er jo ikke rigtig Logik i det. Du saa af hendes Brev til mig, at Gaarden var saa elendig, at hun ikke turde lade sit Barn vokse op ikk [”ikk” overstreget] her. Deri ligger dog at hun kan skaffe det bedre økonomiske Vilkaar andre Steder. Og naar hun rejser herfra og berøver Gaarden sin Arbejdskraft – hvad der jo er en stor økonomisk Faktor – er det lige haardt nok at den stakkels ”elendig forgældede” Gaard skal rede Penge ud til hende personlig. Det er Mary da for Resten gaaet fra, vel vidende, at Retten ikke vilde give hende Medhold i det, men nu staar det paa, at hun vil have Boet delt. ”Hvad der er dit, er ogsaa mit” sagde hun til Tinge. Mary lod jo alle sine Ejendele afhente, Brudegaverne deltes saaledes, at hver beholdt det, som deres Forbindelser havde givet, pudsigt nok [”nok” indsat over linjen] havde Mary skrevet en detallieret Liste paa alt det, de skulde have med, og den Liste blev liggende her og den har vi, saa lille Mary skal ikke dø i Synden, hvis hun stikker Værdigenstande til Side derude, naar Vurderingsmændene kommer. Tænk Dis, frivillig at ville gaa alt det igennem, at have fremmede mennesker ind at vurdere alle ens Sager; og det er saa meget vildere, som Tinge jo intet ejer. Mary ved godt, at Møblementet derovre – d. gl. Hjørnesofa m.m. [”m.m.” indsat over linjen] fra Agrarens Forældre – ikke tilhører Tinge, det er ganske minimalt, hvad han ejer, det er jo sandsynligvis ogsaa bare for at chikanere ham, Og saa vil Mary paastaa, at hun holder af ham!
 3
 Der maa være mange forskellige Maader at holde af paa. I Dag er Tinge tilsagt paa Politikontoret. Æv! Har jeg ikke Lov til at sige, at vi vader i Smuds. Du kan ikke tænke dig som de forvrænger og laver om paa det hele. Jeg kan ikke lade være med at sige til Tinge. Tror du ikke, at hvis de havde haft lidt mere af den – af dig – saa foragtede Kultur, saa vilde de tage det lidt anderledes.
 Kirsten Thorsen, der jo blev gift med Klakses Søn, kender lidt til Marys Kusine i Odense, Bibbe var hos Kirsten forleden og fik refereret et Par større Holmgange mellem de to; K. havde ikke lagt Fingrene imellem i sit Forsvar for os. Kusinen var jo – fra at vi var de bedste Venner af Verden – pligtskyldigst blevet meget vred paa os! ! Hun sagde bl.a. – ”og saa har de ladet Mary ligge paa Halm”. Jeg har altid misundt dem deres friske rene Halmunderlag, hvorover der saa var Madras og Underdyne. Alma (Kusine) havde bl.a. sagt at Mary var gaaet bort fra at give mig Skylden for hendes Flugt. Du ser, det er ikke et Spørgsmaal om, hvad der er Sandhed, virkelig Sandhed, men om, hvad der kan ”bruges” i Sagen. Enhver ved jo, hvor inderlig skikkelig jeg er, saa den gik ikke. Jeg kunde komme med mange Exempler, men gider ikke og er for Resten ikke aldeles oprørt, men har den dybeste Medlidenhed med hende og er saa Angst for, at hun ikke skal holde til det eller at det skal skade Barnet. Bibbe trøster mig med, at det er jo Naturens Værk, at hun er bleven saadan og saa maa Naturen vel ogsaa indrette det, saa Barnet ikke tager Skade. Det stakkels lille Barn, det er jo Alfa og Omega i hele Tragedien. 
 Dedde og Lugge har været i Kjert. hos Elle og jeg tog derned en Formiddag; det var morsomt at det vakte en saadan Glæde hos dem at se mig; de skulde om Efterm. paa en lille Biltur til Hindsholm og det blev en dejlig Tur. Lige før man naar Nordskov ligger der paa højre Haand en lille Skov, kan du huske det? der tog vi til og der var vidunderligt; over Engene bag Skoven gik vi ud til Stranden og var oppe paa en mægtig Bakkeknold, hvis yderste Grænse mod Vandet stadig ædes op af Bølgeslaget og hvorfra vi saa Sjællands Kyst, saa klar og smuk. Vi sad saa lidt i Udkanten af Skoven, røg, spiste Chokolade og snakkede hyggeligt og først og sidst nød det vidunderlige Landskab og den gode Luft. De kørte mig saa hjem, men vilde ikke ind, da de skulde have Fremmede om Aftenen. Et Par Dage efter, om Søndagen, skulde Elle til Bryllup i Munkebo Kro, ”hvis Datter”, hun har spillet med i en Aarrække og dermed fik vi den Glæde at have Dedde og Lugge Resten af Dagen 
 4.
 Elle skulde Møde Kl 4; de kom saa her lidt over og vi havde pæn Kaffe til dem; derefter besaa vi saa nogle Kæmpehøje her i Nærheden (benyttede Bilen) og gik derefter alle Mand ud paa vor sædvanlige Spaseretur ud gen. Markerne og ad Stranden hjem Vejret var godt og det hele var saa henrivende og vellykket. Det er saa dejligt for mig at alle vore tre Børn falder saa udmærket i Slav med alle mine. En anden Aften, da jeg havde været i Kjert. inviteret til Aftensmad af Dedde sm. med Elle og Minna i Louisenlund, hvor vi for Resten havde haft det henrivende og nydt varm Mad, Snaps, Madeira o.s.v. kørte de mig ogsaa hjem, og da det var tidlig paa Aftenen, gik de med ind til en Kop The og vi havde igen en dejlig Aften, Minna var henrivende sød og hun hører ogsaa til dem, der gouterer Lindøgaard.
 Da var Lugge rejst, men saa havde vi Minna i Stedet; hun havde ferieret i Nakskov og var kommen Aftenen før. 
 Og saa har vi haft et dejligt Besøg af den hjemvendte Ugle og Lasse; de kom til Malerens Hus fra Jylland og havde vistnok haft en dejlig Tur. De kom derud i Lørdags midt om Formiddagen og blev til 10½ Aften, saa vi havde rigtig Tid til alt; det var saa sødt af dem, at de havde taget alle deres Akvareller med fra Rejsen; de var saa skønne, at de næsten tog Vejret fra mig; Lasse bliver en stor Maler, skal du se. Jeg har maaske aldrig set Uglen saa vel ved det før; det var som al hendes Nervøsitet var strøget af hende, og hun var glad, livlig og sød. Hun og Lasse rejste hjem i Mandags, Marie derimod blev. 
 Sagen er, at Agraren fylder 60 Aar d. 26nde Sept. – Kongens Fødselsdag, sender du ham et Kort? – og saa vilde vi den Dag samle lidt af Familien og spurgte saa Marie, om hun ikke kunde komme her [”her” indsat over linjen] over den Dag; da Uglen hørte det, mente hun, at Marie hellere maatte blive her i Stedet for at rejse igen, og saadan blev det altsaa. Las er vist desværre endnu ikke kommen fra Sverige til den Tid.
 Jeg havde Brev fra Pan i Gaar, hun er saa glad for sin Sommerferie, men har vel selv fortalt dig derom; hun skrev lidt om det med Jannas, [”s” sidst i ordet overstreget] men Pan er jo ikke altid let at blive klog paa; vil du ikke nok – selv om det snart er en gammel Historie fortælle mig Gangen i det fra først af; Jannas Ve og Vel ligger mig saa meget paa Sinde og jeg gaar og tumler med det i mine Tanker, men vil vide Besked.
 Tinge kom hjem i Aftes fra sin Politifærd. Det havde drejet sig om etn [”t” midt i ordet overstreget] lovbefalet Sammenkomst mellem Politimesteren, Mary og Tinge, hvor han skal forsøge at mægle. Det er jo ganske unyttigt og tages da ogsaa som en Formsag. – Tinge skal betale til Barnet og det er jo da ogsaa rimeligt nok. – Tiden er omme og jeg naar ikke mere. ”Skriv snart”! 
 Tusinde Hilsner, din Junge.</t>
   </si>
   <si>
+    <t>1938-08-31</t>
+  </si>
+  <si>
+    <t>Dræby
+Lindøgaard</t>
+  </si>
+  <si>
+    <t>Sus -
+Margrethe Benzon
+Julie Brandt
+Thora  Branner
+Viktor Jensen
+Adolph Larsen
+Alhed Larsen
+Marie Larsen
+Christine  Mackie
+Søren Madsen
+Axel  Müller
+Ellen  Sawyer
+Janna Schou
+Jørgen Schou
+Christine Swane
+Lars Swane
+Gertrude Søndergaard
+Andreas Warberg
+Fritz Warberg
+Minna Warberg
+Martin Warberg Larsen
+Mary Warberg Larsen
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Mary Hensen blev i 1938 gift med Erik/Tinge Warberg Larsen. Ægteskabet holdt kun ganske kort (se hendes biografi under Mary Warberg Larsen). Marys "Mælkefamilie": Hendes far, Viktor Jensen, havde et mælkeudsalg i Kerteminde. 
+Warberg-familien kendte mange, der hed Balslev, så det kan ikke afgøres, hvem af dem, der deltog i den omtalte begravelse. 
+Axel Müllers far kendes ikke. Ej heller Arkitekt Brandt, Anders Lenner, Grethe Benzons sagfører, direktøren i Bredgade eller gamle Albertsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1008</t>
+  </si>
+  <si>
+    <t>Astrid Warberg-Goldschmidt håber, at Johanne/Junge C. Larsen kan blive opereret.
+Astrid og Axel Müller har mødt en mand, som tilbød dem en flyvetur.
+Historien om Erik Larsen og Mary Jensen/Warberg Larsen har udviklet sig forfærdeligt. Mary sagde engang, at hun ville slide som en karl, hvis hun bare kunne være nær ved Erik. Hun må ikke få lov til at plukke Erik og hans forældre for indbo.
+Astrid har haft besøg af Fritz Warberg. Han var meget sød, men han var også bitter på sin far, som ikke regnede ham for noget, fordi han ikke ville studere. Andreas Warberg, faderen, havde skaffet sønnen en næsten ulønnet plads i en bank. Fritz sagde op og fik nyt job, og da faderen hørte, at han fik lønforhøjelse, nedsatte han det bidrag, han tidligere havde ydet ham. 
+Astrid og Axel havde planlagf at bygge et hus til Janna/Nus Schou, og de havde både fældet en lille skov og købt en grund. Så pludselig meddelte Janna, at hun vilde flytte sit værksted til Søborg. Janna er stærkt påvirket af sin far, Jørgen/Buf Schou og af en Søren Madsen, som er en led karl, og som har for meget indflydelse på Jørgen efter dennes mors død. - Janna besluttede til sidst alligevel at blive i Hareskov, men hun var bange for at føle sig bundet. Astrid og Axel bygger derfor alligevel. De har fået tilbud og hyret håndværkere. Axel har købt et kæmpestort vindue, og Janna har gjort værkstedet i stand. Gertrude/Trut Søndergaard er en god, kunstnerisk hjælp. Sell har taget fotos til Tidens Kvinder. 
+Astrid har nu fået sin egen stue, hvor hun kan holde orden (Janna roder). Hun vil ikke forlange, at Janna skal blive boende hjemme, men hun er ked af, at Søren Madsen og Jørgen Schou har en dårlig indflydelse på hende. 
+Margrethe Benzon har testamenteret Astrid og Axel 1500 kr. De har deltaget i hendes begravelse. 
+Astrid og Axel overvejer at bygge et hus mere, som de kan udleje.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/t5q2</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuverts forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+Dræby
+Fyen.
+[Skrevet på kuverts bagside;]
+Hareskov
+[I brevet:]
+1.
+Hareskov, 31’ August 1938 – er det virkelig 11 Aar siden Be døde? ufatteligt!
+Kære søde Junge! Tak for dit lange, indgående Brev til Morgen! Aa, hvor jeg føler med dig med den Træthed, Junge – (den er mit Livs Plage) – men tænk, hvis en Operation kunde gøre dig rask, så var det dog vidunderligt; og Lemmerne er formodentlig ikke noget farligt Operationsfelt, det kan jeg da ikke tro? Hvis det var lidt billigere at flyve, så fløj jeg nu over til dig, så vi kunde få en rigtig lang Passiar om alle Dele, for det er jo ikke så lidt, der sker om Ørerne på os – (Axel traf forleden i Frihavnen en Mand, der kom rejsende fra Amerika med en Flyvemaskine, han viste sig at være fra Aarhus – kendte Axels Far osv. - det endte med, at han indbød os alle til en Flyvetur fra Lundtofte Flyveplads, hvor han har sin Maskine, han bor hos noget Direktørværk derude – Nus er Fyr og Flamme, jeg håber, at hun og Axel tager derud, jeg har ikke Kraft til Foretagender af nogen extra Art.) 
+Nå, men så må vi så nøjes med Pennen, Junge. Den Mary-Affaire har dog udviklet sig nederdrægtigt; jeg sagde nu strax til Axel, det er den Mælkefamilie som trækker hende ned – for så slem var hun da ikke før? Skønt Axel sagde – efter at have set hende ved det lille korte Besøg lige efter Brylluppet, da vi kom sammen med Balslevs – Axel sagde om Mary: ”hun er ikke rar”. Han har en ganske forbavsende Evne til ved første Øjekast at se sine Folk an – og det holder altid Stik. Kan du forresten huske, hvad du engang skrev i et Brev til mig, at Mary – da Forlovelsen var hævet – sagde – eller skrev? til dig, at bare hun endda kunde komme og være Pige på Lindøgård, hun vilde slide som en Karl, bare hun fik Lov at være Tinge nær! I må da endelig ikke lade hende plukke Jer for Indbo, men holde på den Kendsgerning, at Tinge intet har – så ved en påtvungen ”Deling”, vilde det vel endda gå ud over Mary selv, juridisk set – efter hendes Ord: hvad dit er – er også mit – det gælder også omvendt! Det er der naturligvis ikke tale om, men det burde foreholdes Mary!
+Men Junge – det store Lyspunkt Sanitetsmeningslånet!!! [”menings” indsat over linjen] Til Lykke – til Lykke! og Tak for det opstemte Kort – og de personlige Hilsener fra Agraren og Marie – det blev jeg meget glad over! Hils dem! Og så alle de gode Familiebesøg! Uglen – Lasse - Dede – Minna – Elle - , I ser rigtignok en Del mere til Slægten end vi her. Forresten havde vi i Lørdags et hyggeligt uventet Besøg af Frits Warberg, han er da vist den sødeste af dem alle? Noget så unbefangen – naturlig og beskeden, jeg synes, han er et bedårende Menneske, - og så tager det jo èn om Hjertet, når han siger: husk dog, jeg er en Warberg, Tante Dis! 
+Det var i Anledning af, at han holdt af at være ene – at isolere sig, i alt Fald til Tider. Han sagde: jeg er nu 
+2)
+så ked af, at jeg slet ikke kender Tante Junge og Tante Tutte - , ! og han havde sådan en Lyst til også at komme til Erikshåb – jeg sagde, at alt Warberg modtages dèr med åbne Arme – og sådan vilde det også være hos Jer. Han var lidt bitter på sin Far, Dede regner ham nemlig ikke for noget, fordi han ikke vilde studere, og da han – Frits – nylig havde fået en lille Gageforhøjelse – fra 100 til 125 Kr mdl – trak Dede strax 15 Kr. fra i sit Bidrag, skønt Frits får meget mindre end de andre; og Dede havde sagt til Direktøren i Banken dengang: ”vil De antage en ung Mand, som ingen Løn skal have!” Så sad Frits der i 1½ Aar med 10 Kr. om Måneden! og lærte intet. Så brød han selv ud i stor Fortvivlelse og tog Plads i et Automobilfirma i Bredgade – fik strax 100 Kr. og forleden blev han kaldt ind til Direktøren, som roste ham meget og altså gav ham 25 Kr. Pålæg. Dede havde vel ment, at med den uheldige Hånd var Studerevejen den bedste at gå, men når nu Drengen hadede det! Han skal nok blive til noget, trods den mislykkede Hånd; vi talte lidt om den, han sagde, at han savnede den ikke, da han jo aldrig havde haft den. Jeg var helt betaget af, så henrivende han var. Han skulde være hjemme Kl 6, da han og Manse skulde ud at spise Middag sammen; Janna fulgte ham på vej, da han cyklede. - -
+Ja, du havde næsten gættet rigtigt angående Janna. Axel og jeg havde længe gået med Planer om at bygge en Stue til Jnna nede ved Værkstedet – dels for hendes dels også for vor Skyld, idet jeg regnede ud, at mine diminutive Kræfter bedre vilde slå til, hvis jeg var alene heroppe i Huset – fik min egen Stue – fri for Højtaleren i Dagligstuen – og fri for Skatterens nerveoprivende Uorden; en Overgang tænkte vi på at holde Pige, men Fordelen ved egen Stue for mig var så overvældende, at Pige kunde undværes – hun skulde jo ellers have Nus’ Værelse – og desuden er der jo altid Komedie med Piger, ingen er Engle – heller ikke Konerne. Nå, så forelagde vi Nus vore Planer - og så kom det frem, at Buf og hun allerede havde en næsten færdig Plan gående ud på, at Værkstedet skulde flyttes til Søborg (Buf bor nu ikke dèr mere, han har købt Hus ved Roskilde Fjord) på en Grund af Søren Madsens, hvor han – SM – har et Sommerhus, der så skulde indrettes til Værksted og Beboelse for Nus; for det første mente de, det var nødvendigt at få Virksomheden lagt nærmere ved Byen; men siden kom andre Grunde frem også – f. Eks. at Trut Søndergård (som Buf vistnok stadig er i moralsk Gæld til) ikke vilde bo i Hareskov (!) men endelig vilde Nus også gerne prøve at stå på egne Ben og væk hjemmefra.
+3) Det var jo en kold én at alt dette var arrangeret bag vor Ryg - efter at vi 1) har fældet vor lille Skov for at give Plads til Værkstedet og 2) købt den nye Grund, så Nus kunde have nem Kørsel til Værkstedet samt iøvrigt Expansionsmuligheder. Vi snakkede så frem og tilbage – sov på det – osv. Buf er stærkt engageret med sit nye Byggeri – så det blev helt og holdent Søren Madsen, hun blev økonomisk afhængig af; og selv om Nus ikke – som vi – synes, at han er en lèd Ka’l – som har trukken Buf meget ned, siden hans Mor døde – så var Buf dog heller ikke glad ved den Side af det. Endelig kom vi til det Resultat, at hendes Forretning slet ikke i Øjeblikket kunde bære hele den Omkalfatring og Flytning samt Savnet af alle de store Fordele, hun her nyder; jeg sagde til Nus, at hun skulde helt selv afgøre det – jeg havde ingen Glæde af at beholde hende, hvis noget andet forekom hende bedre. Så bestemte hun at blive og vi gik i Gang med alle de mange Underhandlinger til alle Sider – Lån i Bagsværd Bank – Håndværkere – Arkitekt – osv. Og da alt dette var vel i Gang til alle Sider, begyndte Nus igen at hænge med Hodet - at det blev så dyrt (vi låner 1500 Kr), og hun vilde føle sig moralsk bunden til at blive her en Aarrække, og den Tanke var hende uudholdelig (altså ikke at have sin Frihed). Det forstod jeg godt, men vi var jo alligevel meget kede af det; så fandt Axel det forløsende Ord (dette er få Dage siden); han regnede ud, at hele den nye Menage dernede vil koste 30 Kr. mdl. i de første 5 Aar – så er Lånet ude af Verden og dermed Huslejen minimal; men fra Jul er vi færdig med at afbetale vort Klaver – 10 Kr mdl. og Radioen – 24 Kr. mdl. – så kan vi altså også klare det nye, hvi_s Janna vil rejse; dette klarede med eet Slag det hele og _så begyndte Hjulene at snurre igen; og du forstår nok, at hvis Nus rejser, så kan man nemt herude leje sådan en Lejlighed ud til Sommergæster - evt. hele Aaret, der bliver indlagt Vand el. Lys – el. Lys - og el. Køkken. Vi får så Vand indlagt med det samme – jeg har så svært med den tunge Pumpe og desuden har Brønden flere Gange truet med at løbe tom. Med Vand indlagt stiger vores Ejendom i Værdi. Bankmanden har ringet, at vi kan roligt tage fat på Arbejdet – Kautionisterne er anerkendt; Janna står som Låntager, vi og Anders Lenner som Kautionister. Arkitekt Brandt herude har leveret Tegninger, Stuen bliver kombineret sammen med Palæet; dette bliver helt beklædt med de
+4) 
+moderne Murflader, der købes hele og slides op; udvendig beklædes Væggene med Solumitplader – denne nye Byggemåde er varmere end kun (en Dobbeltmur!) ["en" indsat over linjen] og anerkendt af Myndighederne. Tegningen er godkendt af Bygningskommissionen. Der bliver fritstående Skorsten, og Brændeovn (helt moderne); det hele bliver som et lille Hus med 2 Rum og et lille Køkken; du husker måske, at Palæet ender i et lille Lukaf, hvor der stod en Seng o s v. Vi har haft Tilbud på Arbejdet x et på 625. – èt på 500 og nu det sidste på 380. – dèt tog vi, - de var her i Aftes sammen med Arkitekten, en ung 21årig Tømrersvend, som ”er begyndt for sig selv” - ! – han har som Svendestykke lavet en indvendig Trappe, som netop viser sig at passe i Tegningen - som Trappe fra Palæet og ned til den nye – kæmpestore – Stue; den køber vi for 15 Kroner! Mureren er en ganske ung, men af de andre garanteret dygtig Lærling, en Mand herude anbefalede ham, de to unge Fyre laver så det hele - men da Lærlingen kun kan i Fritiden, vil September nok gå. I Morgen kommer gamle Albertsen og fælder de fornødne Træer; desværre ryger en stor Birk, en Ædelgran, et Elmetræ og et stort Æbletræ – men så får hun også overvældende med Lys – i Dag kom et Kæmpevindue, som Axel har købt på en Byggeplads for 18 Kr + 2 for Kørslen herud [Tegning] hele det øverste skæres fra og bruges til Solvindue mod Syd (ind mod Granerne – hvoraf èn fældes) det nederste består af to smalle a - a [”a - a” indsat over linjen], der kan åbnes for sig, samt det brede b - b [”b - b” indsat over linjen] der kan åbnes på Midten – uden Vinduespost, du vèd, det ser så dejligt ud; dette Vindue er c 1 ½ M. højt – vender op imod Haven og vores Hus; jeg tror nok, det bliver ganske dejligt. Ved denne Lejlighed har Nus også fået lavet et Sydvindue i Værkstedet, det er en vældig Forbedring; og hun har gjort hovedrent og – i Forening med Sus – malet overalt dernede – gule Vægge og rødt Træværk, det har pyntet enestående – der var aldrig nået at blive malet færdigt dernede, da de tog fat så pludselig dengang de begyndte Virksomheden. Det kniber stadig med Medarbejderne, men Trut er da begyndt at komme – og hun rasper en Masse af sig – er hurtig – flittig og dygtig. Sus tar jo lovlig kunstnerisk på det med ofte at udeblive, hun er meget pylret med Helbred; men hun er Kunstner helt igennem og har mange Idèer. Nus er altså ofte alene; men det har haft sin gode Side, hun har måttet tage sig sammen, og Ensomheden har åbenbart været inspirerende, du aner ikke, hvilket Væld af henrivende Idéer hun har praktiseret i den 
+5) senere Tid, så nu begynder det at fylde godt på Hylderne. Og så fik vi da endelig i Lørdags x ["x" indsat i venstre margen] Sell herud til at fotografere: han er Mester-Amatør – det er hans Lidenskab; han tog 10 Plader dernede, af Værkstedet - og af dem alle tre i Funktion – samt af Hylderne med Sagerne på; jeg havde fin Frokost heroppe til hele Forsamlingen; senere tog Sell en Plade af mig i Dagligstuen - og èn ude på Solkrogen. Billederne fra Værkstedet skal så sættes i Forbindelse med ”Tidens Kvinder”, hvor de kender forskellige og håber at få en god Artikel. Sell har sagt til Axel, at alle Pladerne var lykkedes fint.
+Nus er for for længe siden flyttet ned i Palæet, Munter sover også dernede. Og jeg har fået hendes Stue, d v s hendes Møbler er her endnu, de skal ned i den nye Stue, og så skal jeg helt have det efter mit eget Hode heroppe; det er gået som jeg forudså – nu da jeg er alene heroppe og kan holde Orden overalt, så kan jeg meget bedre klare alting – og når egentlig meget mere. Uorden virker frygtelig deprimerende på mig – blot er er smukt og ordentligt omkring mig, så har jeg Fred i Sjælen og overkommer det utrolige – trods den stadige Svaghedstilstand – jeg har haft flere Anfald af Galdekolik, og kun når dèt kommer, er jeg fri for Astma om Natten (mærkeligt!) – men det tar på Kræfter og Humør, jeg hviler en Timestid midt på Dagen – sover rigtig – så kan jeg godt arbejde hele Dagen, men efter Middag er det slut, så kan jeg ikke mere. Men det gir sig vel efterhånden; alle disse Sindsbevægelser har taget meget på mig; jeg er ikke en egoistisk Mor, der ikke vil slippe Børnene, når de vil ud, men sender Nus i Kløerne på den ækle Søren Madsen – se hende helt overgivet Buf og al den dårlige Indflydelse fra de Kanter. dèt var hårdt! Både Axel og jeg har mærket, at Buf virker uheldigt på Nus. Hun sagde forresten selv i Aftes: ”ja, når jeg bare ikke er bunden, så er det højst sandsynligt, at jeg blive_r!." Det forstår man så godt. Og nu kan hun se Tiden an, måske der engang dukker noget helt andet op, det ved man aldrig.– 
+- Nå, der fik du så Besked om alt det. På Lørdag skal Axel og jeg ind til Grethe Bentzons Sagfører --- Jeg har da fortalt, at hun har testamenteret os de 1500 Kr, hun dengang satte i Huset? Det er ikke dem, vi bygger for; en anden Gang kan vi måske få Obligationen transporteret og så for de Penge få indlagt Centralvarme; med dèt og med Vand kan vi få et højere Kreditforeningslån
+6)
+I Ejendommen – med Omprioritering – og det er billigere Penge; det nye Hus – som er indtægtsgivende som Lejeobjekt forhøjer jo også Værdien. 
+Det er egentlig besynderligt, Junge, at man uden at eje en Øre - kan bygge sig et Hus – og derved skabe sig et Aktiv, som stadig kan forbedres. Vi har også Planer om – hvis nu dette falder godt ud – ad Aare at bygge et lille Hus på den nye Grund og leje det ud, måske til Sus i første Omgang, hvis de bliver her. Men det er jo Luftkasteller, som det bare er sjov at lægge Planer om. Vi traf ved Grethe B.s Begravelse Mornine; Axel inviterede hende herud - pr. Telefon næste Dag – og det vilde hun gerne!! Hun var yhyre elskværdig; måske kan vi få hende og Lugge en Dag i Spetember hvis vi får fint Vejr igen. Jeg tænker næsten, vi atter møder Mornine, når vi på Lørdag skal til Sagfører, mon hun ikke også er betænkt? Margrethe har sandelig været os en god Ven, hvor er det ufortjent, men hvor er vi taknemmelige!
+Du kan stole på, vi skal huske Agraren, det var godt, du skrev det!
+Ja, Pan var her – men en uheldig Dag, da jeg var ude af mig selv af Sløjhed efter en Galdehistorie samt alt det med Nus. Jeg sørgede vanvittigt ved Tanken om at skulle af med hende – og under de Forhold! 
+Så var der vist ikke mere dennegang, lille Junge, jeg må se at kniske ud til Middagsmaden – Risengrød og Hornfisk, nye Kartofler fra Haven. 
+Hils nu enhver især – tak Bibbe for hendes søde Brev, som jeg blev så glad ved og _hils Marie på det varmeste - hvor dejligt for Jer, at hun bliver! og hils den omtumlede Ægtemand, det er fint, han kan klare alle de juridiske Paragraffer – de Bæster, som de mishandler Jer - . og hils Manse – og hils Agraren!
+Jeg sidder og skriver i min egen Stue, som jeg er lykkelig over at have. 
+Tusinde Hilsner! 
+Din Dis. 
+ps – senere – 
+lige nu kom den store Ruteflyver lige forbi mit Vindue og ganske lavt – over Søen, en flot Fyr. 
+Alle her hilser!
+[Indsat på siden mærket "4"; lodret i venstre margen:] X med Materialer bliver det nok c 1000 ["1000" overstreget] 880. – Rest: 620. – til Vand o.a.
+[Indsat øverst på siden, der er mærket "5":] x Sell er Axels Kollega i Frihavnen</t>
+  </si>
+  <si>
     <t>1938-11-21</t>
   </si>
   <si>
     <t>Harriet Afzelius
 Ina  Goldschmidt
 Ulf Haxen
 Adolph Larsen
 Axel  Müller
 Ellen  Sawyer
 Janna Schou
 Erik Warberg Larsen
 Martin Warberg Larsen
 Laura Warberg Petersen</t>
   </si>
   <si>
     <t>Det er uklart, hvad Laura/Bibbe Warberg Petersen aktuelt fejlede, men hun led i sine unge år meget af bihulebetændelse, hovedpine, og hun havde psykiske problemer. 
 Mund- og klovsyge er en meget smitsom virussygdom, som først og fremmest rammer parrettåede hovdyr deriblandt tamkvæg og svin. Hjorte, geder og får rammes dog bl.a. også. I Europa har kun de skandinaviske lande Norge (1952), Finland (1959) og Sverige(1966) gennem de seneste årtier været forskånet for udbrud. I Danmark var det sidste udbrud i 1983, mens Storbritannien atter blev ramt i 2007. (Wikipedia febr. 2024).</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, Bb0606</t>
   </si>
   <si>
     <t>Laura/Bibbe har fået medicin, der hjælper hende. Hendes tre uger lange rejse med hvile hjalp ikke, men Laura var glad for at være hos Ina/Sjums og børnene. 
 Johanne/Junge havde omsider fået en pige i huset, men hun udeblev allerede anden dag. Johanne nåede lige at bede lægen om at indstille hende til operation. Hun føler sig fortravlet og træt. Elle(n) Sawyer har været på besøg og hjulpet med at vaske æg. Drengene har en 10årig dreng til at hjælpe med tærskningen.</t>
   </si>
@@ -3294,54 +3484,50 @@
 Onsd. 14-12-05
 Fru Astrid Warberg Müller
 Bakkevej No 12
 Hareskov St.
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 [I brevet:]
 Lindøgd. 25 Okt 1940
 Kæreste Dis!
 Hvor var det dog forfærdelig kedeligt, at Axel nu ogsaa skulde faa saadan en Omgang, man skulde tro, han havde faaet nok i sin Bronchitis. Da du sluttede mit Brev, vidste du altsaa endnu ikke hvad det er, han fejler? Kun at det ikke er Blindtarm. Jeg er, som du vel kan forstaa, meget spændt paa, hvad det er, der er i Vejen, men det hører jeg vel, naar du faar det at vide.
 Tak fordi du skrev det til mig – det var ikke noget morsomt, men man vil jo gerne være ”mæ’”, naar der skal er [”skal” overstreget; ”er” indsat over linjen] noget. Ved du, at Mornine har ligget paa Hospital med en let Lungebetændelse? er kommen hjem igen, har vi hørt gennem Nete; Bibbe og Nete er saa gode Venner; de er jo trods den store Aldersforskel paa Generation sammen, og de ringer af og til til hinanden og faa udvekslet nyt om Familien. Bibbe elsker Nete. Har du nogen Sinde besøgt dem, siden de kom til Faldengaard? 
 Mens jeg husker det – du kan bare vove paa at købe fantastisk dyr Chokolade til mig; jeg vil intet have; du kan selv se hvor meningsløst det er og jo da navnlig, naar I maa spare haardt, oven i Købet paa Kosten. Og heller ikke Julegaver!! Vi er klemt saa haardt paa alle Kanter, saa det maa indvirke ogsaa paa den Slags. Jer selv imellem kan der jo vælges nyttige Ting, som alligevel skal anskaffes, saa bliver det jo paa en Maade i ikke [”i” overstreget; ”ikke” indsat over linjen] Udgifter, nej, søde Dis, skal alt det indvindes, som Axel der ikke har haft Held til at ordne, saa maa du spare paa alle Punkter, det kan jeg da se. Saa er det en Aftale og tænk, hvor du altid har overøst mig med Gaver, da du kunde. Selv Haandarbejdsmateriale er jo ikke til at købe mere. 
 Den gode Marie kom saa i Onsdags Kl 3 ½. Bibbe skulde have gaaet hende i Møde
 2
 da de havde travlt med Roerne, og Marie havde sagt, at hun kunde udmærket gaa fra Dræby, men det regnede lidt og Bibbe var saa forkølet, saa min Lettelse var stor, da Agraren sagde, han vilde køre hen efter hende. Hun var saa henrivende at have og Bibbe var pragtfuld til at lave fint an. Hun fik The, da hun kom med Franskbrød med Ost og Marmelade og finsk [”s” i ordet indsat over linjen] Brød, som jeg havde bagt. Om Aftenen fik vi Rosenkaalssuppe (lavet af henkogt Syltesuppe, pyntet op med Champignon-Væde og Tomatafkog) som var glimrende. 2 Fasaner udm. stegte med alskens til: Æbler og Valnødder. Til Aftenskaffen havde vi en knippel god Lagkage og det finske Brød. Næste Middag henkogt Medisterpølse; dertil Rosenkaal Kartofler og henkogte smaa fine Karotter samt stuvede Ærter. Æblesuppe. Vi beværtede hende fint, synes jeg. Hun var selvfølgelig henrivende at have; vi har jo altid saa meget at snakke om, hvor er hun ung og frisk. Hun bad mig hilse dig saa mange Gange. Det gaar saa godt med Vilhelm, de har været et Par Dage i Kbhv. for at besøge ham. Lægerne har sagt at han gør gode Fremskridt og han kan selv mærke Fremgang. Desuden har Lægerne sagt, at Folk kommer sig altid af den Sygdom – naar de faar den Behandling da. Hvor er Lægevidenskaben efterhaanden stor og hvor maa vi være den taknemmelig for alt det, den kan fri os ud af. Hvis ”Lyset” ikke var bleven opfunden som Lægemiddel, vilde Vilhelm have været Dødens sikre Bytte. Og godt, lille Dis, at du har Stramoneum til at dæmme op for den grufulde Astma. Og at vi har noget som kan stille de værste Smerter, naar de kommer paa. – Børnene skal til Odense i Aften til Luttes Forestilling – noget om Børn saa ved du. Bibbe vil opsøge ham efter Forestillingen og høre lidt om Jørgen. 
 Ja, saa kun tusind Hilsner fra din Junge - ogsaa til Axel og Janna.
 [Skrevet på hovedet øverst på s. 4:]
 Bare du nu kan døje al den Sindsbevægelse om Axels Sygdom. Den Slags er vist ikke godt for Astma. - Jeg har nok glemt at skrive om Knæet, men er der er intet at skrive, bedre er det desværre ikke blevet.</t>
   </si>
   <si>
     <t>1941-02-18</t>
   </si>
   <si>
     <t>Hareskov
 Bakkevej 12</t>
-  </si>
-[...2 lines deleted...]
-Lindøgaard</t>
   </si>
   <si>
     <t>Sus -
 Torkil Barfod
 Nicolai  Blædel
 Adolph Hitler
 Charles Morgan
 Axel  Müller
 Janna Schou
 Jørgen Schou
 Kirstine Schou
 Robert Stephenson
 Lars Syberg
 Gertrude Søndergaard
 Ole Søndergaard
 Erik Warberg Larsen
 Martin Warberg Larsen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Bøgelund Jensen, Edith og Søren Madsen var. Ida var formodentlig pige i huset hos Johanne og Adolf Larsen. 
 Dr. Larsen og Blütten Petersen kendes ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0787</t>
   </si>
@@ -3802,50 +3988,108 @@
 [Håndskrevet på kuvertens bagside:]
 Lindøgaard, Dræby St. Fyen.
 [I brevet:]
 Lindøgaard 25 Aprl. 1942.
 Kæreste lille Dis!
 Tænk, at der er gaaet tredsindstyve Aar siden den Morgen, da vi fik Budskabet, at Mor havde faaet en lille Pige og kort efter betroede gamle Ma’ Frits os, at der havde været en lille dødfødt ogsaa. Lærerinden eller hvem det nu var havde besluttet, at vi intet skulde vide om det – om det regnedes for an Slags Usædelighed og hvordan – ved jeg ikke. Da vi Børn saa fik Lov til at se ind til Mor, fortalte hun os ganske aabent og naturligt, at der havde været en lille Pige til, men at hun var dødfødt. Det tog Mor vældig Kegler paa hos os, for vi kunde da som rimeligt var ikke forstaa, hvad det Hemmelighedskræmmeri skulde til.
 Til Lykke, lille go’e Dis! Gid alt maa gaa ad den lyse Side til; det er sandelig ingen Skade til at ønske det, for hvor det dog altid har let ved at gaa til den mørke! Jeg husker, at Lugge en Gang har smilet lidt, fordi jeg næsten satte Helbredsønskerne over alle andre, men helt hen i Vejret er det nu ikke. Det gode Helbred er næsten en Slags Basis for alt andet – naturligvis inden for rimelige Grænser. – Jeg tror, at jeg vil bruge denne runde Fødselsdag til at sige dig, at jeg er taknemmelig for det Venskab, der har været mellem os i snart de fleste af alle de mange Aaar og sige dig Tak, fordi du altid har været mig en saa fuldtro Ven. Aldrig har du svigtet mig, lille Dis, altid har du været Trøst og Støtte for mig, naar Livet for mig gik til den mørke Side og dine Trøstens Breve har altid været mange og lange.
 Det er kedeligt, at jeg slet ikke ved noget om, hvordan du har det, om du er bleven saa rask, at du har kunnet forberede lidt Festlighed til paa Søndag eller om du, hvad Himmelen forbyde, stadig ligger til Sengs og al Festlighed strøget. Det vilde rigtig nok være trist, for saa vidt jeg har kunnet forstaa, har du glædet dig til Dagen. 
 Lørdag. Tiden løber jo fra mig! Dette skulde for Resten heller ikke være et af de lange – dagligdags – Breve, hvor jeg snakker op om alle mine smaa Hændelser og Begivenheder her hjemme fra, tit tænker jeg paa, naar jeg saadan sidder og skriver op om dem ”hvor det maa kede den og den”, men jeg kan jo ikke andet. En Smule Begivenheder skal du nu have ogsaa denne Gang, for jeg ved, det vil glæde dig: den 22_nde_ April fik vi Vand; det blev som du kan tænke hilst med Jubel af hele Husstanden; Frk. Kristensen og vores lille Hjælpepige, som bærer det skønne Navn Irene, maatte køre alt Vand til en stor Vask inde fra R. Larsens paa den lille Malkevogn; Mandfolkene havde for travlt til at vi vilde bede dem om det. Mærkeligt at det har været saa længe om at tø, Rørene ligger vist ikke en Gang en Meter nede i Jorden. 
 En anden Begivenhed er, at nu har Løgstrup købt Ejendom nede i Gestelevlunde, kun en lille halv Mil fra det Sted som Sofies og Peters ældste Datter har. - Vi var ellers begyndt at blive betænkelige, fordi det syntes umuligt for for ham at faa noget, han og Peter syntes om, men nu naaede det sig til min store Lettelse. 
 Den tredje begivenhed er, at nu er Tinge bleven skilt – jeg mener faaet sin Skilsmisse lovformelig i Orden; du vil maaske synes det ikke har saa stor Betydning, men vi har gaaet og været bange for, at de skulde kræve ham dømt til at betale hende en Sum Penge, fordi han nu har købt Ejendom; ikke saa lidt tydede derpaa men han skaffede en god Uformuenheds-Attest – attesteret af vor Sogneraadsformand – og saa har de kunnet indse deres Afmagt paa det Punkt. 
 2. 
 Dit Fødselsdagsvejr bliver der vist ikke saa meget at klage paa, bare det vilde blæse lidt mindre; stille Solskin er jo bedre og vil give en festligere Dag for Jer. Den skarpe Vind fra N. Øst hindrer mig i at sidde i Haven i Solen, hvilket jo er saa værdifuldt for mig. Men en god Ting har der været ved Blæsten, den har faaet Møllen til at gaa rundt nede ved Inddæmningerne, saa Vandet paa Tinges 4 Tdr. Land Indd.n. har kunnet løbe ud i Stranden og det er værdifuldt for ham – de forskellige Interesser falder ikke altid sammen!
 Fordi jeg i Gaar havde skrevet om vores lange Venskab, laa jeg i Aftes og tænkte paa de fjerne Tider og kom til det Resultat, at vi egentlig ikke til Stadighed har været ret meget sammen siden den Gang, da jeg ydede dig, Tutte og lille Krastine fra Degnens min pædagogiske Undervisning Saa kom du til Ølstedgaard og siden kom jeg til Kjøbenhavn og da jeg 1901 kom tilbage til Erikshaab var du andre Steder f. Eks. i Italien – eller var det senere, ja du kom til Odense for at læse, men da Far døde kom du derfra og var vist hjemme en Tid, men det er alligevel ikke meget vi har været sammen i det daglige. Men Forbindelsen mellem os har været konstant og har aldrig svigtet. 
 Det er underlidt saa lidt den Slags Livsværdier betyder for - - hvordan skal jeg udtrykke mig – det brede Lag, Folket. Da jeg hørte at Louise Løgstrup skulde bo saa tæt ved sin Søster, himlede jeg lidt op om det glædelige deri, men Peter sagde lisse tørt: nå-å den Slags har da ikke noget at sige, de hugger saamænd saa tit paa hinanden. Og da jeg beklagede at Løgstrups nu rejste bort fra Peter og Sofie, slog han det ogsaa hen som noget ganske betydningsløst. Maaske betyder det i Virkeligheden ligesaa meget for dem som for os, men de gør sig det bare ikke klart. 
 Den gode Elle var herude i Lørdags, og vi havde en dejlig Snakkeeftermiddag. Hun sad og havde travlt med din Pude, den blev nydelig, synes jeg, hun er en Svend til at lave sådan noget. Gør det noget at du faar 2? jeg synes det ikke, man kan i Virkeligheden bruge Masser af Puder. At Bagklædningen paa min ikke ”staar” til Forsiden opdagede jeg for sent og var ikke saa lidt ked af, men saa trøster jeg mig med, at begge Sider jo ikke skal ses paa een Gang. Og saa er det jo ikke saadan heller, at man gaar ind i en Butik og vælger nogle smukke Farver ud, nej i disse Tider ma man pænt nøjes med, hvad Uldgarn, man har, eller rettere hvad Tørklæder man har at trevle op af. Nu maa du nøjes, lille Dis! og finde en lille obscur Plads til den.
 Der gaar ikke en Dag, hvor jeg ikke tænker paa, hvor det er dejligt at I kommer herover; een Ting spekulerer jeg paa: hvor skal I faa noget at gøre Ild ved, naar I skal ”koge” Jer en Taar Te eller Kaffe el. spejle Jer et Æg? Vi er holdt op med at fyre her i Stuen undt. lige om Morgenen, fordi vi ikke har og ikke kan faa Brændsel uden lige til Komfuret, og jeg fryser tappert. Lille Irene sagde i Dag: Jeg kan ikke lide, De saadan skal sidde og fryse! Var det ikke sødt? I skulde vel ikke have et af de gode Spritapparater, som de bruger, naar de ligger i Telt. Petroleum til Primus er jo en fjern Drøm – som saa meget andet. Tinge siger at naar han har sejlet med Lasse Taaning har de haft et Spritapparat, som de kunde koge Kartofler paa – og det varer jo da ½ Time. Ellers kan Axel saamænd samle Brænde i vores Have, hvor der ligger Masser. Alle Kneb gælder i Tider som disse. 
 Saa, nu lukker Agraren Porten op og kommer med sine Heste, begge Parter glæder sig til Middagsmaden – vi skal have gule Ærter, som vi elsker.
 Nu er Papiret ogsaa fuldt og et Fødselsdagsbrev præsteret, som ikke er nær saa ”sødt og godt”, som det skulde have været (et Brøl og en Stud), men maaske du dog har mærket, at du er i mine Tanker og at jeg ønsker dig Alverdens gode Ting. Tusind Hilsner fra din Junge
 [Skrevet langs venstre kant s. 4:]
 Hils Janna og Axel! Alle her hilser og ønsker til Lykke. 
 [Skrevet langs venstre kant s. 2:]
 Som du ser, sender jeg først Brev i Dag, da jeg tager det som en Selvfølge, at I henter Post. 
 [Skrevet på hovedet øverst s. 1:]
 Hils Lugge og Tutte saa mange Gange; sig til Tutte, at jeg er flov over mig selv, men at hun snart hører fra mig – haaber jeg da</t>
+  </si>
+  <si>
+    <t>1942-05-14</t>
+  </si>
+  <si>
+    <t>Dræby St.
+Lindøgaard</t>
+  </si>
+  <si>
+    <t>Else Birgitte Brønsted
+Johannes Nicolaus Brønsted
+Vilhelm Buhl
+Gertrud Christmas Møller
+John  Christmas Møller
+Jesper Hansen
+Ellen  Sawyer
+Erik Scavenius
+Thorvald Stauning
+Semjon Timosjenko
+Mikael Venge
+Laura Warberg Petersen</t>
+  </si>
+  <si>
+    <t>Kristian kan muligvis være kong Christian 10. 
+Samarbejdspolitikken fortsatte efter krav fra den tyske besættelsesmagt med Scavenius som statsminister. Han erstattede som statsminister Buhl og holdt sin tiltrædelsestale som statsminister i Folketinget 11. november 1942.
+Tim var et af Louise Brønsteds børnebørn.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB0963</t>
+  </si>
+  <si>
+    <t>Stauning er død. Regeringserklæringen var slem, men Scavenius trumfede den igennem trods protester. 
+Louise Brønsted kan nok først komme til Kerteminde i juni. Hun ønsker tillykke med Laura /Bibbe Warberg Petersens eksamen. 
+Louise har haft besøg af to børnebørn.
+Det er dejligt, at Erik/Tinge Warberg Larsen har købt en gård tæt ved forældrenes. Tænk, at rugen er frosset.
+Christmas Møller og hans familie er kommet til London. 
+Godt, at Johanne/Junge Larsen nu kan gå små ture.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/2MFx</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Johanne Warberg Larsen
+Lindøgaard
+pr. Dræby St.
+Fyen.
+[I brevet:]
+14. Maj 42
+Kæreste Junge! Endelig kommer jeg da med mange Taksigelser for dine Breve, specielt det sidste til d. 12te med et godt Ønske, ja jeg synes som Du, at vi skal ønske, ar Kristian maa leve en rum Tid endnu, for den Sags Skyld, at vi allesammen maa leve, saa vi kan faa Enden af Krigen med, og faa en Forestilling om, hvorhen det bærer, efter den, for man synes jeg, at der maa og skal komme en ny og bedre Tid, og at der ogsaa skulde være Forudsætninger for det med det Fællesskab, der dog er skabt mellem alle os anti-Nazier. Ja, Stauning maatte jo af Sted ”de største Ege, som staar i Landet, staa ej til evige Tider”, han var en Eg, men sled sikkert altfor stærkt paa sig selv baade paa godt og ondt. Forresten synes jeg, Buhl har et udmærket Ansigt, men den Regeringserklæring var vel nok storslem; Magisteren hørte fra velunderrettet Side, at de fleste af Ministrene kæmpede imod med Hænder og Fødder, men Scavenius trumfede den igennem med Trusel om at gaa; man kan i og for sig godt forstaa, at saadan en Haandfuld Mænd ikke tør tage Ansvaret for, hvad der vil ske, hvis Tyskerne mister deres Tillidsmand i Regeringen, en anden Ting er, at mange af os menige er led og ked af den evindelige Eftergivenhed og gerne vil tage Følgerne af den modsatte Politik. 
+Jeg har lige siddet og skrevet til Elle om, hvorfor jeg ikke har kunnet og heller ikke kan komme til Kerteminde i Maj, saa jeg vil ikke gentage Lektien, men jeg haaber paa Juni, skønt jeg sandsynligvis igen til den Tid er pigeløs, Mag. er villig til at gøre Ofre, for at jeg kan komme af Sted, og Du kan tro, jeg glæder mig til mit Besøg paa Lindøgaard, jeg har tit taget Tanken frem i Vinter og glædet mig. Vi skal rigtignok have mangen god Snak, baade konkret og abstrakt. Jeg tænker mig Du har Bibbe nu og nyder hende; tillykke med hendes fine Eksamen, hvor er det morsomt, det gaar hende saa godt, det er saa dejligt med Børnene, naar de kommer paa deres rigtige Hylder. Jeg nød ogsaa at være omgivet af alle mine d. 12te, af Børnebørn var der dog kun Tim og Jesper; de har det alle godt undtagen lille Mikael, Mudis mindste; det trak svært op til Skarlagensfeber, men heldigvis blev den i sidste Øjeblik konverteret til røde Hunde, en uhyre Lettelse; Skarlagensfeber er jo mildest talt upraktisk med den langvarige Isolation. 
+Sikken Begivenhed med Tinges Gaard, hils ham dog saa meget og ønsk til Lykke, hvor jeg ogsaa glæder mig til at se den; og hvor dejligt og praktisk, at den ligger lige ved, ja, sikken Tilværelse at gaa og arbejde med sin egen Jord for Alvor, ikke bare for Leg som i en Have. Naturligvis er der jo alle Bekymringerne og Skuffelserne, men de hører jo med til Livets Gang. Jeg synes, det er storartet, at ikke mere er ødelagt for Jer, men tænk, at ogsaa Rugen er frosset, det er da enestaaende, det var sandelig ogsaa en enestaaende Vinter, men naar Elle skriver, at Skoven ikke [”ikke” indsat over linien] i Mands Minde ikke har været grøn d. 12te, saa kan det nu ikke, - - men alting er jo alligevel meget sent paa det.
+Det trækker op til en spændende Tid nu; det er svært, saa den tyske Tone er stemt ned, saa ynkelige de gestalter sig, - hvis det da ikke er Krokodilletaarer, de græder. Vi har lige hørt i Radioen, at Christmas Møller er sluppet til England med Kone og Børn, han er skam en lille Knag, og kan sikkert gøre god Gavn derovre. Tillige har vi hørt om Timosjenkos Offensiv som Modvægt mod Kertsek-angrebet, der nok ikke er saa formidabelt, som de vil gøre det til, Mag. er meget oplivet over begge Dele. 
+Mon det nu ikke skulde begynde at gaa op ad Bakke med Dig, lille Junge; Du sagde – eller skrev – engang, at det var Dit højeste Ønske igen at kunne gaa en Tur, nu gaar Du altsaa smaa Ture, selv om de – endnu – er smertefulde, 
+Og nu kun 1000 Hilsner til Jer alle, paa snarligt Gensyn.
+Din Lugge. 
+[Skrevet langs venstre margen s. 4:]
+Hvor kedeligt, at lille [ulæseligt] er saa syg.</t>
   </si>
   <si>
     <t>1942-08-28</t>
   </si>
   <si>
     <t>Thora  Branner
 Elise Hansen
 Andreas Larsen
 Elena Larsen
 Erik Larsen
 Gudrun Larsen
 Henning Larsen
 Ingrid Larsen
 Jens Larsen
 Jeppe Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Peter Andreas Larsen
 Vilhelm Larsen
 Gudmund Larsen 
 Kirsten Larsen, Elena Larsens veninde
 Thomas Madsen-Mygdal
 Erhard Meyer
 Marie Meyer
@@ -6299,50 +6543,110 @@
 [Skrevet af ukendt:]
 modt. 25/Maj 1949
 (husk om Lugge!)
 besv. 31/5.
 [Skrevet af Laura Warberg Petersen:]
 19-1-2007.
 10-7-05
 8-8-2000
 BWP. 
 [På kuvertens bagside:]
 Lindøgaard Dræby St. Fyen.
 Danmark.
 [Skrevet af ukendt:]
 16-7-05
 10-7-05
 [I brevet:]
 Lindøgaard 24-5-1949. 
 Kære lille Dis
 Tak for dit Brev! Det var kedeligt, at Du skulde være urolig for min Skyld, jeg havde slet ikke Fornemmelsen af, at det var saa længe siden, jeg havde hørt fra dig, og det er jo gerne det, jeg retter mig efter. Hvis jeg en Gang skulde blive syg, skal jeg nok ”lade dig tilflyde” Underretning, det har jeg vist en Gang lovet dig. 
 Jeg har haft den store Glæde at have Besøg af Dedde. Minna er jo i London, og man har altid Fornemmelse af, at han nyder Ungkarle-Tilværelsen intenst. Han kom til Elle ved 4 Tiden i Lørdags; Elle er jo lykkelig, naar han er hos hende. Puf og Else saa ham fra deres Have og kom ned; de sad saa og snakkede i Haven – i Elles – i det dejlige Vejr, og Elle sagde, at de havde haft det saa hyggeligt. Der er ellers ikke megen Forbindelse mel. Malerens og Elle, hun ved aldrig noget om dem, træffer dem af og til paa Gaden, er aldrig deroppe uden til Fødselsdagsvisitter etc naar hun meget sjældent bliver bedt. Der er næsten heller ingen Forbindelse mellem vore Børn og dem – de vil helst have det saadan. Ja Manse elsker jo Las saa højt og har altid uendelig Snak med ham om Fugle, saa han er der en Gang imellem, men har aldrig Fornemmelsen af at det er synderligt velset hos de unge. Puf er bleven lidt sær med Aarene, særlig paa det Punkt. Puf fyldte 50 nu den 12te Maj. Kirsten havde besørget ham et gammelt-antikt-Fad, som sendtes ham fra Hennings, Brors, Agrarens, mig Tinges og Manse og Bibbe; det kostede 65 Kr. Jeg havde tænkt mig, at vi her og Bibbe skulde have fordret ham et Gavekort fra Boghdl. Eriksen, men saa blev dette arrangeret og var jo ogsaa mere personligt end Bøger, han selv skulde vælge. Han er altid saa mageløs sød ved alle vore Fødselsdage, og jeg syntes saa, at han ved sin 50_Aars_ Dag skulde have lidt ekstra. 
 Men det var Dede. De kom her Søndag Efterm. ved halv 3 Tiden og gik kort efter en lang Tur gennem Markerne; det havde jeg holdt paa, for ingen kan elske Naturen højere end Dedde, og jeg vilde ogsaa gerne have, han skulde se vor lovende og flotte Afgrøde – maaske den bedste, vi endnu har set her paa denne Tid af Aaret. Han var ogsaa glad ved Turen i det underskønne Vejr. De kom tilbage Kl 4 – ja Elle var bleven her hos mig – og Frøken Hansen havde et dejligt Kaffebord og kom med Kaffekanden, da de traadte ind. Du kan tro, det var lækkert, hun er meget dygtig og bager vidunderligt. Dedde havde 10 Cerutter med til mig, saa vi fik en god Smøg og en herlig og hyggelig Snak; desværre vilde han allerede af Sted godt 5, men jeg var jo lykkelig over at se ham; jeg føler mig mere og mere knyttet til 
 2
 Dedde end tidligere. Hvor var det Synd for ham, at han ikke fik en Kone, der passer bedre til ham, saa han kunde have haft et godt Herreværelse med sine Bøsser, sin Hund og Sager i Stedet for den feminine Stue, som udelukkende bærer Præg af Minna. Og saa er Stuen jo endda det mindste ved det! Han hører næsten bedre, end han har gjort, det er da en stor Lykke. 
 Manse var borte i en Uge og havde nydt sin Ferie; det viste sig, at Kelds Ven Dürkopp – eller noget lignende – var gift med en Datter af en af Agrarens Kusiner, saa hun og Manse er altsaa Næstsøskendebørn; hende syntes Manse saa uhyre godt om. Han var saa i Birkerød, hvor Lasse Swane nu bor og var der det meste af Tiden; han og Ursula spadserede en Dag over til Lugge, det var jeg glad ved; hendes Hus er langtfra færdigt endnu; det bliver desværre meget meget dyrere end der ["der" overstreget] det var kalkuleret til, bare lille Lugge kan klare det. Da Manse saa kom hjem, maatte han spænde sig selv forfærdelig haardt for for at indvinde de tabte Arbejdsdage; tidligt oppe er han og arbejder til c. 9 om Aftenen, der er jo ikke saa lidt at gøre paa en Bondegaard; Tinge tager noget af Roepasningen, saa tjener han da noget ved det. De er i Færd med at handle, Manse køber 6 Tdr. Land Inddæmning. Arrangementet med at skaffe Pengene – 3200 Kr. er gaaet i Orden, nu er det bare med at faa Tid til at tage til Odense og faa det lavet færdigt, hos Sagføreren altsaa. Tinge var nødt til at skaffe Penge, han har en Gæld, han ikke kan komme ud af paa anden Maade, og Manse kunde ikke tænke sig at lade den Jord gaa over til fremmede, saa han tog den – ret store - Beslutning at købe. Tinge er jo spændt haardere for end han kan magte; det hjælper, naar Per om et Aar er færdig med sin Lære og kan sørge for sig selv. Lille Ole har de nu megen Nytte af, han er en dejlig Dreng; som han altid hjælper til derhjemme, det kan du ikke tænke dig. Per er nu ogsaa det, selv om hans Tid jo ikke tillader ham at hjælpe; jeg læser stadig Engelsk med ham og han er snart helt gæv, jeg er rørt over, at han ofte, ja næsten altid, naar han kommer spørger – med en lidt bekymret Mine om, hvordan jeg har det, og hvordan det gaar med Knæet; det er da forfærdelig sødt af en Dreng paa 18 Aar, og jeg ikke Fornemmelsen af, at det [et overstreget bogstav] er af Høflighed, men udelukkende fordi det er ham om at gøre at faa det at vide. Saadan noget rører mig dybt og gør godt! 
 Saa til Slut Tak for Brev og Thyra, som er meget interessant denne Gang – og mange Hilsener til Jer begge fra din Junge.</t>
+  </si>
+  <si>
+    <t>1949-08-05</t>
+  </si>
+  <si>
+    <t>Birkerød
+Skovgårdsvej 5</t>
+  </si>
+  <si>
+    <t>Bovense pr. Ullerslev
+Andekærgaard</t>
+  </si>
+  <si>
+    <t>Roger -
+Elena Larsen
+Johanne Christine Larsen
+Johannes Larsen
+Christine  Mackie
+Christine Swane
+Lars Swane
+Ursula Uttenreitter</t>
+  </si>
+  <si>
+    <t>Elena/Bimse Larsen boede med sin familie i Småland, Sverige. 
+Det vides ikke, hvem Frøkenen og Ruth og Per var.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1329</t>
+  </si>
+  <si>
+    <t>Marie Larsen ønsker tillykke. Vejret har været dårligt, så hun har ikke kunnet komme til byen efter en gave.
+Marie og Christine/Uglen Swanes Sverigestur er blevet aflyst. De har spurgt, om de i stedet kan komme til september, men nej, for da skal Christine/Mornine Mackie derop. 
+Lars/Lasse og Ursula er i Danmark igen. De kører omkring Kerteminde og Lindøgaard på vej hjem. 
+Det er trist med Johanne C. Larsens ben og med den unge pige, der holdt ferie meget ofte.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ZKsR</t>
+  </si>
+  <si>
+    <t>[Skrevet på kuvertens forside:]
+Fru Bibbe Warberg Petersen.
+Andkærgaard.
+Bovense 
+pr. Ullerslev.
+Fyn.
+[På kuvertens bagside:]
+Afs. M. Larsen Skovgårdsvej 5. Birkerød 
+[I brevet:]
+Birkerød d. 5 – 8 – 49. – 
+Kære lille Bibbe!
+Tusinde Gange til Lykke! Hvor jeg ønsker for Dig at du maa faa et godt Aar, fuldt af mange Goder! Det er dog et skrækkeligt Vejr, vi har haft, slemt for Høsten, dog haaber jeg at I ikke har haft saa meget Regn som vi har haft her, der kan jo være Tilfælde hvor det er rart at bo i en regnfattig Egn. –
+Paa Grund af Vejret har vi ikke kunnet komme ind til Byen, jeg vilde gerne have fundet noget rigtig pænt til Dig, nu maa Du nøjes med en Æske Confect, saa tager jeg noget med til Dig naar jeg forhaabentlig inden saa længe kommer til Fyn. – 
+Vi er igen bleven skuffet, med Hensyn til Sverrigsturen, vi var inviteret derover til d. 1ste, men da Lasse og Ursula ikke er kommet hjem, maatte vi igen sige Nej; Las er der for Tiden og jeg havde glædet mig saa meget til at være sammen med ham deroppe, det havde været ligesom i gamle Dage, men det slog altsaa Fejl; Uglen taler med Bimse i Telefonen, hun skal til Anholt inden saalænge; Uglen spurgte saa om vi ikke kunne komme lidt derop i September, men det kunde vi ikke for da skulde Mornine derop; jeg bliver snart bitter over at det aldrig kan lykkes mig, bortset fra Las hvor jeg nok jeg er den der holder mest af alt deroppe. – 
+Nu er Lasse og Ursula her i Landet igen, Lasse ringede fra Christiansfelt i Aftes, i Morgen tager de derfra og vilde saa kikke ind paa Lindøgaard og i Kerteminde paa Vejen hjem, mon de ikke skulde se ind til Jer ogsaa de kører da lige forbi Jeres Dør; vi venter dem Søndag eller Mandag, saa har de ogsaa været borte i 10 Uger, det er en lang Tid; det bliver morsomt at høre om alt hvad de har oplevet paa Turen og vi haaber at det har hjulpen godt på Ursulas Helbred; de har Roger med Hjem. – 
+Det er kedeligt at det ikke hjælper paa Din Mors Ben, mon dog ikke al den Sol vi har haft har gjort godt paa Benet; det har været en streng Uge mens Frøkenen (jeg kan ikke huske hvad hun hedder) havde Ferie, jeg føler med Din Mor, det maa være meget slemt ikke at kunne foretage sig noget, naar man ved der er saa meget der skulle gøres; hvordan mon de egentlig er tilfredse med hende? Det meste jeg har hørt om hende er at hun skulde have Ferie. – Vi havde jo et morsomt lille Besøg af Ruth og Per, det var i det gode Vejr, vi sad nede i Haven og drak Te og sludrede; Per sagde at Du havde flere Drenge i Ferien, saa havde Du nok haft travlt lille Bi. – Jaa saa Farvel og hav det godt til vi ses, jeg tænker 
+[Skrevet langs venstre kant s4:]
+jeg rejser, naar Lasse og Ursula har været hjemme en 
+[Skrevet på tværs øverst s1:]
+lille Tid, jeg ved endnu ikke om jeg kommer først til Kerteminde eller Lindøgaard.
+Hils Bedste og Lauritz; Masser af Hilsner og Kys til Dig søde Bibbe fra Rie. –</t>
   </si>
   <si>
     <t>1950-06-06</t>
   </si>
   <si>
     <t>Dres -
 Holger -
 Alfred Fly
 Johannes Hohlenberg
 Johannes Larsen
 Helga Nielsen
 Lauritz Pedersen
 Jørgen Schou
 Mette Schou
 Leo Swane
 Erik Warberg Larsen
 Grete Warberg Larsen
 Lise Warberg Larsen
 Martin Warberg Larsen
 Erik Warberg Larsen, søn af Erik og Grethe
 Laura Warberg Petersen
 Troels Warberg Petersen</t>
   </si>
   <si>
     <t>Det vides ikke, hvem Jørgen og Gretes søster var. Lille Marie kendes heller ikke. 
@@ -7123,59 +7427,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NAP2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/y1Lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IKO1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cQkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KITS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NaIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dDEX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VVAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YpPV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Mzaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DCwL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RUmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sl96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NAP2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3pnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Or10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBEg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5uWD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DuLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zYdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BYMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1s50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Hvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NhRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xoEv8DH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/L4o5w43Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OJcBdZEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/akE715Ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q4C5h7Kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GiJOu0Cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ffrH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rc8Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6kUb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EJLN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rHUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/wRFlJE6O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nrPT3ZVT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lymun1vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cYLt9V6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3Z5o835V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CVNAu5Bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qvTz6ZyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1PD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iQEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4gyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vS70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PNXE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7pLM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QBkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vy50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iuXX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/baF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F6m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9pbL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dfkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i36C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wPP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UduZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1Hgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GNMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LDJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vL8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b0dL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JdVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RIgZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3dkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AkuE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cmc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mgB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xput" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0jIO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nlNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LwFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J1od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kww0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JSMC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i0jC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ws90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rLbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wjod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3x1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qXs1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZKsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rqX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3tu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OauH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M136"/>
+  <dimension ref="A1:M141"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8157,5092 +8461,5311 @@
       </c>
       <c r="I22" s="5" t="s">
         <v>165</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>166</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>167</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>33</v>
+        <v>171</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H23" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>21</v>
+        <v>172</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>183</v>
+        <v>33</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F25" s="5" t="s">
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I25" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="J25" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="L25" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="J25" s="5" t="s">
+      <c r="M25" s="5" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H26" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="I26" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="E26" s="5" t="s">
+      <c r="J26" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="F26" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H26" s="5" t="s">
+      <c r="K26" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="I26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="J26" s="5" t="s">
+      <c r="M26" s="5" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>15</v>
+        <v>199</v>
       </c>
       <c r="D27" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="E27" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G27" s="5" t="s">
+      <c r="I27" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="H27" s="5" t="s">
+      <c r="J27" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="K27" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="J27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="K27" s="5" t="s">
+      <c r="M27" s="5" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G28" s="5" t="s">
+        <v>210</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>211</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>212</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>213</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>214</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>215</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>217</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="D29" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="I29" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="F29" s="5" t="s">
+      <c r="J29" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H29" s="5" t="s">
+      <c r="K29" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="I29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="J29" s="5" t="s">
+      <c r="M29" s="5" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>33</v>
+        <v>189</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="G30" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="H30" s="5" t="s">
+      <c r="I30" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="J30" s="5" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>231</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>232</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>234</v>
       </c>
       <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...31 lines deleted...]
-        </is>
+      <c r="H31" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="M31" s="5"/>
+        <v>239</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>240</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H32" s="5" t="s">
-        <v>239</v>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="5" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H33" s="5" t="s">
+        <v>246</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K33" s="5" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="M33" s="5"/>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K34" s="5" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="5" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="5" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="M36" s="5"/>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K37" s="5" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="M37" s="5"/>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>14</v>
+        <v>242</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G38" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K38" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="M38" s="5" t="s">
         <v>258</v>
       </c>
+      <c r="M38" s="5"/>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>259</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="E39" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G39" s="5" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="H39" s="5" t="s">
         <v>261</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>262</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K39" s="5" t="s">
         <v>263</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>264</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B40" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="C40" s="5" t="s">
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="5" t="s">
+      <c r="I40" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="H40" s="5" t="s">
+      <c r="J40" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="J40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="B41" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E41" s="5" t="s">
+      <c r="H41" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="F41" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="I41" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="I41" s="5" t="s">
+      <c r="J41" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="J41" s="5" t="s">
+      <c r="K41" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="K41" s="5" t="s">
+      <c r="L41" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="L41" s="6" t="s">
+      <c r="M41" s="5" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="D42" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="E42" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" s="5" t="s">
+      <c r="I42" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="H42" s="5" t="s">
+      <c r="J42" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="K42" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="J42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="L42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F43" s="5" t="s">
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="G43" s="5" t="s">
+      <c r="H43" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="H43" s="5" t="s">
+      <c r="I43" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="J43" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="K43" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="J43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="K43" s="5" t="s">
+      <c r="M43" s="5" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="E44" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="F44" s="5" t="s">
+      <c r="I44" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="G44" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H44" s="5" t="s">
+      <c r="J44" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="K44" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="J44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>306</v>
       </c>
-      <c r="K44" s="5" t="s">
+      <c r="M44" s="5" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="F45" s="5" t="s">
         <v>310</v>
-      </c>
-[...19 lines deleted...]
-        </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="I45" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I45" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="M45" s="5"/>
+        <v>315</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>316</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H46" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H46" s="5" t="s">
+        <v>318</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K46" s="5" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="M46" s="5"/>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K47" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K47" s="5" t="s">
+        <v>319</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="M47" s="5"/>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="6" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="M48" s="5"/>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K49" s="5" t="s">
-        <v>321</v>
+      <c r="K49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L49" s="6" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="M49" s="5"/>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K50" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="M50" s="5"/>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K51" s="5" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="M51" s="5"/>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K52" s="5" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="M52" s="5"/>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>14</v>
+        <v>242</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>218</v>
-[...7 lines deleted...]
-      <c r="F53" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K53" s="5" t="s">
         <v>331</v>
-      </c>
-[...15 lines deleted...]
-        <v>335</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>336</v>
       </c>
-      <c r="M53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M53" s="5"/>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="E54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="F54" s="5" t="s">
+      <c r="I54" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H54" s="5" t="s">
+      <c r="J54" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="K54" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>343</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="E55" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="F55" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="I55" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="I55" s="5" t="s">
+      <c r="J55" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="J55" s="5" t="s">
+      <c r="K55" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="K55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>352</v>
       </c>
-      <c r="L55" s="6" t="s">
+      <c r="M55" s="5" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="E56" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>356</v>
-      </c>
-[...9 lines deleted...]
-        <v>278</v>
       </c>
       <c r="I56" s="5" t="s">
         <v>357</v>
       </c>
       <c r="J56" s="5" t="s">
         <v>358</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>359</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>360</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>362</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>16</v>
+        <v>189</v>
       </c>
       <c r="D57" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E57" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="E57" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F57" s="5" t="s">
+        <v>355</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="I57" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="I57" s="5" t="s">
+      <c r="J57" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="J57" s="5" t="s">
+      <c r="K57" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="K57" s="5" t="s">
+      <c r="L57" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="L57" s="6" t="s">
+      <c r="M57" s="5" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="I58" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="E58" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H58" s="5" t="s">
+      <c r="J58" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="I58" s="5" t="s">
+      <c r="K58" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="J58" s="5" t="s">
+      <c r="L58" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="K58" s="5" t="s">
+      <c r="M58" s="5" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>16</v>
+        <v>378</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>379</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
         <v>380</v>
       </c>
       <c r="I59" s="5" t="s">
         <v>381</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>386</v>
+        <v>16</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>277</v>
+        <v>17</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="I60" s="5"/>
+      <c r="I60" s="5" t="s">
+        <v>388</v>
+      </c>
       <c r="J60" s="5" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>389</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>390</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>392</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>16</v>
+        <v>393</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>17</v>
+        <v>284</v>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="I61" s="5" t="s">
         <v>394</v>
       </c>
+      <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>348</v>
-[...4 lines deleted...]
-        </is>
+        <v>400</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>401</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>182</v>
+        <v>370</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>17</v>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>409</v>
+        <v>373</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>355</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>386</v>
+        <v>225</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>421</v>
+        <v>189</v>
       </c>
       <c r="E65" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F65" s="5" t="s">
         <v>422</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
         <v>423</v>
       </c>
       <c r="I65" s="5" t="s">
         <v>424</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>425</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>426</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>427</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>429</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F66" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="G66" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H66" s="5" t="s">
+      <c r="I66" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="J66" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="J66" s="5" t="s">
+      <c r="K66" s="5" t="s">
         <v>433</v>
       </c>
-      <c r="K66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>434</v>
       </c>
-      <c r="L66" s="6" t="s">
+      <c r="M66" s="5" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>182</v>
+        <v>393</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>218</v>
+        <v>437</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="F67" s="5" t="s">
-        <v>348</v>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
         <v>439</v>
       </c>
       <c r="I67" s="5" t="s">
         <v>440</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>441</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>442</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>443</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>445</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>183</v>
+        <v>225</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E68" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F68" s="5" t="s">
         <v>446</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
         <v>447</v>
       </c>
       <c r="I68" s="5" t="s">
         <v>448</v>
       </c>
       <c r="J68" s="5" t="s">
         <v>449</v>
       </c>
       <c r="K68" s="5" t="s">
         <v>450</v>
       </c>
       <c r="L68" s="6" t="s">
         <v>451</v>
       </c>
       <c r="M68" s="5" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>453</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E69" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="G69" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H69" s="5" t="s">
+      <c r="I69" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="J69" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="J69" s="5" t="s">
+      <c r="K69" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="K69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>459</v>
       </c>
-      <c r="L69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>462</v>
+      </c>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
         <v>463</v>
       </c>
       <c r="I70" s="5" t="s">
         <v>464</v>
       </c>
       <c r="J70" s="5" t="s">
         <v>465</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>466</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>467</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>469</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>218</v>
+        <v>470</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>406</v>
+        <v>471</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>477</v>
+        <v>422</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>16</v>
+        <v>189</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>363</v>
+        <v>225</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>346</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>486</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>366</v>
+        <v>489</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>491</v>
+        <v>189</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>422</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>366</v>
+        <v>496</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>498</v>
+        <v>225</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>499</v>
+        <v>355</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>182</v>
+        <v>515</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>17</v>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>516</v>
+        <v>373</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>182</v>
+        <v>522</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>182</v>
+        <v>370</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>17</v>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="I79" s="5" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>532</v>
+        <v>373</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="I80" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="J80" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-        </is>
+        <v>545</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>486</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>348</v>
+        <v>501</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>421</v>
+        <v>189</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>501</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>462</v>
+      </c>
+      <c r="F84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H84" s="5" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>386</v>
+        <v>189</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>363</v>
+        <v>225</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>346</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>355</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>375</v>
+        <v>576</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>498</v>
+        <v>225</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>218</v>
+        <v>437</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>462</v>
+      </c>
+      <c r="F86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>582</v>
-[...4 lines deleted...]
-        </is>
+        <v>583</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>584</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H87" s="5" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>218</v>
+        <v>522</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>225</v>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F88" s="5" t="s">
-        <v>521</v>
+        <v>595</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>16</v>
+        <v>393</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="I89" s="5"/>
+        <v>603</v>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>604</v>
+      </c>
       <c r="J89" s="5" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>386</v>
+        <v>522</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>202</v>
+        <v>225</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-        </is>
+        <v>609</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>610</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>613</v>
+      </c>
+      <c r="K90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L90" s="6" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>371</v>
+        <v>225</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>363</v>
+        <v>189</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>501</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>375</v>
+        <v>619</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>618</v>
+        <v>225</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>545</v>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H92" s="5" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>182</v>
+        <v>370</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>17</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>626</v>
-[...3 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="I93" s="5"/>
       <c r="J93" s="5" t="s">
-        <v>628</v>
+        <v>373</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>618</v>
+        <v>393</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>633</v>
+        <v>209</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>618</v>
+        <v>378</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>633</v>
+        <v>370</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="I95" s="5" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>643</v>
+        <v>382</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>371</v>
+        <v>649</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>363</v>
+        <v>209</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>375</v>
+        <v>652</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>218</v>
+        <v>649</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>182</v>
+        <v>664</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>17</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>218</v>
+        <v>649</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>182</v>
+        <v>664</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>17</v>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>182</v>
+        <v>370</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>17</v>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="I100" s="5"/>
+        <v>679</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>680</v>
+      </c>
       <c r="J100" s="5" t="s">
-        <v>676</v>
+        <v>382</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>421</v>
+        <v>225</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>688</v>
+        <v>355</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>703</v>
-[...3 lines deleted...]
-      </c>
+        <v>706</v>
+      </c>
+      <c r="I104" s="5"/>
       <c r="J104" s="5" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>717</v>
+        <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>218</v>
+        <v>437</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>348</v>
+        <v>719</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>717</v>
+        <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>720</v>
+        <v>736</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>717</v>
+        <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>14</v>
+        <v>748</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>745</v>
+        <v>225</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>746</v>
+        <v>189</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>501</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>375</v>
+        <v>751</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>14</v>
+        <v>748</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>762</v>
+        <v>751</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>14</v>
+        <v>748</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>183</v>
+        <v>225</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>218</v>
+        <v>776</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>182</v>
+        <v>777</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>462</v>
+      </c>
+      <c r="F114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>776</v>
+        <v>382</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>386</v>
+        <v>225</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>372</v>
+        <v>189</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>501</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>375</v>
+        <v>807</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H119" s="5" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="I119" s="5"/>
+        <v>812</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>813</v>
+      </c>
       <c r="J119" s="5" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>814</v>
+        <v>501</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="s">
-        <v>815</v>
-[...1 lines deleted...]
-      <c r="I120" s="5"/>
+        <v>819</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>820</v>
+      </c>
       <c r="J120" s="5" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>740</v>
+        <v>828</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>218</v>
+        <v>393</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>182</v>
+        <v>379</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>462</v>
+      </c>
+      <c r="F122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>828</v>
+        <v>382</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>446</v>
+        <v>355</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>521</v>
+        <v>501</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>833</v>
-[...3 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
-        <v>809</v>
+        <v>840</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>521</v>
+        <v>845</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>839</v>
-[...1 lines deleted...]
-      <c r="I124" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="I124" s="5"/>
+      <c r="J124" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="J124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K124" s="5" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>348</v>
+        <v>501</v>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>848</v>
+        <v>771</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>348</v>
+        <v>462</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>814</v>
+        <v>545</v>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>348</v>
+        <v>462</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>814</v>
+        <v>545</v>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>862</v>
+        <v>840</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>522</v>
+        <v>355</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>867</v>
+        <v>545</v>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="I128" s="5" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>867</v>
+        <v>355</v>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="I129" s="5" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>882</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>845</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>218</v>
+        <v>393</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>182</v>
+        <v>437</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>348</v>
+        <v>891</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>477</v>
+        <v>892</v>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="s">
-        <v>890</v>
-[...1 lines deleted...]
-      <c r="I131" s="5"/>
+        <v>893</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>894</v>
+      </c>
       <c r="J131" s="5" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>446</v>
+        <v>355</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>477</v>
+        <v>845</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>348</v>
+        <v>486</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>477</v>
+        <v>907</v>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="K133" s="5" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-        </is>
+        <v>355</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>907</v>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H134" s="5" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>917</v>
+        <v>189</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>922</v>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>372</v>
+        <v>923</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>375</v>
+        <v>925</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="I136" s="5"/>
+      <c r="J136" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>933</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>947</v>
+      </c>
+      <c r="M138" s="5" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="J139" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="L139" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="M139" s="5" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D136" s="5" t="s">
-[...29 lines deleted...]
-        <v>929</v>
+      <c r="D140" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="G140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="J140" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="L140" s="6" t="s">
+        <v>961</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="I141" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="J141" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="L141" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="M141" s="5" t="s">
+        <v>969</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -13339,44 +13862,49 @@
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
     <hyperlink ref="M136" r:id="rId141"/>
+    <hyperlink ref="M137" r:id="rId142"/>
+    <hyperlink ref="M138" r:id="rId143"/>
+    <hyperlink ref="M139" r:id="rId144"/>
+    <hyperlink ref="M140" r:id="rId145"/>
+    <hyperlink ref="M141" r:id="rId146"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>