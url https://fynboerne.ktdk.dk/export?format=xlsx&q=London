--- v3 (2026-02-26)
+++ v4 (2026-04-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="345" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="501" uniqueCount="352" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -252,50 +252,88 @@
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Albrecht Warbergs bror, Conrad Warberg, var godsforvalter på Glorup.
 Odenseanerne er muligvis Hempel Syberg og hans datter Thora, som flyttede til Odense i marts 1898.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen bor på et lille værelse i Firenze. De går på museer og besøger kirker. De spiser godt på restaurant og har kørt med elektrisk sporvogn. Det forsvundne brev er fundet på posthuset.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/uhvb</t>
   </si>
   <si>
     <t>Kæreste Mor!
 1000 Tak for Dit Brev som jeg fik i Dag til Morgen; jeg ventede med Længsel Postens Ankomst, da jeg havde regnet ud, at jeg nok kunde have Brev i Dag, hvis det blev sendt til Højrup! – Det var dejligt at høre, at I alle have det godt, jeg fik ganske vist det andet, Dagen efter at jeg havde skreven, men det jo allerede 14 Dage gammelt; Konsulen og Kn. Larsen havde været paa Posthuset sammen og derfra til Direktøren for at klage, og tilsidst kom Brevet – atter til Kn. Larsen, som heldigvis ikke gav det tilbage til Posthuset, men opsøgte os og fandt os paa et Museum – Konvolutten er aldeles overmalet med Adresser og Overstregninger. – Vi har det ogsaa udmærket og ere glade ved vort Værelse, om Dagen ere vi der jo ikke meget, men om Natten er der saa dejlig stille; de to første Nætter, da vi boede paa Hotel herinde i Byen, kunde vi ikke sove for Støj. – Desværre er Vejret i Gaar og i Dag mindre godt, klart Solskin ganske vist, men en væmmelig Blæst, som hvirvler Støv og Skidt op i Ansigterne paa os. – Vi spise i ”Napoleone” en morsom Beværtning, hvor der altid er en Masse Mennesker, og derfor udmærket god Mad, og meget billig. I Dag er det Fastedag, hvorfor der exeleres i Fisk, vi spiste til Frokost: kogt [tilføjet: kogt] Haj med Citron 
 [skrevet ned langs margen:] Meddel os, hvis der sker noget i Dreyfussagen [tilføjelse slut]
 og Olje, - derefter Blæksprutter med Spinat men tilsidst mente vi dog, at lidt Kød kunde gøre godt, hvorfor vi nød os en Portion Lammesteg med Kartofler og ovenpaa Ost. Du kan se, vi nægter os ikke noget, naar vi spise 4 Retter til Frokost, den bebo [udstreget: bebo] beløb sig kun til 1 Lire 90 C. for os begge tilsammen, altsaa ikke en Gang 1,50 Øre, er det ikke kolossalt billig. Men det er foruden Vin, Vi køber nemlig en Flaske ad Gangen, paa den Maade kan vi drikke ligesaa meget vi vil for o. 35 C. pr Maaltid. – Forleden sad der en gammel Fyr og spiste ved samme Bord som vi. Han saa temmelig fattig og lurvet ud og vi antage ham for en lille Haandværksmester. Til vores store Frobavselse tiltalte han os paa godt Engelsk, og da han mærkede det ikke var vores Sprog – paa tysk. Jeg fik mig imidlertid en italiensk Passiar med ham og vor Forbavselse steg, kan I tro, da det viste sig , at han havde været Professor i italiensk ved Universitetet i London i nogle og tyve Aar: og Tyskland har han gennemrejst for sin Fornøjelse. – Vi gaar paa Museer hver Dag og gærne ogsaa i en Kirke, samt en Tur omkring i Byen. Forleden var vi en dejlig Tur i Fiesole, op med elextrisk Sporv. men ned flottede vi os med en Droske. Vi spiste til Aften – altsaa Middag – deroppe. – Du maa endelig skrive [overstreget: skrive] snart igen, jeg var saa glad ved dit Brev. Nu er Las færdig med at skrive hjem og vi skulle han at spise. – Jeg taaler Maden udmærket, er glad ved Tante Mis’ Middel, som jeg anvender
 [skrevet ned langs siden:] Vi glemte at fejre Mortensaften, ellers ”fejre” vi alt muligt hvilket bestaar i at spise fint hos ”Melili” (gl. Bernhards Restaurant) [Tilføjelse slut]
 [skrevet paa tværs på side 1:] hver Dag. – Nu Farvel! – Rottbølls er her ikke, men de komme muligvis med det første, sagde Konsulen. – Hils alle, vi morede os over Fars og Palams Kastanjeplantager, og i det hele taget over alt, hvad du fortæller. – I komme vel fra Glorup Mandag saa kan dette ligge til I komme hjem. - 1000 Hilsner til alle, ogsaa Odensianerne og Lugge, naar Du skriver, ogsaa Palam fra Las og Eders A
 Fredag – 18</t>
   </si>
   <si>
+    <t>1900-07-03</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>- Jenkins
+Grethe Jungstedt
+Harris Sawyer
+Helen Sawyer
+- Tiffany</t>
+  </si>
+  <si>
+    <t>Boerkrigen var en krig i Sydafrika 1899-1902 mellem Det Britiske Imperium og boerrepublikkerne Transvaal og Oranje Fristaten. Dermed var det en krig mellem to hvide folkeslag om herredømmet i Sydafrika (Lex.dk). 
+"Kinakrigen" refererer oftest til den første kinesisk-japanske krig (1894-1895), en afgørende konflikt mellem Qing-dynastiet i Kina og det spirende japanske imperium. Krigen markerede et skifte i magtbalancen i Asien, hvor et moderniseret Japan besejrede det svækkede kinesiske kejserrige (Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1539</t>
+  </si>
+  <si>
+    <t>Harris Sawyer har af sin chef fået besked på at rejse til Kentucky. Det er meget varmt, så Harris var ikke begejstret.
+Ellen Sawyer tænker meget på ulykken i New York, hvor fire skibe brændte. Helen Sawyers arbejdsplads havde organiseret en personaleudflugt til Europa, og man skulle sejle med disse skibe. Der er mange voldsomme uroligheder for tiden; Boerkrigen, uro i Kina mm. Ellen har sympati for kineserne, som ikke har bedt om at få besøg af missionærer. - Der er mange kinsere i Boston. Flere af dem ernærer sig ved vask og strygning. Kvinderne og børnene kommer ikke ud, og mændene blander sig ikke med den amerikanske befolkning. 
+Grethe er syg, og Dr. Jenkins har tilset hende. Da han kom, strakte hun armene ud mod ham og ville op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LpU2</t>
+  </si>
+  <si>
+    <t>Tirsdag July 3 – 1900.
+Kære Mor!
+Jeg føler mig oplagt til at skrive i Aften og vil benytte mig deraf og få mit Tirsdagsbrev startet i god Tid. – Det er Søndag Aften og jeg har spist for meget Jordbæris, lille Grethe sover sødt og Harry er Hundreder af Mile herfra – I Fredags fik han Telegram fra Mr. Tiffany om at starte til Louisville, Kentucky samme Aften. Det er så langt som til Chicago, og jeg var jo ikke ret veltilpas, mest fordi det var en bagende Varme her [”her” indsat over linjen] og det var rimeligvis tropisk så langt syd på, som han skulde. Heldigvis blev det samme Eft. et stærkt Tordenvejr som rensede Luften og fik Temperaturen til at synke hele Landet over.Han kommer rimeligvis hjem igen Tirsdag, da Onsdag er Helligdag. 
+Var det dog ikke en rædselsfuld Ulykke i N.Y. idag med de 4 Skibe som brændte. Jeg kan ikke lade være med at tænke på det hele Dagen. – Den store Forening: ”Kristelig Forening for unge Mennesker”, hvis Hovedkontor er her i Byen og hvor Helen arbejder. – havde organiseret en Foreningsrejse til Paris, London o.s.v. og alle disse Mennesker fra hele Amerika over skulde have taget med de 4 Bremerdampere. Helen var inde på Kontoret idag og der var stor Bevægelse.
+Aarhundredet er rigtignok rigt på Begivenheder på sine gamle Dage. Boerkrigen, – Kinakrigen o.s.v. Jeg kan nu ikke lade være med at have en Slags Sympathi for Kineserne. De kan nu en Gang ikke fordrage Fremmede og har stridt for at blive fri for dem. De ere da såmænd også nok selv når Europæerne så alligevel borer sig ind med deres Missionærere Jærnbaner o.s.v. kan man da ikke fortænke dem i at de griber til det sidste Middel: at slå dem ihjel. Men det vil vel nok komme dem dyrt til at stå. – Her er en Masse Kinesere i Boston. Det er nogle pudsige Fyre at se på, - små gule Skævøjede i Kineserdragt og med Håret flettet i tynde Pidske og snoet om Hovedet. Mange af dem ser forresten godt ud. De ernærer sig mest ved at stryge, - jeg tror ikke der er en Gade her i Boston hvor der ikke er en kinesisk Vadsk og Strygning og man ser dem stå ved det åbne Vindue og arbejde. Kvinder og Børn ser man ikke, de kommer aldrig ud. Jeg har set tusinder af Kinesere, men aldrig en Kinesermadam. De ere skikkelige Folk som ikke fornærmer nogen el. blander sig med dem, men Irlænderne, som udgør det største Procent af Befolkningen her, hader dem som Pesten. -
+Mandag Aften.
+Lille Grethe er syg idag og jeg er meget bekymret for hende. Igår var hendes Mave lidt løs og her til Morgen havde hun Diarhoe og lidt Blod i det. Jeg telefonerede straks til Dr. Jenkins, som lovede at komme ud og se hende. Hun sad ren og klædt på i sin Vogn og legede, da han kom Klk 10 og var så sød at han var ganske indtaget i hende, - hun strakte Armene ud efter ham og da han tog hende, rev hun ham i Skægget og trak ham i 
+[Resten af brevet mangler]</t>
+  </si>
+  <si>
     <t>1902-10-18</t>
   </si>
   <si>
     <t>Valby</t>
   </si>
   <si>
     <t>London
 Charlottenborg, Nyhavn 2, København</t>
   </si>
   <si>
     <t>Ludvig Brandstrup, billedhugger
 - Brøchner
 Peter Hansen
 Andreas Larsen
 Johan Larsen
 Karl Schou
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Johannes Larsen skrev i sidste brev til Alhed, at Grosserer Brøchner ville købe billeder, men var på vej til London.</t>
   </si>
   <si>
     <t>Johannes Larsen skriver om en urhane og om, at Alhed havde bildt ham ind, at denne optog ham mere end hendes fars død.
 Grosserer Brøchner har taget 18 af Johannes Larsens studier med til London.
 Ludvig Brandstrups skulptur er kommet ud af formen, men den mangler hovedet og armene.
@@ -679,53 +717,50 @@
   <si>
     <t>Overfarten var nok slem. 
 Brylluppet (mellem Astrid Warberg og Jørgen Schou) finder først sted om en måned, for Jørgens finger skal først være rask. Fru Syberg/Schou er ikke sød mod Astrid.
 Alhed Larsen er glad for at have Louise Brønsteds børn hos sig.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/ssZJ</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 BREVKORT.
 [Skrevet med blyant:]
 1920
 [Skrevet med blæk i adressefeltet:]
 Mrs. L. Brønsted
 c/o Mrs. Henning
 44-45 Tavistock Sq.
 London W-C.
 [Skrevet med blæk i tekstfelterne:]
 Onsdag d: 17_de_
 Kæreste Lugge!
 Det var vist en slem Overfart, her blæste det meget, men Vinden var vel god nok. Alt vel her! I ser vel danske Aviser og veed om det store Nederlag i 2 Zone, her bliver vældig Kamp hjemme af dem der absolut vil have Flensborg trods alt. Det er mig ret vel tilpas, dog før om en Maanedstid bliver de ikke gift hun vil have Schous Finger rask først, den er meget læderet, og han kan ikke arbejde; Fru S. gør megen Indvending, men er ikke videre rar mod A. Hun er underlig. Næste Gang faaer Du Brev og skal da høre mere. Lige nu kom der et dejligt lille Kort fra Alhed; hun er saa glad ved Dine Børn, de er saa søde og Las er jo væk. Kærlige Hilsener! Mor.</t>
   </si>
   <si>
     <t>1920-04-08</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>London W.C.
 44-45 Tavistock Sq.</t>
   </si>
   <si>
     <t>Ellen Brønsted
 Johannes Nicolaus Brønsted
 Grethe Jungstedt
 Kurt Jungstedt
 Alhed Larsen
 Johannes Larsen
 Christine  Mackie</t>
   </si>
   <si>
     <t>Kurt Jungstedt blev kaldt Gøsta. Han og Grethe blev gift i 1920. 
 Mrs. Henning og Bennet kendes ikke. 
 Et cloister er en overdækket gang, ofte med buegange og søjler, der omkranser en indre gårdhave.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3775</t>
   </si>
   <si>
     <t>Grethe Sawyer/Jungstedt skal giftes. Christine Mackie og Alhed Larsen synes, at det er skrækkeligt. Ellen Sawyer er ikke enig. Kun tænker hun på, om Kurt/Gøsta Jungstedt er den rette. Måske vil ægteskabet gå ud over Grethes musik, men hun passer den alligevel ikke ordentligt. Ellen og Grethe syr udstyr.
 Det er trist for Louise, at hun mister sin kokkepige/Grethe. Ellen er enig med Grethe om, at Grethe må betale kostpengene tilbage til Louise, men kan Ellen få lov at låne dem? Det er dyrt at få en datter gift. 
@@ -2314,59 +2349,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/i31D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zh20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uhvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KBSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7s4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zoGO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OkiX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ff7U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ssZJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d3Gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Bv4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9LPr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BFJ7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P1L8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eki6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAfR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wctH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t1xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/prtQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qk6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cB31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DQtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M43"/>
+  <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -2563,1759 +2598,1807 @@
       </c>
       <c r="I5" s="5" t="s">
         <v>46</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>48</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>41</v>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H6" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="I6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>57</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="5" t="s">
         <v>68</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="J8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="G9" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="I9" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D10" s="5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F10" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>87</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>88</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>89</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>90</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="E11" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="s">
         <v>93</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>95</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>96</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>97</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>98</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D12" s="5" t="s">
+      <c r="F12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G12" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H12" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="I12" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
         <v>104</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>105</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>106</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>118</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>119</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="F15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="G15" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="I15" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="5" t="s">
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="I16" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="J16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="L16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
         <v>140</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>141</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>142</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>143</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>144</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F18" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="F18" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="H18" s="5" t="s">
+      <c r="I18" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>150</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>151</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="H19" s="5" t="s">
+      <c r="I19" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="J19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="J19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="H20" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="5" t="s">
+      <c r="I20" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="F20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="5" t="s">
+      <c r="J20" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="H20" s="5" t="s">
+      <c r="K20" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="J20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="5" t="s">
+      <c r="M20" s="5" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="n">
-        <v>1928</v>
+      <c r="A21" s="5" t="s">
+        <v>169</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>14</v>
+        <v>170</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="D21" s="5" t="s">
+      <c r="F21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="E21" s="5" t="s">
+      <c r="H21" s="5" t="s">
         <v>173</v>
-      </c>
-[...11 lines deleted...]
-        <v>101</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>174</v>
       </c>
       <c r="J21" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K21" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="L21" s="6" t="s">
+      <c r="M21" s="5" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="5" t="n">
+        <v>1928</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="F22" s="5" t="s">
+      <c r="F22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="I22" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="J22" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="I22" s="5" t="s">
+      <c r="K22" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="J22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E23" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="5" t="s">
+      <c r="F23" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...10 lines deleted...]
-      <c r="G23" s="5" t="s">
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="H23" s="5" t="s">
+      <c r="I23" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="J23" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K23" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="J23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="M23" s="5" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="s">
         <v>196</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H24" s="5" t="s">
         <v>197</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>198</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>175</v>
+        <v>47</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>199</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>200</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>202</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>203</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>204</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>205</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>206</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>207</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>209</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>67</v>
+        <v>178</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>210</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
         <v>211</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>212</v>
       </c>
       <c r="J26" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K26" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="K26" s="5" t="s">
+      <c r="L26" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>171</v>
+        <v>84</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-        </is>
+        <v>75</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>217</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
         <v>218</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>219</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>220</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>221</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>222</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>224</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H28" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="I28" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="I28" s="5" t="s">
+      <c r="J28" s="5" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>228</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>229</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>232</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>233</v>
+        <v>179</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F29" s="5" t="s">
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="I29" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I29" s="5" t="s">
+      <c r="J29" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K29" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="J29" s="5" t="s">
+      <c r="L29" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="K29" s="5" t="s">
+      <c r="M29" s="5" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="5" t="s">
+      <c r="E30" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="E30" s="5" t="s">
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I30" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="F30" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="J30" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="K30" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="J30" s="5" t="s">
+      <c r="L30" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="K30" s="5" t="s">
+      <c r="M30" s="5" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>67</v>
+        <v>248</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="F31" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H31" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="G31" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="I31" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="I31" s="5" t="s">
+      <c r="J31" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="J31" s="5" t="s">
+      <c r="K31" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="K31" s="5" t="s">
+      <c r="L31" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="L31" s="6" t="s">
+      <c r="M31" s="5" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E32" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="F32" s="5" t="s">
+      <c r="I32" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="G32" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H32" s="5" t="s">
+      <c r="J32" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="I32" s="5" t="s">
+      <c r="K32" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="J32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="K32" s="5" t="s">
+      <c r="M32" s="5" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D33" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H33" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="E33" s="5" t="s">
+      <c r="I33" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="F33" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H33" s="5" t="s">
+      <c r="J33" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="I33" s="5" t="s">
+      <c r="K33" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="J33" s="5" t="s">
+      <c r="L33" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="K33" s="5" t="s">
+      <c r="M33" s="5" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      <c r="F34" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="G34" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H34" s="5" t="s">
+      <c r="I34" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="I34" s="5" t="s">
+      <c r="J34" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="J34" s="5" t="s">
+      <c r="K34" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="K34" s="5" t="s">
+      <c r="L34" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="L34" s="6" t="s">
+      <c r="M34" s="5" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="E35" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H35" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="F35" s="5" t="s">
+      <c r="I35" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="G35" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H35" s="5" t="s">
+      <c r="J35" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="I35" s="5" t="s">
+      <c r="K35" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="J35" s="5" t="s">
+      <c r="L35" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="K35" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="6" t="s">
+      <c r="M35" s="5" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="D36" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="F36" s="5" t="s">
         <v>292</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
         <v>293</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>294</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="K36" s="5" t="s">
         <v>295</v>
+      </c>
+      <c r="K36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L36" s="6" t="s">
         <v>296</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>67</v>
+        <v>299</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>17</v>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>301</v>
+        <v>227</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>302</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>303</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>305</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
         <v>306</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>307</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>308</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>309</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>310</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>312</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>292</v>
+        <v>75</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>217</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>257</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
         <v>313</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>314</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>220</v>
+        <v>315</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>172</v>
+        <v>299</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>67</v>
+        <v>179</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>17</v>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
         <v>332</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>333</v>
       </c>
       <c r="J42" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K42" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="K42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>335</v>
       </c>
-      <c r="L42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>292</v>
+        <v>75</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>17</v>
+        <v>217</v>
       </c>
       <c r="F43" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H43" s="5" t="s">
+      <c r="I43" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="J43" s="5" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>342</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>343</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>344</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
     <hyperlink ref="M35" r:id="rId40"/>
     <hyperlink ref="M36" r:id="rId41"/>
     <hyperlink ref="M37" r:id="rId42"/>
     <hyperlink ref="M38" r:id="rId43"/>
     <hyperlink ref="M39" r:id="rId44"/>
     <hyperlink ref="M40" r:id="rId45"/>
     <hyperlink ref="M41" r:id="rId46"/>
     <hyperlink ref="M42" r:id="rId47"/>
     <hyperlink ref="M43" r:id="rId48"/>
+    <hyperlink ref="M44" r:id="rId49"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>