--- v2 (2026-02-16)
+++ v3 (2026-04-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1502" uniqueCount="959" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1532" uniqueCount="980" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -238,50 +238,108 @@
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2098</t>
   </si>
   <si>
     <t>Alhed Larsen fik under en middag hos Sperling at vide, at karlen Lars havde hængt sig om natten.
 Peter Hansen har i sit pyntede atelier holdt en flot fødselsdagsfest for sin søster, Marie.
 Alhed Larsen har været til bal på Hvilan og danset en masse. 
 Et par dage efter var Alhed Larsen til endnu en fødselsdagsfejring hos Eline og Christian Brandstrup.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/gYAb</t>
   </si>
   <si>
     <t>[Øverst på side 1 er med blyant og en anden skrift end Alhed Larsens skrevet:]
 (København 1891? Januar.
 Kæreste Moder!
 Tak for Dit Brev! Det er dog dejligt, at Du nu snart er rask igen.
 Du fik da et Brev fra mig Dagen før Din Fødselsdag?? Ellen [det afsluttende ”n” overstreget] skændte over, at jeg ikke skrev et ordentligt Brev til den Dag; men jeg var nødt til at skrive Lykønskningen paa samme Tid som jeg skrev Brevet, da jeg jo den næste Dag skulde gaa til Sperlings ligefra Fabrikken.
 - Hos Sys’s var der foruden nu Bøjsens, Langes, Stenbergs og Frk Bache, det var en lille festlig Middag, men Stemningen var noget trykket, da Lars, deres gamle Karl, havde hængt sig om Natten det har I vel hørt om fra Sandholt; de tog sig det alle 3 meget nær, kunde man tydelig høre; de sendte alle mange Hilsener hjem, naar jeg skrev, og Dit P [”Dit P” overstreget] Din Skaal blev drukken. – 
 Jeg har for Resten oplevet en Del, siden jeg skrev sidst, og skal nu fortælle noget derom. – Det var Marie Hansens Fødselsdag 21 d.M. og P. Hansen havde i den Anledning inviteret nogle Gæster i Stilen: ”udbeder sig Æren af o.s.v. E.Skr: De bedes spise til Aften, inden De gaar hjemme fra[”]; endvidere stod der under ”Toilette: den nye gule![”] – dette havde jeg dog ikke reflekteret paa, da jeg trode, det hele var Løjer. Imidlertid havde P.H. virkelig arrangeret et lille Bal; 4 Par: P.H., Lützhøft, Neukirk og en Grosserer Nellemann, Fru Nellemann, Frk Neukirk, Marie og jeg og endelig Poul Hansen, der drejede paa en [ulæseligt ord]! – Herrerne var i Spidskjole og der var grinagtigt tegnede Balkort; Atelieret var helt ryddet og der var hængt japanesiske Lamper under Loftet. Traktementet var Appelsiner, Nødder, Rødvin sv. Banko og Sodavand med Konjak; Stemningen var udmærket og vi morede os alle brilliant. – Midt i Ugen kom der en meget indtrængende Indbydelse fra Malle og de andre om at komme til Hvilan Søndag; Da jeg havde meget Lyst til det, og da jeg desuden havde lovet det før Jul, rejste jeg derover. Der var Elevbal Lørdag Aften, Ballet var allerede i fuld Gang da jeg kom, det var forfærdelig morsomt Doktoren dansede selv med; der var (til Held for mig) flere Herrer end Damer, saa jeg dansede hele Tiden, ogsaa ”Kvadrille” det var morsomt at se alle de brillante Mennesker igen. – Jeg rejste tilbage igen Søndag Aften. –
 Mandag Eft. gik jeg meget tidlig i Seng, det var alligevel en anstrængende Dag, [”Dag” overstreget] Rejse, saa jeg var forvirret. I Dag (Tirsdag) til Morgen kom Onkel Christian ind paa Fabrikken og inviterede mig derud i Aften for at højtideligholde Onkel Jonas Fødselsdag. Men tillige bad han mig om at komme derud, saasnart jeg havde spist til Middag for at hjælpe Tante Eline lidt. (Derfor kunde jeg kun [et overstreget tegn] naa at skrive et Brevkort samt besvare en Invitation til Komtessen i Morgen til Middag.) – Nu er jeg kommen hjem ude fra Tante Eline og Onkel Christian, det var et meget muntert Gilde med Punsch og Kager; der var kun Onklerne Fritz og Jonas samt en cand. Rüdylhock, Lut og Svend kunde ikke komme. Onkel Jon. [navnet svært læseligt] inviterede mig til et muligt Regensbal samt Regensskovtur med Bal til Sommer! - - Men for Øjeblikket er jeg knusende søvnig Kl. er over 2, den var c. 1 ½, da jeg kom hjem. – De gamle har det godt. – Hos Henningsen købte jeg en Kam, Kæmmedito og Kammerenser men jeg betalte rigtignok ikke. – Tak fordi Du vil sende mig 10 Kr! – I mit næste Brev skal jeg gøre Dig rede for mine Pengesager, der ikke staar saa daarligt for Øjeblikket; Men nu maa jeg holde op, da jeg næsten ikke kan skrive rigtig af bare Søvnighed.
 1000 Hilsner til Eder alle
 Din Alhed
 Jeg fik en s. Kjole der er bleven nydelig syet og som jeg har haft paa til denne Fêtes -</t>
+  </si>
+  <si>
+    <t>1893-04-27</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Hvilan</t>
+  </si>
+  <si>
+    <t>Hedda -
+Otto -
+Schoffen -
+Leonard Holmstrøm
+Leonard Holst
+Christine  Mackie
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Hvilan var en højskole beliggende nær Malmø. Flere af Warberg-søstrene opholdt sig i perioder der. Det vides ikke, hvad Dalen var. 
+Leonard Holst og Christine Mackie var en tid forlovet, og i 1892 fik de en datter. De to blev ikke gift. 
+Foreningen var en studentersammenslutning, som Ellen, Christine og Alhed (alle født Warberg) havde meget selskabelig samvær med i deres unge dage. 
+Rysligt trakigt betyder frygtelig tragisk.
+Tante Hilda, Thea, Onkel Otto, Böckmann, Alma, Marie Louise, Signe, Selma Johannson, Carl, Emil og Anna Larsen sanmt Moster Anna er ukendte.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1582</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer rejser til København om otte dage for at deltage i Christine Mackies fødselsdagsfest.
+Leonard Holst vil komme til Erikshaab denne sommer.
+Det er dejligt at være på Hvilan og Dalen.
+Leonard synger i et kor.
+Ellen har været på fisketur og derefter gået i måneskin til et sted, hvor man sang. Dagen efter rejste hun fra Dalen til Hvilan, hvor man om mandagen skal modtage elever.
+Da Ellen havde taget sin bomuldskjole på, protesterede Tante Hedda og bad hende skifte.
+Den følgende dag skal Ellen til Malmø på et besøg.
+Leonard har ikke smidt de guldknapper, som han fik af Ellens far, væk. 
+Mange på Hvilan er syge.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/IQBf</t>
+  </si>
+  <si>
+    <t>Hvilan d. 24ende April.
+Kære Mor!
+Tak for dit Brev, som jeg modtog i Eft. ved Hjemkomsten fra Dalen, - det er dog uheldigt at du enten skal til Ølstedgaard el. Sandholdt, naar du skal skrive til mig. Siden det er saa morsomt at faa Brev fra mig, skal jeg se at faa et sat sammen og skikket hjem med det første. --- Om du vil høre min Rejseplan, saa er den saalunde: Søndag 8 Dage rejser jeg til Kbh. – Søndag Aften (7 Maj) har Chr. i Sinde af fejre sin Fødselsdag, og den fête vil jeg gærne være med til, da den Del af Foreningen skal samles. - Paa Lørdag kommer Leonard vist, saa den Dag vil jeg ikke rejse. - Og saa har jeg tænkt at rejse hjem Pinselørdag, det vilde være saa fælt at rejse 2den Pinsedag, og desuden er det morsomt at sunde sig og orientere sig en lille Smule, inden Korporatiet ankommer. 
+Leonard kommer muligvis og troligvis til Erikshaab til Sommer, kørende paa sin Bycycle, - er det ikke knusende morsomt, jeg opmuntrede ham til at gøre det, og han har meget Lyst kunde, jeg mærke. Om han kom f. Eks. sammen med Otto og Schoffen! – Det var storartet morsomt at se ham igen – rask og glad og kønnere end nogen Sinde før, de andre siger, at han er bleven fed, det kan jeg nu ikke se. –
+Paa Dalen var der dejligt at være, Tante Hilda og Onkel Otto vare saa venlige og rare, Farbror Otto har ganske erobret mit Hjærte. Thea var kostelig. Han har haft Lungebetændelse, men var oppe igen. Vi sluttede et varmt Venskab, og han inviterede mig med til et Bryllup. Han spurgte flere Gange efter Christine og bad mig hilse hende. Han sagde, at det var rysligt traakigt for Leonard, men føjede til ”Aa – ka’ ta’ en anden”. 
+I Aftes var der nogle unge Piger i Besøg – en Böckmann og en Delén; - Tante Hilda spurgte Thea, hvem af dem allesammen at ["at" overstreget] Leonard skulde have og sagde, at han skulde holde en Tale. Thea tog højtideligt sit Glas, gik frem midt paa Gulvet og sagde: ”E – e e – Frk. Warberg”, - hvorpaa han holdt en lille Tale og drak med os. – 
+Nu ere Sig. Alma og jeg i Seng, vi vil derfor fortsætte Betragtningerne i Morgen. 
+Fred Form. –
+Den 1ste Dag vi vare i Dalen, gik vi om Eftermiddagen hen til et Sted, som hedder Marieberg, hvor der bor nogle Mennesker som hedder Böckmann. Der var 2-3 unge Piger og vi havde det rigtigt ["t" sidst i ordet overstreget] morsomt. Leon., en ung Han – Böckmann og jeg spillede Billard. – Da vi kom hjem, sad begge de gamle og spillede Dam, det saa saa pænt ud. – Leon. gik hver Aften Klk 8½ til Sang, d.v.s. paa Søndag skal et el. andet Upsalamode fejres over hele Landet, og saa har de dannet en Kvartet el. et Kor, som skal synge i deres Kirke. Leon. synger Bas. 
+Onsdag Eft. vare vi ude at fiske. Der var hyret en Fisker, som kom med et Net, og i c 3 Timer gik vi og saa paa at de trak Fisk op – Gedder, Skaller o.s.v. - . Den ["Den" overstreget] Senere kom, som jeg har fortalt, de unge Piger, som vi besøgte den foregaaende Dag; vi spillede Tosiny og Ræv, og om Aftenen gik Marie Louise og jeg med til Sang. Signe var for træt. Det var rigtig kønt at høre, men det bedste var Turen i dejlig klart Maaneskin, det var saa dejligt et Vejr, at vi knap gad gaa ind da vi kom hjem, men satte os uden for paa Bænken (NB, det var mildt og stille, vi sad der ikke ret længe – og jeg hoster ikke mere.) 
+Den næste Dag rejste vi allerede hjem igen. Leon. kørte til Malmø paa sin Cycle, han skulde træffe en eller anden der. Vi gik hjem fra Staffanstorp, c. 1 Mil. Da vi havde været hjemme et Øjeblik og træder ind i Matsalen - sidder Leonard der og spiser, og da han havde siddet der et Kvarterstid, rejste han sig og kørte afsted igen. – Her er kommen en Flicka, Selma Johannson, som skal gaa i Skolen, de sidder og sludrer bag mig, saa det er næsten umuligt at skrive. – Jeg haaber ikke, at jeg er til Ulejlighed naar jeg bliver her til Søndag, jeg kan jo hjælpe dem med, hvad de gør og liægger ["i" i ordet overstreget] jo ikke Beslag paa dem med Underholdning. Paa Mandag begynder Skolen, det skal blive morsomt at se den i Gang. – 
+I Dag har jeg min Bomuldskjole paa for første Gang, men du skulde have hørt et ”Lamaskrig” R [”R” er indsat under LÆ'et i "Lamaskrig"], da jeg kom ned i Morges, - Tante Hedda vilde absolut have mig op og tage en anden paa, men Dr. holdt med mig, saa jeg fik Lov at beholde den paa. Det er ganske henrivende at have en daglig Kjole paa igen, jeg har maattet gaa med den graa med Silkeærmer, og det har plaget mig saadan, - jeg gad ikke gaa omkring med Slæbet og slæbe. – Naar du faar dette Brev, har I vist besøg af Carl Larsen, en Bror til Emil Larsen, Anna Larsens Mand – en lang Forklaring.) Han talte om det, og jeg opmuntrede ham til at gøre det. – I Morgen skal vi rejse til Malmø til Middag hos ”Moster Anna”, det skal blive morsomt, og hun skal synge for os. - Elverhøj spilles dernede, men alligevel bliver jeg siddende her og skriver, det kaan man da kalde ”at skrive med Lyst”!! --. Ang. Leons Guldknapper, da synes jeg ikke, det er værd at snakke om dem, da det menes at Far har foræret ham dem, men jeg tror ikke han har smidt dem bort, han havde i det mindste smaa Guldknapper paa en Dag. 
+Helbredstilstanden her paa Hvilan gaar det skidt med, naar man vil spørge til den, er det klogest at spørge ”hvem er rask”, for de raske er nemmest at opspore. Tante Hedda laa af Hovedpine i Gaar da vi kom hjem, Alma er stærkt forkølet, saa hun har været hjemme fra Skolen et Par Dage, H. og Signe er svage og taal. ingenting, Lennart har en Byld. 
+[Resten af brevet mangler].</t>
   </si>
   <si>
     <t>1894-02-10</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Hedda -
 Johannes -
 Lars Christian Balslev
 Thorvald Balslev
 Wilhelmine Berg
 Carl Brandstrup
 Christian  Brandstrup
 Emil Brandstrup
 Johanne Christine Brandstrup
 Lauritz  Brandstrup
 Ludvig Brandstrup, billedhugger
 Jens Brandt
 Julie Brandt
 Thora  Branner
 Marie Bredsdorff
 Morten Bredsdorff
 Thomas Bredsdorff
@@ -376,50 +434,81 @@
 Hun skrev i januar til forældrene, at hun var blevet forlovet med Thomas Bredsdorff. Alhed Larsen, f. Warberg, rejste ca. 12. februar 1894.
 Lundbyes Rejserulle er en rulle papir med træsnit af Joh. Th. Lundbye. Rullen ligger i et paprør, som er lukket med en træprop i hver ende. Xylograf Hendriksen fik udgivet dette værk via August Bangs Boghandel i København.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1947</t>
   </si>
   <si>
     <t>Christine tror, at hendes hovedpine skyldes skænderier med hendes forlovede, Thomas. Måske gifter de sig ikke, eller måske skal de holde en pause. Thomas har kureret sin nervøsitet ved cykling, og nu vil Christine gerne af sin far have lov at hæve de 300 kr., som hun har i sparekassen. Egentlig var pengene til udstyr, men helbredet er vigtigere. Der er rigtig mange damer i København, der cykler, og det er ikke farligt for kvinder, som nogle mener. Forældrene må ikke tro, at hun kun vil have en cykel, fordi det vil være sjovt, og det er i øvrigt Thomas' idé! Christine vil ikke på kur i Silkeborg - dette kan spares væk - men blot bade i 14 dage, når hun kommer hjem på ferie. Hun synes i øvrigt også, at det er dumt at sige lejligheden op og flytte til Odense, for nu vil hun begynde at få elever i København. 
 Moderen må sende diverse tøj og også æg, for Christines læge siger, at hun spiser for let, så hun skal have hvidtøl, æg og kakao. 
 Thomas er blevet tilbudt at blive forstander ved en ny højskole i Jylland, men han har sagt nej tak. Måske kommer han og Christine i stedet til Frederiksborg, som er et dejligt sted og nær København. 
 Thomas og Christine har besøgt maleren Bredsdorff, men desværre havde hun hovedpine under besøget. De har set Charleys Tante i teatret.
 Nogle fra Rumps familie skal til Italien, og de lægger sammen til en gave til Alhed. 
 Om aftenen skal Christine og Thomas høre Begstrup tale i Studenterkredsen.
 Forældrene må sende majpengene snarest, så Christine kan betale Fru R. Hun og de averterer efter en indflytter mere til lejligheden.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Iw9P</t>
   </si>
   <si>
     <t>Dette Brev er ikke til at læse højt for Menigheden, det er kun for dig og Far (Elle)
 Kæreste Mor!
 Jeg lovede nok Brev "en af de første Dage", skal I have det inden Søndag må jeg nok skrive nu, det er trukken så længe ud, inden jeg har fået Ro til det. Lad mig nu først omtale Helbredet, der jo er en vigtig Ting; siden jeg begyndte på min Kur, har jeg haft det mærkværdig godt - aldeles ikke Hovedpine i den sidste halve Snes Dage før nu i Dag, jeg har måttet ligge til Middag. Jeg bliver mere og mere overbevist om, at min forværrede Helbredstilstand stammer fra Forlovelsen - i Dag har jeg haft et Bevis: hvorfor i al Verden skulde jeg i Dag pludselig blive så medtaget uden fordi vi igår havde en temmelig alvorlig Dag med - hvad skal jeg kalde det - Storme og Brydninger, som er uundgåelige, men som tager så rædsomt på Hovedet; jeg er forøvrigt bedre igen efter at have sovet hele Frm. Nu skal du høre, hvad jeg mener om Sommerplanen efter at have tænkt meget over den; jeg synes det er absolut forkert at tænke på at forlade Byen for bestandig nu, da jeg dog forhåbentlig står temmelig nær ved Målet: at få Elever, hvem ved, hvor længe det kan vare, inden vi bliver gifte, og - bliv nu bare ikke ængstelig, fordi jeg siger det - hvem ved med Bestemthed, om vi nogen Sinde bliver det! Hermed mener jeg ikke egentlig, at jeg nærer nogen Tvivl om den Ting, men hvor der - trods den Samklang der er på Bunden - er så store Uligheder, ja Modsætninger i Naturel og Livssyn, der kan ingen Mennesker garantere! Vi har selv tit talt om, at vort Forhold er sådan, at vi kunde tænkes at bryde med hinanden og så finde hinanden igen - for at vi nogen Sinde skulde gå fra hinanden af Mangel på Kærlighed - det vilde jeg nok se, før jeg troede det. Bliv nu [et par overstregede bogstaver] bare ikke ængstelig for dette, vi arbejder os jo nok sammen, vi er allerede kommen hinanden så meget nærmere, men skønt det altså kun står som en Mulighed, så må det dog også indrømmes, at det er en Mulighed, og det kan dog være, at man bør tage den med i Betragtning. Hvad Sommerplanen altså angår, da mener jeg, jeg skal nøjes med en forlænget Sommerferie - ikke noget med at blive borte til Nytår eller med at sige Lejligheden op; skal jeg (hvad jeg altså bestemt går ud fra) herind igen, så er det bare Ulejlighed og Pengespilde at sige Lejligheden op og rykke ind et andet Sted; vi må dog betale den indtil midt i Oktober, jeg mener, at jeg skal tage Ferie fra Sølvbrylluppet til midt i August, bade to Mdr. og være hjemme 14 Dage. Jeg mener også, at det vilde være mindre praktisk, at jeg kom til Silkeborg, det er rædsom dyrt og [et overstreget bogstav] vi høre om Masser, som har været der uden Udbytte; de to Måneders Strandbade vil virke akkurat ligeså godt. Men nu har Thomas foreslået en Ting, som måske, ja efter al Rimelighed vilde kunne efterhånden helbrede mig fuldstændig - bedre end al Verdens Bade og Vandkure og Piller: den Ting er en Cycle. Vi høre om så mangfoldige Mennesker, der er bleven helbredede for forskellige Lidelser ved fornuftig Brug af en Cycle - naturligvis må der ikke være Tale om Rekorder og den Slags Overdrivelser, Væddeløb o.s.v. Svigerfar, som var meget svag og skrøbelig før han fik cin Cycle, er nu fuldstændig rask, og Thomas, vil I tænke jer, som var så ussel, han er nu så godt som kureret for sin rædsomme Nervøsitet. Netop for Nervøsitet tror jeg, den Motion er aldeles enestående virksom; jeg kom, da han sagde det, til at tænke på, hvad Bedstemor en Gang sagde, at hun var vis på, jeg vilde blive rask, hvis jeg kom til at ride, det havde hjulpet hende som ung. Når jeg blot kunde få Lov at få de 300 Kr. af min Sparekassebog, så kunde jeg få en god Cycle - ja, jeg behøvede måske ikke en Gang så meget, I kan tro, de Penge vilde bære gode Renter; jeg er så overbevist om, at de Penge ikke kan anvendes bedre, det er underligt, at jeg ["jeg" overstreget] den Tanke aldrig er faldet mig ind, det er Thomas, der har fået Idéen, og han er rasende ivrig for den, netop fordi han selv er bleven Hjulpet så vidunderlig på det ene År, han har haft sin. Og det er ikke en Kur, som man bruger en eller 2 Måneder, og hvis Virkning som oftest kun spores kort Tid efter (som Bade o. desl.) men en Kur, som rigtig kan virke intensivt og solidt, fordi den er vedvarende. Å, hvor det var herligt, brillant, hvis Far vilde give Lov til det med de tre ["tre" overstreget] 300 Kr. vi er begge så overbeviste om, at det vilde være det Middel, jeg søger. Hvis I har hørt - eller hører af Dr. Schroll - at en Kvinde ikke har godt af at køre på Cycle, så siger jeg, at jeg tror det simpelthen ikke, (de, der lide af Kvindesygdomme tales her nat. ikke om, jeg er jo stærk og kraftig af Legeme) hvis det var Tilfældet, at ["at" overstreget] så ved jeg da, at Læger ikke lod deres Koner køre, og det ser vi dog herinde, bl.a. Læssøernes Læge, Dr Poulsen (Grundtvigs Svigersøn) og hans hele Familie køre, så det er en Lyst, endogså en Pige på Adis' Alder. Jeg kan nu ikke tro andet, end at Far vil give Lov til at lade mig tage de 300 Kr. - lad os dog bare stryge Bade og det hele Stads, som jeg har så usigelig lidt Tiltro til - og bryde overtvert med dette; det kan gærne være, de Penge skulde bruges til Udstyr o.s.v. men det kan ikke hjælpe, dett_e med Helbredet _må gå forud for alt det andet, det mener I jo også begge to. Slå det nu endelig ikke hen med, at det kan ikke lade sig gøre, men tænk alvorlig over det. Jeg er så inde på, at det er den Slags Kur, der skal kurere mig - eller i det mindste holde mig nogenlunde rask. I må endelig ikke se på dette som noget vildt og extravagant, hveranden Dame har jo Cycle, man ser snart ligeså mange Damer som Herrer øve den Sport; Gudrun Br. får én, så snart den gamle får Råd. Kunde jeg få denne vor Plan realiseret, så skal jeg love jer højt og helligt, at jeg skal blive rask, og hjælper det ikke (hvad der nu ikke kan tænkes) så skal jeg sælge den under Hånden, det kan sagtens lade sig gøre. Bare I nu ikke bliver gale og siger, at jeg vil ikke andet, end hvad jeg har Lyst til! Det er jo også uheldigt, at mine Planer stemmer sådan med, hvad jeg synes er det behageligste; men denne Idé er jo dog Thomas' - og min Sommerplan med kun 14 Dage hjemme, den anser jeg dog for alt andet end attråværdig!! - - - - -
 Jeg har et Par rene Lagner med store Navne, ellers intet af det andet, du skriver om hverken snavset eller rent; jeg har kun Håndklæder af de grove med Sildebensnavn og ingen Mellemværkspudevår. Send mig 4 Sæt Linned og et Par Natkjoler samt hvad der er af Lommetørklæder, Forkl. og Strømper (der er vel ingen) og mine lyse Liv endelig alle [et overstreget tegn] 5. Jeg sender i Morgen Bog og Bånd, det kan desværre ikke nå at komme med her, jeg vil ikke vente med dette Brev, så I først får det Mandag. Thomas har haft Tilbud om at blive Forstander for en ny Højskole i Jylland, jeg synes, det er stolt. Han sagde nat. nej dertil. Hvad han slår sig ned på, vides ikke endnu, han har jo forskellige Tilbud og Planer; måske kommer vi til at bo lige ved Frederiksborg, det var et storartet Sted, dejlig Natur og nærved København. Igår var Th. og jeg i Dyrehaven, men det var et kedeligt, koldt Vejr. For nogle Søndage siden var vi ude hos Maleren Bredsdorffs tillige med Maria og Thora; det er nogle morsomme, rare Mennesker, de bor i Birkerød; men naturligvis var Dagen for mig spoleret ved en ualmindelig slem Hovedpine. Vi var en hel Del (bl.a. Frk. Brun) forleden henne at se Charleys Tante - den Dag det tordnede - vi sad i Theatret og hørte det knalde løs; efter Forestillingen stod vi for at vente på Drosche sam ell. Tørrevejr ["sam" overstreget; "ell. Tørrevejr" indsat over linjen] en Times Tid sammen med Skuespillerne Fjelstrup og Helsengren, det var ganske sjov. Nu går jo Monrad til Marmorkirken, jeg er glad ved det, det er mig efterhånden noget ensidigt med den lille sammensyltede Skare af Guds udvalgte i Vartau, de kan vist have godt af nogle ny Elementer. Tænk hvor morsomt, der er nogle af Carl Rumps Slægt, der rejser til Florenz, og nu har en eller anden fået den Ide at Foreningen skal sende en Ting med ned til Alhed; der er udvalgt 12 til at give hver 25 Øre, og så sender vi J. Th. Lundbyes "Rejserulle." Jeg synes, det er sødt funden på. Hvis I vil sende noget til min Fødselsdag, så send lidt Chokolade og Bagværk, at vi kan invitere vore nærmeste herhen om Aftenen. Jeg har taget mig den store Frihed at rekvirere fra Valeur 1 Cacao; Dr. Fr. pålagde mig forleden at leve kraftig, og da Frk Bruun forleden havde mig i Skole desangående, sagde hun, at [overstregede bogstaver] som jeg lever, det vil ingen Læge kalde kraftig. Jeg skulde spise meget Æg, drikke Cacao og drikke meget Øl f. Ex prima Hvidtøl blandet med Maltøl. Hvis jeg nu kunde få de Æg, du for længere Tid siden har lovet, så vilde jeg spise et om Morgenen rørt med Sukker og Cacao og kogende Vand, det er nemmere end med Mælk. Lidt Maltøl kunde jeg så købe og blande med Hvidtøl. Frk. Bruun er forfærdelig sød imod mig og holder så meget af mig, jeg er der så tit til Aften, igår var jeg bedt til Frokost sammen med Fru Begtrup fra Askov, som udeblev. I Aften skal Pan og jeg med Th. i Studenterkresen, Begtrup (Askov) taler; Emne: "Udsigt fra Tårnet", jeg vilde endelig have Th. (som jo er Formand) til at få Johannes Jørgensen med derhen at deltage i Diskussionen, men Begtrup vilde ikke gærne have det. Jeg mente egentg. den Gang, at I skulde sende mig Majpengene da, men det var godt, jeg fik de 30, der er gået så meget extra i denne Tid og Sommertøj må vi jo også tænke på. Lad mig nu få Majpengene snart at Fru R. kan få sine. Vi virker for en til vor Stue, har lagt Billet ind og averterer i disse Dage i Politiken. Titel "Ikke Pensionat." Nu tror jeg, jeg er udtømt, i hvert Fald siger mit Hoved eftertrykkelig: Stop.
 Hilsner til jer alle! Jeg får vel nok lange Breve på Tirsdag!
 Basse</t>
+  </si>
+  <si>
+    <t>1899-10-09</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Kinin anvendes til behandling af muskelkramper og som malariamiddel. (Lex.dk).
+Ellen og Harris Sawyer ventede deres første og eneste barn og var sikre på, at det var en dreng. Deres datter blev født 16. jan. 1900. 
+Uffe: Ukendt person på Hvilan Hogskola i Sverige?
+I 1893 var Ellen Sawyer elev på Hvilan Högskola pr. Åkorp nær Malmö. Hun fik her flere svenske bekendte, som hun holdt kontakt med gennem nogle år. En af dem var Molle Holmström-Ingers. I februar 1893 inviterede hun Alhed Larsen til bal på Hvilan. Molle Holmström-Ingers var 1895-1896 lærer ved Lunnevads Folkhögskola og fra 1897 ved Hvilan. Fra 1908 var hun husmor, men hun var aktiv i diverse foreningsarbejde (Svensk Wikipedia: Malin Ingers, marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1570</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/OF9T</t>
+  </si>
+  <si>
+    <t>Boston d. 9ende Okt - 99.
+Kære Mor. 
+Du er bleven så uholdbar med Breve i den senere Tid, at jeg i Aften så småt havde tænkt på at henvende mig til Junge. Madame el. Pan el. én af de andre mange, som jeg i høj Grad skylder Brev, men så slog det mig, at jeg nok har narret dig flere Gange uden at blive straffet, og da jeg havde tænkt lidt mere efter, kom jeg i Tanker om, at dit sidste Brev nok kom efter at jeg sendte mit sidste. – Der var en Side fra Fader, som jeg vil bede dig takke ham for. Jeg føler mig altid så hædret, når Fader skriver til mig. Jeg tænker ofte på at skrive til ham, - selv om alle mine Breve til dig naturligvis er til ham også, er det ikke helt det samme som en direkte Henvendelse. – Men det værste er, at hvad jeg har at sige i Reglen egner sig ulige bedre til at meddele dig, - jeg er bange, Far gennemgående finder mine Breve meget kedsommelige. – Jeg har i den senere Tid tænkt på, hvor det vilde interessere Far at spille Skak, - det forekommer mig, at det netop vilde være et Spil for ham, - det vilde være lidt for langsomt for dig, men Disser vilde vist blive god at spille med. - Vi dyrker det med Lidenskab, - jeg bliver ynkelig slagen hver Aften, men det er lige morsomt for det. 
+Jeg har haft Harry hjemme idag på Grund af en slem Forkølelse. Igår var han skidt hele Dagen, tog Quinin og hang af; idag blev han liggende med Grødomslag og vi havde Dr. Jenkins ude at se til ham. Han gav ham noget Medicin som synes at have virket hurtigt, for i Aften følte han sig så vel at han stod op og spiste til Aften hernede. – Andre vilde ikke tage sig så meget af en almindelig Forkølelse, men det er nødvendigt for ham, som har så lidt Huld og Kræfter at undvære. Men jeg tør nok sige, at han bliver passet så godt som det kan lade sig gøre. Der er et Punkt, hvor jeg er meget ømfindtlig: jeg tåler ingen Indblanding i mine Anliggender, og jeg bliver rasende, når Familjen (i dette Tilfælde Svigermoder) betragter det som sin Pligt at passe ham. Jeg tåler end ikke Råd af nogen Art, - de må uhindret spørge hvordan han har det, men intet derudover. Jeg har nu efterhånden fået det indprentet tror jeg, Svigermoder har kun én Gang idag været oppe at se til ham. – Det kan jo nok være at det må være lidt underligt sådan at pludselig at blive sat udenfor, - Harry har altid været hendes Øjesten, - men det kan ikke blive anderledes – hvad der er mit er mit. Jeg begynder så småt at få Øjnene op for at der er noget i den gamle Snak med ”die böse Schwiegermutter”. Guderne skal vide, at ingen kan være mere føjelig el. from og føjelig end Harrys Moder, og dog er hun for mig udpræget ”die Schwiegermutter”. Harry ved nok at han må være forsigtig på de Områder, – det er kun lige til at jeg finder mig i at han taler til de andre, - de klager også over at han ikke mere bryder sig om dem – men jeg er på det Punkt ufølsom. – 
+Når den lille Søn kommer, bliver det formodentlig lige det samme om igen, - en stiltiende Kamp om min retmæssige Ejendom. Jeg har det jo så småt med Familje her, så jeg må strængt holde Hævd over hvad der tilhører mig. Imidlertid, som sagt, hvad Harry angår, har jeg ikke længere Grund til at klage, - han er mindre og mindre ”Familjemedlem” og dette har bevirket at jeg bedre kan finde mig i dem, - jeg kreperer mig ikke mere over dem, og kan helt godt finde mig i den endelige Beslutning, at de bliver her i Vinter. Hvem ved - måske vi kan få Helen forlovet el. gift i Vinterens Løb, og måske gamle Bedstemor piller af (hun er så gammel som Methusalem) - det vil da lufte lidt og blive lettere at blive ordnet på èn for alle Parter tilfredsstillende Måde.
+Tirsdag. Harry har været oppe hele Dagen og er meget bedre. Det gælder nu kun om at indvinde hvad der er tabt af Kræfter og få Kinderne tilbage Det er et helt lille Studium at finde på hvad han skal spise, fordi Maven altid er skør, så snart han fejler noget. Kalvekarbonade med henkogte Grønærter faldt i god Jord idag. Det er en ukendt Ret her, - for ”sen og vanskelig” til at man vil lave det. Af Ben og Sener har jeg kogt lidt Suppe, som skal være til jævn Sellerisuppe til i Aften. Jeg koger ofte Selleri og jævner m Smørjævning og giver Harry som Gemyse, - det er letfordøjeligt og sundt. Det var aldeles ukendt at koge Selleri. I det-hele-taget er det besynderligt så lidt Folk her bryder sig om rigtig Mad, - det er Pie og Kage det drejer sig om. Den arme Harry har lidt derunder i mange Aar. – De har her til Lands en Skik, som jeg må respektere: Om Søndagen gives der kun èt solidt Måltid, - Middag midt på Dagen. Aftensmaden består i Kiks, Kage højst lidt koldt Kød, Brød og Smør. Hvor de har Pige, har hun så godt som altid Friaften om Søndagen, og de tager det da så let som muligt. 
+Tak for dit Billedkort idag. Det har moret os at se på det og indbilde os, at vi spadserede i Ørstedsparken. Hvor det dog var morsomt at du besøgte Uffe og Hvilan, - jeg glæder mig til at høre rigtig meget derom. Jeg er forresten stadig i Kontakt med Molle, har nylig skrevet til hende. – Jeg nyder mine Malerier, det er utroligt hvor Rammerne flatere. Do. Jenkins så dem igår og var uhyre interesseret. Også i Bedstefaders Buste og mine Antikviteter. Han så også mine Lagner med Mellemværkerne. Kniplinger er en stor Raritèt her) og det vævede Tæppe jeg fik fra Hvilan. Han er selv en ivrig Samler af ”alt Slags kønt” som forresten ikke gror på Træerne her. Han har det med indiske, persiske og japanesiske Kunstgenstande og Antikviteter. – Det er det mest henrivende milde Oktobervejr, man kan tænke sig, - her er så smukt i Smågaderne eller Alléerne heromkring. – Kloge Folk siger at jeg kan vente Drengen om tre Måneder. Han er uhyre skikkelig har endnu ikke voldt mig så meget som 1 Times Ubehagelig. – Jeg har en udpræget Fornemmelse af at jeg må røre mig meget, så jeg traver omkring i Huslighed det meste af Dagen og går ud hver Dag. – Hvis ikke Harry ikke netop var ved at 
+[Skrevet langs venstre margen s. 4:]
+tage en Lur vilde han sikkert sende Hilsen. Bunker af Hilsner til alle fra Far til Lofts- [indsat nederst s. 3; på tværs:] assistenten fra Elle. 
+[Skrevet på hovedet øverst s. 1:]
+Harry sagde idag, at der var et dansk Ord, som han så ofte så i Aviserne, men som det aldrig var ham mulig at finde i noget Leksikon, nemlig ”Handel-sophâ-velse” (hp udtalte han som f.) Langt om længe gik det op for mig at det var ”Handelsophævelse”. – Han troede det var noget med en Sofa.</t>
   </si>
   <si>
     <t>1901-10-17 - 1902-11</t>
   </si>
   <si>
     <t>Dagbog</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Brune -
 Fritz -
 Ellen Agnete Amstrup
 Louise Amstrup
 - Auge
 Laurits Nicolai Balslev
 Wilhelmine Berg
 Tycho Brahe
 Harriet Brahm
 Peter Georg Emil Brahm
 Johannes Brahms
 Carl Brandstrup
 Emil Brandstrup
 Julie Brandt
@@ -454,70 +543,121 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
+  </si>
+  <si>
+    <t>1902-12</t>
+  </si>
+  <si>
+    <t>Thora  Branner
+Isidor Georg Henschel
+- Jansen
+Grethe Jungstedt
+Alhed Larsen
+Johanne Christine Larsen
+Christine  Mackie
+Augusta Mogensen
+Christian Mogensen
+Otto Emil  Paludan
+Harris Sawyer
+Nelly Tailor
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>B eller Be var Alhed Larsens kælenavn. 
+Ceciliaforeningen/ Cæciliaforeningen (med navn efter musikkens skytshelgen Sankt Cæcilia) var en musikforening (specielt for kormusik), oprettet 1851 i Danmark af komponisten Henrik Rung. (Wikipedia marts 2026].
+Ellen Sawyer "led under Familielivet": De første par år, hvor Ellen og Harris Sawyer var gift, boede de sammen med hans forældre, søskende og hans bedstemor. Det forløb ikke ubetinget godt. 
+Der var en tid planer om, at Astrid/Dis Warberg skulle komme til Boston og overtage Christine Mackies tjans som pige i huset hos Ellen Sawyer. Dette blev ikke realiseret.
+Det vides ikke, hvad pigen fra Malmøegnen hed. 
+Munter var hunden på Erikshåb. Gårdens "kælenavn" var Haabet.
+Dora var en hest på Erikshåb.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1557</t>
+  </si>
+  <si>
+    <t>Det er synd, at Astrid/Dis Warberg måtte opgave kurset lige før eksamen. Ellen vil ikke presse på for, at Astrid kommer til USA. 
+Det var dejligt, at Laura Warberg har besøgt Alhed/Be Larsen. 
+Ellen tænker tit på det harmoniske familieliv, som man havde på Erikshaab - især nu efter at hun en tid led under hverdagen med Harris' familie.
+Harris har skaffet en pige i huset. Hun er udlært herskabspige og for dyr, så Ellen beholder hende nok ikke, skønt det har været dejligt.
+Ellen og Harris har været til koncert.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/ILtJ</t>
+  </si>
+  <si>
+    <t>Kære Mor!
+Igår kom da endelig dit længeventede Brev baade til mig og til Mornine. Ja, vi kunde ikke forstå, hvor det blev af, men så meget mere velkomment var det. Det er jo grulig trist at stakkels Dis er så dårlig i Hovedet og må holde op – det havde da været rart af at få Eksamenen, når det er så nær, skønt det i og for sig intet har at betyde. – Nej, jeg vil rigtignok på ingen Måde pine på, med at få hende eller nogen herover – nu når jeg tænker rigtig over det, så synes jeg jo også at det er synd at tage nogen nu, da det begynder at tynde ud i Rækkerne. Der er jo også den Fare, at de bliver gift herovre som Mornine, – skønt jeg kan ikke tænke mig, med hvem det skulde være, - for de giftefærdige ere meget sjældne. De siger at den lille Frk. Jansen skal have udtalt sig beundrende om Mornines Dygtighed til ”finde dem”. 
+Hvor var det morsomt at høre om dit Besøg hos B, - hvor der må være yndigt. – Jeg er så glad over at vi fik Huset at se som det var den Gang, så kan jeg da have en lille Smule Begreb om det, - men hvad vilde jeg ikke gi', for at kunde svippe indenfor og være med jer lidt. 
+Nå, - noget skal man vel altid ha' og savne her i Livet – og det man har skal for det meste tages fra èn lidt efter lidt, - så vi må hellere være taknemmelige for hvad vi har. Jeg er mig vel bevidst og glad ved ved at tænke på, hvor jeg – til de fleste Tider – nød alle de Aar jeg var hjemme, - den fredelige Hygge og den hjemlige Ro på det kære gamle Haab. – Ingen kan heller være mere glad ved deres lille Hjem end jeg er ved vores, men det er vel også noget fordi jeg led sådan under Familjelivet så længe, og Kontrasten er så stor. 
+Tænk, jeg har idag fået en Pige – og det er henrivende – sikken et Himmerig det er de første Dage, ikke at behøve at skruppe, - få sin Mad sat på Bordet for sig og se Køkkenet skinnende rent. – Det er ligesom man bliver et helt andet Menneske ved det. Jeg strittede derimod af al Magt, for jeg mente ikke vi havde Raad lidt endnu, - og det har vi heller ikke, men Harris blev ved, at jeg skulde have èn, og igår hittede han én på et Fæstekontor og sendte hjem. Hende tror jeg nu ikke jeg beholder, for hun er en udlært Herskabspige og skal have 5 Dol. om Ugen og det er jo altfor galt. Nelly giver kun 3-50, - de fleste 4 D. og mere vil jeg heller ikke give – i det mindste foreløbig. Det er en svensk Pige, fra Malmøegnen, vist umådelig rar og dygtig, - vil gøre alt, så jeg kan sidde på min Hale Dagen igennem, men det bryder jeg mig slet ikke om, - vil ligeså gærne være med lidt selv. 
+Vi var i Aftes til en dejlig Koncert i Ceciliaforeningen Det var en Førsteopførelse af en stor ”Requiem”, som Georg Henschel har skrevet til Minde om sin Kone – den er påbegyndt 4 Dage efter hendes Død. Deres Datter en ganske, ung Pige var en af Solisterne og han anførte selv. Konen var en bekendt Sangerinde og har sungen mange Gange i Ceciliaforeningen. –
+Lille Grethe går nu ud igen, hun er bleven lidt bleg mens hun har været inde. 
+Ja jeg har Masser Julebreve at skrive, så jeg vil slutte for denne Gang. Hils lille Junge og Tutte og Disser og Pal og Mogensens og gamle Muntermand. Stakkels lille Dora – men det var nok det bedste. 
+1000 Hilsner, din egen Pelle.</t>
   </si>
   <si>
     <t>1904-06-14</t>
   </si>
   <si>
     <t>Charlottenlund
 Kastanievej 13</t>
   </si>
   <si>
     <t>244 Columbia Road Boston</t>
   </si>
   <si>
     <t>Sidsel -
 Charles Abrahams
 Ingeborg Abrahams
 Mogens Abrahams
 Wilhelmine Berg
 Alhed Marie Brønsted
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Alfred Goldschmidt
 Ernst Goldschmidt
 Henriette Goldschmidt
 Johanne Goldschmidt
 Selmar Goldschmidt
@@ -3332,53 +3472,50 @@
     <t>https://fynboerne.ktdk.dk/d/ImAB</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Fru Astrid Goldschmidt 
 St. Pauli Kyrkogatan 19
 Malmø
 Skåne
 [På kuvertens bagside:]
 Poststempel
 [I brevet:]
 Nørrevoldgade 29⁴
 Adr. Fr. Johnsen
 Søndag d: 22de Oktober.
 Kære Astrid!
 Hvor jeg glæder mig til Dit Besøg og til at vise Dig mit yndige Værelse! Lugge mente Du kunde overnatte der, men jeg synes Du maa hellere tage der Søndag 29de og tilbage her igen; naa men det maa Du selv om. Hvis Du derimod slet ikke har tænkt at være her en Nat, saa faaer jeg det nok at vide i denne Uge, i saa Fald vilde jeg til Middag alle tre Lørdag og Caspersens i Charlottenlund [”i Charlottenlund” indsat over linjen] og meget morsomt. I Morgen Aften skal vi til Fru Ehlers, en hel Mængde Damer og Paul. - Thora C. vil alligevel ikke have Tante, saa hun bliver her. Jeg er saae tilfreds med alting, og jeg troer ikke, der kan blive noget at være misfornøjet med. Her er nogle faa Damer jeg er glad ved bl.a. Enkefru Ryberg-Hauen, Moder til [ulæseligt] Herman Wedel – (Hertz tidligere og flere andre. Paa Lørdag er der Fernisering paa den frie, jeg mødte den stakkels elskelige Swane i Gaar og talte lidt med ham; Gud give han dog nu kunde sælge noget. Jørgen har talt med sin Læge Jespersen i Charlottenlund, hvor Swanes bor, har et Atelier og en Stue. Han havde sagt til Jørgen, "hvad mon de skal leve af, for de Malerier kan han da ikke sælge". Lut og Berta var her til The i Torsdags; de saas jo alle i Kerteminde fra Lørdag til Onsdag; det havde været en over alle Maader vellykket Tur, de talte begge uhyre meget om den. Børnene var meget begejstrede; Grethe, Putte og Birgit havde været med ved alle Legene ude i det dejlige Vejr; Erik Bøttern med L. og B. laa paa Hotel; Christine havde været saa livlig og fornøjet; for hende var det en Aften med Vin og Musik. Berta kunde en Masse have den extra Chaissélongue bort, naar Tante er rejst Lørdag Morgen. Mens den, hendes Kuffert og min egen store er her ser Værelset ikke ud efter noget. Lad mig nu vide, naar og hvor Du kommer i Land, at jeg kan være der. Det er mageløst, at Du skal spille igen og ligeledes at Du saa tager herover lidt jævnligt. Ogsaa rart, at Du er begyndt paa Din Gymnastik. Naar A. nu engang er i Kbh. og Du veed det forud, kunde jeg da tage over for en Dag. Jeg har det rigtig rart, har været to Gange i Teatret, sidst til Madame Butterfly, nydeligt. I Fredags var vi
 [Her mangler noget tekst]
 Detailler om Skandalen ved Selskabet. Det er i grunden gruligt at Agrarens skal have Marie i Vinter for længere e det da aldrig. De flyttede over i sidste Uge, Elle hjalp godt. Der er lutter Fryd og Gammen hos Agrarens, tror jeg Chr. skrev til Lugge saa er de da vist glade ved den nye Lejlighed. Kan Du ikke spare sammen til et ganske lille Svip til Kerteminde i Julen mellem Helligdagene; jeg har bestilt Logis hos Grosseren og der er jo to Senge. Tænk saa var der 6 af Eder sammen. Jeg sender Elle lidt Penge til Kort og Frimærker, saa hun kan skrive lidt til mig en Gang om Ugen saa kan vi indrette det saae Du kan faa det af mig. I Gaar var jeg paa Banegaarden at sige Farvel til Lugge; den lille sov trygt under det hele, hun er i det hele taget et Vidunder af Godhed. Hun var saa fin i lutter nyt hvidt, Hue, Trøje, Kaabe m.m. En næsten ny Vogn har de købt for 12 Kr. 
 Nu ikke mere lille Putte, men skal vi rigtig snakke paa Lørdag. Hilsen og Kys til de to kære smaa; hvor var de søde og livlige paa Banegaarden. Jørgen sagde, at lille Sjums har forandret 
 [Skrevet langs sidens venstre kant:]
 sig til sin Fordel. Hun var rask hurtig igen
 Kærlige Hilsener Mor.</t>
   </si>
   <si>
     <t>1911-12-23</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ellen  Sawyer</t>
   </si>
   <si>
     <t>Mulle -
 Ina  Goldschmidt
 Grethe Jungstedt
 Alhed Larsen
 Christine  Mackie
 Laura Warberg</t>
   </si>
   <si>
     <t>"Haabet" er gården Erikshaab, Warberg-søstrenes og deres brors barndomshjem ved Assens.
 Ellen Sawyer og datteren Grethe flyttede fra USA til Danmark i 1911. Det var således første gang, at Grethe holdt dansk jul. De boede den første tid hos Ellens søster, Alhed Larsen og hendes mand, Johannes Larsen. 
 Det vides ikke, hvem "han" og "det lille nummer" er, men Ellen længtes tilsyneladende efter ham.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 1690</t>
   </si>
   <si>
     <t>Der har været stor juletravlhed med kagebagning og madlavning som på Erikshåb i gamle dage. 
 Ellen sender en nål. Hun har ikke illustreret værket (?). Laura Warberg har sendt en pelshue, som lille Gine (Grethe) vil blive glad for. Pigen glæder sig meget til sin første danske jul. 
 Alhed og Ellen sidder og skriver julekort. Ellen har besøgt Christine, som bor så hyggeligt og selv er blevet, som hun var i gamle dage.
 Ellen har ikke hørt fra "ham" i lang tid.
 Alhed ønsker god jul Hun har sendt lidt småting.</t>
   </si>
   <si>
@@ -6710,59 +6847,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mPBp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/siCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wFyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXnJN10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eig9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dUoN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/e3Gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AvIZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S0nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gYAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IQBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OF9T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILtJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WuGv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dZLL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpxJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fz3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vumR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ronk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Do2Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mPBp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h4h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfrF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kCMj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/f4hQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ww9Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lLke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WtLJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/POsQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6lDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RmVV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LFlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Afvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cGG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LGj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/siCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zCWy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnVi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wFyG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KW2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Dc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pFZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BEcC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/w8yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0u8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpPQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fBxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FtFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ImAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IUUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QkiQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/evO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OT2N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/87NC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hX80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mKHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6exN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8odw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jmQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OHEL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1A3S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A6Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NW4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/i43j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpAe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DEbN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N3Iu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DLnH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXnJN10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pxQF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gVdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1qtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Qnm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NTgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h0Nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eig9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iEY2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9mU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dUoN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QVYL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ND7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kmPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nHWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAO8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/maOI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c0TA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zyCi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMZY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SCEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FbEJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rUB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TyIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mSyN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2HF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UXzT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZVFx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/T0xVO7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HHkr8KtH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Dku3q7Dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8EAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M135"/>
+  <dimension ref="A1:M138"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -6972,5789 +7109,5930 @@
         <v>44</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E6" s="5" t="s">
+        <v>50</v>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>58</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="I8" s="5"/>
-[...8 lines deleted...]
-        </is>
+      <c r="I8" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="M8" s="5"/>
+        <v>70</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>73</v>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H9" s="5" t="s">
-        <v>71</v>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I9" s="5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>75</v>
+      </c>
+      <c r="K9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L9" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>65</v>
-[...7 lines deleted...]
-      <c r="F10" s="5" t="s">
         <v>80</v>
+      </c>
+      <c r="D10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="J10" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="L11" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>89</v>
-      </c>
-[...22 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="E13" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>108</v>
-      </c>
-[...24 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>78</v>
+        <v>110</v>
       </c>
       <c r="E14" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="K14" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="F14" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="M14" s="5" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E15" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="F15" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="M15" s="5" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>110</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>130</v>
       </c>
       <c r="F16" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="I16" s="5" t="s">
+      <c r="K16" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="J16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="K16" s="5" t="s">
+      <c r="M16" s="5" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E17" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="I17" s="5" t="s">
+      <c r="K17" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="J17" s="5" t="s">
+      <c r="L17" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="K17" s="5" t="s">
+      <c r="M17" s="5" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="E18" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G18" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I18" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="F18" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>80</v>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F19" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="I19" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="J19" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="J19" s="5" t="s">
+      <c r="K19" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="L19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E20" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G20" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H20" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="F20" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="I20" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="J20" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="J20" s="5" t="s">
+      <c r="K20" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="K20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="5" t="s">
+      <c r="I21" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="F21" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="J21" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="K21" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="J21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="M21" s="5" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J22" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="I22" s="5"/>
-      <c r="J22" s="5" t="s">
+      <c r="K22" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="K22" s="5" t="s">
+      <c r="L22" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="L22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="E23" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="F23" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="I23" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="I23" s="5" t="s">
+      <c r="J23" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="J23" s="5" t="s">
+      <c r="K23" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="K23" s="5" t="s">
+      <c r="L23" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="L23" s="6" t="s">
+      <c r="M23" s="5" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>34</v>
+        <v>194</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>65</v>
-[...7 lines deleted...]
-        <v>164</v>
+        <v>33</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>100</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G25" s="5" t="s">
-        <v>202</v>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H25" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="I25" s="5" t="s">
+      <c r="I25" s="5"/>
+      <c r="J25" s="5" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>205</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>206</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>208</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        </is>
+        <v>209</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>22</v>
+        <v>212</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-        <v>215</v>
+        <v>80</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>22</v>
+        <v>219</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="s">
-        <v>141</v>
+        <v>224</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="5" t="s">
-        <v>17</v>
+        <v>163</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G29" s="5" t="s">
-        <v>228</v>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E30" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G30" s="5" t="s">
+        <v>237</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F31" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E32" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G32" s="5" t="s">
+        <v>250</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...9 lines deleted...]
-        <v>251</v>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="J33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E34" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="J34" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E35" s="5" t="s">
-        <v>263</v>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F36" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F36" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E37" s="5" t="s">
-        <v>141</v>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="J37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
-        <v>17</v>
+        <v>285</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="J38" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E39" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G39" s="5" t="s">
+        <v>292</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E40" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E40" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="J40" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F41" s="5" t="s">
-        <v>141</v>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="J42" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...9 lines deleted...]
-        <v>141</v>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>319</v>
+        <v>22</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F45" s="5" t="s">
-        <v>141</v>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>329</v>
+        <v>163</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="J46" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>33</v>
+        <v>338</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>100</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>22</v>
+        <v>341</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>163</v>
+      </c>
+      <c r="G48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="J48" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="5" t="s">
-        <v>141</v>
-[...9 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>351</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...6 lines deleted...]
-        <v>141</v>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>141</v>
-[...9 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>364</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>163</v>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>369</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>163</v>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F54" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F54" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="s">
-        <v>377</v>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I54" s="5" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="J54" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E55" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>389</v>
+        <v>17</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>392</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>392</v>
+        <v>22</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F57" s="5" t="s">
-        <v>397</v>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>400</v>
+        <v>22</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>401</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>402</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>404</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E58" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="F58" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H58" s="5" t="s">
+      <c r="I58" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="I58" s="5" t="s">
+      <c r="J58" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K58" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="J58" s="5" t="s">
+      <c r="L58" s="6" t="s">
         <v>408</v>
       </c>
-      <c r="K58" s="5" t="s">
+      <c r="M58" s="5" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D59" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="I59" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="F59" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H59" s="5" t="s">
+      <c r="J59" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="I59" s="5" t="s">
+      <c r="K59" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="J59" s="5" t="s">
+      <c r="L59" s="6" t="s">
         <v>416</v>
       </c>
-      <c r="K59" s="5" t="s">
+      <c r="M59" s="5" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>419</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="I60" s="5" t="s">
         <v>421</v>
       </c>
-      <c r="I60" s="5" t="s">
+      <c r="J60" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="J60" s="5" t="s">
+      <c r="K60" s="5" t="s">
         <v>423</v>
       </c>
-      <c r="K60" s="5" t="s">
+      <c r="L60" s="6" t="s">
         <v>424</v>
       </c>
-      <c r="L60" s="6" t="s">
+      <c r="M60" s="5" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D61" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="F61" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H61" s="5" t="s">
+      <c r="I61" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="I61" s="5" t="s">
+      <c r="J61" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="J61" s="5" t="s">
+      <c r="K61" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="K61" s="5" t="s">
+      <c r="L61" s="6" t="s">
         <v>432</v>
       </c>
-      <c r="L61" s="6" t="s">
+      <c r="M61" s="5" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>17</v>
+        <v>435</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H62" s="5" t="s">
         <v>436</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>437</v>
       </c>
       <c r="J62" s="5" t="s">
         <v>438</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>439</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>440</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="F63" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H63" s="5" t="s">
+      <c r="I63" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="I63" s="5" t="s">
+      <c r="J63" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="J63" s="5" t="s">
+      <c r="K63" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="K63" s="5" t="s">
+      <c r="L63" s="6" t="s">
         <v>447</v>
       </c>
-      <c r="L63" s="6" t="s">
+      <c r="M63" s="5" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E64" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="F64" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H64" s="5" t="s">
+      <c r="I64" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="I64" s="5" t="s">
+      <c r="J64" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="J64" s="5" t="s">
+      <c r="K64" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="K64" s="5" t="s">
+      <c r="L64" s="6" t="s">
         <v>455</v>
       </c>
-      <c r="L64" s="6" t="s">
+      <c r="M64" s="5" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>459</v>
+        <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="J65" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="I65" s="5" t="s">
+      <c r="K65" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="J65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K65" s="5" t="s">
+      <c r="L65" s="6" t="s">
         <v>462</v>
       </c>
-      <c r="L65" s="6" t="s">
+      <c r="M65" s="5" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E66" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="F66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H66" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="F66" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H66" s="5" t="s">
+      <c r="I66" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="J66" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="J66" s="5" t="s">
+      <c r="K66" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="K66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>470</v>
       </c>
-      <c r="L66" s="6" t="s">
+      <c r="M66" s="5" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E67" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="F67" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H67" s="5" t="s">
+      <c r="I67" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="I67" s="5" t="s">
+      <c r="J67" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="J67" s="5" t="s">
+      <c r="K67" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="K67" s="5" t="s">
+      <c r="L67" s="6" t="s">
         <v>478</v>
       </c>
-      <c r="L67" s="6" t="s">
+      <c r="M67" s="5" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B68" s="5" t="s">
         <v>481</v>
       </c>
-      <c r="B68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H68" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...15 lines deleted...]
-      <c r="H68" s="5" t="s">
+      <c r="I68" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="I68" s="5" t="s">
+      <c r="J68" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="K68" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="J68" s="5" t="s">
+      <c r="L68" s="6" t="s">
         <v>485</v>
       </c>
-      <c r="K68" s="5" t="s">
+      <c r="M68" s="5" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E69" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="I69" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="F69" s="5" t="s">
+      <c r="J69" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="G69" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H69" s="5" t="s">
+      <c r="K69" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="I69" s="5" t="s">
+      <c r="L69" s="6" t="s">
         <v>493</v>
       </c>
-      <c r="J69" s="5" t="s">
+      <c r="M69" s="5" t="s">
         <v>494</v>
-      </c>
-[...7 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        </is>
+        <v>496</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="J70" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="I70" s="5" t="s">
+      <c r="K70" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="J70" s="5" t="s">
+      <c r="L70" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="K70" s="5" t="s">
+      <c r="M70" s="5" t="s">
         <v>502</v>
-      </c>
-[...4 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="J71" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="G71" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H71" s="5" t="s">
+      <c r="K71" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="I71" s="5" t="s">
+      <c r="L71" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="J71" s="5" t="s">
+      <c r="M71" s="5" t="s">
         <v>509</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E72" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="I72" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="F72" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H72" s="5" t="s">
+      <c r="J72" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="I72" s="5" t="s">
+      <c r="K72" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="J72" s="5" t="s">
+      <c r="L72" s="6" t="s">
         <v>517</v>
       </c>
-      <c r="K72" s="5" t="s">
+      <c r="M72" s="5" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>482</v>
+        <v>80</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>65</v>
-[...7 lines deleted...]
-        <v>125</v>
+        <v>34</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="J73" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="I73" s="5" t="s">
+      <c r="K73" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="J73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>524</v>
       </c>
-      <c r="K73" s="5" t="s">
+      <c r="M73" s="5" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>80</v>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F74" s="5" t="s">
-        <v>133</v>
+        <v>527</v>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="s">
         <v>528</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>529</v>
       </c>
       <c r="J74" s="5" t="s">
         <v>530</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>531</v>
       </c>
       <c r="L74" s="6" t="s">
         <v>532</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>534</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>535</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>491</v>
+        <v>512</v>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>34</v>
-[...7 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>147</v>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E77" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="F77" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H77" s="5" t="s">
+      <c r="I77" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="I77" s="5" t="s">
+      <c r="J77" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="J77" s="5" t="s">
+      <c r="K77" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="K77" s="5" t="s">
+      <c r="L77" s="6" t="s">
         <v>553</v>
       </c>
-      <c r="L77" s="6" t="s">
+      <c r="M77" s="5" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E78" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="I78" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="F78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H78" s="5" t="s">
+      <c r="K78" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="L78" s="6" t="s">
         <v>560</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="M78" s="5" t="s">
         <v>561</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D79" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="5" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>163</v>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="K79" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="I79" s="5" t="s">
+      <c r="L79" s="6" t="s">
         <v>567</v>
       </c>
-      <c r="J79" s="5" t="s">
+      <c r="M79" s="5" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>570</v>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="J80" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="I80" s="5" t="s">
+      <c r="K80" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="J80" s="5" t="s">
+      <c r="L80" s="6" t="s">
         <v>575</v>
       </c>
-      <c r="K80" s="5" t="s">
+      <c r="M80" s="5" t="s">
         <v>576</v>
-      </c>
-[...4 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>451</v>
+        <v>578</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>558</v>
+        <v>579</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="s">
         <v>580</v>
       </c>
       <c r="I81" s="5" t="s">
         <v>581</v>
       </c>
       <c r="J81" s="5" t="s">
         <v>582</v>
       </c>
       <c r="K81" s="5" t="s">
         <v>583</v>
       </c>
       <c r="L81" s="6" t="s">
         <v>584</v>
       </c>
       <c r="M81" s="5" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>586</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="D82" s="5" t="s">
-[...13 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="I82" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="J82" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="J82" s="5" t="s">
+      <c r="K82" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="K82" s="5" t="s">
+      <c r="L82" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="L82" s="6" t="s">
+      <c r="M82" s="5" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>17</v>
+        <v>578</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>164</v>
+        <v>579</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="I83" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="J83" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="J83" s="5" t="s">
+      <c r="K83" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="K83" s="5" t="s">
+      <c r="L83" s="6" t="s">
         <v>598</v>
       </c>
-      <c r="L83" s="6" t="s">
+      <c r="M83" s="5" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>473</v>
       </c>
       <c r="F84" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="G84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="I84" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="G84" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H84" s="5" t="s">
+      <c r="J84" s="5" t="s">
         <v>603</v>
       </c>
-      <c r="I84" s="5" t="s">
+      <c r="K84" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="J84" s="5" t="s">
+      <c r="L84" s="6" t="s">
         <v>605</v>
       </c>
-      <c r="K84" s="5" t="s">
+      <c r="M84" s="5" t="s">
         <v>606</v>
-      </c>
-[...4 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>34</v>
+        <v>608</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>133</v>
+        <v>186</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="I85" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="I85" s="5" t="s">
+      <c r="J85" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="J85" s="5" t="s">
+      <c r="K85" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="K85" s="5" t="s">
+      <c r="L85" s="6" t="s">
         <v>613</v>
       </c>
-      <c r="L85" s="6" t="s">
+      <c r="M85" s="5" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="F86" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="I86" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="G86" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H86" s="5" t="s">
+      <c r="J86" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="K86" s="5" t="s">
         <v>619</v>
       </c>
-      <c r="J86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="K86" s="5" t="s">
+      <c r="M86" s="5" t="s">
         <v>621</v>
-      </c>
-[...4 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E87" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="I87" s="5" t="s">
         <v>625</v>
       </c>
-      <c r="F87" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="J87" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="I87" s="5"/>
-      <c r="J87" s="5" t="s">
+      <c r="K87" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>628</v>
       </c>
-      <c r="L87" s="6" t="s">
+      <c r="M87" s="5" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="I88" s="5" t="s">
         <v>632</v>
       </c>
-      <c r="I88" s="5" t="s">
+      <c r="J88" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="J88" s="5" t="s">
+      <c r="K88" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="K88" s="5" t="s">
+      <c r="L88" s="6" t="s">
         <v>635</v>
       </c>
-      <c r="L88" s="6" t="s">
+      <c r="M88" s="5" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D89" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D89" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E89" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>133</v>
+        <v>638</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H89" s="5" t="s">
         <v>639</v>
       </c>
       <c r="I89" s="5" t="s">
         <v>640</v>
       </c>
       <c r="J89" s="5" t="s">
         <v>641</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>642</v>
       </c>
       <c r="L89" s="6" t="s">
         <v>643</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>645</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>646</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="I90" s="5" t="s">
         <v>647</v>
       </c>
+      <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
         <v>648</v>
       </c>
       <c r="K90" s="5" t="s">
         <v>649</v>
       </c>
       <c r="L90" s="6" t="s">
         <v>650</v>
       </c>
       <c r="M90" s="5" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>652</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F91" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F91" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
         <v>653</v>
       </c>
       <c r="I91" s="5" t="s">
         <v>654</v>
       </c>
       <c r="J91" s="5" t="s">
         <v>655</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>656</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>657</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>659</v>
       </c>
       <c r="B92" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="C92" s="5" t="s">
+      <c r="I92" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="D92" s="5" t="inlineStr">
-[...22 lines deleted...]
-      <c r="I92" s="5"/>
       <c r="J92" s="5" t="s">
         <v>662</v>
       </c>
       <c r="K92" s="5" t="s">
         <v>663</v>
       </c>
       <c r="L92" s="6" t="s">
         <v>664</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>666</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F93" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F93" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H93" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H93" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>670</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="M93" s="5"/>
+        <v>671</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>672</v>
+      </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D94" s="5" t="s">
-[...6 lines deleted...]
-        <v>133</v>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>14</v>
+        <v>681</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>682</v>
+      </c>
+      <c r="D95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E95" s="5" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H95" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I95" s="5"/>
       <c r="J95" s="5" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>683</v>
+        <v>16</v>
+      </c>
+      <c r="D96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H96" s="5" t="s">
-[...9 lines deleted...]
-        <v>687</v>
+      <c r="H96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L96" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="M96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M96" s="5"/>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>34</v>
-[...9 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="I97" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="I97" s="5"/>
       <c r="J97" s="5" t="s">
         <v>692</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>693</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>694</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>696</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="E98" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>17</v>
+      <c r="E98" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
         <v>697</v>
       </c>
       <c r="I98" s="5" t="s">
         <v>698</v>
       </c>
       <c r="J98" s="5" t="s">
         <v>699</v>
       </c>
       <c r="K98" s="5" t="s">
         <v>700</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>701</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>703</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>164</v>
+        <v>704</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F100" s="5" t="s">
-        <v>133</v>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="I100" s="5" t="s">
         <v>712</v>
       </c>
+      <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
         <v>713</v>
       </c>
       <c r="K100" s="5" t="s">
         <v>714</v>
       </c>
       <c r="L100" s="6" t="s">
         <v>715</v>
       </c>
       <c r="M100" s="5" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>717</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
         <v>718</v>
       </c>
       <c r="I101" s="5" t="s">
         <v>719</v>
       </c>
       <c r="J101" s="5" t="s">
         <v>720</v>
       </c>
       <c r="K101" s="5" t="s">
         <v>721</v>
       </c>
       <c r="L101" s="6" t="s">
         <v>722</v>
       </c>
       <c r="M101" s="5" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
         <v>724</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E102" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="G102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H102" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="F102" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H102" s="5" t="s">
+      <c r="I102" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="I102" s="5" t="s">
+      <c r="J102" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="J102" s="5" t="s">
+      <c r="K102" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="K102" s="5" t="s">
+      <c r="L102" s="6" t="s">
         <v>729</v>
       </c>
-      <c r="L102" s="6" t="s">
+      <c r="M102" s="5" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F103" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="I103" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="I103" s="5" t="s">
+      <c r="J103" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="J103" s="5" t="s">
+      <c r="K103" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="K103" s="5" t="s">
+      <c r="L103" s="6" t="s">
         <v>736</v>
       </c>
-      <c r="L103" s="6" t="s">
+      <c r="M103" s="5" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F104" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F104" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="I104" s="5" t="s">
         <v>740</v>
       </c>
-      <c r="I104" s="5" t="s">
+      <c r="J104" s="5" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K104" s="5" t="s">
         <v>742</v>
       </c>
       <c r="L104" s="6" t="s">
         <v>743</v>
       </c>
       <c r="M104" s="5" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>745</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>746</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="I105" s="5"/>
+        <v>747</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>748</v>
+      </c>
       <c r="J105" s="5" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-        <v>753</v>
+        <v>80</v>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H106" s="5" t="s">
         <v>754</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>755</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>22</v>
+        <v>756</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>459</v>
+        <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>16</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="I107" s="5"/>
+        <v>761</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>762</v>
+      </c>
       <c r="J107" s="5" t="s">
-        <v>761</v>
+        <v>22</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-        <v>753</v>
+        <v>80</v>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>765</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="I108" s="5"/>
       <c r="J108" s="5" t="s">
-        <v>22</v>
+        <v>768</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>759</v>
+        <v>772</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>770</v>
+        <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D109" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>773</v>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G109" s="5" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J109" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>759</v>
+        <v>780</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>14</v>
+        <v>481</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>186</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>778</v>
-[...3 lines deleted...]
-      </c>
+        <v>781</v>
+      </c>
+      <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
-        <v>22</v>
+        <v>782</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-        </is>
+        <v>33</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>774</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>786</v>
+        <v>22</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>14</v>
+        <v>791</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-        </is>
+        <v>792</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>793</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>612</v>
+        <v>22</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F113" s="5" t="s">
-        <v>133</v>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>799</v>
+        <v>22</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>80</v>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F114" s="5" t="s">
-        <v>491</v>
+        <v>155</v>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>813</v>
+        <v>633</v>
       </c>
       <c r="K115" s="5" t="s">
         <v>814</v>
       </c>
       <c r="L115" s="6" t="s">
         <v>815</v>
       </c>
       <c r="M115" s="5" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-        <v>771</v>
+        <v>80</v>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>22</v>
+        <v>820</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>578</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>133</v>
+        <v>512</v>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F118" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>832</v>
-[...4 lines deleted...]
-        </is>
+        <v>834</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>835</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>836</v>
-[...7 lines deleted...]
-        </is>
+        <v>773</v>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>792</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>839</v>
+        <v>22</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>840</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>841</v>
       </c>
       <c r="M119" s="5" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>843</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
         <v>844</v>
       </c>
-      <c r="D120" s="5" t="s">
+      <c r="I120" s="5" t="s">
         <v>845</v>
       </c>
-      <c r="E120" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G120" s="5" t="s">
+      <c r="J120" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="H120" s="5" t="s">
+      <c r="K120" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="L120" s="6" t="s">
         <v>848</v>
       </c>
-      <c r="J120" s="5" t="s">
+      <c r="M120" s="5" t="s">
         <v>849</v>
-      </c>
-[...7 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>34</v>
-[...7 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>155</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="J121" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="K121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L121" s="6" t="s">
         <v>854</v>
       </c>
-      <c r="I121" s="5"/>
-      <c r="J121" s="5" t="s">
+      <c r="M121" s="5" t="s">
         <v>855</v>
-      </c>
-[...7 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E122" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="G122" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="J122" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="F122" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H122" s="5" t="s">
+      <c r="K122" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="I122" s="5" t="s">
+      <c r="L122" s="6" t="s">
         <v>862</v>
       </c>
-      <c r="J122" s="5" t="s">
+      <c r="M122" s="5" t="s">
         <v>863</v>
-      </c>
-[...7 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>78</v>
+        <v>865</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>65</v>
-[...14 lines deleted...]
-        </is>
+        <v>866</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>867</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>868</v>
       </c>
       <c r="I123" s="5" t="s">
         <v>869</v>
       </c>
       <c r="J123" s="5" t="s">
         <v>870</v>
       </c>
       <c r="K123" s="5" t="s">
         <v>871</v>
       </c>
       <c r="L123" s="6" t="s">
         <v>872</v>
       </c>
       <c r="M123" s="5" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
         <v>874</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E124" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G124" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H124" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="F124" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H124" s="5" t="s">
+      <c r="I124" s="5"/>
+      <c r="J124" s="5" t="s">
         <v>876</v>
       </c>
-      <c r="I124" s="5" t="s">
+      <c r="K124" s="5" t="s">
         <v>877</v>
       </c>
-      <c r="J124" s="5" t="s">
+      <c r="L124" s="6" t="s">
         <v>878</v>
       </c>
-      <c r="K124" s="5" t="s">
+      <c r="M124" s="5" t="s">
         <v>879</v>
-      </c>
-[...4 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="E125" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="I125" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="F125" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H125" s="5" t="s">
+      <c r="J125" s="5" t="s">
         <v>884</v>
       </c>
-      <c r="I125" s="5" t="s">
+      <c r="K125" s="5" t="s">
         <v>885</v>
       </c>
-      <c r="J125" s="5" t="s">
+      <c r="L125" s="6" t="s">
         <v>886</v>
       </c>
-      <c r="K125" s="5" t="s">
+      <c r="M125" s="5" t="s">
         <v>887</v>
-      </c>
-[...4 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="E126" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="J126" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="F126" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H126" s="5" t="s">
+      <c r="K126" s="5" t="s">
         <v>892</v>
       </c>
-      <c r="I126" s="5" t="s">
+      <c r="L126" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="J126" s="5" t="s">
+      <c r="M126" s="5" t="s">
         <v>894</v>
-      </c>
-[...7 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>891</v>
-[...1 lines deleted...]
-      <c r="F127" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="J127" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="G127" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H127" s="5" t="s">
+      <c r="K127" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="I127" s="5" t="s">
+      <c r="L127" s="6" t="s">
         <v>901</v>
       </c>
-      <c r="J127" s="5" t="s">
+      <c r="M127" s="5" t="s">
         <v>902</v>
-      </c>
-[...7 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="F128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="J128" s="5" t="s">
         <v>907</v>
       </c>
-      <c r="D128" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="5" t="s">
+      <c r="K128" s="5" t="s">
         <v>908</v>
       </c>
-      <c r="F128" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G128" s="5" t="s">
+      <c r="L128" s="6" t="s">
         <v>909</v>
       </c>
-      <c r="H128" s="5" t="s">
+      <c r="M128" s="5" t="s">
         <v>910</v>
-      </c>
-[...13 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H129" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="J129" s="5" t="s">
         <v>915</v>
       </c>
-      <c r="B129" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H129" s="5" t="s">
+      <c r="K129" s="5" t="s">
         <v>916</v>
-      </c>
-[...9 lines deleted...]
-        </is>
       </c>
       <c r="L129" s="6" t="s">
         <v>917</v>
       </c>
-      <c r="M129" s="5"/>
+      <c r="M129" s="5" t="s">
+        <v>918</v>
+      </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>920</v>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>919</v>
-[...10 lines deleted...]
-        </is>
+        <v>921</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="K130" s="5" t="s">
+        <v>924</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>920</v>
-[...1 lines deleted...]
-      <c r="M130" s="5"/>
+        <v>925</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>926</v>
+      </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="D131" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E131" s="5" t="s">
+        <v>929</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G131" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G131" s="5" t="s">
+        <v>930</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>922</v>
-[...5 lines deleted...]
-        </is>
+        <v>931</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="J131" s="5" t="s">
+        <v>870</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="M131" s="5"/>
+        <v>934</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>935</v>
+      </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>925</v>
+        <v>936</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>16</v>
+      </c>
+      <c r="D132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>928</v>
-[...8 lines deleted...]
-        <v>931</v>
+        <v>937</v>
+      </c>
+      <c r="I132" s="5"/>
+      <c r="J132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L132" s="6" t="s">
-        <v>932</v>
-[...3 lines deleted...]
-      </c>
+        <v>938</v>
+      </c>
+      <c r="M132" s="5"/>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>936</v>
+        <v>16</v>
+      </c>
+      <c r="D133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="s">
-        <v>937</v>
-[...7 lines deleted...]
-      <c r="K133" s="5" t="s">
         <v>940</v>
+      </c>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L133" s="6" t="s">
         <v>941</v>
       </c>
-      <c r="M133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="s">
         <v>943</v>
       </c>
-      <c r="B134" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="5" t="s">
+      <c r="I134" s="5"/>
+      <c r="J134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K134" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="D134" s="5" t="s">
+      <c r="L134" s="6" t="s">
         <v>945</v>
       </c>
-      <c r="E134" s="5" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>952</v>
+        <v>946</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>49</v>
+        <v>947</v>
       </c>
       <c r="D135" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="K135" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="L135" s="6" t="s">
         <v>953</v>
       </c>
-      <c r="E135" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H135" s="5" t="s">
+      <c r="M135" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="I135" s="5" t="s">
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="s">
         <v>955</v>
       </c>
-      <c r="J135" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K135" s="5" t="s">
+      <c r="B136" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E136" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="L135" s="6" t="s">
+      <c r="F136" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="M135" s="5" t="s">
+      <c r="G136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H136" s="5" t="s">
         <v>958</v>
+      </c>
+      <c r="I136" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="J136" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="L136" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="K137" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="L137" s="6" t="s">
+        <v>971</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="J138" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="L138" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="M138" s="5" t="s">
+        <v>979</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -12850,44 +13128,47 @@
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
     <hyperlink ref="M117" r:id="rId122"/>
     <hyperlink ref="M118" r:id="rId123"/>
     <hyperlink ref="M119" r:id="rId124"/>
     <hyperlink ref="M120" r:id="rId125"/>
     <hyperlink ref="M121" r:id="rId126"/>
     <hyperlink ref="M122" r:id="rId127"/>
     <hyperlink ref="M123" r:id="rId128"/>
     <hyperlink ref="M124" r:id="rId129"/>
     <hyperlink ref="M125" r:id="rId130"/>
     <hyperlink ref="M126" r:id="rId131"/>
     <hyperlink ref="M127" r:id="rId132"/>
     <hyperlink ref="M128" r:id="rId133"/>
     <hyperlink ref="M129" r:id="rId134"/>
     <hyperlink ref="M130" r:id="rId135"/>
     <hyperlink ref="M131" r:id="rId136"/>
     <hyperlink ref="M132" r:id="rId137"/>
     <hyperlink ref="M133" r:id="rId138"/>
     <hyperlink ref="M134" r:id="rId139"/>
     <hyperlink ref="M135" r:id="rId140"/>
+    <hyperlink ref="M136" r:id="rId141"/>
+    <hyperlink ref="M137" r:id="rId142"/>
+    <hyperlink ref="M138" r:id="rId143"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>