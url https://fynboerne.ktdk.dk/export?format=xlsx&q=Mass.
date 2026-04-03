--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="187" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="201" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -214,50 +214,109 @@
 våd og forkommen. – hun h ["h" overstreget] var kommen i en gal Sporvogn og havde været et Par Timer undervejs. Jeg fik hende præsenteret til ["til" overstreget] for Nelly, hvad var helt rart for hun vil gærne lære nogle Familjer at kende. Nelly er vist den eneste af vore bekendte hun vil bryde sig om. Hun vil vist ikke have let ved at finde sig til rette med Amerikanere – hun er jævn, ligefrem og hun vil slet ikke kunne forstå Amerikanernes lidt stivere og fornemmere Måde at være hjærtelig på. – Hun var umådelig interesseret i at se vores Hus, - hun var helt begejstret for så hyggeligt og pænt her var. Hun gik omkring og så på alting og fik Idéer til sit eget Hus. Hun er så sød. – 
 Mon jeg skrev vi er begyndt at tage Timer i Musik hos Miss Morrison! Hun faldt imidlertid fra ligestraks da hun fandt at han hverken havde Tid el. Tålmodighed ved at sidde og lide med Øvelser. Jeg vil blive ved skønt det jo kniber med at få mig øvet. Jeg er jo meget borte og når jeg er hjemme har jeg jo lille Grethe om mig. – hun er god og artig nok, kryber rundt på Gulvet og leger, men hun må tilses hvert Minut og 
 [Fortrykt øverst på arket; venstre side:]
 DR. HARRIS E. SAWYER,
 CHEMSIT AND BACTERIOLOGIST,
 620 ATLANTIC AVE.,
 BOSTON, MASS., U.S.A.
 TELEP { HATHAWAY BUILDING, BOSTON
 203-3 DORCHESTER
 [Fortrykt øverst på arket; til højre:]
 SPECIALIST IN QUESTIONS CONCERNING
 MOULDS, YEAST
 BATERIA,
 ANTISEPTICS
 [Håndskrift:]
 hun rejser sig op ved Stolene, kryber under Klaveret og rejser sig ved Pedalen, og hun er ikke endnu så [”så” indsat over linien] sikker at jeg tør lade hende operere på egen Hånd. Og så piller hun alting op og putter i Munden, el hun kommer og trækker mig i Kjolen og vil op og spille. Hun er så sød at hun tager Vejret helt fra mig. – når hun klapper Kager, leger Tit-Tit med Katten og vifter med den lille Hånd til alle og enhver. 
 Nu kom Harry, rask og velbeholden. – Derfor Farvel. 1000 Hilsner Pelle
 [Skrevet langs sidste sides venstre margen og delvist under teksten:] 
 Der er ingen Kommaer i dette Brev 
 [Stemplet på sidste side; øverst og på hovedet:]
 FOR DEPOSIT IN THE
 PURITAN TRUST CO,, BOSTON,
 HARRIS E. SAWYER</t>
   </si>
   <si>
+    <t>Sommer 1902</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Louise Brønsted
+Grethe Jungstedt
+Harris Sawyer
+Hempel Syberg
+Albrecht  Warberg
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Pleurity (engelsk) eller pleuritis (dansk) er en betændelsestilstand i lungehinderne, der forårsager skarpe brystsmerter, som forværres ved dyb vejrtrækning eller hoste. 
+Klokken var et apparat, som Albrecht Warberg blev behandlet med eller i på en klinik i København. Behandlingen skulle hjælpe på hans astma.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1566</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var begyndt at blive bekymret for sin far. Var det varmen, der var hård ved ham? Det må have været rart at være hos Hempel Syberg. 
+Ellen vil skrive en gratulation til Andreas/Dede Warberg.
+Ellen kan ikke ryge, da der er en gæst. I USA anser man det for uanstændigt, at kvinder ryger. Man lever i det hele taget meget sobert; står tidligt op og drikker kun lidt alkohol.
+For nyligt lejede Harris Sawyer en hest og en vogn, og familien kørte ud i de store skove på Blue ills. Grethe holdt tømmerne og morede sig herligt. De plukkede bær og blomster. Harris var syg af varmen, og Ellen var bekymret for hans lunger. Hun fodrer ham godt, og Harris jubler over hendes mad. Ellen må nøjes med at spise mindre, men Grethe giver god motion, for når hun vågner, vil hun straks i tøjet og ud.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v3nr</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3 og 5:]
+DR. HARRIS E. SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES} HATHAWAY BUILDING, BOSTON
+203-3 DORCHESTER
+[Fortrykt øverst til højre s. 1, 3 og 5:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTICEPTICS
+[Med håndskrift:]
+Kære Mor!
+Jeg var begyndt at blive ikke så lidt ængstelig for at Far mulig var dårligere, da der intet Brev kom i Mandags, og jeg var derfor betydelig lettet ved dit Brev igår, hvor du skiver, at han er bedre. Nu ere I vel for længst hjemme igen og han er forhåbentlig næsten rask igen. Var det Varmen, der havde anfægtet ham, el. kom det helt af sig selv. 
+Det må da have været morsomt (forholdsvis) at være hos Onkel S. - mere underholdende at ligge syg der end hjemme. – Hvor morsomt med Dede, - jeg må rigtignok skrive Gratulationsbrev til Student Dengemand.
+Her er en Fremmed, hvilket kreperer mig, for jeg kan da ikke ret godt ryge min Cigaret, som jeg altid gør, når jeg skriver, - det er jo umulig ["umulig" overstreget], - det er jo nemlig ["nemlig" overstreget] anset for at være uanstændigt, at Damer rygger, så når der ingen Mandfolk er i Huset, går det ikke an at de kan lugte det ["det" overstreget] Tobak. – 
+Man lever i det hele taget 
+2)
+et uhyre [og afholdende Liv, - tidlig oppe og tidlig i Seng – d.v.s. 6½ og 10½ ikken ["ikken" overstreget] ingen Tobaksrygning und. en lille beskeden Cigaret en Gang imellem, - kun sjældent Spirituosa og aldrig mere end et el. et Par Glas ad Gangen. Det kan ikke nægtes at man har bedre af at moderere sig, skønt det jo er lidt trivielt før man bliver vant til det. – 
+Nu om Sommeren er her jo ingen Selskabelighed, - de fleste er på Landet og det er også for varmt i Reglen. Vore Adspredelser består hovedsagelig i at tage ud på Landet el. gå op i Parken. Mon jeg skrev om vore Køretur? Harry lejede Hest og Vogn for en hel Dag og vi kørte en vældig Tur ud i de store Skove på ”Blue Hills”, - Harry, Grethe og jeg. Den Lille var henrykt, - hun sad mellem os og holdt Enden af Tømmerne og morede sig af Hjertens Lyst. Ude i Skoven stod vi af og plukkede Blomster og fandt Bær og det var i det hele taget vellykket. Harry havde det ikke så 
+3) 
+godt et Par Dage – begrundet på Varmen og for meget at gøre. Jeg var meget bange for at hans Pleurity var ved at komme igen, men der er vist ingen Fare, for nu har han det bedre igen. Heldigvis er det mere køligere nu. Jeg fodrer ham godt op, med Saft af 1 Pund Kød hver Dag, og udmærkede Middage. Harry siger at jeg laver ligeså god (og undertiden bedre) Mad end han kan få på Restaurationer, så du kan deraf slutte at jeg må have forbedret mig en Del i den Retning siden jeg var hjemme. Jævne Supper er min Specialitet, og Harry får det hver Dag, det er jo let fordøjeligt og nærende! Jeg spiser det ikke selv, da jeg er bange for at blive for fed. Jeg er da svunden lidt i Sommer. – 
+Grethe gør sit til at give mig Motion, - næppe er hun vågnet fra sin Middagslur før hun begynder, - ”down stairs, - out, Hat on. – Mamma take Baby” o.s.v. og hun holder ikke op før jeg giver hende Tøjet på, og hun skriger af Glæde når jeg tager hende 
+[Skrevet på tværs øverst s. 1:]
+Nu håber jeg at høre stadig god Bedring for Far, hvornår skal han i Klokken Tak Lugge for Brevet som vi var meget rørte over Hilsen E</t>
+  </si>
+  <si>
     <t>1902-02-25</t>
   </si>
   <si>
     <t>176 Federal Street
 Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 Herbert Felton
 - Fuller
 Grethe Jungstedt
 Johanne Christine Larsen
 - Mackie
 William Mackie
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 Hempel Syberg</t>
   </si>
   <si>
     <t>Christine Mackie, f. Warberg, rejste fra Danmark til Boston omkring 1. juni 1902. Hun mødte under sit ophold her William/Billy Mackie, og de to blev gift det følgende år. Ægteskabet holdt ikke.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1588</t>
   </si>
@@ -290,50 +349,97 @@
 Igår fik vi ingen Brev fra dig, - men det er også kun den anden Gang siden Mornine kom, så du har Grund til at være stolt. Det er nok desværre mere end du kan sige om os for vi have nok fået vore Breve forsinket mere end en Gang. – Jeg håber da kun at det er Efterårsvejret som har bragt lidt Uregelmæssighed i Postgangen og at der ikke er noget i Vejen. 
 Vi har det ved det gamle her. Grethes Hoste er nu næsten borte, og hun har da heldigvis ikke tabt i Huldet. Jeg har overtaget hendes Forkølelse og gør som en besat hele Dagen, - når dertil kommer en let Kvalme fra Morgen til Aften, - en tærende Sult, samt Lede for næsten al Mad – så ser du nok at det ikke er særlig behageligt. Og så er det sådan en styg Tanke at skulle af med Mornine. Jeg vil savne hende gruligt, og jeg vil også savne at se Billy så jævnligt. Mornine har jo pålagt ham at han må komme ud mindst to Gange om Ugen og læse dansk med os, men jeg tvivler lidt på, at han gør det. – 
 Det gik rigtig udmærket forleden med Bespisningen for de Herrer. Mr. Felton havde to Pund [tegn for pund] af den fineste Chokoladekonfekt med til mig, - det var da pænt. Maden var rigtig god, - Suppen klar, o. s. v. vi havde ingen særlig Travlhed eller Besvær. De fik ”Cocktail” først, - kun Sauterne ved Bordet og en Snaps gammel Rom til Kaffen. Christine spillede lidt for dem og det satte de megen Pris på. Det eneste Uheld var at Pigen som skulde varte op, ikke fik mit Bud i Tide, så Mornine maatte holde for, men Pigens Moder, min gennemskikkelige Kone Mrs. Fuller, kom grædefærdig op Kl. 6 og sagde, at Pigen var ikke kommen hjem endnu – om hun ikke kunde hjælpe, så vi lod hende vadske op. Den 28ende Nov. er det jo ”Thanksgiving”, èn af deres største Fester. Vi skal have Familjen herover til Kalkun, - Pie og Plumpudding. Jeg gruer lidt for al den Laven Mad, for jeg kan næsten ikke tåle at se Mad. 
 [Fortrykt i venstre side øverst på arket:]
 DR. HARRIS E. SAWYER
 CHEMIST AND BACTERIOLOGIST,
 176 FEDERAL STREET,
 BOSTON, MASS., U.S.A.
 TELEPHONES 4650 MAIN
 385 DORCHESTER
 [Fortrykt til højre øverst på arket:]
 SPECIALIST IN THE ANALYSIS OF BARKS
 TAN EXTRACTS AND LIQUORS,
 CROME LIQUORS,
 OILS AND DRESSINGS. 
 [Med håndskrift:]
 Grethe begynder så småt at kunne spille små Melodier nu. Hun kan og har længe kunnet kende Melodier når vi synger eller fløjter dem, og nu kan hun lige begynde at synge et Par Linjer nogenlunde rigtig, - Stork, Stork Langeben, - ”Gusk. ta'ske Lov” som er èn af hendes Yndlingssange. Hun er saamænd en skikkelig Unge, - som den Aften vi havde Fremmede, måtte hun gå i Seng en Time før sin Sengetid, efter hun havde spist sit Mælkebrød uden at måtte røre al den fine Mad, som hun interesseret betragtede – og gå op og ligge ganske alene ovenpå - men ikke et Kny - eller en Indvending hørte vi fra hende. - Når vi bliver kede af hende eller trætte af hende, sender vi hende ind og lege med sit ”dejlige Skrammel”, som hun kalder som hun kalder en Skuffe af store og mindre lemlæstede Dukker, udklippede Papirsdukker, Klude og Æsker, og der kan hun godt sidde en Timestid og lege. Nu er hun ved at komme i den Alder, da hun plager for Historier, - så snart hun hører sin Fader komme hjem om Aftenen, styrter hun hen til Trappen og raaber” – Will you tell me a Story, Papse”. - - 
 Mornine har syet en dejlig Pude til Billy, - gråt Filt med kulørt Uldgarn – den er henrivende. Hun vil jo nu til at sy en Lysdug til Fru Mackie. Hun var inde hos dem i Søndags og de var meget venlige og rare, - hun spillede for dem – de er så glade ved Musik.
 Men de er jo af den meget gammeldags Skole, som fordømmer Nydelsen af et Glas Øl, - ikke at tale om Vin og Spiritus, - og hvis de så Mornine ryge – og ryge Cigar, - ja, de vilde da mindst besvime. 
 Jeg kan dog ikke vide hvad Onkel Syberg og Tutte siger til mit Forslag – jeg er meget spændt. Harry vil også så gærne have lille Tutte. – 
 Dette Brev er meget kedeligt, men jeg har Kvalme.
 Mornine og lille Grethe hilser
 Din Pelle
 [Skrevet på tværs øverst på sidste side:]
 Sig til Junge hun skylder mig Brev og at hun sender mig nok et godt langt Julebrev. Ja, det bliver en trist Jul, bare den var overstået</t>
+  </si>
+  <si>
+    <t>1902-10</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+- Sonne
+Albrecht  Warberg
+Astrid Warberg-Goldschmidt
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde 30. september 1902. 
+Christine Mackie rejste hjemmefra 1. juni 1902 for at opholde sig hos søsteren, Ellen Sawyer, i Boston nogle måneder. Hun blev her kærester med William/Billy Mackie, og de to blev gift i Danmark i 1903. 
+Fru Sonnes søsters navn kendes ikke, men hun er omtalt i Fru Sonnes biografi.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1587</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har modtaget det brev, som hendes mor skrev, da faderen lå syg, og man stadig troede, at han ville komme sig. Ellen ville ønske, at hun var i Danmark, så de alle kunne støtte hinanden efter dødsfaldet. 
+Christine og William/Billy Mackie har talt om fremtidsplaner, men de vil tale med Laura Warberg om sagen. William er en god og rar mand.
+Måske kan Astrid/Disser Warberg komme til Boston nu. Faderen ønskede jo ikke, at flere af hans børn rejste så langt væk. Astrid kan lære engelsk og dermed sikre sin fremtid.
+Ellens venner er søde og opbakkende efter faderens død.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/vFZ3</t>
+  </si>
+  <si>
+    <t>[Fortrykt på brevpapiret s. 1 øverst:]
+DR. HARRIS E. SAWYER,
+CHEMIST AND BACTERIOLOGIST,
+176 FEDERAL STREET,
+BOSTON, MASS., U.S.A.
+TELEPHONES 4650 Main.
+385 DORCHESTER.
+SPECIALIST IN THE ANALYSIS OF
+BARKS,
+TAN EXTRACTS AND LIQUORS
+CHROME LICQUORS,
+OILS AND DRESSINGS.
+Kæreste Mor!
+Vi fik igår dit sidste Brev skrevet før Fars Død, og du kan ikke tænke dig hvor det er underligt for os at læse om jeres gode Håb og Fortrøstning om at han vil komme sig, når vi ved at det ikke skulde være sådan. Men vi kan jo forstå, at han ikke led så meget de sidste Dage, og det er godt at tænke på. I næste Uge vil vi vide det altsammen. Det er så skærende trist at tænke på jer derhjemme, - det er en forfærdelig svær Tid, og jeg ønsker så meget at vi kunde være sammen allesammen og hjælpes ad og bære det. Christine vilde jo gærne være sammen ["sammen" overstreget] hjemme i Vinter, og det vilde jo også være dejligt, men det er jo mange Penge. Billy var herude i Dag og de talte om Fremtidsplanerne, men bleve enige om at vente med at lægge nogle (Planer mener jeg) til de hørte hvad du siger til det. Du kan tro Billy er en rar og god Mand. Jeg tror ikke man kan undgå at blive lykkelig med ham, for han er så gennemgod. - Ja, nu bliver Pladsen her jo åben for lille Disser, som altid så gærne har villet være ["være" overstreget] herover. Jeg vil grulig gærne have hende når jeg skal af med Mornine. Tidligere ømmede jeg mig ved at overtale hende til at komme fordi det var Far så hårdt imod at vi kom så langt bort, mens for dig forekommer Afstanden jo ikke så lang og du kommer vel også nok, - det tvivler vi da ikke et Øjeblik på. - Jeg mener at det kan være fornuftigt for lille Disser. Hun kan lære Sproget, og hun vil i det eventuelt have en Levevej i Fremtiden hjemme, eller også kan hun begynde på noget her om et Par Aars Tid, når hun kan Sproget, med Sygepleje el. lign. Folk har været så venlige og deltagende mod os. Fru Sonne og hendes Søster kom herover forleden og Mrs. Ward kom igår Morges, hun havde en
+[Indsat øverst s. 2; på hovedet:] stor Buket Blomster med til os. Hun er så sød. Christine synes også så godt om de to, som jo er mine bedste Venner her. Lille Grethe har haft lidt Mavedårlighed, men det er vist ingenting, hun er da bedre idag. 
+[Indsat øverst s. 1; på tværs:] Idag sagde hun ligeså fornøjet: "Nu kommer min Bedstemor snart" - hun må have hørt os snakke om det.</t>
   </si>
   <si>
     <t>1903-5</t>
   </si>
   <si>
     <t>Johanne Christine Larsen</t>
   </si>
   <si>
     <t>USA
 Mass.
 Dorchester</t>
   </si>
   <si>
     <t>Ingeborg Abrahams
 Ellen Agnete Amstrup
 Louise Amstrup
 Thora  Branner
 Wilhelm Branner
 Johannes Nicolaus Brønsted
 Louise Brønsted
 Niels Elgaard Amstrup
 Alfred Goldschmidt
 - Grønlund
 Jens Hammer
 Grethe Jungstedt
@@ -1192,53 +1298,50 @@
 Jeg gør ingen Ting ved det – men traver mine lange Ture (går Tur både når jeg følger Alfr og når jeg henter ham -) samt øver mig meget flinkt, er ved at indøve noget firhændigt (Etude i Ddur af Mozart (let) – som vi vil spille for dem i Sommerferien, hvis vi nu opnår at komme til Kerteminde, vi har forespurgt om de vilde tage os i Pension. Desuden spiller jeg ”Lyriske Småstykker” af Grieg, kan tre deraf udenad, samt Schuberts ”impromtu” – kan første Stykke udenad og er nu i Færd med 1ste Variation. Så spiller jeg Zernys Etuder (1ste Del) samt nogle lette af [ulæseligt], samt endelig endnu en 4 hændig – Schubert trois [”trois” indsat over linjen] marches heroique. – om dette nu ellers kan more dig. – Endelig læser og skriver jeg en hel Del – og ser naturligvis også efter, at Pigen M. gør godt rent – samt bestemmer Madretter – men Du kan da ellers tænke, at jeg fører en glimrende Tilværelse – naturligvis er det mest Alfs. Skyld – el rettere: det er derfor, at jeg mere og mere knusende godt kan lide ham – og så er der også det, at jeg til Tider kan blive ganske vild af betaget Henrykkelse ved Tanken om det, der forestår – og jeg nærer naturligvis svimlende Forhåbninger m.H.t. Udfaldet.
 I det hele taget, Junge, Du gør Dig ikke Begreb om, hvor guddommeligt det kan føles at være frugtsommelig; det er, som om der giver sig til at gro helt ukendte Kræfter i ens Indre – som om ens Sjæleliv antager nye – og videre Former; Hjernen giver Plads for Tanker og Forestillinger, som man slet ikke har kendt før; man synes næsten, at man aner en Sammenhæng – en Mening – der hvor alt før var Kaos; så meget er vist – at der er en himmelvid Forskel på dette, at tænke sig til engang at få Børn – (og det er jo en Faktor vi alle regner med) – og så dette – at føle Barnet levende i sig. Åh, Junge, stor er den Verden, vi lever i – og mange er Midlerne, som skaber Glæde for Mennesker. Og denne bestandige Følelse af, at man trods alt har Sværdet over sit Hoved – det tjener dog kun til, at man føler des mere intensivt i Glæden.
 - Vèd Du, at jeg har længe haft på Fornemmelsen, at Dine Breve var ikke helt at stole på – jeg syntes bestandig, at der var Ting, som du forsætlig gik uden om; til noget sådant er der jo ingenting at sige – men vel at mærke: der er ingenting at sige dertil – og det er vel Grunden til, at jeg har narret Dig flere Gange – og ikke skreven, Du forstår det jo nok rigtig - III
 - jeg tænkte – ”mine Ord vil ikke meget sige”. 
 Nu fik jeg Dit s.k. ”Skarnbøttebrev” og skynder mig at smide min Bøtte i Hovedet på Dig til Gengæld; den er rigtignok for Tiden ingen Skarnbøtte – men så kunde den da heller ingen Nytte gøre; nu er min Mening den, at der er ikke idel Elendighed til i Verden – og det har jeg villet lade Dig vide. Noget ”Trøstebrev” i egentlig Forstand kan jeg ikke præstere – der kan aldrig ”trøstes” Junge, når Ulykken stammer fra de indre Dele, og jeg mener jo nok, at Kernen i Din Ulykkelighed ligger i Dit Forhold til [ulæseligt]; dét er første Række (ikke Hjemvéen) – er Skyld i alle Dine Pinsler -. Og så naturligvis Hjemvéen. Jeg kender den – det er som en fysisk Sygdom – jeg fik f.Eks en rædsom Kvalme -; og – tør jeg skrive det, der bestandig har været i mine Tanker? Jeg har ikke kunnet fatte at Du kunde holde den gående derovre så længe! og da der var Tale om, at Morn. vilde hjem til Efteråret – så forlød der samtidig noget om, at Du alligevel vilde blive derovre; Pan har vist været plaget af svære Anfægtelser – og jeg var skam heller ikke glad.
 Jeg kan vel ikke komme med Råd? det synes jo, som om hele Billys Hus’ Existens beror på Din Forbliven; er det muligt! kan der ikke engageres en Pige, som Du kan sætte i Gang, og som Du kan overbevise Dig om er pålidelig – og én, som i får til at binde sig de resterende Måneder – for Fanden – Din Existens går da over Økonomien – fallit kan Billy vel ikke gå, om Du også rejser; og jeg mener virkelig, at Du ofrer altfor meget ved at blive, når Du lider sådan af at være der. Et positivt Råd: fastsæt at Du vil hjem om 1-2-3 [”1” indsat over linjen] Måneder – efter Behag; så snart Du da ser en overkommelig Frist for Dig, vil Du kunne få en Masse ud af Din Tid – en Masse Sprog og Musik – fordi det så ikke længere gælder om at få Ende på Tiden – men om at få den til at slå til. 
 Når jeg har læst i Bladene om de overfyldte Skibe med Passagerer hertil fra Amerika – så har jeg flere Gange tænkt – Gud vèd om ikke lille Junge er med på èt af dem – og det vil ikke overraske mig, om Du en Dag viser Dig på Skuepladsen.
 Søde lille Junge – er jeg en skidt èn til at råde Dig? Men kan jeg da andet end råde til det som jeg selv absolut vilde gøre i sådant Fald.
 Jeg er jo ganske vist en stor Egoist, det er sikkert – men jeg har da heller aldrig set nogen virkelig frugtbar Selvopofrelse; det er ikke til rigtig Gavn for nogen af Parterne; men naturligvis mangler jeg Forudsætninger til helt at kunne se til Bunds i dette specielle Tilfælde; for mig ser det kun ud, som om Din første Pligt her er Pligten mod Dig selv – og døm selv, hvori den beror!
 Nå – dette er nok et Timebrev – gid det dog må træffe Dig i nogenlunde god Condition – se så til at Du kan fejre en måske lille Højtid med Elle og Billy – og Hilda – o.d.a. 
 Nu skal jeg da virkelig blive flink igen til at skrive. Sidst sendte jeg et Kort – har Du fået det?
 Hermed Tusinde sommervarme Pinsehilsner fra din evig heng.
 Dis</t>
   </si>
   <si>
     <t>1907-05-08</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Christine  Mackie</t>
   </si>
   <si>
     <t>Alhed Larsen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boston</t>
   </si>
   <si>
     <t>Kerteminde</t>
   </si>
   <si>
     <t>Andreas Larsen
 Johan Larsen
 Elisabeth Mackie
 William Mackie</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen og deres to drenge rejste til Boston for at besøge Alheds søster, Christine, og hendes familie. Rejsen blev ikke udsat.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0233</t>
   </si>
   <si>
     <t>Christines datter har muligvis kighoste, og da Alheds børn ikke har haft denne sygdom, og den kan være alvorlig for mindre børn, skriver Christine, så Alhed kan nå at gøre noget i forhold til billetter mv.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/Ul3h</t>
   </si>
   <si>
     <t>[Fortrykt på kortets adresseside:]
 POST C__ARD
@@ -1716,59 +1819,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ul3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/OqXO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RpEx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v3nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vFZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yitM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/98cP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IrsN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xLht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mU6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wuMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eprp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aKfQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/59xR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ul3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NjCc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jb4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M21"/>
+  <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1928,790 +2031,882 @@
       </c>
       <c r="I4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="5" t="inlineStr">
+      <c r="E5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="J5" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="L5" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>25</v>
+      </c>
+      <c r="F6" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="I6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>16</v>
+      </c>
+      <c r="E7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F7" s="5" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="L7" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="J8" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="K8" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="L8" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="M8" s="5" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D9" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="J9" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="K9" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="L9" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="M9" s="5" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="L10" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="I10" s="5" t="s">
+      <c r="M10" s="5" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="E11" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="F11" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="I11" s="5" t="s">
+      <c r="K11" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="J11" s="5" t="s">
+      <c r="L11" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="M11" s="5" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="I12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="J12" s="5" t="s">
+      <c r="K12" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="K12" s="5" t="s">
+      <c r="L12" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="M12" s="5" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="I13" s="5" t="s">
+      <c r="J13" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="J13" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="K13" s="5" t="s">
+      <c r="L13" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="I14" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="I14" s="5" t="s">
+      <c r="J14" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="J14" s="5" t="s">
+      <c r="K14" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="K14" s="5" t="s">
+      <c r="L14" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="J15" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="K15" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="K15" s="5" t="s">
+      <c r="L15" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="L15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F16" s="5" t="s">
-        <v>140</v>
+        <v>75</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="M16" s="5" t="s">
         <v>141</v>
-      </c>
-[...13 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="M17" s="5" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>50</v>
+        <v>152</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J18" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="I18" s="5" t="s">
+      <c r="K18" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="J18" s="5" t="s">
+      <c r="L18" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="K18" s="5" t="s">
+      <c r="M18" s="5" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J19" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="I19" s="5" t="s">
+      <c r="K19" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="J19" s="5" t="s">
+      <c r="L19" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="K19" s="5" t="s">
+      <c r="M19" s="5" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="I20" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="I20" s="5" t="s">
+      <c r="J20" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="J20" s="5" t="s">
+      <c r="K20" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="K20" s="5" t="s">
+      <c r="L20" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="L20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="5" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J21" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="I21" s="5" t="s">
+      <c r="K21" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="J21" s="5" t="s">
+      <c r="L21" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="K21" s="5" t="s">
+      <c r="M21" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="L21" s="6" t="s">
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="M21" s="5" t="s">
+      <c r="B22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G22" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H22" s="5" t="s">
         <v>186</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
+    <hyperlink ref="M22" r:id="rId27"/>
+    <hyperlink ref="M23" r:id="rId28"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>