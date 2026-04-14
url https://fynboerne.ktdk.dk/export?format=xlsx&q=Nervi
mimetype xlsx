--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1285" uniqueCount="868" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="903" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1191,50 +1191,153 @@
   </si>
   <si>
     <t>1898-04-02</t>
   </si>
   <si>
     <t>Adolph Larsen
 Vilhelm Larsen
 Otto Emil  Paludan
 Albrecht  Warberg</t>
   </si>
   <si>
     <t>Fra andre breve vides det, at den tidligere forpagter til Gelskov, Hempel Syberg, flyttede ca. 15. marts.</t>
   </si>
   <si>
     <t>Alhed har fortalt Jørgen Paludan (Palam), at Johannes Larsen er svag og nervøs, bl.a. fordi han hylede op, da hun strøg ham over kinden. 
 Alheds far har det meget bedre. Hun har mødt den nye forpagter til Gelskov. Han skal bo hos Alheds familie i tre dage, mens han får noget ordnet på Gelskov.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/QgX2</t>
   </si>
   <si>
     <t>Kære Las!
 1000 Tak for sidst! Du er den aller allerbedste! men jeg faar vist ikke Brev fra Dig i Dag fordi Klax og Agraren drillede Dig. Eller mulig var Du for sløj til at skrive. Jeg beklagede mig i Aftes for Palam og [ordet overstreget] over at Du er saadan en svagelig én, der ingenting kan taale, jeg gav ham nogle Beviser paa, hvor Nervøs Du er for Øjeblikket og det gjorde et dybt Indtryk paa ham, navnlig at Du fløj op og hylede, da jeg i Forgaars Aftes sad og rørte ved Din Kind! Kan Du huske det? Palam siger, at det er fordi Du ikke rører Dig nok, og han har i Sinde at holde en forfærdelig Tale for Dig, naar han ser Dig! - - Han var saa oprørt og indigneret, at jeg selv blev ganske forskrækket og [ordet overstreget] han fortalte om en Fætter, han har, der i [bogstavet overstreget] er meget [ordet overstreget] ung endnu, men fuldstændig ødelagt af Podagra. – Naa, nu vil jeg forlade dette pinlige Emne, i Dag haaber jeg, Du er kvik og udsovet, og kan male godt, men det er jo Solskin, saa kan Du jo ikke. – Men for hvem der ikke skal male er det et aldeles bedaarende Vejr. – Far fandt jeg meget bedre, Lørdag og Søndag var det gaaet betydelig frem. Vi var ellers begyndt at blive noget ængstelige og han selv ikke mindre [ordet overstreget] mindst, han var bange for Tæring næste Mor. – Vi har fremmede. I Faaborgtoget kørte jeg i Gaar sammen med en Herre og to Damer, som spurgte, om jeg ikke var en Frk. Warberg. Det var den ny Forpagter paa Gelskov og hans Søster og Svigerinde, de skulde til Erikshaab sagde de; de skal være her i 3 Dage for at ordne omme paa Gelskov. Forpagteren skal giftes paa fredag. Jeg synes godt om dem. Han bliver vist nem at komme ud af det med, jeg har allerede sikret mig, at vi maa gaa paa J [bogstavet overstreget] Markerne. – Jeg har [resten af teksten skrevet over ”Kære Las!”] jo lidt travlt, da vi har disse fremmede saa jeg har ikke Tid til at skrive mere. – Hils Klax. 1000 kærlige Hilsner til Dig selv, jeg holder forfærdelig meget af Dig. Din Alhed Tirsdag d.</t>
   </si>
   <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
+  </si>
+  <si>
     <t>1899-5</t>
   </si>
   <si>
     <t>Bellevue St. 27</t>
   </si>
   <si>
     <t>Wilhelmine Berg
 Julie Brandt
 Thora  Branner
 Harald Hirschsprung
 Andreas Larsen
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 - Schofield
 Hempel Syberg
 Andreas Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift 12. feb. 1899, og de boede sammen i Boston. De første par år delte parret hus med Harris' familie, og det gik ikkke godt. 
 Harris havde en doktorgrad i kemi fra Harvard. Han havde en lungesygdom og døde tidligt. 
 Den lille dreng er Alhed og Johannes Larsens første søn, som blev født 12. maj 1899. Der var en tid planer om, at han skulle hedde Jeppe. - Dede var Ellen Sawyer og Alhed Larsens bror Andreas. 
 Mr. Mark, Mr. og Mrs. Hall, Dr. Andrw og Angelica kendes ikke.</t>
@@ -1385,50 +1488,153 @@
   <si>
     <t>[På kuvertens forside:]
 Frøken Johanne Warberg
 Snøde 
 pr Lohals
 [På kuvertens bagside er på hovedet skrevet:]
 Sommersol paa gylden Sæd
 fryde kan mit Hjærte
 Leen hugger Rugen net
 - jeg forgaar af Smærte
 Snøde – Høst -1900
 [I brevet:]
 Tirsdag Aften
 Kære lille Junge! Det er mig med hvert Second en stor Glæde at Du er over alle Bjerge og at Du har så godt Vejr – for det er da et Vejr, der kan friske, og et Vejr, der gir Mod på Vagabondlune.
 Fredag Formd. Som Du ser tager jeg med alle Ting småt af det – og har lige nu på Sengen modtaget Dit gode Breve [det sidste e overstreget], som jeg takker Dig af Hjertens Grund for! Hvor det er godt at læse, Junge – sådanne Ord af Dig – jeg stiller mig nu langt mere modtagende overfor alt, hvad som bydes, end Tilfældet før var, nu da jeg véd, hvor jeg har Dig. Jeg befinder mig foreløbig i en Slobrok henne ved mit Bord for lige strax at besvare Dit Brev, og siden lægge mig igen. Jeg står nemlig først op henunder Middag og går i Seng ved 9 Tiden – på anden Måde går det vist ikke, Trætheden sætter sig nemlig stadig på det onde Sted fra gamle Dage nede i Roden, og dette inspirerer mig til megen Forsigtighed – så Du skal ikke være ængstelig for mig.
 Med Dede er det da heldigvis ikke så slemt, men de handler rigtig nok efter min Mening højst uforsigtigt med ham. Han lå hele Dagen i Går – fik derefter Lov at stå op, mens Sengen blev redet – sås kort efter – ovre i Aftenluften og Stikkelsbærrene -! og blev vel at mærke ikke kaldt tilbage men gående!
 Din indtrængende Sætning om ham til mig i Dag har vist imidlertid virket.
 Tutte har sendt ham Bøger, mig ligeledes samt Julebryg og Chokolade, af hvilke begge jeg ved Guds nådige Bistand har reserveret til Din lykkelige – for mig – Genkomst. Af Nervøsitet er der ikke megen, på Søndag er hele Slænget – unge – bedt til Ungt hos Degnens – og glæder sig. 
 (jeg holder mig ved Roden, som bliver hjemme.)
 Lad mig ikke glemme en Ting, jeg væsentlig skriver for Mor vilde skrive, men jeg påtog mig det.
 Til min Forbavselse drejer det sig om, at jeg absolut til Vinter skal: enten til Kerteminde eller til Kjøbenhavn. Du gætter letlig hvad jeg foretrækker – særlig når jeg tvinges til Kerteminde – må jeg, som Du forstår – afsky Tanken. Ærlig – mellem os – har Tanken om at komme der, kun tiltalt mig under den Forudsætning, at man modsatte sig. Du kender Sjælens undertiden Meningsløs-hed.
 Altså bad Mor mig bede Dig skrive strax til Astrid og bede hende svare strax om jeg må komme om til ham – el anden Tid.
 Gør det for Himlens og min Sjælefreds Skyld Junge, jeg vilde under nærværende Omstændigheder i Kerteminde fortæres af Mug og Elde – som gamle Præst udtrykker sig.
 Sindsstemning p.t: normal.
 Dermed Tusinde Hilsner til Jer alle og Dig Junge med en Tak til Dig for Din Meddelelse som stedse opfylder mig og giver mig nok af nyt at betænke!! Dis</t>
+  </si>
+  <si>
+    <t>1899-12</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.</t>
+  </si>
+  <si>
+    <t>Freddie Brandstrup
+Frederik Brandstrup
+Mary Brandstrup
+Susan Brandstrup
+Louise Brønsted
+Pauline Hirschsprung
+Hanne -  -, kokkepige Erikshaab
+Hans Jørgen -, Kusk ved grevskabet Muckadell
+Augusta Mogensen
+Christian Mogensen
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' mor
+Johannes Vesterdal
+Andreas Warberg
+Astrid Warberg-Goldschmidt</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1571</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer er ked af, at Frederik Brandstrup er død. Hun nåede ikke at møde ham, men hun håbede, at det ville ske. Ellen ville ønske, at hun kunne hjælpe datteren Mary Kirstine.
+Laura Warberg skal ikke være bekymret for Ellen, som har det godt og er i gode hænder. Hun lever sundt og er hverken træt eller nervøs. 
+Vesterdal må gerne få kobberpotten. 
+Ellen glæder sig til at modtage sengetæppet, de små strømper mm. 
+Mon Ellens brev bliver læst højt i faderens stue i julen? Hun ville gerne kunne fortælle noget spændende, men hun kan ikke finde på noget. 
+Harris Sawyer sover til middag. Helen broderer, hvilket er noget nyt, for normalt må man ikke sy om søndagen i Sawyers hjem. Ellen formastede sig til det, da hun netop var kommet til Boston.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/jfBQ</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.
+Kære Mor!
+Som jeg idag blev rystet ved gennem dit Brev idag at erfare om Onkel Frederiks Død. Det gør mig ligeså ondt som om jeg havde kendt ham personlig, - måske mere, - jeg har så ofte glædet mig til den Dag, da jeg skulde se ham, - men det skulde nu ikke ske! Den stakkels Susan og de stakkels Unger – gid det dog ikke må vare så længe før vi kan gøre noget for dem. Hvis vi havde eget Hus og Hjem kunde vi måske tage en Tid [”en Tid” indsat over linjen] Mary Kirstine og være lidt gode mod hende. Hvem ved, måske det kan lade sig ordne med Tiden. Jeg har skrevet til Susan, bare det nu når hende her kan Folk flytte, når de selv vil. Ja, du kan tro, jeg er glad over, at jeg fik skrevet til ham. Der var rigtignok en Skam at jeg lod en Brevdag glide over, så du ængstede dig for mig. Jeg kan forsikre dig, at der ikke er den fjærneste Grund til Ængstelse. – jeg er frisk som en Fisk og vi skal meddele pr. Telegram lige på Stedet, når der sker noget. 
+Harry er så omhyggelig som vel mulig for mig. Svigermoder ligeledes, så jeg er i gode Hænder i Fald der skulde støde noget til, men det gør der såmænd ikke. Jeg lever et så roligt og sundt Liv som man kan tænke sig og jeg antager det er derfor jeg er fri for Nervøsitet, Træthed o.s.v. Min Fordøjelsesbesvær har jeg endelig fået Bugt med. – Jeg har sendt lille Lugge mine Erfaringer, Rugbrødsøllebrød med Sirup i er blandt de vigtigste af disse. 
+Du spørger om Kobberpotten til Vesterdal! Jeg er mig bevidst mindet to Gange at have skrevet, at Vester er velkommen til at have den, - det var vist forresten til Mornine at jeg skrev det. --
+Hvor jeg dog glæder mig til Sengetæppet og til de små Strømper og Hagesmække og Dissers Broderi, - jeg kan snart begynde at vente det. -
+Når ["Når" overstreget] Dette Brev kommer vel sagtens lige midt i Julen – måske det bliver forelæst ved èn af de bekendte Eftermiddagskaffer i Fars Stue med Julekage og brune Kager og Klejner. Bare jeg dog kunde finde på noget interessant at fortælle om, - hvis jeg var placeret i et Sofahjørne og blev sat i Gang og spurgt ud, så var der vel nok Masser at fortælle om om ["om" overstreget] Forholdene her, men nu kan jeg ikke finde på en Snus. 
+Søndag Eft. Her er så roligt og stille i Huset og indbydende til at skrive lidt på dette Brev som jo gærne skulde være lidt interessant Harry tager sig en Middagstur – han var til Kemikermøde i Aftes, drak 4 Krus Øl og kom hjem Klk 12, så han er forsviret i Dag. 
+Helen sidder og broderer. Dette lyder ikke så mærkeligt for jer, men er ikke desmindre en Begivenhed af Rang. Det er her ligeså syndigt at sy på en Søndag, som det vilde være for os at drikke sig plakat Juleaften, lyve, stjæle el. anden Udyd. Den første Søndag jeg var her, tog jeg i min Uskyldighed mit Håndarbejde, - og dette gav Anledning til en stor Scene mellem Harry på den ene Side og 
+[Resten af brevet mangler]
+[Skrevet langs margen s. 4:]
+Tak for Brevkortet. Gratulerer til den nye Pige Bare hun holder i Kvalitet.
+[Skrevet langs venstre margen s. 3:]
+Hilsen til Hanne og Hans Jørgen, - Dede er der vel en Dag i Julen.
+[Skrevet langs venstre margen s. 1:]
+Jeg fik sådan et sødt Brev fra Tante Pauline idag.
+[Skrevet på tværs øverst s. 1:]
+Du kommer til at undskylde Skriften, den lider af at jeg har siddet i en Lænestol med Papiret i Skødet. 
+Hilsen til Mogensens.</t>
+  </si>
+  <si>
+    <t>1900-02-16</t>
+  </si>
+  <si>
+    <t>1 tomme = 2,54 cm
+Mrs. Loud, Dr. Cushing, Miss Linsealt og Mrs. Holbrook kendes ikke. Fru Smith er muligvis Henry Smiths kone og bosiddende på Nybøllegaard i Hillerslev. 
+Maltet mælk, også kendt som maltpulver eller maltet mælkepulver, er et pulver lavet af en blanding af maltet byg, hvedemel og kondenseret sødmælkspulver.
+107 F er 42 C.
+Miss Linsealt er "total" = afholdskvinde. 
+B er Alhed Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1548</t>
+  </si>
+  <si>
+    <t>Grethe blev født 16. januar. Fødslen trak i langdrag, men da Ellen Sawyer fik whisky og cognac, kom der gang i sagen. Pigen var grim, mager og havde navestrengen om halsen. Mælken løb først til efter fire dage, men Ellen kunne ikke blive ved med at amme. Hun fik at vide, at hun skulle holde sig i ro i seks uger, men hun fik høj feber. Der blev tilkaldt flere læger og sygeplejersker, og de kogte instrumenter ved komfuret. To af Harris Eastmans kolleger kom med ovne til at sterilisere redskaber i. Ellen blev opereret. Otte dage efter kunne hun stadig knap støtte på benene. 12 dage efter operationen fejrede Ellen og Harris deres bryllupsdag, og Harry gav hende en potageske. Han vil hvert år fremover på bryllupsdagen give hende en sølvting som præmie.
+Harris er nu syg af forkølelse og arbejder hjemme. Han og Ellen har købt en kurv, som lille Grethe kan ligge i.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v0Gp</t>
+  </si>
+  <si>
+    <t>d. 16de Febr. 
+Kære Mor!
+Jeg har idag fået Dissers Breve. Det var [ulæseligt] pinligt, at netop dette længselfuld ventede Brev fra East. skulde være forsinket. Jeg kan rigtig tænke mig, hvor utålmodig du har ["har" overstreget] må have ventet. Skønt det jo nu er en gammel Historie, må jeg vist hellere sætte dig lidt nøjere ind i Detailerne og besvare nogle af dine Spørgsmål. 
+Hvad der foregik d. 16de Jan da Hendes Nåde, Grethe behagede at ankomme, har jeg næsten glemt, - det forekommer som det er en lille Evighed siden. Det var en langvarig og vanskelig Affaire, og Dr. var til sidst temmelig nervøs over at hun stadig ["stadig" overstreget] blev ved at [”blev ved at” indsat over linjen] holde sig tilbage. Jeg forklarede, at vi Danske ere langsommere i Vendingen end Amerikanerne og at hun jo var halv dansk. Tilsidst fik jeg en svingende Whisky- og Cognacstoddy og det kunde hun ikke modstå. Hun var så langt fra nogen Skønhed da hun kom – jeg har aldrig set noget lignende af Grimhed – det arme lille Asen: Navlesnoren var snoet om hendes Hals og det tog flere Min. før hun trak sit Vejr. Derefter blev hun svøbt ind i et uldent Tæppe og smidt på en Seng, hvor hun lå i tre Timer før nogen tog sig af hende. Jeg holdt dem nemlig beskæftigede med at kaste op, besvime o.s.v.
+East. skrev vist at Ungen vejede 8 Pund, men det var med Klæder på, 7½ foruden. De danske Pund, ere tungere end de amerikanske så i Virkeligheden vejede hun kun c. 6½. Hun var 21 Tom. men meget mager. Hun har nu vundet en Del skønt det lille Skind har gået en Del igennem allerede. For det første kom Mælken først den 4die Dag og hun sultede i al den Tid. De næste 4 Dage nød hun Livet og plagede det næsten ud af mig ved at bide i sin Grådighed. Hun opnåede at få bidt Hul før Feberen kom og hun blev ført ned. og ["og" overstreget] Så halvsultede hun igen èn Dag, da de ikke vilde sætte hende på Flaske før de så om Mælken vilde gå bort. Da dette viste sig at være Tilfældet, fik hun sin Flaske. Så begyndte et regelmæssigt [ulæseligt]. Hun får, hvad de kalder ”malted milk”, et Præparat som synes at passe hende godt. Hun er utrolig god og søvnig og alt tyder på, at hun er et sundt og kraftigt Barn. Eastman godtede sig i Stilhed over at Skæbnen føjede det sådan, at jeg ikke kunde amme hende, da jeg jo så vilde være bunden hjemme for lange Tider. – 
+Ungen opnåede at skaffe mig en lille Rift, men den blev syet sammen næste Dag med tre Sting, hvilket ikke var ret slemt, og siden mærkede jeg ikke mere til det. – 
+Kræfterne kom meget hurtig tilbage og jeg befandt mig udmærket indtil Feberen kom. Ikke desmindre befalede Doktoren mig at ligge i det allermindste 2 Uger – derefter liste forsigtigt omkring en Uge og ikke foretage strængt Arbejde el. gå lange Ture før den lille er 6 Uger gammel. Ved denne Fremgangsmåde er man temmelig sikker på ikke at have Rygsmerter og Træthed det næste halve Aar, sagde han. – Imidlertid kunde han jo have sparet sine Instrukser, da Feberen kom og satte en Stopper for al Kækhed. Det er højst interessant nu bagefter at høre dem fortælle om de Dage. Det blev jo nemlig holdt hemmeligt for mig, og det var kun ved at se Doktorens og Harris’ alvorlige Ansigter, at jeg fik en Mistanke om at det var farligt, - men hvor farligt fik jeg først at vide da jeg næsten var rask. Feberen var flere Gange kun ½ ° fra Maximum, som er 107 Fahrenheit, og Torsdag Aften sagde Dr. til Harris, at der kun var meget ringe Håb. Det lyder utroligt, men da jeg så ham næste Morgen var hans Kinder næsten hule. Hele den Nat blev jeg fodret hveranden Time og efter min Formening trådte Krisen ind, da jeg fik den sidste Dosis Vælling. Jeg faldt ["faldt" overstreget] kom nemlig i stærk Sved, og faldt derefter i Søvn og da Doktoren kom en Times Tid efter kom op [”kom op” indsat over linjen] var Temperaturen betydelig lavere. Jeg troede i min Uskyldighed, at nu var den Historie forbi og lå fredelig og roligt og rensede mine Negle. Bagefter fortalte de, hvordan det stod til i Køkkenet på samme Tid: Vadskekonen var kommen og filede løs på Vadsken, - alle ["le" sidst i ordet overstreget] Morgenvadskningen flød rundt Dr. Jenkins og Dr. Cushing kogte deres Instrumenter ude ved Komfuret, assisteret af deres to Sygeplejersker, - Mrs. Loud rensede den lilles Flasker, - Helen fløj rundt og søgte at bringe lidt Orden i Tingene. Med en Ble i hver Hånd susede hun afsted og mødte i Døren Dudley Pray og Leon. Redpath som kom fra Laboratoriet med to Ovne til at sterilisere på. De var sorte på Hænder og Ansigt, da de ikke havde haft Tid el. tænkt på at rense dem (Ovnene) [”(Ovnene)" indsat over linjen] underneden. Svigermoder havde opgivet alt og så til, medens Harry drak Whisky for at holde sig oppe. Naturligvis skreg den lille for at gøre Forvirringen fuldkommen. – 
+Derefter strømmede de (el. en Del af dem) op til mig og Operationen gik for sig og siden forløb alt normalt. Jeg var oppe første Gang igår for 8 Dage siden og det var mere end latterligt: jeg kunde aldeles ikke støtte på Benene og det varede to Dage før jeg kunde gå alene over Gulvet. 
+Den 12te (vor Bryllupsdag) var jeg nede første Gang og vi fejrede Dagen med stor Højtidelighed. Harry forærede mig en pleteret (?) ["(?)" indsat over linjen] Potageske og om Eft. kom Nelly Taylor ind og hjalp os med at drikke en lille Flaske Champagne. Det var hendes Fødselsdag så det passede helt godt. Champagnen var egentlig købt i Anl. af d. 4de Aarsdagen for min Ankomst, men den Dag var Miss Linsealt (Dr. Cushings Sygeplejerske) her endnu og hun var meget total, så vi nænnede ikke at såre hendes Følelser. Disse to Dage vil vi fejre hvert Aar og Harry vil hvert Aar give mig en lille Sølvting som Præmie. Den 4de fik jeg en lille Sølvsmørkniv el. ret Syl [tegning] til at tage Smørkugler med. 
+I Lørdags kom han hjem med ondt i Halsen og har været hjemme hele denne Uge med en slem Forkølelse. Vi har haft det helt ”sjov, underholdt hinanden” beundret Ungen og bleven opvartet på det bedste af Mrs. Loud. Harry kan sidde her ved sit Skrivebord og telefonere til Laboratoriet og rundt i Byen, så han kan nogenlunde passe sine Forretninger. – Vi anskaffede en langagtig Kurv til Ungen at sove i, men kun en lille. Den er let at flytte rundt med, hvor der er varmest. Den er temmelig bred, så Pudevårene passer godt men Størrelsen er jo ellers beregnet til Seng, og hun vil kunne bruge dem i flere Aar. –
+Doktoren siger, at vi ikke bør lade hendes Øjne komme i stærkt Lys før hun er c. 2 Måneder gammel, så vi kan ikke fotografere hende før den Tid. 
+Nelly Taylor har syet en henrivende lille Kjole til hende. – Mrs. Holbrook har foræret hende en lille bitte Guldnål med en Perle i. – 
+Jeg må sende et Kort til Fru Smith næste Gang, - hvor det var venligt af hende at sende de små Støvler! – 
+Jeg har også tænkt på hvor Febr. og Jan. [”og Jan.” indsat over linjen] altid er fuld af Begivenheder: Også Onkel Carl døde i Febr. og B. rejste til Italien. 
+Lille Grethe snorker i sin Kurv, Harry læser Aviserne og glæder sig over at Begivenhederne i Afrika er lidt mere lovende idag. Jeg vil gå og tage en Middagslur. 
+Hilsen til Svigermoder fra E.S.
+do do til dig, Far og Disser fra Pelle. 
+[Indsat s. 5 i venstre margen samt under teksten:]
+Hilsen til Mogensens. Jeg var meget imponeret over hendes Københavnsrejse, før du skrev om den mislykkede Dreng.
+[Indsat s. 8 langs venstre margen:]
+Sig til Disser, at jeg vil sætte Pris på, om hun vil vedligeholde Correspondancen med [ulæseligt]</t>
   </si>
   <si>
     <t>1900-04-09</t>
   </si>
   <si>
     <t>Bellevue St.</t>
   </si>
   <si>
     <t>Nelly -
 - Jenkins
 Grethe Jungstedt
 Alhed Larsen
 Johannes Larsen
 Hempel Syberg</t>
   </si>
   <si>
     <t>Ellen Sawyer boede i Boston med sin amerikanske mand, og parret fik i 1900 datteren Grethe. 
 Alhed Larsen udstillede på Charlottenborg foråret 1900. Johannes Larsen havde en udstilling på Den Frie.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1669</t>
   </si>
   <si>
     <t>Ellen springer sommetider en "brevdag" over, da hun har travlt med nyfødt barn og med gæster. 
 Udgifterne til fødsel og efterfølgende behandlinger blev 300 dollars. Ellen fik feber og problemer med leveren efter fødslen, og hun er stadig mat. 
@@ -1499,70 +1705,112 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
+  </si>
+  <si>
+    <t>1901-2</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Alhed Larsen
+Andreas Larsen
+Johan Larsen
+Harris Sawyer
+- Sawyer, Harris' mor
+Andreas Warberg</t>
+  </si>
+  <si>
+    <t>Det vides ikke, hvad det er for en dag, som Ellen og Harris Sawyer ikke har fejret. 
+Johan Larsen, som var Alhed og Johannes Larsens barn nr. to, blev født 27. feb. 1901.
+Ellen Sawyer arbejdede en del i sin mands laboratorium.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1565</t>
+  </si>
+  <si>
+    <t>Ellen og Harry Sawyer gjorde ikke stort ud af dagen. 
+Harry er til frimurermøde.
+Ellen er spændt på at høre nyt fra Kerteminde. Hun håber, at det må gå nemt, og at barnet bliver skikkeligt samt god til at sove. Det er jo først, når ungen er et halvt år, at man kan begynde at puste lidt ud. Ellen glæder sig til at se Andreas/Puf Larsen.
+Ellen er rystet over at høre om Andreas/Dede Warbergs opførsel. Han er så stor, så han burde afholde sig fra at vække skandale.
+Nu arbejder Ellen ikke mere, så hun kan koncentrere sig om lille Grethe. Tidligere græd Grethe utrøsteligt, når Ellen tog hat på. Barnets farmor gav hende kun mælk hele dagen og legede så vildt med hende, at hun var urolig om natten. Ellen blev nervøs af dette plus af at have så meget ansvar for produkterne i laboratoriet.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/6DZz</t>
+  </si>
+  <si>
+    <t>Kære Mor!
+Tak for dit lange Brev af 16te Febr., som jeg fik i Morges. Jeg må bekende, at vi ikke gjorde stort ud af Dagen i Aar, - vi tænkte ikke på det, - el. jeg ved knap hvordan det gled næsten ubemærket hen. Dr. Taylor kom ind lidt om Aftenen, men det var det hele. 
+Harry er til Frimurermøde i Aften, så jeg har god Lejlighed til at skrive, hvis jeg bare ikke bliver altfor ludsøvnig.
+Jeg venter med Spænding i hvert Brev at høre Nyheder fra Kjerteminde. Efter hvad du skriver må det jo være lige her oppe over. Jeg troede ellers først det var i Marts. Gud give det nu må gå fredeligt og let af og at Ungen må blive skikkelig og sove sin meste Tid det første halve Aar. Jeg bærer dyb Respekt for den Slags Afairer og jeg maa sige at det er forbunden med store Vanskeligheder og det er først når Ungen er et halvt Aars Tid gammel at man kan begynde at puste lidt. Men måske jeg tog det tungt og upraktisk, el. jeg blev smittet af Familjens Tendens til at bekymre sig. 
+Jeg glæder mig meget til at se lille Puf, - han er vist forfærdelig sød.
+Det er dog ligefrem rystende at høre om Dedes Skolemeriter. Bare dog den uheldige Retning hans Udvikling har taget vil vende sig i Tide før han har skadet sin Fremtid han er jo snart ikke mere helt [”helt” indsat over linjen] en hel ["hel" overstreget] Dreng, men et voksent Menneske der burde have lidt mere Ambition og ikke udsætte sig for den Slags Skandaler.
+Nej, jeg arbejder ikke mere regelmæssig og er meget glad over at føre et roligere Liv. Grunden er at de kan klare det alene, så der vilde jo ikke være Mening i da at tage mig fra lille Grethe. Hun har første Ret til mig og det var altid med et tungt Hjærte jeg forlod hende. Hun hagede sig brølende fast i min Kjole, når hun så mig tage Hatten på, og det var Synd. Og så var det mig ikke muligt at få Svigermoder til at give hende andet end Mælk som hun lod hende drikke jævnt hele Dagen. Og hun blev leget og tumlet med Dagen igennem. - Det gjorde hende nervøs og urolig om Natten og det gjorde det også alt for svært for mig, der så dårligt kan undvære min Nattesøvn særlig [”særlig” indsat over linjen] med strængt Arbejde om Dagen. Jeg var så nervøs en Tid at en uventet stærk Lyd næsten slog mig om, som om jeg var ramt med et Slag. – Nu er jeg i Orden igen heldigvis. – 
+Desuden var Ansvaret for stort da det jo er vort Hovederhverv, - så det skal ikke alene holdes gående men udvikles, så vores Smørbakterie er bedre end de andre 3-4 der er i Handelen her. – 
+Grethe og jeg har været hos Mrs 
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1901-12-15</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Anna Syberg</t>
   </si>
   <si>
     <t>Nordskov</t>
   </si>
   <si>
     <t>Peder Nielsen</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
   </si>
   <si>
     <t>Den foregående dag ankom Fritz Syberg og Johannes Larsen til deres bestemmelsessted hos gårdmand Peter Nielsen. I dag er de gået hele Fynshoved rundt i et frygteligt vejr. Fritz synes, turen hjælper på hans nervøsitet.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/eeTc</t>
   </si>
@@ -1654,50 +1902,86 @@
     <t>Laura Warberg går hver dag på kirkegården. 
 Louise/Lugge har meddelt Laura, at hun og Nicolaus gifter sig 2. januar i Hillerslev. Laura kan lige nå at få lyst for dem. Hun har købt stof og syr nu i hast på dækketøj, lagner, pudebetræk, håndklæder og servietter. Desuden sender hun dem penge til senge mv. De vil leje et værelse ud. Frokosten efter brylluppet skal holdes hos Laura, og hun remser menuen op. 
 Ellen er ked af, at Christine skal rejse. Alle har været glade for at have hende i Boston. 
 Det er skrækkeligt, så vred Hempel Syberg er på Astrid. Astrid må skrive god jul og sende ham en lille ting. 
 Hempel Syberg er også rasende på en Nissen P, som er blevet fundet i en bås ved loporten med en dame og har ladet sin kone og sine børn sulte og fryse.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/E7ya</t>
   </si>
   <si>
     <t>[Håndskrevet på kuvertens forside:]
 Frøken Astrid Warberg
 Adr: Hr. Dyrlæge Caspersen
 Snøde
 pr. Lohals.
 Langeland. 
 [På kuvertens bagside:]
 Poststempler, tegning og håndskrevet ”Søndag 14 Dec 1902”
 [I brevet:]
 Lørdag d: 13de Debr.
 Kæreste Putte!
 Jeg har været en dejlig Tur paa Kirkegaarden; Solen stod skinnende rød op i Taagen over Thingskoven, da jeg gik fra Hillerslev. Jeg gaaer hver Morgen, ellers kunde jeg ikke taale at være saadan spændt for med Sytøj, som jeg er i denne Uge til Lugge, der i Tirsdags meldte os den epokegørende Begivenhed, at de d. 2de Januar vil vies i Kirken her. Jeg gik Dagen efter til Pastor Hammer og fik bestilt Lysning paa Søndag, det kan lige naaes de 3 Søndage før Jul. Jeg tænker de vil helst alene i Kirke, jeg vilde ogsaa kalde det meget svært at være med, men vil Lugge gærne have det, saa gør jeg det jo. Vielsen skal være Kl. 11 – Frokost Kl. 1 og Afrejse med 3.20 Toget. Jeg ved ikke endnu, hvor lang Ferie Dede faaer. Muk rejser over Odense hertil 3de Juledag Knud P. vilde have 2 Kjoler prøvefærdige til den Eftermiddag, en sort af Grevinden og en mørk graa Morgenkjole. Desuden skal vi saa købe noget mere Dækketøj o s v. til hende. Jeg tog strax til Odense i Torsdags med J. Købte fint Kreaslærred til 4 Lagner, som jeg syer med bred Hulsøm og [ulæseligt] Navn; til 4 Pudevaar med en bred Kniplingsmellemværk og en Strimmel om til 18 Haandklæder, 6 Servietter – hun har 18. – og 6 Thestykker. De Ting kan jeg lige naae at faae syet og vadsket. Saa laaner hun 4 af mine nye fine Underlagner. – I Januar er der Udsalg og jeg faaer alt 10% billigere. Af Duge har hun 6. Jeg sender hende i Dag 300 Kr. til Senge, Kommode, Gardiner, Tæppe o s v. alt andet har de jo. De vil ikke have Spisestue endnu men leje det 3de Værelse ud, saa kan de senere faae Møbler dertil hos mig. [ulæseligt] har meget smukke Møbler til sin Stue; en Jærnseng med Fjedermadrats, en Del blaat Porcelæn o s v. Desuden ejer han selv 2000 Kr. saa han kan jo lidt deraf til Hjælp. – Til Frokosten skal vi have Bouillon med en Æggeblomme i Kopper – Krustader med Fisk – Kalkunsteg og Krandsekage o s v. Vi beder vist Syberg og Thora og [ulæseligt] til Frokosten. Kirstine Alhed som Hjælp i Køkkenet. Alt dette er ogsaa for Tante, hun plejer at være glad ved et Søndagsbrev. – Ja, det er en Skam af Elle og Mornine ikke at have skrevet til Dig med den store Efterretning, Du sendte dem, kunde Du deraf endnu have Svar paa. – Det er sikkert med Elle Stakkel hun er saa elendig af Kvalme. Hun er gruelig ked af, at Chr. skal sejle. C. har været en Aften ved Billys Forældre, de er glade ved hende og ved hendes Musik. Hun har syet en dejlig Sofapude til Billy og vilde sye en smuk Lysdug til Svigermoderen – Det er gruligt, som Syberg er bitter paa Dig; Du skal ikke komme der i Julen, vil Tante ikke beholde Dig saa tag til Alhed. Hvad er der dog sket! Han raader saa i øvrigt fra at lade Dig styre Huset for Dede, Du kan ikke gaae løs, Du er [ulæseligt] anlagt, Du vil intet bestille derinde men jeg sagde saa rolig jeg kunde – jeg var i et voldsomt Sindsoprør – at det kunde ikke blive anderledes og det vilde koste os for meget at holde Pige til at styre det o s v. Jeg haaber Du skal nok vise os og ham, at Du kan. Men nu finder Du da ikke paa at skrive meget om det til ham, derimod maa Du da ønske ham glædelig Jul og takke for alt, hvad han har ["har" indsat over linjen] gjort for Dig. Har Du ikke en pæn Ting til ham? ellers kunde jeg jo købe for Dig; en Lysdug??? Thora kommer næppe hjem efter Nytaar for at blive [ulæseligt]. Han er grulig bitter paa hende og saa nu vil Skæbnen at Nissen P. er sendt ud og at en af Aages ”Damer” har været den værste til ”leve” med ham, de er funden sammen i en af Baasene paa Loporten. [Ulæseligt] er r_ase_nde over den Svirehule og vil have den afskaffet. Det piner Syberg gruligt, at Th er alle ["alle" overstreget] alieret med den Bule. N.P. og ”Damen” var fotograferet sammen og det laa hos Fru N.P. der brændte det. Han lod baade Kone og Børn sulte og fryse; der var Bestyrelsesmøde og han blev sendt ud af en Skilling med 4000 Kr. – Jul med Tante og Thora! Jeg har bedt til [ulæseligt] en Uge venter hende i Morgen, hun er saa nervøs, skrev bare hun havde et Sted at rejse lidt hen; Junge mener ikke, hun kan være derfra nu under Julen.
 Farvel lille Putte!
 Kærlig Hilsen fra Mor.
 Jeg glæder mig over at Du har det saa godt.</t>
+  </si>
+  <si>
+    <t>1903-01-09</t>
+  </si>
+  <si>
+    <t>Grethe Jungstedt
+Christine  Mackie
+William Mackie
+Harris Sawyer
+Albrecht  Warberg</t>
+  </si>
+  <si>
+    <t>Albrecht Warberg døde i 1902.
+Christine Mackie opholdt sig fra juni 1902 til sidst på samme år i Boston. Hun blev under opholdet kæreste med William/Billy Mackie.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1554</t>
+  </si>
+  <si>
+    <t>På festdage som f.eks. fødselsdage mærkes savnet af faderen stærkt. Ellen Sawyer takker for billedet. Hun forstår ikke altid, at hendes far er død.
+Christine Mackies sygdom på skibet var alarmerende. William/Billy Mackie slår det lidt hen som en forkølelse.
+Grethe har længe været uden appetit, og hun kan slet ikke spise kød og fisk. Hun sidder meget ved klaveret og synger sange fra det hæfte, som Christine gav hende.
+Det er usikkert, om stumpen af HarrisSawyers finger vil gro fast igen.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/uVXF</t>
+  </si>
+  <si>
+    <t>27 Bellevue St.
+9 Jan.-03
+Kæreste Mor!
+Først må jeg gratulere dig til din Fødselsdag, - jeg håber at dette Brev må komme i Tide. Ja, dette bliver jo, som alle Mærkedage en trist Dag, - jeg mener at på de Dage som vi altid har været vant til at betragte som Festdage, mærkes Tomheden efter Far endnu mere. – Takkede jeg for Billedet i mit sidste Brev, - det er vist glidt lidt over Skrivedagen, - jeg bliver mere glad ved det Billede jo længere jeg har det, - det er dog ganske udmærket. Det er som jeg kan høre Far sige ”men, min Riese”, når jeg ser på det. Jeg griber mig ofte i at tænke, - men er det dog også muligt, at det er sandt, at Far er borte. Det er ligesom det ikke kan komme helt ind i Bevidstheden, for han hænger jo sådan sammen med alle Minderne hjemmefra, hvorimod jeg jo ingen Minder har fra Erikshaab uden ham. Måske jeg heller aldrig får. – Ja, det er svært at tænke på. – Jeg venter med Længsel på Brev hjemmefra eller fra Christine. Vi syntes hendes Sygdom om Bord var noget alarmerende. Billy kom ud om Aftenen for at høre Brevet – han havde selv et Par men intet om hendes Sygdom. Han var meget nervøs over dette kunde vi nok se, skønt han gjorde sig kæk og mente ikke det var andet end Forkølelse. – Det var jo helt rart at de Breve kom som en Forberedelse, jeg havde været bange for at det måske var for stærk en Overraskelse. 
+Vi har det godt nu. Grethe har i lang Tid haft en ussel Appetit men nu begynder det at hjælpe. Hun får Havregrød, Æg og Kakao så meget som jeg kan få i hende. Kød og Fisk vil hun ikke røre – det er ligesom hun er ved at kaste op når hun får det i Munden.
+Hun løber i Vejret, tegner til at blive lang og tynd. Hun har det udmærket, - sidder for Øjeblikket ved Klaveret med sin Sangbog foran sig og synger Brudstykker af alle dine små Sange. Hun har allerede fået fat i nogle af Melodierne af de nye Sange som Mornine sendte os til Nytår. Vil du ikke sige hende så mange Tak for dem, – det var en Glæde da jeg endelig kunde synge den om Grisen og den om Hundehvalpen for hende. Hun har pint og plaget mig for at synge dem siden Mornine rejste.
+Harris Finger er under Dr. Behandling endnu. De ere ikke sikre på at Stykket vil gro fast. Jeg tænker han når
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1903-04-26</t>
   </si>
   <si>
     <t>Johan Larsen
 Marie Oppermann
 Theodor Oppermann
 Karl Schou
 Marie Schou</t>
   </si>
   <si>
     <t>"Derude": Johannes Larsen maler i Zoo.
 "daarligere med lille Lysse": Sønnen Johan (Lysse) har været syg med hoste i længere tid, og Alhed er alene i Kerteminde med børnene.
 "Billedet": Se omtalte genstande.
 Kvindernes Køkken blev oprettet i 1899 for at give udearbejdende kvinder mulighed for at spise billigt i arbejdstiden. Emma Gad var en af initiativtagerne. Et eventuelt overskud gik til velgørende formål.</t>
   </si>
   <si>
     <t>Det har været solskin, men ikke lige da Johannes Larsen havde brug for det til sit malearbejde. Han har spist i (Zoos) restaurant med Oppermann, og han skal til familiemiddag hos samme, hvilket han fortryder, da han er i dårligt humør og nervøs for Lysse. 
 Larsen har bestilt ramme til sit billede. det er 14 dage siden, at han begyndte på det, og han skal aflevere det om tre dage.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/qaqc</t>
   </si>
   <si>
@@ -5799,59 +6083,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Tmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gWgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qaqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PVvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sKsP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G8TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/VQBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jLjW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V0aD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yEEe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/igzP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/L6Sx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sMFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Iw9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qi39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gZPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hXny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6XoJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hdlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fdLV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QHCG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Tmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/os86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eArm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tbY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QgX2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hOav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjIR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GcMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jfBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gWgR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6DZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eeTc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Nh1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uVXF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qaqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dkGR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6oZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ym43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LMm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1lWW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/btX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TL1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pfji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qVOG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kMkR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uUmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6VeS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kFZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PVvW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ou54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0QX8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H1mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wClj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Pdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vTbG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4LeB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QKJH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vZVk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s4WF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sKsP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SBIA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TB6V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OzeC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lkpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HopY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RsnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G8TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8MY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pjzE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cp59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OlUE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vjW9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n0ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GxFN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F1Lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MOYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PbPG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VJ39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Yky4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ibx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wpLc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Xlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wsmJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Uxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t5q2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q95M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/P6rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VfiW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dEZS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bfqP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l7zx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rzdS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7bEs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vpPh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/biXe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/55oU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iPJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9xyB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVHo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5HU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M116"/>
+  <dimension ref="A1:M121"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -7035,3960 +7319,4189 @@
         <v>202</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>203</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>204</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>206</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>179</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E28" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E28" s="5" t="s">
+        <v>207</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>51</v>
+        <v>179</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>52</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>22</v>
+        <v>217</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>220</v>
+        <v>51</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>221</v>
+        <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H30" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="F30" s="5" t="s">
+      <c r="I30" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="J30" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="L30" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="J30" s="5" t="s">
+      <c r="M30" s="5" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>52</v>
+        <v>229</v>
       </c>
       <c r="E31" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="F31" s="5" t="s">
         <v>231</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
         <v>232</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>233</v>
       </c>
       <c r="J31" s="5" t="s">
         <v>234</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>235</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>236</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="5" t="s">
         <v>239</v>
-      </c>
-[...11 lines deleted...]
-        </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
         <v>240</v>
       </c>
       <c r="I32" s="5"/>
-      <c r="J32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J32" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>242</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="M32" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>243</v>
+        <v>179</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>52</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H33" s="5" t="s">
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I33" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
         <v>247</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>248</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>249</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>251</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>252</v>
+        <v>179</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G34" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H34" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="F34" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H34" s="5" t="s">
+      <c r="I34" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="I34" s="5" t="s">
+      <c r="J34" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="J34" s="5" t="s">
+      <c r="K34" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="K34" s="5" t="s">
+      <c r="L34" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="L34" s="6" t="s">
+      <c r="M34" s="5" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="B35" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>228</v>
+      </c>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F35" s="5" t="s">
-        <v>223</v>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="I35" s="5" t="s">
+      <c r="I35" s="5"/>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="J35" s="5" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>16</v>
+        <v>179</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>52</v>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="L36" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="I36" s="5" t="s">
+      <c r="M36" s="5" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...7 lines deleted...]
-      <c r="F37" s="5" t="s">
+      <c r="I37" s="5"/>
+      <c r="J37" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="G37" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H37" s="5" t="s">
+      <c r="K37" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="I37" s="5" t="s">
+      <c r="L37" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="J37" s="5" t="s">
+      <c r="M37" s="5" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="F38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G38" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="I38" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="5" t="s">
+      <c r="J38" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="F38" s="5" t="s">
+      <c r="K38" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="G38" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I38" s="5" t="s">
+      <c r="L38" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="J38" s="5" t="s">
+      <c r="M38" s="5" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F39" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="K39" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="G39" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="I39" s="5" t="s">
+      <c r="M39" s="5" t="s">
         <v>294</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>274</v>
+        <v>179</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>86</v>
+        <v>239</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="L40" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>301</v>
-      </c>
-[...10 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
-        <v>307</v>
+        <v>18</v>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>16</v>
+        <v>309</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>228</v>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F42" s="5" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="G42" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="G42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="K42" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="H42" s="5" t="s">
+      <c r="L42" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="I42" s="5" t="s">
+      <c r="M42" s="5" t="s">
         <v>316</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>51</v>
+        <v>318</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>319</v>
       </c>
       <c r="F43" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I43" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="G43" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H43" s="5" t="s">
+      <c r="J43" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="K43" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="J43" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K43" s="5" t="s">
+      <c r="L43" s="6" t="s">
         <v>324</v>
       </c>
-      <c r="L43" s="6" t="s">
+      <c r="M43" s="5" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>220</v>
+        <v>52</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="E44" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="G44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="F44" s="5" t="s">
+      <c r="I44" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="G44" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H44" s="5" t="s">
+      <c r="J44" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="I44" s="5" t="s">
+      <c r="K44" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="J44" s="5" t="s">
+      <c r="L44" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="K44" s="5" t="s">
+      <c r="M44" s="5" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F45" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="J45" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="G45" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H45" s="5" t="s">
+      <c r="K45" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="I45" s="5" t="s">
+      <c r="L45" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="J45" s="5" t="s">
+      <c r="M45" s="5" t="s">
         <v>340</v>
-      </c>
-[...7 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
       <c r="E46" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K46" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="F46" s="5" t="s">
+      <c r="L46" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="G46" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H46" s="5" t="s">
+      <c r="M46" s="5" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>354</v>
+        <v>16</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F47" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>349</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>357</v>
+        <v>22</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>243</v>
+        <v>51</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>362</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>356</v>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>365</v>
+        <v>22</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D49" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="M49" s="5" t="s">
         <v>370</v>
-      </c>
-[...22 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>243</v>
+        <v>52</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>377</v>
+        <v>228</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F50" s="5" t="s">
+        <v>372</v>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="M50" s="5" t="s">
         <v>378</v>
-      </c>
-[...11 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>220</v>
+        <v>52</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>52</v>
+        <v>228</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>307</v>
+        <v>380</v>
       </c>
       <c r="F51" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="J51" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="G51" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H51" s="5" t="s">
+      <c r="K51" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="L51" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="J51" s="5" t="s">
+      <c r="M51" s="5" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="D52" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...8 lines deleted...]
-        <v>337</v>
+      <c r="E52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="J52" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="K52" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="M52" s="5" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="I53" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H53" s="5" t="s">
+      <c r="J53" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="I53" s="5"/>
-      <c r="J53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="K53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>402</v>
       </c>
-      <c r="L53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>354</v>
+        <v>228</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>17</v>
+        <v>405</v>
       </c>
       <c r="F54" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H54" s="5" t="s">
+      <c r="I54" s="5"/>
+      <c r="J54" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="K54" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>409</v>
       </c>
-      <c r="K54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="D55" s="5" t="s">
+      <c r="K55" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="E55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>416</v>
       </c>
-      <c r="F55" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H55" s="5" t="s">
+      <c r="M55" s="5" t="s">
         <v>417</v>
-      </c>
-[...13 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>399</v>
+        <v>52</v>
       </c>
       <c r="E56" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="L56" s="6" t="s">
         <v>424</v>
       </c>
-      <c r="F56" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H56" s="5" t="s">
+      <c r="M56" s="5" t="s">
         <v>425</v>
-      </c>
-[...11 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>228</v>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F57" s="5" t="s">
-        <v>406</v>
+        <v>372</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="L57" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="I57" s="5" t="s">
+      <c r="M57" s="5" t="s">
         <v>432</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>51</v>
+        <v>434</v>
       </c>
       <c r="D58" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="L58" s="6" t="s">
         <v>438</v>
       </c>
-      <c r="E58" s="5" t="s">
+      <c r="M58" s="5" t="s">
         <v>439</v>
-      </c>
-[...24 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F59" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F59" s="5" t="s">
+        <v>441</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="L59" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="M59" s="5" t="s">
         <v>447</v>
-      </c>
-[...13 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="J60" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="5" t="s">
+      <c r="K60" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="F60" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="5" t="s">
+      <c r="L60" s="6" t="s">
         <v>456</v>
       </c>
-      <c r="H60" s="5" t="s">
+      <c r="M60" s="5" t="s">
         <v>457</v>
-      </c>
-[...13 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>51</v>
+        <v>271</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>463</v>
-[...7 lines deleted...]
-        <v>464</v>
+        <v>434</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="G62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="L62" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="M62" s="5" t="s">
         <v>471</v>
-      </c>
-[...28 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="H63" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="5" t="s">
+      <c r="I63" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="L63" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="F63" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" s="5" t="s">
+      <c r="M63" s="5" t="s">
         <v>480</v>
-      </c>
-[...16 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>283</v>
+        <v>52</v>
       </c>
       <c r="D64" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="M64" s="5" t="s">
         <v>487</v>
-      </c>
-[...25 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="L65" s="6" t="s">
         <v>495</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="5" t="s">
+      <c r="M65" s="5" t="s">
         <v>496</v>
-      </c>
-[...24 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>471</v>
+        <v>51</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>498</v>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F66" s="5" t="s">
-        <v>18</v>
+        <v>499</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="K66" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="L66" s="6" t="s">
         <v>503</v>
       </c>
-      <c r="J66" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K66" s="5" t="s">
+      <c r="M66" s="5" t="s">
         <v>504</v>
-      </c>
-[...4 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>471</v>
+        <v>506</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>283</v>
+        <v>318</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>472</v>
+        <v>507</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="I67" s="5" t="s">
+      <c r="I67" s="5"/>
+      <c r="J67" s="5" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>510</v>
       </c>
       <c r="L67" s="6" t="s">
         <v>511</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>513</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>471</v>
+        <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>283</v>
+        <v>51</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>472</v>
-[...7 lines deleted...]
-        </is>
+        <v>514</v>
+      </c>
+      <c r="F68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>515</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>442</v>
+        <v>22</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>471</v>
+        <v>318</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>283</v>
+        <v>522</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-        </is>
+        <v>523</v>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>524</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>520</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="I69" s="5"/>
       <c r="J69" s="5" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>471</v>
+        <v>530</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>283</v>
+        <v>318</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>472</v>
+        <v>531</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>526</v>
+        <v>16</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>16</v>
+        <v>506</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>283</v>
+        <v>318</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G71" s="5" t="s">
-        <v>532</v>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>471</v>
+        <v>506</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>283</v>
+        <v>318</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>539</v>
+        <v>507</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>18</v>
+      </c>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>354</v>
-[...14 lines deleted...]
-        </is>
+        <v>506</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>550</v>
+        <v>477</v>
       </c>
       <c r="K73" s="5" t="s">
         <v>551</v>
       </c>
       <c r="L73" s="6" t="s">
         <v>552</v>
       </c>
       <c r="M73" s="5" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>554</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>51</v>
+        <v>506</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>481</v>
-[...11 lines deleted...]
-      <c r="G74" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H74" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="H74" s="5" t="s">
+      <c r="I74" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="I74" s="5" t="s">
+      <c r="J74" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K74" s="5" t="s">
         <v>557</v>
       </c>
-      <c r="J74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K74" s="5" t="s">
+      <c r="L74" s="6" t="s">
         <v>558</v>
       </c>
-      <c r="L74" s="6" t="s">
+      <c r="M74" s="5" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>16</v>
+        <v>506</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>51</v>
+        <v>318</v>
       </c>
       <c r="E75" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="I75" s="5" t="s">
         <v>562</v>
       </c>
-      <c r="F75" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G75" s="5" t="s">
+      <c r="J75" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K75" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="H75" s="5" t="s">
+      <c r="L75" s="6" t="s">
         <v>564</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="M75" s="5" t="s">
         <v>565</v>
-      </c>
-[...10 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>318</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>567</v>
       </c>
       <c r="H76" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K76" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="I76" s="5" t="s">
+      <c r="L76" s="6" t="s">
         <v>571</v>
       </c>
-      <c r="J76" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K76" s="5" t="s">
+      <c r="M76" s="5" t="s">
         <v>572</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>51</v>
+        <v>506</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>481</v>
-[...14 lines deleted...]
-        </is>
+        <v>318</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>576</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="G78" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="D78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="H78" s="5" t="s">
+      <c r="I78" s="5" t="s">
         <v>584</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="J78" s="5" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>586</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>587</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>589</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>481</v>
+        <v>516</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" s="5" t="s">
         <v>590</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>591</v>
       </c>
       <c r="I79" s="5" t="s">
         <v>592</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>593</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>594</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>596</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E80" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>598</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="I80" s="5"/>
+        <v>599</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>600</v>
+      </c>
       <c r="J80" s="5" t="s">
-        <v>442</v>
+        <v>22</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F81" s="5" t="s">
-[...3 lines deleted...]
-        <v>604</v>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="s">
         <v>605</v>
       </c>
       <c r="I81" s="5" t="s">
         <v>606</v>
       </c>
       <c r="J81" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K81" s="5" t="s">
         <v>607</v>
       </c>
       <c r="L81" s="6" t="s">
         <v>608</v>
       </c>
       <c r="M81" s="5" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>610</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>274</v>
+        <v>51</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-      <c r="F82" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H82" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="G82" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H82" s="5" t="s">
+      <c r="I82" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="I82" s="5" t="s">
+      <c r="J82" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K82" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="J82" s="5" t="s">
+      <c r="L82" s="6" t="s">
         <v>614</v>
       </c>
-      <c r="K82" s="5" t="s">
+      <c r="M82" s="5" t="s">
         <v>615</v>
-      </c>
-[...4 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>274</v>
+        <v>16</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>220</v>
+        <v>51</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F83" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="H83" s="5" t="s">
         <v>619</v>
       </c>
-      <c r="G83" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H83" s="5" t="s">
+      <c r="I83" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="J83" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K83" s="5" t="s">
         <v>621</v>
       </c>
-      <c r="J83" s="5" t="s">
+      <c r="L83" s="6" t="s">
         <v>622</v>
       </c>
-      <c r="K83" s="5" t="s">
+      <c r="M83" s="5" t="s">
         <v>623</v>
-      </c>
-[...4 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>220</v>
+        <v>51</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>221</v>
+        <v>516</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G84" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G84" s="5" t="s">
+        <v>625</v>
       </c>
       <c r="H84" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="I84" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="I84" s="5" t="s">
+      <c r="J84" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K84" s="5" t="s">
         <v>628</v>
       </c>
-      <c r="J84" s="5" t="s">
+      <c r="L84" s="6" t="s">
         <v>629</v>
       </c>
-      <c r="K84" s="5" t="s">
+      <c r="M84" s="5" t="s">
         <v>630</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>243</v>
+        <v>632</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>362</v>
+        <v>318</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>424</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="K85" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="I85" s="5" t="s">
+      <c r="L85" s="6" t="s">
         <v>635</v>
       </c>
-      <c r="J85" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K85" s="5" t="s">
+      <c r="M85" s="5" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>274</v>
+        <v>51</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F86" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="H86" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="G86" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H86" s="5" t="s">
+      <c r="I86" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="I86" s="5" t="s">
+      <c r="J86" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K86" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="J86" s="5" t="s">
+      <c r="L86" s="6" t="s">
         <v>643</v>
       </c>
-      <c r="K86" s="5" t="s">
+      <c r="M86" s="5" t="s">
         <v>644</v>
-      </c>
-[...4 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>220</v>
+        <v>309</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>619</v>
+        <v>17</v>
       </c>
       <c r="F87" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="I87" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="G87" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H87" s="5" t="s">
+      <c r="J87" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="I87" s="5" t="s">
+      <c r="K87" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="J87" s="5" t="s">
+      <c r="L87" s="6" t="s">
         <v>651</v>
       </c>
-      <c r="K87" s="5" t="s">
+      <c r="M87" s="5" t="s">
         <v>652</v>
-      </c>
-[...4 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>243</v>
+        <v>309</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>399</v>
+        <v>228</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>424</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>654</v>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="I88" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="I88" s="5" t="s">
+      <c r="J88" s="5" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>658</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>659</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>661</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H89" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="D89" s="5" t="s">
+      <c r="I89" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="E89" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H89" s="5" t="s">
+      <c r="J89" s="5" t="s">
         <v>664</v>
       </c>
-      <c r="I89" s="5" t="s">
+      <c r="K89" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="J89" s="5" t="s">
+      <c r="L89" s="6" t="s">
         <v>666</v>
       </c>
-      <c r="K89" s="5" t="s">
+      <c r="M89" s="5" t="s">
         <v>667</v>
-      </c>
-[...4 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>662</v>
+        <v>271</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>663</v>
-[...4 lines deleted...]
-        </is>
+        <v>397</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>459</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H90" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H90" s="5" t="s">
+        <v>669</v>
       </c>
       <c r="I90" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K90" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="J90" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K90" s="5" t="s">
+      <c r="L90" s="6" t="s">
         <v>672</v>
       </c>
-      <c r="L90" s="6" t="s">
+      <c r="M90" s="5" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>663</v>
+        <v>309</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>463</v>
-[...9 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>675</v>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
         <v>676</v>
       </c>
       <c r="I91" s="5" t="s">
         <v>677</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>682</v>
+        <v>309</v>
       </c>
       <c r="E92" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="F92" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="F92" s="5" t="s">
+      <c r="G92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H92" s="5" t="s">
         <v>684</v>
       </c>
-      <c r="G92" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H92" s="5" t="s">
+      <c r="I92" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="I92" s="5" t="s">
+      <c r="J92" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="J92" s="5" t="s">
+      <c r="K92" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="K92" s="5" t="s">
+      <c r="L92" s="6" t="s">
         <v>688</v>
       </c>
-      <c r="L92" s="6" t="s">
+      <c r="M92" s="5" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-        </is>
+        <v>434</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>459</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="I93" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="I93" s="5" t="s">
+      <c r="J93" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="K93" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="J93" s="5" t="s">
+      <c r="L93" s="6" t="s">
         <v>694</v>
       </c>
-      <c r="K93" s="5" t="s">
+      <c r="M93" s="5" t="s">
         <v>695</v>
-      </c>
-[...4 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>662</v>
+        <v>697</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>663</v>
+        <v>698</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
         <v>699</v>
       </c>
       <c r="I94" s="5" t="s">
         <v>700</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>666</v>
+        <v>701</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>663</v>
+        <v>697</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>463</v>
+        <v>698</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F95" s="5" t="s">
-        <v>705</v>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H95" s="5" t="s">
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I95" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="I95" s="5" t="s">
+      <c r="J95" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="K95" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="J95" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K95" s="5" t="s">
+      <c r="L95" s="6" t="s">
         <v>708</v>
       </c>
-      <c r="L95" s="6" t="s">
+      <c r="M95" s="5" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>220</v>
+        <v>698</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="E96" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="I96" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="F96" s="5" t="s">
+      <c r="J96" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="K96" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="G96" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H96" s="5" t="s">
+      <c r="L96" s="6" t="s">
         <v>714</v>
       </c>
-      <c r="I96" s="5" t="s">
+      <c r="M96" s="5" t="s">
         <v>715</v>
-      </c>
-[...10 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>220</v>
+        <v>717</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>684</v>
+        <v>719</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="I97" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="I97" s="5" t="s">
+      <c r="J97" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="J97" s="5" t="s">
+      <c r="K97" s="5" t="s">
         <v>723</v>
       </c>
-      <c r="K97" s="5" t="s">
+      <c r="L97" s="6" t="s">
         <v>724</v>
       </c>
-      <c r="L97" s="6" t="s">
+      <c r="M97" s="5" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>220</v>
+        <v>309</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-      <c r="F98" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="I98" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="G98" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H98" s="5" t="s">
+      <c r="J98" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="I98" s="5" t="s">
+      <c r="K98" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="J98" s="5" t="s">
+      <c r="L98" s="6" t="s">
         <v>731</v>
       </c>
-      <c r="K98" s="5" t="s">
+      <c r="M98" s="5" t="s">
         <v>732</v>
-      </c>
-[...4 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>243</v>
+        <v>697</v>
       </c>
       <c r="D99" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="K99" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="E99" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H99" s="5" t="s">
+      <c r="L99" s="6" t="s">
         <v>737</v>
       </c>
-      <c r="I99" s="5" t="s">
+      <c r="M99" s="5" t="s">
         <v>738</v>
-      </c>
-[...10 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>274</v>
+        <v>698</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>498</v>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F100" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="L100" s="6" t="s">
         <v>744</v>
       </c>
-      <c r="G100" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H100" s="5" t="s">
+      <c r="M100" s="5" t="s">
         <v>745</v>
-      </c>
-[...13 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>220</v>
+        <v>309</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>713</v>
+        <v>747</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="K101" s="5" t="s">
         <v>752</v>
       </c>
-      <c r="I101" s="5" t="s">
+      <c r="L101" s="6" t="s">
         <v>753</v>
       </c>
-      <c r="J101" s="5" t="s">
+      <c r="M101" s="5" t="s">
         <v>754</v>
-      </c>
-[...7 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>663</v>
+        <v>309</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>463</v>
-[...9 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>719</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H102" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H102" s="5" t="s">
+        <v>756</v>
       </c>
       <c r="I102" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="K102" s="5" t="s">
         <v>759</v>
       </c>
-      <c r="J102" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K102" s="5" t="s">
+      <c r="L102" s="6" t="s">
         <v>760</v>
       </c>
-      <c r="L102" s="6" t="s">
+      <c r="M102" s="5" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H103" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="D103" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="5" t="s">
+      <c r="I103" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="F103" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H103" s="5" t="s">
+      <c r="J103" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="I103" s="5" t="s">
+      <c r="K103" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="J103" s="5" t="s">
+      <c r="L103" s="6" t="s">
         <v>768</v>
       </c>
-      <c r="K103" s="5" t="s">
+      <c r="M103" s="5" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>220</v>
+        <v>771</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>459</v>
+      </c>
+      <c r="F104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="I104" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="I104" s="5" t="s">
+      <c r="J104" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="J104" s="5" t="s">
+      <c r="K104" s="5" t="s">
         <v>775</v>
       </c>
-      <c r="K104" s="5" t="s">
+      <c r="L104" s="6" t="s">
         <v>776</v>
       </c>
-      <c r="L104" s="6" t="s">
+      <c r="M104" s="5" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H105" s="5" t="s">
         <v>780</v>
       </c>
-      <c r="D105" s="5" t="s">
+      <c r="I105" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="E105" s="5" t="s">
+      <c r="J105" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="F105" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H105" s="5" t="s">
+      <c r="K105" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="I105" s="5" t="s">
+      <c r="L105" s="6" t="s">
         <v>784</v>
       </c>
-      <c r="J105" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K105" s="5" t="s">
+      <c r="M105" s="5" t="s">
         <v>785</v>
-      </c>
-[...4 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>663</v>
+        <v>309</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>463</v>
-[...9 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>779</v>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="J106" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="I106" s="5" t="s">
+      <c r="K106" s="5" t="s">
         <v>790</v>
       </c>
-      <c r="J106" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K106" s="5" t="s">
+      <c r="L106" s="6" t="s">
         <v>791</v>
       </c>
-      <c r="L106" s="6" t="s">
+      <c r="M106" s="5" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>274</v>
+        <v>698</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-      <c r="F107" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="J107" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="K107" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="G107" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H107" s="5" t="s">
+      <c r="L107" s="6" t="s">
         <v>796</v>
       </c>
-      <c r="I107" s="5"/>
-      <c r="J107" s="5" t="s">
+      <c r="M107" s="5" t="s">
         <v>797</v>
-      </c>
-[...7 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>274</v>
+        <v>799</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>220</v>
+        <v>318</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>800</v>
+      </c>
+      <c r="F108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="I108" s="5" t="s">
         <v>802</v>
       </c>
-      <c r="I108" s="5" t="s">
+      <c r="J108" s="5" t="s">
         <v>803</v>
       </c>
-      <c r="J108" s="5" t="s">
+      <c r="K108" s="5" t="s">
         <v>804</v>
       </c>
-      <c r="K108" s="5" t="s">
+      <c r="L108" s="6" t="s">
         <v>805</v>
       </c>
-      <c r="L108" s="6" t="s">
+      <c r="M108" s="5" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>16</v>
+        <v>309</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>463</v>
+        <v>228</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>748</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>779</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="I109" s="5" t="s">
         <v>809</v>
       </c>
-      <c r="I109" s="5" t="s">
+      <c r="J109" s="5" t="s">
         <v>810</v>
       </c>
-      <c r="J109" s="5" t="s">
+      <c r="K109" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="K109" s="5" t="s">
+      <c r="L109" s="6" t="s">
         <v>812</v>
       </c>
-      <c r="L109" s="6" t="s">
+      <c r="M109" s="5" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>274</v>
+        <v>815</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>220</v>
+        <v>816</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>817</v>
+      </c>
+      <c r="F110" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>819</v>
+        <v>701</v>
       </c>
       <c r="K110" s="5" t="s">
         <v>820</v>
       </c>
       <c r="L110" s="6" t="s">
         <v>821</v>
       </c>
       <c r="M110" s="5" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>823</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>274</v>
+        <v>698</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>795</v>
+        <v>498</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
         <v>824</v>
       </c>
       <c r="I111" s="5" t="s">
         <v>825</v>
       </c>
       <c r="J111" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="K111" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="K111" s="5" t="s">
+      <c r="L111" s="6" t="s">
         <v>827</v>
       </c>
-      <c r="L111" s="6" t="s">
+      <c r="M111" s="5" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>274</v>
+        <v>309</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>713</v>
+        <v>748</v>
       </c>
       <c r="F112" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H112" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="G112" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H112" s="5" t="s">
+      <c r="I112" s="5"/>
+      <c r="J112" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="I112" s="5" t="s">
+      <c r="K112" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="J112" s="5" t="s">
+      <c r="L112" s="6" t="s">
         <v>834</v>
       </c>
-      <c r="K112" s="5" t="s">
+      <c r="M112" s="5" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>274</v>
+        <v>309</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E113" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="J113" s="5" t="s">
         <v>839</v>
       </c>
-      <c r="F113" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H113" s="5" t="s">
+      <c r="K113" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="I113" s="5" t="s">
+      <c r="L113" s="6" t="s">
         <v>841</v>
       </c>
-      <c r="J113" s="5" t="s">
+      <c r="M113" s="5" t="s">
         <v>842</v>
-      </c>
-[...7 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>274</v>
+        <v>16</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>220</v>
+        <v>498</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>782</v>
+        <v>17</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H114" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="K114" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="I114" s="5" t="s">
+      <c r="L114" s="6" t="s">
         <v>848</v>
       </c>
-      <c r="J114" s="5" t="s">
+      <c r="M114" s="5" t="s">
         <v>849</v>
-      </c>
-[...7 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>662</v>
+        <v>309</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>495</v>
-[...9 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>851</v>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H115" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="J115" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="I115" s="5"/>
-      <c r="J115" s="5" t="s">
+      <c r="K115" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="K115" s="5" t="s">
+      <c r="L115" s="6" t="s">
         <v>856</v>
       </c>
-      <c r="L115" s="6" t="s">
+      <c r="M115" s="5" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="I116" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="D116" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="5" t="s">
+      <c r="J116" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F116" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H116" s="5" t="s">
+      <c r="K116" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="I116" s="5" t="s">
+      <c r="L116" s="6" t="s">
         <v>863</v>
       </c>
-      <c r="J116" s="5" t="s">
+      <c r="M116" s="5" t="s">
         <v>864</v>
       </c>
-      <c r="K116" s="5" t="s">
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
         <v>865</v>
       </c>
-      <c r="L116" s="6" t="s">
+      <c r="B117" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F117" s="5" t="s">
         <v>866</v>
       </c>
-      <c r="M116" s="5" t="s">
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H117" s="5" t="s">
         <v>867</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="L117" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="J118" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="L118" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="L119" s="6" t="s">
+        <v>886</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="I120" s="5"/>
+      <c r="J120" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="L120" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="M120" s="5" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="J121" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="K121" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="L121" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="M121" s="5" t="s">
+        <v>902</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -11065,44 +11578,49 @@
     <hyperlink ref="M92" r:id="rId97"/>
     <hyperlink ref="M93" r:id="rId98"/>
     <hyperlink ref="M94" r:id="rId99"/>
     <hyperlink ref="M95" r:id="rId100"/>
     <hyperlink ref="M96" r:id="rId101"/>
     <hyperlink ref="M97" r:id="rId102"/>
     <hyperlink ref="M98" r:id="rId103"/>
     <hyperlink ref="M99" r:id="rId104"/>
     <hyperlink ref="M100" r:id="rId105"/>
     <hyperlink ref="M101" r:id="rId106"/>
     <hyperlink ref="M102" r:id="rId107"/>
     <hyperlink ref="M103" r:id="rId108"/>
     <hyperlink ref="M104" r:id="rId109"/>
     <hyperlink ref="M105" r:id="rId110"/>
     <hyperlink ref="M106" r:id="rId111"/>
     <hyperlink ref="M107" r:id="rId112"/>
     <hyperlink ref="M108" r:id="rId113"/>
     <hyperlink ref="M109" r:id="rId114"/>
     <hyperlink ref="M110" r:id="rId115"/>
     <hyperlink ref="M111" r:id="rId116"/>
     <hyperlink ref="M112" r:id="rId117"/>
     <hyperlink ref="M113" r:id="rId118"/>
     <hyperlink ref="M114" r:id="rId119"/>
     <hyperlink ref="M115" r:id="rId120"/>
     <hyperlink ref="M116" r:id="rId121"/>
+    <hyperlink ref="M117" r:id="rId122"/>
+    <hyperlink ref="M118" r:id="rId123"/>
+    <hyperlink ref="M119" r:id="rId124"/>
+    <hyperlink ref="M120" r:id="rId125"/>
+    <hyperlink ref="M121" r:id="rId126"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>