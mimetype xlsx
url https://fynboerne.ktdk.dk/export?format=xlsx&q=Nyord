--- v2 (2026-03-02)
+++ v3 (2026-04-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2122" uniqueCount="1293" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2155" uniqueCount="1319" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -819,50 +819,153 @@
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/cnLh</t>
   </si>
   <si>
     <t>[Med sort blæk på kuvertens forside:]
 Frøken Alhed Warberg
 Vesterbrogade No 12 o. G.
 København V.
 [Med rødt blæk på kuvertens forside:]
 No 4
 [Med blyant på kuvertens forside:]
 Christnes breve om
 (Mornine)
 fødslen lille Nete
 blev adopteret af
 tante Visse
 [I brevet; med blå farveblyant:]
 Aarhus Jan. 1892
 [I brevet; med sort blæk:]
 Kæreste Alhed!
 Nu har jeg været i Byen med dit Brev; efter at have expederet det ned i en Postkasse, begav jeg mig op til Dr. Grauer; han er dog en mageløs rar én, så venlig og ligefrem. Han kunde strax kende mig, og til min store Triumf var det første han sagde: ”Nå, er det så overstået!” At der ikke er noget iøjenfaldende er da sikkert, når han kan sige sådan! Dernæst gik jeg ned til Stranden, min sædvanlige Tur, sad lidt på en Bænk og så på Vandet, som i Dag var så vidunderlig dejligt i det klare Vejr. Så gik jeg til Boghandleren og købte dette Papir; der inde stod på Disken Pastor Lindhardt, (!) da jeg så det, kunde jeg ikke modstå at købe ham, og her har du ham nu, men du må ikke vise nogen ham, og du skal snart sende ham igen. Dette Billede er kønnere, end han selv er – f. Ex. i en Koncertsal, men ikke nær–nær så dejlig, som når man ser ham i Kirken. Er det ikke en dejlig Pande, han har?
 Nu har jeg besluttet at gå op til ham, jeg er ikke for at skrive, jeg er bange, han skal synes, det bliver for morsomt med den 3die anonyme Skrivelse; men jeg kan ikke vide, hvor længe jeg nu kan gå og snuse omkring N_o_ 4 i Mejlgade, inden jeg får det nødvendige Mod; jeg kommer vist til at drikke mig en lille Perial først; ellers kommer jeg bestemt aldrig længere end til Porten, og skal det være, så skal det jo være snart. Lige så snart jeg har været der, skal jeg skrive, hvordan jeg blev modtaget, jeg kan ikke vide, hvordan, om han skænder på mig! Jeg er i Grunden halvvejs flov over strax når jeg har puttet et Brev til dig i Postkassen så at begynde på et andet – ikke for dig, for jeg kan nok tænke, at du er glad ved mange og lange Breve, heller ikke for mig selv, for mig er det en Tilfressstillelse at skrive til dig – men for Leonard og Mor, som ikke får ¼ så lange Breve; at Mor ikke gør det, er en Selvfølge, hvad i Verdens Riger skal jeg dog finde på at skrive om, jeg fylder Brevene med Beretninger om Teater og Koncerter, men det kan jeg jo ikke blive ved med, til Leonard har jeg som oftest ondt ved at skrive lange Breve; at han be’r om Opgør, undrer mig ikke det mindste, du ved jo, han er et rent Barn i Ubetænksomhed, og han må jo også længes efter en Afgørelse. Jeg skrev til ham, at det var ikke Tiden nu til den Ting, så skrev jeg desuden en hel Mængde Formaninger, bl.a. at han skulde lade være med for Fremtiden at kalde sig selv for Usling, fej stymper svag ”Stakkar” o.s.v. hvis han i Virkeligheden ønskede at blive anderledes, så skulde det ikke vise sig i Ord, dett [det sidste ”t” i ordet overstreget] nyttede ikke at beklage og udskælde Fortiden, som derved ikke forandrer sig en eneste Smule. Det er også en af hans Fejl, synes jeg, at han vistnok sig selv uafvidende – mener at det er godt, når han bare kan fortælle rigtig tit og i rigtig yderliggående Udtryk, hvor elendig en Skabning han er. Er der da ikke også noget i det, og er det ikke en dårlig ”Omvendelse”? Er det ikke sært, jeg har i denne Tid mere Selvagtelse, end jeg nogen Sinde har haft! Jeg føler mig for god til at være ”falden Kvinde”; men det er jeg da heller ikke i Virkeligheden, skønt Alverden naturligvis vilde stemple mig sådan, hvis den vidste Sandheden. – Du spørger til Børnetøjet – ja 6 Navlebind har jeg færdige og Skjorterne er klippede, alt det er af mit gamle Linned; jeg skrev til la Cour og Vett &amp;amp; W. i Odense om Blonder, Tøj til Trøjer og Voxdug på Erikshåbs Regning; så snart jeg nu kan låne Fru Rs Søsters Symaskine, skal jeg ordentlig kile på, man ved jo snart hverken Dag eller Time. Jeg har en dunkel Forestilling om, at jeg skriver en Ting en urimelig Masse Gange, jeg kan ikke rigtig rede ud, hvad jeg har skrevet til dig, Elle og Leonard, men bliver det for morsomt, så kan du bare gøre Vrøvl. Jeg føler en Slags Samvittighedsnag over, at Brandt ikke ved noget om alt dette, hun er dog min bedste Ven næst jer – ja i Grunden næsten som hun virkelig kunde være min Søster, jeg er bange, jeg ikke kan overvinde mig til at skrive til hende – så må jeg jo lyve, og det skammer jeg mig endnu mere ved end at [”at” overstreget] ved at tie helt stille; tror du, det går an, at du fortæller hende det? Så må du nok, hvis du synes; jeg er bange, hun taber forfærdelig for mig, men på den anden Side bryder jeg mig selvfølgelig ikke om at stå for hende mere skær, end jeg er, og hun kan vel næppe gå ind under dem, som skal ”skånes”, hvortil f. Ex. Johanne hører, og selvfølgelig heller ikke under dem, der ikke står nær nok til at vide det. Jeg er kommen til at tænke på, at jeg selv i hendes Sted vilde finde det underligt ikke at være så betroet Ven, det vilde gøre mig ondt, hvis jeg senere en Gang fik det at vide, at mit Venskab ikke blev regnet så meget - og akkurat det samme gælder jo for hende. Kort sagt, jeg føler, at det er en Utidighed at skjule det for hende, som jeg dog ved, holder så meget af mig, og jeg fatter ikke, hvorledes jeg til hende skal kunne skrive et Brev, der, selv om det ikke indeholder direkte Usandheder, dog har en gevaldig Løgn til Forudsætning. Tænk nu over dette og gør så, hvad du synes er rigtigst. Bevares sikken Epistel, jeg her har forfattet endnu i Aften - ja nu kan du have Godnat for denne Gang!! Kan du læse disse små ? Bogstaver?
 Fredag d: 5/2 Du kan ikke sætte dig ind i, hvor den gode pater R irriterer mig - mest, fordi han er så unaturlig skikkelig, det Skrog; uh, jeg kan somme Tider knap bekvemme mig til at svare ham ordentlig; og så er der en Ting, som er mig så kolossalt modbydelig: han harker og spytter i en Køre hele Dagen igennem, jeg kan jo høre hver Lyd ind til mig, - især om Morgenen er det drøjt at blive vækket ved de grulige Lyde, jeg bander en frygtelig Ed, hver Gang jeg hører det, men den kan jeg nu spare mig. Nu er han også begyndt at spytte ved Middagsbordet - uha, det er en Prøvelse, siger jeg dig! Og så er han noget af det mindst "sjoaugjerede", som han siger, føj for en Skjorte - og den sorte Kant på Neglene løber helt rundt - men ganske uhyre skikkelig er han, og højst grinagtig, når man er i Humør til at se det, hans Udtryk er storartede, sådan talte han forleden om "blaserede Støvler" - er du med? der er en Slags hæsblæsende Tjenstvillighed hos ham, der somme Tider er nærved at gøre mig rasende, så velment den er! Når jeg f. Ex kommer hjem og ringer på, så kommer han farende som et fremfarende heftigt Vejr - mere på Hovedet end på Benene - og med Forklædet stående om sig som en Sky - uha, jeg er ved at kyle ham Pakkerne og Muffen i Hovedet, når han sådan kommer hvirvlende. At høre hans faderlige Røst overfor Charles er mange Penge værd: "Tillader du, min Dreng?" "S'go" "Mange Tak!" - han kunde såmæn ikke tiltale mig med mere udsøgt Høflighed, end han bruger til Ungen - og hans pædagogiske Evner - å du milde! Siger Charles den uskyldigste Bemærkning f. Ex. "Nå, Midde (Hund) er du der igen!" Så kan han hæve sin advarende Faderrøst: "Char-les!" Uh, hvor han er grinagtig; når jeg bare kunde lade være at irritere mig, kunde jeg få mangen indvendige Grin ad ham!
 Hvad siger dog Fru Laudrup til dine mange natlige Forlystelser? Brandt skrev, at du sprøjtede hende med Eau de Cologne for at mildne hende! Det er da kun Esprit de Valdemar? - Hvad var så den overvægtige [ulæseligt]else til Onkel Syberg? Hvornår er det Tant Mimis Fødselsdag? Jeg tror, jeg sender dette inden dit næste Brev, skønt det rigtignok er af et tvivlsomt Indhold, men så sender du jo nok min dejlige Præst i dit næst ["næst" overstreget] Brev, som forhåbentlig indtræffer i en ikke for fjærn Fremtid, jeg kan ikke godt undvære ham; desværre flover jeg mig over at have ham stående på mit Bord, og jeg flover mig også over at have ham i Skrin som mine Elskeder i gamle Dage. Nej, jeg skriver sandelig da ingen flot Pen; og så er der den Hage, at jeg vistnok aldrig vilde kunne ordne et nok så godt Stof. Men man kan jo have Lov at kludre så meget, man vil, for egen Regning. Godnat! Jeg har Hovedpine og har skevet til Mor og Leonard i Aften. Molle er jeg også begyndt på, men det falder mig knusende svært at skrive til dem, jeg skal løgne for - derfor har jeg kverken skrevet til hende, Leuden eller Otto-Schoffen. Altså Godnat!!! Jeg tror nok, jeg vil have dette af Sted i Aften, så tænker jeg, du har det Søndag Fmd. Intet nyt fra i Aftes; Rasmussens er ude, jeg er ganske alene hjemme, nu skal jeg ud at lave mig en Kop Kaffe. Altså Farvel, lad mig nu få Brev en Gang i Ugen, og send så endelig Pastor L! Mange kærlige Hilsner Din Chr.</t>
+  </si>
+  <si>
+    <t>1892-06-02</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Eppendorferweg 15 II
+Hamburg</t>
+  </si>
+  <si>
+    <t>Berta Brandstrup
+Ludvig Brandstrup, billedhugger
+Henrik Havemann
+Rebecca Havemann
+Johanne Christine Larsen
+Hempel Syberg
+- Thrane</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer var i huset hos Havemann-familien i Hamburg en kort tid. Ægteparret fandt hende ikke dygtig nok, og Hr. Havemann sendte Ellens forældre et brev, hvori han fortalte dette. Brevet findes i Kilder Til Dansk Kunsthistorie. 
+Any Kleis, Hans Madsen og Hr. Meyer kendes ikke. Ellen er formodentlig den stuepige, der skulle afløse Ellen Sawyer hos Havemann-familien. T.M. er formodentlig Tante Mis = Wilhelmine Berg. 
+25 grader Reaumur (°R) svarer til 31,25 grader Celsius (°C).
+Reinbek ligger nord for Hamburg. 
+Fliegende Blätter, (ty. 'Flyvende Blade'), tysk humoristisk tidsskrift, udgivet 1844-1944, grundlagt af tegneren Caspar Braun (1807-77) og Friedrich Schneider, boghandler i München. Forfattere og tegnere hånede harmløst særheder i tysk hverdagsliv, men efter 1848 blev tonen skærpet af blandt andre Moritz von Schwind, der rettede kritik mod de borgerlige spekulanter, som berigede sig på andres bekostning (Lex.dk).
+Onkel Luth og hans 2 Jødefolk: Ludvig Brandstrup (Laura Warbergs bror) blev i 1894 gift med Berta Hirschsprung, som var jødisk. Det var formodentlig hende, der var med ham i Hamburg, men hvem den anden var, er uklart. 
+At fadaise som verbum af fr. fadaise, indholdsløs snak; dumme sig (Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1580</t>
+  </si>
+  <si>
+    <t>Ellen kan kun skrive breve om formiddagen, hvor skrivebordet er ledigt. 
+Det har været meget varmt. Ellen Sawyer har måttet købe bomuldsstof til en kjole, og Fru Havemann hjælper med at sy den, men nu har Ellen ikke råd til at blive fotograferet.
+Ellen har købt fliegende Blätter. Man kan få en bøde, hvis man oversætter dem.
+Sender Albrecht og Laura Warberg rejsepenge og rejseplan? Og holder de fest for Ellen, når hun kommer hjem?
+Ludvig/Luth Brandstrup og hans "2 Jødefolk" har været på besøg, og Ellen har været med dem i teatret.
+Fru Havemann har været god mod Ellen. Hun var ikke glad for det brev, som hendes mand sendte Ellens forældre.
+Ellen har været med Havemanns på besøg hos en hr. Mejer. Selskabet gik tur og fandt en dansepavillon. Mejer synes, at det er sjovt, at Ellen er "Venstremand". I Skandinavisk Forening har de moret sig ved tanken om, at Ellen kunne afsløre kongeparrets buster ved en guldbryllupsfejring.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/NGmd</t>
+  </si>
+  <si>
+    <t>Hamburg
+Eppendorferweg 15.II
+Donnerstag 2 Juni - 92. 
+Kære Mor!
+I ere vel ikke knusende gale paa mig, fordi jeg har gjort en lille Pause nu med mit Brevskriveri, det er ikke godt, kan du se, at love at skrive en bestemt Dag, kan jeg saa ikke kunde I nemt mistænke mig for at være død! - Sagen er den, at jeg ikke har kunnet faa Tid i den sidste Uge, jeg har haft Samvittighedskvaler, og i Aanden set Pigen Thrane ile til og fra Højrup, vi har haft en hel Del at sy, samt Vads[k] o.s.v. og da jeg kun kan skrive om Form., naar Kapt. er væk fra sit Skrivebord saa er det ikke saa nemt altid. – Jeg har en hel Masse Forretninger, at skrive om. Det var sidste Uge saa varmt, at vi vare paa Kogepunktet 25 ⁰ Reaumur i den køligste Skygge, saa kan i tænke jer til Resten (d.e. Gaderne i bagende Sol pakfuldt af Folk) – jeg gik iført et Underskørt og en tynd Trøje, syt af en af Kapt’s Skjorter – om Form, men om Eft. kneb det med min tykke uldne Vinterkjole, og naar vi gik ud – jeg kunde knap gaa for Varmen – jeg laa om Natten for aabent Vindue med et Lagen over mig, og var endda drivvaad (af Sved!!) naar jeg vaagnede! Saa saa vi ikke anden Udvej end at købe mig Bomuldstøj til en Kjole og vi fik nogen til 60 pr Meter (se Prøven) 7 Meter altsaa 4+20 – og Fru Havemann hjælper mig med at sy den – el omvendt, det bliver en ganske nysselig Kjole, og er det saa egentlig ret dyrt, rigtig nok maa endnu regnes Knapper og Liv for, men jeg vil meget hellere renoncere paa at blive fotograferet end blive stegt levende, vi syr ogsaa et Liv, som kan gaa med min tærnede Nederdel til hjemme, saa gaar jeg kun med den anden paa Gaden. Du kan tro den bliver pæn, Livet er c. færdigt, det sidder brilliant, Fru H. er dygtig til det, hun har klippet og syt det sammen, jeg har syt Knaphuller, sømmet efter o.s.v: - Jeg har nu ikke Raad til at Fotograferingen, men det er da ogsaa lige fedt. - Du kan ikke tro som Pengene gaa, jeg har nu alt i alt maattet betale 6 Mark for mit Fodtøj, som hvert Øjeblik maa gøres i Stand. 1,30 for fliegende Blätter, de maatte forskrives direkte fra München, de kan ikke faa enkeltvis her, Boghandleren sagde, at man skulde passe paa med at oversætte dem, om det kom Forlæggerne i München for Øre, maa man betale 1000 Mark, men det kan risikeres, naar Bladene ikke kommer til at ligge i Restauranterne, hvor rejsende Tyskere kan se dem, det bliver gjort meget, sagde han, og naar Billede kun ikke blev ["blev" overstreget] kom med kunde man rolig gøre det – hun maa endelig, nu jeg har betalt min Mark – 50. Ellen kommer lige sidst i denne Maaned, de har sagt, jeg skal ikke rejse før, jeg faar vel sendt Rejsepenge?? Jeg tager over Kiel, men kan I ikke skaffe mig Nøjagtighed Tiden, Dagen, o.s.v. at vide, det staar ikke i Bladene her. – Jeg haaber gør et Gilde for mig, naar jeg kommer hjem, nede i Lysthuset f. Eks, med de kinesiske Lamper oppe!? Du lovede at skrive til mig i København, men det blev abermal ikke af, jeg længes efter at høre lidt om din Rejse, samt dit Ophold i Sverige. – Hvis jeg have god Lejlighed til at skrive saa vilde jeg smøre Ark fulde og sende hjem i Korsbaand, jeg er fuld af Beretning! Pinsemorgen om jeg faar Held med mig, staar jeg op Kl 5 og skriver en Masse til Onkel Syberg og T.M., jeg havde tænkt, det skulde med her, men Klk er 10, i Morgen stryge, Lørdag gøre rent, min Kjole sy færdig, o.s.v. Jeg har drømt Lusen var død, lever hun endnu??? Er Any Kleis bleven gift?? Var det ikke morsom med Onkel Luth som kom herud en Dag som et Tordenslag, jeg var jo med ham og hans 2 Jødefolk i Stadttheater og hørte Don Juan, glimrende, storartet ”uhørt”, (var det ikke morsomt, jeg fik det at se?” Du skulde tage og skrive til Fru H næste Gang du skriver til mig, naar du skriver lidt tydeligt kan hun godt læse det, hun har været forfærdelig god mod mig mens jeg har været her, hjælper mig med alt muligt og er saa rar og god, hun var slet ikke tilfreds med Kaptajnens Brev til dig, og af ["af" overstreget] vilde hellere have gjort det selv, men hun kan kun daarlig med at skrive dansk, jeg har sagt, hun kunde skrive paa engelsk; du kan nok læse det. – For 3 Uger siden var vi ude i Reinbek hos Hr. Mejer’s til Middag, det er 3-4 Mil uden for Hamburg vi tog med Toget, - i den dejligste Egn, paa det dejligste Landsted, du kan tro det var knusende fint jeg fadaisede naturligvis med mine Fiske – Frugt – o.s.v. Kniv, det er rædsomt fint i Huset, Haven o.s.v., de har en Masse Penge – vi gik en dejlig Tur gennem Enge og en Skov – der laa et Dansehus, hvor vi gik ind, der gaar Folk og danser midt om Dagen for aabne Vinduer, saa man kan høre det over hele Skoven, vi saa lidt paa dem, Tyskerne danser saa kunstig, med Hovedet paa Siden, langsomt, roligt, undertiden ganske kønt - jeg havde en knusende Lyst til at danse med, men det maatte man ikke. – Jeg har jo sagt at jeg var Venstremand, og det gaar jo Kaptajnen og fortæller vidt og bredt ogsaa til Hr Mejer, han havde sagt, han vilde bearbejde mig, der er saadan en grinagtig lille, klog, livlig Jødesmovs, han holdt jo et langt Foredrag om Royalismen – endnu om Aftenen da vi gik stod han paa Trappen og raabte ”det bliver et net Ægteskab, om de faar en Højremand, gaar han til højre, gaar De til Venstre.
+Saa kan I tænke jer, da de holdt Møde i skand. Forening, da ”der maatte gøres noget” til Hans Madsens Guldbryllup, - foreslog Hr Mejer at jeg skulde afsløre det ædle Kongepars Buster ved Festen!!!! Ser i mig ikke staa der indviklet i Flag med Aks og Ler ["Ler" overstreget] Léer i Hænderne (i Haaret var der jo ingen Plads) og afsløre – det havde bleven net, heldigvis stemte andre imod, - de mente ikke en Venstremand kunde saadan noget. – Skriften er maaske lidt primitiv, men jeg kan ikke faa Tid til at gøre det saa fint. 
+Hils Johanne hun skal skrive til mig, men hun maa ikke sende smaa ”rørende danske Bod ["Bod" overstreget] Bøgetrær
+[Skrevet på tværs øverst s. 1:]
+Jeg bruger dem ikke. Tak Dr[ulæseligt] meget, han har været saa elskværdig at skrive til mig. Jeg har 2 Mark paa Lommen. Jeg skriver altsaa maaske temmelig sikkert i Pinsen.
+Adieu, so long
+Din Datter Pelle.
+Skriv endelig snart allesammen</t>
+  </si>
+  <si>
+    <t>1893-05-26</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup</t>
+  </si>
+  <si>
+    <t>Albrecht  Warberg
+Laura Warberg</t>
+  </si>
+  <si>
+    <t>Baraboo Wisconsin</t>
+  </si>
+  <si>
+    <t>Freddie Brandstrup
+Mary Brandstrup
+Susan Brandstrup</t>
+  </si>
+  <si>
+    <t>Mr. Skinner og postmesteren kendes ikke. 
+Employ[ment]: ansættelse.
+Acre er en engelsk arealenhed = 0,40469 hektar. 1 acre = 4.046,9 m².
+1 US mile (international mile) svarer præcist til 1.609,344 meter eller ca. 1,61 km.
+Devil's Lake ligger i Devil’s State Park; Baraboo findes nord for denne state park i det nordlige Wisconsin.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1512</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup rejste 6. april fra St. Paul til Baraboo, Wisconsin, og han er nu ansat hos Mr. Skinner. Han har lånt i sine aktier og derved bl.a. skaffet rejsepenge til Susan, som kom med børnene sidst i april. Frederik Brandstrup er udnævnt til postbud.
+Granitknuseværket er brændt. Efter nogen tid kom der gang i det igen, og Frederik skal fungere som formand for 40-60 mand. 
+Familien Brandstrup bor i et lille hus med tilhørende jord. Det ligger langt ude på landet, og Skinner-familien er eneste genboer. Der er langt til indkøbsmuligheder.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/Lron</t>
+  </si>
+  <si>
+    <t>Adress Fred. Brandstrup
+Baraboo. Wis.
+U.S. 
+26de May 1893. 
+Kjære Fader og Moder.
+Dit yderst velkomne Brev, gamle Fader, modtog jeg her sendt til mig fra Sus. Jeg forlod St. Paul den 6te April med min Kuffert og kom her samme Dag. Tilbragte den første Nat hos Mr. Skinner, min treaarige Ven fra St. Paul, i hvis Employ jeg nu er for §60 om Maaneden. Disse 60 = 75 i St. Paul, Forskjel i Husleje, Brændsel, Smør, Æg o.s.v. Paa mine Actier [Værdi 400 dollars] laante jeg §200, hvilke satte mig istand til at efterlade Sus og Ungerne med en pæn lille Skilling, gav mig Rejsepenge og andre Fornødenheder. Saa pakkede Sus i Løbet af April, kom her den 29de, troer jeg. Den 2den Mai flyttede vi ind i et lille Hus med 5 Værelser og en hel Acre Land, som jeg har leiet for §30 til November. Samtidig med Sus kom fra Postmesteren i St. Paul min officielle Udnævnelse til Postbud. Vi gik iseng med Børnene den første Nat. Ved Midnat kom Skinner, fortalte mig at det nye Granit Knusende Værk var fuldstændig brændt ned samme Aften. Den følgende Dag vilde Bygmesteren have overleveret det Hele til Skinner &amp;amp; Co. Nu saa det jo godt ud. Fragt, Reisepenge o.s.v. havde beløbet sig til næsten §75; ligesaa meget tilbage til St. Paul. Skinner og Bygmester tog Toget Kl 2 Morgen til Chicago for Conference med deres respective Kammerater og her stod vi fra Onsdag til Fredag i Uvished om man vilde bygge igjen eller ei. Fredag Morgen begyndtes Arbeidet igjen og vi haaber at knuse Steen næste Uge. Jeg har siden den Tid arbeidet for §3 ⁰⁰ daglig med Overtid: saa det stivner jo godt, kunne I nok forstaae. Vi har en Dampmaskine paa 150 Hestes Kraft, og Skinner vil have mig til at tage Vare paa den for en Maanedstid eller to indtil Alt er i god Orden, saa skal jeg være hans Assistent eller Formand, da vi beskæftiger 40 – 60 Mænd. Vi boer 1 Mile fra Denés’ Lake, hvor Knuseren er, og 2 miles fra skjønne lille Baraboo med dets 3000 Indv. Skinner med Kone og 2 Aars Søn bor ligeover for os og er vor eneste Omgangsvenner da vi bor fuldstændig paa Landet, men de ere saare elskværdige. Det er lidt vanskeligt for Sus med Hensyn til Fødevarer, da vi boe saa langt fra Byen. For selv at gaae ind maatte hun gaae til Devils’ Lake, tage Toget der og saa atter spadsere tilbage fra samme Sted. Dette, med de to Smaa, vilde være for langt. Imidlertid har vi ikke hungret endnu, Brænde har endnu ikke kostet mig en cent, da der er uhyre Masser paa ”mit Land”. 
+To andre Stillinger ere mig tilbudt fra St. Paul siden jeg kom her, men begge kun for Sommeren; det er i Grunden mærkeligt nok. Til Efteraaret flytte vi til Byen om Alt gaar vel, da lille 
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1894-11-29</t>
   </si>
   <si>
     <t>Firenze</t>
   </si>
   <si>
     <t>Adolfo Bacci
 Vittoria Bacci
 Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Anna Magdahl Nielsen
 Johannes Magdahl Nielsen</t>
   </si>
   <si>
     <t>Alhed Larsen var i Italien fra februar 1894 til foråret 1895.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB2158</t>
   </si>
   <si>
     <t>Alhed Larsen er meget glad for, at hun kan blive i Italien. Usikkerheden har været hård for hende. Hun har kasseret det portræt af Berta Brandstrup, som hun var begyndt på, og har sat et nyt i gang. Desuden maler hun et billede af vinterasters og et landskab i morgentåge. 
 Det er koldt i husene nu, for husene er ikke indrettet på vinter. Alhed har frosset om natten, men nu har hun fået en scaladine - en art varmedunk. Mange i Firenze går med en sådan under sjalet eller forklædet, og man kan sætte dem på et stativ i sengen, en time før man skal sove. I atelieret er der dejligt, for Ludvig Brandstrup fyrer i kakkelovnen. 
 Italienerne kender ikke til hygge. De går tidligt i seng for ikke at fryse, og vinteren skal bare overstås. 
@@ -1429,50 +1532,153 @@
 Michelangelo Simoni
 Christine Swane
 Laura Warberg</t>
   </si>
   <si>
     <t>Alhed og Johannes Larsen var på bryllupsrejse i blandt andet Italien.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB3744
 Brev i fotokopi. Det vides ikke, hvor originalen findes</t>
   </si>
   <si>
     <t>Johannes Larsen synes ikke, at hans familie sender nok breve. 
 Alhed Larsen har det helt godt nu. Hun og Johannes Larsen har besøgt Bacci-familien og med dem været på kirkegården. Alhed fik en ring, som A. Bacci havde tiltænkt hende.
 Hver søndag er Alhed og Johannes Larsen til koncert i en kirke. De rejser videre omkring 8. dec. og må være hjemme 23. dec.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/jiof</t>
   </si>
   <si>
     <t>Firenze 29 November 1898.
 Kære Forældre!
 Jeg kan ikke sige andet end at det forekommer mig at I gerne kunde lade høre lidt tiere fra Jer. Nu har vi været hjemme fra i 5 Uger og har kun hørt fra Jer 2 Gange en Gang fra Marie og saa fra Dig Moder og for Tak med Pengene, og det er jo mens vi er her i Florenz at vi kunde høre fra Jer, naar vi om en god Uges Tid rejser her fra er det jo forbi med det lange Ophold, og saa kan I jo ikke naa at svare naar I faar Brev fra os. Alhed har haft [det] helt godt i de sidste Dage og vi har været en Del ny Steder foruden at vi hver Dag gaar paa en af de store Malerisamlinger. I Søndags var vi igen bedt ud til Bacci da vi havde spist Frokost kørte vi ud til Baccis Grav paa en stor Kirkegaard der ligger paa en Bjærgskraaning en Mil Vej nord for Byen hvor der er en dejlig Udsigt vi havde købt nogle Blomster med derud. Da vi kom tilbage spiste vi til Aften der og var der om Aftenen. Alhed fik en lille Guldring med en Camel med Michelangelos Portræt, til Erindring om Bacci, det var en han havde gaaet med. Det er kedeligt med de korte Dage jeg synes ikke vi naar noget fra om Morgenen til det bliver mørkt, men de lukker ogsaa alle Steder Kl. 4. Om Søndagen er vi gerne henne i en Kirke hvor der er Musik og Gudstjeneste fra 10 1/2 til 12, det er smukt at høre og ser godt ud. Vi har i Dag købt mig et mørkeblaat og hvidstribet Silketørklæde. Det kan vel omtrent passe naar I sender de 200 Kr saasnart I faar dette hvis I da ikke har sendt dem. Du skrev kære Moder at Du vilde skrive et langt Brev til os sammen med dem men Du kunde da gerne have skrevet et før. Nu skal I vel snart af Sted til Sverige. Jeg er endnu ikke begyndt at længes noget videre efter at komme hjem, men vi har det jo ogsaa udmærket her, kan I fortælle lidt om hvordan det gaar med Christine og Klaks. Vi skulde altsaa gerne herfra omkring den 8 Dec. vi har jo endnu Ravenna - Venedig - Nürnberg - München og Berlin som vi skal gøre Ophold i og kunde jo nok bruge nogle Dage hvert Sted og den 23 Dec udløber vore Billetter saa til den Tid skulde vi gerne være hjemme bare vi ikke maa faa Isforhindringer, hvordan har I det med Vejret, her er det helt godt men af og til stærk Torden og Regnskyl. Mange kærlige Hilsner til Jer allesammen fra os begge Jeres hengivne Johannes Larsen
 Anm. 
 Alhed har faaet 5 Breve fra sin Moder siden vi kom</t>
+  </si>
+  <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
   </si>
   <si>
     <t>1899-06-04</t>
   </si>
   <si>
     <t>Andreas Larsen
 Christine  Mackie
 Augusta Mogensen
 Johan  Norden
 Anna Syberg</t>
   </si>
   <si>
     <t>Alhed Larsen fødte sit første barn, Jeppe Andreas (Puf) hos sine forældre på gården Erikshaab, og hun opholdt sig dér en tid efter fødslen. Nu er hun tilsyneladende hjemme i Kerteminde med barnet og alene, mens Johannes Larsen er sammen med bl.a. Syberg-familien.</t>
   </si>
   <si>
     <t>Alhed synes ikke selv, at hun er god til at passe den nyfødte søn. Hun er bange for at gøre noget forkert, og hun ville ønske, at Johannes Larsen var der for at hjælpe. Alhed har gæster, der beundrer den lille, og hun bliver inviteret ud.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kAS2</t>
   </si>
   <si>
     <t>Min kæreste Ven!
 Det er nok et Par elendige Breve de sidste to, jeg har skreven til Dig. Du tror maaske, jeg har udmærket Tid, men det er langtfra Tilfældet. Lille Jeppe tager mig en kolossal Tid nu jeg selv skal passe ham helt. Du kan ikke tænke Dig, hvor jeg er daarlig til det, jeg er frygtelig længe om det og jeg synes, jeg gør alting saa elendig, at jeg gaar rundt med en permanent ond Samvittighed overfor ham, og hver Gang, han tuder, er jeg bange, jeg har gjort noget galt med ham, det lille søde Dyr. Hans lille Mave har ikke været rigtig god de sidste Dage; Madamen, som jeg havde Bud hos i Gaar sagde, at han skulde have Rinderpulver, og det køber Christine nu i Dag i Odense. Du kan tro, jeg ønsker tit og mange Gange, at jeg kunde være sammen med Dig, saa jeg ikke alene skulde have Besværet for ham, navnlig da jeg er saadan et Fæ til det. Det er nu egentlig skrækkelig uretfærdig, naar man nu faar saadan en lille Unge, at man saa ikke tillige faar en lille Smule Haandelag til at passe ham. Men Viljen er god, det kan Du stole paa, jeg gør mig en rasende Umage med ham. Jeg vejede ham i Dag, han har da taget næsten et halvt Pund paa, siden 2den Pinsedag. Du har jo ikke svaret mig paa den Barnevogn. Gør det nu i Morgen. Naa, nu er vi altsaa indbudt hos Præstegaardsforpagterens i Svanninge. Det lyder jo meget tiltalende. Kun er det jo meget langt fra Dit Motiv. Og saa vilde jeg nok have været noget længere væk fra Kighosten. Jeg fik Brev fra Hønset i Gaar med omtrent samme Indhold. – Pause – Her kom Fru Mogensen og Fru Christiane Norden de have siddet her en Timestid og set paa Drengen og beundret ham. Fru Norden er meget tiltalende synes jeg. – Du har da yndigt Vejr til Dine Billeder i disse Dage. Saa, nu tuder lille Jeppe, han vil op og gøres i Stand, det er hans Tid. Jeg mente, der var saa meget, jeg skulde skrive men nu kan jeg ikke huske det. 1000 Hilsner fra lille Brølejeppe og Din Alhed [ulæseligt ord]</t>
   </si>
   <si>
@@ -1708,51 +1914,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Anna Syberg</t>
@@ -2117,53 +2323,50 @@
 "Hovedet" er den yderste spids af Fyns Hoved. 
 Selskabet har drukket kaffe "oppe i Skoven": Der var servering både i Skovpavillonen og i Louisenlund i Lundsgårdskoven på den tid. 
 Broløkke er en herregård, der ligger lidt nord for Kerteminde.</t>
   </si>
   <si>
     <t>Alheds søster, Louise er på besøg med sin mand, Brønsted (Magisteren), og de tager på udflugter, får kaffe, cykler tur, spiser på hotellet og synger tostemmigt på Torvet. Alhed Larsen og gæsterne har også været i hestevogn til Fyns Hoved. De brød ind i Sybergs hus for at komme i tørvejr. 
 Alhed Larsen og drengene har fået en ugle fra Broløkke. Den får lunge at spise.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/M0Oc</t>
   </si>
   <si>
     <t>Kæreste Lavsi!
 Jeg kigger hver Dag om der ikke skulde være et Par Ord fra Dig. Vi har det alle godt, Magisterens kom Dagen efter, I var rejst, vi more dem paa alle mulige Maader. Første Dag tog vi dem til Truntehuset at drikke Kaffe, yndigt Vejr. Dagen efter cyclede Mag. og jeg til Rynkeby, de andre tog med Toget, der er kommen en dreng paa 8 Pund, alt staar godt til. I Gaar tog vi til F [ordene overstreget fra ”I”] Lørdag Aften gik vi paa Hotellet og spiste til Aften og drak Likører til Kl. 12, da vi gik derfra, stillede vi os op paa Torvet i Kirkedørsnichen og sang 2 stemmige Sange og samlede Opløb af alt hvad der endnu var paa Gaden, hvilket ikke var saa meget. I Gaar tog vi til Fyns Hoved, kørte Kl. 10 med Søren J’s Char à banc spiste i Kunstnerens Hus, mens Regnen strømmede ned, vi brød derind ved at tage Maven ud, senere klarede det af og vi gik en lang Tur ud paa Hovedet, hvor der var pragtfuldt, vi plukkede Evighedsblomster til en ny Guirlande. – I Dag har vi været oppe i Skoven at drikke Kaffe og fotografere Bordene! Værten var beæret.
 Nu gaar vi ud paa Hotellet og drikker en Thepunschssjus, saa Du ser, vi more dem det vi kan, Magisteren rejser i Morgen, Lugge bliver endnu et Par Dage. Jeg haaber I har det storartet deroppe, jeg glæder mig meget til at høre noget deroppe fra. Hils Lud mange Gange. Skriv nu et Par Ord. Du maa ikke sige til Skovs at vi har taget Bordene, de skal have [resten af teksten er skrevet ind på tværs over ”Kæreste Lavsi!”] et Kort med dem paa. Vi har faaet Uglen fra Brolykke, Drengene gik op og hentede den, den faar Lunge. 1000 Hilsner fra Din A.
 Mandag Aften</t>
   </si>
   <si>
     <t> 4. jun. 1907</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/WoKQ6GZ2</t>
   </si>
   <si>
     <t>1907-10-24</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boston</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>Christine  Mackie
 Elisabeth Mackie
 William Mackie
 Emil Opffer
 Johanne Opffer
 C F Tietgen</t>
   </si>
   <si>
     <t>Alhed Larsen er hos sin søster i Boston, og Johannes Larsen åbner udstilling i Danskamerikanerens kontorer hos Emil Opffer i New York. 
 "Titgen vil vi ikke med": C.F. Tietgen gik ind i Thingvalla-rederiet i 1880, da dette rederi udvidede med ture til Nordarmerika.</t>
   </si>
   <si>
     <t>Alhed vil gerne have aviser tilsendt. Hun er ked af, at Johannes Larsen ikke har sat sine akvareller i rammer og spørger, hvad Larsen synes om de store rammer.
 Alhed og Johannes Larsen kan vist ikke få de 50 $. Alhed spørger til hjemrejsebilletter.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/G6GK</t>
   </si>
   <si>
     <t>Kæreste Larsi!
@@ -7333,59 +7536,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WoKQ6GZ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aF5nzb8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DnYM5ovH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TFZbCnL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KlrseGqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xgfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OPcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FEkQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmZx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AfsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MpSZuSQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v71cVxpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ie4pFGsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WiCa1sc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/d6wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/D1jH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3PWR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/usto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Jgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UtOK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hxPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9GXw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/puRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zSIz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DVRe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aqXo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kvDO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NGmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lron" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pmpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SqKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J4Te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y6TP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KG66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A3eY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E5Ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9DkY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ipxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RMwG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jiof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kAS2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RA4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JuzW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V9wD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oaIp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UgIn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpfL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FSAa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Gn6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wgqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uBiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/M0Oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WoKQ6GZ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G6GK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eKFw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O4ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sQ8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/30YUr6Bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVd7DrLa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aF5nzb8T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DnYM5ovH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ylxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/U97nCp7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KWBBQDjT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Ukwruu9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZbFoLDhL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/TFZbCnL5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JIKLC0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v8qs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6iX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwkJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CGCX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rpa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fDVG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MSU6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/EdY8a0YA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iGwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XgTxYWLz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pVrkJOD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/F7OHQu0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iWvGFacW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sT0mzlCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4tJz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Tk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytyR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4EV9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/R6Vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pgJeWaZw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7mLu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/av6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rucI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/V5WQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SlQ5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bzeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Bw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1XH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pHau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KlrseGqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xgfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n2q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XXCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HWoO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CJFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OUdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OPcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CPGx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0umT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/6cVnZS6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FEkQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/c1Hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hGE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Eyxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9Wdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/h5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/61N6kNkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OpS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9jSf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/74ud2QUs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FKHil6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/qVHjSM8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fPK2uvH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bARK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gGrPbIOu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CMVW8mo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/AP4kFsI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3OfqrFfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vmZx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rtuLWr8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BpDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/8aSTOe5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pqBoCGx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BSUSiqrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/SwS33elR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IE3H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aBsVe7OZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CpoqpJS7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/IUcuS1ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CRiCiXSF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/71OaE2Pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jpy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wMIk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DxKN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Np5H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JowR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sGuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FWo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oBLSg77L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tKAKXG91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AfsR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hPuG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MpSZuSQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/FVFtSb7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b4wJZexf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/bAJNMH7J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/v71cVxpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jUpjDsi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/gg0Kq5xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ie4pFGsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9ihwEhgN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBEm4CRR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UN6m6i0O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/txro71EM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KRmo1USA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/W4C1Dsb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/773tLxHI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/3rU2TbmY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c7JI9tFg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WiCa1sc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/d8BQ6gjM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CwVWjWuI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YMKxiB52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/YN6KZXKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A40RZCOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/riqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/08TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xths" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ny9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A8wI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aannmv6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BbGn7Mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LYg1m9x4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/c4gBtApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f5mH3mkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hh6b8Pwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UspNYH4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/80D8s7eX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pqRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jUix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9VDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/uGWz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I9Hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKbE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AthZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/crVn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/N4zH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QyIv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rT9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lhHP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/17Cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z5n0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/64Fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vHQt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RtYx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tX0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/n1Xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/frAp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CkUx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fpY0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H0r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CaeP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BZ1Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M234"/>
+  <dimension ref="A1:M237"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8186,9901 +8389,10036 @@
       </c>
       <c r="I19" s="5" t="s">
         <v>131</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>132</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>133</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>134</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>136</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>113</v>
+        <v>137</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>148</v>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E22" s="5" t="s">
+        <v>156</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F23" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>159</v>
+      <c r="F23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>170</v>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="I24" s="5"/>
+        <v>171</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="J24" s="5" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G25" s="5" t="s">
+        <v>178</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G26" s="5" t="s">
-        <v>177</v>
+      <c r="G26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G27" s="5" t="s">
-        <v>184</v>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H27" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G29" s="5" t="s">
+        <v>203</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>204</v>
+        <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G30" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G30" s="5" t="s">
+        <v>210</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>207</v>
+        <v>21</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>212</v>
+        <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>213</v>
+        <v>16</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>17</v>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>219</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>220</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>222</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>151</v>
+        <v>223</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="F32" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H32" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="G32" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H32" s="5" t="s">
+      <c r="I32" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="I32" s="5" t="s">
+      <c r="J32" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="J32" s="5" t="s">
+      <c r="K32" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="K32" s="5" t="s">
+      <c r="L32" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="L32" s="6" t="s">
+      <c r="M32" s="5" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>16</v>
+        <v>231</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-        </is>
+        <v>233</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>234</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>170</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>243</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>16</v>
+        <v>232</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>156</v>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>21</v>
+        <v>253</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>17</v>
+        <v>258</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>21</v>
+        <v>261</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>258</v>
+        <v>113</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F37" s="5" t="s">
-        <v>259</v>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>262</v>
+        <v>21</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>267</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>204</v>
+        <v>16</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>18</v>
+        <v>272</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>276</v>
-[...9 lines deleted...]
-        </is>
+        <v>15</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
-        <v>277</v>
-[...10 lines deleted...]
-        </is>
+        <v>279</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>281</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="M39" s="5"/>
+        <v>282</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>283</v>
+      </c>
     </row>
     <row r="40">
-      <c r="A40" s="5" t="n">
-        <v>1901</v>
+      <c r="A40" s="5" t="s">
+        <v>284</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>280</v>
-[...7 lines deleted...]
-        </is>
+        <v>114</v>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>286</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I40" s="5"/>
+        <v>287</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>288</v>
+      </c>
       <c r="J40" s="5" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G41" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G41" s="5" t="s">
+        <v>295</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>293</v>
+        <v>303</v>
+      </c>
+      <c r="D42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>294</v>
-[...8 lines deleted...]
-        <v>296</v>
+        <v>304</v>
+      </c>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K42" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L42" s="6" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="M42" s="5"/>
     </row>
     <row r="43">
-      <c r="A43" s="5" t="s">
-        <v>299</v>
+      <c r="A43" s="5" t="n">
+        <v>1901</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>15</v>
+        <v>306</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>204</v>
+        <v>307</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F43" s="5" t="s">
-        <v>18</v>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>218</v>
+        <v>309</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>320</v>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>276</v>
+        <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>114</v>
+        <v>223</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>318</v>
+        <v>17</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>319</v>
+        <v>18</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>322</v>
+        <v>237</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>16</v>
+        <v>223</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F47" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>327</v>
+      <c r="F47" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>21</v>
+        <v>237</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D48" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H48" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H48" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>341</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="M48" s="5"/>
+        <v>342</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>343</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>113</v>
+        <v>303</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>21</v>
+        <v>349</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>276</v>
+        <v>113</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>344</v>
-[...7 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>354</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>347</v>
+        <v>21</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>353</v>
+        <v>16</v>
+      </c>
+      <c r="D51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H51" s="5" t="s">
-[...9 lines deleted...]
-        <v>357</v>
+      <c r="H51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L51" s="6" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>361</v>
+      </c>
+      <c r="M51" s="5"/>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>361</v>
+        <v>258</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>17</v>
+        <v>363</v>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="J52" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>303</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>346</v>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H53" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H53" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="M53" s="5"/>
+        <v>375</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>376</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>114</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>379</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H54" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H54" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>382</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="M54" s="5"/>
+        <v>384</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>385</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D55" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E55" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H55" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H55" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="M55" s="5"/>
+        <v>391</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="5" t="s">
-        <v>373</v>
+        <v>394</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="D57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G57" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K57" s="5" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>382</v>
-[...3 lines deleted...]
-      </c>
+        <v>397</v>
+      </c>
+      <c r="M57" s="5"/>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H58" s="5" t="s">
-        <v>385</v>
+      <c r="H58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="5" t="s">
-        <v>368</v>
+        <v>399</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="M58" s="5"/>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H59" s="5" t="s">
-        <v>388</v>
+      <c r="H59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K59" s="5" t="s">
-        <v>368</v>
+        <v>399</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="M59" s="5"/>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D60" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G60" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G60" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>368</v>
+        <v>407</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="M60" s="5"/>
+        <v>408</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>409</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H61" s="5" t="s">
+        <v>411</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="M61" s="5"/>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H62" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H62" s="5" t="s">
+        <v>414</v>
       </c>
       <c r="I62" s="5"/>
       <c r="J62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="5" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="M62" s="5"/>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="5" t="s">
-        <v>368</v>
+        <v>394</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
       <c r="M63" s="5"/>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D64" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E64" s="5" t="s">
-        <v>18</v>
+      <c r="D64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G64" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K64" s="5" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="M64" s="5"/>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>16</v>
+      </c>
+      <c r="D65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H65" s="5" t="s">
-        <v>410</v>
+      <c r="H65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I65" s="5"/>
-      <c r="J65" s="5" t="s">
-        <v>411</v>
+      <c r="J65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K65" s="5" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="M65" s="5"/>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>16</v>
+      </c>
+      <c r="D66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H66" s="5" t="s">
-        <v>416</v>
+      <c r="H66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I66" s="5"/>
-      <c r="J66" s="5" t="s">
-        <v>411</v>
+      <c r="J66" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K66" s="5" t="s">
-        <v>417</v>
+        <v>394</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>418</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="M66" s="5"/>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>408</v>
+        <v>113</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>421</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I67" s="5"/>
+      <c r="G67" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>429</v>
+      </c>
       <c r="J67" s="5" t="s">
-        <v>411</v>
+        <v>21</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>408</v>
+        <v>434</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H68" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H68" s="5" t="s">
+        <v>436</v>
       </c>
       <c r="I68" s="5"/>
       <c r="J68" s="5" t="s">
-        <v>411</v>
+        <v>437</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>408</v>
+        <v>434</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H69" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H69" s="5" t="s">
+        <v>442</v>
       </c>
       <c r="I69" s="5"/>
       <c r="J69" s="5" t="s">
-        <v>411</v>
+        <v>437</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>279</v>
+        <v>434</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>447</v>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H70" s="5" t="s">
+      <c r="H70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="I70" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K70" s="5" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>434</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>452</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="5"/>
-      <c r="J71" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J71" s="5" t="s">
+        <v>437</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>368</v>
+        <v>453</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="M71" s="5"/>
+        <v>454</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>455</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>279</v>
+        <v>434</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>456</v>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H72" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>435</v>
+        <v>461</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>439</v>
+        <v>465</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I74" s="5"/>
       <c r="J74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K74" s="5" t="s">
-        <v>368</v>
+        <v>394</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="M74" s="5"/>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="B75" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E75" s="5" t="s">
+        <v>472</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H75" s="5" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        </is>
+        <v>473</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>368</v>
+        <v>475</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="M75" s="5"/>
+        <v>476</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>477</v>
+      </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>464</v>
+        <v>478</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>306</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>479</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H76" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H76" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>368</v>
+        <v>482</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="M76" s="5"/>
+        <v>483</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>484</v>
+      </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>466</v>
+        <v>485</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K77" s="5" t="s">
-        <v>368</v>
+        <v>394</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>16</v>
+      </c>
+      <c r="D78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>488</v>
+      </c>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K78" s="5" t="s">
-        <v>473</v>
+        <v>394</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>474</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>476</v>
+        <v>490</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>16</v>
+      </c>
+      <c r="D79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G79" s="5" t="s">
-[...9 lines deleted...]
-        <v>218</v>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K79" s="5" t="s">
-        <v>481</v>
+        <v>394</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>482</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K80" s="5" t="s">
-        <v>368</v>
+        <v>394</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>113</v>
+        <v>306</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>495</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>496</v>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="s">
-        <v>487</v>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>489</v>
+        <v>498</v>
       </c>
       <c r="J81" s="5" t="s">
-        <v>21</v>
+        <v>465</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>16</v>
+        <v>307</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>113</v>
+        <v>503</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G82" s="5" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>21</v>
+        <v>237</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>16</v>
+      </c>
+      <c r="D83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H83" s="5" t="s">
-[...6 lines deleted...]
-        <v>439</v>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K83" s="5" t="s">
-        <v>505</v>
+        <v>394</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="M83" s="5"/>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D84" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...3 lines deleted...]
-        <v>494</v>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G84" s="5" t="s">
-        <v>401</v>
+        <v>513</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J84" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>515</v>
+        <v>16</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>435</v>
+        <v>113</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>470</v>
+        <v>520</v>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G85" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G85" s="5" t="s">
+        <v>521</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="I85" s="5" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>439</v>
+        <v>21</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>306</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>528</v>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H86" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H86" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>368</v>
+        <v>531</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="M86" s="5"/>
+        <v>532</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>533</v>
+      </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>477</v>
+        <v>113</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>453</v>
+        <v>520</v>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="s">
-        <v>524</v>
+        <v>427</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>16</v>
+        <v>541</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>113</v>
+        <v>461</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>531</v>
+        <v>496</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G88" s="5" t="s">
-        <v>531</v>
+      <c r="G88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="I88" s="5" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>21</v>
+        <v>465</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>16</v>
+      </c>
+      <c r="D89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F89" s="5" t="s">
-        <v>538</v>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H89" s="5" t="s">
-[...6 lines deleted...]
-        <v>541</v>
+      <c r="H89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I89" s="5"/>
+      <c r="J89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K89" s="5" t="s">
-        <v>542</v>
+        <v>394</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>543</v>
-[...3 lines deleted...]
-      </c>
+        <v>548</v>
+      </c>
+      <c r="M89" s="5"/>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>113</v>
+        <v>503</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>531</v>
+        <v>479</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="s">
-        <v>531</v>
+        <v>550</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>21</v>
+        <v>237</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>552</v>
+        <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>553</v>
+        <v>16</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>554</v>
+        <v>113</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>555</v>
-[...7 lines deleted...]
-        </is>
+        <v>557</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>557</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>559</v>
+        <v>21</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>560</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>561</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>563</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>552</v>
+        <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>553</v>
+        <v>113</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="E92" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F92" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="F92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H92" s="5" t="s">
+        <v>565</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>17</v>
+        <v>557</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G93" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G93" s="5" t="s">
+        <v>557</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="J93" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>276</v>
+        <v>579</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>114</v>
+        <v>580</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H94" s="5" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>14</v>
+        <v>578</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>113</v>
+        <v>580</v>
       </c>
       <c r="E95" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="F95" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F95" s="5" t="inlineStr">
-[...8 lines deleted...]
-        <v>588</v>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I95" s="5" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>21</v>
+        <v>592</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>276</v>
+        <v>113</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>17</v>
+      </c>
+      <c r="F96" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="I96" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>598</v>
+        <v>21</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>599</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>600</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>602</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>16</v>
-[...14 lines deleted...]
-        </is>
+        <v>303</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>604</v>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H97" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H97" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>608</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>603</v>
-[...1 lines deleted...]
-      <c r="M97" s="5"/>
+        <v>609</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>610</v>
+      </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="D98" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E98" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G98" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G98" s="5" t="s">
+        <v>613</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="J98" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>469</v>
+        <v>114</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>279</v>
-[...9 lines deleted...]
-        </is>
+        <v>303</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>621</v>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="I99" s="5"/>
+        <v>622</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>623</v>
+      </c>
       <c r="J99" s="5" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>615</v>
+        <v>627</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>616</v>
+        <v>628</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="E100" s="5" t="s">
-        <v>17</v>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G100" s="5" t="s">
-[...12 lines deleted...]
-        <v>621</v>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I100" s="5"/>
+      <c r="J100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L100" s="6" t="s">
-        <v>622</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="M100" s="5"/>
     </row>
     <row r="101">
-      <c r="A101" s="5" t="n">
-        <v>1916</v>
+      <c r="A101" s="5" t="s">
+        <v>630</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>624</v>
+        <v>113</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>625</v>
+        <v>16</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H101" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H101" s="5" t="s">
+        <v>631</v>
       </c>
       <c r="I101" s="5" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>627</v>
+        <v>21</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>632</v>
+        <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>279</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>495</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
-        <v>218</v>
+        <v>638</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D103" s="5" t="s">
-        <v>113</v>
+      <c r="D103" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E103" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>21</v>
+        <v>646</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
     </row>
     <row r="104">
-      <c r="A104" s="5" t="s">
-        <v>645</v>
+      <c r="A104" s="5" t="n">
+        <v>1916</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>16</v>
+        <v>650</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>651</v>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H104" s="5" t="s">
-        <v>646</v>
+      <c r="H104" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I104" s="5" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>14</v>
+        <v>658</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>306</v>
+      </c>
+      <c r="D105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E105" s="5" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>17</v>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H105" s="5" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="D106" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E106" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="s">
-        <v>663</v>
-[...4 lines deleted...]
-        </is>
+        <v>665</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>666</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>279</v>
+        <v>16</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>469</v>
+        <v>113</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>669</v>
+        <v>17</v>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>276</v>
+        <v>113</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>676</v>
-[...9 lines deleted...]
-        </is>
+        <v>679</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>681</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>679</v>
+        <v>237</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>684</v>
+        <v>113</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>688</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G109" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>686</v>
+      <c r="G109" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="H109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I109" s="5" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>688</v>
+        <v>237</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>306</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>695</v>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H110" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H110" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>694</v>
-[...1 lines deleted...]
-      <c r="M110" s="5"/>
+        <v>699</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>700</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>303</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>702</v>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H111" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H111" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>705</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>693</v>
+        <v>706</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>696</v>
-[...1 lines deleted...]
-      <c r="M111" s="5"/>
+        <v>707</v>
+      </c>
+      <c r="M111" s="5" t="s">
+        <v>708</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>16</v>
+        <v>710</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>698</v>
+        <v>711</v>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G112" s="5" t="s">
-        <v>699</v>
+      <c r="G112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>701</v>
+        <v>713</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>21</v>
+        <v>714</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>704</v>
+        <v>717</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>705</v>
+        <v>718</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D113" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H113" s="5" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I113" s="5"/>
+      <c r="J113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K113" s="5" t="s">
-        <v>708</v>
+        <v>719</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>720</v>
+      </c>
+      <c r="M113" s="5"/>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D114" s="5" t="s">
-        <v>113</v>
+      <c r="D114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G114" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K114" s="5" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      </c>
+        <v>722</v>
+      </c>
+      <c r="M114" s="5"/>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D115" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>724</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G115" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G115" s="5" t="s">
+        <v>725</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>719</v>
-[...5 lines deleted...]
-        </is>
+        <v>726</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="J115" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K115" s="5" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="M115" s="5"/>
+        <v>729</v>
+      </c>
+      <c r="M115" s="5" t="s">
+        <v>730</v>
+      </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D116" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D116" s="5" t="s">
-[...3 lines deleted...]
-        <v>723</v>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G116" s="5" t="s">
-        <v>724</v>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="J116" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="E117" s="5" t="s">
-        <v>723</v>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G117" s="5" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>662</v>
+        <v>739</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="J117" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D118" s="5" t="s">
-[...3 lines deleted...]
-        <v>723</v>
+      <c r="D118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>737</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>745</v>
+      </c>
+      <c r="I118" s="5"/>
+      <c r="J118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K118" s="5" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>740</v>
-[...3 lines deleted...]
-      </c>
+        <v>747</v>
+      </c>
+      <c r="M118" s="5"/>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D119" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>749</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G119" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G119" s="5" t="s">
+        <v>750</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        </is>
+        <v>751</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>720</v>
+        <v>753</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="M119" s="5"/>
+        <v>754</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>755</v>
+      </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>745</v>
+        <v>756</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="I120" s="5"/>
+        <v>688</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>758</v>
+      </c>
       <c r="J120" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>749</v>
+        <v>760</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>751</v>
+        <v>762</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G121" s="5" t="s">
-        <v>752</v>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H121" s="5" t="s">
-        <v>662</v>
+        <v>763</v>
       </c>
       <c r="I121" s="5" t="s">
-        <v>753</v>
+        <v>764</v>
       </c>
       <c r="J121" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>754</v>
+        <v>765</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>755</v>
+        <v>766</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H122" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H122" s="5" t="s">
+        <v>769</v>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K122" s="5" t="s">
-        <v>758</v>
+        <v>746</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>759</v>
+        <v>770</v>
       </c>
       <c r="M122" s="5"/>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>760</v>
+        <v>771</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D123" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>772</v>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G123" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>688</v>
       </c>
       <c r="I123" s="5"/>
-      <c r="J123" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J123" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>762</v>
-[...1 lines deleted...]
-      <c r="M123" s="5"/>
+        <v>775</v>
+      </c>
+      <c r="M123" s="5" t="s">
+        <v>776</v>
+      </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>763</v>
+        <v>777</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D124" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>772</v>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G124" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G124" s="5" t="s">
+        <v>778</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="J124" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>758</v>
+        <v>780</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="M124" s="5"/>
+        <v>781</v>
+      </c>
+      <c r="M124" s="5" t="s">
+        <v>782</v>
+      </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H125" s="5" t="s">
-        <v>767</v>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I125" s="5"/>
       <c r="J125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K125" s="5" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="M125" s="5"/>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I126" s="5"/>
       <c r="J126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K126" s="5" t="s">
-        <v>758</v>
+        <v>787</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>771</v>
+        <v>788</v>
       </c>
       <c r="M126" s="5"/>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D127" s="5" t="s">
-[...3 lines deleted...]
-        <v>773</v>
+      <c r="D127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G127" s="5" t="s">
-        <v>774</v>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>790</v>
+      </c>
+      <c r="I127" s="5"/>
+      <c r="J127" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K127" s="5" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>778</v>
-[...3 lines deleted...]
-      </c>
+        <v>791</v>
+      </c>
+      <c r="M127" s="5"/>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H128" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H128" s="5" t="s">
+        <v>793</v>
       </c>
       <c r="I128" s="5"/>
       <c r="J128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K128" s="5" t="s">
-        <v>758</v>
+        <v>794</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>781</v>
+        <v>795</v>
       </c>
       <c r="M128" s="5"/>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>782</v>
+        <v>796</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H129" s="5" t="s">
-        <v>764</v>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K129" s="5" t="s">
-        <v>758</v>
+        <v>784</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>783</v>
+        <v>797</v>
       </c>
       <c r="M129" s="5"/>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D130" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>799</v>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G130" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G130" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="I130" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="J130" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>758</v>
+        <v>803</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="M130" s="5"/>
+        <v>804</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>805</v>
+      </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>785</v>
+        <v>806</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K131" s="5" t="s">
-        <v>758</v>
+        <v>784</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>786</v>
+        <v>807</v>
       </c>
       <c r="M131" s="5"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>787</v>
+        <v>808</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D132" s="5" t="s">
-[...3 lines deleted...]
-        <v>788</v>
+      <c r="D132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G132" s="5" t="s">
-        <v>789</v>
+      <c r="G132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H132" s="5" t="s">
         <v>790</v>
       </c>
-      <c r="I132" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="I132" s="5"/>
+      <c r="J132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K132" s="5" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>793</v>
-[...3 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="M132" s="5"/>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I133" s="5"/>
       <c r="J133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K133" s="5" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>796</v>
+        <v>810</v>
       </c>
       <c r="M133" s="5"/>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>797</v>
+        <v>811</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D134" s="5" t="s">
-[...3 lines deleted...]
-        <v>798</v>
+      <c r="D134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G134" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I134" s="5"/>
+      <c r="J134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K134" s="5" t="s">
-        <v>802</v>
+        <v>784</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>803</v>
-[...3 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="M134" s="5"/>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D135" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>814</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G135" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G135" s="5" t="s">
+        <v>815</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        </is>
+        <v>816</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>768</v>
+        <v>818</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="M135" s="5"/>
+        <v>819</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>820</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>807</v>
+        <v>821</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K136" s="5" t="s">
-        <v>768</v>
+        <v>794</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D137" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>824</v>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G137" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G137" s="5" t="s">
+        <v>825</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        </is>
+        <v>826</v>
+      </c>
+      <c r="I137" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="J137" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>768</v>
+        <v>828</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="M137" s="5"/>
+        <v>829</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>830</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>811</v>
+        <v>831</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>812</v>
+        <v>769</v>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K138" s="5" t="s">
-        <v>768</v>
+        <v>794</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>813</v>
+        <v>832</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D139" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G139" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I139" s="5"/>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K139" s="5" t="s">
-        <v>818</v>
+        <v>794</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H140" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H140" s="5" t="s">
+        <v>790</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K140" s="5" t="s">
-        <v>822</v>
+        <v>794</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>824</v>
+        <v>837</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D141" s="5" t="s">
-[...3 lines deleted...]
-        <v>825</v>
+      <c r="D141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G141" s="5" t="s">
-        <v>826</v>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>838</v>
+      </c>
+      <c r="I141" s="5"/>
+      <c r="J141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K141" s="5" t="s">
-        <v>829</v>
+        <v>794</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>830</v>
-[...3 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D142" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G142" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G142" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="I142" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="J142" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>844</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="M142" s="5"/>
+        <v>845</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>846</v>
+      </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>834</v>
+        <v>847</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I143" s="5"/>
       <c r="J143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K143" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K143" s="5" t="s">
+        <v>848</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D144" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>851</v>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G144" s="5" t="inlineStr">
-[...18 lines deleted...]
-        </is>
+      <c r="G144" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="J144" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>855</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="M144" s="5"/>
+        <v>856</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>857</v>
+      </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="6" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="M145" s="5"/>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>840</v>
+        <v>860</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I146" s="5"/>
       <c r="J146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="6" t="s">
-        <v>841</v>
+        <v>861</v>
       </c>
       <c r="M146" s="5"/>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G147" s="5" t="s">
-[...3 lines deleted...]
-        <v>846</v>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I147" s="5"/>
-      <c r="J147" s="5" t="s">
-[...3 lines deleted...]
-        <v>848</v>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L147" s="6" t="s">
-        <v>849</v>
-[...3 lines deleted...]
-      </c>
+        <v>863</v>
+      </c>
+      <c r="M147" s="5"/>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>851</v>
+        <v>864</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G148" s="5" t="s">
-[...12 lines deleted...]
-        <v>855</v>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L148" s="6" t="s">
-        <v>856</v>
-[...3 lines deleted...]
-      </c>
+        <v>865</v>
+      </c>
+      <c r="M148" s="5"/>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G149" s="5" t="s">
-[...12 lines deleted...]
-        <v>862</v>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I149" s="5"/>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K149" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L149" s="6" t="s">
-        <v>863</v>
-[...3 lines deleted...]
-      </c>
+        <v>867</v>
+      </c>
+      <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>866</v>
+        <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>469</v>
+        <v>869</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>16</v>
+        <v>870</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="F150" s="5" t="s">
         <v>17</v>
       </c>
+      <c r="F150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G150" s="5" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>868</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
-        <v>218</v>
+        <v>873</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>16</v>
+        <v>869</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>113</v>
+        <v>870</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>874</v>
+        <v>17</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>876</v>
-[...1 lines deleted...]
-      <c r="I151" s="5"/>
+        <v>879</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>880</v>
+      </c>
       <c r="J151" s="5" t="s">
-        <v>21</v>
+        <v>873</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>869</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G152" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G152" s="5" t="s">
+        <v>885</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        </is>
+        <v>886</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="J152" s="5" t="s">
+        <v>873</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="M152" s="5"/>
+        <v>889</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>890</v>
+      </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>14</v>
+        <v>892</v>
       </c>
       <c r="C153" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="D153" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="5" t="s">
-        <v>884</v>
-[...4 lines deleted...]
-        </is>
+        <v>387</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G153" s="5" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>21</v>
+        <v>237</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>894</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="I154" s="5"/>
       <c r="J154" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H155" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H155" s="5" t="s">
+        <v>769</v>
       </c>
       <c r="I155" s="5"/>
       <c r="J155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K155" s="5" t="s">
-        <v>900</v>
+        <v>907</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="M155" s="5"/>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D156" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>910</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G156" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G156" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="J156" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>900</v>
+        <v>914</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>903</v>
-[...1 lines deleted...]
-      <c r="M156" s="5"/>
+        <v>915</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>916</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>904</v>
+        <v>917</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>866</v>
+        <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>905</v>
+        <v>16</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>906</v>
+        <v>918</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="s">
-        <v>907</v>
+        <v>919</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>908</v>
+        <v>920</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>909</v>
+        <v>921</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>910</v>
+        <v>922</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>911</v>
+        <v>923</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>912</v>
+        <v>924</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>913</v>
+        <v>925</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H158" s="5" t="s">
-        <v>914</v>
+      <c r="H158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K158" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K158" s="5" t="s">
+        <v>926</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>915</v>
+        <v>927</v>
       </c>
       <c r="M158" s="5"/>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>916</v>
+        <v>928</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D159" s="5" t="s">
-        <v>113</v>
+      <c r="D159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G159" s="5" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I159" s="5"/>
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K159" s="5" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>921</v>
-[...3 lines deleted...]
-      </c>
+        <v>929</v>
+      </c>
+      <c r="M159" s="5"/>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>275</v>
+        <v>892</v>
       </c>
       <c r="C160" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="D160" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D160" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E160" s="5" t="s">
+        <v>932</v>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G160" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G160" s="5" t="s">
+        <v>933</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>924</v>
-[...10 lines deleted...]
-        </is>
+        <v>934</v>
+      </c>
+      <c r="I160" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="J160" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="K160" s="5" t="s">
+        <v>936</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>925</v>
-[...1 lines deleted...]
-      <c r="M160" s="5"/>
+        <v>937</v>
+      </c>
+      <c r="M160" s="5" t="s">
+        <v>938</v>
+      </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>926</v>
+        <v>939</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="6" t="s">
-        <v>928</v>
+        <v>941</v>
       </c>
       <c r="M161" s="5"/>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>926</v>
+        <v>942</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D162" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D162" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G162" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G162" s="5" t="s">
+        <v>943</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>929</v>
-[...10 lines deleted...]
-        </is>
+        <v>944</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="J162" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K162" s="5" t="s">
+        <v>946</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>930</v>
-[...1 lines deleted...]
-      <c r="M162" s="5"/>
+        <v>947</v>
+      </c>
+      <c r="M162" s="5" t="s">
+        <v>948</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>931</v>
+        <v>949</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>932</v>
+        <v>950</v>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="6" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="M163" s="5"/>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>934</v>
+        <v>952</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H164" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H164" s="5" t="s">
+        <v>953</v>
       </c>
       <c r="I164" s="5"/>
       <c r="J164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="6" t="s">
-        <v>935</v>
+        <v>954</v>
       </c>
       <c r="M164" s="5"/>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>936</v>
+        <v>952</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="6" t="s">
-        <v>938</v>
+        <v>956</v>
       </c>
       <c r="M165" s="5"/>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>939</v>
+        <v>957</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>940</v>
+        <v>958</v>
       </c>
       <c r="I166" s="5"/>
       <c r="J166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="6" t="s">
-        <v>941</v>
+        <v>959</v>
       </c>
       <c r="M166" s="5"/>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H167" s="5" t="s">
-        <v>943</v>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I167" s="5"/>
       <c r="J167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="6" t="s">
-        <v>944</v>
+        <v>961</v>
       </c>
       <c r="M167" s="5"/>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>945</v>
+        <v>962</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="6" t="s">
-        <v>947</v>
+        <v>964</v>
       </c>
       <c r="M168" s="5"/>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>948</v>
+        <v>965</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>949</v>
+        <v>966</v>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="6" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
       <c r="M169" s="5"/>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>951</v>
+        <v>968</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>952</v>
+        <v>969</v>
       </c>
       <c r="I170" s="5"/>
       <c r="J170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="6" t="s">
-        <v>953</v>
+        <v>970</v>
       </c>
       <c r="M170" s="5"/>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>954</v>
+        <v>971</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>955</v>
+        <v>972</v>
       </c>
       <c r="I171" s="5"/>
       <c r="J171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="6" t="s">
-        <v>956</v>
+        <v>973</v>
       </c>
       <c r="M171" s="5"/>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>957</v>
+        <v>974</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>958</v>
+        <v>975</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="6" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
       <c r="M172" s="5"/>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
       <c r="I173" s="5"/>
       <c r="J173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="6" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="M173" s="5"/>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>963</v>
+        <v>980</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="6" t="s">
-        <v>965</v>
+        <v>982</v>
       </c>
       <c r="M174" s="5"/>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
       <c r="I175" s="5"/>
       <c r="J175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="6" t="s">
-        <v>968</v>
+        <v>985</v>
       </c>
       <c r="M175" s="5"/>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>970</v>
+        <v>987</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="6" t="s">
-        <v>971</v>
+        <v>988</v>
       </c>
       <c r="M176" s="5"/>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>973</v>
+        <v>990</v>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="6" t="s">
-        <v>974</v>
+        <v>991</v>
       </c>
       <c r="M177" s="5"/>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>975</v>
+        <v>992</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H178" s="5" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="6" t="s">
-        <v>977</v>
+        <v>994</v>
       </c>
       <c r="M178" s="5"/>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>978</v>
+        <v>995</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>979</v>
+        <v>996</v>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="6" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="M179" s="5"/>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
       <c r="I180" s="5"/>
       <c r="J180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="6" t="s">
-        <v>983</v>
+        <v>1000</v>
       </c>
       <c r="M180" s="5"/>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>984</v>
+        <v>1001</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="6" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="M181" s="5"/>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>987</v>
+        <v>1004</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>988</v>
+        <v>1005</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="6" t="s">
-        <v>989</v>
+        <v>1006</v>
       </c>
       <c r="M182" s="5"/>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>990</v>
+        <v>1007</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>991</v>
+        <v>1008</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="6" t="s">
-        <v>992</v>
+        <v>1009</v>
       </c>
       <c r="M183" s="5"/>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="6" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="M184" s="5"/>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H185" s="5" t="s">
-        <v>997</v>
+        <v>1014</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="6" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
       <c r="M185" s="5"/>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G186" s="5" t="s">
-        <v>1001</v>
+      <c r="G186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1002</v>
-[...8 lines deleted...]
-        <v>1004</v>
+        <v>1017</v>
+      </c>
+      <c r="I186" s="5"/>
+      <c r="J186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K186" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1005</v>
-[...3 lines deleted...]
-      </c>
+        <v>1018</v>
+      </c>
+      <c r="M186" s="5"/>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D187" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G187" s="5" t="s">
-        <v>1008</v>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1009</v>
-[...8 lines deleted...]
-        <v>1011</v>
+        <v>1020</v>
+      </c>
+      <c r="I187" s="5"/>
+      <c r="J187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K187" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1012</v>
-[...3 lines deleted...]
-      </c>
+        <v>1021</v>
+      </c>
+      <c r="M187" s="5"/>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>669</v>
+        <v>16</v>
+      </c>
+      <c r="D188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1015</v>
-[...8 lines deleted...]
-        <v>1017</v>
+        <v>1023</v>
+      </c>
+      <c r="I188" s="5"/>
+      <c r="J188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K188" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1018</v>
-[...3 lines deleted...]
-      </c>
+        <v>1024</v>
+      </c>
+      <c r="M188" s="5"/>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>279</v>
+        <v>688</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>435</v>
+        <v>1026</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>1021</v>
+        <v>17</v>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G189" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G189" s="5" t="s">
+        <v>1027</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>439</v>
+        <v>237</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>743</v>
+        <v>769</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>1028</v>
+        <v>17</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G190" s="5" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>1030</v>
-[...1 lines deleted...]
-      <c r="I190" s="5"/>
+        <v>1035</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>1036</v>
+      </c>
       <c r="J190" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>306</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>695</v>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1035</v>
-[...5 lines deleted...]
-        </is>
+        <v>1041</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="J191" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1037</v>
-[...1 lines deleted...]
-      <c r="M191" s="5"/>
+        <v>1044</v>
+      </c>
+      <c r="M191" s="5" t="s">
+        <v>1045</v>
+      </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>306</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>1047</v>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1039</v>
-[...5 lines deleted...]
-        </is>
+        <v>1048</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J192" s="5" t="s">
+        <v>465</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1040</v>
-[...1 lines deleted...]
-      <c r="M192" s="5"/>
+        <v>1051</v>
+      </c>
+      <c r="M192" s="5" t="s">
+        <v>1052</v>
+      </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D193" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D193" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>1054</v>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G193" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G193" s="5" t="s">
+        <v>1055</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="I193" s="5"/>
-      <c r="J193" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J193" s="5" t="s">
+        <v>237</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1036</v>
+        <v>1057</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1043</v>
-[...1 lines deleted...]
-      <c r="M193" s="5"/>
+        <v>1058</v>
+      </c>
+      <c r="M193" s="5" t="s">
+        <v>1059</v>
+      </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1044</v>
+        <v>1060</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1045</v>
+        <v>1061</v>
       </c>
       <c r="I194" s="5"/>
       <c r="J194" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1046</v>
+        <v>1062</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1047</v>
+        <v>1063</v>
       </c>
       <c r="M194" s="5"/>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1048</v>
+        <v>1064</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>1045</v>
+        <v>16</v>
       </c>
       <c r="D195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1045</v>
+        <v>1065</v>
       </c>
       <c r="I195" s="5"/>
       <c r="J195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1050</v>
+        <v>1066</v>
       </c>
       <c r="M195" s="5"/>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1051</v>
+        <v>1067</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>1045</v>
+        <v>16</v>
       </c>
       <c r="D196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1045</v>
+        <v>1068</v>
       </c>
       <c r="I196" s="5"/>
       <c r="J196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K196" s="5" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1052</v>
+        <v>1069</v>
       </c>
       <c r="M196" s="5"/>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1053</v>
+        <v>1070</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>1045</v>
+        <v>16</v>
       </c>
       <c r="D197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1045</v>
+        <v>1071</v>
       </c>
       <c r="I197" s="5"/>
       <c r="J197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K197" s="5" t="s">
-        <v>1049</v>
+        <v>1072</v>
       </c>
       <c r="L197" s="6" t="s">
-        <v>1054</v>
+        <v>1073</v>
       </c>
       <c r="M197" s="5"/>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>1055</v>
+        <v>1074</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>16</v>
+        <v>1071</v>
       </c>
       <c r="D198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
-        <v>1045</v>
+        <v>1071</v>
       </c>
       <c r="I198" s="5"/>
       <c r="J198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K198" s="5" t="s">
-        <v>1046</v>
+        <v>1075</v>
       </c>
       <c r="L198" s="6" t="s">
-        <v>1056</v>
+        <v>1076</v>
       </c>
       <c r="M198" s="5"/>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1057</v>
+        <v>1077</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>1000</v>
-[...11 lines deleted...]
-        <v>1058</v>
+        <v>1071</v>
+      </c>
+      <c r="D199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1059</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>1071</v>
+      </c>
+      <c r="I199" s="5"/>
+      <c r="J199" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1061</v>
+        <v>1075</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      </c>
+        <v>1078</v>
+      </c>
+      <c r="M199" s="5"/>
     </row>
     <row r="200">
-      <c r="A200" s="5" t="n">
-        <v>1928</v>
+      <c r="A200" s="5" t="s">
+        <v>1079</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>1064</v>
+        <v>1071</v>
+      </c>
+      <c r="D200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>1066</v>
+        <v>1071</v>
+      </c>
+      <c r="I200" s="5"/>
+      <c r="J200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1067</v>
+        <v>1075</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1068</v>
-[...3 lines deleted...]
-      </c>
+        <v>1080</v>
+      </c>
+      <c r="M200" s="5"/>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1070</v>
+        <v>1081</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>275</v>
-[...4 lines deleted...]
-        </is>
+        <v>302</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H201" s="5" t="s">
-        <v>469</v>
+        <v>1071</v>
       </c>
       <c r="I201" s="5"/>
       <c r="J201" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K201" s="5" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="L201" s="6" t="s">
-        <v>1072</v>
+        <v>1082</v>
       </c>
       <c r="M201" s="5"/>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1073</v>
+        <v>1083</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>1074</v>
+        <v>1026</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>16</v>
+        <v>688</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F202" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F202" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G202" s="5" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="K202" s="5" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="L202" s="6" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>1080</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="5" t="s">
-        <v>1081</v>
+      <c r="A203" s="5" t="n">
+        <v>1928</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C203" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C203" s="5" t="s">
+        <v>688</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>16</v>
+        <v>1026</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>18</v>
+        <v>1090</v>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G203" s="5" t="s">
-        <v>1082</v>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H203" s="5" t="s">
-        <v>1083</v>
+        <v>495</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>218</v>
+        <v>1092</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>1089</v>
+        <v>302</v>
+      </c>
+      <c r="C204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1090</v>
-[...5 lines deleted...]
-        <v>1066</v>
+        <v>495</v>
+      </c>
+      <c r="I204" s="5"/>
+      <c r="J204" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1098</v>
+      </c>
+      <c r="M204" s="5"/>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
-        <v>279</v>
+        <v>1100</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>469</v>
+        <v>16</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>669</v>
+        <v>18</v>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G205" s="5" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>439</v>
+        <v>237</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="M205" s="5" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C206" s="5" t="s">
-        <v>279</v>
+      <c r="C206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D206" s="5" t="s">
-        <v>469</v>
+        <v>16</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>669</v>
+        <v>18</v>
       </c>
       <c r="F206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G206" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G206" s="5" t="s">
+        <v>1108</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1103</v>
-[...1 lines deleted...]
-      <c r="I206" s="5"/>
+        <v>1109</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>1110</v>
+      </c>
       <c r="J206" s="5" t="s">
-        <v>439</v>
+        <v>237</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>1108</v>
+        <v>16</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>1000</v>
-[...4 lines deleted...]
-        </is>
+        <v>688</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>1115</v>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>1111</v>
+        <v>1092</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1113</v>
+        <v>1119</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1114</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1115</v>
+        <v>1121</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>1000</v>
+        <v>495</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>17</v>
+        <v>695</v>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G208" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G208" s="5" t="s">
+        <v>1122</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1066</v>
+        <v>465</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>1000</v>
+        <v>495</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>17</v>
+        <v>695</v>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1122</v>
-[...3 lines deleted...]
-      </c>
+        <v>1129</v>
+      </c>
+      <c r="I209" s="5"/>
       <c r="J209" s="5" t="s">
-        <v>1066</v>
+        <v>465</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>662</v>
+        <v>1134</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>16</v>
+        <v>1026</v>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="M210" s="5" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>1134</v>
+        <v>1026</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1066</v>
+        <v>1092</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>258</v>
+        <v>16</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>276</v>
-[...4 lines deleted...]
-        </is>
+        <v>1026</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1143</v>
+        <v>1092</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1146</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>279</v>
+        <v>688</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>1148</v>
-[...5 lines deleted...]
-        <v>1149</v>
+        <v>16</v>
+      </c>
+      <c r="E213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H213" s="5" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>1152</v>
+        <v>1137</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>1000</v>
+        <v>1160</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H214" s="5" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>1066</v>
+        <v>1092</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="M214" s="5" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C215" s="5" t="s">
-        <v>1163</v>
+        <v>285</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>1164</v>
+        <v>303</v>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H215" s="5" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1111</v>
+        <v>1169</v>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="M215" s="5" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
-        <v>16</v>
+        <v>306</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>1000</v>
+        <v>1174</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>1171</v>
-[...4 lines deleted...]
-        </is>
+        <v>695</v>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>1175</v>
       </c>
       <c r="G216" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="I216" s="5" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>1066</v>
+        <v>1178</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>1172</v>
+        <v>1026</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F217" s="5" t="s">
-        <v>1171</v>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H217" s="5" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1111</v>
+        <v>1092</v>
       </c>
       <c r="K217" s="5" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="M217" s="5" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>16</v>
+        <v>1189</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>1172</v>
-[...5 lines deleted...]
-        <v>1171</v>
+        <v>1190</v>
+      </c>
+      <c r="E218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F218" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="s">
-        <v>1184</v>
-[...1 lines deleted...]
-      <c r="I218" s="5"/>
+        <v>1191</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>1192</v>
+      </c>
       <c r="J218" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K218" s="5" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
       <c r="M218" s="5" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1188</v>
+        <v>1196</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>1164</v>
-[...4 lines deleted...]
-        </is>
+        <v>1026</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>1197</v>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H219" s="5" t="s">
-        <v>1189</v>
+        <v>1198</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>1111</v>
+        <v>1092</v>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
       <c r="M219" s="5" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C220" s="5" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>1000</v>
+        <v>1198</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F220" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F220" s="5" t="s">
+        <v>1197</v>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="M220" s="5" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>1201</v>
+        <v>1198</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F221" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F221" s="5" t="s">
+        <v>1197</v>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1202</v>
-[...3 lines deleted...]
-      </c>
+        <v>1210</v>
+      </c>
+      <c r="I221" s="5"/>
       <c r="J221" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>662</v>
+        <v>688</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1209</v>
+        <v>1190</v>
+      </c>
+      <c r="E222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H222" s="5" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K222" s="5" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="M222" s="5" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>662</v>
+        <v>688</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>1216</v>
+        <v>1026</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H223" s="5" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>1066</v>
+        <v>1137</v>
       </c>
       <c r="K223" s="5" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="M223" s="5" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>16</v>
+        <v>688</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="E224" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1224</v>
-[...1 lines deleted...]
-      <c r="I224" s="5"/>
+        <v>1228</v>
+      </c>
+      <c r="I224" s="5" t="s">
+        <v>1229</v>
+      </c>
       <c r="J224" s="5" t="s">
-        <v>1066</v>
+        <v>1137</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>662</v>
+        <v>688</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>1000</v>
+        <v>1234</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>17</v>
+        <v>1235</v>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H225" s="5" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
       <c r="M225" s="5" t="s">
-        <v>1233</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1234</v>
+        <v>1241</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
-        <v>1235</v>
+        <v>688</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>204</v>
+        <v>1242</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>1236</v>
+        <v>17</v>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H226" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H226" s="5" t="s">
+        <v>1243</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>1238</v>
+        <v>1092</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>1108</v>
+        <v>16</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1000</v>
+        <v>1249</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1243</v>
-[...3 lines deleted...]
-      </c>
+        <v>1250</v>
+      </c>
+      <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
-        <v>1111</v>
+        <v>1092</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>16</v>
+        <v>688</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>1172</v>
+        <v>1026</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F228" s="5" t="s">
-        <v>1171</v>
+      <c r="F228" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1249</v>
-[...1 lines deleted...]
-      <c r="I228" s="5"/>
+        <v>1255</v>
+      </c>
+      <c r="I228" s="5" t="s">
+        <v>1256</v>
+      </c>
       <c r="J228" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1252</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1253</v>
+        <v>1260</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>16</v>
+        <v>1261</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>1172</v>
+        <v>223</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1171</v>
+        <v>1262</v>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H229" s="5" t="s">
-        <v>1254</v>
+      <c r="H229" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I229" s="5" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>1111</v>
+        <v>1264</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1258</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1259</v>
+        <v>1268</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>16</v>
+        <v>1134</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1000</v>
+        <v>1026</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1261</v>
+        <v>1270</v>
       </c>
       <c r="J230" s="5" t="s">
-        <v>1066</v>
+        <v>1137</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1262</v>
+        <v>1271</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>1172</v>
+        <v>1198</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>1266</v>
+        <v>1197</v>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1267</v>
-[...3 lines deleted...]
-      </c>
+        <v>1275</v>
+      </c>
+      <c r="I231" s="5"/>
       <c r="J231" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1134</v>
+        <v>1198</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F232" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F232" s="5" t="s">
+        <v>1197</v>
       </c>
       <c r="G232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="I232" s="5" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1066</v>
+        <v>1137</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
-        <v>258</v>
+        <v>16</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>276</v>
+        <v>1026</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1279</v>
-[...2 lines deleted...]
-        <v>1280</v>
+        <v>17</v>
+      </c>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>1283</v>
+        <v>1092</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1134</v>
-[...9 lines deleted...]
-        </is>
+        <v>1198</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F234" s="5" t="s">
+        <v>1292</v>
       </c>
       <c r="G234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H234" s="5" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="J234" s="5" t="s">
-        <v>1111</v>
+        <v>1137</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1292</v>
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>1299</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>1300</v>
+      </c>
+      <c r="J235" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="K235" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="L235" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C236" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F236" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>1308</v>
+      </c>
+      <c r="J236" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="K236" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="L236" s="6" t="s">
+        <v>1311</v>
+      </c>
+      <c r="M236" s="5" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H237" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="I237" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="J237" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="K237" s="5" t="s">
+        <v>1316</v>
+      </c>
+      <c r="L237" s="6" t="s">
+        <v>1317</v>
+      </c>
+      <c r="M237" s="5" t="s">
+        <v>1318</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -18275,44 +18613,47 @@
     <hyperlink ref="M210" r:id="rId215"/>
     <hyperlink ref="M211" r:id="rId216"/>
     <hyperlink ref="M212" r:id="rId217"/>
     <hyperlink ref="M213" r:id="rId218"/>
     <hyperlink ref="M214" r:id="rId219"/>
     <hyperlink ref="M215" r:id="rId220"/>
     <hyperlink ref="M216" r:id="rId221"/>
     <hyperlink ref="M217" r:id="rId222"/>
     <hyperlink ref="M218" r:id="rId223"/>
     <hyperlink ref="M219" r:id="rId224"/>
     <hyperlink ref="M220" r:id="rId225"/>
     <hyperlink ref="M221" r:id="rId226"/>
     <hyperlink ref="M222" r:id="rId227"/>
     <hyperlink ref="M223" r:id="rId228"/>
     <hyperlink ref="M224" r:id="rId229"/>
     <hyperlink ref="M225" r:id="rId230"/>
     <hyperlink ref="M226" r:id="rId231"/>
     <hyperlink ref="M227" r:id="rId232"/>
     <hyperlink ref="M228" r:id="rId233"/>
     <hyperlink ref="M229" r:id="rId234"/>
     <hyperlink ref="M230" r:id="rId235"/>
     <hyperlink ref="M231" r:id="rId236"/>
     <hyperlink ref="M232" r:id="rId237"/>
     <hyperlink ref="M233" r:id="rId238"/>
     <hyperlink ref="M234" r:id="rId239"/>
+    <hyperlink ref="M235" r:id="rId240"/>
+    <hyperlink ref="M236" r:id="rId241"/>
+    <hyperlink ref="M237" r:id="rId242"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>