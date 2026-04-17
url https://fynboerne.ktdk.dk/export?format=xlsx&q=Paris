--- v2 (2026-03-01)
+++ v3 (2026-04-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3429" uniqueCount="2068" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3481" uniqueCount="2104" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -827,50 +827,107 @@
 Alhed har fundet priser på diverse linned i København. Hun har været hos komtessen lørdag til mandag. Onsdag var hun med flere andre i teatret og se Schillers Røverne.
 Alheds værelse er ved at være hyggeligt møbleret.
 Det undrer Alhed, at forældrene var så fortørnede over, at hun har holdt nytårsfest med blandt andre to enlige mænd. Det er ubehageligt at skulle værne så meget om sit rygte. 
 Frk. Rosenørn er syg, så Frk. Bjerg styrer Værnehjemmet. 
 Alhed beder om at få sendt mere mad.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/UfYF</t>
   </si>
   <si>
     <t>Fredag Aften
 Kæreste Moder!
 Tak for Dit lange Brev, som jeg nok egentlig burde have besvaret for længe siden; jeg opdagede pludselig, at det nu næsten er 14 Dage, siden jeg skrev sidst; men det er den Tid, jeg ikke kan faa til at slaa til: I maa endelig saa lidt som muligt sende mig Kommisioner, da det er meget vigtig for mig at have Eftermiddagene i Ro; jeg kan nemlig saa dejlig bruge dem til mit Tegnearbejde; for det første har jeg opdaget, at j ["j" overstreget] Akademibiblioteket er aabent hver Dag fra 4-6; det er jeg meget henrykt over og jeg gaar nu derind et Par Gange om Ugen. Jeg maa saa styrte hjem fra Fabriken, sluge min Mad og kan endda med Nød og næppe naa at være der til Kl. 6. ["6." overstreget] 5. Og naar jeg saa skal en Gang om Ugen til de gamle (hver Lørdag Aften) og en Gang til Komtessen, saa kan Du jo nok se, at min Tid er optaget. Endvidere maa jeg anvende nogen Tid til at tegne motiver her om Aftenen. I dissse [det midterste "s" i ordet overstreget] Aftner har jeg tegnet en bredbladet Begonie, som jeg laante hos en af de unge Piger her paa Værnehjemmet; den skal andvendes ["d" overstreget med v'et] stiliseret, meget mørke Blade paa mellemfarvet Bund og i den skal ligge strøet ganske lyse blegrøde ["blegrøde" indsat over linjen] stiliserede Begonieblomster [tegning] Men hvis dine Begonier blomstrer endnu, vil Du saa ikke bede Elle om at tegne nogle af Blomsterne og sende mig dem, jeg ved ikke rigtig, hvordan de ser ud, om de hænger i Klaser eller enkeltvis, men det maa ikke ["ikke" overstreget] helst ikke være flot og malerisk, hellere rigtig nøjagtigt. - - Hvad angaar det Linned, jeg skulde se paa, saa har jeg bragt medfølgende i Erfaring: Hos Berthelsen kan faas rigtig gode Chemiser uden Blonde til 2,25 eller ["eller" overstreget] 200 eller 1,85 meget elegante med broderet Strimmel og mange smaa Læg 300. Ogsaa med Blonde eller en broderet Strimmel til 200. Buxer: ganske pæne (uden Blonde) 1,40; rigtig pæne 1,60, af kipret Tøj 200. - i øvrigt kan Du bestille dem til hvilken som helst Pris og Façon; de skal vel knappes paa Skulderen? Og saa maa der vel helst sendes et Maal af Skulderbredden. Det lader til at være et udmærket Sted, men det maa ikke vare for længe, da Udsalget kun varer lidt ud i næste Uge Maaned (ordene "Uge" og Maaned" er skrevet oveni hinanden].
 [Op langs venstre margen og i brevets øverste kant er skrevet:] Jeg saa ogsaa paa noget andre Steder f. Ex. Gl. Kongevej, et Sted Komtessen havde anbefalet, men dette var det bedste; Goldschmidts er saa fine paa det, de lukker, inden jeg kan komme til Byen. [Tilføjelse slut]
 Sidste Lørdag gik jeg lige fra de gamle hen til Komtessen og blev der til Mandag Morgen; det var meget hyggeligt. Søndag Middag var Fru Jørgensen f. Bülow der tilligemed sine Børn; samt Frk. Baumann og Poulsens. Vi unge lejede og spillede Kort. - Jeg blev bedt til at tilbringe Fastelavnen der, men desværre har vi ikke fri om Mandagen. - Jeg fik igen en Route Omnibusbilletter, jeg har god Nytte af dem i disse Dage, da det er et frygteligt Føre. - I Onsdags var jeg bedt til Esther. Vi var bagefter 9 unge (Esther, hendes 3 Brødre, en Frk. Thalbitzer en Student Munthe Morgenstjærne, 2 Frk. Plum og jeg.) i Dagmartheatret til Schillers "Røverne". Vi morede os storartet, skønt det var en Tragedie, - men hv ["hv" overstreget] vi havde da ogsaa den Trøst, at efter hver Akt, naar der var nogen døde, gik Tæppet atter op og de døde stod der saa og gjorde en pæn Kompliment! - Der er uhyre rart at komme; skønt der er frygtelig fint, finde ["finde" overstreget] føler man sig slet ikke trykket, de ere saa voldsom ligefremme. - Kommoden er ankommen i god Stand; jeg ["jeg" overstreget] jeg var frygtelig henrykt over Tæppet og min lille Stol i sin nye Skikkelse, her er snart rigtig hyggeligt. - Jeg har ikke købt Uldtrøjer, derimod et hals. normalt højhalset Underliv (Tunger i Halsen) til 2,25; Frk. Høst raadede mig dertil, da man bedre kan lægge et saadant om Sommeren. - - Hvad angaar vores "Nytaarssold" saa var jeg egentlig lidt forbavset over, at I syntes det var saa frygteligt; vi afholder jo hvert Aar vores ["vores" overstreget] et saadant; I ["I" overstreget] i Aar var der bare den Forskel, at vi havde 2 unge enligt stillede Mandfolk med; ja, det gjorde det jo rigtig nok en hel Del mere kriminelt, men alligevel havde vi dog talt om, at den Tid ikke var saa forfærdelig fjærn, da vi kunde fortælle Eder om det. - - Nu maa jeg i Seng; Kl. er over 11 og jeg bliver desværre saa frygtelig tidlig søvnig om Aftenen. -
 Ved at læse ovenstaaende igennem, er jeg bleven bange for, at jeg har taget lidt for let paa det, især da jeg kom i Tanker om, at Elle og Christine besvimede over det; jeg maa derfor tilføje, at det virkelig ogsaa gjorde et dybt Indtryk paa mig; og havde vi vidst ["vidst" overstreget; "tænkt" indsat over linjen] tænkt, at I vilde tage Eder det saa nær, havde vi naturligvis ikke gjort det. Vores Rygte havde vi desværre som sædvanligt ikke ikke ["ikke" overstreget] haft nok Respekt for! Det er egentlig ubehageligt at have et godt Rygte at skulle værne om! - - O ve! a føj!, dette blev vist ikke mere angergivent end det første! det er skrækkeligt, men jeg er i saadan et perlehumeur, at jeg ikke med min bedste Vilje kan skrive noget sørgeligt; x bare jeg havde gjort det ligestrax, men nu er det saa længe efter! - [Indsat øverst på siden:] x "To store i en Sæk, kan ingenlunde rummes". [Tilføjelse slut]
 Frk Rosenørn ligger i disse Dage og vi regeres derfor af Viseprovstinden Frk Bjerg ("Isbjærget kaldet") hun exer os paa det frygteligste. - 
 Min stribede Kjole er rigtig pæn! den blegrøde ikke syt endnu, da Din Yndlingsjomfru er paa Rejse. -
 Hvornaar kommer Æggene? Christine har anmeldt dem for længe siden? ["?" overstreget med et "!"] !! - Jeg er nu næsten paa det rene med at jeg beder om mere Mad med, de andre ere komne i med at sidde og give mig af deres Mad. Det blaa Forklæde er Thoras, jeg glemte at faa det med. 
 Vil Du bede Elle og Joh. undskylde, at jeg ikke endnu har besvaret deres Breve! -
 Masser af Hilsner til dem allesammen! Mon de smaa ikke snart føler Trang til at skrive? -
 Dig og Fader sender jeg min ærbødigste Hilsen!
 Eders glad angergivne Datter Alhed</t>
   </si>
   <si>
+    <t>1892-02-11</t>
+  </si>
+  <si>
+    <t>Ellen  Sawyer</t>
+  </si>
+  <si>
+    <t>Eppendorferweg Hamburg</t>
+  </si>
+  <si>
+    <t>Henrik Havemann
+Rebecca Havemann
+Leonard Holmstrøm
+- Jensen, Frøken, Erikshaab
+Ellen Schroll
+Adelheyde Syberg
+Hempel Syberg
+- Thrane</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer, f. Warberg, var en kort tid i huset hos Havemann-parret i Hamburg.
+Haabet er gården Erikshaab, hvor Warberg-børnene voksede op. 
+På Brobygaard boede Albrecht Warbergs arbejdsgivere; greveparret.
+Frau Jakobsen, Ingeborg Jakobsen, Hr. Grohmann, Grettchen, de to herrer Leth, Lille Lus og Petus kendes ikke. 
+Den første opførelse af Mignon (fransk) komponeret af A. Thomas var på Opéra-Comique i Paris den 17. november 1866.
+Lohengrin er en opera af Richard Wagner, komponeret 1846-1848 og uropført på Hofteatret i Weimar den 28. august 1850.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1578</t>
+  </si>
+  <si>
+    <t>Hr. Havemann glemte at sende Ellen Sawyers sidste brev for hende. Ellen er glad for at være hos Havemann-parret. Fru Havemann er en dygtig husmor. Alle står op kl. 8. Efter morenmaden udfører Ellen og Fru Havemann huarbejde. De laver selv middagen, til Hr. Havemann/Kaptajnen kommer hjem. 
+Ellen har været hos en Frau Jakobsen, hvor hun var i internationalt selskab. Hun har også været til varieté og på besøg hos en rig Hr. Grohmann. Ellen skal sammen med Havemann i teatret og se Mignon og Lohrengrin.
+Familien har haft to kaptajner til middag. De serverede fyldte hvidkålshoveder, og Ellen og Fru Havemann havde lavet hver deres version af retten.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/l79p</t>
+  </si>
+  <si>
+    <t>Eppendorferweg d. 11 Febr. – 92
+Hamburg
+Kære Moder!
+Jeg tog mig et billigt Grin over det vilde Oprør, Haabet har været i og over Pigen Thranes mange forgæves Fjed, nu skal du høre: den næste Dag, Torsdag, skrev jeg på Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det videre til en Postkasse. Den næste Dag, Torsdag, skrev jeg til dig paa Fru Havemanns Anordning og overgav det til Kaptajnen for at han skulde befordre det viddere til en Postkasse. Den næste Dag havde jeg lige staaet op og fortalt Fru Havemann, at du sendte Bud til Stationen og om en Time vilde du have mit Brev – da Kaptajnen - trækker det op af sin Lomme!! Han gav mig Lov til at anklage sig for dig, hvilket jeg nu har gjort. - - Tak for dit Brev, det var morsomt at høre hjemmefra – pas dog på dine Ben jeg tror du staar for galt op med dem!!!! – Her er dejligt at være, jeg elsker Kaptajnen med Frue efter en høj Maalestok. Fru Havemann var jeg straks gode Venner med (vi har været på Kys siden den første Aften) Kaptajnen og jeg gloede paa hinanden i de første Dage, vare yderst høflige, men sagde ellers ingenting, men nu forliges vi aldeles brilliant, da vi forleden Aften gik fra ”Grosser Koncerthaus” havde han ”begge sine Kvinder under Armen at de ikke skulde løbe fra ham”. – Han er gemytlig og rar til daglig og slet ikke gnaven, som Ellen Schroll sagde, naar man bare ikke forstyrrer ham, naar han skriver. – Ved Bordet har vi det met ["met" overstreget] mest gemytligt. Naar Kaptajnen drikker Snaps, drikker ["drikker" overstreget], skænker derpå en til og siger ”den maa I dele”, Fru Havemann gør Mule, men jeg tager min med Anstand og siger ”Ah -” oven paa til Kaptajnens store Glæde. - Du kan tro Fru Havemann er ikke upraktisk, man skal da lede lidt, inden man finder saa en dygtig Husmoder, hun gør alting saa hurtigt, - jeg har lagt mit Valgsprog ”vi naar det nok” af; og saa er hun saa gennemproper med alt, hvad hun tager sig til. Hun styrer Kodiljen brilliant og er meget sparsommelig. – Vi staar alle 3 op paa en Tid og drikker Kaffe Klk 8, dertil stegt Flæsk og Spejlæg, saa gaar vi i Køkkenet - gør bl.a. ved Lamper m.m. Kaptajnen gaar nu Klk c. 10, saa skriver vi eller spiller, Klk 12 tager vi en lille Frokost med Spørre ["Spørre" overstreget] Smørrebrød Øl el. Kaffe. Kl 3-4 kommer Kaptajnen hjem, saa spiser vi til Middag. Vi laver Maden selv, - en Dag kogte jeg Øllebrød af bayersk Øl! – Vi sidder oppe om Aftenen til c. 12. – Vi har været ude flere Gange, d. 2den Aften jeg var her, var Fru H. og jeg henne hos en Frau Jakobsen, som har Bespisning for engelske Kaptajner, det morsomste ved denne Aften var alle de Sprog der blev talt naar du tænker dig, at den: E ["E" overstreget; "e" indsat over linjen] engelske – tyske – norske – amerikanske – svenske danske Nation vare repræsenterede. Jeg sluttede Venskab med en ung, sød, rar norsk Pige, Ingeborg Jakobsen, og en svensk Kaptajn, en smuk Mand med et intelligent fint Ansigt. I Lørdags Aftes vare vi i ”Flora”, der var Musik og et Slags Variatéteater, alle Mennesker drak Bier vi ogsaa af store Glaskrus. Der var en Masse brilliante Lokaler, altsammen med elektrisk Lys, vi morede os dejligt. – Søndag Form. vare vi ude paa Visit, det var hos en Her. Grohmann 
+Der var gevaltig fint og elegant, c. som paa Brobygrd. det er meget rige Folk, men de vare slet ikke vigtige, saa rare at det var en Fornøjelse. Manden kunde dansk og talte meget med mig. – Jeg blev meget indtaget i dem. – Tirsdag vare vi i ”Grosser Koncerthaus, det er det bedste, jeg i mit Liv har været med til, men det vil jeg gemme til Tante Mimmis Brev, - min eneste Bekymring der, var, hvordan jeg skulde bære mig ad for nogenlunde at give jer et Begreb om det hele, nu skal jeg se i Morgen. Da vi gik hjem derfra, sagde Kaptajnen, ”ja nu skal vi snart i de store Teatre og se nogle Operaer” - bliver det ikke henrivende, vi skal se Mignon, imorges snakkede han om, at vi i Aften skal høre Lohengreen, men jeg ved ikke om det bliver af, Billetterne koster 6 Mark Stk, c. 6 Kr. – men paa Lørdag Aften tror jeg nok vi skal hen og høre 2 Operaer, d. ene hedder d. forlorne Søn, d. anden kan jeg ikke huske. - - I Aftes havde vi Fremmede, 2 Kaptajner, begge danske, vi fik fyldte Hvidkaalshoveder. Disse Hoveder har lagt Beslag paa de fleste af vore Tanker i de sidste 2 Dage. I Forgaars kørte jeg og Pigen, Grettchen (kortærmet lys Kjole, hvidt Forklæde, hvid Kappe paa Hovedet – saadan er alle Piger her) – i ”Pferdebahnw.” ned til Fischmarkt, - helt nede ved en Gren af Alster, vi skulde købe de omtalte Hoveder. Du kan kan tro, jeg gjorde mig, gik omkring og besaa Varerne med Pigen og Kurven bagefter – jeg var meget vigtig, men da Handelen skulde sluttes, maatte Grettchen tage fat – jeg forstaar ikke Kællingernes Snak. I Gaar vadskede vi, (det gør vi hver Onsdag), men jeg var ved mit Hovede hele Dagen. – Om Morgenen vandrede Kaptajnen og jeg hen og købte 3 Pund Kød, og saa gik det løs, vi har ingen Kødmaskine, saa det var et farligt Arbejde at skrabe alt det Kød. Det hele varede til Klk 2. – Vi kunde ikke rigtig blive enige om, hvordan Farsen skulde i, saa lavede vi hver sit, jeg borede et Hul ned i Hovedet, som jeg har lært paa Gelskov, men Fru H. skilte Bladene ad, som hun har set paa Bæklund, vi vare meget spændte paa, hvilket der var det bedste. Kaptajnen erklærede, at der var for meget Kaal og for lidt Farce i mit, og omvendt i Fru Havemanns, men baade ”Mutters og Frøkenens” Hoved gled ned og til sidst drak de vor Skaal, Farcen var lige vel fast, men ellers god. – Min Kuffert kom først i Aftes, der kommer ikke Fragtgods til Schulterblatt, det var glidt helt ud til Pariser-Bahnhoff, en Mil herfra. Kaptajnen havde en meget besværlig Tur ud efter det i Gaar. Ang. Ballet, da er man temmelig optaget af det, der er skreven efter en Syjomfru som skal komme her og ”sy om os”, - jeg ved ikke, hvordan jeg bliver. – Vil du ikke fortælle Frk. Jensen, at jeg har faaet mit Haar klippet hos en fin Damefriseur. Fru H. synes ikke at jeg skal have Gummioverstykke, det er fuldstændig unyttigt, 1) gaar man ikke paa Gaden med fine Kjoler, 2) slet ikke naar det regner, 3) er her 100 af Sporvogne, som man kan køre i hvor hen man vil. – Den Visit hos Grohmanns kostede mig da 2 Mark, til et Par fine Handsker. Alting er meget dyrt her. – Dit Brev fik jeg Tirsdag. - -
+[Skrevet langs venstre margen s. 4:]
+Paa Lørdag Aften kommer der 2 unge danske Herre Leth, de ere meget spillende og Kaptajnen har sagt, at de skal sørge for en Musiklærer til mig
+[Skrevet langs venstre margen s. 3:]
+Her er brilliant Tid til at øve sig, En el. anden har sat i Fru H.,
+[Skrevet langs venstre margen s. 2:]
+at man maa øve sig 2 Timer om Dagen, jeg tænker det skal rigtig blive til noget. - -
+[Skrevet øverst på tværs og langs venstre margen s. 1:]
+Nu haaber jeg ikke at du siger ”Men se hun skriver ikke et Ord om” - - . Jeg satte intet til paa Rejsen. Altsaa skriver jeg i Morgen til Tante Mimmi. - Jeg har haft Brev fra Leon. han kom ikke til St. fordi han var syg, han er nu paa Mælkekur. Hils lille Lus og Tak hende for hendes Brev, for vilde gærne sende hende en lille Lap, men her er ikke Plads.
+[Indsat øverst s. 1; under dato mm; på tværs:] 1000 Hilsner til Alle (glem ikke Hanne og Caroline. Mest dig selv fra din Pelle. 
+Hilsen fra Fru Havemann. 
+[Skrevet henover teksten s. 1; på tværs:]
+Jeg haaber da, at I ere gode mod Hempel og Petus og tager dem til med, det maa du endelig, hils dem. Har Hempel faaet</t>
+  </si>
+  <si>
     <t>1893-01-19</t>
   </si>
   <si>
     <t>Johanne  Larsen</t>
   </si>
   <si>
     <t>Lars Christian Balslev
 Christian  Brandstrup
 Eline  Brandstrup
 Julie Brandt
 - C
 Alhed Larsen
 Hans Lorentzen
 Christine  Mackie
 Elisabeth R
 Johannes Rump
 - Rørdam, Fru
 - Thune</t>
   </si>
   <si>
     <t>Haabet er Erikshaab, som var Warberg-søstrenes barndomshjem.
 Søstrene Christina, Alhed og Johanne f. Warberg boede sammen i en lejlighed i Waldemarsgade, København, på det tidspunkt, hvor brevet er skrevet.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 2056</t>
@@ -1255,53 +1312,50 @@
   <si>
     <t>Christine skal bo hos Anna og Fritz Syberg i Svanninge for at lære af Fritz Syberg og hjælpe til i huset.
 Maleren Th. Philipsen købte på udstilling Johs. Larsens Evighedsblomster og hævede endda prisen på det selv til 200 kr. "Fordi jeg fandt Billedet saa godt, og fordi jeg ville skaffe Dem en større Indtægt." 
 Johs. Larsen havde tre oliemalerier og ti akvareller med på udstillingen i Stockholm. Det var hans første udstilling i udlandet. 
 Om begge sager se Erland Porsmose: Johannes Larsen. Menneske, kunstner og naturiagttager. Gyldendal 1999 s. 62 og 63.</t>
   </si>
   <si>
     <t>Johs. Larsen har fået brev fra Zahrtmann om udstillingen i Stockholm.
 Hans billeder er sendt afsted til Kunstforeningen. 
 Christine Larsen er endnu ikke rejst.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zsHc</t>
   </si>
   <si>
     <t>Kjerteminde 27 Jan 1897.
 Kæreste Alhed!
 Da jeg nu er kommen [i] Gang med at skrive ligger 6 – seks færdi[ge For]retningsbreve og Kl. [noget af papiret mangler] kan jeg ikke nægte [mig den] Fornøjelse ogsaa at [skrive] et Par Ord til Dig [noget af papiret mangler] reste. Jeg er nu kommen i Gang med ”Lopperne” men blev afbrudt i Morges ved at faa Brev fra Zahrtmann angaaende Stockholmer Udstillingen, som han skulde have Svar paa strax. Komitéen d.e. Z, Sko[noget af papiret mangler] og Slott Møller ønsker [at] faa ”Aprilaften” det er Aftenbilledet med Poplerne [noget af papiret mangler] hedsblomsterne og [noget af papiret mangler] Portræt, samt hvis [noget af papiret mangler]et Værelse til Teg[noget af papiret mangler], 4 Aquareller. Det [er et] meget godt Udvalg [af] mine Billeder, synes [jeg]. Bugten her er nu [noget af papiret mangler] fuld af Is og det [er] dejligt Vejr, bare vi nu ikke maa faa Tøvejr, og gid jeg snart var færdig med det Skidt jeg mener Lopperne.
 Det er vist længe siden at jeg har faaet Brev fra dig, ja det sidste [noget af papiret mangler] gyndt i Lørdags for [noget af papiret mangler] siden ser jeg at Uglen er endnu ikke rejst, men hun har svært i med at gøre [noget af papiret mangler] Tøj færdigt, saa hun [kan] komme af Sted. [noget af papiret mangler] og Maries Fødselsdage er der længe til endnu [det] er henholdsvis den 29 Maj og den 5 [Juni] Grundlovsdagen. [noget af papiret mangler] vist fortalt Dig at [mine] Billeder er sendt over til Kunstforeningen. Udstillingen skal aabnes i Morgen. Saa nu ved jeg ikke mere end at nu skal jeg ned til Middagsmaden og saa til at slide i Lopperne i Eftermiddag. Mange [noget af papiret mangler] af de allerbedste Din hengivne
 Johannes Larsen</t>
   </si>
   <si>
     <t>1897-04-17</t>
   </si>
   <si>
-    <t>Ellen  Sawyer</t>
-[...1 lines deleted...]
-  <si>
     <t>Alhed Larsen
 Johannes Larsen</t>
   </si>
   <si>
     <t>Ellen Warberg, g. Sawyer, opholdt sig muligvis i København, da hun skrev brevet til sin mor. Hun flyttede først til USA i 1899.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB1730</t>
   </si>
   <si>
     <t>Ellen takker for brevet, som moderen har skrevet, selvom hun må have travlt. Hos moderen er påsken nok livligere end hos Ellen: Snaps til frokosten, musik, tobak og kortspil. Men ro og fred er nu også dejlig. Ellen nyder sit værelse, sover længe og bliver forkælet af pigerne.
 Det er dejligt, at Warberg-familien er blevet så glade for Johannes Larsen, som Ellen også finder er et storartet menneske.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/t6xl</t>
   </si>
   <si>
     <t>20 Sider
 Påskelørdag -94
 Kære Mor!
 Tak for dit Brev til Helligdagene, det kom meget velkomment og jeg satte megen Pris på at du ofrede af den kostbare Tid til det. Jeg kender jo nok at der er en del at føre inden så mange Helligdage med så mange fremmede. Jeres Påske er adskilligt livligere end min - jeg tænker mig at det er sådan med Morgenro, en Tur før Frokosten som nydes med en Snaps til, så Tobak i alle Stuerne og Musik og om Aftenen en L'hombres. Det var nu ikke så skeløjet at være med. Men Gud bevares, jeg klager ikke. Næst efter mange Mennesker, er Ro og absolut Stilhed det bedste. Og det har jeg såmænd i disse Dage. Som nu i Aften. Det er dog velsignet sådan i Ro og Mag at kunne trække sig ned på sit Værelse, tænde sig en Cigaret og vide at man kan blive siddende sålænge man kan knibe Øjnene åbne, uden Frygt for at være forsviret i Morgen, for man kan sove så længe man vil.
 I Dag stod vi først op Klk 8 - det er første Gang i min Praksis, og inden jeg var færdig med at klæde mig på, kom de med The herned på mit Værelse. Jomfruen og Pigerne forkæler mig meget, de er svært flinke. -
 Jeg skriver privat uden på brevet, fordi jeg gærne vilde snakke lidt om Las-, og B. får Kvalme, når de debateres. Det er dejligt at han begynder at føle sig hjemme mellem jer og at I synes så godt om ham. Han er bestemt et ganske storartet Menneske
 [Resten af brevet mangler]</t>
   </si>
@@ -1657,50 +1711,153 @@
     <t>Berta Brandstrup
 Ludvig Brandstrup, billedhugger
 Vilhelm Larsen
 Joakim  Skovgaard
 Christine Swane</t>
   </si>
   <si>
     <t>Johannes Larsen er assistent på Joakim Skovgaards projekt med kalkmalerier til Viborg Domkirke.
 Christine Larsen (Uglen) boede fra efteråret 1899 på Værnehjemmet Bethania i Helgolandsgade, mens hun gik på Akademiet.</t>
   </si>
   <si>
     <t>Johannes Larsen sender Alhed 10 kr. Deres finanser er begrænsede. Larsen får heldigvis både frokost og aftensmad hos Joakim Skovgaard. Han er gået med til at arbejde for halv løn, hvis Rigsdagen ikke bevilger pengene til Skovgaards projekt. 
 Bertha Brandstrup er faldet og har brækket et ben.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/kNZF</t>
   </si>
   <si>
     <t>Kjøbenhavn 23-1-1899.
 Min egen kæreste Ven!
 Det var lige ved at Du ikke havde faaet Brev fra mig i Dag, fordi at jeg nu i flere Dage har gaaet og glædet mig til at faa Brev fra Dig, og saa fik jeg saadan et ækelt Svinebrev som jeg knap gad holde paa mens jeg læste [noget af papiret mangler] havde været ude hos [noget af papiret mangler]anen, som havde været [noget af papiret mangler]at lægge det i en an[den Ko]nvolut for at kunde [give] mig det, Du gør Dig vist [ingen] Ide om hvordan det saa ud og lugtede. Jeg har faaet Penge i Dag og sender Dig her 10 Kr. kan Du nu være sparsommelig med dem, for vore Finanser staa jo mildest talt ikke glimrende kan [Du] vel nok regne ud. En stor Hjælp er det at jeg faar baade Frokost og Middag hos Skovgaard, hvad jeg jo ikke havde gjort Regning paa. Jeg sidder her hos Uglen og skriver jeg har været oppe at betale hende en Kr. jeg laante forleden. Mine Sko kostede tillige med Støvlerne 7 Kr. 85, d.v.s. jeg har ikke betalt dem, Støvlerne staar endnu derude, Du synes vist [noget af papiret mangler] det er noget morsom[noget af papiret mangler] men Du er da glad [for at] jeg alligevel skriver [noget af papiret mangler] Kan Du se denne [noget af papiret mangler] Seddel, det er af de første Viborg Penge, maatte der nu bare være Held med dem, jeg fik 22 Kr. og 50 Øre i Aften, men da det ikke er sikkert [at det] Hele bliver til noget kan det være at jeg kommer til at arbejde ligesaa længe for ingen Ting, jeg er nemlig gaaet med paa at arbejde for halv Pris hvis det skulde blive nægtet i Rigsdagen, men det er der vist ingen Fare for og Du skal ikke tale om det. Jeg var oppe hos Brandstrups i Gaar, Du ved vel at hun har været saa uheldig at falde og Brække [noget af papiret mangler] Ben forleden, men [noget af papiret mangler]eldigste Maade dog [noget af papiret mangler]un ligge i en Maaned. [Jeg ska]l hilse fra dem. Jeg [skal o]gsaa hilse fra Uglen og Klaks som lige har været her og fra min Fætter. Mange kærlige Hilsner, min lille søde Ven. Kan Du nu skrive et længere og renere Brev til mig saa snart Du har faaet dette. Jeg længes efter Dig. Hils alle derovre
 Din
 Johannes Larsen.</t>
   </si>
   <si>
+    <t>1899-04-07</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Frederik Brandstrup
+Mary Brandstrup
+- Dahl, kemiker
+Leonard Holmstrøm
+Alhed Larsen
+Johannes Larsen
+Charles Pear
+Dudley Pray
+Clarence Sawyer
+Harris Sawyer
+Helen Sawyer
+- Sawyer, Harris' far
+- Sawyer, Harris' mor
+William Henry Schofield
+Hempel Syberg
+- Tiffany
+Tizian Vecellio
+Emil Vett
+Albrecht  Warberg
+Andreas Warberg
+Astrid Warberg-Goldschmidt
+Theodor Wessel</t>
+  </si>
+  <si>
+    <t>Sølvbestik, hvor bogstavet 'W' indgår, er primært forbundet med den danske sølvvarefabrik W&amp;amp;S Sørensen (W. &amp;amp; S. Sørensen), som var beliggende i Horsens (Wikipedia marts 2026). 
+Dubra: Fin, udmærket (af russisk dobra; Ordnet.dk). 
+BISSEN-serien er danskdesignede og -producerede lamper, der alle er håndlavet efter gamle, klassiske håndværkstraditioner (Internettet marts 2026). 
+Harrs Sawyers mors navn kendes ikke. Følgende personr er ukendte: Mr. Robinson, Miss Morison, Mc Dowell, Clarence Buck, de to Miss Andrews og deres bror samt far. Der findes i 2026 et laboratorium i Danmark ejet/ledet af en Jürgensen, men det vides ikke, om det er dette, som Ellen Sawyer nævnte i brevet i 1899. 
+Wales-hat: I dag er hatte af denne stil forbundet med puritanerne og pilgrimmene til Amerika på grund af deres enkle design. 
+I modeverdenen omkring år 1900 refererer "indianerhatte" ofte til de ekstremt prangende og store hatte, som var højeste mode i den edwardianske periode (ca. 1890–1910). Selvom navnet i dag lyder misvisende, blev det brugt, fordi hattene lånte voldsomme mængder af ægte fjer og teksturer, der for datidens europæere ledte tankerne hen på det eksotiske eller "vilde". (Internettet marts 2026).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1569</t>
+  </si>
+  <si>
+    <t>Man har udbragt Alhed/Be Larsens skål i anledning af hendes fødselsdag.
+Udover penge har Ellen og Harris Sawyer fået en mængde sølvtøj, glas og porcelænsgenstande i bryllupsgave. Harris havde i forvejen noget. 
+De to har holdt et selskab med gode venner på besøg. En af dem er pianist, og hun spillede dejligt. Harris havde fyldt kalkunen med kastanjer og svampe, og svigermoderen stegte den. Man fik også hummer, og en stuepige var hyret til at servere. Når Ellen og Harris får deres eget hjem, vil de holde flere selskaber. De har købt diverse møbler.
+Harris' mor er 52 år, men hun ser gammel ud, for en blodstyrtning og hendes bekymring for Harris, som har et dårligt helbred, har aldret hende. Dog er hun meget klog, læser en masse, har i en moden alder taget eksamener og deltager i foreningsarbejde. 
+Mr. Tiffany, Harris' chef, har ønsket, at Harris tog på forretningsrejse, men det vil Harris ikke uden Ellen. Hvis Harris var stærkere, kunne han tjene mere, og han og Ellen kunne flytte til København. De har formodentlig ikke råd til at komme til Danmark denne sommer. 
+Harris' assistent, Hr. Dahl er pianist, fungerer som organist i en norsk kirke og har klaverelever. Han er en dygtig kemiker, norsk, vegetar og bomstærk. Ellen vil invitere ham på middag. En anden assistent, Dudley Pray, var ubrugelig, men Harris har foreslået ham at tage til København for at dygtiggøre sig, og det har han nemt råd til. 
+Ellen beder sin mor sende viskestykker mm.
+Harris' mor hundser med sin mand, som forguder hende. Harris' far er tømrermester, men forretningen går dårligt. Han er dannet og elegant, morsom og opmærksom. Hans hovedinteresse er haven samt et regiment, hvori han er commander.
+Helen Sawyer arbejder på kontor og tjener kun lidt. Hun blander sig i, hvilen har Ellen går med.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/oTUG</t>
+  </si>
+  <si>
+    <t>Boston d. 7de April.
+Kæreste Mor!
+Jeg er meget forbavset over, at mine Breve ikke ere udførlige, (- jeg synes, at jeg er bleven til en sand Skrivemaskine) – men det kommer måske af at jeg har skreven så mange Breve rundt omkring til [”til” indsat over linjen] siden jeg kom her over, og jeg glemmer så efterhånden, hvad jeg har skreven om til hvem. 
+Idag er det nok Be’s Fødselsdag og jeg har sendt hende mangen en Tanke, - gid det nye Aar må begynde godt og ende ["ende" overstreget] fortsættes godt. – 
+Iaftes Klk 8 hvor ["hvor" overstreget] over Middag, blev hendes Skål udbragt af Dr. Schofield og drukket med stort Bifald, idet som han sagde: ”i dette Øjeblik er det i Morgen i Danmark”. 
+Det kan vel nok være at [”at” indsat over linjen] vi får solide Brudegaver hjemme fra, - 320 Kr. i Anmarsh på et Brædt. – Men vi ere Gudskelov Mand for at formøble dem. Vi sætter dem alle i Bordting, - Eastman har lagt dem alle ud og føler sig lidt slunken for rede Penge lige for Tiden. 
+Vi ejer nu 10 tunge gedigne Sølvgafler, do Suppeskeer, do mindre Gafler, do store Theskeer, do Kaffeskeer. Dessertskeer har vi ingen Brug for, da Deserten næsten altid er Is, som spises med Theskeerne. Der er Navn på det alt sammen et sammenfletter W og S sammenflettet og indsat over linjen og det er ganske ualmindelig smukt. Tegning.
+Endvidere en Fiskegaffel, (en stor Gaffel – af en egen Facon i samme Mønster – en stor Gaffel til at tage Steg med. – Samt: 12 slebne Vinglas [Tegning] alle er henrivende. Fint Glas, rent Glas med den herligste Klang. Foreløbig vil vi ikke have flere, - tænk, de har i Reglen slet ikke Vin til Middage og finder at vi ekstravagerer ved at have Sherry! 12 Fingerskåler, el. hvad de kaldes af det samme henrivende, fine Glas, aldeles glat kun med en Stjærne i Bunden. En slebet Karaffel, 6 små Kaffekopper af københavnsk Porcelain. – Vi havde ledt flere Butikker igennem for at finde nogle pæne små Kaffekopper, men uden Held, - de har en rædselfuld Smag med mange Ting, - indtil vi endelig i en afsides Krog i en Vett &amp;amp; Wessel lignende Butik fandt disse. V ["V" overstreget] East udstødte et Glædesskrig, - han er helt tosset efter det. Vi kan få et helt Sæt der, og vi vil have det i vores eget Hus, - vi vil købe det lidt efter lidt, det koster 72 Dollars til 12. 
+Når Eastman kommer hjem skal vi nærmere udarbejde en Liste over alt det og bestemme hvem vi har fået det fra inden vi skriver og takker Onkel Syberg. – 
+Jeg ved ikke hvem af os der er mest stolt af alle vore pæne, fine Ting, og Eastman er en hel Las efter den Slags, - vi går mange Gange om Dagen hen og kigger ned i vores Sølvskuffe og åbner vovs ["vovs" overstreget] vores Glasmontre (?) og får vores Glas til at klinge, og beser det hele. Han havde i Forvejen 12 slebne Punchglas Tegning, som vi kommer Desertisen i. Vi bl ["bl" overstreget] bruger dem også til Lemonade, som Aftenfremmede for det meste trakteres med. Den øses op af en Punchbowl som E. også havde. Han havde også 6 Par små fine Kopper med et Mønster som stærkt ligner kb ["kb" overstreget] københavnsk Porcelain. – Vi har fået 6 Deserttallerkener af fint, fransk Porcelain, - de ere næsten gennemsigtige, - fra en Husven, en ung Mand, som menes at komme her for Helens Skyld. – En lille Sukkerskål og Flødekande af tungt Krystal, bedårende, - det ser ud til at have været en kostbar Historie – Ven af Huset.
+En lille Krystalkonfektskål, en lille Krystalkande med Sølvlåg, som de brugte til at have en Slags Sirup i, som kommer af en vis Slags Træ om Foråret. Jeg har endnu ikke set det. - En Kiksspand, vel ment, men rædselsfuld. Syltetøjske, Sardingaffel, - en lille rund Visitkortskål af Sølv, nydelig. En hvid Løve, ikke særlig interessant. Schofield gav os et Billede, som han har haft med fra Milano: En Dronning Louise som går ned af en Trappe. Det er kønt og hænger i Dagligstuen. Disse Presenter ere alle fra fjærnerestående Venner, Familjer af de nærmere Venner bliver ved at spørge, hvad vi ønsker men lader det blive derved. 
+Selskabet i Aftes var særdeles vellykket. Gæsterne var Schofield, Mr. Pear (ham med Tallerkenerne), Mr. Robinson, Student sammen med Harry og Schofield, - Dr. i et el. andet, fin og tiltalende. Miss Morinson, Pianistinde, Elev af Mc.Dowell. Hun er sød, naturlig, stilfærdig, - sjældne Dyder her. Hun spillede en Del for os, - dejlig Musik. 2 Miss Andrews med Broder, hvis Fader Dr. Andrews for nylig i en Marskandiserbutik for et Par Dollars købte et stort Maleri af Titians Broder – De ere Veninder fra gammel Tid af Harris, - men han siger man skal have dem i Enerum for at få noget rigtigt ud af dem, - i Selskab ere de lidt støjende, lidt for agerende. Den ene sang henrivende. – Harris, Helen og jeg var Resten, 10 i alt. – Alle i stiveste Puds, og det er ikke lidt her i Amerika. Jeg var i Silke, sad for den ene Bordende og havde Schofield til Bords. – Jeg vilde give en Del for at du kunde have set Bordet: alt det nye Sølv, som skinnede som Solen, hele Bordet pyntet med Nelliker i alle Farver og Bregner og ellers kun små Dele med Konfekt, samt en lille Del med Oliven og èn med Radiser, en lille Del med Smør ved hver Kouvert, som de nød af under hele Måltidet. Maden var dubra. Eastman havde selv lavet Kalkunindmaden efter en Kogebog, - der der ["der" overstreget] var Kastanjer, Champignon i den [”i den” indsat over linjen] o.s.v. Kalkunen selv stegte Svigermoder, det ["det" overstreget], Hummerretten lavede Eastman også ¼ Time før de kom – det var rafineret Hachis af Hummere, Trøfler, Majonese. Det var i det hele så gennemrafineret. Vi havde en lejet Stuepige, som opvartede udmærket. – East talte for Schofield, denne for mig. Det var meget muntert og hyggeligt. Du kan tro, det var kosteligt at være Værtinde og ”Midtpunkt” og sørge for at få talt med dem alle. – Desværre er East idag dødtræt. Han tog hele Vært og Værtindeansvaret på sig, - købte alt ind dirigerede alt og han kan ikke tåle så meget.
+Det er meget ualmindeligt med Middage her – altid disse kedsommelige ”at home” el. Aftenbesøg med Hat på og uden Traktement. Vi vil imidlertid indføre små rafinerede Middage som denne, hvor vi inviterer dem, vi virkelig bryder os om og morer os. Men rigtig morsomt bliver det ikke før vi har vort eget Hus. Til den Tid når jeg er mere kendt med alting, kan jeg tage mere af Besværet på mig, så det ikke bliver så trættende for East. – Svigermoder var forfærdelig betaget af det hele, og udtrykte ud i en Køre sin Forfærdelse over Besværet og sin Angst over at H. ikke skulde kunde tåle det. Det gjorde ham naturligvis ikke mindre nervøs. – Det er dog en vældig flot Present fra Onkel Syberg, - og de 20 Kr., som Far havde holdt hen gør sig jo også. – 320 Kr. er en stor Sum. – 
+Lørdag.
+East. mener at alle Presentpenge skal gå i Ting, som ikke kan forgå og slås i Stykker og han betaler derfor alle Glasvarerne selv. – Sølvet selv kostede 64 Dollars, de to Gafler 6 Dollars, og vi har derfor 10 Dollars at købe konstante Ting for endnu. Jeg har megen Lyst til en smuk Stålampe, - men jeg er bange for at det ikke lader sig gøre at opdrive en sådan, - alt hvad jeg har set af Lamper i Vinduer og Butikker har været rædselsfuldt. Jeg bliver helt melankolsk, når jeg tænker på Bissenlampen. – Foreløbig lader vi det stå hen. 
+Vi har også købt flere Møbler, jeg kan med en rolig Samvittighed sige ”vi” fordi jeg satte Resten af min Formue, som jeg havde med, 20 Dollars i det. – Vi har købt 2 Mahogni Stole til – Dagligstuen, med Indlægning af lyst Træ i Ryggen. [Tegning] Det er sand Fornøjelse, så smukke Møbler man kan få her. – Samt en magelig Egetræs Lænestol, som stakkels East. synker ned i, når han kommer træt hjem fra Byen. Samt et stort solidt Egetræs Skrivebord el. Pult. Der er 37 Skuffer i det, sådan noget lignende som denne Tegning. [Tegning]. Der er ikke Poesi skabt i det, men det er en sand Fornøjelse at se East., som han gasser sig over at han nu har et Sted hvor han kan gemme sine 1000 Papirer, Kontrakter, Patenter o.s.v. i en Uendelighed. 
+Ja, jeg skulde jo beskrive Familjen, men det er grumme vanskeligt Svigermoder er den jeg ser mest til og den jeg kan bedst med. Hun er melankolsk, nervøs, sygelig, lider meget af gigt og ser gammel ud. Hun er 52. Hun siger selv at Bekymring for Harry har nedbrudt hende. Siden han for 9 Aar siden havde en Blodstyrtning, har hun ikke været sig selv. Men hun siger at det har lettet siden jeg kom, - hun har afleveret ham til mig og føler mindre Ansvar. Jeg passer ham helt, når han er forkølet, laver alt hvad han spiser, passer hans Tøj o.s.v. Der er meget Pasning med ham for han er rædselsfuld doven til alle Småting, og jeg er bange for, at jeg forkæler ham slemt. -
+Samtidig med at Svigermoder er el. føler sig gammel besidder hun en mærkværdig Ungdommelighed i andre Retninger, - hun leger med en sand Lidenskab med Katten, kan sige de pudsigste Ting og kan goutere en Vittighed som ingen andre. Det er fra hende og hendes Slægt, at Harris har sit gode Hoved og en Jern-hjærne. – De kender ikke til Træthed i Hovedet. Svigermoren læser ustandselig, - får stadig Bøger fra Bibliotheket og sluger dem som en Skoledreng. I en Alder af 40 Aar tog hun fat på at udvidde sine Kundskaber og trådte ind i en Forening, som netop var bleven stiftet den Gang, studerede i 8 Aar de alm. Skolefag, Historie, Geografi, Mathematik og alle Slags på ”tik” og ”gi” og tog tilsidst sine Eksamener med første Karakter. – Jeg kalder det flinkt. –
+Hun har det fra sin Fader og hans Slægt. De fleste ere døde – de vare alle små, sorte musikalske og begavede. En af Svigermoders Brødre skal have været et helt Geni, - Clarence Buck hed han. Han læste Shakespeare
+[Her mangler en eller flere sider i brevet]
+Sæson. Sådan et grimt Asen som de alle får med vil koste 8 á 10 D (Vinterasenet koster 10 Dollars!!!!) – og jeg søger nu at holde det hen til min lille, menneskelige hvide Hat kommer. – 
+Clarence er en flink og rar Fyr, - han er ansat på et Kontor, hvor han tegner Maskiner. 
+Mr. Tiffany, Harris’ Chef, har nylig været i Byen og arbejder H. sønder og sammen. Som altid var han fuld af Projekter. Et af dem var, at han foreslog Harris en Forretningsrejse til Californien, men Eastman udtalte èn Gang for alle at han ingen Steder rejste uden sin Kone og hvis de vil sende med ham, må de betale Rejseudgifterne for os begge. - Beskeden er Eastman ikke:
+Hvis han bare var lidt stærkere så kunde han tjene mange Penge og vi vilde flytte til København. – Han har ingen Konkurrenter på Gærområdet, så han fastsætter selv sine Priser, - men han kan ikke tåle at arbejde så meget, som han har gjort siden han forlod sin Universitetsvirksomhed. - Jeg tror ikke, at vi kan komme til Sommer, på Grund af vores Helbred. Hvis vi kan spare c. 1000 Dollars i Sommer, kan vi se hen til at rejse til et sundere Climat til Vinter, så Harris kan undgå en Forkølelsessæson. 
+Hvis jeg, når Sommeren kommer, kan indse, at en Rejse hjem kun kan ske på Bekostning af at komme bort til næste Vinter, så må jeg vi ["jeg" overstreget; ”vi” indsat over linjen] renoncere, hvor brændende jeg end længes efter at komme et lille Slag hjem. – Hans Helbred er jo det vigtigste. Men ingen kan vide, - her kan meget ske på kort Tid. –
+Vi har gjort en stor Opdagelse: En af H’s Assistenter er en fin Musiker. I Lørdags Morgen, da H. ikke tog til Byen på Grund af Forkølelse, telefonerede han efter Hr. Dahl, sin nye Assistent, [et overstreget ord] om han vilde komme med næste Tog og ”forrette”. Da Forretningerne vare besørgede talte de om andre Ting, og det viste sig da, at han kunde spille – ikke almindeligt, han er professionel Musiker, - spiller Orgelet i en norsk Kirke her i Byen, har et Klaver hvor han bor, og har Elever om Aftenen. 
+Han er en forbavsende ung Mand: Han er cand. polyt, har studeret i Kristiania, ejer et Hus der, - er ikke desto mindre kommet her til Amerika og arbejder for en temmelig ringe Betaling hos Harris med Gærvæsenet. H. siger at han er en dygtig Kemiker. – Han er en stor, bomstærk Fyr at se til, 5 el. 26 Aar gl. ganske lys, - ægte nordisk Ydre Han er yderst genert og taler dårligt engelsk, - men han spiller fortræffeligt. – Det var en sand Fornøjelse at høre ham spille den svære Finale i Måneskinssonaten. 
+Vi vil til at dyrke ham og bede ham herud om Aftenen af og til. På Torsdag har vi bedt ham, - vi skal så dyrke Flygelet tale dansk og spise dansk. Jeg vil lave en god gammeldags Lagkage med Frugt mellem Lagene. Han er nemlig Vegetarianer, så vi må sørge for noget Planteføde. Vi må have Asparges og Ærter o.s.v. Harris er meget stolt over sin Assistent. 
+Den tredje Assistent, som jeg vist skrev om en Gang, viste sig at være ubrugelig, men han er en velhavende Fyr, så Harris har foreslået ham at rejse til Danmark og studere Baciller på Jürgensens Laboratorium. Han har skrevet til J. om der er Plads og i så Fald rejser han midt i Maj. Han var hernede forleden Aften for at få gode Råd og H. lagde Rejseplanen for ham rådede ham til at bo i Pensionatet. – Vi har lovet at lære ham Begyndelsesgrundene i dansk – han har haft èn Time og kommer snart for at få èn til. Hans Navn er ”Dudley Pray”. Det er morsomt at tænke på, om han virkelig skulde komme over og bo hos Ta’ Mis i 3 Måneder. 
+Jeg har ligenu fået dit lange ekstra Brev og Anvisningen, som ser grulig velhavende ud. 
+Du kan ikke tænke dig, hvor dine Breve ere velkomne, - jeg sluger dem. – Jeg er virkelig ulykkelig over at mine andre Breve have været indholdsløse og små – dette er da til Gengæld fedt. – Jeg har også idag haft Brev fra B., Dis og Dede. Tak dem på det hjærteligste. Jeg er helt vild på sådan en Dag. – 
+Mit eget Guldfingerbøl fandt jeg forleden, - jeg havde omhyggeligt glemt ["l" i ordet overstreget] og glemt det. Jeg sender dit med Mr. Pray. Dit lille Billede kom i Medalionen til Mary Christine. Jeg har haft to søde Breve fra Onkel Frederik. – 
+Send endelig nogle Vidskestykker – jeg forstod ikke, om du slet ingen vilde sende, el. hvordan.
+Jeg vil også meget gærne have det hæklede Sengetæppe, men du behøver ikke at hækle til. 
+Hvis vi rejser, skal Familjen naturligvis ikke med. – 
+Lovede du ikke en Gang, at jeg måtte have Skålen af den Opsats, som gik itu?? Jeg savner så meget sådan en flad Del til Blomster. 
+Du må ikke sige, at det er dårligt af East., at han kun har lagt ½ Pund på, - i 11 Aar har han vejet det samme, men havde så pludselig lagt 1 Pund på, foruden han havde vundet, hvad han tabte i N.Y. East. kom nu! Han føler sig betydelig lettet ved at have fået vores 
+[Her mangler en eller flere sider af brevet]
+VIII
+da han var 4 Aar gl. udgav Digte da han var 12 Aar, døde 30 Aar gl. som Skoledirektør for en af de store Skoler her i Boston. Eastman skal ligne ham meget, men de siger, at hans Forstand ikke kan måle sig med Onkelens hvilket jeg er godt nok tilfreds med.
+Svigermoder forkæler os alle rent skandaløst, - und. gl. Eastman, som er hendes Slave, og ydmyge Tilbeder. Det er helt rørende at se hvor han tilbeder han, så snart han er hjemme besørger han Huslighed og render Ærinder for hende, hvor træt han end er. – Han er Familjens Skønhed – har en ulastelig Figur, elegante Bevægelser og Gang, - minder stærkt om Onkel Leonard på Hvilan. Han har altid en morsom Historie på rede Hånd og morer sig selv kostelig, men han mangler i Reglen Publikum til at goutere dem. Han bliver temmelig hundset den arme Eastman, men finder sig rolig deri. Han er fuldstændig klar over at han står betydelig tilbage i Dannelse for de andre. Hans Bestilling er Tømmermester, men Forretningen er ikke ret glimrende i de senere Aar. Han mener dog, at den vil forbedres i dette Kvartal. Han har Kontor længere inde i Byen og man ser ham næsten aldrig. – Jeg kan godt lide gl. Eastman og behandler ham med en Delikatesse, som han ikke er forvænt med. Han er derfor altid parat til at gøre mig små Tjenester og Opmærksomheder og er i det hele en gammel rørende Fyr. – 
+Hans Hovedinteresse er Blomster og Gartneri, og han er ved at lave et lille Anlæg uden for Huset, - I sine unge Dage var han Soldat, og er da forresten endnu. Her er et Slags Livgarderegiment, som hedder ”Washington Post”, som han har tjent i mange Aar. De har stadig Øvelser et Par Gange om Ugen, og ved Juletid blev gl. East. forfremmet til ”Commender”, som jeg ikke kan oversætte, men det er anset som meget hædrende og han er synlig stolt. Han bærer Uniform ved festlige Lejligheder og ser udmærket ud. Clarence og Helen ser jeg meget lidt til. 
+Helen er noget på et Kontor, hun har 1200 D. om Aaret og det kan lige slå til til hendes Klæder. Hun er den livligste af dem, sød og venlig, men hun er mere ”passende”, end jeg helt kan goutere. Hun forarges i sit inderste Hjærte over at jeg går rundt med min Waleshat, og ikke med den idiotiske Indianerhat, som både H. og jeg foragter. De skændes jævnlig om min Hovedbeklædning. Eastman forsvarer mig det han kan og siger, at jeg ikke er kommen her over for at plages med dumme Damehatte. Men Forholdet bliver stadig mere spændt efterhånden som vi nærmer os Sommerhatten 
+[Herefter mangler flere sider og afslutning på brevet]. 
+[Skrevet langs sidste sides venstre margen og nederst på højkant:]
+Presentanvisning, - han har lagt sig mere end det kan av vel først nu [et ulæseligt ord]</t>
+  </si>
+  <si>
     <t>1899-05-14</t>
   </si>
   <si>
     <t>Edward -
 Wilhelmine Berg
 Johanne  Brandstrup
 Dudley Pray
 Harris Sawyer
 Helen Sawyer
 - Sawyer, Harris' far
 Niels Dines Wangberg
 Albrecht  Warberg
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Ellen og Harris Eastman Sawyer blev gift i Boston i 1899. 
 Thingvalla var et dansk rederi stiftet af C.F. Tietgen i 1880. Det havde hovedsæde i København. Omkring 1900 var det et af de dominerende rederier, som sejlede skandinaviske udvandrede til USA. I 1898 overtog Det Forenede Dampskibs-Selskab (DFDS) rederiet og dets aktiver under navnet Scandinavian America Line (Wikipedia febr. 2026). 
 Tante kan både være Vilhelmine Berg og Johanne/Hanne Brandstrup. 
 "De": De første par år boede Ellen og Harris i hus sammen med hans søster og forældre. Moderens navn kendes ikke. 
 B: Alhed Larsen med kælenavnet Be var gravid.</t>
   </si>
   <si>
     <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1523</t>
   </si>
   <si>
@@ -1891,50 +2048,129 @@
 Det vides ikke, hvem Fr. B. var. Der var formodentlig tale om en køkkenpige el.lign. på Warberg-familiens gård, Erikshaab. 
 Lauritz Brandstrup døde 6. marts 1900.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB0033</t>
   </si>
   <si>
     <t>Laura Warbergs rejse gik fint. Hun beskriver Båxhults indretning. Naturen er storslået. I København traf Laura W Ludvig og Berta Brandstrup, som var meget glade for deres ophold i Sverige. Ludvig havde gået på jagt og også bygget et flueskab. Han vaskede op og gjorde også rent, efter at Berta var rejst. 
 Christine må købe nogle abrikoser. Louise tager brevet med til København, når hun rejser. Astrid bliver bedt om at sende en masse ting og om at lave estragoneddike. 
 Lille Andreas er nem og sød. Johannes Larsen maler på sit billede af Tjalfe i lyngen. 
 Laura Warberg ankom sent til Landeryd og blev hentet i vogn. 
 Bedstefar (Laura Warbergs far) dør nok snart.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/zjJ8</t>
   </si>
   <si>
     <t>Båxhult Onsdag d: 6te
 Kære lille Putte!
 Jeg havde en rigtig dejlig Rejse herop, Vejret var smukt og meget varmt; her er dejligt allevegne og et nydeligt stort Hus, med mange Værelser. Muk og jeg bor sammen; jeg synes her er saa pænt møbleret, i vort Værelse er der en lang gammeldags Sofa med rødtærnet Betræk, et aflangt Bord foran, et stort en [over linjen skrevet ”en”] Slags Køkkenbord til Servante, Kommode, Seng, Stole, hvide lange Gardiner, herlig Udsigt til Skov allevegne. Den fineste Stue er med gammeldags Møbler med rødt Damask Betræk, Sofa Bord, Stole, lille Bord, Pillespejl m.m. Spisestuen med et stort rundt Bord, en vældig Sofa, saa lang som to almindl. et Spillebord, 2 smaa Borde ved Vinduerne, en Slags Buffet med rigelig af al Slags Porcelæn. Køkkenet er stort med Fjælegulv og ved Siden af et lille Rum, hvor Las piller Fugle og hvor alt grovere Roderi findes. Sovekammeret er stort lyst og kønt, 2 store og Gajens lille Seng, Skab, Kommode og et vældigt 4kantet Bord, som hun bruger at klæde ham paa; hvide Gardiner allevegne. Lud og Berta var saa begejstrede for alting heroppe, jeg traf dem i Kbh. Søndag Aften, da var Lud lige kommen herfra. Han havde gaaet meget paa Jagt, vi fik en Tjur til Middag i Gaar, og her ligger en Hare, begge har han skudt. Han var saa nyttig, lavede dem et lille Flueskab, lavede undertiden Morgenkaffe og hjalp at vaske op og skure Køkkengulv. gjorde selv fuldstændig sit Værelse ovenpaa rent, de andre kom der aldrig. Det var efter Berta var rejst. De havde Masser af Fødevarer med herop og 2 Kasser Bajere 30 i hver, fik de fra Halmstad. Nu drikker vi Mælk, den er saa ren og velsmagende. I Gaar var vi ude paa Brandaasen alle fire og med Barnevognen. Der er en storslaaet Natur allevegne, Skov og atter Skov og intet andet at see, ja selvfølgelig Bakker i det uendelige. Muk og jeg plukkede Tyttebær til et Par Gange Grød, her er ikke ret mange. Tænk Dig min Ærgrelse, da jeg saae at de 2 Ds tørre Blommer manglede! Jeg forstaar ikke, hvordan det er gaaet til. Der er hjemme en Pakke til Dig og en hertil. Las siger, det kan udmærket gaae at sende en Pakke hertil, vi kommer kun til at betale nogle Ører i Told paa Stationen her. Men vil Du saa ikke bede Christine om at købe 2 Pund Abrikoser paa Lørdag! Vi haaber sikkert, at dette Brev naaer Eder Fredag. Muk vil tage det med til Kbh. i Morgen og faae det afsted. Hun kommer der Kl. 6, skal gaae til Landeryd i Morgen tidlig Kl. 7½ og have sit Tøj med Lejlighed. Vil Du saa lille Putte! pakke i stærkt graat Papir følgende: Abrikoserne, Blommerne, 2 Daaser af de Fiskeboller, vi har, 1st Del af ”den sidste [ulæseligt ord]”, samt lidt Sennep af den gule i Daasen (Chr. kan jo faae ¼ P i løs Vægt, hvis vi ikke har rigeligt) samt 3 Par graa Sokker af de bedste (Las’s) de maa være i Alheds Kasse eller et andet Sted Christine kan jo spørge i Höljeryd, hvor meget Pakken maa veje og hvad den koster, jeg tænker mig den kan blive paa ca 10 [ulæseligt tegn]. Deres Tænder løber i Vand efter Blommerne, Sokkerne er meget vigtigt, Alhed glemte dem. Spørg i Höljeryd, om den skal lukkes. Saa kan Du nok faa den afsted Mandag, saa vi har den hen i Ugen. – Gajen er saa god og bliver næsten ikke passet, ligger meget paa sine Puder i den bløde Spisestuesofa eller i sin Vogn kører han saa 3 Timer i Gaar Form. Han kommer i Bad i en stor Kobberballe eller Gryde. Las gør Ild og vasker op om Morgenen fra hele forrige Dag. Han maler fra 9½ til 4 X [Skrevet på næstsidste side langs venstre margen:] Lyngbilledet med Tjalfe [indsættelse slut] og fra 6 om Aftenen paa et nyt her lige ved Gaarden. Her er aldeles dejligt i alle Retninger. Ved Siden af vort Værelse er Kontoret med et vældigt Bord, hvor vi skriver, Bogreol, Kaminer er her i alle Stuerne, hvide men med aabent Ildsted. Der hentes Vand af en aaben Brønd nede i Haven. Muk var i Landeryd med Smedens Vogn efter mig, de kom saa sent, saa vi var her først Kl. henad 9, Alhed havde været bange for os. Vi fik Kødsuppe med Æg og anden dejlig Aftensmad. – Bedstefar var meget svag og falder stærkt af nu, kendte os ikke. Han lever ikke ret længe. Nu ikke mere denne Gang lille Putte. Kan Du og Fr. B og maaske Fr. J. ikke nok pille Estragon, en 2 ["en" overstreget; "2" indsat over linjen] store Pægle Flasker halv fulde af Blade alene, saa fyldes med Eddike, staae i Køkkenvinduet en 14 Dage og rystes af og til. Der er 2 Planter nede i Haven, den ene ned Siden af Mistbænken, den anden paa Hjørnet ved Hindbærrene. Jeg havde det 
 [skrevet i venstre kant på sidste side:] skrevet paa min Huskeseddel, men glemte det.
 [skrevet i højre kant på sidste side:] Hilsen nu til Eder alle hver især fra Mor
 [Skrevet på næstsidste side langs højre margen:] Alhed vil gerne have en god Haandfuld Purløgs[ulæseligt] i en lille Papirpose samt en lille Tut hvidt Uldgarn til en Trøjesnor
 [Indlagt i ovenstående brev er skrevet følgende:]
 Vil Du ogsaa sende mig et Par brune Bomuldsstrømper, der ligger nogle enten i den næstnederste Skuffe i Børnekammeret, eller i Sovekammerskuffen, samt lidt Stoppegarn til dem i en Kasse i den 4de øverste Skuffe tilhøjre. Du maa helst sye en Pose af noget Viskestykketøj, som ligger i Kisten ved Syltetøj Skabet Sennep har Alhed faaet, saa det skal ikke med. Bind saa godt for Posen og en udførlig Adresse; Smaaland – Sverig – De glæder sig saa uhyre til Blommer og Abrikoser, saa det maa endelig sendes omhyggeligt. Båxhult – pr. Landeryd (Christine kunde jo være borte.)</t>
+  </si>
+  <si>
+    <t>1900-02-16</t>
+  </si>
+  <si>
+    <t>1 tomme = 2,54 cm
+Mrs. Loud, Dr. Cushing, Miss Linsealt og Mrs. Holbrook kendes ikke. Fru Smith er muligvis Henry Smiths kone og bosiddende på Nybøllegaard i Hillerslev. 
+Maltet mælk, også kendt som maltpulver eller maltet mælkepulver, er et pulver lavet af en blanding af maltet byg, hvedemel og kondenseret sødmælkspulver.
+107 F er 42 C.
+Miss Linsealt er "total" = afholdskvinde. 
+B er Alhed Larsen.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1548</t>
+  </si>
+  <si>
+    <t>Grethe blev født 16. januar. Fødslen trak i langdrag, men da Ellen Sawyer fik whisky og cognac, kom der gang i sagen. Pigen var grim, mager og havde navestrengen om halsen. Mælken løb først til efter fire dage, men Ellen kunne ikke blive ved med at amme. Hun fik at vide, at hun skulle holde sig i ro i seks uger, men hun fik høj feber. Der blev tilkaldt flere læger og sygeplejersker, og de kogte instrumenter ved komfuret. To af Harris Eastmans kolleger kom med ovne til at sterilisere redskaber i. Ellen blev opereret. Otte dage efter kunne hun stadig knap støtte på benene. 12 dage efter operationen fejrede Ellen og Harris deres bryllupsdag, og Harry gav hende en potageske. Han vil hvert år fremover på bryllupsdagen give hende en sølvting som præmie.
+Harris er nu syg af forkølelse og arbejder hjemme. Han og Ellen har købt en kurv, som lille Grethe kan ligge i.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/v0Gp</t>
+  </si>
+  <si>
+    <t>d. 16de Febr. 
+Kære Mor!
+Jeg har idag fået Dissers Breve. Det var [ulæseligt] pinligt, at netop dette længselfuld ventede Brev fra East. skulde være forsinket. Jeg kan rigtig tænke mig, hvor utålmodig du har ["har" overstreget] må have ventet. Skønt det jo nu er en gammel Historie, må jeg vist hellere sætte dig lidt nøjere ind i Detailerne og besvare nogle af dine Spørgsmål. 
+Hvad der foregik d. 16de Jan da Hendes Nåde, Grethe behagede at ankomme, har jeg næsten glemt, - det forekommer som det er en lille Evighed siden. Det var en langvarig og vanskelig Affaire, og Dr. var til sidst temmelig nervøs over at hun stadig ["stadig" overstreget] blev ved at [”blev ved at” indsat over linjen] holde sig tilbage. Jeg forklarede, at vi Danske ere langsommere i Vendingen end Amerikanerne og at hun jo var halv dansk. Tilsidst fik jeg en svingende Whisky- og Cognacstoddy og det kunde hun ikke modstå. Hun var så langt fra nogen Skønhed da hun kom – jeg har aldrig set noget lignende af Grimhed – det arme lille Asen: Navlesnoren var snoet om hendes Hals og det tog flere Min. før hun trak sit Vejr. Derefter blev hun svøbt ind i et uldent Tæppe og smidt på en Seng, hvor hun lå i tre Timer før nogen tog sig af hende. Jeg holdt dem nemlig beskæftigede med at kaste op, besvime o.s.v.
+East. skrev vist at Ungen vejede 8 Pund, men det var med Klæder på, 7½ foruden. De danske Pund, ere tungere end de amerikanske så i Virkeligheden vejede hun kun c. 6½. Hun var 21 Tom. men meget mager. Hun har nu vundet en Del skønt det lille Skind har gået en Del igennem allerede. For det første kom Mælken først den 4die Dag og hun sultede i al den Tid. De næste 4 Dage nød hun Livet og plagede det næsten ud af mig ved at bide i sin Grådighed. Hun opnåede at få bidt Hul før Feberen kom og hun blev ført ned. og ["og" overstreget] Så halvsultede hun igen èn Dag, da de ikke vilde sætte hende på Flaske før de så om Mælken vilde gå bort. Da dette viste sig at være Tilfældet, fik hun sin Flaske. Så begyndte et regelmæssigt [ulæseligt]. Hun får, hvad de kalder ”malted milk”, et Præparat som synes at passe hende godt. Hun er utrolig god og søvnig og alt tyder på, at hun er et sundt og kraftigt Barn. Eastman godtede sig i Stilhed over at Skæbnen føjede det sådan, at jeg ikke kunde amme hende, da jeg jo så vilde være bunden hjemme for lange Tider. – 
+Ungen opnåede at skaffe mig en lille Rift, men den blev syet sammen næste Dag med tre Sting, hvilket ikke var ret slemt, og siden mærkede jeg ikke mere til det. – 
+Kræfterne kom meget hurtig tilbage og jeg befandt mig udmærket indtil Feberen kom. Ikke desmindre befalede Doktoren mig at ligge i det allermindste 2 Uger – derefter liste forsigtigt omkring en Uge og ikke foretage strængt Arbejde el. gå lange Ture før den lille er 6 Uger gammel. Ved denne Fremgangsmåde er man temmelig sikker på ikke at have Rygsmerter og Træthed det næste halve Aar, sagde han. – Imidlertid kunde han jo have sparet sine Instrukser, da Feberen kom og satte en Stopper for al Kækhed. Det er højst interessant nu bagefter at høre dem fortælle om de Dage. Det blev jo nemlig holdt hemmeligt for mig, og det var kun ved at se Doktorens og Harris’ alvorlige Ansigter, at jeg fik en Mistanke om at det var farligt, - men hvor farligt fik jeg først at vide da jeg næsten var rask. Feberen var flere Gange kun ½ ° fra Maximum, som er 107 Fahrenheit, og Torsdag Aften sagde Dr. til Harris, at der kun var meget ringe Håb. Det lyder utroligt, men da jeg så ham næste Morgen var hans Kinder næsten hule. Hele den Nat blev jeg fodret hveranden Time og efter min Formening trådte Krisen ind, da jeg fik den sidste Dosis Vælling. Jeg faldt ["faldt" overstreget] kom nemlig i stærk Sved, og faldt derefter i Søvn og da Doktoren kom en Times Tid efter kom op [”kom op” indsat over linjen] var Temperaturen betydelig lavere. Jeg troede i min Uskyldighed, at nu var den Historie forbi og lå fredelig og roligt og rensede mine Negle. Bagefter fortalte de, hvordan det stod til i Køkkenet på samme Tid: Vadskekonen var kommen og filede løs på Vadsken, - alle ["le" sidst i ordet overstreget] Morgenvadskningen flød rundt Dr. Jenkins og Dr. Cushing kogte deres Instrumenter ude ved Komfuret, assisteret af deres to Sygeplejersker, - Mrs. Loud rensede den lilles Flasker, - Helen fløj rundt og søgte at bringe lidt Orden i Tingene. Med en Ble i hver Hånd susede hun afsted og mødte i Døren Dudley Pray og Leon. Redpath som kom fra Laboratoriet med to Ovne til at sterilisere på. De var sorte på Hænder og Ansigt, da de ikke havde haft Tid el. tænkt på at rense dem (Ovnene) [”(Ovnene)" indsat over linjen] underneden. Svigermoder havde opgivet alt og så til, medens Harry drak Whisky for at holde sig oppe. Naturligvis skreg den lille for at gøre Forvirringen fuldkommen. – 
+Derefter strømmede de (el. en Del af dem) op til mig og Operationen gik for sig og siden forløb alt normalt. Jeg var oppe første Gang igår for 8 Dage siden og det var mere end latterligt: jeg kunde aldeles ikke støtte på Benene og det varede to Dage før jeg kunde gå alene over Gulvet. 
+Den 12te (vor Bryllupsdag) var jeg nede første Gang og vi fejrede Dagen med stor Højtidelighed. Harry forærede mig en pleteret (?) ["(?)" indsat over linjen] Potageske og om Eft. kom Nelly Taylor ind og hjalp os med at drikke en lille Flaske Champagne. Det var hendes Fødselsdag så det passede helt godt. Champagnen var egentlig købt i Anl. af d. 4de Aarsdagen for min Ankomst, men den Dag var Miss Linsealt (Dr. Cushings Sygeplejerske) her endnu og hun var meget total, så vi nænnede ikke at såre hendes Følelser. Disse to Dage vil vi fejre hvert Aar og Harry vil hvert Aar give mig en lille Sølvting som Præmie. Den 4de fik jeg en lille Sølvsmørkniv el. ret Syl [tegning] til at tage Smørkugler med. 
+I Lørdags kom han hjem med ondt i Halsen og har været hjemme hele denne Uge med en slem Forkølelse. Vi har haft det helt ”sjov, underholdt hinanden” beundret Ungen og bleven opvartet på det bedste af Mrs. Loud. Harry kan sidde her ved sit Skrivebord og telefonere til Laboratoriet og rundt i Byen, så han kan nogenlunde passe sine Forretninger. – Vi anskaffede en langagtig Kurv til Ungen at sove i, men kun en lille. Den er let at flytte rundt med, hvor der er varmest. Den er temmelig bred, så Pudevårene passer godt men Størrelsen er jo ellers beregnet til Seng, og hun vil kunne bruge dem i flere Aar. –
+Doktoren siger, at vi ikke bør lade hendes Øjne komme i stærkt Lys før hun er c. 2 Måneder gammel, så vi kan ikke fotografere hende før den Tid. 
+Nelly Taylor har syet en henrivende lille Kjole til hende. – Mrs. Holbrook har foræret hende en lille bitte Guldnål med en Perle i. – 
+Jeg må sende et Kort til Fru Smith næste Gang, - hvor det var venligt af hende at sende de små Støvler! – 
+Jeg har også tænkt på hvor Febr. og Jan. [”og Jan.” indsat over linjen] altid er fuld af Begivenheder: Også Onkel Carl døde i Febr. og B. rejste til Italien. 
+Lille Grethe snorker i sin Kurv, Harry læser Aviserne og glæder sig over at Begivenhederne i Afrika er lidt mere lovende idag. Jeg vil gå og tage en Middagslur. 
+Hilsen til Svigermoder fra E.S.
+do do til dig, Far og Disser fra Pelle. 
+[Indsat s. 5 i venstre margen samt under teksten:]
+Hilsen til Mogensens. Jeg var meget imponeret over hendes Københavnsrejse, før du skrev om den mislykkede Dreng.
+[Indsat s. 8 langs venstre margen:]
+Sig til Disser, at jeg vil sætte Pris på, om hun vil vedligeholde Correspondancen med [ulæseligt]</t>
+  </si>
+  <si>
+    <t>1900-07-03</t>
+  </si>
+  <si>
+    <t>- Jenkins
+Grethe Jungstedt
+Harris Sawyer
+Helen Sawyer
+- Tiffany</t>
+  </si>
+  <si>
+    <t>Boerkrigen var en krig i Sydafrika 1899-1902 mellem Det Britiske Imperium og boerrepublikkerne Transvaal og Oranje Fristaten. Dermed var det en krig mellem to hvide folkeslag om herredømmet i Sydafrika (Lex.dk). 
+"Kinakrigen" refererer oftest til den første kinesisk-japanske krig (1894-1895), en afgørende konflikt mellem Qing-dynastiet i Kina og det spirende japanske imperium. Krigen markerede et skifte i magtbalancen i Asien, hvor et moderniseret Japan besejrede det svækkede kinesiske kejserrige (Lex.dk).</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1539</t>
+  </si>
+  <si>
+    <t>Harris Sawyer har af sin chef fået besked på at rejse til Kentucky. Det er meget varmt, så Harris var ikke begejstret.
+Ellen Sawyer tænker meget på ulykken i New York, hvor fire skibe brændte. Helen Sawyers arbejdsplads havde organiseret en personaleudflugt til Europa, og man skulle sejle med disse skibe. Der er mange voldsomme uroligheder for tiden; Boerkrigen, uro i Kina mm. Ellen har sympati for kineserne, som ikke har bedt om at få besøg af missionærer. - Der er mange kinsere i Boston. Flere af dem ernærer sig ved vask og strygning. Kvinderne og børnene kommer ikke ud, og mændene blander sig ikke med den amerikanske befolkning. 
+Grethe er syg, og Dr. Jenkins har tilset hende. Da han kom, strakte hun armene ud mod ham og ville op.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/LpU2</t>
+  </si>
+  <si>
+    <t>Tirsdag July 3 – 1900.
+Kære Mor!
+Jeg føler mig oplagt til at skrive i Aften og vil benytte mig deraf og få mit Tirsdagsbrev startet i god Tid. – Det er Søndag Aften og jeg har spist for meget Jordbæris, lille Grethe sover sødt og Harry er Hundreder af Mile herfra – I Fredags fik han Telegram fra Mr. Tiffany om at starte til Louisville, Kentucky samme Aften. Det er så langt som til Chicago, og jeg var jo ikke ret veltilpas, mest fordi det var en bagende Varme her [”her” indsat over linjen] og det var rimeligvis tropisk så langt syd på, som han skulde. Heldigvis blev det samme Eft. et stærkt Tordenvejr som rensede Luften og fik Temperaturen til at synke hele Landet over.Han kommer rimeligvis hjem igen Tirsdag, da Onsdag er Helligdag. 
+Var det dog ikke en rædselsfuld Ulykke i N.Y. idag med de 4 Skibe som brændte. Jeg kan ikke lade være med at tænke på det hele Dagen. – Den store Forening: ”Kristelig Forening for unge Mennesker”, hvis Hovedkontor er her i Byen og hvor Helen arbejder. – havde organiseret en Foreningsrejse til Paris, London o.s.v. og alle disse Mennesker fra hele Amerika over skulde have taget med de 4 Bremerdampere. Helen var inde på Kontoret idag og der var stor Bevægelse.
+Aarhundredet er rigtignok rigt på Begivenheder på sine gamle Dage. Boerkrigen, – Kinakrigen o.s.v. Jeg kan nu ikke lade være med at have en Slags Sympathi for Kineserne. De kan nu en Gang ikke fordrage Fremmede og har stridt for at blive fri for dem. De ere da såmænd også nok selv når Europæerne så alligevel borer sig ind med deres Missionærere Jærnbaner o.s.v. kan man da ikke fortænke dem i at de griber til det sidste Middel: at slå dem ihjel. Men det vil vel nok komme dem dyrt til at stå. – Her er en Masse Kinesere i Boston. Det er nogle pudsige Fyre at se på, - små gule Skævøjede i Kineserdragt og med Håret flettet i tynde Pidske og snoet om Hovedet. Mange af dem ser forresten godt ud. De ernærer sig mest ved at stryge, - jeg tror ikke der er en Gade her i Boston hvor der ikke er en kinesisk Vadsk og Strygning og man ser dem stå ved det åbne Vindue og arbejde. Kvinder og Børn ser man ikke, de kommer aldrig ud. Jeg har set tusinder af Kinesere, men aldrig en Kinesermadam. De ere skikkelige Folk som ikke fornærmer nogen el. blander sig med dem, men Irlænderne, som udgør det største Procent af Befolkningen her, hader dem som Pesten. -
+Mandag Aften.
+Lille Grethe er syg idag og jeg er meget bekymret for hende. Igår var hendes Mave lidt løs og her til Morgen havde hun Diarhoe og lidt Blod i det. Jeg telefonerede straks til Dr. Jenkins, som lovede at komme ud og se hende. Hun sad ren og klædt på i sin Vogn og legede, da han kom Klk 10 og var så sød at han var ganske indtaget i hende, - hun strakte Armene ud efter ham og da han tog hende, rev hun ham i Skægget og trak ham i 
+[Resten af brevet mangler]</t>
   </si>
   <si>
     <t>1900-10-21</t>
   </si>
   <si>
     <t>Kertinge
 Hverringe</t>
   </si>
   <si>
     <t>Adolph Larsen
 Andreas Larsen
 Jeppe Andreas Larsen
 Vilhelmine  Larsen
 Anna Madsen
 Sophus  Meyer
 Carl Christian  Swendsen
 Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>"Dis's Værelse": Alheds søster Astrid Ingeborg Warberg (Dis) skal være pige i huset hos Alhed og Johannes Larsen i Kerteminde. 
 Anna: 16. oktober 1900 opstillede Johannes Larsen i sit brev til Alhed et regnskab over udgifter. Heraf fremgik det, at Anna skulle have 6 kr. 
 Alheds hofte: Alhed Larsen har gennem længere tid skrevet om, at hun halter, men at hun tror, det går over, når hun har fået parrets barn nr. to, som hun venter.</t>
   </si>
   <si>
     <t>Pigen i Kertinge, som Larsen havde skrevet til, har fået plads i huset andetsteds. Kancelliråden (Swendsen) er blevet godsforvalter.
@@ -2004,97 +2240,178 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1901-2</t>
   </si>
   <si>
     <t>Fritz Syberg</t>
   </si>
   <si>
     <t>Anna Syberg</t>
   </si>
   <si>
     <t>Faaborg Museum, Fritz og Anna Sybergs arkiv, breve fra Fritz til Anna i tiden 27/7 1893 til 16/10 1904.</t>
   </si>
   <si>
     <t>Fritz skriver til Anna - familien har det godt. Han fortæller en del om nogle billeder, han arbejder på . I Kerteminde går der historier om Johannes Larsens fantastiske salg i København.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/5W73</t>
   </si>
   <si>
     <t>[Anført med blyant: 1901-2?]
 Kjerteminde Fredag
 Kære Høns!
 Vi har det udmærket og Tiden går jo rask nu er det snart den anden Søndag efter Din Bortrejse. Jeg er ved at tage fat på et større Billede af Besse i Sengen. Jeg har flyttet Dunkernillernes Seng ned i Atelieret for at have Synet f dem i Nærheden når de klæder sig af og på.
 Nolles Billede skal vist have en Gennemhøvling til, men det skal tørre godt først så kan Du ogsa få det at se inden. Jeg mener at jeg må kunne få det noget klarere i Farven. I Dag har jeg fernisseret Billeder til Brandts lille raske, jeg sender ialt 24. Jeg skal nok sende Dig Titler og Priser, så kan Du konferere med Brandt om der skal forandres noget derved, idet kan I bedst se når de er hængt op. Jeg skal nok skrive til Brandt også, så Du ingen "Uvilje" møder fra den Side. Her i Kjerteminde går "Stærke" Historier om Las' Salg i København. Og de stammer vist fra gamle Larsen. Glarmesteren spurgte mig om det var sandt at Johs Larsen havde fået budt 15000 Kr for sine Billeder ovre i København, men vilde ikke sælge dem, for det havde den Gamle sagt "men", føjede han til "Det er jo ikke sandt ret meget af hvad han siger. Jeg glæder mig morderligt til at male Børnene både nu i Vinter og til Sommer. Når jeg tænker på vores Misere i de forgange År, så glæder jeg mig dobbelt over at mine Kunstnerideer ikke volder nogen Mennesker nogen Fortræd - det burde de da ikke kunde - mine Børn må jeg da have lov til at dyrke uden Hensyn tilhøjre eller venstre. Haet nu godt og mal endnu bedre (Citat af Zahrtmann)
 Din hengivne Fritz 
 Jeg sender nogle Penge da vi er bange Du savner.</t>
+  </si>
+  <si>
+    <t>1901-7</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Herbert Felton
+Grethe Jungstedt
+Alhed Larsen
+Johan Larsen
+Johannes Larsen
+Harris Sawyer
+Albrecht  Warberg
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Adreas/Dede Larsen var færdig på latinskolen i foråret 1901 (1901-02-25 FAW til Laura Warberg, BB1497).
+Alhed/B og Johannes Larsen/Las fik deres søn nummer to i foråret 1901. 
+Munter var en hund på gården Erikshåb. 
+Arrowroot er en tropisk plante, hvis underjordiske stængler arrowrootstivelse udvindes fra. Stivelse kan bruges som jævningsmiddel i suppe, sovs, syltetøj og dessert.
+Salep er pulver af rodknoldene fra forskellige orkidéarter. Ved kogning med vand dannes en tyktflydende, smagsneutral masse, som tidligere anvendtes som jævningsmiddel i køkkenet, som klister og som stoppemiddel ved diarréer. Såkaldt vestindisk salep er identisk med arrowroot. 
+Luray Caverns er nogle drypstenshuler i Virginia i det østlige USA.
+Mr. Feltons søn kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1560</t>
+  </si>
+  <si>
+    <t>Vejret skifter brat i Boston.
+Ellen Sawyer håber, at Albrecht Warberg er blevet rask. Det var trist at han og moderen ikke kom med til barnedåb hos Alhed/B og Johannes/Las Larsen og heller ikke til Andreas/Dede Warbergs studenterfejring. 
+Ellen Sawyer har købt strømper og støvler til Grethe. Den lille pige har haft diarré.
+Harris Sawyer har været på forretningsrejse. I denne forbindelse besøgte han nogle drypstenshuler og en skov med mange klapperslanger. Grethe savnede sin far, mens han var bortrejst, og da han kom hjem, ville hun kun sove, hvis han holdt hende i hånden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DAqO</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3, 5 og 7:]
+DR. HARRIS E: SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1, 3, 5 og 7:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Håndskrevet:]
+Kære Mor!
+Endelig idag kan man da ånde, og jeg benytter Lejligheden til at begynde et, som jeg håber, langt Brev. Iaftes da vi gik i Seng, var det brændende varmt - men pludselig gav det sig til at blæse stærkt med en Østenvind og i Løbet af 10 Min. var det næsten koldt. Disse pludselige Vejrforandringer er noget [”noget” overstreget] karakteristisk for Boston og Omegn.
+Jeg fik dit Brev igår, hvor du skriver at I har ventet os komme dumpende. Det gjorde vi jo imidlertid ikke desværre. Nej vi skal nok sige til før vi ikke [”ikke” overstreget] kommer (hidtil har vi endog sagt til, før vi ikke kom!) 
+Bare Far dog er bedre nu eller helt rask, - mon Dr. S. er fifig nok til at klare det. Det var rigtignok kedeligt, at jeg ikke kom med til Festlighederne efter Dedes Eksamen og Barnedåben hos B’s. – Dede bliver kun Student én Gang så det er én af Mærkebegivenhederne, hvorimod en Gentagelse af Festligheden hos Las’s jo ikke er udelukket. 
+Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
+Hvor han vist nyder denne Ferie, - som Student!!!
+Viser Muntermand monstro Tegn på at han er stolt af ham?
+Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
+2)
+Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
+Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
+Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
+På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
+Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
+3)
+nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
+I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
+melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
+Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
+I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
+Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
+Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
+Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
+[Skrevet langs venstre margen s. 8:]
+Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
+[Skrevet på tværs øverst s1:]
+Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
   </si>
   <si>
     <t>1901-8</t>
   </si>
   <si>
     <t>Revninge
 Rynkeby, Kerteminde
 Kølstrup, Kerteminde
 Dræby
 Agedrup
 Bullerup
 Odense
 Nymindegab</t>
   </si>
   <si>
     <t>Victor Bøttern
 P Jørgensen 
 Andreas Larsen
 Georg Larsen
 Jeppe Andreas Larsen
 Johan Larsen
 Vilhelmine  Larsen
 Erhard Meyer
 Otto  Meyer
 Sophus  Meyer
@@ -2307,53 +2624,50 @@
   </si>
   <si>
     <t>Johannes Larsen takkede i sit sidste brev Alhed for, at hun fik ham til at fortsætte med et billede. Det er denne opmuntring, hun er så glad for.
 Jørgen Paludan var i mange år ansat på godskontoret på Erikshaab under Alhed Larsens far, Albrecht Warberg. Paludan (Palam) boede også på gården. Efter Albrecht Warbergs død i september 1902 flyttede hans enke, Laura Warberg, til København. Jørgen Paludan overtog Albrecht Warbergs stilling som godsforvalter og blev boende på Erikshaab til sin død. Formodentlig fordi Paludan fik mere plads, da han overtog hele Erikshaab og ikke længere skulle bo på fx et værelse, fik han brug for flere møbler.</t>
   </si>
   <si>
     <t>Alhed Larsen takker for det søde brev, som har muntret hende op. Hun føler sig sommetider så overflødig, og hun savner Johannes Larsen.
 Alhed og børnene har været hos Georg Larsen (Grossereren) og spise. De lånte en barnevogn til Lysse, som hoster.
 Alhed beder Johannes Larsen undersøge priser på kurvemøbler til Paludan i København. - Hun har drømt om Johannes Larsen.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/OZrb</t>
   </si>
   <si>
     <t>Lørdag 19de April 03
 Min kæreste Ven!
 Det var et forfærdelig sødt brev, jeg fik fra Dig i Dag, det satte mig helt paa ret Køl igen, jeg trængte saa forfærdelig til en lille Opmuntring, og jeg syntes paa en Gang, at det blev saa let at gaa her alene og vente paa Dig og længes efter Dig. Hvor det glæder mig, at Du synes, Du er glad ved at male det Billede og at Du mener, at jeg har nogen Skyld deri. Jeg kan sommetider gaa med en væmmelig Fornemmelse af at være saa rasende meningsløs og overflødig og endogsaa skadelig, og saadan et Humør har jeg i Grunden været i længe, saa det har været mig umulig at skrive opmuntrende og flinke Breve til Dig. Men som sagt – Dit Brev i Dag har hjulpen meget paa mig. Jeg har haft en rigtig rar Dag paa alle Maader. Jeg var bedt ned til Grossererens til Morgen med begge Børnene, men da Lyssemand hostede en Del i Nat og det var en skrækkelig Storm til Morgen, sendte jeg Bud derned, at jeg ikke turde gaa ud med ham. Lidt efter ankom imidlertid Grossereren med deres lysegrønne Barnevogn og sagde, at jeg maatte dog endelig komme derned, der var dækket til mig! o.s.v. Og da jeg samtidig fik Dit Brev, syntes jeg ogsaa, det kunde være helt morsomt. Saa stoppede vi Lysse ned i Barnevognen og drog af. Vi fik Bøf og Rødvin og Citronfromage og havde det for Resten helt rart, naar undtages, at Ungerne holdt en farlig Spektakel. Marie og Agraren kom til Aften. Vi gik hjem strax efter vi havde spist for ikke at faa Lyssemanden i Aftenluft. Han kørte ogsaa hjem, og jeg tror ikke Turen har gjort ham noget han har da slet ikke hostet siden han kom i Seng. Det har blæst en hel Orkan i Eftermiddag, Grossereren kom ned og sagde at det ikke havde været saa Højvande i flere Aar og at Vandet stadig steg, det staar langt op paa Feden
 Næste Dag.
 Det er et væmmeligt Vejr det bliver ved at være, i saadan en Storm er der da ikke Tale om, at Du kan male. Bare vi dog maatte faa nogle dages rigtig smukt Vejr. Hør, jeg skal bede Dig fra Palam, om Du dog ikke kan se ned i en Kurvemøbelhandel og forhøre om nogle Priser og se paa nogle Faconer – Lænestole, Smaaborde og Sofaer eller Bænke som f.Eks. Luds. Han skal jo til at købe Møbler nu og tænker bl.a. at faa nogle Kurvemøbler. Vil Du ikke nok gøre det. Nu gaar jeg ned til 3.20 Toget med dette, saa tænker jeg, Du faar det i Morgen tidlig, inden Du gaar i zoologisk Have. Det jeg skrev i Lørdags har Du vist først faaet i Dag til Morgen. Jeg sender i Efterm. en lille Pakke til jer. Spiser Du ikke hos Luds hver Dag? – Nu Farvel for denne Gang og hav det rigtig godt og endnu en Gang 1000 Tak for Dit Brev i Gaar. Jeg gad vide, om jeg faar et Brev, naar jeg nu kommer ned i Butikken. Mon Du var til Bech-Olsen? Jeg drømte i Nat, at vi var der sammen og da vi kom derhen og Du fik Overfrakken af, saa jeg at Du havde Livkjole paa, mens jeg kun havde min værste Russekjole. – Det er godt, Du er der inde til at mugle Opper &amp;amp; Zahrtmann, sikke nogle pædagogiske Filistre. Bare de dog nu macher ret med det Billede. Hils Schous 1000 Gange.
 Kys, Hilsner til Dig selv! Din A.
 Din Udstillingsblanket til den Oph. lægger jeg i Pakken.
 Grossereren siger, at Du skal lave en Vexelblanket derind. Jeg sagde, at jeg kunde betale Afdrag, men Du skal alligevel skrive paa sagde han. ---</t>
   </si>
   <si>
     <t>1903-07-27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boston</t>
   </si>
   <si>
     <t>Thora  Branner
 - Flagstad
 Adolph Larsen
 Christine  Mackie
 William Mackie
 - Skakke
 Vagn Thomsen
 Peter Tom-Petersen
 Laura Warberg</t>
   </si>
   <si>
     <t>Johanne Larsen var i Boston hos sine og Astrids to søstre, Christine og Ellen, som begge var gift med amerikanere. Begges ægteskaber knagede.</t>
   </si>
   <si>
     <t>Warberg Kerteminde egns- og Byhistoriske Arkiv BB 0446</t>
   </si>
   <si>
     <t>Det må være svært for Johanne at opholde sig hos søstrene i Boston, og det er godt, at hun snart kommer hjem. Astrid vil hente hende på stationen i Højrup og tænker, at Junge må have det som den høne, Astrid engang kom til at holde indespærret i fem dage. 
 Astrid har haft besøg af Hr. Skakke, Flagstad, som ikke måtte synge pga. helbredet, Vagn Thomsen m.fl.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/RBsG</t>
   </si>
@@ -11714,59 +12028,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMNlExY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qLiZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8amQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cErP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3LGu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iP4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/jqgI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DyOb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QhX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xl7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MTee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r2ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UmpR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/m5DIwCRs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QxjQASwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lUmkJx6X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a4vyLlWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/j8a2KPF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dLuM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hHAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rjAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AWGP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UfYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/l79p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y33E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TRQu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eYoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0Rju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Wrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zsHc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t6xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zfJQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ULV8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMEw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xM5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XUhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/plqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ui56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/H6nO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TAoP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kNZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oTUG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hEmD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mGlE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6IPX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PiUW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zjJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0Gp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LpU2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gLBf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HpfN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/g5zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZRPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OZrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RBsG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/78Ow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/F0dG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tCaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/a6gU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x8br" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KbCJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMNlExY7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dMQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SGjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lL9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XtEZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GzLp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8enE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ghAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NXcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iCxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5vW0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nW9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GbSV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rRM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KU4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRxP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUWC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b7iY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pZYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gcGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Uv8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NLFJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qA1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EuEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0pFl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6xDY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UAz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NDZ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RcfO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/J0Kl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/045L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tG5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DRUD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TZ4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xORE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mX5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ShWQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TNRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QbSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/weJO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LgMg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G5h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/9npFZ05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zgFT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/G3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/aMcsIF3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3T6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XvHi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VSfK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Vtin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dIU3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kXix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LumU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mHvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RJDN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jL9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aQkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8OX0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rbqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Sr4U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0abE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s3NU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tVgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/2MsE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nJMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ayi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3A9K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iNnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PAia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tXmG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qLiZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FVQh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5sgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QerS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gwM7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3xsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8amQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6cYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rrwJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PlGh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X7xB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cIzN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cErP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3b1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCgL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/C8TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PtGk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p2sT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xsna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/y5pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mXtF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AleR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PPvC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CoGb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5Was" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/an9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3eYh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/21N7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1M3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3LGu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/grcD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/54nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3BNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/MqBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A1IM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kk5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7Nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s9bK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tm1U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dePW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tS57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4P6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EHmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pLmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tv9U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GBcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XWOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4fF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AKkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KhL1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/99li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CXmZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Kddx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7IvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UvT0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/McLn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUeF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hZe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/okGM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vvoI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/zjaUyzQG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xZQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iP4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1aOm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TKUJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9cyK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4B2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Kz3r8JCL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/BFX1K7Kq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zuAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Gq3Qpx1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1MaTL2w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CyaO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xv8P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GU3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IP4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jVsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/u0GX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8YNM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1XAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/3Dso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lcLU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qiI2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wOFp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/63g2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6mRw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/A622cSGK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/vT1M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/HbZn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FvLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r5GKNbIq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rMRi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/p673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1Eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/sYuS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5HTI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ujN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xEOgthK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uQHAGjyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sraAvI7G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PS1Xs1u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QGzDyRx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZZj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/klS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/oZjYH6Eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/tOw5hYmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7IYzq9qL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Yuas8Tzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/r0wWCf2R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fKcmPEbS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/x6dkJZ1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CbcVDh1T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85hHuUU0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a8XNeRKd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7ESPx50T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Mlv4Xur5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ppA14zv8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/LeBeRN3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/loZOPA32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pRsWWVrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/fVq7VHUz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/0dGpRLoQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/1X9pkpup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QHlp2CcQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Eo32Ql2O" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2PcTgoGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/dmQZYULF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/42yY1Vxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OH7bAq3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yBkX5TM3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/lW1MLrDI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/7X367Eq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/KXQYxq6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/z4ZozgYX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/VBzuFUdB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pMHAJFep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/UdaM3mlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OM2TxztY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uf2J9vQM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/sS5uItnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/cXl1cFcX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/O4heTecU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/iBIvEWUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/b7t9WpN0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/a3McIszL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/2h10vq48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/CWdOz3FY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ThrVRR7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AqTF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dNKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pDAP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oIW4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t3l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZkYu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fsgQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Xbl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eDS9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6SKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KvGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/14rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kR28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WgEr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/b8wj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KwJt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BOKX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6vQf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gnyZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s0LM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rGfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BSno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9t6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QxSU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hIOv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IPPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lul7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hVic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dwSj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ytKA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ROqW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YyR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wCxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bOsD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TCWH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/s6JF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FiCf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/B40i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/K47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JNI0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S9Qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hx17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/dAa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/QZ8G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/AOwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PxiH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IHCv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tN7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/iY0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XjPj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M360"/>
+  <dimension ref="A1:M365"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -12698,15336 +13012,15567 @@
         <v>137</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>138</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>139</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>141</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E22" s="5" t="s">
+        <v>143</v>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E23" s="5" t="s">
-        <v>150</v>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>173</v>
+        <v>45</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H26" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H26" s="5" t="s">
+        <v>175</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>45</v>
+        <v>182</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      <c r="G27" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="H27" s="5" t="s">
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I27" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="I27" s="5" t="s">
+      <c r="J27" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="J27" s="5" t="s">
+      <c r="K27" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="K27" s="5" t="s">
+      <c r="L27" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="L27" s="6" t="s">
+      <c r="M27" s="5" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E28" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="E28" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>192</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>199</v>
+        <v>45</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H29" s="5" t="s">
         <v>200</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>201</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>21</v>
+        <v>202</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F30" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>208</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>215</v>
+        <v>21</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>45</v>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>21</v>
+        <v>223</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>226</v>
+        <v>89</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>89</v>
+        <v>234</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G35" s="5" t="s">
-        <v>239</v>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H35" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="J35" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G37" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G37" s="5" t="s">
+        <v>254</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="5" t="s">
-        <v>266</v>
+        <v>47</v>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="s">
         <v>267</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>268</v>
       </c>
       <c r="J39" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="K39" s="5" t="s">
+      <c r="L39" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="L39" s="6" t="s">
+      <c r="M39" s="5" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>273</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>274</v>
       </c>
       <c r="F40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>45</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>21</v>
+        <v>284</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>289</v>
+        <v>21</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>294</v>
+        <v>142</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
         <v>296</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>297</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>298</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>299</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>300</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>45</v>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
         <v>303</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>304</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>21</v>
+        <v>305</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>212</v>
+        <v>310</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="E45" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E45" s="5" t="s">
+        <v>311</v>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>316</v>
+        <v>89</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>317</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>320</v>
+        <v>21</v>
       </c>
       <c r="K46" s="5" t="s">
         <v>321</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>322</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>324</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>45</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G47" s="5" t="s">
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H47" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="H47" s="5" t="s">
+      <c r="I47" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="I47" s="5" t="s">
+      <c r="J47" s="5" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>328</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>329</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>331</v>
       </c>
       <c r="B48" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="C48" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E48" s="5" t="s">
+        <v>333</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>333</v>
-[...10 lines deleted...]
-        </is>
+        <v>334</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>337</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="M48" s="5"/>
+        <v>338</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>336</v>
+        <v>142</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>45</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I49" s="5"/>
+      <c r="I49" s="5" t="s">
+        <v>341</v>
+      </c>
       <c r="J49" s="5" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G50" s="5" t="s">
-        <v>343</v>
+      <c r="G50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H50" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>21</v>
+        <v>349</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>350</v>
+        <v>17</v>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G51" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G51" s="5" t="s">
+        <v>354</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>332</v>
+      </c>
+      <c r="D52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>358</v>
-[...8 lines deleted...]
-        <v>361</v>
+        <v>362</v>
+      </c>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L52" s="6" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="M52" s="5" t="s">
         <v>363</v>
       </c>
+      <c r="M52" s="5"/>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>364</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>265</v>
+        <v>365</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="F53" s="5" t="s">
         <v>17</v>
       </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H53" s="5" t="s">
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="I53" s="5" t="s">
+      <c r="K53" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="J53" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="L53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-      <c r="G54" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="H54" s="5" t="s">
+      <c r="I54" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="I54" s="5" t="s">
+      <c r="J54" s="5" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K54" s="5" t="s">
         <v>376</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>377</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>379</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="F55" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="s">
         <v>380</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="H55" s="5" t="s">
         <v>381</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>382</v>
       </c>
       <c r="J55" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="K55" s="5" t="s">
+      <c r="L55" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="L55" s="6" t="s">
+      <c r="M55" s="5" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>226</v>
+        <v>89</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F56" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="F56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H56" s="5" t="s">
+      <c r="I56" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="J56" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="J56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K56" s="5" t="s">
+      <c r="L56" s="6" t="s">
         <v>391</v>
       </c>
-      <c r="L56" s="6" t="s">
+      <c r="M56" s="5" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F57" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H57" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="G57" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H57" s="5" t="s">
+      <c r="I57" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="I57" s="5" t="s">
+      <c r="J57" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="J57" s="5" t="s">
+      <c r="K57" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="K57" s="5" t="s">
+      <c r="L57" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="L57" s="6" t="s">
+      <c r="M57" s="5" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="B58" s="5" t="s">
+      <c r="E58" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="C58" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="5" t="s">
+      <c r="F58" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="E58" s="5" t="s">
+      <c r="I58" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="F58" s="5" t="inlineStr">
-[...12 lines deleted...]
-      <c r="I58" s="5" t="s">
+      <c r="J58" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="J58" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K58" s="5" t="s">
+      <c r="L58" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="L58" s="6" t="s">
+      <c r="M58" s="5" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="E59" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="H59" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="F59" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H59" s="5" t="s">
+      <c r="I59" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="I59" s="5" t="s">
+      <c r="J59" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="J59" s="5" t="s">
+      <c r="L59" s="6" t="s">
         <v>414</v>
       </c>
-      <c r="K59" s="5" t="s">
+      <c r="M59" s="5" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>89</v>
+        <v>332</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>151</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>295</v>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H60" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="J60" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="I60" s="5" t="s">
+      <c r="K60" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="J60" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K60" s="5" t="s">
+      <c r="L60" s="6" t="s">
         <v>421</v>
       </c>
-      <c r="L60" s="6" t="s">
+      <c r="M60" s="5" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>89</v>
+        <v>234</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F61" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G61" s="5" t="s">
+      <c r="F61" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H61" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="H61" s="5" t="s">
+      <c r="I61" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="I61" s="5" t="s">
+      <c r="J61" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K61" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="J61" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K61" s="5" t="s">
+      <c r="L61" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="L61" s="6" t="s">
+      <c r="M61" s="5" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="B62" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H62" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H62" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>435</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="M62" s="5"/>
+        <v>436</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="C63" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H63" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="I63" s="5" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>438</v>
+        <v>195</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>89</v>
+        <v>402</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>447</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>21</v>
+        <v>450</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>336</v>
+        <v>89</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="I65" s="5"/>
+        <v>455</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>456</v>
+      </c>
       <c r="J65" s="5" t="s">
-        <v>338</v>
+        <v>21</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>455</v>
+        <v>89</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>459</v>
+        <v>21</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>16</v>
+      </c>
+      <c r="D67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G67" s="5" t="s">
-[...12 lines deleted...]
-        <v>467</v>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L67" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="M67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M67" s="5"/>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>337</v>
+        <v>16</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>455</v>
-[...4 lines deleted...]
-        </is>
+        <v>470</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>471</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G68" s="5" t="s">
-        <v>471</v>
+      <c r="G68" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H68" s="5" t="s">
         <v>472</v>
       </c>
       <c r="I68" s="5" t="s">
         <v>473</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>186</v>
+        <v>474</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>455</v>
+        <v>89</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>478</v>
-[...6 lines deleted...]
-      <c r="G69" s="5" t="s">
         <v>479</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H69" s="5" t="s">
         <v>480</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>481</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>482</v>
       </c>
       <c r="L69" s="6" t="s">
         <v>483</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>455</v>
+        <v>366</v>
       </c>
       <c r="E70" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F70" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G70" s="5" t="s">
+      <c r="G70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H70" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="H70" s="5" t="s">
+      <c r="I70" s="5"/>
+      <c r="J70" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="K70" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="I70" s="5" t="s">
+      <c r="L70" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="J70" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K70" s="5" t="s">
+      <c r="M70" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="L70" s="6" t="s">
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="s">
         <v>490</v>
-      </c>
-[...6 lines deleted...]
-        <v>1910</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G71" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="D71" s="5" t="s">
+      <c r="H71" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="E71" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G71" s="5" t="s">
+      <c r="I71" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="H71" s="5" t="s">
+      <c r="J71" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="I71" s="5"/>
-      <c r="J71" s="5" t="s">
+      <c r="K71" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="K71" s="5" t="s">
+      <c r="L71" s="6" t="s">
         <v>497</v>
       </c>
-      <c r="L71" s="6" t="s">
+      <c r="M71" s="5" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>16</v>
+        <v>365</v>
       </c>
       <c r="D72" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="H72" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="E72" s="5" t="s">
+      <c r="I72" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="F72" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H72" s="5" t="s">
+      <c r="J72" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K72" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="I72" s="5" t="s">
+      <c r="L72" s="6" t="s">
         <v>504</v>
       </c>
-      <c r="J72" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K72" s="5" t="s">
+      <c r="M72" s="5" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>16</v>
+        <v>366</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>491</v>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G73" s="5" t="s">
+        <v>507</v>
       </c>
       <c r="H73" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="I73" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="I73" s="5" t="s">
+      <c r="J73" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K73" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="J73" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K73" s="5" t="s">
+      <c r="L73" s="6" t="s">
         <v>511</v>
       </c>
-      <c r="L73" s="6" t="s">
+      <c r="M73" s="5" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E74" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="F74" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G74" s="5" t="s">
         <v>515</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="H74" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="I74" s="5"/>
+      <c r="I74" s="5" t="s">
+        <v>517</v>
+      </c>
       <c r="J74" s="5" t="s">
-        <v>496</v>
+        <v>195</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>515</v>
+        <v>17</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G75" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G75" s="5" t="s">
+        <v>522</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="J75" s="5" t="s">
-        <v>521</v>
+        <v>195</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="5" t="s">
-        <v>525</v>
+      <c r="A76" s="5" t="n">
+        <v>1910</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G76" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>531</v>
       </c>
       <c r="I76" s="5"/>
       <c r="J76" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>493</v>
+        <v>16</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>531</v>
-[...4 lines deleted...]
-        </is>
+        <v>537</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>538</v>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G77" s="5" t="s">
-[...7 lines deleted...]
-      <c r="I77" s="5"/>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>540</v>
+      </c>
       <c r="J77" s="5" t="s">
-        <v>496</v>
+        <v>21</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="I78" s="5"/>
+        <v>545</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>546</v>
+      </c>
       <c r="J78" s="5" t="s">
-        <v>496</v>
+        <v>21</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>493</v>
+        <v>365</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>16</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>529</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>493</v>
+        <v>365</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>336</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>529</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="F80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="I80" s="5"/>
+        <v>552</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>556</v>
+      </c>
       <c r="J80" s="5" t="s">
-        <v>496</v>
+        <v>557</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>542</v>
+        <v>561</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>531</v>
+        <v>562</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H81" s="5" t="s">
-        <v>547</v>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K81" s="5" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>493</v>
+        <v>567</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G82" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>555</v>
+      <c r="G82" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="H82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K82" s="5" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="L82" s="6" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>492</v>
+        <v>573</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="s">
-        <v>560</v>
+        <v>574</v>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>561</v>
+        <v>532</v>
       </c>
       <c r="K83" s="5" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F84" s="5" t="s">
-        <v>566</v>
+        <v>17</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H84" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H84" s="5" t="s">
+        <v>579</v>
       </c>
       <c r="I84" s="5"/>
       <c r="J84" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>493</v>
-[...7 lines deleted...]
-        </is>
+        <v>365</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>571</v>
+        <v>583</v>
       </c>
       <c r="I85" s="5"/>
       <c r="J85" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K85" s="5" t="s">
-        <v>572</v>
+        <v>584</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>574</v>
+        <v>586</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>336</v>
+        <v>529</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>567</v>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H86" s="5" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="I86" s="5"/>
       <c r="J86" s="5" t="s">
-        <v>580</v>
+        <v>532</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H87" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H87" s="5" t="s">
+        <v>591</v>
       </c>
       <c r="I87" s="5"/>
       <c r="J87" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K87" s="5" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>589</v>
+        <v>528</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>529</v>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H88" s="5" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>537</v>
+        <v>573</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F89" s="5" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H89" s="5" t="s">
-        <v>596</v>
+      <c r="H89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I89" s="5"/>
       <c r="J89" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K89" s="5" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>493</v>
+        <v>573</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>590</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>602</v>
       </c>
       <c r="F90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G90" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>606</v>
+        <v>365</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>226</v>
+        <v>612</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>613</v>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>186</v>
+        <v>616</v>
       </c>
       <c r="K91" s="5" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G92" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H92" s="5" t="s">
-        <v>614</v>
+      <c r="H92" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I92" s="5"/>
       <c r="J92" s="5" t="s">
-        <v>561</v>
+        <v>532</v>
       </c>
       <c r="K92" s="5" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>336</v>
+        <v>625</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>576</v>
+        <v>529</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>619</v>
+        <v>18</v>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H93" s="5" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="I93" s="5"/>
       <c r="J93" s="5" t="s">
-        <v>580</v>
+        <v>627</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>626</v>
+        <v>529</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>493</v>
+        <v>573</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F94" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F94" s="5" t="s">
+        <v>602</v>
       </c>
       <c r="G94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H94" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H94" s="5" t="s">
+        <v>632</v>
       </c>
       <c r="I94" s="5"/>
       <c r="J94" s="5" t="s">
-        <v>561</v>
+        <v>532</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>336</v>
+        <v>529</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>493</v>
+        <v>626</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H95" s="5" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="I95" s="5"/>
       <c r="J95" s="5" t="s">
-        <v>561</v>
+        <v>532</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>493</v>
-[...9 lines deleted...]
-        </is>
+        <v>234</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="I96" s="5"/>
+        <v>644</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>645</v>
+      </c>
       <c r="J96" s="5" t="s">
-        <v>638</v>
+        <v>195</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>643</v>
+        <v>528</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>405</v>
+        <v>529</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="I97" s="5"/>
       <c r="J97" s="5" t="s">
-        <v>186</v>
+        <v>597</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>45</v>
+        <v>365</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>316</v>
+        <v>612</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>655</v>
+      </c>
+      <c r="F98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>651</v>
+        <v>616</v>
       </c>
       <c r="K98" s="5" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="L98" s="6" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>657</v>
+        <v>529</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H99" s="5" t="s">
-        <v>658</v>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I99" s="5"/>
       <c r="J99" s="5" t="s">
-        <v>659</v>
+        <v>597</v>
       </c>
       <c r="K99" s="5" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="L99" s="6" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>529</v>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H100" s="5" t="s">
-        <v>665</v>
-[...3 lines deleted...]
-      </c>
+        <v>667</v>
+      </c>
+      <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
-        <v>21</v>
+        <v>597</v>
       </c>
       <c r="K100" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>493</v>
+        <v>672</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H101" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H101" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="I101" s="5"/>
       <c r="J101" s="5" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>493</v>
+        <v>679</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>336</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>441</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>677</v>
-[...3 lines deleted...]
-      </c>
+        <v>680</v>
+      </c>
+      <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
-        <v>672</v>
+        <v>195</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>493</v>
+        <v>45</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>336</v>
-[...9 lines deleted...]
-        </is>
+        <v>332</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>431</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H103" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>672</v>
+        <v>687</v>
       </c>
       <c r="K103" s="5" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>493</v>
+        <v>692</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>537</v>
+        <v>694</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="s">
-        <v>672</v>
+        <v>695</v>
       </c>
       <c r="K104" s="5" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>531</v>
+        <v>365</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-        </is>
+        <v>612</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>700</v>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H105" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I105" s="5"/>
+      <c r="H105" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>702</v>
+      </c>
       <c r="J105" s="5" t="s">
-        <v>672</v>
+        <v>21</v>
       </c>
       <c r="K105" s="5" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>337</v>
+        <v>529</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>574</v>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G106" s="5" t="s">
-[...3 lines deleted...]
-        <v>699</v>
+      <c r="G106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H106" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I106" s="5" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>186</v>
+        <v>708</v>
       </c>
       <c r="K106" s="5" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>336</v>
+        <v>529</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>365</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>21</v>
+        <v>708</v>
       </c>
       <c r="K107" s="5" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>336</v>
+        <v>529</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>365</v>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>21</v>
+        <v>708</v>
       </c>
       <c r="K108" s="5" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="5" t="n">
-        <v>1912</v>
+      <c r="A109" s="5" t="s">
+        <v>724</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>337</v>
+        <v>529</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>725</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G109" s="5" t="s">
-        <v>717</v>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>718</v>
-[...3 lines deleted...]
-      </c>
+        <v>573</v>
+      </c>
+      <c r="I109" s="5"/>
       <c r="J109" s="5" t="s">
-        <v>186</v>
+        <v>708</v>
       </c>
       <c r="K109" s="5" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>567</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>529</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I110" s="5"/>
-      <c r="J110" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J110" s="5" t="s">
+        <v>708</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>725</v>
-[...1 lines deleted...]
-      <c r="M110" s="5"/>
+        <v>731</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>732</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>45</v>
+        <v>366</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>316</v>
+        <v>491</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>727</v>
-[...7 lines deleted...]
-        </is>
+        <v>700</v>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>734</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>731</v>
+        <v>195</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>45</v>
+        <v>365</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>316</v>
+        <v>612</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>741</v>
+      </c>
+      <c r="F112" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>738</v>
+        <v>21</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>365</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>741</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H113" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H113" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>743</v>
-[...1 lines deleted...]
-      <c r="M113" s="5"/>
+        <v>751</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>752</v>
+      </c>
     </row>
     <row r="114">
-      <c r="A114" s="5" t="s">
-        <v>744</v>
+      <c r="A114" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>337</v>
+        <v>366</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>455</v>
+        <v>491</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>664</v>
+        <v>700</v>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G114" s="5" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="I114" s="5" t="s">
-        <v>719</v>
+        <v>755</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="K114" s="5" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D115" s="5" t="s">
-[...3 lines deleted...]
-        <v>502</v>
+      <c r="D115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H115" s="5" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K115" s="5" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>754</v>
-[...3 lines deleted...]
-      </c>
+        <v>761</v>
+      </c>
+      <c r="M115" s="5"/>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>493</v>
+        <v>45</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>764</v>
+      </c>
+      <c r="G116" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H116" s="5" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="I116" s="5"/>
+        <v>765</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>766</v>
+      </c>
       <c r="J116" s="5" t="s">
-        <v>186</v>
+        <v>767</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>763</v>
+        <v>45</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>89</v>
+        <v>332</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>764</v>
+        <v>18</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>431</v>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H117" s="5" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>186</v>
+        <v>774</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>403</v>
+        <v>361</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="D118" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E118" s="5" t="s">
-[...9 lines deleted...]
-        <v>774</v>
+      <c r="D118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I118" s="5"/>
-      <c r="J118" s="5" t="s">
-        <v>186</v>
+      <c r="J118" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K118" s="5" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>776</v>
-[...3 lines deleted...]
-      </c>
+        <v>779</v>
+      </c>
+      <c r="M118" s="5"/>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>336</v>
+        <v>366</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>576</v>
+        <v>491</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G119" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G119" s="5" t="s">
+        <v>781</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>580</v>
+        <v>195</v>
       </c>
       <c r="K119" s="5" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>590</v>
+        <v>16</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>538</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H120" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I120" s="5"/>
+      <c r="H120" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>788</v>
+      </c>
       <c r="J120" s="5" t="s">
-        <v>785</v>
+        <v>21</v>
       </c>
       <c r="K120" s="5" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="L120" s="6" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>336</v>
+        <v>529</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>656</v>
+        <v>16</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>790</v>
-[...9 lines deleted...]
-        </is>
+        <v>793</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>794</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>791</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
-        <v>580</v>
+        <v>195</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>337</v>
+        <v>799</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>455</v>
+        <v>89</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>664</v>
-[...4 lines deleted...]
-        </is>
+        <v>800</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="G122" s="5" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>493</v>
-[...14 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>809</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>810</v>
+      </c>
+      <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
-        <v>785</v>
+        <v>195</v>
       </c>
       <c r="K123" s="5" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>576</v>
-[...4 lines deleted...]
-        </is>
+        <v>612</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>741</v>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H124" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I124" s="5"/>
+      <c r="H124" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="I124" s="5" t="s">
+        <v>816</v>
+      </c>
       <c r="J124" s="5" t="s">
-        <v>580</v>
+        <v>616</v>
       </c>
       <c r="K124" s="5" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="L124" s="6" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>815</v>
+        <v>626</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>657</v>
+        <v>529</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H125" s="5" t="s">
-        <v>816</v>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I125" s="5"/>
       <c r="J125" s="5" t="s">
-        <v>659</v>
+        <v>821</v>
       </c>
       <c r="K125" s="5" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="L125" s="6" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>493</v>
+        <v>692</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>664</v>
+        <v>826</v>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G126" s="5" t="s">
-        <v>405</v>
+      <c r="G126" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>821</v>
-[...1 lines deleted...]
-      <c r="I126" s="5"/>
+        <v>827</v>
+      </c>
+      <c r="I126" s="5" t="s">
+        <v>828</v>
+      </c>
       <c r="J126" s="5" t="s">
-        <v>785</v>
+        <v>616</v>
       </c>
       <c r="K126" s="5" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="L126" s="6" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>657</v>
+        <v>366</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>576</v>
+        <v>491</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>826</v>
+        <v>700</v>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G127" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G127" s="5" t="s">
+        <v>833</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>829</v>
+        <v>195</v>
       </c>
       <c r="K127" s="5" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="L127" s="6" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C128" s="5" t="s">
-        <v>336</v>
+        <v>840</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>529</v>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="I128" s="5"/>
+        <v>841</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>842</v>
+      </c>
       <c r="J128" s="5" t="s">
-        <v>785</v>
+        <v>821</v>
       </c>
       <c r="K128" s="5" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="L128" s="6" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>538</v>
+        <v>365</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>493</v>
+        <v>612</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I129" s="5"/>
       <c r="J129" s="5" t="s">
-        <v>785</v>
+        <v>616</v>
       </c>
       <c r="K129" s="5" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="L129" s="6" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>16</v>
+        <v>851</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>693</v>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G130" s="5" t="s">
-        <v>844</v>
+      <c r="G130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>845</v>
-[...3 lines deleted...]
-      </c>
+        <v>852</v>
+      </c>
+      <c r="I130" s="5"/>
       <c r="J130" s="5" t="s">
-        <v>21</v>
+        <v>695</v>
       </c>
       <c r="K130" s="5" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="L130" s="6" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>493</v>
+        <v>365</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>851</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>700</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G131" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>857</v>
       </c>
       <c r="I131" s="5"/>
       <c r="J131" s="5" t="s">
-        <v>852</v>
+        <v>821</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>857</v>
+        <v>693</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-        </is>
+        <v>612</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>862</v>
       </c>
       <c r="F132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="I132" s="5"/>
+        <v>863</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>864</v>
+      </c>
       <c r="J132" s="5" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>863</v>
+        <v>14</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>864</v>
+        <v>365</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>865</v>
+        <v>529</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>700</v>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H133" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H133" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="I133" s="5"/>
       <c r="J133" s="5" t="s">
-        <v>869</v>
-[...4 lines deleted...]
-        </is>
+        <v>821</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>871</v>
       </c>
       <c r="L133" s="6" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>492</v>
+        <v>574</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>529</v>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G134" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H134" s="5" t="s">
-        <v>874</v>
+      <c r="H134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I134" s="5"/>
       <c r="J134" s="5" t="s">
-        <v>852</v>
+        <v>821</v>
       </c>
       <c r="K134" s="5" t="s">
         <v>875</v>
       </c>
       <c r="L134" s="6" t="s">
         <v>876</v>
       </c>
       <c r="M134" s="5" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>878</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>492</v>
+        <v>16</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>879</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G135" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G135" s="5" t="s">
+        <v>880</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="I135" s="5"/>
+        <v>881</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>882</v>
+      </c>
       <c r="J135" s="5" t="s">
-        <v>852</v>
+        <v>21</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>493</v>
+        <v>887</v>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H136" s="5" t="s">
-        <v>883</v>
+      <c r="H136" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="s">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="K136" s="5" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>16</v>
+        <v>893</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>529</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>888</v>
+        <v>672</v>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="s">
-        <v>852</v>
+        <v>894</v>
       </c>
       <c r="K137" s="5" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>14</v>
+        <v>899</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>857</v>
+        <v>900</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>493</v>
+        <v>901</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>902</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>903</v>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H138" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I138" s="5"/>
+      <c r="H138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I138" s="5" t="s">
+        <v>904</v>
+      </c>
       <c r="J138" s="5" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>905</v>
+      </c>
+      <c r="K138" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L138" s="6" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>897</v>
+        <v>908</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>898</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>909</v>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>899</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I139" s="5"/>
       <c r="J139" s="5" t="s">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="K139" s="5" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>904</v>
+        <v>914</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>16</v>
+        <v>529</v>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F140" s="5" t="s">
-        <v>17</v>
+      <c r="F140" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>905</v>
+        <v>567</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="s">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="K140" s="5" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>316</v>
+        <v>528</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>529</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H141" s="5" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>919</v>
+      </c>
+      <c r="I141" s="5"/>
       <c r="J141" s="5" t="s">
-        <v>913</v>
+        <v>888</v>
       </c>
       <c r="K141" s="5" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>805</v>
+        <v>16</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H142" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H142" s="5" t="s">
+        <v>924</v>
       </c>
       <c r="I142" s="5"/>
       <c r="J142" s="5" t="s">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="K142" s="5" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>863</v>
+        <v>14</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>316</v>
+        <v>893</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-        <v>922</v>
+        <v>529</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H143" s="5" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>929</v>
+      </c>
+      <c r="I143" s="5"/>
       <c r="J143" s="5" t="s">
-        <v>925</v>
+        <v>888</v>
       </c>
       <c r="K143" s="5" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>657</v>
+        <v>529</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>930</v>
+        <v>934</v>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>580</v>
+        <v>888</v>
       </c>
       <c r="K144" s="5" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>336</v>
+        <v>529</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="E145" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F145" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F145" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H145" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H145" s="5" t="s">
+        <v>941</v>
       </c>
       <c r="I145" s="5"/>
       <c r="J145" s="5" t="s">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="K145" s="5" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="L145" s="6" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>493</v>
+        <v>332</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>941</v>
-[...7 lines deleted...]
-        <v>942</v>
+        <v>45</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="F146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>943</v>
-[...1 lines deleted...]
-      <c r="I146" s="5"/>
+        <v>947</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>948</v>
+      </c>
       <c r="J146" s="5" t="s">
-        <v>852</v>
+        <v>949</v>
       </c>
       <c r="K146" s="5" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
       <c r="L146" s="6" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>940</v>
+        <v>953</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>493</v>
+        <v>841</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H147" s="5" t="s">
-        <v>590</v>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I147" s="5"/>
       <c r="J147" s="5" t="s">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>14</v>
+        <v>899</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>493</v>
+        <v>332</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>636</v>
+        <v>45</v>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F148" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F148" s="5" t="s">
+        <v>958</v>
       </c>
       <c r="G148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H148" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I148" s="5"/>
+      <c r="H148" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>960</v>
+      </c>
       <c r="J148" s="5" t="s">
-        <v>852</v>
+        <v>961</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>952</v>
+        <v>963</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>953</v>
+        <v>964</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>955</v>
+        <v>693</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>16</v>
+        <v>612</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>18</v>
+        <v>966</v>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>956</v>
+        <v>967</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>957</v>
+        <v>968</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>21</v>
+        <v>616</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>958</v>
+        <v>969</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>959</v>
+        <v>970</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>960</v>
+        <v>971</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>962</v>
+        <v>365</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H150" s="5" t="s">
-        <v>636</v>
+      <c r="H150" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
-        <v>963</v>
+        <v>888</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>965</v>
+        <v>974</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>966</v>
+        <v>975</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>636</v>
+        <v>529</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>493</v>
-[...7 lines deleted...]
-        </is>
+        <v>977</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>978</v>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H151" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H151" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="I151" s="5"/>
       <c r="J151" s="5" t="s">
-        <v>963</v>
+        <v>888</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>969</v>
+        <v>980</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>970</v>
+        <v>981</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>971</v>
+        <v>982</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>973</v>
+        <v>529</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>573</v>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H152" s="5" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="I152" s="5"/>
       <c r="J152" s="5" t="s">
-        <v>963</v>
+        <v>888</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>316</v>
+        <v>529</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>45</v>
+        <v>672</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H153" s="5" t="s">
-        <v>978</v>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I153" s="5"/>
       <c r="J153" s="5" t="s">
-        <v>979</v>
+        <v>888</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="D154" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="5" t="s">
-        <v>984</v>
+        <v>18</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G154" s="5" t="s">
-        <v>985</v>
+      <c r="G154" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="J154" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>89</v>
+        <v>998</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>992</v>
-[...3 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="I155" s="5"/>
       <c r="J155" s="5" t="s">
-        <v>21</v>
+        <v>999</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>493</v>
+        <v>672</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>998</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>441</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H156" s="5" t="s">
+      <c r="H156" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J156" s="5" t="s">
         <v>999</v>
       </c>
-      <c r="I156" s="5"/>
-[...2 lines deleted...]
-      </c>
       <c r="K156" s="5" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>493</v>
+        <v>1009</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>336</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>441</v>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>1004</v>
-[...3 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="I157" s="5"/>
       <c r="J157" s="5" t="s">
-        <v>963</v>
+        <v>999</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>537</v>
+        <v>332</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>493</v>
+        <v>45</v>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F158" s="5" t="s">
-        <v>18</v>
+      <c r="F158" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="I158" s="5"/>
       <c r="J158" s="5" t="s">
-        <v>963</v>
+        <v>1015</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D159" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D159" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E159" s="5" t="s">
+        <v>1020</v>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G159" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G159" s="5" t="s">
+        <v>1021</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="J159" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D160" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D160" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G160" s="5" t="s">
-        <v>1020</v>
+      <c r="G160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="I160" s="5"/>
+        <v>1028</v>
+      </c>
+      <c r="I160" s="5" t="s">
+        <v>1029</v>
+      </c>
       <c r="J160" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>537</v>
+        <v>1034</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F161" s="5" t="s">
-        <v>1026</v>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>590</v>
+        <v>1035</v>
       </c>
       <c r="I161" s="5"/>
       <c r="J161" s="5" t="s">
-        <v>963</v>
+        <v>999</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>636</v>
+        <v>529</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>493</v>
+        <v>365</v>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1031</v>
-[...1 lines deleted...]
-      <c r="I162" s="5"/>
+        <v>1040</v>
+      </c>
+      <c r="I162" s="5" t="s">
+        <v>1041</v>
+      </c>
       <c r="J162" s="5" t="s">
-        <v>963</v>
+        <v>999</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1032</v>
+        <v>1042</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1033</v>
+        <v>1043</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1034</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>336</v>
+        <v>573</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>493</v>
-[...7 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>999</v>
+        <v>1046</v>
       </c>
       <c r="I163" s="5"/>
       <c r="J163" s="5" t="s">
-        <v>963</v>
+        <v>999</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>999</v>
+        <v>89</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1041</v>
-[...1 lines deleted...]
-      <c r="I164" s="5"/>
+        <v>1050</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>1051</v>
+      </c>
       <c r="J164" s="5" t="s">
-        <v>963</v>
+        <v>21</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>493</v>
+        <v>16</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>492</v>
-[...6 lines deleted...]
-      <c r="F165" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E165" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G165" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>1057</v>
       </c>
       <c r="I165" s="5"/>
       <c r="J165" s="5" t="s">
-        <v>963</v>
+        <v>21</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>45</v>
+        <v>529</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>573</v>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F166" s="5" t="s">
-        <v>1051</v>
+        <v>1062</v>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1052</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="I166" s="5"/>
       <c r="J166" s="5" t="s">
-        <v>1054</v>
+        <v>999</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1055</v>
+        <v>1063</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="5" t="n">
-        <v>1915</v>
+      <c r="A167" s="5" t="s">
+        <v>1066</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>336</v>
+        <v>672</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H167" s="5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="H167" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I167" s="5"/>
       <c r="J167" s="5" t="s">
-        <v>1059</v>
+        <v>999</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1061</v>
+        <v>1069</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>1036</v>
+        <v>1072</v>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
-        <v>1064</v>
+        <v>1035</v>
       </c>
       <c r="I168" s="5"/>
       <c r="J168" s="5" t="s">
-        <v>1059</v>
+        <v>999</v>
       </c>
       <c r="K168" s="5" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
       <c r="L168" s="6" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>1067</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>336</v>
+        <v>1035</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="I169" s="5"/>
       <c r="J169" s="5" t="s">
-        <v>1059</v>
+        <v>999</v>
       </c>
       <c r="K169" s="5" t="s">
-        <v>1070</v>
+        <v>1078</v>
       </c>
       <c r="L169" s="6" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>16</v>
+        <v>529</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>89</v>
-[...7 lines deleted...]
-        </is>
+        <v>528</v>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H170" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I170" s="5"/>
       <c r="J170" s="5" t="s">
-        <v>21</v>
+        <v>999</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
-        <v>493</v>
+        <v>45</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>566</v>
+        <v>17</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>18</v>
+        <v>1087</v>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="I171" s="5"/>
+        <v>1088</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>1089</v>
+      </c>
       <c r="J171" s="5" t="s">
-        <v>1059</v>
+        <v>1090</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1081</v>
+        <v>1091</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1082</v>
+        <v>1092</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1083</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="172">
-      <c r="A172" s="5" t="s">
-        <v>1084</v>
+      <c r="A172" s="5" t="n">
+        <v>1915</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
-        <v>492</v>
+        <v>365</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H172" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I172" s="5"/>
+      <c r="H172" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>1094</v>
+      </c>
       <c r="J172" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1086</v>
+        <v>1096</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1087</v>
+        <v>1097</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1089</v>
+        <v>1099</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
-        <v>493</v>
+        <v>365</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>1090</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>1072</v>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H173" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H173" s="5" t="s">
+        <v>1100</v>
       </c>
       <c r="I173" s="5"/>
       <c r="J173" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1091</v>
+        <v>1101</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1092</v>
+        <v>1102</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1093</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1094</v>
+        <v>1104</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>1080</v>
+        <v>365</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F174" s="5" t="s">
-        <v>566</v>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1095</v>
+        <v>1105</v>
       </c>
       <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K174" s="5" t="s">
-        <v>1096</v>
+        <v>1106</v>
       </c>
       <c r="L174" s="6" t="s">
-        <v>1097</v>
+        <v>1107</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>1098</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1099</v>
+        <v>1109</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>1100</v>
+        <v>16</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>492</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>602</v>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H175" s="5" t="s">
-        <v>1101</v>
-[...1 lines deleted...]
-      <c r="I175" s="5"/>
+        <v>1110</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>1111</v>
+      </c>
       <c r="J175" s="5" t="s">
-        <v>1059</v>
+        <v>21</v>
       </c>
       <c r="K175" s="5" t="s">
-        <v>1102</v>
+        <v>1112</v>
       </c>
       <c r="L175" s="6" t="s">
-        <v>1103</v>
+        <v>1113</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>1104</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1105</v>
+        <v>1115</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>1100</v>
+        <v>529</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>493</v>
-[...9 lines deleted...]
-        </is>
+        <v>1116</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
-        <v>1106</v>
+        <v>366</v>
       </c>
       <c r="I176" s="5"/>
       <c r="J176" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1107</v>
+        <v>1117</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1110</v>
+        <v>1120</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1100</v>
+        <v>1121</v>
       </c>
       <c r="I177" s="5"/>
       <c r="J177" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1111</v>
+        <v>1122</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>1114</v>
+        <v>1125</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="C178" s="5" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>493</v>
+        <v>1126</v>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F178" s="5" t="s">
-        <v>18</v>
+      <c r="F178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G178" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H178" s="5" t="s">
-        <v>531</v>
+      <c r="H178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I178" s="5"/>
       <c r="J178" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K178" s="5" t="s">
-        <v>1115</v>
+        <v>1127</v>
       </c>
       <c r="L178" s="6" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>1117</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>1118</v>
+        <v>1130</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="5" t="s">
-        <v>493</v>
+        <v>1116</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F179" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F179" s="5" t="s">
+        <v>602</v>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H179" s="5" t="s">
-        <v>1119</v>
+        <v>1131</v>
       </c>
       <c r="I179" s="5"/>
       <c r="J179" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K179" s="5" t="s">
-        <v>1120</v>
+        <v>1132</v>
       </c>
       <c r="L179" s="6" t="s">
-        <v>1121</v>
+        <v>1133</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>1122</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>1123</v>
+        <v>1135</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="5" t="s">
-        <v>999</v>
+        <v>1136</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>528</v>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G180" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H180" s="5" t="s">
-        <v>1125</v>
+        <v>1137</v>
       </c>
       <c r="I180" s="5"/>
       <c r="J180" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K180" s="5" t="s">
-        <v>1126</v>
+        <v>1138</v>
       </c>
       <c r="L180" s="6" t="s">
-        <v>1127</v>
+        <v>1139</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>1128</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="5" t="s">
-        <v>493</v>
+        <v>1136</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>1100</v>
+        <v>529</v>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H181" s="5" t="s">
-        <v>531</v>
+        <v>1142</v>
       </c>
       <c r="I181" s="5"/>
       <c r="J181" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K181" s="5" t="s">
-        <v>1130</v>
+        <v>1143</v>
       </c>
       <c r="L181" s="6" t="s">
-        <v>1131</v>
+        <v>1144</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>1132</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="5" t="s">
-        <v>999</v>
+        <v>529</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>528</v>
+      </c>
+      <c r="E182" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G182" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H182" s="5" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="I182" s="5"/>
       <c r="J182" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K182" s="5" t="s">
-        <v>1135</v>
+        <v>1147</v>
       </c>
       <c r="L182" s="6" t="s">
-        <v>1136</v>
+        <v>1148</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>1137</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>1138</v>
+        <v>1150</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>14</v>
+        <v>439</v>
       </c>
       <c r="C183" s="5" t="s">
-        <v>1139</v>
+        <v>528</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F183" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F183" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H183" s="5" t="s">
-        <v>1140</v>
+        <v>567</v>
       </c>
       <c r="I183" s="5"/>
       <c r="J183" s="5" t="s">
-        <v>1059</v>
+        <v>1095</v>
       </c>
       <c r="K183" s="5" t="s">
-        <v>1141</v>
+        <v>1151</v>
       </c>
       <c r="L183" s="6" t="s">
-        <v>1142</v>
+        <v>1152</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>1143</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="184">
-      <c r="A184" s="5" t="n">
-        <v>1916</v>
+      <c r="A184" s="5" t="s">
+        <v>1154</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="5" t="s">
-        <v>1144</v>
+        <v>529</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>531</v>
+        <v>567</v>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H184" s="5" t="s">
-        <v>1145</v>
+        <v>1155</v>
       </c>
       <c r="I184" s="5"/>
       <c r="J184" s="5" t="s">
-        <v>1146</v>
+        <v>1095</v>
       </c>
       <c r="K184" s="5" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
       <c r="L184" s="6" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="5" t="s">
-        <v>1151</v>
+        <v>1035</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>18</v>
+        <v>1160</v>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H185" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H185" s="5" t="s">
+        <v>1161</v>
       </c>
       <c r="I185" s="5"/>
       <c r="J185" s="5" t="s">
-        <v>1146</v>
+        <v>1095</v>
       </c>
       <c r="K185" s="5" t="s">
-        <v>1152</v>
+        <v>1162</v>
       </c>
       <c r="L185" s="6" t="s">
-        <v>1153</v>
+        <v>1163</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>1154</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>1155</v>
+        <v>1165</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="5" t="s">
-        <v>1156</v>
+        <v>529</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>531</v>
+        <v>1136</v>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G186" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H186" s="5" t="s">
-        <v>1157</v>
+        <v>567</v>
       </c>
       <c r="I186" s="5"/>
       <c r="J186" s="5" t="s">
-        <v>1146</v>
+        <v>1095</v>
       </c>
       <c r="K186" s="5" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
       <c r="L186" s="6" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="5" t="s">
-        <v>1162</v>
+        <v>1035</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>531</v>
-[...4 lines deleted...]
-        </is>
+        <v>529</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H187" s="5" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="I187" s="5"/>
       <c r="J187" s="5" t="s">
-        <v>1146</v>
+        <v>1095</v>
       </c>
       <c r="K187" s="5" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="L187" s="6" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>1166</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="5" t="s">
-        <v>1156</v>
+        <v>1175</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G188" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H188" s="5" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="I188" s="5"/>
       <c r="J188" s="5" t="s">
-        <v>1146</v>
+        <v>1095</v>
       </c>
       <c r="K188" s="5" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="L188" s="6" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="5" t="s">
-        <v>1172</v>
+      <c r="A189" s="5" t="n">
+        <v>1916</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="5" t="s">
-        <v>1156</v>
+        <v>1180</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>531</v>
+        <v>567</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H189" s="5" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
       <c r="I189" s="5"/>
       <c r="J189" s="5" t="s">
-        <v>1146</v>
+        <v>1182</v>
       </c>
       <c r="K189" s="5" t="s">
-        <v>1174</v>
+        <v>1183</v>
       </c>
       <c r="L189" s="6" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C190" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="C190" s="5" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F190" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G190" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H190" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I190" s="5"/>
       <c r="J190" s="5" t="s">
-        <v>186</v>
+        <v>1182</v>
       </c>
       <c r="K190" s="5" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
       <c r="L190" s="6" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C191" s="5" t="s">
-        <v>336</v>
+        <v>1192</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>1185</v>
+        <v>567</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H191" s="5" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>1193</v>
+      </c>
+      <c r="I191" s="5"/>
       <c r="J191" s="5" t="s">
-        <v>580</v>
+        <v>1182</v>
       </c>
       <c r="K191" s="5" t="s">
-        <v>1188</v>
+        <v>1194</v>
       </c>
       <c r="L191" s="6" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C192" s="5" t="s">
-        <v>1156</v>
+        <v>1198</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>531</v>
+        <v>567</v>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G192" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H192" s="5" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
       <c r="I192" s="5"/>
       <c r="J192" s="5" t="s">
-        <v>1146</v>
+        <v>1182</v>
       </c>
       <c r="K192" s="5" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="L192" s="6" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>336</v>
+        <v>1192</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>1185</v>
+        <v>567</v>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H193" s="5" t="s">
-        <v>1197</v>
-[...3 lines deleted...]
-      </c>
+        <v>1204</v>
+      </c>
+      <c r="I193" s="5"/>
       <c r="J193" s="5" t="s">
-        <v>580</v>
+        <v>1182</v>
       </c>
       <c r="K193" s="5" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="L193" s="6" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>1202</v>
+        <v>1208</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>89</v>
+        <v>1192</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>1205</v>
+        <v>567</v>
+      </c>
+      <c r="E194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G194" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H194" s="5" t="s">
-        <v>1206</v>
-[...3 lines deleted...]
-      </c>
+        <v>1209</v>
+      </c>
+      <c r="I194" s="5"/>
       <c r="J194" s="5" t="s">
-        <v>186</v>
+        <v>1182</v>
       </c>
       <c r="K194" s="5" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="L194" s="6" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C195" s="5" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="C195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G195" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G195" s="5" t="s">
+        <v>1214</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K195" s="5" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="L195" s="6" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>45</v>
+        <v>365</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>1050</v>
+        <v>692</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>17</v>
+        <v>1221</v>
       </c>
       <c r="F196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G196" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H196" s="5" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>1221</v>
-[...4 lines deleted...]
-        </is>
+        <v>616</v>
+      </c>
+      <c r="K196" s="5" t="s">
+        <v>1224</v>
       </c>
       <c r="L196" s="6" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>863</v>
+        <v>14</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>45</v>
+        <v>1192</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>1050</v>
-[...5 lines deleted...]
-        <v>1225</v>
+        <v>567</v>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H197" s="5" t="s">
-        <v>1226</v>
-[...3 lines deleted...]
-      </c>
+        <v>1228</v>
+      </c>
+      <c r="I197" s="5"/>
       <c r="J197" s="5" t="s">
-        <v>1228</v>
+        <v>1182</v>
       </c>
       <c r="K197" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="L197" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="M197" s="5" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>45</v>
+        <v>365</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>294</v>
-[...4 lines deleted...]
-        </is>
+        <v>692</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>1221</v>
       </c>
       <c r="F198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G198" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H198" s="5" t="s">
         <v>1233</v>
       </c>
       <c r="I198" s="5" t="s">
         <v>1234</v>
       </c>
       <c r="J198" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="K198" s="5" t="s">
         <v>1235</v>
       </c>
-      <c r="K198" s="5" t="s">
+      <c r="L198" s="6" t="s">
         <v>1236</v>
       </c>
-      <c r="L198" s="6" t="s">
+      <c r="M198" s="5" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E199" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E199" s="5" t="s">
+        <v>1239</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>984</v>
+        <v>1240</v>
       </c>
       <c r="G199" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K199" s="5" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="L199" s="6" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="5" t="s">
-        <v>89</v>
+        <v>1248</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E200" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>1247</v>
+      <c r="E200" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F200" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G200" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H200" s="5" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="I200" s="5" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="J200" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K200" s="5" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="L200" s="6" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="5" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>1254</v>
-[...6 lines deleted...]
-      <c r="F201" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H201" s="5" t="s">
         <v>1255</v>
       </c>
-      <c r="G201" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H201" s="5" t="s">
+      <c r="I201" s="5" t="s">
         <v>1256</v>
       </c>
-      <c r="I201" s="5" t="s">
+      <c r="J201" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="J201" s="5" t="s">
+      <c r="K201" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="6" t="s">
         <v>1258</v>
       </c>
-      <c r="K201" s="5" t="s">
+      <c r="M201" s="5" t="s">
         <v>1259</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>14</v>
+        <v>899</v>
       </c>
       <c r="C202" s="5" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>1263</v>
+        <v>1086</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F202" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F202" s="5" t="s">
+        <v>1261</v>
       </c>
       <c r="G202" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H202" s="5" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I202" s="5" t="s">
         <v>1263</v>
       </c>
-      <c r="I202" s="5" t="s">
+      <c r="J202" s="5" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="K202" s="5" t="s">
         <v>1265</v>
       </c>
       <c r="L202" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="M202" s="5" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
         <v>1268</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="5" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>1254</v>
+        <v>310</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H203" s="5" t="s">
         <v>1269</v>
       </c>
       <c r="I203" s="5" t="s">
         <v>1270</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1258</v>
+        <v>1271</v>
       </c>
       <c r="K203" s="5" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="L203" s="6" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F204" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F204" s="5" t="s">
+        <v>1020</v>
       </c>
       <c r="G204" s="5" t="s">
-        <v>942</v>
+        <v>1276</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="K204" s="5" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="L204" s="6" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="M204" s="5" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="205">
-      <c r="A205" s="5" t="n">
-        <v>1921</v>
+      <c r="A205" s="5" t="s">
+        <v>1282</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C205" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D205" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D205" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F205" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F205" s="5" t="s">
+        <v>1283</v>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H205" s="5" t="s">
-        <v>1280</v>
-[...5 lines deleted...]
-        </is>
+        <v>1284</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>1285</v>
+      </c>
+      <c r="J205" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K205" s="5" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="L205" s="6" t="s">
-        <v>1282</v>
-[...1 lines deleted...]
-      <c r="M205" s="5"/>
+        <v>1287</v>
+      </c>
+      <c r="M205" s="5" t="s">
+        <v>1288</v>
+      </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>1283</v>
+        <v>1289</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="5" t="s">
-        <v>212</v>
+        <v>89</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1290</v>
+      </c>
+      <c r="E206" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F206" s="5" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="G206" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H206" s="5" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="K206" s="5" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="L206" s="6" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="M206" s="5" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C207" s="5" t="s">
-        <v>1292</v>
+        <v>16</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>16</v>
+        <v>1299</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F207" s="5" t="s">
         <v>17</v>
       </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H207" s="5" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="K207" s="5" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="L207" s="6" t="s">
-        <v>1296</v>
+        <v>1302</v>
       </c>
       <c r="M207" s="5" t="s">
-        <v>1297</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>1298</v>
+        <v>1304</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C208" s="5" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>1290</v>
+      </c>
+      <c r="E208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F208" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G208" s="5" t="s">
-        <v>1299</v>
+      <c r="G208" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H208" s="5" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>21</v>
+        <v>1294</v>
       </c>
       <c r="K208" s="5" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="L208" s="6" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="M208" s="5" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>1306</v>
+        <v>440</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G209" s="5" t="s">
-        <v>1307</v>
+        <v>978</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K209" s="5" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="L209" s="6" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="M209" s="5" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="210">
-      <c r="A210" s="5" t="s">
-        <v>1313</v>
+      <c r="A210" s="5" t="n">
+        <v>1921</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H210" s="5" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="I210" s="5"/>
       <c r="J210" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K210" s="5" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="L210" s="6" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="M210" s="5"/>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C211" s="5" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>89</v>
+        <v>332</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>984</v>
+        <v>17</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1318</v>
+        <v>1320</v>
+      </c>
+      <c r="G211" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H211" s="5" t="s">
-        <v>1319</v>
-[...1 lines deleted...]
-      <c r="I211" s="5"/>
+        <v>1321</v>
+      </c>
+      <c r="I211" s="5" t="s">
+        <v>1322</v>
+      </c>
       <c r="J211" s="5" t="s">
-        <v>21</v>
+        <v>1323</v>
       </c>
       <c r="K211" s="5" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="L211" s="6" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="M211" s="5" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C212" s="5" t="s">
-        <v>316</v>
+        <v>1328</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>1324</v>
+        <v>18</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>1325</v>
+        <v>17</v>
       </c>
       <c r="G212" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H212" s="5" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1328</v>
+        <v>195</v>
       </c>
       <c r="K212" s="5" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="L212" s="6" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="M212" s="5" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>403</v>
+        <v>14</v>
       </c>
       <c r="C213" s="5" t="s">
-        <v>1333</v>
-[...9 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>602</v>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G213" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I213" s="5"/>
+      <c r="G213" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>1337</v>
+      </c>
       <c r="J213" s="5" t="s">
-        <v>1334</v>
+        <v>21</v>
       </c>
       <c r="K213" s="5" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="L213" s="6" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="M213" s="5" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D214" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D214" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>1342</v>
       </c>
       <c r="F214" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G214" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G214" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H214" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="J214" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K214" s="5" t="s">
-        <v>1339</v>
+        <v>1346</v>
       </c>
       <c r="L214" s="6" t="s">
-        <v>1340</v>
-[...1 lines deleted...]
-      <c r="M214" s="5"/>
+        <v>1347</v>
+      </c>
+      <c r="M214" s="5" t="s">
+        <v>1348</v>
+      </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H215" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H215" s="5" t="s">
+        <v>1350</v>
       </c>
       <c r="I215" s="5"/>
       <c r="J215" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K215" s="5" t="s">
-        <v>1342</v>
+        <v>1351</v>
       </c>
       <c r="L215" s="6" t="s">
-        <v>1343</v>
+        <v>1352</v>
       </c>
       <c r="M215" s="5"/>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>1344</v>
+        <v>1353</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>656</v>
+        <v>89</v>
       </c>
       <c r="E216" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F216" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F216" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G216" s="5" t="s">
-        <v>1345</v>
+        <v>1354</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>1346</v>
-[...3 lines deleted...]
-      </c>
+        <v>1355</v>
+      </c>
+      <c r="I216" s="5"/>
       <c r="J216" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K216" s="5" t="s">
-        <v>1348</v>
+        <v>1356</v>
       </c>
       <c r="L216" s="6" t="s">
-        <v>1349</v>
+        <v>1357</v>
       </c>
       <c r="M216" s="5" t="s">
-        <v>1350</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>1351</v>
+        <v>1359</v>
       </c>
       <c r="B217" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C217" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="C217" s="5" t="s">
-[...15 lines deleted...]
-        </is>
+      <c r="D217" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>1361</v>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H217" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H217" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I217" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J217" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="K217" s="5" t="s">
+        <v>1365</v>
       </c>
       <c r="L217" s="6" t="s">
-        <v>1352</v>
-[...1 lines deleted...]
-      <c r="M217" s="5"/>
+        <v>1366</v>
+      </c>
+      <c r="M217" s="5" t="s">
+        <v>1367</v>
+      </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>332</v>
+        <v>439</v>
       </c>
       <c r="C218" s="5" t="s">
-        <v>16</v>
+        <v>1369</v>
       </c>
       <c r="D218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H218" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I218" s="5"/>
-      <c r="J218" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J218" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="K218" s="5" t="s">
+        <v>1371</v>
       </c>
       <c r="L218" s="6" t="s">
-        <v>1354</v>
-[...1 lines deleted...]
-      <c r="M218" s="5"/>
+        <v>1372</v>
+      </c>
+      <c r="M218" s="5" t="s">
+        <v>1373</v>
+      </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>1355</v>
+        <v>1374</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C219" s="5" t="s">
-        <v>1356</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G219" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I219" s="5"/>
-      <c r="J219" s="5" t="s">
-        <v>1359</v>
+      <c r="J219" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K219" s="5" t="s">
-        <v>1360</v>
+        <v>1375</v>
       </c>
       <c r="L219" s="6" t="s">
-        <v>1361</v>
-[...3 lines deleted...]
-      </c>
+        <v>1376</v>
+      </c>
+      <c r="M219" s="5"/>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>1363</v>
+        <v>1377</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I220" s="5"/>
       <c r="J220" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K220" s="5" t="s">
-        <v>1364</v>
+        <v>1378</v>
       </c>
       <c r="L220" s="6" t="s">
-        <v>1365</v>
+        <v>1379</v>
       </c>
       <c r="M220" s="5"/>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>1366</v>
+        <v>1380</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C221" s="5" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>692</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G221" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G221" s="5" t="s">
+        <v>1381</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>1367</v>
+        <v>1382</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1368</v>
+        <v>1383</v>
       </c>
       <c r="J221" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K221" s="5" t="s">
-        <v>1369</v>
+        <v>1384</v>
       </c>
       <c r="L221" s="6" t="s">
-        <v>1370</v>
+        <v>1385</v>
       </c>
       <c r="M221" s="5" t="s">
-        <v>1371</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="222">
-      <c r="A222" s="5" t="n">
-        <v>1924</v>
+      <c r="A222" s="5" t="s">
+        <v>1387</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C222" s="5" t="s">
-        <v>1372</v>
-[...1 lines deleted...]
-      <c r="D222" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E222" s="5" t="s">
-        <v>1373</v>
+      <c r="D222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F222" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G222" s="5" t="s">
-[...3 lines deleted...]
-        <v>1374</v>
+      <c r="G222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I222" s="5"/>
-      <c r="J222" s="5" t="s">
-[...3 lines deleted...]
-        <v>1375</v>
+      <c r="J222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K222" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L222" s="6" t="s">
-        <v>1376</v>
-[...3 lines deleted...]
-      </c>
+        <v>1388</v>
+      </c>
+      <c r="M222" s="5"/>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>1378</v>
+        <v>1389</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C223" s="5" t="s">
-        <v>1356</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G223" s="5" t="s">
-[...12 lines deleted...]
-        <v>1382</v>
+      <c r="G223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I223" s="5"/>
+      <c r="J223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K223" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L223" s="6" t="s">
-        <v>1383</v>
-[...3 lines deleted...]
-      </c>
+        <v>1390</v>
+      </c>
+      <c r="M223" s="5"/>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C224" s="5" t="s">
-        <v>1356</v>
+        <v>1392</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>1050</v>
+        <v>1393</v>
       </c>
       <c r="E224" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F224" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G224" s="5" t="s">
-        <v>1379</v>
+        <v>1394</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>1386</v>
+        <v>16</v>
       </c>
       <c r="I224" s="5"/>
       <c r="J224" s="5" t="s">
-        <v>1359</v>
+        <v>1395</v>
       </c>
       <c r="K224" s="5" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="L224" s="6" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="M224" s="5" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C225" s="5" t="s">
-        <v>1356</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G225" s="5" t="s">
-[...9 lines deleted...]
-        <v>1359</v>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I225" s="5"/>
+      <c r="J225" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K225" s="5" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="L225" s="6" t="s">
-        <v>1394</v>
-[...3 lines deleted...]
-      </c>
+        <v>1401</v>
+      </c>
+      <c r="M225" s="5"/>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>1396</v>
+        <v>1402</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C226" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D226" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D226" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F226" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G226" s="5" t="s">
-        <v>1397</v>
+      <c r="G226" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H226" s="5" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="J226" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K226" s="5" t="s">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="L226" s="6" t="s">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="M226" s="5" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="5" t="s">
-        <v>1403</v>
+      <c r="A227" s="5" t="n">
+        <v>1924</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C227" s="5" t="s">
-        <v>1356</v>
+        <v>1408</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>1050</v>
+        <v>16</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>17</v>
+        <v>1409</v>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G227" s="5" t="s">
-        <v>1379</v>
+        <v>1409</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>1404</v>
+        <v>1410</v>
       </c>
       <c r="I227" s="5"/>
       <c r="J227" s="5" t="s">
-        <v>1359</v>
+        <v>195</v>
       </c>
       <c r="K227" s="5" t="s">
-        <v>1405</v>
+        <v>1411</v>
       </c>
       <c r="L227" s="6" t="s">
-        <v>1406</v>
+        <v>1412</v>
       </c>
       <c r="M227" s="5" t="s">
-        <v>1407</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>1408</v>
+        <v>1414</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C228" s="5" t="s">
-        <v>16</v>
+        <v>1392</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>89</v>
+        <v>1086</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>1409</v>
+        <v>17</v>
       </c>
       <c r="F228" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G228" s="5" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>21</v>
+        <v>1395</v>
       </c>
       <c r="K228" s="5" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="L228" s="6" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="M228" s="5" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C229" s="5" t="s">
-        <v>16</v>
+        <v>1392</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>89</v>
+        <v>1086</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G229" s="5" t="s">
-        <v>1417</v>
+        <v>1415</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>1418</v>
-[...3 lines deleted...]
-      </c>
+        <v>1422</v>
+      </c>
+      <c r="I229" s="5"/>
       <c r="J229" s="5" t="s">
-        <v>21</v>
+        <v>1395</v>
       </c>
       <c r="K229" s="5" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="L229" s="6" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="M229" s="5" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C230" s="5" t="s">
-        <v>1356</v>
+        <v>1392</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>1050</v>
+        <v>1086</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F230" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G230" s="5" t="s">
-        <v>1379</v>
+        <v>1415</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>1424</v>
-[...1 lines deleted...]
-      <c r="I230" s="5"/>
+        <v>1427</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>1428</v>
+      </c>
       <c r="J230" s="5" t="s">
-        <v>1359</v>
+        <v>1395</v>
       </c>
       <c r="K230" s="5" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="L230" s="6" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="M230" s="5" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C231" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D231" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D231" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E231" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G231" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G231" s="5" t="s">
+        <v>1433</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="J231" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K231" s="5" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="L231" s="6" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="M231" s="5" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C232" s="5" t="s">
-        <v>16</v>
+        <v>1392</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>1263</v>
-[...4 lines deleted...]
-        </is>
+        <v>1086</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F232" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G232" s="5" t="s">
-        <v>942</v>
+        <v>1415</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>1435</v>
-[...3 lines deleted...]
-      </c>
+        <v>1440</v>
+      </c>
+      <c r="I232" s="5"/>
       <c r="J232" s="5" t="s">
-        <v>186</v>
+        <v>1395</v>
       </c>
       <c r="K232" s="5" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="L232" s="6" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="M232" s="5" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>1434</v>
+        <v>1444</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>1247</v>
+        <v>1445</v>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G233" s="5" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="J233" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K233" s="5" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="L233" s="6" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="M233" s="5" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="5" t="s">
-        <v>1356</v>
+        <v>16</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>1050</v>
+        <v>89</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F234" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G234" s="5" t="s">
-        <v>1447</v>
-[...6 lines deleted...]
-      <c r="I234" s="5"/>
+        <v>1453</v>
+      </c>
+      <c r="H234" s="5" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>1455</v>
+      </c>
       <c r="J234" s="5" t="s">
-        <v>1359</v>
+        <v>21</v>
       </c>
       <c r="K234" s="5" t="s">
-        <v>1448</v>
+        <v>1456</v>
       </c>
       <c r="L234" s="6" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="M234" s="5" t="s">
-        <v>1450</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>1451</v>
+        <v>1459</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C235" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1392</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G235" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G235" s="5" t="s">
+        <v>1415</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>1263</v>
+        <v>1460</v>
       </c>
       <c r="I235" s="5"/>
-      <c r="J235" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J235" s="5" t="s">
+        <v>1395</v>
       </c>
       <c r="K235" s="5" t="s">
-        <v>1452</v>
+        <v>1461</v>
       </c>
       <c r="L235" s="6" t="s">
-        <v>1453</v>
-[...1 lines deleted...]
-      <c r="M235" s="5"/>
+        <v>1462</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1463</v>
+      </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>1454</v>
+        <v>1464</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D236" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D236" s="5" t="s">
-[...3 lines deleted...]
-        <v>1455</v>
+      <c r="E236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F236" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G236" s="5" t="s">
-        <v>1456</v>
+      <c r="G236" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H236" s="5" t="s">
-        <v>1457</v>
+        <v>1465</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1458</v>
+        <v>1466</v>
       </c>
       <c r="J236" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K236" s="5" t="s">
-        <v>1459</v>
+        <v>1467</v>
       </c>
       <c r="L236" s="6" t="s">
-        <v>1460</v>
+        <v>1468</v>
       </c>
       <c r="M236" s="5" t="s">
-        <v>1461</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>1462</v>
+        <v>1470</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>1463</v>
+        <v>1299</v>
+      </c>
+      <c r="E237" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G237" s="5" t="s">
-        <v>1464</v>
+        <v>978</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="J237" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K237" s="5" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="L237" s="6" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="M237" s="5" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
         <v>1470</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D238" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D238" s="5" t="s">
-[...8 lines deleted...]
-        <v>1471</v>
+      <c r="E238" s="5" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F238" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G238" s="5" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="J238" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K238" s="5" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="L238" s="6" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="M238" s="5" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C239" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>1392</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G239" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G239" s="5" t="s">
+        <v>1483</v>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I239" s="5"/>
-      <c r="J239" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J239" s="5" t="s">
+        <v>1395</v>
       </c>
       <c r="K239" s="5" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="L239" s="6" t="s">
-        <v>1479</v>
-[...1 lines deleted...]
-      <c r="M239" s="5"/>
+        <v>1485</v>
+      </c>
+      <c r="M239" s="5" t="s">
+        <v>1486</v>
+      </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C240" s="5" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>1481</v>
+        <v>16</v>
+      </c>
+      <c r="D240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F240" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G240" s="5" t="s">
-        <v>1482</v>
+      <c r="G240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H240" s="5" t="s">
-        <v>1483</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>1299</v>
+      </c>
+      <c r="I240" s="5"/>
+      <c r="J240" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K240" s="5" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="L240" s="6" t="s">
-        <v>1486</v>
-[...3 lines deleted...]
-      </c>
+        <v>1489</v>
+      </c>
+      <c r="M240" s="5"/>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D241" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D241" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E241" s="5" t="s">
+        <v>1491</v>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G241" s="5" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="K241" s="5" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="L241" s="6" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="M241" s="5" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D242" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="D242" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="E242" s="5" t="s">
+        <v>1499</v>
       </c>
       <c r="F242" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G242" s="5" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="J242" s="5" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="K242" s="5" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="L242" s="6" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="M242" s="5" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D243" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F243" s="5" t="inlineStr">
-[...12 lines deleted...]
-        </is>
+      <c r="F243" s="5" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G243" s="5" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H243" s="5" t="s">
+        <v>1508</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="J243" s="5" t="s">
         <v>21</v>
       </c>
       <c r="K243" s="5" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="L243" s="6" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="M243" s="5" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C244" s="5" t="s">
-        <v>1503</v>
-[...1 lines deleted...]
-      <c r="D244" s="5" t="s">
         <v>16</v>
       </c>
+      <c r="D244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H244" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I244" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="I244" s="5"/>
+      <c r="J244" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K244" s="5" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="L244" s="6" t="s">
-        <v>1511</v>
-[...3 lines deleted...]
-      </c>
+        <v>1515</v>
+      </c>
+      <c r="M244" s="5"/>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="5" t="s">
-        <v>1503</v>
+        <v>89</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>16</v>
+        <v>1369</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>18</v>
+        <v>1517</v>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G245" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G245" s="5" t="s">
+        <v>1518</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K245" s="5" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="L245" s="6" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="M245" s="5" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D246" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D246" s="5" t="s">
-[...3 lines deleted...]
-        <v>1247</v>
+      <c r="E246" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F246" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G246" s="5" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>21</v>
+        <v>195</v>
       </c>
       <c r="K246" s="5" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="L246" s="6" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="M246" s="5" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C247" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>1369</v>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G247" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G247" s="5" t="s">
+        <v>1532</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>1527</v>
-[...10 lines deleted...]
-        </is>
+        <v>1533</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>1534</v>
+      </c>
+      <c r="J247" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K247" s="5" t="s">
+        <v>1535</v>
       </c>
       <c r="L247" s="6" t="s">
-        <v>1528</v>
-[...1 lines deleted...]
-      <c r="M247" s="5"/>
+        <v>1536</v>
+      </c>
+      <c r="M247" s="5" t="s">
+        <v>1537</v>
+      </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D248" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D248" s="5" t="s">
+        <v>1539</v>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G248" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H248" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="H248" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>1540</v>
+      </c>
+      <c r="J248" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K248" s="5" t="s">
+        <v>1541</v>
       </c>
       <c r="L248" s="6" t="s">
-        <v>1531</v>
-[...1 lines deleted...]
-      <c r="M248" s="5"/>
+        <v>1542</v>
+      </c>
+      <c r="M248" s="5" t="s">
+        <v>1543</v>
+      </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>1532</v>
+        <v>1544</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C249" s="5" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D249" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D249" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H249" s="5" t="s">
-[...11 lines deleted...]
-        </is>
+      <c r="H249" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I249" s="5" t="s">
+        <v>1545</v>
+      </c>
+      <c r="J249" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K249" s="5" t="s">
+        <v>1546</v>
       </c>
       <c r="L249" s="6" t="s">
-        <v>1534</v>
-[...1 lines deleted...]
-      <c r="M249" s="5"/>
+        <v>1547</v>
+      </c>
+      <c r="M249" s="5" t="s">
+        <v>1548</v>
+      </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>1535</v>
+        <v>1549</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C250" s="5" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D250" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D250" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E250" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G250" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H250" s="5" t="s">
-        <v>1536</v>
-[...10 lines deleted...]
-        </is>
+        <v>1550</v>
+      </c>
+      <c r="I250" s="5" t="s">
+        <v>1551</v>
+      </c>
+      <c r="J250" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K250" s="5" t="s">
+        <v>1552</v>
       </c>
       <c r="L250" s="6" t="s">
-        <v>1537</v>
-[...1 lines deleted...]
-      <c r="M250" s="5"/>
+        <v>1553</v>
+      </c>
+      <c r="M250" s="5" t="s">
+        <v>1554</v>
+      </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D251" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D251" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E251" s="5" t="s">
+        <v>1283</v>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G251" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G251" s="5" t="s">
+        <v>1556</v>
       </c>
       <c r="H251" s="5" t="s">
-        <v>1539</v>
-[...10 lines deleted...]
-        </is>
+        <v>1557</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>1558</v>
+      </c>
+      <c r="J251" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="K251" s="5" t="s">
+        <v>1559</v>
       </c>
       <c r="L251" s="6" t="s">
-        <v>1540</v>
-[...1 lines deleted...]
-      <c r="M251" s="5"/>
+        <v>1560</v>
+      </c>
+      <c r="M251" s="5" t="s">
+        <v>1561</v>
+      </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>1541</v>
+        <v>1562</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C252" s="5" t="s">
-        <v>213</v>
-[...11 lines deleted...]
-        <v>1542</v>
+        <v>16</v>
+      </c>
+      <c r="D252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H252" s="5" t="s">
-        <v>1543</v>
-[...8 lines deleted...]
-        <v>1545</v>
+        <v>1563</v>
+      </c>
+      <c r="I252" s="5"/>
+      <c r="J252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K252" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L252" s="6" t="s">
-        <v>1546</v>
-[...3 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="M252" s="5"/>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>1548</v>
+        <v>1565</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D253" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H253" s="5" t="s">
-        <v>1549</v>
-[...8 lines deleted...]
-        <v>1551</v>
+        <v>1566</v>
+      </c>
+      <c r="I253" s="5"/>
+      <c r="J253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K253" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L253" s="6" t="s">
-        <v>1552</v>
-[...3 lines deleted...]
-      </c>
+        <v>1567</v>
+      </c>
+      <c r="M253" s="5"/>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>1554</v>
+        <v>1568</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H254" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H254" s="5" t="s">
+        <v>1569</v>
       </c>
       <c r="I254" s="5"/>
       <c r="J254" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K254" s="5" t="s">
-        <v>1555</v>
+      <c r="K254" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L254" s="6" t="s">
-        <v>1556</v>
+        <v>1570</v>
       </c>
       <c r="M254" s="5"/>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>1557</v>
+        <v>1571</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H255" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H255" s="5" t="s">
+        <v>1572</v>
       </c>
       <c r="I255" s="5"/>
       <c r="J255" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K255" s="5" t="s">
-        <v>1555</v>
+      <c r="K255" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L255" s="6" t="s">
-        <v>1558</v>
+        <v>1573</v>
       </c>
       <c r="M255" s="5"/>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>1559</v>
+        <v>1574</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H256" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H256" s="5" t="s">
+        <v>1575</v>
       </c>
       <c r="I256" s="5"/>
       <c r="J256" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K256" s="5" t="s">
-        <v>1555</v>
+      <c r="K256" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L256" s="6" t="s">
-        <v>1560</v>
+        <v>1576</v>
       </c>
       <c r="M256" s="5"/>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>1561</v>
+        <v>1577</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C257" s="5" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-        </is>
+        <v>221</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G257" s="5" t="s">
+        <v>1578</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>1562</v>
-[...5 lines deleted...]
-        </is>
+        <v>1579</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J257" s="5" t="s">
+        <v>195</v>
       </c>
       <c r="K257" s="5" t="s">
-        <v>1555</v>
+        <v>1581</v>
       </c>
       <c r="L257" s="6" t="s">
-        <v>1563</v>
-[...1 lines deleted...]
-      <c r="M257" s="5"/>
+        <v>1582</v>
+      </c>
+      <c r="M257" s="5" t="s">
+        <v>1583</v>
+      </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>1564</v>
+        <v>1584</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D258" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D258" s="5" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G258" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H258" s="5" t="inlineStr">
-[...8 lines deleted...]
-        </is>
+      <c r="H258" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I258" s="5" t="s">
+        <v>1586</v>
+      </c>
+      <c r="J258" s="5" t="s">
+        <v>21</v>
       </c>
       <c r="K258" s="5" t="s">
-        <v>1565</v>
+        <v>1587</v>
       </c>
       <c r="L258" s="6" t="s">
-        <v>1566</v>
-[...1 lines deleted...]
-      <c r="M258" s="5"/>
+        <v>1588</v>
+      </c>
+      <c r="M258" s="5" t="s">
+        <v>1589</v>
+      </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>1567</v>
+        <v>1590</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H259" s="5" t="s">
-        <v>1568</v>
+      <c r="H259" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I259" s="5"/>
       <c r="J259" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K259" s="5" t="s">
-        <v>1569</v>
+        <v>1591</v>
       </c>
       <c r="L259" s="6" t="s">
-        <v>1570</v>
+        <v>1592</v>
       </c>
       <c r="M259" s="5"/>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>1571</v>
+        <v>1593</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I260" s="5"/>
       <c r="J260" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K260" s="5" t="s">
-        <v>1569</v>
+        <v>1591</v>
       </c>
       <c r="L260" s="6" t="s">
-        <v>1572</v>
+        <v>1594</v>
       </c>
       <c r="M260" s="5"/>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>1573</v>
+        <v>1595</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I261" s="5"/>
       <c r="J261" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K261" s="5" t="s">
-        <v>1569</v>
+        <v>1591</v>
       </c>
       <c r="L261" s="6" t="s">
-        <v>1574</v>
+        <v>1596</v>
       </c>
       <c r="M261" s="5"/>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>1575</v>
+        <v>1597</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H262" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H262" s="5" t="s">
+        <v>1598</v>
       </c>
       <c r="I262" s="5"/>
       <c r="J262" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K262" s="5" t="s">
-        <v>1569</v>
+        <v>1591</v>
       </c>
       <c r="L262" s="6" t="s">
-        <v>1576</v>
+        <v>1599</v>
       </c>
       <c r="M262" s="5"/>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>1577</v>
+        <v>1600</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I263" s="5"/>
       <c r="J263" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K263" s="5" t="s">
-        <v>1569</v>
+        <v>1601</v>
       </c>
       <c r="L263" s="6" t="s">
-        <v>1578</v>
+        <v>1602</v>
       </c>
       <c r="M263" s="5"/>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>1579</v>
+        <v>1603</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H264" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H264" s="5" t="s">
+        <v>1604</v>
       </c>
       <c r="I264" s="5"/>
       <c r="J264" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K264" s="5" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
       <c r="L264" s="6" t="s">
-        <v>1580</v>
+        <v>1606</v>
       </c>
       <c r="M264" s="5"/>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>1581</v>
+        <v>1607</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H265" s="5" t="s">
-        <v>1582</v>
+      <c r="H265" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I265" s="5"/>
       <c r="J265" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K265" s="5" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
       <c r="L265" s="6" t="s">
-        <v>1583</v>
+        <v>1608</v>
       </c>
       <c r="M265" s="5"/>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>1584</v>
+        <v>1609</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H266" s="5" t="s">
-        <v>1585</v>
+      <c r="H266" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I266" s="5"/>
       <c r="J266" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K266" s="5" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="L266" s="6" t="s">
-        <v>1587</v>
+        <v>1610</v>
       </c>
       <c r="M266" s="5"/>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>1588</v>
+        <v>1611</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I267" s="5"/>
       <c r="J267" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K267" s="5" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
       <c r="L267" s="6" t="s">
-        <v>1589</v>
+        <v>1612</v>
       </c>
       <c r="M267" s="5"/>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>1590</v>
+        <v>1613</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H268" s="5" t="s">
-        <v>1585</v>
+      <c r="H268" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I268" s="5"/>
       <c r="J268" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K268" s="5" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
       <c r="L268" s="6" t="s">
-        <v>1591</v>
+        <v>1614</v>
       </c>
       <c r="M268" s="5"/>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>1592</v>
+        <v>1615</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H269" s="5" t="s">
-        <v>1593</v>
+      <c r="H269" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I269" s="5"/>
       <c r="J269" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K269" s="5" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="L269" s="6" t="s">
-        <v>1594</v>
+        <v>1616</v>
       </c>
       <c r="M269" s="5"/>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>1595</v>
+        <v>1617</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H270" s="5" t="s">
-        <v>1593</v>
+        <v>1618</v>
       </c>
       <c r="I270" s="5"/>
       <c r="J270" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K270" s="5" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="L270" s="6" t="s">
-        <v>1596</v>
+        <v>1619</v>
       </c>
       <c r="M270" s="5"/>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>1597</v>
+        <v>1620</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H271" s="5" t="s">
-        <v>1568</v>
+        <v>1621</v>
       </c>
       <c r="I271" s="5"/>
       <c r="J271" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K271" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L271" s="6" t="s">
-        <v>1598</v>
+        <v>1623</v>
       </c>
       <c r="M271" s="5"/>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>1599</v>
+        <v>1624</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I272" s="5"/>
       <c r="J272" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K272" s="5" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="L272" s="6" t="s">
-        <v>1600</v>
+        <v>1625</v>
       </c>
       <c r="M272" s="5"/>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>1601</v>
+        <v>1626</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H273" s="5" t="s">
-        <v>1602</v>
+        <v>1621</v>
       </c>
       <c r="I273" s="5"/>
       <c r="J273" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K273" s="5" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="L273" s="6" t="s">
-        <v>1603</v>
+        <v>1627</v>
       </c>
       <c r="M273" s="5"/>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>1604</v>
+        <v>1628</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H274" s="5" t="s">
-        <v>1568</v>
+        <v>1629</v>
       </c>
       <c r="I274" s="5"/>
       <c r="J274" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K274" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L274" s="6" t="s">
-        <v>1605</v>
+        <v>1630</v>
       </c>
       <c r="M274" s="5"/>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>1606</v>
+        <v>1631</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H275" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H275" s="5" t="s">
+        <v>1629</v>
       </c>
       <c r="I275" s="5"/>
       <c r="J275" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K275" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L275" s="6" t="s">
-        <v>1607</v>
+        <v>1632</v>
       </c>
       <c r="M275" s="5"/>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>1608</v>
+        <v>1633</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H276" s="5" t="s">
-        <v>1609</v>
+        <v>1604</v>
       </c>
       <c r="I276" s="5"/>
       <c r="J276" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K276" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L276" s="6" t="s">
-        <v>1610</v>
+        <v>1634</v>
       </c>
       <c r="M276" s="5"/>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>1611</v>
+        <v>1635</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H277" s="5" t="s">
-        <v>1593</v>
+      <c r="H277" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I277" s="5"/>
       <c r="J277" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K277" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L277" s="6" t="s">
-        <v>1612</v>
+        <v>1636</v>
       </c>
       <c r="M277" s="5"/>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>1613</v>
+        <v>1637</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H278" s="5" t="s">
-        <v>1585</v>
+        <v>1638</v>
       </c>
       <c r="I278" s="5"/>
       <c r="J278" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K278" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L278" s="6" t="s">
-        <v>1614</v>
+        <v>1639</v>
       </c>
       <c r="M278" s="5"/>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>1615</v>
+        <v>1640</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H279" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H279" s="5" t="s">
+        <v>1604</v>
       </c>
       <c r="I279" s="5"/>
       <c r="J279" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K279" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L279" s="6" t="s">
-        <v>1616</v>
+        <v>1641</v>
       </c>
       <c r="M279" s="5"/>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>1617</v>
+        <v>1642</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H280" s="5" t="s">
-        <v>1585</v>
+      <c r="H280" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I280" s="5"/>
       <c r="J280" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K280" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L280" s="6" t="s">
-        <v>1618</v>
+        <v>1643</v>
       </c>
       <c r="M280" s="5"/>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>1619</v>
+        <v>1644</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H281" s="5" t="s">
-        <v>1333</v>
+        <v>1645</v>
       </c>
       <c r="I281" s="5"/>
       <c r="J281" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K281" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L281" s="6" t="s">
-        <v>1620</v>
+        <v>1646</v>
       </c>
       <c r="M281" s="5"/>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>1621</v>
+        <v>1647</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H282" s="5" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
       <c r="I282" s="5"/>
       <c r="J282" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K282" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L282" s="6" t="s">
-        <v>1623</v>
+        <v>1648</v>
       </c>
       <c r="M282" s="5"/>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>1624</v>
+        <v>1649</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H283" s="5" t="s">
-        <v>1333</v>
+        <v>1621</v>
       </c>
       <c r="I283" s="5"/>
       <c r="J283" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K283" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L283" s="6" t="s">
-        <v>1625</v>
+        <v>1650</v>
       </c>
       <c r="M283" s="5"/>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>1626</v>
+        <v>1651</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H284" s="5" t="s">
-        <v>1627</v>
+      <c r="H284" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I284" s="5"/>
       <c r="J284" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K284" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L284" s="6" t="s">
-        <v>1628</v>
+        <v>1652</v>
       </c>
       <c r="M284" s="5"/>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>1629</v>
+        <v>1653</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H285" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H285" s="5" t="s">
+        <v>1621</v>
       </c>
       <c r="I285" s="5"/>
       <c r="J285" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K285" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L285" s="6" t="s">
-        <v>1630</v>
+        <v>1654</v>
       </c>
       <c r="M285" s="5"/>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>1631</v>
+        <v>1655</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>332</v>
-[...4 lines deleted...]
-        </is>
+        <v>361</v>
+      </c>
+      <c r="C286" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="D286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H286" s="5" t="s">
-        <v>656</v>
+        <v>1369</v>
       </c>
       <c r="I286" s="5"/>
       <c r="J286" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K286" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L286" s="6" t="s">
-        <v>1632</v>
+        <v>1656</v>
       </c>
       <c r="M286" s="5"/>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>1633</v>
+        <v>1657</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H287" s="5" t="s">
-        <v>1634</v>
+        <v>1658</v>
       </c>
       <c r="I287" s="5"/>
       <c r="J287" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K287" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L287" s="6" t="s">
-        <v>1635</v>
+        <v>1659</v>
       </c>
       <c r="M287" s="5"/>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>1636</v>
+        <v>1660</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H288" s="5" t="s">
-        <v>1637</v>
+        <v>1369</v>
       </c>
       <c r="I288" s="5"/>
       <c r="J288" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K288" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L288" s="6" t="s">
-        <v>1638</v>
+        <v>1661</v>
       </c>
       <c r="M288" s="5"/>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>1639</v>
+        <v>1662</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H289" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H289" s="5" t="s">
+        <v>1663</v>
       </c>
       <c r="I289" s="5"/>
       <c r="J289" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K289" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L289" s="6" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="M289" s="5"/>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>1641</v>
+        <v>1665</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I290" s="5"/>
       <c r="J290" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K290" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L290" s="6" t="s">
-        <v>1642</v>
+        <v>1666</v>
       </c>
       <c r="M290" s="5"/>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>1643</v>
+        <v>1667</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>361</v>
+      </c>
+      <c r="C291" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H291" s="5" t="s">
-        <v>1644</v>
+        <v>692</v>
       </c>
       <c r="I291" s="5"/>
       <c r="J291" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K291" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L291" s="6" t="s">
-        <v>1645</v>
+        <v>1668</v>
       </c>
       <c r="M291" s="5"/>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>1646</v>
+        <v>1669</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H292" s="5" t="s">
-        <v>1647</v>
+        <v>1670</v>
       </c>
       <c r="I292" s="5"/>
       <c r="J292" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K292" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L292" s="6" t="s">
-        <v>1648</v>
+        <v>1671</v>
       </c>
       <c r="M292" s="5"/>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>1649</v>
+        <v>1672</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H293" s="5" t="s">
-        <v>1650</v>
+        <v>1673</v>
       </c>
       <c r="I293" s="5"/>
       <c r="J293" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K293" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L293" s="6" t="s">
-        <v>1651</v>
+        <v>1674</v>
       </c>
       <c r="M293" s="5"/>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>1652</v>
+        <v>1675</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H294" s="5" t="s">
-        <v>1653</v>
+      <c r="H294" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I294" s="5"/>
       <c r="J294" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K294" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L294" s="6" t="s">
-        <v>1654</v>
+        <v>1676</v>
       </c>
       <c r="M294" s="5"/>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>1655</v>
+        <v>1677</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H295" s="5" t="s">
-        <v>1656</v>
+      <c r="H295" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I295" s="5"/>
       <c r="J295" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K295" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L295" s="6" t="s">
-        <v>1657</v>
+        <v>1678</v>
       </c>
       <c r="M295" s="5"/>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>1658</v>
+        <v>1679</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H296" s="5" t="s">
-        <v>1637</v>
+        <v>1680</v>
       </c>
       <c r="I296" s="5"/>
       <c r="J296" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K296" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L296" s="6" t="s">
-        <v>1659</v>
+        <v>1681</v>
       </c>
       <c r="M296" s="5"/>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>1660</v>
+        <v>1682</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H297" s="5" t="s">
-        <v>1637</v>
+        <v>1683</v>
       </c>
       <c r="I297" s="5"/>
       <c r="J297" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K297" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L297" s="6" t="s">
-        <v>1661</v>
+        <v>1684</v>
       </c>
       <c r="M297" s="5"/>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>1662</v>
+        <v>1685</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H298" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H298" s="5" t="s">
+        <v>1686</v>
       </c>
       <c r="I298" s="5"/>
       <c r="J298" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K298" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L298" s="6" t="s">
-        <v>1663</v>
+        <v>1687</v>
       </c>
       <c r="M298" s="5"/>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>1664</v>
+        <v>1688</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H299" s="5" t="s">
-        <v>1665</v>
+        <v>1689</v>
       </c>
       <c r="I299" s="5"/>
       <c r="J299" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K299" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L299" s="6" t="s">
-        <v>1666</v>
+        <v>1690</v>
       </c>
       <c r="M299" s="5"/>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>1667</v>
+        <v>1691</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H300" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H300" s="5" t="s">
+        <v>1692</v>
       </c>
       <c r="I300" s="5"/>
       <c r="J300" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K300" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L300" s="6" t="s">
-        <v>1668</v>
+        <v>1693</v>
       </c>
       <c r="M300" s="5"/>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>1669</v>
+        <v>1694</v>
       </c>
       <c r="B301" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H301" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H301" s="5" t="s">
+        <v>1673</v>
       </c>
       <c r="I301" s="5"/>
       <c r="J301" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K301" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L301" s="6" t="s">
-        <v>1670</v>
+        <v>1695</v>
       </c>
       <c r="M301" s="5"/>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>1671</v>
+        <v>1696</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H302" s="5" t="s">
-        <v>1665</v>
+        <v>1673</v>
       </c>
       <c r="I302" s="5"/>
       <c r="J302" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K302" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L302" s="6" t="s">
-        <v>1672</v>
+        <v>1697</v>
       </c>
       <c r="M302" s="5"/>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>1673</v>
+        <v>1698</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I303" s="5"/>
       <c r="J303" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K303" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L303" s="6" t="s">
-        <v>1674</v>
+        <v>1699</v>
       </c>
       <c r="M303" s="5"/>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>1675</v>
+        <v>1700</v>
       </c>
       <c r="B304" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H304" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H304" s="5" t="s">
+        <v>1701</v>
       </c>
       <c r="I304" s="5"/>
       <c r="J304" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K304" s="5" t="s">
-        <v>1586</v>
+        <v>1622</v>
       </c>
       <c r="L304" s="6" t="s">
-        <v>1676</v>
+        <v>1702</v>
       </c>
       <c r="M304" s="5"/>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>1677</v>
+        <v>1703</v>
       </c>
       <c r="B305" s="5" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I305" s="5"/>
       <c r="J305" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K305" s="5" t="s">
-        <v>1678</v>
+        <v>1622</v>
       </c>
       <c r="L305" s="6" t="s">
-        <v>1679</v>
+        <v>1704</v>
       </c>
       <c r="M305" s="5"/>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>1680</v>
+        <v>1705</v>
       </c>
       <c r="B306" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D306" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G306" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H306" s="5" t="s">
-[...6 lines deleted...]
-        <v>1684</v>
+      <c r="H306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I306" s="5"/>
+      <c r="J306" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K306" s="5" t="s">
-        <v>1685</v>
+        <v>1622</v>
       </c>
       <c r="L306" s="6" t="s">
-        <v>1686</v>
-[...3 lines deleted...]
-      </c>
+        <v>1706</v>
+      </c>
+      <c r="M306" s="5"/>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>1688</v>
+        <v>1707</v>
       </c>
       <c r="B307" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C307" s="5" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D307" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E307" s="5" t="s">
-        <v>1690</v>
+      <c r="D307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G307" s="5" t="s">
-        <v>1691</v>
+      <c r="G307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H307" s="5" t="s">
-        <v>1692</v>
+        <v>1701</v>
       </c>
       <c r="I307" s="5"/>
-      <c r="J307" s="5" t="s">
-        <v>186</v>
+      <c r="J307" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K307" s="5" t="s">
-        <v>1693</v>
+        <v>1622</v>
       </c>
       <c r="L307" s="6" t="s">
-        <v>1694</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="M307" s="5"/>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>1696</v>
+        <v>1709</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C308" s="5" t="s">
-        <v>1697</v>
-[...1 lines deleted...]
-      <c r="D308" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E308" s="5" t="s">
-        <v>18</v>
+      <c r="D308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F308" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G308" s="5" t="s">
-[...9 lines deleted...]
-        <v>186</v>
+      <c r="G308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I308" s="5"/>
+      <c r="J308" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K308" s="5" t="s">
-        <v>1701</v>
+        <v>1622</v>
       </c>
       <c r="L308" s="6" t="s">
-        <v>1702</v>
-[...3 lines deleted...]
-      </c>
+        <v>1710</v>
+      </c>
+      <c r="M308" s="5"/>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>1704</v>
+        <v>1711</v>
       </c>
       <c r="B309" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C309" s="5" t="s">
-        <v>1705</v>
-[...1 lines deleted...]
-      <c r="D309" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E309" s="5" t="s">
-        <v>18</v>
+      <c r="D309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G309" s="5" t="s">
-[...9 lines deleted...]
-        <v>186</v>
+      <c r="G309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I309" s="5"/>
+      <c r="J309" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K309" s="5" t="s">
-        <v>1709</v>
+        <v>1622</v>
       </c>
       <c r="L309" s="6" t="s">
-        <v>1710</v>
-[...3 lines deleted...]
-      </c>
+        <v>1712</v>
+      </c>
+      <c r="M309" s="5"/>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B310" s="5" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="C310" s="5" t="s">
-        <v>1713</v>
-[...1 lines deleted...]
-      <c r="D310" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E310" s="5" t="s">
-        <v>18</v>
+      <c r="D310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F310" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G310" s="5" t="s">
+      <c r="G310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I310" s="5"/>
+      <c r="J310" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K310" s="5" t="s">
         <v>1714</v>
       </c>
-      <c r="H310" s="5" t="s">
+      <c r="L310" s="6" t="s">
         <v>1715</v>
       </c>
-      <c r="I310" s="5"/>
-[...11 lines deleted...]
-      </c>
+      <c r="M310" s="5"/>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>1719</v>
+        <v>1716</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G311" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H311" s="5" t="s">
+        <v>1718</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>1719</v>
+      </c>
+      <c r="J311" s="5" t="s">
         <v>1720</v>
       </c>
-      <c r="D311" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E311" s="5" t="s">
+      <c r="K311" s="5" t="s">
         <v>1721</v>
       </c>
-      <c r="F311" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H311" s="5" t="s">
+      <c r="L311" s="6" t="s">
         <v>1722</v>
       </c>
-      <c r="I311" s="5" t="s">
+      <c r="M311" s="5" t="s">
         <v>1723</v>
-      </c>
-[...10 lines deleted...]
-        <v>1726</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="5" t="s">
-        <v>336</v>
+        <v>1725</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>656</v>
+        <v>16</v>
       </c>
       <c r="E312" s="5" t="s">
-        <v>1185</v>
+        <v>1726</v>
       </c>
       <c r="F312" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G312" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G312" s="5" t="s">
+        <v>1727</v>
       </c>
       <c r="H312" s="5" t="s">
         <v>1728</v>
       </c>
-      <c r="I312" s="5" t="s">
+      <c r="I312" s="5"/>
+      <c r="J312" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="K312" s="5" t="s">
         <v>1729</v>
       </c>
-      <c r="J312" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K312" s="5" t="s">
+      <c r="L312" s="6" t="s">
         <v>1730</v>
       </c>
-      <c r="L312" s="6" t="s">
+      <c r="M312" s="5" t="s">
         <v>1731</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>1733</v>
+        <v>1732</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="5" t="s">
-        <v>212</v>
+        <v>1733</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>1050</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E313" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G313" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G313" s="5" t="s">
+        <v>1734</v>
       </c>
       <c r="H313" s="5" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="J313" s="5" t="s">
-        <v>1736</v>
+        <v>195</v>
       </c>
       <c r="K313" s="5" t="s">
         <v>1737</v>
       </c>
       <c r="L313" s="6" t="s">
         <v>1738</v>
       </c>
       <c r="M313" s="5" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
         <v>1740</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>1741</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>1254</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E314" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="F314" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G314" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G314" s="5" t="s">
+        <v>1742</v>
       </c>
       <c r="H314" s="5" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="I314" s="5" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="J314" s="5" t="s">
-        <v>1684</v>
+        <v>195</v>
       </c>
       <c r="K314" s="5" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="L314" s="6" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="M314" s="5" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="5" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="D315" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>1749</v>
+        <v>18</v>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G315" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="H315" s="5" t="s">
         <v>1751</v>
       </c>
       <c r="I315" s="5"/>
       <c r="J315" s="5" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="K315" s="5" t="s">
         <v>1752</v>
       </c>
       <c r="L315" s="6" t="s">
         <v>1753</v>
       </c>
       <c r="M315" s="5" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
         <v>1755</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="5" t="s">
-        <v>1156</v>
+        <v>1756</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>1741</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E316" s="5" t="s">
+        <v>1757</v>
       </c>
       <c r="F316" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G316" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G316" s="5" t="s">
+        <v>1757</v>
       </c>
       <c r="H316" s="5" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="I316" s="5" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>1684</v>
+        <v>195</v>
       </c>
       <c r="K316" s="5" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="L316" s="6" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="M316" s="5" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>656</v>
+        <v>692</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>1185</v>
+        <v>1221</v>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H317" s="5" t="s">
-        <v>1762</v>
-[...1 lines deleted...]
-      <c r="I317" s="5"/>
+        <v>1764</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>1765</v>
+      </c>
       <c r="J317" s="5" t="s">
-        <v>580</v>
+        <v>616</v>
       </c>
       <c r="K317" s="5" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="L317" s="6" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="M317" s="5" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="5" t="s">
-        <v>294</v>
+        <v>142</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>1768</v>
+        <v>1086</v>
+      </c>
+      <c r="E318" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F318" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G318" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H318" s="5" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="I318" s="5" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="K318" s="5" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="L318" s="6" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="M318" s="5" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="5" t="s">
-        <v>16</v>
+        <v>1777</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>1776</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1290</v>
+      </c>
+      <c r="E319" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H319" s="5" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="J319" s="5" t="s">
-        <v>1779</v>
+        <v>1720</v>
       </c>
       <c r="K319" s="5" t="s">
         <v>1780</v>
       </c>
       <c r="L319" s="6" t="s">
         <v>1781</v>
       </c>
       <c r="M319" s="5" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
         <v>1783</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="5" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D320" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E320" s="5" t="s">
-        <v>17</v>
+        <v>1785</v>
       </c>
       <c r="F320" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G320" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G320" s="5" t="s">
+        <v>1786</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>1784</v>
-[...3 lines deleted...]
-      </c>
+        <v>1787</v>
+      </c>
+      <c r="I320" s="5"/>
       <c r="J320" s="5" t="s">
-        <v>1779</v>
+        <v>195</v>
       </c>
       <c r="K320" s="5" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="L320" s="6" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="M320" s="5" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="5" t="s">
-        <v>16</v>
+        <v>1192</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>1254</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1777</v>
+      </c>
+      <c r="E321" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H321" s="5" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="I321" s="5" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="J321" s="5" t="s">
-        <v>1779</v>
+        <v>1720</v>
       </c>
       <c r="K321" s="5" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="L321" s="6" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="M321" s="5" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>576</v>
+        <v>692</v>
       </c>
       <c r="E322" s="5" t="s">
-        <v>1185</v>
+        <v>1221</v>
       </c>
       <c r="F322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G322" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H322" s="5" t="s">
-        <v>1796</v>
-[...3 lines deleted...]
-      </c>
+        <v>1798</v>
+      </c>
+      <c r="I322" s="5"/>
       <c r="J322" s="5" t="s">
-        <v>580</v>
+        <v>616</v>
       </c>
       <c r="K322" s="5" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="L322" s="6" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="M322" s="5" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="5" t="s">
-        <v>1156</v>
+        <v>310</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>1741</v>
-[...9 lines deleted...]
-        </is>
+        <v>332</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F323" s="5" t="s">
+        <v>1804</v>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H323" s="5" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="I323" s="5" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="J323" s="5" t="s">
-        <v>1684</v>
+        <v>1807</v>
       </c>
       <c r="K323" s="5" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="L323" s="6" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="M323" s="5" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>1807</v>
+        <v>1811</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>1254</v>
+        <v>1812</v>
       </c>
       <c r="E324" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G324" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H324" s="5" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="I324" s="5" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="J324" s="5" t="s">
-        <v>1779</v>
+        <v>1815</v>
       </c>
       <c r="K324" s="5" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
       <c r="L324" s="6" t="s">
-        <v>1811</v>
+        <v>1817</v>
       </c>
       <c r="M324" s="5" t="s">
-        <v>1812</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>1813</v>
+        <v>1819</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="5" t="s">
-        <v>1156</v>
+        <v>16</v>
       </c>
       <c r="D325" s="5" t="s">
-        <v>1741</v>
-[...4 lines deleted...]
-        </is>
+        <v>1812</v>
+      </c>
+      <c r="E325" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H325" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H325" s="5" t="s">
+        <v>1820</v>
       </c>
       <c r="I325" s="5" t="s">
-        <v>1814</v>
+        <v>1821</v>
       </c>
       <c r="J325" s="5" t="s">
-        <v>1684</v>
+        <v>1815</v>
       </c>
       <c r="K325" s="5" t="s">
-        <v>1815</v>
+        <v>1822</v>
       </c>
       <c r="L325" s="6" t="s">
-        <v>1816</v>
+        <v>1823</v>
       </c>
       <c r="M325" s="5" t="s">
-        <v>1817</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C326" s="5" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>576</v>
+        <v>1290</v>
       </c>
       <c r="E326" s="5" t="s">
-        <v>1185</v>
+        <v>17</v>
       </c>
       <c r="F326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G326" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H326" s="5" t="s">
-        <v>1819</v>
-[...1 lines deleted...]
-      <c r="I326" s="5"/>
+        <v>1826</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>1827</v>
+      </c>
       <c r="J326" s="5" t="s">
-        <v>580</v>
+        <v>1815</v>
       </c>
       <c r="K326" s="5" t="s">
-        <v>1820</v>
+        <v>1828</v>
       </c>
       <c r="L326" s="6" t="s">
-        <v>1821</v>
+        <v>1829</v>
       </c>
       <c r="M326" s="5" t="s">
-        <v>1822</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>1823</v>
+        <v>1831</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C327" s="5" t="s">
-        <v>1333</v>
+        <v>365</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>1776</v>
-[...4 lines deleted...]
-        </is>
+        <v>612</v>
+      </c>
+      <c r="E327" s="5" t="s">
+        <v>1221</v>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H327" s="5" t="s">
-        <v>1824</v>
+        <v>1832</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>1825</v>
+        <v>1833</v>
       </c>
       <c r="J327" s="5" t="s">
-        <v>1684</v>
+        <v>616</v>
       </c>
       <c r="K327" s="5" t="s">
-        <v>1826</v>
+        <v>1834</v>
       </c>
       <c r="L327" s="6" t="s">
-        <v>1827</v>
+        <v>1835</v>
       </c>
       <c r="M327" s="5" t="s">
-        <v>1828</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>1829</v>
+        <v>1837</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C328" s="5" t="s">
-        <v>336</v>
+        <v>1192</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>1777</v>
+      </c>
+      <c r="E328" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G328" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H328" s="5" t="s">
-        <v>1831</v>
+        <v>1838</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>1832</v>
+        <v>1839</v>
       </c>
       <c r="J328" s="5" t="s">
-        <v>1833</v>
+        <v>1720</v>
       </c>
       <c r="K328" s="5" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="L328" s="6" t="s">
-        <v>1835</v>
+        <v>1841</v>
       </c>
       <c r="M328" s="5" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C329" s="5" t="s">
-        <v>821</v>
+        <v>16</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>821</v>
+        <v>1290</v>
       </c>
       <c r="E329" s="5" t="s">
-        <v>1185</v>
+        <v>17</v>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H329" s="5" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="J329" s="5" t="s">
-        <v>1840</v>
+        <v>1815</v>
       </c>
       <c r="K329" s="5" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="L329" s="6" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="M329" s="5" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C330" s="5" t="s">
-        <v>1156</v>
+        <v>1192</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="E330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G330" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H330" s="5" t="s">
-        <v>1845</v>
+      <c r="H330" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I330" s="5" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="J330" s="5" t="s">
-        <v>1684</v>
+        <v>1720</v>
       </c>
       <c r="K330" s="5" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="L330" s="6" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="M330" s="5" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C331" s="5" t="s">
-        <v>336</v>
+        <v>365</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>821</v>
+        <v>612</v>
       </c>
       <c r="E331" s="5" t="s">
-        <v>1185</v>
+        <v>1221</v>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H331" s="5" t="s">
-        <v>1851</v>
-[...3 lines deleted...]
-      </c>
+        <v>1855</v>
+      </c>
+      <c r="I331" s="5"/>
       <c r="J331" s="5" t="s">
-        <v>1853</v>
+        <v>616</v>
       </c>
       <c r="K331" s="5" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="L331" s="6" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="M331" s="5" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C332" s="5" t="s">
-        <v>1858</v>
+        <v>1369</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>1254</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1812</v>
+      </c>
+      <c r="E332" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G332" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H332" s="5" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="I332" s="5" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="J332" s="5" t="s">
-        <v>1779</v>
+        <v>1720</v>
       </c>
       <c r="K332" s="5" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="L332" s="6" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="M332" s="5" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>863</v>
+        <v>14</v>
       </c>
       <c r="C333" s="5" t="s">
-        <v>1865</v>
+        <v>365</v>
       </c>
       <c r="D333" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="E333" s="5" t="s">
         <v>1866</v>
       </c>
-      <c r="E333" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F333" s="5" t="s">
+      <c r="F333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G333" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H333" s="5" t="s">
         <v>1867</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
       <c r="I333" s="5" t="s">
         <v>1868</v>
       </c>
       <c r="J333" s="5" t="s">
         <v>1869</v>
       </c>
       <c r="K333" s="5" t="s">
         <v>1870</v>
       </c>
       <c r="L333" s="6" t="s">
         <v>1871</v>
       </c>
       <c r="M333" s="5" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
         <v>1873</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C334" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="E334" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G334" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H334" s="5" t="s">
         <v>1874</v>
       </c>
-      <c r="D334" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E334" s="5" t="s">
+      <c r="I334" s="5" t="s">
         <v>1875</v>
       </c>
-      <c r="F334" s="5" t="s">
+      <c r="J334" s="5" t="s">
         <v>1876</v>
       </c>
-      <c r="G334" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H334" s="5" t="s">
+      <c r="K334" s="5" t="s">
         <v>1877</v>
       </c>
-      <c r="I334" s="5" t="s">
+      <c r="L334" s="6" t="s">
         <v>1878</v>
       </c>
-      <c r="J334" s="5" t="s">
+      <c r="M334" s="5" t="s">
         <v>1879</v>
-      </c>
-[...7 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>1883</v>
+        <v>1880</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C335" s="5" t="s">
-        <v>316</v>
+        <v>1192</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="E335" s="5" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G335" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H335" s="5" t="s">
+        <v>1881</v>
+      </c>
+      <c r="I335" s="5" t="s">
+        <v>1882</v>
+      </c>
+      <c r="J335" s="5" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K335" s="5" t="s">
+        <v>1883</v>
+      </c>
+      <c r="L335" s="6" t="s">
         <v>1884</v>
       </c>
-      <c r="F335" s="5" t="s">
+      <c r="M335" s="5" t="s">
         <v>1885</v>
-      </c>
-[...21 lines deleted...]
-        <v>1891</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>1892</v>
+        <v>1886</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C336" s="5" t="s">
-        <v>316</v>
+        <v>365</v>
       </c>
       <c r="D336" s="5" t="s">
-        <v>294</v>
+        <v>857</v>
       </c>
       <c r="E336" s="5" t="s">
-        <v>1875</v>
-[...2 lines deleted...]
-        <v>1767</v>
+        <v>1221</v>
+      </c>
+      <c r="F336" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G336" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H336" s="5" t="s">
-        <v>1893</v>
+        <v>1887</v>
       </c>
       <c r="I336" s="5" t="s">
-        <v>1894</v>
+        <v>1888</v>
       </c>
       <c r="J336" s="5" t="s">
-        <v>1895</v>
+        <v>1889</v>
       </c>
       <c r="K336" s="5" t="s">
-        <v>1896</v>
+        <v>1890</v>
       </c>
       <c r="L336" s="6" t="s">
-        <v>1897</v>
+        <v>1891</v>
       </c>
       <c r="M336" s="5" t="s">
-        <v>1898</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>1899</v>
+        <v>1893</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C337" s="5" t="s">
-        <v>294</v>
+        <v>1894</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>1900</v>
+        <v>1290</v>
       </c>
       <c r="E337" s="5" t="s">
-        <v>1901</v>
+        <v>17</v>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H337" s="5" t="s">
-        <v>1902</v>
+        <v>1895</v>
       </c>
       <c r="I337" s="5" t="s">
-        <v>1903</v>
+        <v>1896</v>
       </c>
       <c r="J337" s="5" t="s">
-        <v>1904</v>
+        <v>1815</v>
       </c>
       <c r="K337" s="5" t="s">
-        <v>1905</v>
+        <v>1897</v>
       </c>
       <c r="L337" s="6" t="s">
-        <v>1906</v>
+        <v>1898</v>
       </c>
       <c r="M337" s="5" t="s">
-        <v>1907</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B338" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="C338" s="5" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D338" s="5" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E338" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F338" s="5" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H338" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I338" s="5" t="s">
+        <v>1904</v>
+      </c>
+      <c r="J338" s="5" t="s">
+        <v>1905</v>
+      </c>
+      <c r="K338" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="L338" s="6" t="s">
+        <v>1907</v>
+      </c>
+      <c r="M338" s="5" t="s">
         <v>1908</v>
-      </c>
-[...38 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>1916</v>
+        <v>1909</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C339" s="5" t="s">
-        <v>294</v>
+        <v>1910</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="E339" s="5" t="s">
-        <v>1767</v>
+        <v>1911</v>
       </c>
       <c r="F339" s="5" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G339" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H339" s="5" t="s">
+        <v>1913</v>
+      </c>
+      <c r="I339" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="J339" s="5" t="s">
+        <v>1915</v>
+      </c>
+      <c r="K339" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="L339" s="6" t="s">
         <v>1917</v>
       </c>
-      <c r="G339" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H339" s="5" t="s">
+      <c r="M339" s="5" t="s">
         <v>1918</v>
-      </c>
-[...13 lines deleted...]
-        <v>1923</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>1924</v>
+        <v>1919</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C340" s="5" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="D340" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E340" s="5" t="s">
+        <v>1920</v>
+      </c>
+      <c r="F340" s="5" t="s">
+        <v>1921</v>
+      </c>
+      <c r="G340" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H340" s="5" t="s">
+        <v>1922</v>
+      </c>
+      <c r="I340" s="5" t="s">
+        <v>1923</v>
+      </c>
+      <c r="J340" s="5" t="s">
+        <v>1924</v>
+      </c>
+      <c r="K340" s="5" t="s">
         <v>1925</v>
       </c>
-      <c r="E340" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F340" s="5" t="s">
+      <c r="L340" s="6" t="s">
         <v>1926</v>
       </c>
-      <c r="G340" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H340" s="5" t="s">
+      <c r="M340" s="5" t="s">
         <v>1927</v>
-      </c>
-[...13 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="5" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="D341" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E341" s="5" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F341" s="5" t="s">
+        <v>1803</v>
+      </c>
+      <c r="G341" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H341" s="5" t="s">
+        <v>1929</v>
+      </c>
+      <c r="I341" s="5" t="s">
+        <v>1930</v>
+      </c>
+      <c r="J341" s="5" t="s">
+        <v>1931</v>
+      </c>
+      <c r="K341" s="5" t="s">
+        <v>1932</v>
+      </c>
+      <c r="L341" s="6" t="s">
         <v>1933</v>
       </c>
-      <c r="E341" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H341" s="5" t="s">
+      <c r="M341" s="5" t="s">
         <v>1934</v>
-      </c>
-[...11 lines deleted...]
-        <v>1937</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C342" s="5" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>316</v>
+        <v>1936</v>
       </c>
       <c r="E342" s="5" t="s">
-        <v>1767</v>
-[...2 lines deleted...]
-        <v>1917</v>
+        <v>1937</v>
+      </c>
+      <c r="F342" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G342" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H342" s="5" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I342" s="5" t="s">
         <v>1939</v>
       </c>
-      <c r="I342" s="5" t="s">
+      <c r="J342" s="5" t="s">
         <v>1940</v>
       </c>
-      <c r="J342" s="5" t="s">
+      <c r="K342" s="5" t="s">
         <v>1941</v>
       </c>
-      <c r="K342" s="5" t="s">
+      <c r="L342" s="6" t="s">
         <v>1942</v>
       </c>
-      <c r="L342" s="6" t="s">
+      <c r="M342" s="5" t="s">
         <v>1943</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D343" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E343" s="5" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F343" s="5" t="s">
         <v>1946</v>
       </c>
-      <c r="D343" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E343" s="5" t="s">
+      <c r="G343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H343" s="5" t="s">
         <v>1947</v>
-      </c>
-[...13 lines deleted...]
-        </is>
       </c>
       <c r="I343" s="5" t="s">
         <v>1948</v>
       </c>
       <c r="J343" s="5" t="s">
         <v>1949</v>
       </c>
-      <c r="K343" s="5" t="s">
+      <c r="K343" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L343" s="6" t="s">
         <v>1950</v>
       </c>
-      <c r="L343" s="6" t="s">
+      <c r="M343" s="5" t="s">
         <v>1951</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="5" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="D344" s="5" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="E344" s="5" t="s">
-        <v>1767</v>
+        <v>1803</v>
       </c>
       <c r="F344" s="5" t="s">
-        <v>1917</v>
+        <v>1953</v>
       </c>
       <c r="G344" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H344" s="5" t="s">
         <v>1954</v>
       </c>
       <c r="I344" s="5" t="s">
         <v>1955</v>
       </c>
       <c r="J344" s="5" t="s">
         <v>1956</v>
       </c>
       <c r="K344" s="5" t="s">
         <v>1957</v>
       </c>
       <c r="L344" s="6" t="s">
         <v>1958</v>
       </c>
       <c r="M344" s="5" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
         <v>1960</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D345" s="5" t="s">
-        <v>1925</v>
+        <v>1961</v>
       </c>
       <c r="E345" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F345" s="5" t="s">
-        <v>1926</v>
+        <v>1962</v>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H345" s="5" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="I345" s="5" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="J345" s="5" t="s">
-        <v>1684</v>
+        <v>1720</v>
       </c>
       <c r="K345" s="5" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="L345" s="6" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="M345" s="5" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C346" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D346" s="5" t="s">
-        <v>1254</v>
+        <v>1969</v>
       </c>
       <c r="E346" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G346" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H346" s="5" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="I346" s="5"/>
       <c r="J346" s="5" t="s">
-        <v>1779</v>
+        <v>1815</v>
       </c>
       <c r="K346" s="5" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="L346" s="6" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="M346" s="5" t="s">
-        <v>1970</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>1971</v>
+        <v>1974</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C347" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D347" s="5" t="s">
-        <v>1925</v>
+        <v>332</v>
       </c>
       <c r="E347" s="5" t="s">
-        <v>17</v>
+        <v>1803</v>
       </c>
       <c r="F347" s="5" t="s">
-        <v>1926</v>
+        <v>1953</v>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H347" s="5" t="s">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="I347" s="5" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="J347" s="5" t="s">
-        <v>1684</v>
+        <v>1977</v>
       </c>
       <c r="K347" s="5" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="L347" s="6" t="s">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="M347" s="5" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C348" s="5" t="s">
-        <v>16</v>
+        <v>1982</v>
       </c>
       <c r="D348" s="5" t="s">
-        <v>1254</v>
+        <v>234</v>
       </c>
       <c r="E348" s="5" t="s">
-        <v>17</v>
+        <v>1983</v>
       </c>
       <c r="F348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G348" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H348" s="5" t="s">
-        <v>1978</v>
+      <c r="H348" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I348" s="5" t="s">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="J348" s="5" t="s">
-        <v>1779</v>
+        <v>1985</v>
       </c>
       <c r="K348" s="5" t="s">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="L348" s="6" t="s">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="M348" s="5" t="s">
-        <v>1982</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C349" s="5" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="D349" s="5" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="E349" s="5" t="s">
-        <v>1767</v>
+        <v>1803</v>
       </c>
       <c r="F349" s="5" t="s">
-        <v>1917</v>
+        <v>1953</v>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H349" s="5" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="I349" s="5" t="s">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="J349" s="5" t="s">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="K349" s="5" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="L349" s="6" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="M349" s="5" t="s">
-        <v>1989</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C350" s="5" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>316</v>
+        <v>1961</v>
       </c>
       <c r="E350" s="5" t="s">
-        <v>1767</v>
+        <v>17</v>
       </c>
       <c r="F350" s="5" t="s">
-        <v>1917</v>
+        <v>1962</v>
       </c>
       <c r="G350" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H350" s="5" t="s">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="I350" s="5" t="s">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="J350" s="5" t="s">
-        <v>1993</v>
+        <v>1720</v>
       </c>
       <c r="K350" s="5" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="L350" s="6" t="s">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="M350" s="5" t="s">
-        <v>1996</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C351" s="5" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>316</v>
+        <v>1290</v>
       </c>
       <c r="E351" s="5" t="s">
-        <v>1767</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>17</v>
+      </c>
+      <c r="F351" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H351" s="5" t="s">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="I351" s="5"/>
       <c r="J351" s="5" t="s">
-        <v>2000</v>
+        <v>1815</v>
       </c>
       <c r="K351" s="5" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="L351" s="6" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="M351" s="5" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C352" s="5" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>316</v>
+        <v>1961</v>
       </c>
       <c r="E352" s="5" t="s">
-        <v>1901</v>
+        <v>17</v>
       </c>
       <c r="F352" s="5" t="s">
-        <v>1884</v>
+        <v>1962</v>
       </c>
       <c r="G352" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H352" s="5" t="s">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="I352" s="5" t="s">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="J352" s="5" t="s">
-        <v>2000</v>
+        <v>1720</v>
       </c>
       <c r="K352" s="5" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="L352" s="6" t="s">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="M352" s="5" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C353" s="5" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>316</v>
+        <v>1290</v>
       </c>
       <c r="E353" s="5" t="s">
-        <v>1767</v>
-[...2 lines deleted...]
-        <v>1884</v>
+        <v>17</v>
+      </c>
+      <c r="F353" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H353" s="5" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="I353" s="5" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="J353" s="5" t="s">
-        <v>2013</v>
+        <v>1815</v>
       </c>
       <c r="K353" s="5" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="L353" s="6" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="M353" s="5" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C354" s="5" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>294</v>
+        <v>332</v>
       </c>
       <c r="E354" s="5" t="s">
-        <v>1875</v>
+        <v>1803</v>
       </c>
       <c r="F354" s="5" t="s">
-        <v>1767</v>
+        <v>1953</v>
       </c>
       <c r="G354" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H354" s="5" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="I354" s="5" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="J354" s="5" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="K354" s="5" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="L354" s="6" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="M354" s="5" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C355" s="5" t="s">
-        <v>2025</v>
+        <v>310</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>226</v>
+        <v>332</v>
       </c>
       <c r="E355" s="5" t="s">
-        <v>2026</v>
+        <v>1803</v>
       </c>
       <c r="F355" s="5" t="s">
-        <v>1867</v>
+        <v>1953</v>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H355" s="5" t="s">
         <v>2027</v>
       </c>
       <c r="I355" s="5" t="s">
         <v>2028</v>
       </c>
       <c r="J355" s="5" t="s">
         <v>2029</v>
       </c>
       <c r="K355" s="5" t="s">
         <v>2030</v>
       </c>
       <c r="L355" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="M355" s="5" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
         <v>2033</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C356" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D356" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E356" s="5" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F356" s="5" t="s">
         <v>2034</v>
       </c>
-      <c r="D356" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E356" s="5" t="s">
+      <c r="G356" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H356" s="5" t="s">
         <v>2035</v>
       </c>
-      <c r="F356" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H356" s="5" t="s">
+      <c r="I356" s="5"/>
+      <c r="J356" s="5" t="s">
         <v>2036</v>
       </c>
-      <c r="I356" s="5" t="s">
+      <c r="K356" s="5" t="s">
         <v>2037</v>
       </c>
-      <c r="J356" s="5" t="s">
+      <c r="L356" s="6" t="s">
         <v>2038</v>
       </c>
-      <c r="K356" s="5" t="s">
+      <c r="M356" s="5" t="s">
         <v>2039</v>
-      </c>
-[...4 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>2042</v>
+        <v>2040</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C357" s="5" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="D357" s="5" t="s">
-        <v>1925</v>
+        <v>332</v>
       </c>
       <c r="E357" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1937</v>
+      </c>
+      <c r="F357" s="5" t="s">
+        <v>1920</v>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H357" s="5" t="s">
+        <v>2041</v>
+      </c>
+      <c r="I357" s="5" t="s">
+        <v>2042</v>
+      </c>
+      <c r="J357" s="5" t="s">
+        <v>2036</v>
+      </c>
+      <c r="K357" s="5" t="s">
         <v>2043</v>
       </c>
-      <c r="I357" s="5" t="s">
+      <c r="L357" s="6" t="s">
         <v>2044</v>
       </c>
-      <c r="J357" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K357" s="5" t="s">
+      <c r="M357" s="5" t="s">
         <v>2045</v>
-      </c>
-[...4 lines deleted...]
-        <v>2047</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>2048</v>
+        <v>2046</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C358" s="5" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="D358" s="5" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="E358" s="5" t="s">
-        <v>1885</v>
+        <v>1803</v>
       </c>
       <c r="F358" s="5" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G358" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H358" s="5" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I358" s="5" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J358" s="5" t="s">
         <v>2049</v>
       </c>
-      <c r="G358" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H358" s="5" t="s">
+      <c r="K358" s="5" t="s">
         <v>2050</v>
       </c>
-      <c r="I358" s="5" t="s">
+      <c r="L358" s="6" t="s">
         <v>2051</v>
       </c>
-      <c r="J358" s="5" t="s">
+      <c r="M358" s="5" t="s">
         <v>2052</v>
-      </c>
-[...7 lines deleted...]
-        <v>2055</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>2056</v>
+        <v>2053</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C359" s="5" t="s">
-        <v>294</v>
+        <v>332</v>
       </c>
       <c r="D359" s="5" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="E359" s="5" t="s">
-        <v>1767</v>
+        <v>1911</v>
       </c>
       <c r="F359" s="5" t="s">
-        <v>1917</v>
+        <v>1803</v>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H359" s="5" t="s">
+        <v>2054</v>
+      </c>
+      <c r="I359" s="5" t="s">
+        <v>2055</v>
+      </c>
+      <c r="J359" s="5" t="s">
+        <v>2056</v>
+      </c>
+      <c r="K359" s="5" t="s">
         <v>2057</v>
       </c>
-      <c r="I359" s="5" t="s">
+      <c r="L359" s="6" t="s">
         <v>2058</v>
       </c>
-      <c r="J359" s="5" t="s">
+      <c r="M359" s="5" t="s">
         <v>2059</v>
-      </c>
-[...7 lines deleted...]
-        <v>2062</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>2063</v>
+        <v>2060</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C360" s="5" t="s">
-        <v>1156</v>
+        <v>2061</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-        </is>
+        <v>234</v>
+      </c>
+      <c r="E360" s="5" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F360" s="5" t="s">
+        <v>1903</v>
       </c>
       <c r="G360" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H360" s="5" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I360" s="5" t="s">
         <v>2064</v>
       </c>
-      <c r="I360" s="5"/>
       <c r="J360" s="5" t="s">
-        <v>1146</v>
+        <v>2065</v>
       </c>
       <c r="K360" s="5" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="L360" s="6" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="M360" s="5" t="s">
-        <v>2067</v>
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="5" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B361" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C361" s="5" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E361" s="5" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G361" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H361" s="5" t="s">
+        <v>2072</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>2073</v>
+      </c>
+      <c r="J361" s="5" t="s">
+        <v>2074</v>
+      </c>
+      <c r="K361" s="5" t="s">
+        <v>2075</v>
+      </c>
+      <c r="L361" s="6" t="s">
+        <v>2076</v>
+      </c>
+      <c r="M361" s="5" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="5" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B362" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C362" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D362" s="5" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E362" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G362" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H362" s="5" t="s">
+        <v>2079</v>
+      </c>
+      <c r="I362" s="5" t="s">
+        <v>2080</v>
+      </c>
+      <c r="J362" s="5" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K362" s="5" t="s">
+        <v>2081</v>
+      </c>
+      <c r="L362" s="6" t="s">
+        <v>2082</v>
+      </c>
+      <c r="M362" s="5" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B363" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C363" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D363" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E363" s="5" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F363" s="5" t="s">
+        <v>2085</v>
+      </c>
+      <c r="G363" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H363" s="5" t="s">
+        <v>2086</v>
+      </c>
+      <c r="I363" s="5" t="s">
+        <v>2087</v>
+      </c>
+      <c r="J363" s="5" t="s">
+        <v>2088</v>
+      </c>
+      <c r="K363" s="5" t="s">
+        <v>2089</v>
+      </c>
+      <c r="L363" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="M363" s="5" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="5" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B364" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C364" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D364" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="E364" s="5" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F364" s="5" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G364" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H364" s="5" t="s">
+        <v>2093</v>
+      </c>
+      <c r="I364" s="5" t="s">
+        <v>2094</v>
+      </c>
+      <c r="J364" s="5" t="s">
+        <v>2095</v>
+      </c>
+      <c r="K364" s="5" t="s">
+        <v>2096</v>
+      </c>
+      <c r="L364" s="6" t="s">
+        <v>2097</v>
+      </c>
+      <c r="M364" s="5" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="5" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B365" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C365" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D365" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="E365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G365" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H365" s="5" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I365" s="5"/>
+      <c r="J365" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="K365" s="5" t="s">
+        <v>2101</v>
+      </c>
+      <c r="L365" s="6" t="s">
+        <v>2102</v>
+      </c>
+      <c r="M365" s="5" t="s">
+        <v>2103</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -28348,44 +28893,49 @@
     <hyperlink ref="M336" r:id="rId341"/>
     <hyperlink ref="M337" r:id="rId342"/>
     <hyperlink ref="M338" r:id="rId343"/>
     <hyperlink ref="M339" r:id="rId344"/>
     <hyperlink ref="M340" r:id="rId345"/>
     <hyperlink ref="M341" r:id="rId346"/>
     <hyperlink ref="M342" r:id="rId347"/>
     <hyperlink ref="M343" r:id="rId348"/>
     <hyperlink ref="M344" r:id="rId349"/>
     <hyperlink ref="M345" r:id="rId350"/>
     <hyperlink ref="M346" r:id="rId351"/>
     <hyperlink ref="M347" r:id="rId352"/>
     <hyperlink ref="M348" r:id="rId353"/>
     <hyperlink ref="M349" r:id="rId354"/>
     <hyperlink ref="M350" r:id="rId355"/>
     <hyperlink ref="M351" r:id="rId356"/>
     <hyperlink ref="M352" r:id="rId357"/>
     <hyperlink ref="M353" r:id="rId358"/>
     <hyperlink ref="M354" r:id="rId359"/>
     <hyperlink ref="M355" r:id="rId360"/>
     <hyperlink ref="M356" r:id="rId361"/>
     <hyperlink ref="M357" r:id="rId362"/>
     <hyperlink ref="M358" r:id="rId363"/>
     <hyperlink ref="M359" r:id="rId364"/>
     <hyperlink ref="M360" r:id="rId365"/>
+    <hyperlink ref="M361" r:id="rId366"/>
+    <hyperlink ref="M362" r:id="rId367"/>
+    <hyperlink ref="M363" r:id="rId368"/>
+    <hyperlink ref="M364" r:id="rId369"/>
+    <hyperlink ref="M365" r:id="rId370"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>