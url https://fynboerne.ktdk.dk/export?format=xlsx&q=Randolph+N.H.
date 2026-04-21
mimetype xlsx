--- v0 (2026-03-04)
+++ v1 (2026-04-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="33" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -143,50 +143,92 @@
   <si>
     <t>https://fynboerne.ktdk.dk/d/t7r2</t>
   </si>
   <si>
     <t>[Fortrykt:]
 RAVINE HOUSE
 L. M. WATSON, PROPRIETOR,
 RANDOLPH. N.H.
 Randolph. N. H., ……………………………………………………………………………..189
 [Håndskrevet:]
 3/
 og beregne, om Vognen kunde gå igennem. Men det gik altsammen godt, - Hestene her ere vante til Lokaliteterne og de ere ["de ere" overstreget] Seletøjet anderledes, så de galloperer med stor Fornøjelse af Skrænter c. så stejle som Odensebakken. North Conway er som et Hjem for Harry: hans Forfædre har levet der siden 1634, da den første Eastman kom herover fra Skotland og bosatte sig. Der er 13 Familjer af Navnet East der [”der” indsat over linjen] som alle stammer fra ham. Harry kender kun meget få af dem, de fleste af dem ere ”Farmere” – men det slår sjældent fejl, at de er mørke, gulladne af Farve og har en lang, lidt kroget Næse. - Harry selv er kommen her om Somren siden han var 3 Aar, så han kender hver Vej og Sti i Skovene og op ad Bjærgene.
 Klk 2 rejste vi derfra, – tog med Toget til Randolph St. - En dejlig 3 Timers Køretur. Toget prustede og stønnede og gik i Fodgang op ad Bjærgene og rutsjedede ned i Dalene, - overalt tæt Skov, - der er Mile mellem hvert lille Hus. Vi skiftede Tog et par Gange, og hver Gang blev det mere primitivt. Det sidste havde kun to Vogne og standsede for Harry og mig ved den Sti som leder den nærmeste Vej hen til Racinehus. 
 Her er henrivende, - aldeles 
 [Fortrykt:]
 RAVINE HOUSE
 L. M. WATSON, PROPRIETOR,
 RANDOLPH. N.H.
 Randolph. N. H., ……………………………………………………………………………..189
 [Håndskrevet:]
 4/
 ideelt. Skønt her er en hel Del Mennesker, er det ikke Spor af Hotelagtigt. Det er de samme som kommer her hvert Aar og bliver her det meste af Sommeren. En Del af dem ere Harrys allerbedste Venner, - han har fortalt mig om dem så ofte at jeg var helt nysgerrig og opsat på dem og mærkelig nok er jeg ikke skuffet, tværtimod. – Her er guddommeligt i enhver Henseende. Selve Huset vandt straks mit Hjærte, - ingen Varmeapparater, ingen Gas, rigtige sodede sorte Kakkelovne, åbne Ildsteder, hvor der er en Ild af Birkebrænde hver Aften, - lavt til Loftet, - et gammelt Bornholmer o. s. v. Det er en rigtig ”Farm”, som man finder nogle få af dem i Dalene. Denne Dal er så bred som op til Ledhullet – og der er Høstakke, Kør, en Hvedemark o. s. v. Til begge Sider gå Bjærgene op til 4 a 6000 Fod. – 2 Dage er gået her allerede, - vi har haft dejligt Vejr og været ude hele Tiden. Harry er 10 Aar yngre her, - Forretninger, Penge og mugne Skinker eksisterer ikke mere for ham. Jeg nyder i fulde Drag Ferien. Vi ere tidligt oppe, - spiser Frokost 7½ og traver så ud i Skoven. I dag gik vi omtrent den halve Vej op ad Mount Adams. Hvordan
 [De eller den sidste side af brevet mangler].
 [Indsat øverst på første bevarede side; på tværs:]
 Jeg har fået dit lange interessante Brev i Aften. Hils dem alle 1000 Gange fra Elle</t>
+  </si>
+  <si>
+    <t>1899-10-03</t>
+  </si>
+  <si>
+    <t>Laura Warberg</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Harris Sawyer
+- Sawyer, Harris' far
+Nelly Tailor
+- Taylor</t>
+  </si>
+  <si>
+    <t>Laura Warberg besøgte i efteråret 1899 datteren Alhed Larsen og hendes mand, Johannes Larsen, samt deres lille søn på ejendommen Båxhult i Småland, Sverige. 
+Ellen og Harris Sawyer blev gift i Boston 25. juni 1899. De boede den første tid i hus sammen med Harris' familie, som efter Ellens mening rodede for meget. 
+Kristen Landpost kendes ikke.
+Tokaj er en hvidvinsdrue, som anvendes i vinregionen Tokaj-Hegyalja i Ungarn. 
+Smyrnatæpper er en handelsbetegnelse for håndknyttede tæpper fra det vestlige Tyrkiet, fremstillet fra slutningen af 1800-tallet og eksporteret i store mængder fra Smyrna (nuv. İzmir). De ofte store tæpper med enkle mønstre var billige og populære i Vesten i første halvdel af 1900-tallet (Lex.dk).
+Dr Sargents kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1549</t>
+  </si>
+  <si>
+    <t>Nu er Laura Warberg nok hjemme fra Småland. 
+Det er blevet efterår i Boston. Eastman fylder kul på fyret i kælderen hver morgen. Det er en let og dejlig måde at fyre op på, men familien bliver forvænt af det. Ellen tror, at det er sundt at opholde sig i skiftende temperaturer. 
+Harris Sawyer er rask, og han knokler meget. Om aftenen spiller han og Ellen skak. Den forrige aften vandt hun, og efter den begivenhed besøgte de Tailors. Deres lille hus er hyggeligt og meget ordentligt. Stuen er ejendommelig med indbyggede glasskabe til porcelæn. Det er nemt at holde orden, når husarbejdet ikke er besværligt.
+Man kan få dejlig, billig frugt i Boston.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/7GyO</t>
+  </si>
+  <si>
+    <t>Boston Okt. 3de 99.
+Kære Mor!
+Det er trukken langt op på Dagen idag inden jeg har fået mig sat til at skrive så jeg må skynde mig, at Brevet kan være i Postkassen før Klk 6. – Nu er du vel hjemme igen fra din Smålandstur, Postgangen var rigtignok meget besværlig der, - jeg glæder mig til at mine igen solidt skal vandre af med Kristen Landpost. – Vi har nu Efterår for Alvor, - de sidste Dage har det været hundekoldt, så der har været fyret i den store Ovn i Kælderen, som opvarmer hele Huset. H. East fylder Kul på om Morgenen og så brænder det hele Dagen. Man kan ikke tænke sig noget bekvemmere el. lettere, - man mærker Vinteren grumme lidt på den Måde. Men man bliver forvænt ved altid at have hele Huset varmt, - hele Familjen er grulig kuldskær, - de finder det frygteligt, når Sovekammerne køle af hen på Morgenstunden. Jeg tror nu, det er usundt, når man altid er i den samme Temperatur inde, kan man ikke altid tåle den pludselige Forandring, når man går ud, selv om man har aldrig så meget Tøj på. – Træerne ere endnu ikke afbladede, - mange ere endog grønne nu, - men i Randolph har de haft Sne og hvert et Blad er falden, - jeg formoder at vor Fører fra i Sommer er begyndt at gå på Bjørnejagt! – Harris har det godt, skønt han er meget optaget, - de sidste Dage har han slet ikke hostet og hans Kinder har igen fået Udseende som før Forkølelsen. – Hvis han ikke når at blive velhavende er det sandelig ikke hans Skyld, - alle de Gærer han har i Ilden – når han kun ikke har Modgang og Ærgrelser, befinder han sig bedre, jo mere han har sine Øren. – Om Aftenen spiller vi Skak, og vi har megen Fornøjelse deraf. I Aftes vandt jeg for første Gang, og jeg har ikke forvundet det hele Dagen. – Efter den rystende Begivenhed kunde jeg ikke spille mere, og vi gik ind til Dr. Tailors et Øjeblik. Vi tilbringer en stor Del af vor Tid der, - det er det lækreste, hyggeligste lille Hus man kan tænke sig. I Aftes fandt vi dem i deres lille Spisestue foran det åbne Ilsted, hvor der var tændt et mægtigt Bål, - vi sad der til Klk var over 10, så på Bålet og spiste Nødder og Tokajer-Vindruer, medens Dr. T. sad i sin Lænestol og røg sin Pibe. Det er en ganske ejendommelig lille Stue. Den er aflang, firkantet, - i den ene af de korte Ender er der Portierer ind til Dagligstuen, - den anden Væg er helt fyldt med to Glasskabe, - bygget ind i Væggen og med en Buffet i Midten [Tegning] I Glasskabene er der Porcelain og Glas. Den lille Firkant, jeg har tegnet i Midten, er en lille Glasrude med koulørt Glas. Der er Egetræsmøbler, - do. Paneler, og et stort blødt Smyrnatæppe på Gulvet. Jeg har endnu aldrig set så meget som et Glas, der ikke var på Plads, - jeg har forresten endnu ikke set så meget som et Gran af Uorden noget Sted i Huset, skønt jeg er kommet uventet og på alle Tider af Dagen og går rundt i hele Huset, som jeg vil. – Det er imidlertid ikke så vanskeligt her at holde fuldstændig Orden i Tingene, fordi Arbejdet er så let. Her er også meget sjældent Uorden nu, - d.v.s i min Domæne, - hvortil desværre Køkken og det ”udenoms” ikke hører. – Her er ganske dejlig Frugt fortiden, - Ferskner og Vindruer utroligt billigt. For 15 Cents får man en Kurv Vindruer så stor at den fylder med en svingende Top en af de Glasskåle, du gav os. Her er mange forskellige Sorter, blå, røde - og grønne, - og vi spiser dem til alle Måltiderne. – De to Glasskåle ere aldeles uundværlige for os – vi har stor Gavn af dem. – 
+Forleden Dag besøgte jeg Dr. Sargents 
+[Resten af brevet mangler]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -263,59 +305,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/QZR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/t7r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7GyO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -424,49 +466,95 @@
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
+    <hyperlink ref="M4" r:id="rId9"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>