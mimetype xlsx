--- v2 (2026-02-26)
+++ v3 (2026-04-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Fynboerne" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1747" uniqueCount="1125" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1768" uniqueCount="1140" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -1666,50 +1666,95 @@
 Elena Larsen
 Vilhelm Larsen
 Hedevig Lützhøft
 Nicolaus Lützhøft
 Fritz Syberg
 Jørgen Violin</t>
   </si>
   <si>
     <t>Johannes Larsen har lejet sig ind på et værelse med fuld forplejning i Svanninge for at male på et billede i skoven.
 Peter og Elise Hansens fælles datter Elena Italia Hansen blev født under deres rejse i Italien. I voksenlivet blev Elena (kaldet Bimse) gift med Alhed og Johannes Larsens søn Johan (Lysse). 
 Alhed og Johannes Larsens førstefødte skulle tilsyneladende en tid have heddet Jeppe. Han kom til at bære navnet Andreas.</t>
   </si>
   <si>
     <t>Fritz Syberg (Baronen) har fået brev fra Peter Hansen, som fortæller, at han har fået en datter. Barnet er blevet indskrevet af myndighederne i Italien som Elena Italia Ansen. Det lykkedes ikke Peter Hansen at slippe for navnet Italia, og myndighedspersonerne forstod ikke navnet Hansen. - Hansen-familien tager nu i bjergene, og de planlægger at bo i Faaborg, når de kommer hjem.
 Fritz Syberg laver illustrationer til Pontoppidans Vildt. Jørgen Violin står model.
 Larsen står op kl. 6 og spiser senere god frokost, så han har kræfter til at male i skoven.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/NncU</t>
   </si>
   <si>
     <t>[Sva]nninge 16 Juli [noget af papiret mangler]
 Min egen Kæreste!
 Skønt jeg antager at Du faar dette Brev samtidig med det jeg skrev i Gaar vil jeg dog ikke undlade at skrive i Dag alligevel. Baronens fik i Gaar Brev fra Peter, han har faaet en Datter, som er tanto grasso og hans Kone siger hun er køn, hun er bleven indskreven et eller an[det] Sted og hedder, ja kan [jeg ik]ke huske det første, men [noget af papiret mangler] ikke mærkeligt, men [saa] hedder hun desuden Italia Ansen, det var ham ikke muligt at overtale Folkene der skrev til at lade være at kalde hende Italia, og vist heller ikke til at sætt[e et] H foran ansen. De ere meget glade ved at være dernede og flytter nu ud i Bjærgene hvor der efter Peters Beskrivelse maa være storartet, de vil bo i Faaborg i Vinter hvis de kan faa en Lejlighed der og opgive Theatermaleriet, bare de vilde. Jeg har haft storartet Vejr i dag og faaet godt fat paa det store og i Efte[mid]dag har jeg været oppe [og] lagt et lille Billede [op] et ”pænt lille Motiv”, [noget af papiret mangler] ved Siden af det andet. Lützhøfft og Baronen kom i Nat. Klaks er vist her men [jeg h]ar ikke set noget til ham. Om en Times Tid skal vi vist alle sammen til Faaborg og hente Franziska. Baronen har vist travlt i denne Tid han illustrerer Pontoppidans ”Vildt” han skal lave 36 Tegninger og have 500 Kr. for det. Han tegner hver dag ude i sit Skur, iført Uldtrøje og Lærredsbukser efter Jørgen Violin som er Model paa Dagleje, 3 Kr [om] Dagen. I Dag fik vi til [Mid]dag Suppe og Peberrods[noget af papiret mangler] og Rombudding. Jeg [har v]æret oppe Kl. 6. og vil det herefter Vejr Dag, saa faar jeg Kaffe strax og kan sidde og drive og saa gøre mere ved Frokosten, sa[a jeg] kan gaa styrket op i [Sko]ven, jeg befinder kig udmærket ved de lange Ture og har god Appetit til alle Maaltider, bliver Du gal fordi Brevene handler saa meget om Mad? Jeg sidder og pønser paa for at snuppe Lützhøfft og Mutter de ere inde hos Præstens saa jeg før. Det er kedeligt at de bor henne hos Baronens ellers kun[de de] være komne med til [Eriks]haab en Dag g[erne] Mutter har foreslaaet at [noget af papiret mangler]de ligge oppe i Bankerne [nogle] Nætter. Mange kærlige Hilsner til Dig og lille Jeppe.
 Din Johannes Larsen.</t>
+  </si>
+  <si>
+    <t>1899-08-01</t>
+  </si>
+  <si>
+    <t>Holger Drachmann
+August Andreas Jerndorff
+Harris Sawyer
+- Sawyer, Harris' far
+William Henry Schofield
+- Taylor</t>
+  </si>
+  <si>
+    <t>George Vhitehouse og Dr. Tailors kendes ikke. Det vides ikke, hvad Harris Sawyers mor og bedstemor hed. 
+Drachmann, Holger: Troldtøj: folkesagn i nutidsliv, 1890 (bibliografi.dk: international forfatterbibliografi). Udgiver: Bojesen. Illustratorer: Joachim Skovgaard, Aug. Jerndorff, Th. Bindesbøll.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1540</t>
+  </si>
+  <si>
+    <t>Ellen Sawyer har måtte holde sig hjemme for at passe den gamle. Det var dejligt, at Harris Sawyers mor ikke var der, for man bliver melankolsk af at være sammen med hende. Hun blander sig desuden i alt, og da Harris en dag bad hende passe sig selv, blev hun vred og sagde, at det var hendes hus. Ellen og Harris står tidligt op blandt andet for at spise morgemad før moderen. Harris er morgfenmenneske. Han og Ellen går så også tidligt i seng. 
+En dag drillede Ellen og Harris de gamle ved først at stille urene to timer frem og derefter tilbage. 
+Universitetsbiblioteket er ved at grundlægge en samling af skandinavisk litteratur. Ellen har lånt Drachmanns Troldtøj. Harris har på engelsk læst om Kong Erik. 
+Ellen og Harris skal på en rejse af to ugers varighed. De har haft gæster til god mad, og dagen efter kommer en professor fra Harvard. 
+Man kan få god frugt i USA - bl.a. nogle dejlige meloner.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/hUFS</t>
+  </si>
+  <si>
+    <t>d. 1ste Aug. 99.
+Kære Mor! 
+Tak for dit Ekstrabrev og for Brevkortet idag. 
+Min Uge, siden jeg skrev sidst har ikke været synderlig indholdsrig. Jeg har måttet holde mig hjemme for at passe på den gamle som aldrig tør være alene i Huset, men forresten har jeg nydt at være alene om Styret. (Jeg ved ikke hvad det er med Harris’ Moder, - man bliver så bundmelankolsk ved at være sammen med hende. Jeg tror det smitter. Jeg har været som et andet Menneske i denne Uge, skønt Guderne skal vide, at den gl. Bedstemoder ikke er opmuntrende. Hun grumler og gnaver altid og er ret utålelig. En Dag fik vi hende alvorlig gal i Hovedet, men jeg tror da hun har glemt det nu: Hun blander sig altid i vore Anliggender og Harris kom derfor en Dag til at bede hende passe sig selv, hvorpå hun blev i høj Grad stødt og erklærede at dette var hendes Hus og hun havde Lov til at sige hvad hun vilde o.s.v. Det er hver Morgen vort Maal at komme op før hende så vi kan spise vor Morgenmad i Fred og Ro, derfor ["derfor" overstreget] men skønt vi ere nede Klk 6½ kan det næsten ikke lykkes. Harris er den værste Morgenmand; jeg har kendt; Klk 5½ begynder han at sukke ynkeligt og vil op, men ved min energiske Protest har jeg fået det trukken ud til Klk 6, men det er også det seneste. Her ere Dagene ikke så korte om Vinteren, det er altid højlys Dag Klk 6, så Folk her ere i Vane med at stå tidligt op. Men så går vi rigtignok også i Seng 9½. Igår besluttede vi at holde de ["de" overstreget] lidt Sjov med de gamle: Vi stillede Urene 2 Timer frem før hun kom ned om Morgenen. Hun var midt i Beretningen om en søvnløs, gennemvåget Nat, da hun så at Klk var over 10. ”Hun måtte så alligevel have blundet lidt på Morgenstunden”. Så i Løbet af Morgenstunden stillede vi Urene rigtig igen, og den gamle mente, at hun måtte være skrækkelig syg, så langsom den Formiddag gik. Har ej fortalt, at jeg er kommet i med at få danske Bøger fra Universitetsbiblioteket. De, - med Dr. Schofield i Spidsen – ere i Færd med at lave en stor Samling af nyere skandinaviske Bøger. Jeg tror, jeg er deres eneste Læser for Tiden – i det mindste ere alle de Bøger jeg hidtil lånt aldeles som nye. I Lørdags fik vi èn til at være hos den gamle, medens vi tog til Cambridge efter Bøger. Man finder i Katalogerne hvad man vil have, skriver No. på små Sedler, indleverer dem og får sine Bøger lidt efter. Jeg havde bl.a. forlangt Troldtøj af Drachmann og du kan tænke dig min Forfærdelse, da de kom slæbende med et rødt Pragteksemplar så stort som din ”Danmark” Det var en stor illustreret Udgave med Tegninger af J. Skovgård og Jerndorff. Den var jo tung at slæbe hjem, men jeg havde forresten megen Glæde af den. Jeg fik også en engelsk [”engelsk” indsat over linjen] Oversættelse af ”Kong Erik og de Fredløse” til Harry. Han læste den hele igår med stor Interesse. Han havde sit Københavnerkort ved Siden og fandt mange af de Steder der omtales. Jeg har aldrig i mit Liv set nogen læse så hurtigt som han: Vi var et Tur på 3 Timer i Franklin Park, han lavede Aftensmaden alene, hjalp mig med Middagsmaden, spillede og snakkede og fik alligevel Tid til at læse de tre Bind igennem. Jeg må se at finde nogle flere danske hist. Romaner. Han får da noget Danmarkshistorie på en nem Måde.
+På Fredag rejser vi og glæder os meget. Vi skal gøre Turen rigtig langsomt, - være to Dage om den og se os om på Vejen, og så skal vi tilbringe to pragtfulde Uger mest i de store Skove og se Bjærgene og rigtig blive fyldt med frisk Luft. Harry trænger meget til en Ferie. – Jeg har forresten meget travet i disse Dage, der er jo altid en Del Småberedelser før en Rejse, - her kommer et par fremmede Herrer i Aften og på Tirsdag Aften til Aftensmad, - vi må vadske Onsdag og så ”det daglige”, så jeg er da beskæftiget. Jeg vil imidlertid kun vadske det nødvendigste, så Konen kan nå at stryge det også samme Dag. Harry husker og hjælper med alt, og det går det så meget lettere. 
+Næste Dag.
+Vi havde en morsom Aften i Aftes. Det er forfærdelig morsomt at have Fremmede når vi ere ene om at være Vært + Værtinde. Gæsternes Antal var ikke stort, til Aften kun George Vhitehouse, en af Harris’ ældste og bedste Venner som gav os den store fine Krystalskål. Vi havde Roastbeef m. Kartofler og ”surt” og Meloner med Æggehvidekage til. Bajersk Øl og et Glas Sherry til Melonerne. Senere kom Dr. Tailors ind. Vi vilde gærne også traktere dem med noget, men havde ikke andet end Øl 3 Stk. syltet Ingefær og nogle Oliven, - som de gladelig fortærede alt sammen. 
+Imorgen er det en Professor fra Harvard, - han er imidlertid en yngre Mand og ikke skrækindjagende. Jeg har tiltænkt ham Skinke og Grønærter, Tomater og Kartofler og en ”Lagt-ned-Æblekage” m. Flødeskum. – Skinken køber vi kogt og det hele og der er ikke meget at forberede. De har glimrende Frugt her i Amerika. Fersken!!!! Og nogle delikate små Meloner, som man skærer midt over og spiser af, Skalden som et blødkogt Æg. H. og jeg deler èn hver Morgen på fastende Hjærte. – 
+Hvordan er Frugten hjemme iår, - bærer de små Træer noget! De lykkelige Unger som nu [ulæseligt] Rejsen. ----
+[S. 1 langs venstre margen indsat tekst, der er ulæselig, da blækket er flydt ud)
+[Øverst s. 1:] (ulæseligt] hørte sig til. Skal til Cambridge i Dag for at blive forsynet med Bøger til Ferien
+[Skrevet langs venstre margen s. 8:]
+bliver flot Bjærgene.
+[Skrevet langs venstre margen s. 7:]
+1000 Hilsner til alle fra Harry og Elle.</t>
   </si>
   <si>
     <t>1899-08-16</t>
   </si>
   <si>
     <t>Astrid Warberg-Goldschmidt</t>
   </si>
   <si>
     <t>Carlsbad
 Globus</t>
   </si>
   <si>
     <t>Dora -
 Wilhelmine Berg
 Louise Brønsted
 Alhed Larsen
 Andreas Larsen
 Christian Mogensen
 Otto Emil  Paludan
 Forpagter Petersen
 Adelheyde Syberg
 Hempel Syberg
 Andreas Warberg
 Laura Warberg</t>
   </si>
@@ -1876,51 +1921,51 @@
 Rasmus Kattrup
 Charlotte Knipschildt
 Ernst  Knipschildt
 Gustav Knipschildt
 M Knipschildt
 Otto Knipschildt
 - Krarup, læge
 Hans Jørgen -, Kusk ved grevskabet Muckadell
 Selma Lagerlöf
 Peter Erasmus Lange-Müller
 Adolph Larsen
 Alhed Larsen
 Andreas Larsen
 Johan Larsen
 Johanne Christine Larsen
 Johannes Larsen
 Christine  Mackie
 Augusta Mogensen
 Christian Mogensen
 Alfred Nielsen
 Otto Emil  Paludan
 Frederik Paludan-Müller
 Kirstine -, pige i huset hos Hempel Syberg
 - Poulsen, løjtnant
 Ellen  Sawyer
-Eleonora Scheel
+Lili Scheel
 Karl Schou
 Marie Schou
 Robert Schumann
 - Stürup
 Elly Svarrer
 Christine Swane
 Adelheyde Syberg
 Hempel Syberg
 Sigurd Thomsen
 Vagn Thomsen
 - Vesterdal
 Johannes Vesterdal
 Albrecht  Warberg
 Frederik Warberg
 Laura Warberg
 Else Wienberg</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/n/5K5zZYof</t>
   </si>
   <si>
     <t>1901-02-25</t>
   </si>
   <si>
     <t>Andreas Warberg</t>
@@ -1990,50 +2035,131 @@
   <si>
     <t>1901 Roma 24 Mar
 Kjære Las og Hustru da jeg ikke ahner om jeg kan træffe Eder i denne eller i den anden Verden der har nemlig gaaet Rygter om at I vilde foretage saadan en større Udflugt saa beder jeg Peter om at sende Eder denne Hilsen fra mig. Som den evige Jøde har jeg faret Italien rundt i nogle faae Uger og nu er jeg kommen hertilbage hvor mine Reisekammerater have forladt mig de gik hjem medens jeg har Frankrig tilbage paa Billetten men er man først i Rom saa er det ikke saa let at komme herfra især da jeg har truffet Slægtninge her. I Florents traf jeg Brandstrup og var en deilig Tour sammen med ham over alle Bjerge vi tilbragte en herlig Dag sammen. Her er jo nok lidt nogenlunde god Kunst at see men naar man hjemme har Genier som Mickel Angeline Slot Møller og Mand og Hentze saa bliver man noget kræsen. Lev nu vel kjære Venner og Tak fordi I tænke af og til venligt paa Eders troe Ven Th Philipsen
 [Tilføjet mellem linjerne øverst på kortet, drejet 180 grader:]
 Lykkelig Reise paa hvilken Klode I end fare til.</t>
   </si>
   <si>
     <t>1901-06-08</t>
   </si>
   <si>
     <t>Hans  Syberg</t>
   </si>
   <si>
     <t>Fritz fortæller, at Hans (Tuk) har det godt, og at han betragtes som en mådelig lydig og artig dreng. Det stormer, så det er ikke sikkert, de kommer til Romsø den næste dag som planlagt. På mandag havde han tænkt at sejle hjem, men vil gerne til Romsø først.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/oqbd</t>
   </si>
   <si>
     <t>Kjerteminde 8/6 1901
 Kære Høns!
 Tak for Dit Brev. Det var jo rart at Sagen nu ser ud til at kunne gå i Orden.
 Tuk har det godt. Det enstemmige Udsagn om ham her i Kjerteminde er at han er en umådelig lydig og artig Dreng. Det er jo rart at han ikke blamerer os. Godt var det Du kom hjem. I Dag stormer og regner det. I Morgen skulde vi til Romsø men Vejret lover jo ikke godt. På Mandag havde jeg tænkt at sejle hjem, men kommer vi ikke til Romsø om Søndagen trækker jeg den ud til vi får denne Tur gjort, hvis det da ikke skulde blive altfor langvarig. Men de glæder sig sådan til den Sejltur. De har jo ikke Evnen hernede til at gøre sig Livet behageligt, men er så til Gengæld umådelig taknemlige når én vil tage sig lidt af dem. Vi skal af Sted fra Morgenstunden og der skal koges Kaffe på Primus. Hils og kys Børnene fra mig.
 Tusinde Hilsener og Kys
 fra Din Fritz.</t>
+  </si>
+  <si>
+    <t>1901-7</t>
+  </si>
+  <si>
+    <t>USA
+Boston</t>
+  </si>
+  <si>
+    <t>Herbert Felton
+Grethe Jungstedt
+Alhed Larsen
+Johan Larsen
+Johannes Larsen
+Harris Sawyer
+Albrecht  Warberg
+Mathilde Ward</t>
+  </si>
+  <si>
+    <t>Adreas/Dede Larsen var færdig på latinskolen i foråret 1901 (1901-02-25 FAW til Laura Warberg, BB1497).
+Alhed/B og Johannes Larsen/Las fik deres søn nummer to i foråret 1901. 
+Munter var en hund på gården Erikshåb. 
+Arrowroot er en tropisk plante, hvis underjordiske stængler arrowrootstivelse udvindes fra. Stivelse kan bruges som jævningsmiddel i suppe, sovs, syltetøj og dessert.
+Salep er pulver af rodknoldene fra forskellige orkidéarter. Ved kogning med vand dannes en tyktflydende, smagsneutral masse, som tidligere anvendtes som jævningsmiddel i køkkenet, som klister og som stoppemiddel ved diarréer. Såkaldt vestindisk salep er identisk med arrowroot. 
+Luray Caverns er nogle drypstenshuler i Virginia i det østlige USA.
+Mr. Feltons søn kendes ikke.</t>
+  </si>
+  <si>
+    <t>Kerteminde Egns- og Byhistoriske Arkiv, BB1560</t>
+  </si>
+  <si>
+    <t>Vejret skifter brat i Boston.
+Ellen Sawyer håber, at Albrecht Warberg er blevet rask. Det var trist at han og moderen ikke kom med til barnedåb hos Alhed/B og Johannes/Las Larsen og heller ikke til Andreas/Dede Warbergs studenterfejring. 
+Ellen Sawyer har købt strømper og støvler til Grethe. Den lille pige har haft diarré.
+Harris Sawyer har været på forretningsrejse. I denne forbindelse besøgte han nogle drypstenshuler og en skov med mange klapperslanger. Grethe savnede sin far, mens han var bortrejst, og da han kom hjem, ville hun kun sove, hvis han holdt hende i hånden.</t>
+  </si>
+  <si>
+    <t>https://fynboerne.ktdk.dk/d/DAqO</t>
+  </si>
+  <si>
+    <t>[Fortrykt øverst til venstre s. 1, 3, 5 og 7:]
+DR. HARRIS E: SAWYER
+CHEMIST AND BACTERIOLOGIST,
+620 ATLANTIC AVE.,
+BOSTON, MASS., U.S.A.
+TELEPHONES HATHAWAY BUILDING, BOSTON.
+203-3 DORCHESTER.
+[Fortrykt øverst til højre s. 1, 3, 5 og 7:]
+SPECIALIST IN QUESTIONS CONCERNING
+MOULDS,
+YEAST,
+BACTERIA,
+ANTISEPTICS.
+[Håndskrevet:]
+Kære Mor!
+Endelig idag kan man da ånde, og jeg benytter Lejligheden til at begynde et, som jeg håber, langt Brev. Iaftes da vi gik i Seng, var det brændende varmt - men pludselig gav det sig til at blæse stærkt med en Østenvind og i Løbet af 10 Min. var det næsten koldt. Disse pludselige Vejrforandringer er noget [”noget” overstreget] karakteristisk for Boston og Omegn.
+Jeg fik dit Brev igår, hvor du skriver at I har ventet os komme dumpende. Det gjorde vi jo imidlertid ikke desværre. Nej vi skal nok sige til før vi ikke [”ikke” overstreget] kommer (hidtil har vi endog sagt til, før vi ikke kom!) 
+Bare Far dog er bedre nu eller helt rask, - mon Dr. S. er fifig nok til at klare det. Det var rigtignok kedeligt, at jeg ikke kom med til Festlighederne efter Dedes Eksamen og Barnedåben hos B’s. – Dede bliver kun Student én Gang så det er én af Mærkebegivenhederne, hvorimod en Gentagelse af Festligheden hos Las’s jo ikke er udelukket. 
+Det var rigtignok forfærdelig morsomt at Dede klarede det så stolt. Hvor Tiden dog løber – det forekommer kun som et Par Aar, siden vi vare med ham ude til Optagelsesprøve og hans Latinskoletid lå for os som en lang Række Aar, - og nu er de gået uden man aner hvordan.
+Hvor han vist nyder denne Ferie, - som Student!!!
+Viser Muntermand monstro Tegn på at han er stolt af ham?
+Onkel Syberg har vel kun opsat sin Middag til Fader er bedre.
+2)
+Vi har det vel her det samme. – har ikke været af Stedet undtagen et Par Køreture om Aftenen i de elekt. Sporvogne. Man kommer ikke uden for Døren når man kan undgå det i sådan Varme, som vi har haft, - det er jo ligefrem livsfarligt. Igår var det lidt lindere, så jeg tog til Byen om Form. for at besørge lange opsparede Ærinder, - købte små Lakstøvler til Grethe (jeg håber på at de vil holde lidt bedre) og i et Udsalg fandt jeg yndige små Silkestrømper til samme Pris som de alm. Bomulds. Hun var så stolt af sine fine Ben at hun på ingen Måde vilde lade mig trække dem af om Aftenen. 
+Forleden havde hun et lille bitte Anfald af Diarrhe (det første i Sommer) og jeg kurerede det straks ved at give hende arrowroot og Mælk til alle Måltider. Mrs. Ward siger at det er det samme som Salep. Det skulde du råde B. hvis hendes Drenge skulde få det. 
+Harry var kun borte 8 Dage, kom hjem og overraskede os om Mandagen.
+På en Måde var Rejsen mislykket: da han kom derned havde de nemlig taget alle Maskinerne ned så Fabrikken ikke gik og han kunde intet se el. gøre for dem
+Det er jo imidlertid ikke hans Fejl, så de må betale ham 20 Dol. om Dagen alligevel, - det kommer vel 
+3)
+nok til at knibe med at få dem. – Men det var en interessant Tur – særlig at han fik de vældige Drypstenshuler i Luray at se. Jeg skal sende Billeder af dem. De dannes jo derved, at Vandet drypper ["Drypper" overstreget] siver ned gennem Jorden Dråbe for Dråbe. Kalk udskildes fra hver Dråbe og stivner og derved at det så ledes drypper og stivner på de samme Steder Hundreder af Aar, dannes der Søjler og Piller og vældige Kalkblokke. En omstyrtet Pille (som Billedet viser) var 1 Million Aar gammel før den for 6000 Aar siden styrtede om. Man kan med temmelig Bestemthed beregne dette efter den Hurtighed hvormed det drypper og former sig. Videnskabsmænd fra Washington har exploret der og konstateret disse Fakta. Harry bragte en Stentap hjem (det ser ud som en Istap af Sten). 
+I Romney (Rejsens Mål) var han omkring i Skovene at se på Træer og de hørte flere Klapperslanger, - der er tykt med dem og med Kopperslanger (de giftigste af alle Slanger) så han var ikke rigtig dristig ved det og trak 3 Par Strømper på. – Han var kun der èn Dag, - så Resten af de 8 Dage tilbragte han rejsende. Maden var elendig alle vegne syd for New York – og Varmen for det meste tem-
+melig stærk (skønt mærkelig nok for det er ["for det er" overstreget] ikke så stærk som vi havde det her på samme Tid) – så han havde tabt lidt, - men havde ellers ikke videre Men af det, hvilket viser at han ikke har så få Kræfter endda. – 
+Han har nu en meget travl Tid for sig: Papiranalyserne begynder i Morgen og idag kommer Mr. Feltons Søn for at tage sine første Timer i Kemi. Men jeg har skrevet det – han skal have to Timer dgl. à 3 Dage til – ja til han kan noget. Hvis han ikke er altfor klog mener H. at han kan få c. 200 D. ud af det.
+I mener vist, at jeg taler lidt vel meget om ”Mamon”, men det er jo kun fordi det afhænger deraf hvornår vi kan komme hjem. 
+Lille Grethe sover for det meste tre Timer til Middag nu, - hun går ikke i Seng før 8, når det er så varmt, - så køler hun af et Par Timers Tid efter Solnedgang. – 
+Hun var så henrykt det lille Pus da Harry kom hjem. Om Aftenen kunde hun ikke sove skønt hun var rasende søvnig blev hun ved at sige ”Papa hold Baby Hand” – ”Papa home”. Så gik Harry ind og holdt hendes Hånd og øjeblikkelig faldt hun i Søvn. 
+Postvæsenetbudet ["væsenet" midt i ordet overstreget] ringer altid to Ring og det kender hun og siger straks ”Postman, letter for 
+[Skrevet langs venstre margen s. 8:]
+Baby” – er hun ikke klog, - eller er de alle sådan – 1½ Aar.
+[Skrevet på tværs øverst s1:]
+Bare nu Far er bedre i næste Brev, jeg længes efter at høre om det. Bunker af Hilsner til er alle fra Pelle.</t>
   </si>
   <si>
     <t>1901-12-19</t>
   </si>
   <si>
     <t>Nordskov</t>
   </si>
   <si>
     <t>Camilla Bertram
 Franziska  Erichsen
 Christine Swane</t>
   </si>
   <si>
     <t>Fritz Syberg udtrykker sin begejstring for kysten omkring Nordskov på Fynshoved, hvor han og Johannes Larsen opholder sig. Det er kedeligt, at Bertram er så ked af det.</t>
   </si>
   <si>
     <t>https://fynboerne.ktdk.dk/d/4uI3</t>
   </si>
   <si>
     <t>Nordskov 19/12 1901
 Kære Høns!
 I Morgen rejser vi herfra. Dersom det ikke var at jeg længtes efter Dig og vore søde Unger vilde jeg være ked over at skulle væk. Jeg har aldrig nogensinde været på et fremmed Sted, hvor Landskaberne, og Naturen i det hele taget, i den Grad er gået ind i Skallen på mig øjebliklig, som her.
 Jeg havde en lille Fornemmelse af det i Sommer da jeg var med Marie og Uglen på Romsø, men dette her er noget ganske andet. Jeg forsikrer Dig at jeg disse to sidste Dage har gået rundt med en Fornemmelse, som jeg nu endelig havde fundet noget jeg hele min Levetid havde gået og ledt efter. Bakkeformationerne ligner lidt Svanningeegnen, men der er nogle store flade Strækninger bevokset med Lyng og Marehalm som slet ikke ligner Svanninge. Kysten kan somme Steder minde om Knold, men alting er meget større. Klinterne er meget højere, Linjerne i Kysten meget længere og Afstandene meget større. Vi marscherer i Timer for at komme fra Sted til Sted.
 Somme Steder er Klinterne rene Afgrunde. Her er store Fladstrande inddæmmet af Sandbarrer (fra Naturens Hånd) med en Mængde Fugle. Nu da alt er bedækket med Sne og al det lave Vand er tilfrossen ser her umådelig øde og Menneskeforladt ud. Den sidste halve Mil af Sandet, der hvor Las og jeg til daglig bevæger os er da heller ikke beboet af et eneste Menneske. Det eneste her findes som minder En om sine Medskabninger er en tom Fiskerhytte som Fiskerne fra Kjerteminde logerer i når de ikke kan komme hjem for Storm.
 Den store Kyst ud til Kattegattet er fuld af Sten. Ja her er så dejlig så det slet ikke er til at beskrive. Alle Farver er så rene og dejlige, ja det er slet ikke til at finde Ord for hvor smukt her er. Man resignerer og ræsonnerer slet ikke, som så mange andre Steder, og fortæller sig selv, at der er kønt her som alle Steder men tvertimod synes man (det gør jeg da) atnu har man endelig fundet noget der er kønnere end alt hvad man hidtil har set. Jeg har lavet en halv Snes Skitser, men det meste er noget Nonsens da jeg har givet mig for lidt Tid. Las har lavet et Par Skitser af mig stående ved Strandbredden tegnende i min Skitsebog. Han vil gærne lave et Billede deraf og da jeg også gærne vil lave et Billede af ham liggende på Lur efter Fuglene har vi aftalt en ny Tur herop længere hen på Vinteren. Jeg glæder mig meget dertil. Blot jeg bliver rask så skal Du bare se. Og det bliver jeg nok. Nu kender jeg Kuren, man skal bare byde sig selv alt mulig. Stå og gå i Kulde hele Dagen, så får man Appetit og æder og drikker til den store Medalje.
@@ -6424,59 +6550,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zt6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WTE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ZNp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ohBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9nE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4hizQl0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCdwAHOt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://fynboerne.ktdk.dk/d/nvKp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NmU1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bIR9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/f6OnKrlW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/uSu8k6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/d1jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cnLh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zHtY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UrsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NSDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DUyV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/rmsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mUfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GIiA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9qBK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Ai8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IynE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/XSUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BdAb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DD8K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1tGg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GAwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/exGo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/RgBc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cePP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/knH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/49Ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/aYO2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4DgT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EUrJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1hUR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/bv6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Onr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/eMxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZdsM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Rwb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NncU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hUFS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/nQAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9vwC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/WsHnFLg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/5K5zZYof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/o0yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/412R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/oqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/DAqO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4uI3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/UlCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LobZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OacK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/gTFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FYTo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TW34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zt6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xVjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FR2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/CKVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ReYi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WTE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/6ZNp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/doA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/WmBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ohBU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/VMMP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/A9nE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9XDW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/zH5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/piAk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/x9Mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tV0K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1NKz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LRbZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/xKzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tEey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZO93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/10ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/myk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/BMiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Q5cfw0vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LiEP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZmpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/jXdK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5rfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/egcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PNHCqKEo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ILpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Hj2u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tUc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/KnCk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/GCQp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YdQK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v0lv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7Frd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/cDzL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/mNUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tvZc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Cinc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5qwN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/fHKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/O1lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/yle0CtTL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/PIjU3jVN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/DMr2WPrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Vtw1Vx4G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/JZO9tphY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/mlVKfENB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/OB0G3oj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/QwM4D5cO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/xgN68ydL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/4hizQl0S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/q1aW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Qt3Wchow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/LJ0I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/hSH8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/wRRh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tdQb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/97IRXewR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ZJav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/X4Kb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5zTA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/MavKRPKj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/nCdwAHOt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/o3uP0rTX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/Bw2wKyB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/RXvysJNZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/24RF37Rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/HpCV8zLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/XHwRrmXJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/En6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/4WOO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/pMUu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/NkIu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1CD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/jIOtZjfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/pZjw65g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/rETfkRhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/B0CjgTjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/hTjU0m9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/ZzXmhCIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/85iIficq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/n/GCAZZgQj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Tjga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/S8fl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Lk8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ym4L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/lc4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/z8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0bsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/OqhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/kOta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/v5EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7VPw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/0wqH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/qsdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/7nsT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/tWkN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/ARYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/1pus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/FTmS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/I22m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/8fxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/PV9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yQnT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yVIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/IEcI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/r4bH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/YMUH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/EFiY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Zs2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/SP5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/yXSz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/9o4T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/TrRn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/Y5jP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/JQ1X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/5W9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://fynboerne.ktdk.dk/d/E7Wf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M177"/>
+  <dimension ref="A1:M179"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -8189,6280 +8315,6372 @@
       </c>
       <c r="I39" s="5" t="s">
         <v>296</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K39" s="5" t="s">
         <v>297</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>298</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>300</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="D40" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="E40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="5" t="s">
+      <c r="I40" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="G40" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H40" s="5" t="s">
+      <c r="J40" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="I40" s="5" t="s">
+      <c r="K40" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="J40" s="5" t="s">
+      <c r="L40" s="6" t="s">
         <v>305</v>
       </c>
-      <c r="K40" s="5" t="s">
+      <c r="M40" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="L40" s="6" t="s">
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
         <v>307</v>
-      </c>
-[...6 lines deleted...]
-        <v>1901</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="F41" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="D41" s="5" t="s">
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>310</v>
-      </c>
-[...14 lines deleted...]
-        <v>273</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>311</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>312</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>313</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>314</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="5" t="s">
+      <c r="A42" s="5" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="B42" s="5" t="s">
+      <c r="D42" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...10 lines deleted...]
-        </is>
+      <c r="E42" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="I42" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="I42" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J42" s="5" t="s">
+        <v>319</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="M42" s="5"/>
+        <v>321</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>322</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="K43" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K43" s="5" t="s">
+        <v>326</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="M43" s="5"/>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="B44" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="B44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="5" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>326</v>
+        <v>308</v>
+      </c>
+      <c r="D44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>327</v>
-[...4 lines deleted...]
-      <c r="J44" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="K44" s="5" t="s">
+      <c r="I44" s="5"/>
+      <c r="J44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K44" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L44" s="6" t="s">
         <v>330</v>
       </c>
-      <c r="L44" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M44" s="5"/>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E45" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="B45" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="5" t="s">
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G45" s="5" t="s">
+      <c r="I45" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="H45" s="5" t="s">
+      <c r="J45" s="5" t="s">
         <v>336</v>
-      </c>
-[...2 lines deleted...]
-        <v>112</v>
       </c>
       <c r="K45" s="5" t="s">
         <v>337</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>338</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>14</v>
+        <v>225</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>309</v>
+        <v>341</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="E46" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F46" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="G46" s="5" t="s">
+        <v>342</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
-        <v>312</v>
+        <v>112</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>346</v>
+        <v>17</v>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>134</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>93</v>
+        <v>361</v>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="I49" s="5" t="s">
         <v>362</v>
       </c>
+      <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="K49" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="K49" s="5" t="s">
+      <c r="L49" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="L49" s="6" t="s">
+      <c r="M49" s="5" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>27</v>
+        <v>134</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>273</v>
+        <v>52</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>367</v>
+      </c>
+      <c r="F50" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H50" s="5" t="s">
         <v>368</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>369</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>112</v>
+        <v>370</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>27</v>
+        <v>375</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>16</v>
+        <v>308</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>93</v>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H51" s="5" t="s">
         <v>376</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>377</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>22</v>
+        <v>378</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>382</v>
+        <v>27</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>52</v>
+        <v>273</v>
       </c>
       <c r="E52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H52" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="F52" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H52" s="5" t="s">
+      <c r="I52" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="I52" s="5" t="s">
+      <c r="J52" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="K52" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="J52" s="5" t="s">
+      <c r="L52" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="K52" s="5" t="s">
+      <c r="M52" s="5" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>309</v>
+        <v>27</v>
       </c>
       <c r="D53" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="H53" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="E53" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" s="5" t="s">
+      <c r="I53" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="H53" s="5" t="s">
+      <c r="J53" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K53" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="I53" s="5" t="s">
+      <c r="L53" s="6" t="s">
         <v>394</v>
       </c>
-      <c r="J53" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K53" s="5" t="s">
+      <c r="M53" s="5" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E54" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="B54" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="5" t="s">
+      <c r="F54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G54" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H54" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="D54" s="5" t="s">
+      <c r="I54" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="E54" s="5" t="s">
+      <c r="J54" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="F54" s="5" t="s">
+      <c r="K54" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I54" s="5" t="s">
+      <c r="L54" s="6" t="s">
         <v>403</v>
       </c>
-      <c r="J54" s="5" t="s">
+      <c r="M54" s="5" t="s">
         <v>404</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
       <c r="D55" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="I55" s="5" t="s">
         <v>409</v>
       </c>
-      <c r="E55" s="5" t="s">
-[...11 lines deleted...]
-      <c r="I55" s="5"/>
       <c r="J55" s="5" t="s">
         <v>112</v>
       </c>
       <c r="K55" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="M55" s="5" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D56" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="B56" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" s="5" t="s">
-        <v>17</v>
+        <v>416</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="H56" s="5" t="s">
         <v>417</v>
+      </c>
+      <c r="G56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H56" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I56" s="5" t="s">
         <v>418</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>22</v>
+        <v>419</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>51</v>
+        <v>424</v>
       </c>
       <c r="E57" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F57" s="5" t="s">
-[...5 lines deleted...]
-        </is>
+      <c r="G57" s="5" t="s">
+        <v>425</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>399</v>
+        <v>16</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="E58" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="5" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>436</v>
+        <v>16</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>399</v>
-[...4 lines deleted...]
-        </is>
+        <v>51</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>401</v>
+        <v>18</v>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H59" s="5" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="I59" s="5"/>
+        <v>438</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>439</v>
+      </c>
       <c r="J59" s="5" t="s">
-        <v>438</v>
+        <v>22</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>14</v>
+        <v>225</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>436</v>
+        <v>414</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>399</v>
-[...21 lines deleted...]
-      <c r="I60" s="5"/>
+        <v>16</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>446</v>
+      </c>
       <c r="J60" s="5" t="s">
-        <v>438</v>
+        <v>112</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>309</v>
+        <v>451</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>447</v>
-[...7 lines deleted...]
-        </is>
+        <v>414</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>416</v>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H61" s="5" t="s">
-        <v>449</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>309</v>
+        <v>451</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>414</v>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H62" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H62" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I62" s="5"/>
       <c r="J62" s="5" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>458</v>
       </c>
       <c r="L62" s="6" t="s">
         <v>459</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>461</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>436</v>
+        <v>316</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>462</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>463</v>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="I63" s="5"/>
+        <v>464</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>465</v>
+      </c>
       <c r="J63" s="5" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>468</v>
+        <v>316</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>463</v>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="s">
         <v>471</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>472</v>
       </c>
       <c r="J64" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K64" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="K64" s="5" t="s">
+      <c r="L64" s="6" t="s">
         <v>474</v>
       </c>
-      <c r="L64" s="6" t="s">
+      <c r="M64" s="5" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>478</v>
+        <v>16</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H65" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H65" s="5" t="s">
+        <v>477</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5" t="s">
-        <v>463</v>
+        <v>478</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>479</v>
       </c>
       <c r="L65" s="6" t="s">
         <v>480</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>482</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>14</v>
+        <v>225</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>309</v>
+        <v>483</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="F66" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F66" s="5" t="s">
+        <v>485</v>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>309</v>
+        <v>451</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>493</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H67" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I67" s="5"/>
       <c r="J67" s="5" t="s">
-        <v>22</v>
+        <v>478</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="5" t="n">
-        <v>1912</v>
+      <c r="A68" s="5" t="s">
+        <v>497</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>448</v>
+        <v>499</v>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>498</v>
+        <v>466</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H69" s="5" t="s">
-        <v>391</v>
+        <v>506</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>451</v>
+        <v>22</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="5" t="s">
-        <v>507</v>
+      <c r="A70" s="5" t="n">
+        <v>1912</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>447</v>
+        <v>498</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
       <c r="F70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>22</v>
+        <v>513</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="s">
-        <v>515</v>
+        <v>406</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>391</v>
+        <v>462</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>448</v>
+        <v>499</v>
       </c>
       <c r="F72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G72" s="5" t="s">
-        <v>521</v>
+      <c r="G72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>391</v>
+        <v>462</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>448</v>
+        <v>529</v>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G73" s="5" t="s">
-        <v>528</v>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="I73" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>112</v>
+        <v>466</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>483</v>
+        <v>406</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>535</v>
+        <v>463</v>
       </c>
       <c r="F74" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G74" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G74" s="5" t="s">
+        <v>536</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>451</v>
+        <v>112</v>
       </c>
       <c r="K74" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>436</v>
+        <v>406</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G75" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="I75" s="5"/>
+        <v>544</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>545</v>
+      </c>
       <c r="J75" s="5" t="s">
-        <v>543</v>
+        <v>112</v>
       </c>
       <c r="K75" s="5" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="L75" s="6" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>468</v>
+        <v>316</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>447</v>
+        <v>498</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="F76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G76" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H76" s="5" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>550</v>
+        <v>466</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>16</v>
+        <v>451</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>463</v>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G77" s="5" t="s">
-        <v>555</v>
-[...8 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="I77" s="5"/>
       <c r="J77" s="5" t="s">
-        <v>112</v>
+        <v>558</v>
       </c>
       <c r="K77" s="5" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="L77" s="6" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>483</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>309</v>
-[...4 lines deleted...]
-        </is>
+        <v>462</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>550</v>
       </c>
       <c r="F78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H78" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H78" s="5" t="s">
+        <v>563</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="K78" s="5" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="L78" s="6" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>317</v>
+        <v>225</v>
       </c>
       <c r="C79" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D79" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D79" s="5" t="inlineStr">
-[...17 lines deleted...]
-        </is>
+      <c r="E79" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>570</v>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I79" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="I79" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>112</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="M79" s="5"/>
+        <v>573</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>574</v>
+      </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>16</v>
+        <v>498</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>316</v>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G80" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I80" s="5"/>
+      <c r="G80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H80" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>576</v>
+      </c>
       <c r="J80" s="5" t="s">
-        <v>112</v>
+        <v>577</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>225</v>
+        <v>324</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>16</v>
+      </c>
+      <c r="D81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G81" s="5" t="s">
-        <v>216</v>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I81" s="5"/>
-      <c r="J81" s="5" t="s">
-        <v>578</v>
+      <c r="J81" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K81" s="5" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>215</v>
+        <v>14</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>583</v>
+        <v>16</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="F82" s="5" t="s">
         <v>586</v>
       </c>
-      <c r="G82" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I82" s="5" t="s">
+      <c r="F82" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G82" s="5" t="s">
         <v>587</v>
       </c>
+      <c r="H82" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
-        <v>588</v>
+        <v>112</v>
       </c>
       <c r="K82" s="5" t="s">
         <v>589</v>
       </c>
       <c r="L82" s="6" t="s">
         <v>590</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>592</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>14</v>
+        <v>225</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>436</v>
-[...4 lines deleted...]
-        </is>
+        <v>451</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>216</v>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G83" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>593</v>
+      <c r="G83" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>594</v>
       </c>
       <c r="L83" s="6" t="s">
         <v>595</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>597</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>14</v>
+        <v>215</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>598</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>599</v>
       </c>
-      <c r="E84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="E84" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>601</v>
       </c>
       <c r="G84" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H84" s="5" t="s">
-        <v>600</v>
+      <c r="H84" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I84" s="5" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K84" s="5" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>317</v>
+        <v>14</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-        </is>
+        <v>316</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>451</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H85" s="5" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="I85" s="5"/>
-      <c r="J85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J85" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>609</v>
       </c>
       <c r="L85" s="6" t="s">
-        <v>608</v>
-[...1 lines deleted...]
-      <c r="M85" s="5"/>
+        <v>610</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>611</v>
+      </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>614</v>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G86" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H86" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I86" s="5"/>
+      <c r="H86" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>616</v>
+      </c>
       <c r="J86" s="5" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="K86" s="5" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>14</v>
+        <v>324</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>16</v>
+      </c>
+      <c r="D87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H87" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>617</v>
+      <c r="H87" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="I87" s="5"/>
+      <c r="J87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K87" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L87" s="6" t="s">
-        <v>618</v>
-[...3 lines deleted...]
-      </c>
+        <v>623</v>
+      </c>
+      <c r="M87" s="5"/>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>14</v>
+        <v>225</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>542</v>
+        <v>216</v>
       </c>
       <c r="F88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G88" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H88" s="5" t="s">
-        <v>610</v>
+      <c r="H88" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I88" s="5"/>
       <c r="J88" s="5" t="s">
-        <v>611</v>
+        <v>626</v>
       </c>
       <c r="K88" s="5" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>399</v>
+        <v>625</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>436</v>
-[...4 lines deleted...]
-        </is>
+        <v>451</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>557</v>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H89" s="5" t="s">
+      <c r="H89" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I89" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="J89" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="I89" s="5"/>
-[...2 lines deleted...]
-      </c>
       <c r="K89" s="5" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="L89" s="6" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>16</v>
+        <v>636</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>51</v>
+        <v>451</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>557</v>
+      </c>
+      <c r="F90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G90" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H90" s="5" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>625</v>
+      </c>
+      <c r="I90" s="5"/>
       <c r="J90" s="5" t="s">
-        <v>22</v>
+        <v>626</v>
       </c>
       <c r="K90" s="5" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>16</v>
+        <v>414</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>451</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G91" s="5" t="s">
-        <v>639</v>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H91" s="5" t="s">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="I91" s="5" t="s">
         <v>641</v>
       </c>
+      <c r="I91" s="5"/>
       <c r="J91" s="5" t="s">
-        <v>22</v>
+        <v>626</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>642</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>643</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>645</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D92" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D92" s="5" t="s">
+        <v>51</v>
       </c>
       <c r="E92" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="F92" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F92" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G92" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>649</v>
+        <v>22</v>
       </c>
       <c r="K92" s="5" t="s">
         <v>650</v>
       </c>
       <c r="L92" s="6" t="s">
         <v>651</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>653</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>309</v>
+        <v>16</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>646</v>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G93" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="H93" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I93" s="5"/>
+      <c r="H93" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>656</v>
+      </c>
       <c r="J93" s="5" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="K93" s="5" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>659</v>
-[...7 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="D94" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F94" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G94" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G94" s="5" t="s">
+        <v>661</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="I94" s="5"/>
+        <v>662</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>663</v>
+      </c>
       <c r="J94" s="5" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="K94" s="5" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>14</v>
+        <v>225</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>659</v>
+        <v>316</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>399</v>
-[...21 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I95" s="5"/>
       <c r="J95" s="5" t="s">
-        <v>668</v>
+        <v>112</v>
       </c>
       <c r="K95" s="5" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>51</v>
+        <v>674</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>16</v>
+        <v>414</v>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G96" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H96" s="5" t="s">
-        <v>673</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="I96" s="5"/>
       <c r="J96" s="5" t="s">
-        <v>22</v>
+        <v>676</v>
       </c>
       <c r="K96" s="5" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>309</v>
+        <v>674</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>414</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H97" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>451</v>
+        <v>683</v>
       </c>
       <c r="K97" s="5" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>686</v>
+        <v>51</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>16</v>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G98" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H98" s="5" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>689</v>
+        <v>22</v>
       </c>
       <c r="K98" s="5" t="s">
         <v>690</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>691</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>693</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="E99" s="5" t="s">
         <v>694</v>
-      </c>
-[...6 lines deleted...]
-        </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H99" s="5" t="s">
         <v>695</v>
       </c>
       <c r="I99" s="5" t="s">
         <v>696</v>
       </c>
       <c r="J99" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="K99" s="5" t="s">
         <v>697</v>
       </c>
-      <c r="K99" s="5" t="s">
+      <c r="L99" s="6" t="s">
         <v>698</v>
       </c>
-      <c r="L99" s="6" t="s">
+      <c r="M99" s="5" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G100" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H100" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="D100" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="5" t="s">
+      <c r="I100" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="F100" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H100" s="5" t="s">
+      <c r="J100" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="I100" s="5" t="s">
+      <c r="K100" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="J100" s="5" t="s">
+      <c r="L100" s="6" t="s">
         <v>706</v>
       </c>
-      <c r="K100" s="5" t="s">
+      <c r="M100" s="5" t="s">
         <v>707</v>
-      </c>
-[...4 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H101" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="B101" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H101" s="5" t="s">
+      <c r="I101" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="I101" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J101" s="5" t="s">
+        <v>712</v>
       </c>
       <c r="K101" s="5" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="M101" s="5"/>
+        <v>714</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>715</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>317</v>
+        <v>14</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>717</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>718</v>
       </c>
       <c r="F102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        </is>
+        <v>719</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>721</v>
       </c>
       <c r="K102" s="5" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="M102" s="5"/>
+        <v>723</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>724</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H103" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H103" s="5" t="s">
+        <v>726</v>
       </c>
       <c r="I103" s="5"/>
       <c r="J103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K103" s="5" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="L103" s="6" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="M103" s="5"/>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H104" s="5" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="I104" s="5"/>
       <c r="J104" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K104" s="5" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="M104" s="5"/>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H105" s="5" t="s">
-        <v>722</v>
+      <c r="H105" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I105" s="5"/>
       <c r="J105" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K105" s="5" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="M105" s="5"/>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H106" s="5" t="s">
-        <v>570</v>
+        <v>730</v>
       </c>
       <c r="I106" s="5"/>
       <c r="J106" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K106" s="5" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="M106" s="5"/>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H107" s="5" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="I107" s="5"/>
       <c r="J107" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K107" s="5" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="M107" s="5"/>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H108" s="5" t="s">
-        <v>722</v>
+        <v>585</v>
       </c>
       <c r="I108" s="5"/>
       <c r="J108" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K108" s="5" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="M108" s="5"/>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K109" s="5" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="M109" s="5"/>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H110" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H110" s="5" t="s">
+        <v>737</v>
       </c>
       <c r="I110" s="5"/>
       <c r="J110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K110" s="5" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="M110" s="5"/>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>14</v>
+        <v>324</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>16</v>
+      </c>
+      <c r="D111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>743</v>
+        <v>750</v>
+      </c>
+      <c r="I111" s="5"/>
+      <c r="J111" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K111" s="5" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>745</v>
-[...3 lines deleted...]
-      </c>
+        <v>751</v>
+      </c>
+      <c r="M111" s="5"/>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K112" s="5" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="L112" s="6" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>51</v>
+        <v>498</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>751</v>
+        <v>694</v>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G113" s="5" t="s">
-        <v>752</v>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H113" s="5" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>22</v>
+        <v>758</v>
       </c>
       <c r="K113" s="5" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="L113" s="6" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>14</v>
+        <v>324</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F114" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G114" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I114" s="5" t="s">
+      <c r="G114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K114" s="5" t="s">
         <v>763</v>
       </c>
-      <c r="J114" s="5" t="s">
+      <c r="L114" s="6" t="s">
         <v>764</v>
       </c>
-      <c r="K114" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="M114" s="5"/>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>17</v>
+        <v>766</v>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G115" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="I115" s="5" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>771</v>
       </c>
       <c r="J115" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K115" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="L115" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="M115" s="5" t="s">
         <v>772</v>
-      </c>
-[...4 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>309</v>
+        <v>774</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>483</v>
+        <v>775</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>679</v>
+        <v>17</v>
       </c>
       <c r="F116" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G116" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G116" s="5" t="s">
+        <v>776</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>451</v>
+        <v>779</v>
       </c>
       <c r="K116" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>317</v>
+        <v>14</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D117" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G117" s="5" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="G117" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="J117" s="5" t="s">
+        <v>22</v>
       </c>
       <c r="K117" s="5" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="L117" s="6" t="s">
-        <v>783</v>
-[...1 lines deleted...]
-      <c r="M117" s="5"/>
+        <v>788</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>789</v>
+      </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
       <c r="F118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G118" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H118" s="5" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="K118" s="5" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="L118" s="6" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>14</v>
+        <v>324</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="D119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G119" s="5" t="s">
-[...3 lines deleted...]
-        <v>793</v>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I119" s="5"/>
-      <c r="J119" s="5" t="s">
-        <v>794</v>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K119" s="5" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="L119" s="6" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="M119" s="5"/>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>51</v>
+        <v>498</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>799</v>
+        <v>694</v>
       </c>
       <c r="F120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G120" s="5" t="s">
+      <c r="G120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H120" s="5" t="s">
         <v>800</v>
       </c>
-      <c r="H120" s="5" t="s">
+      <c r="I120" s="5" t="s">
         <v>801</v>
       </c>
-      <c r="I120" s="5" t="s">
+      <c r="J120" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="K120" s="5" t="s">
         <v>802</v>
       </c>
-      <c r="J120" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K120" s="5" t="s">
+      <c r="L120" s="6" t="s">
         <v>803</v>
       </c>
-      <c r="L120" s="6" t="s">
+      <c r="M120" s="5" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="D121" s="5" t="s">
         <v>806</v>
       </c>
-      <c r="B121" s="5" t="s">
-[...13 lines deleted...]
-        </is>
+      <c r="E121" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G121" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G121" s="5" t="s">
+        <v>807</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="I121" s="5"/>
-      <c r="J121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="J121" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="K121" s="5" t="s">
+        <v>810</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="M121" s="5"/>
+        <v>811</v>
+      </c>
+      <c r="M121" s="5" t="s">
+        <v>812</v>
+      </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>317</v>
+        <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="D122" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>814</v>
       </c>
       <c r="F122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G122" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G122" s="5" t="s">
+        <v>815</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>810</v>
-[...10 lines deleted...]
-        </is>
+        <v>816</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="J122" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>818</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="M122" s="5"/>
+        <v>819</v>
+      </c>
+      <c r="M122" s="5" t="s">
+        <v>820</v>
+      </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="I123" s="5"/>
       <c r="J123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="6" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="M123" s="5"/>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H124" s="5" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="I124" s="5"/>
       <c r="J124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="6" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="M124" s="5"/>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H125" s="5" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="I125" s="5"/>
       <c r="J125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="6" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="M125" s="5"/>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H126" s="5" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="I126" s="5"/>
       <c r="J126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K126" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="6" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="M126" s="5"/>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H127" s="5" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="I127" s="5"/>
       <c r="J127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="6" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="M127" s="5"/>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H128" s="5" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="I128" s="5"/>
       <c r="J128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K128" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="6" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="M128" s="5"/>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>14</v>
+        <v>324</v>
       </c>
       <c r="C129" s="5" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>16</v>
+      </c>
+      <c r="D129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H129" s="5" t="s">
-        <v>831</v>
-[...8 lines deleted...]
-        <v>833</v>
+        <v>840</v>
+      </c>
+      <c r="I129" s="5"/>
+      <c r="J129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K129" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L129" s="6" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="M129" s="5"/>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>14</v>
+        <v>324</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>837</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>16</v>
+      </c>
+      <c r="D130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G130" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H130" s="5" t="s">
-        <v>838</v>
-[...8 lines deleted...]
-        <v>840</v>
+        <v>843</v>
+      </c>
+      <c r="I130" s="5"/>
+      <c r="J130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K130" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L130" s="6" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      </c>
+        <v>844</v>
+      </c>
+      <c r="M130" s="5"/>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="C131" s="5" t="s">
-        <v>844</v>
+        <v>316</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>845</v>
-[...4 lines deleted...]
-        </is>
+        <v>498</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H131" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I131" s="5"/>
+      <c r="H131" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="I131" s="5" t="s">
+        <v>847</v>
+      </c>
       <c r="J131" s="5" t="s">
-        <v>668</v>
+        <v>466</v>
       </c>
       <c r="K131" s="5" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="L131" s="6" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="5" t="n">
-        <v>1928</v>
+      <c r="A132" s="5" t="s">
+        <v>851</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="5" t="s">
-        <v>715</v>
+        <v>852</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>570</v>
-[...7 lines deleted...]
-        <v>849</v>
+        <v>462</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="F132" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>852</v>
+        <v>466</v>
       </c>
       <c r="K132" s="5" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="L132" s="6" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B133" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H133" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="M133" s="5" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="n">
+        <v>1928</v>
+      </c>
+      <c r="B134" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C133" s="5" t="s">
-[...33 lines deleted...]
-      <c r="M133" s="5" t="s">
+      <c r="C134" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F134" s="5" t="s">
         <v>864</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="5" t="s">
+      <c r="G134" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H134" s="5" t="s">
         <v>865</v>
       </c>
-      <c r="B134" s="5" t="s">
-[...25 lines deleted...]
-      <c r="H134" s="5" t="s">
+      <c r="I134" s="5" t="s">
         <v>866</v>
       </c>
-      <c r="I134" s="5"/>
-[...3 lines deleted...]
-        </is>
+      <c r="J134" s="5" t="s">
+        <v>867</v>
       </c>
       <c r="K134" s="5" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="L134" s="6" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="M134" s="5"/>
+        <v>869</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>870</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>317</v>
+        <v>14</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-        </is>
+        <v>872</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>873</v>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H135" s="5" t="s">
-        <v>870</v>
-[...5 lines deleted...]
-        </is>
+        <v>874</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>876</v>
       </c>
       <c r="K135" s="5" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="L135" s="6" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="M135" s="5"/>
+        <v>878</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>879</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H136" s="5" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="I136" s="5"/>
       <c r="J136" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K136" s="5" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="L136" s="6" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="M136" s="5"/>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H137" s="5" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="I137" s="5"/>
       <c r="J137" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K137" s="5" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="L137" s="6" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="M137" s="5"/>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H138" s="5" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="I138" s="5"/>
       <c r="J138" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K138" s="5" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="L138" s="6" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="M138" s="5"/>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H139" s="5" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="I139" s="5"/>
       <c r="J139" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K139" s="5" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="L139" s="6" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="M139" s="5"/>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H140" s="5" t="s">
-        <v>870</v>
+        <v>894</v>
       </c>
       <c r="I140" s="5"/>
       <c r="J140" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K140" s="5" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="L140" s="6" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="M140" s="5"/>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H141" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H141" s="5" t="s">
+        <v>897</v>
       </c>
       <c r="I141" s="5"/>
       <c r="J141" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K141" s="5" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="L141" s="6" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="M141" s="5"/>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>215</v>
+        <v>324</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>399</v>
-[...8 lines deleted...]
-        <v>402</v>
+        <v>16</v>
+      </c>
+      <c r="D142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G142" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H142" s="5" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>885</v>
+      </c>
+      <c r="I142" s="5"/>
+      <c r="J142" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K142" s="5" t="s">
-        <v>893</v>
+        <v>882</v>
       </c>
       <c r="L142" s="6" t="s">
-        <v>894</v>
-[...3 lines deleted...]
-      </c>
+        <v>900</v>
+      </c>
+      <c r="M142" s="5"/>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>14</v>
+        <v>324</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="D143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H143" s="5" t="s">
-        <v>898</v>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I143" s="5"/>
-      <c r="J143" s="5" t="s">
-        <v>668</v>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="K143" s="5" t="s">
-        <v>899</v>
+        <v>882</v>
       </c>
       <c r="L143" s="6" t="s">
-        <v>900</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="M143" s="5"/>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>215</v>
       </c>
       <c r="C144" s="5" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>216</v>
+        <v>905</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>904</v>
+        <v>417</v>
       </c>
       <c r="G144" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H144" s="5" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>907</v>
-[...4 lines deleted...]
-        </is>
+        <v>419</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>908</v>
       </c>
       <c r="L144" s="6" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>16</v>
+        <v>415</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H145" s="5" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="I145" s="5" t="s">
         <v>913</v>
       </c>
+      <c r="I145" s="5"/>
       <c r="J145" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="K145" s="5" t="s">
         <v>914</v>
       </c>
-      <c r="K145" s="5" t="s">
+      <c r="L145" s="6" t="s">
         <v>915</v>
       </c>
-      <c r="L145" s="6" t="s">
+      <c r="M145" s="5" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D146" s="5" t="s">
         <v>918</v>
       </c>
-      <c r="B146" s="5" t="s">
-[...16 lines deleted...]
-        </is>
+      <c r="E146" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>919</v>
       </c>
       <c r="G146" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H146" s="5" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>922</v>
+      </c>
+      <c r="K146" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L146" s="6" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>715</v>
+        <v>926</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>631</v>
+        <v>17</v>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H147" s="5" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="J147" s="5" t="s">
-        <v>861</v>
+        <v>929</v>
       </c>
       <c r="K147" s="5" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="L147" s="6" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>931</v>
+        <v>730</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>932</v>
+        <v>585</v>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F148" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G148" s="5" t="s">
-        <v>933</v>
+      <c r="G148" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="H148" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="I148" s="5"/>
+      <c r="I148" s="5" t="s">
+        <v>935</v>
+      </c>
       <c r="J148" s="5" t="s">
-        <v>112</v>
+        <v>929</v>
       </c>
       <c r="K148" s="5" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="L148" s="6" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>570</v>
+        <v>730</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>34</v>
+        <v>646</v>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="K149" s="5" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="L149" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C150" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C150" s="5" t="s">
+        <v>946</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>18</v>
+        <v>947</v>
       </c>
       <c r="F150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G150" s="5" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>857</v>
-[...3 lines deleted...]
-      </c>
+        <v>949</v>
+      </c>
+      <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
         <v>112</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="L150" s="6" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>715</v>
+        <v>16</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>570</v>
-[...4 lines deleted...]
-        </is>
+        <v>585</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H151" s="5" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>914</v>
+        <v>876</v>
       </c>
       <c r="K151" s="5" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="L151" s="6" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C152" s="5" t="s">
-        <v>309</v>
+      <c r="C152" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="D152" s="5" t="s">
-        <v>447</v>
+        <v>16</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>679</v>
+        <v>18</v>
       </c>
       <c r="F152" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="G152" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="G152" s="5" t="s">
+        <v>960</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>957</v>
+        <v>872</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>451</v>
+        <v>112</v>
       </c>
       <c r="K152" s="5" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="L152" s="6" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>16</v>
+        <v>730</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>585</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H153" s="5" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>861</v>
+        <v>929</v>
       </c>
       <c r="K153" s="5" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="L153" s="6" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>16</v>
+        <v>316</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>715</v>
+        <v>462</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>970</v>
+        <v>694</v>
       </c>
       <c r="F154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G154" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H154" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>861</v>
+        <v>466</v>
       </c>
       <c r="K154" s="5" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="L154" s="6" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>715</v>
+        <v>16</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>977</v>
-[...4 lines deleted...]
-        </is>
+        <v>585</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>978</v>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H155" s="5" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>914</v>
+        <v>876</v>
       </c>
       <c r="K155" s="5" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="L155" s="6" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>570</v>
+        <v>730</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>17</v>
+        <v>985</v>
       </c>
       <c r="F156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G156" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H156" s="5" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="K156" s="5" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="L156" s="6" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>659</v>
+        <v>730</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>400</v>
+        <v>992</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H157" s="5" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="K157" s="5" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="L157" s="6" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>309</v>
+        <v>16</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>483</v>
+        <v>585</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>679</v>
+        <v>17</v>
       </c>
       <c r="F158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G158" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H158" s="5" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>451</v>
+        <v>876</v>
       </c>
       <c r="K158" s="5" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="L158" s="6" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>309</v>
+        <v>674</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>415</v>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H159" s="5" t="s">
-        <v>1002</v>
-[...1 lines deleted...]
-      <c r="I159" s="5"/>
+        <v>1005</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>1006</v>
+      </c>
       <c r="J159" s="5" t="s">
-        <v>451</v>
+        <v>929</v>
       </c>
       <c r="K159" s="5" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="L159" s="6" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>341</v>
+        <v>498</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>694</v>
+      </c>
+      <c r="F160" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G160" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H160" s="5" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>1010</v>
+        <v>466</v>
       </c>
       <c r="K160" s="5" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="L160" s="6" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>659</v>
+        <v>316</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>400</v>
-[...4 lines deleted...]
-        </is>
+        <v>498</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H161" s="5" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      </c>
+        <v>1017</v>
+      </c>
+      <c r="I161" s="5"/>
       <c r="J161" s="5" t="s">
-        <v>914</v>
+        <v>466</v>
       </c>
       <c r="K161" s="5" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="L161" s="6" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>715</v>
+        <v>316</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>570</v>
-[...9 lines deleted...]
-        </is>
+        <v>348</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>1022</v>
       </c>
       <c r="G162" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H162" s="5" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>914</v>
+        <v>1025</v>
       </c>
       <c r="K162" s="5" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="L162" s="6" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>16</v>
+        <v>674</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>415</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H163" s="5" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>861</v>
+        <v>929</v>
       </c>
       <c r="K163" s="5" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="L163" s="6" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>400</v>
+        <v>730</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G164" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H164" s="5" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="K164" s="5" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="L164" s="6" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>400</v>
+        <v>16</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>570</v>
-[...4 lines deleted...]
-        </is>
+        <v>585</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>17</v>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H165" s="5" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>914</v>
+        <v>876</v>
       </c>
       <c r="K165" s="5" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="L165" s="6" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>16</v>
+        <v>415</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>585</v>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G166" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H166" s="5" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>861</v>
+        <v>929</v>
       </c>
       <c r="K166" s="5" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="L166" s="6" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>1051</v>
+        <v>415</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>1052</v>
+        <v>585</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H167" s="5" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="K167" s="5" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="L167" s="6" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>715</v>
+        <v>16</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>1059</v>
+        <v>992</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G168" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H168" s="5" t="s">
         <v>1060</v>
       </c>
       <c r="I168" s="5" t="s">
         <v>1061</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>914</v>
+        <v>876</v>
       </c>
       <c r="K168" s="5" t="s">
         <v>1062</v>
       </c>
       <c r="L168" s="6" t="s">
         <v>1063</v>
       </c>
       <c r="M168" s="5" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
         <v>1065</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>16</v>
+        <v>1066</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>1066</v>
+        <v>415</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F169" s="5" t="s">
         <v>1067</v>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H169" s="5" t="s">
         <v>1068</v>
       </c>
       <c r="I169" s="5" t="s">
         <v>1069</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="K169" s="5" t="s">
         <v>1070</v>
       </c>
       <c r="L169" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="M169" s="5" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
         <v>1073</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>16</v>
+        <v>730</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F170" s="5" t="s">
-        <v>1067</v>
+      <c r="F170" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G170" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H170" s="5" t="s">
-        <v>1074</v>
-[...1 lines deleted...]
-      <c r="I170" s="5"/>
+        <v>1075</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>1076</v>
+      </c>
       <c r="J170" s="5" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="K170" s="5" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="L170" s="6" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>1067</v>
+        <v>1082</v>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H171" s="5" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="K171" s="5" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="L171" s="6" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>570</v>
+        <v>1081</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F172" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F172" s="5" t="s">
+        <v>1082</v>
       </c>
       <c r="G172" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H172" s="5" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="I172" s="5"/>
       <c r="J172" s="5" t="s">
-        <v>861</v>
+        <v>929</v>
       </c>
       <c r="K172" s="5" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="L172" s="6" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>570</v>
+        <v>1081</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F173" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F173" s="5" t="s">
+        <v>1082</v>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H173" s="5" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>861</v>
+        <v>929</v>
       </c>
       <c r="K173" s="5" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="L173" s="6" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="5" t="s">
-        <v>1096</v>
+        <v>16</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>301</v>
+        <v>585</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>1098</v>
+        <v>17</v>
+      </c>
+      <c r="F174" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G174" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H174" s="5" t="s">
-        <v>1099</v>
-[...1 lines deleted...]
-      <c r="I174" s="5" t="s">
         <v>1100</v>
       </c>
+      <c r="I174" s="5"/>
       <c r="J174" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="K174" s="5" t="s">
         <v>1101</v>
       </c>
-      <c r="K174" s="5" t="s">
+      <c r="L174" s="6" t="s">
         <v>1102</v>
       </c>
-      <c r="L174" s="6" t="s">
+      <c r="M174" s="5" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="5" t="s">
-        <v>1096</v>
+        <v>16</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>301</v>
+        <v>585</v>
       </c>
       <c r="E175" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I175" s="5" t="s">
         <v>1106</v>
       </c>
-      <c r="F175" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H175" s="5" t="s">
+      <c r="J175" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="K175" s="5" t="s">
         <v>1107</v>
       </c>
-      <c r="I175" s="5" t="s">
+      <c r="L175" s="6" t="s">
         <v>1108</v>
       </c>
-      <c r="J175" s="5" t="s">
+      <c r="M175" s="5" t="s">
         <v>1109</v>
-      </c>
-[...7 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="5" t="s">
-        <v>16</v>
+        <v>1111</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>977</v>
+        <v>308</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        </is>
+        <v>1112</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>1113</v>
       </c>
       <c r="G176" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H176" s="5" t="s">
         <v>1114</v>
       </c>
       <c r="I176" s="5" t="s">
         <v>1115</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>861</v>
+        <v>1116</v>
       </c>
       <c r="K176" s="5" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="L176" s="6" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="5" t="s">
-        <v>715</v>
+        <v>1111</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>977</v>
-[...9 lines deleted...]
-        </is>
+        <v>308</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>1113</v>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H177" s="5" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>914</v>
+        <v>1124</v>
       </c>
       <c r="K177" s="5" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="L177" s="6" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>1124</v>
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G178" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I178" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J178" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="K178" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L178" s="6" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M178" s="5" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="K179" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="L179" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="M179" s="5" t="s">
+        <v>1139</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -14600,44 +14818,46 @@
     <hyperlink ref="M153" r:id="rId158"/>
     <hyperlink ref="M154" r:id="rId159"/>
     <hyperlink ref="M155" r:id="rId160"/>
     <hyperlink ref="M156" r:id="rId161"/>
     <hyperlink ref="M157" r:id="rId162"/>
     <hyperlink ref="M158" r:id="rId163"/>
     <hyperlink ref="M159" r:id="rId164"/>
     <hyperlink ref="M160" r:id="rId165"/>
     <hyperlink ref="M161" r:id="rId166"/>
     <hyperlink ref="M162" r:id="rId167"/>
     <hyperlink ref="M163" r:id="rId168"/>
     <hyperlink ref="M164" r:id="rId169"/>
     <hyperlink ref="M165" r:id="rId170"/>
     <hyperlink ref="M166" r:id="rId171"/>
     <hyperlink ref="M167" r:id="rId172"/>
     <hyperlink ref="M168" r:id="rId173"/>
     <hyperlink ref="M169" r:id="rId174"/>
     <hyperlink ref="M170" r:id="rId175"/>
     <hyperlink ref="M171" r:id="rId176"/>
     <hyperlink ref="M172" r:id="rId177"/>
     <hyperlink ref="M173" r:id="rId178"/>
     <hyperlink ref="M174" r:id="rId179"/>
     <hyperlink ref="M175" r:id="rId180"/>
     <hyperlink ref="M176" r:id="rId181"/>
     <hyperlink ref="M177" r:id="rId182"/>
+    <hyperlink ref="M178" r:id="rId183"/>
+    <hyperlink ref="M179" r:id="rId184"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>